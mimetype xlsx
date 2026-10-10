--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fc17f142a52749df10bd3465a686b91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981e2a51276f8e9fa2a172a8fd08648a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf511e77c90d1fce00da905c46baa0f73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c649c9c7d1d858ccf7d4adda6617c8124.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce33067dfb509744796392bcd5c21d95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e903cebe2c1f1c09c144650cc02fad56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f473deef07898fe97b7d6931e614f47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1528349660b113e1305eeb44929ec58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8606755fa49bef53516f966445d8159b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab7de009a0fd809061cc88b30373b4810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53884ca1ada57f53a3a4420d4e95d3a611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebb1321d494f4508b955c5a374944b012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4bb96cd0a825db527bc38c88e975e613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7d4df5acc2adc510a721fc6a569a4814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dbf29f808368c72e33600747d6ac6515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c96360f7b3e70ee9ddcc7ee27f51e2916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e0b982c35f376e67cf4028c7b2b09f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058b5eefd26fe005b664e4bb75684ad718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1dedabb7c23a9584d00dafd359129019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102fe3a9a32e39634fad4712071fb5e820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea09091f1134f649115c37fc964c94cd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8581acd0fd6b5a75fac22fc78defc5722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fe181ebd0e3ed4099314f5d2ee8b6c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4448ea6d159ea81f6cb033acb3a88424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7688e0400ac1396ce8b98fbdbaf7b825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102a3eb1eef8345bd4d16c6a3ae8504126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf7334f8a12a004e67f4a3fce6bceb227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ad6c300c946c0ec72b143b6d6f128c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca268c55967855fdc714669832cc98a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3196a59db2e9101fa09c1a03ba8ddd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a436aed87f316e41c21e0bee1915cf31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b7e860a1c6dcb9ed37fd42d27facaa32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7add1f779306835a2cb1e6bc470a131a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e618191bd997a6a41850122699d40c9634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646973fad1c22b6ffa94eecaa2b38bf735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a560d269bb63b55c0b87f35abc82a6336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240932b2cb332f6cabc75fe7957ea59737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486d9885d6701275666efff0bcb22f4b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743c33a27f1ea870ec501ba961aff16739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1086bd5d2f8a271a72d148a5ad2400b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15c86c6ce39f22e41b4117df32844b041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb131c23ae2119871cd535f6b300782f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6293ef0944e999066a968178bc2dc4ae43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2486d85547a3507af5a7ae3a4a42b844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2024ca40309b4d324ee75c9dd401055b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4997cf0bf27d19519dd634cfea0f98f046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdb0d432eb0d402ca6ec92c1b2eddb147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e57f6110dab06ba677f6115c098da7348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc73e111de307d7d0a84578d09b5dd3349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7be401f22af525703f7b83c7a37bbc450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2801668181133e039dcc9de7bc71cf351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9e1fa834346ad919ae99c83bd272c852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46843fe51650090c4b1227cf34eb66aa53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff03364985821ccbf892f06b23abd97b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d4651a0e36a74b6b8f4cdb491bdb3555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5b1e6f5ad87c62f65b6854253f036d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ec7755dd41d8cbcc51fc7a004b2b1057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e78e7a224d774bc41d436224f94b0d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8093efbca835862811fd7961e0867759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaeaab093ba9f086a5c5379b6f07c3a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fc27124c7f35efd3806f4c1217434861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac597173d604cf2c28f00f803e30981762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb4cb06162eebf486ade09f8991e11063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8e651c98fa6f86a5272e362258446c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea59b01e02c45f5c995416b35431ab065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d6ad3c481e66faa2577f77f111d19566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9ae5b3297933c2f7f12ddc9938972f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ac508cbcccc98ac6be70afbaae8af068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38c97ceed04ef2e6f6f0aeef9d15c3b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f10deb107b0290bbefd483190376f570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1d2f443f06ca9bf9ee64cc59137baf71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b20c853c92dbb7557417d9f3dbc5c572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ff869229e063d19bfa153ab702668c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5c1436b14ee939f5df38e7082f0fd774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3643c135cc037878771d61e890856ed75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e498962f866dfcd359e05e3f60f37e1c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c068e2c0fbf9e14fabe70f5a8de6d177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b258aa8cc2eb06b5199360bbe4d314ae78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7a5f1ccb07048305ae2d693577de6279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b44baccd1ac426b2c0bba868056116f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070277cb1ef29813088a580405a051e981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315c8c48a06bc88d911ec956050af00982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c026f42ab8e36f4dc493494da63968cc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c2e2e894549d9c95fff2ddaa053c9584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f633adbea8b90b34de80a085e829e185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5e9072c7967d401ce8a1616b79a4b686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e269108aae31c576cc00ccd23f181f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aad1018b90ebc56331d1233e9b8e93888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddfec831dfb61818320f1c4ff19dde189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42e828d479f2fbb0be928327e786fc690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa90e11e59c37887564e1e1f95130e691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a426ae75c383ad0234dd0ece5473644e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f757db4a661db49a61d002f05da261193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea754f70c583c1bb452104777d5a07f994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d627987e9e9d19d81487ffaac299c48695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5771d11b4e896f9473ce92526c5bbd9296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5df3596796a1320ddb7854552b61db897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b1b6c3ab59ca8e83eba2009c85d03f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6736ff076c354898a999c0736325638f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54061e88c2e706c671cdfd7f36c5507100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d68c8a6c03c8a406f44eff020c25e9e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc57db8c2290138f98cf5a0aa61680e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480f2d37553c2aae7db3a7cbd082718f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851213d9561347f8be7342c6c8882547104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d3eca2d59373a1c387796fca847a0c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e969b8e43617c771bc9e46574ba2c7f3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c0e8a254509f7dd4dcbb064fb4ceb6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788e5c427b00d7c8a70d60e499e6dd95108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a95834ec6fc3d8d4f86bfec26796f0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d241fa7cfc885f93da8e946d975976a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fa4de45a540a333419873f6dcb09b4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b155a51d1601c000ab927cf40ee06c06112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f3eeb90ad8ac516e5e109abca0d103113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a8c2b00f59c46ac09c4b62d5ca113e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c243e891288af773c6757fbfd4eb4b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e2e93cf61e94172c946c87689007f1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56e07e443e996d7aff236465652b7b2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7d71358a8425840d04fd0b444a6bd3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39525e274a7d9219f9e4ae8acc9ffd04119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf2136825ca786777c7124e43435f4d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c5ac7424c60242c862ae3a9b6d501e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ad75354b42480e815589de4874142e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77d248cd7be5c260b66bf94a0c266bd123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9f6c594fc83da43e596ece8f228469124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef08b099740fd6d53e93f7910569cc33125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ea3654b0fb13afe64630f239f93dfc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6958cea316bb2a65ca498f95e109b2c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0807a0bf4362bde64b21ee1770837ba5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af00d64034a41cb5d8c6a6f1358e8cae129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fff1b6006837aa8468ef1fb2d170262130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b32de3180a4164d5c3d195b01a251f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d627fa3839c4832e0aa7161c94ceba1d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b98ee7a437dd5b12311cd05a428aca133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5df01830e3ae6c58b6180a84d4cbb4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e932b2c5f685cd81c268954a59eed063135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2325b3e16024263229dbc9be805de806136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6357e0f2a1354f4c5c5f9a6f4c10d3d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c756051444e221e9198f65d6509482138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd85f7ee67d679ea70e030482ca6885d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6350305f15af2eaa3992744dc6e68f97140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96cd5d2ede0c164c442d61c2cbcb676141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e1f9c1d5c876fc907f255c41587c04142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ec1c0044c85596d32fe2614930a166143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bd33271f1cc473108e58857411e4d3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b71bde06abb2ba448c2fb7ff747bfd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa166539d18b1a16ff8a3b51d9ebf2ec146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8853337dedcbf8903a4fb3fe13f2a91147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb6acd418523fa3bc35cc25ae844831148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57b084273049c1b6c2a357b1447d0d3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cce11fcaabb7459cdfbf4391039fea150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8622b647cc360b9def07cd94e0e88b4d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520bd702e118f6de9f45113b98e26277152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b778a3187b0b737ec014f7f740fa42d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc880ef5c9cfb12b7f60e493c7942125154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5c27163de59bd0bd9bf964ff631110155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94194ac9d504b1b080ad3fedd50f4fc9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b919295f1394faa813eca92eb0fe2682157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c1671428a54ad5e5e51a19a5ded3af158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a591db270c46d60f613f350dca9f5a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4145894e2ba3f191d5805ab1ac3ea4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc3d6ffa57f2bcba730176ab1a9fd09161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237224a4fc95690381930c322d549314162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce13a1f43acfedcfbfe81bcb98edba5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57de62ffb2e69cf8ee7e5a9f11e076d3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8883e273c6b26914ec4f6d827068ddca165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f992f9a7d5125daa6197ff83352415166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c65da6393157ef6035a9ff1fd557a03167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4a62393287235ae58e63b3d283c68f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173a4835dacccfc900dbbbc67511631d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aacffff5651b2ff71e66e3d8e330b0e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae9a53bc177536cf198aec8dbd31525171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7d06a82629de984488139317361d8b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3734fb32d14ba1e7317e0c4e22382879173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03770e1836e7db2e446a3c827cbf992c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37e4428a4fd50bf721b7e5d18363fc9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a69f1a449ac05c2b1f4cfe8cbfc972176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336db42b1dc0fe0729e4773deb291ade177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba22b222476f7753db2314003bc0b27c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e8508da75408cf10508dac32ffc878179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b224d7e4a637c12d210033342c78b1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104a7940c62facd362110b0378dffbc3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f325ee2383359c2ee70c903acae1405a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b279baf59d9daf2abfb8ccbfa684a4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3995171489fd7a5ecf00fb9c3efeb5bc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd16df132dbcc3d57e8a31b94bba63bb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919a6e6c4691ae63188a1384334aec71186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4312028e00105fdb481dfd8d7244920187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbce9ed1a514f0b519dd96b2eada13b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac157b805f13e6c42cee5fc4d87d77a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45f47e5a1d7a990b5547a1031dd59c8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f587100f19af48a241db9b6ad2b2b7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27d3369e626a5555e321d38d010b0db192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21ab61a46aed53eb4488561b5d580c0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6258827fa45550af26b354826d414e3e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eed085a1652395e63c5bd667127024e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1795f061b320fba0ea3d8e52b31e19196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b48af505f2cd4d1eb601a991c9cb7b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba23ad5229d5975aefdf385d0fb39ad1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595122f6afc37631195ec8f0b8674eec199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e10341f53b117b7e9425aed7b271ae2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3be974405a3c2872214cfc7caaf9575201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d8be955a0ba4d0b6540969c36bece5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1d7ad4165efb9b352139c5bbf16038203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aaac00dea4265a7b83af4f2295a938204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8232fa557ff794cc10e135f3f66e300205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a5a6cc6c2d32d934c51930068da82b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e482c01db1785f462222d04bd1dfd0d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2e4c7368dbc5f1822b95742f6ec90a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bae3040214467a988a84c3f50e5959a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ac18182a149101ba09fac677c7ae5e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93965d7ef4eb121de58a25cafd5f26ff211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14281571143f3de46ac8ad5c276f8960212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a065c69383db5d94819bb551b2dc11cd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6660f81fb3712f642b6b97e919f5958214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8741d77846fb1ad2246ab2d249cddef6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd897c4159f236758feb2e2a6abeba2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206d91a4d6337fe16899d957169ebf58217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42afb8bd62de0db430c16362f1e3954b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25e72bb6b0825ed801d69243b967134219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba02b04df38eb040fdf376d0894a67fe220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d52212604eae2897f341e18f311d68b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de853c905ed0fc932b146473c4e8ccf222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da39080d9c12867a7eedbccda9489cd223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c0180b5d9c33a00f1d85f9b4f985b3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac7e89455e9e3efa61678ead1c29a4f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d866ce09acf1abbd1525e78db12a672226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54d288236e3372f4abdc2fbd322f69d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323b4d3e4bb4f4a0b7882950a20d0ad1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd8bebb040c983469cd240fb64cb782229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671dfbd0aa04e4878f5d3c1e33ddd557230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755200829d0d688245ca42962ad36851231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1eb5cf275462723666ae65941107434232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d48837e04a3c27dca7f3f4afc443130233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce3f78c395a14b51f6b1e15bbf50f68234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001b699907626b0791faa51e8bd4d6ce235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ceadeb5ffd497fb5e9268c5bd40c07236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00add2753f41ce795440e1d258afe67237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b00bbfd729ef9fbf8c894b2abcd67c5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edf9b317aa762a86dcfa02954d906cf239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfbdfef85f3a0163dfac2e12ba8e73c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e561447259ddd6c9460f38427244a5f0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c752566580a2d6f5b71b16ed2d492d4d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a8314c64a7bb27aca47bfa34277d3c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadc7bba1020816d2f48a6cf9bd27b79244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fbccf212451673a3a4d9103dad1d66245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a417f3cc128bf613f162b76c157d8908246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa14b6d87946ac4e39bf0fe6c9f67e0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a80b7f9648e37a6a9daec9215888dd248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a569cf25b5c4f86fdfe0226ef2bd76e9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a87b1e9289a15e95c9c306c08abbf9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8d5095b39539396c15c89253cc8700251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c7ce81fc3c242834475d8ae3c7cd3d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130dae048bb4977f85a9584b79815096253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9fa2e2f0e4bc5d3412aa4d19b5a452254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0314dbd986730e9e4ed73be2e17b3b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca5a191674471ae8854e527694f011f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8e8c4e33a9af597b7efc0c980c2731257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1da9bb834fb5b09b67b34206c5111e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaeea3ed2da38dc056f96426fc61314259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a034cef6d9d2ce97758a10fdc033357260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182c52888b05d078fe45999ad0102169261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60d0009b644da6c68c203c96e64b1c3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6a0babaaf701920ef33c97a137ff4e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9182fe2cffc29c7c34bdcc807ab137f8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da26692e7bc429910fa03e88553cd297265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cabcfe129ec7ab640a59957a2ed06d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1d870f294d8a9ee2041bc8b8233015267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486577946c254423bee26d1bac1c7119268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e796e82508ec575413241c1f86ddc3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a20e07c60cc9e3239eb1a111a2dfed270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a25ca833317558aa67d9851cd40cf4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea5cebb26574e5e41424a4fe490eef3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2318f6debe52950c782c42dfda1581f1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc495dfb6b271ae0bed2914aed6aed9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a215ec57883d1d91619bfe568cd0f9d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bef6cba2994bb47d24b9a34951c9856276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483dab02c96d7e61d50d089eaaa13055277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631aa8598b073e7f71493e5c0479ef8a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c169ffcf8222d2fc3a6e91d75e90d48f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c872d6711435dafc15463c06e1649f0e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7c8db8ac200b5ab8a0919c0753f703281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3201cb8b33dbc78664e8eb56416d54a3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e14d561d5edfb5fa7e23035ec17a29283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffae89bb6134bd3f8de942d35c1d3bbf284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519d3047c462afa7c002d42389370716285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ed6548bae335398dc3bdbf0a2cc6f0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22c4ccca389833ae98033377a296860287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8305cdd214e971002e5c08c2d1758c40288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a606d468e6a30d63e7a649fa428c38289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36348b16d94237beca861d7c7706b677290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4fcf98230370e4bd1d15aa0f31ee62291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73624b6f55e41dc2ff1dc6c4e8cea37f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b547ade6e35b51ea4bae9a02b35d1db293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90acaedbb38eb3349522d8b09c94893294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff3c4dec35990dd1ac9ca722c965256295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20495a1c8f569105b54622d03799272a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a104a7c2c5d554417ed95fdb6224761297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5f24b9ec5f04d15968b720716bdb68298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62673d9d65571512465f35303998f7c2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04c8756bdac4b26e020a849df147b1d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d56485b8ac3f54d531f669b9ab0e3d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a42c5f84b15bdff90f3b8a6e8b3b8be302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bc056c152680a44be69a2e4e5e5812303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6f0697f782bd2b66932a4dd2d7fe80304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbce69a50c0a9dbedf0af7ed0ee98c9a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8213a7e7e7800a8daecd85efa469264c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc09d300ddb84eee0191c6284cce909307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fc54b3d3cc862fd53192adcd34f32e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab004a7cc911e51ee34094af7a6233f2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd14692a89c5b9a636c4e0d2ec26eb3c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4149b5883da073f88baea158a1513f5f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee11c70958ede6e89afc383a6a379ba312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96894401228563ec4177883118aff2af313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a562ca576444d941c135fc0abc6f524b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e4701f3cbaf3dc75f818bcabed7fbc315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a313110c93fb776e905bc4ea98de11316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac315f05fa2a6513de4a7c8a73af1ce1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e84eae26eed37970f958e48a994e3f3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52447cc1ce42343959ee41d1709ed351319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3b5040f773730b210fe7042c81c1ed320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95690828f9d1c27e7d282d7ac52195eb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cd9c84ab9512a458fde9dcc87bb6c1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58ea76499aff58b0db88f9388dfefb9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8781862aa3a6643471d314c70c3b27db324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d681d0d46ba2df2938c3561ebc6b18325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497ab4f70bf72e7555154e2a8a53cdcd326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5731877f0bd4107afeb24d04bd8bf831327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2c3b2e7e1cab8c54271e49208d69ce328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b05557ae7c7b125f1f63c224e7f20f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3305d8b92f2ec2e7115343decbd44b90330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f633b97e5c7e4f5f421ec9a6c06ab94331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdab4becf5478fbd368300288e47470332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41788c9c180290c4ce1de9d6c62f7ada333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f248dc92b79b2f8a2577bf62fb6df6a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004f51683a963e3c332ecf4cee18901d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24a831dd870793064eb268b09485a66336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131aeb526e998e893ca81b108de18319337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b9b41de558dc98adc9013abf361b1d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f2a12e602245e84dafcb39eaf74b45339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042f891be774f9abca80cb4f5dad7e3f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f64965b708818dc0763b525178418af341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd1aaab505abb73e7cadd1b39576ecd342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ba5dbb22a71e02e340e5ee08022c53343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464a5d79073ad23043095b3c3a787a4a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c2964312351cb10b8f16c6ca2017c5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4992ad3f6b3468f58e40ffd7a7234f6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e63d98e7dc47cc8255fea1c8cb9781347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ee71d95c723e8c35a978c2d7e31baa348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556651eaec9881df9321169a416b61d1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99145db6221968f02266858e02390566350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1dac39a7cba30128afdce6203edca8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0190aa3ba2e8b240ad2559fd9db588d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3046a5b0236c61467b25d9ea55496ab1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e1284199320e76ccfc9e707eb6e5cb354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4abbcfa79b812397c775d0e8bdd8bee355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3e42f41acfb10685bf658d54b026ec356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb240f0e168c761d0ef0002b28ff1f4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1cb20d7ded566f114e08ec1f406478358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483a9f2250a89b8a9f0d303533440615359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d043661c4a2268233ccfd05fb06320360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb25cf2e407acb1959c377175e68c881361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2138847978101de6a148e3d45115ab34362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c924cce5afcd582302635ccbe7d0b6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4205dedb687e6295484a796f24f574d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ddd49aad5abc6165900e55dfbc1ca3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f4bc37f55938622e73980562fdff14366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40507617532f9a173a6fa236f02d7aa1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c568fbd881bb0a27ff499859c91a33da368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c267682e23f854ee46839938454366369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a111b994e0362dd912cda0cb0eec4442370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc28f99be21289b1d4f455720f085f3f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27fcbf54781c88cd0d1f635a092ee27372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ef54da8bcceaf2432a852203476aa8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0e47a93db04d0f492e05ace3c7c5e1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c788bb89e2fbe00c23a5387b03174863375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7def5d7ab4228c15f9c406b81e606285376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc66434c5d5ae619e4920916e6853e4c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df97e12c36d078549d7343438ce8837378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50d3c1d4b7c05387b75399efdd6ba33379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abf23f90c14edbd1d3c98ecfc33845a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604cc6b38ef29735b3d37bc00c3798dc381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f759412a93d73d1eb089b63b4a0be8b3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66c3a02e3e44995619d1b33aa9095be383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2fb5c205707cad8540ef49ec21d1a9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e9761e69e48c44d3ed7be2e18e57d3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0414705a09fe01516707331419a61472386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7cd3f3967bdbb8247d39d971437616387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62154d0eda1cd35c7568f4391c3d2b1c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76d3d3cabe7fa46fa6ac5866480bb9d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba79bc8bc3afe246f1c40cb7311a9cb390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c295dde1627d5e8220aab79917c17f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83359ffe279664becec9c8b1c718a911392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d9b9bb0024cd832ff01154c28a853f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15b0cf6a8f95a332338269dbb1c45fe394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766b196b96e2084297d72d8c3b2539ac395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1073fe3646d317edeac5eb9ff9ce2e4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1159ca9f95514a630b611a0950474ed7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc76dda3c6f1e6d7f8e903c78b8766a8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261c364ebe1e12dca8a2ad2c865d8574399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29af1bf942e25fa7c59a00018df73c90400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1234c55931e1028c0060f83ea3ceb8c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65149a6abd450de8c515e6ea1dc2f01402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c975166885b8d129de3d6cff3eda08403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824ce702cfc6135e3af691537773f75c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee6691af233f493231efd90f8bd6157405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44c8956cab4668c7d4d13cca606fd55406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33aa40984e7418e28c5374c9a4fd685407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0c0af9f09139fd18773ef7ddffab92408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc686d857ceff2502991c0570e431f6e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f075ae6508fed5f30de34fdff77237410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab42094c44a23c7ff7951db27a8df776411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438220ae99109f438a53be479fb9f721412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18230a1654c1d59e115308de173376a6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2d55c4a4ebb7fc663975381293d3db414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7800e8e6053b906ca988cd044ed75c87415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b1119bac36dad372a28c3c15a7d26c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cf1e1ca4dc97e1b11946c2ce42aab5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd96042e6f0db549d486b8a75ba98474418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f998c1301ffef17c51bed3f65f6cc0b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0d921cbe5f0055e4ed144de22bffa9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4e1065605052727b4f778bdeea1bdf421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52feaea5d699d7ee98aabfc0e0632f7e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead47afd84e1c3bbd86437cbbc43532a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4c44a08143eff640592932d5d261db424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea029bb4d17de2e16316be41e9c9bde425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf721c6f571dee19a37a3f7124ad2a7f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db2485caedb689c0520a7ccd480a1d1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472d35429ddfc1055d8494daff7b31cb428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdaeb9a6be35f52a422bc8414489e66429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959d9224a961ca57022394e586562f0c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1b41396450bfa4dc0524631f1fdc9c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ccbc5ba1349299e864b3b3204e107c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ba7514f0376724fb98421f64442efb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd103b5c9f38cdcdba200e2c98585668434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3781d6af2fe782b7eab6cb7d8647971b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815096349df4a4cb6dde55f8d092757c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e60a6a5639ca70fbda346ed3e2c80ac437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51427ccbc91f32bce315032b11f467d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93128c1e2b86a63ebe81fb1543159140439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0683ef1f0e6cf983ec09e21ca19b3a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749813e478614834e11e71abfdb0fbde441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b72a5edc46deba9c58b7715254039a1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bf90402717c6193fd4d4d59d972fc5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eee86920cc88ce8751d81ca13e87f4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e0afceb810386a0bb78c15d7b76cea445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64441c4bf38836978bafbe28f41234a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ce0ad35167c41b14c067a068063935447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc54f94f310a7fecc1476131a5d47d20448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc8749cfff78f0cc36c64775217e823449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03770087d25577c024a537211a09a74c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17ad92c397595c256202dcfcc5758af451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3be276f39c12744167aaefb6d6dd01f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2310f8d74acd1095a0310d8615273ff7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00e11a631e760b045a47c16a8285994454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aa9a1fa36960521f2835f73dea861d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c14f9a7ddcd5ab7f7837185990c14fe456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1aa5a78bd6827f3f04bdb4a842a9eb457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aad6ad79ac19cef4876309bd05a539a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78a39386022764e1ac75da651a0a713459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b8739905a819433404c94feef4760c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd9970cac440b714cfbfa39392021c8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61343736c71431a706ced53709655359462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0209f4d2429a8d81aebeddd9a926c0cd463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbca4155911c853e16e90beaa4848d2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5872a4c237c871272c79dff65ac9b3ca465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673f33e806ca991f264dd1f1c42d3757466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d18b1118f766ee64951afc70cc8042467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e104c071928f9ac11574b1423b940eb2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af129d7163f0d8eb379e385753910c50469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe99504ac2c5652da6e4d3a4696ea91470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1408fdaa5a9431242c7c8f5cebf8ef0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9c4a136bf743452a71c7a9f4422992472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb43964c0576de22d0a6287fcf542cca473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d9cee67bf7ccd2fc10722270ebcc84474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df4820c2d054800c8617f2944aeb7cc475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc933906cd9d6cb152d6a47f1c90de0c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398fcbe46f47ff8b2755ba3f9d5f1625477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c74df5c01d7d91d27c2514531bd13c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa1a61cdaebb05637f50bc7871f40b7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449b2044ddbd94a8aa296d9f529346f5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0790ac3ebdc13a75a9d874fa01efda3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916e8841dfac4a2858f936abc9f925d3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95342e6ebc9952f9de340a1d72982574483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61177de5360658f54b6355d3d8acab45484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6d18a8161fc8463e47e036eb63caef485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d50d9c5da59fb2d2f4652327bfdd197486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aef67512fb19d944bcc89ee08442180487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2798196badb22ee22eec8684ee248cbe488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168cee0c6772ffd30a79fcb945ec9944489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6b633936d8bf3eb256778b856a98fd490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0201aed9f503fe414f04441da74d19c3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44544e88bdc938bc95d80268389fe027492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf30fd4d1293de34f58cfd37a551172493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df725b2dd19448bc594f7835a6b9f265494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1279340986ac6546ff6853d70e196df4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed47ebf123de4f6d98493b508058f11496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f79d854e32d8e119142928a95bc5c63497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cfd5e72843505c20aa6f99b4e41e8a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debfe13aaff8e317b27c2949dd8e80b1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d6b4149ea14e53bd83ac8e9c6fcb36500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f151bf80a261d85a94dcf866cd2df8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a8ddbf2eb3e0ae3acbba6f5503c3a2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e6527a2d0c3b22abe2228fab58f443503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0e2e8be20592101727f554296a927f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b8a2e5994136719d5160b6edd71aae505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0a2c4fb3878ab52c3b972b25979caf506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3c39564d6d1662144884b9d54f1431507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b505ed14bc72d4baf03fe9dba041240b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023fe534bab9671e04c75f8fe1986d55509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29bd45851c2edd47e28cfe1d2b15494510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2385401310febf75f5700b26ff913ab511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdbeae2279ba7c0f44b3a285231ca82512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761c49ec7189662d62462bad4122da57513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693b079236de776b992cb14d188df96b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf7d4d511914f51c2037d38e32cf624515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298140feb208ccda016265b6c5e72cda516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d72cd34988453f9459fa968b686ad5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafed3c4d7af9990ab10c22c3c968976518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06e4d97c128f8913e94d60da40342c2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161e89c332622799acd80aa7fa418c4d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cae2039ebff5327d2ea2a298204e51521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc707f887a839c17808a95f602cffbd522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12371934cc581327906f888439dc14b0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc81cc4823265abcfbce2d2dd761dfb524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144c7c11f54888ee03e6f6d749219aaa525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9876d7a4e2d0c2d21f731de186d7bd5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595d5ea6463fda00a5bb8d185d303db2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8013701acf8a893135e830b608f29ab3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c790862780fe7757d8c234284f5fd5fd529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bab2a49a5b6cc0cc58d63f71443a4d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36d3ec613011c7e6aace11176a928a0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc63f23bc65d49cf40ce0cca5dede1d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaea47c30dbd4d7689367070df69279533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba10c5db86d192b1469fee378a33d941534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e222ddf097d4c01a2ea75c61979bf448535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d77a9f4927055eb00b2bbac82986b5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15bffe0813552f83bccf0f455d8969b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44da8940cc126f5d251b376403351180538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ade224123e1441977334bb50003731c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f2255badbeb59873d2fa16cf0803e9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b416b6ca9eb5eee6d6da8e4c7b93391541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19872131982e5de643e2f23e52ec2152542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ac23cf81c053db9edb2177c56f129b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ade1acb262a4f7c1c5552bafff9f01544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc39d49e5f7c837975f956663a66c12545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276239cd480164366d3a402d9633fd46546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1e3be1242e8a1d0ac6081bbf6fd20e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6508fec23cd3e1674bc073c29bec78d9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dadd5d71122b4f743d4cd90324a45d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a7c354e25f58512ba0cc69757c0214550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dab3f6eec8e4e05cd09756bb4f629c8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f03d8cbbbf079e9005862fc8d83cc6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fdc0aee47f37b64d3a5a270c51667f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad895ef0c23e54d9695c7e3f4c7041d4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d384fbe7f3ce47d87ab1dc58b924bd555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b60f1f43f5f08a0a0ca4a12e0a40786556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2645518fcbdaa48bc6fcb3076fea45cc557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ae172183d3b33e94431b6bc582b60d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bfb1e4c333f0ec655cf1ad7c54c9ed559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cd10e027b8f6bd754441eb133c9d9d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fe829153b52e3e7c14de4d06eec8ec561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee94f62939f5736ec63b6ea5a35335d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3965ee5e372637d0b8c9b47172c3305b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299f2f3ac96c0f02c7eca42579b575df564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b2da0eb6618dcd77e1dfccf0dbaf61565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f060f582a0bfa3a48ea6c896068e49566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8623a4f4cdfa9d133aaca2a2124df357567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3092f7b6dceb78375520f5c58eb0690d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d15a5af10bfcd3b3b887bffbc3e69be569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8f34935f825bcc45dc0575161cfe4c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f07a0d3237ef5619d7a78e2458983ca571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c22f8c71e4c904c79d93bbd9ce928ed572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44126d7a0a6838fe76b8f321a6c16f001.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435aa95cec71c647900ffd8b7189643f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758314340dffba6beaf0a762b296ee733.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce164289c0c12a35691aa2abd1f0bf24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9e19d0e253e76083a0a1df590aabd25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055457c4c0778400e69955d709d0dc306.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cee094bac77cbf363dee153f7234d677.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e861f3914273a4dd52ce2714cb9eb188.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4aea89e45f1e37bad76150b5b0129a49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f717da269df27632bb30f81a4c29d510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b93e419cf65fd2a8365def067dcbef11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7603a209fc596ca27c1ecee898042f1212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d341696f70208b6d4b0b87abd84f038d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5dd61e93580b821a122f4769df4e8414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb195d9261b6f106ea457777f70cde9515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a030d4ec0071ae64ea9f3b216189ba3f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecb7a98ac70479f658153c9e58c6a0217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e07fe6a08afdcd2b4554172c4ca5bd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8072a9d5c5306c6d415aafb669799f119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ccb03490c8b145ad5ee244542af41820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca6cdc59c09bba5b7afa944f781494c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f4e01db0b3b3e108dfd93eab9ff1f422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9968f08b63142346c6fa408ba92643bd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c3c2cefb2015829eb4ab32527f5c3e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b507d1173ae2503ff5ea947263ddec025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf48ea6f055619f23202e90d1bf27f0826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addaff87949e2e1e3bbb698f8c5b467b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0332f6aba7cae74dd566089f52b31a028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb2c43571122a3977d30d0ebed204d829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f646e2446df6077e9ce593c4da4d0b5630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe6822ed9005d22a59ee25d2846c5ec31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35642117a32fbc20b9b5827f106843f532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306a21a99152cb724b654a68eaff57a533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2c6386108f334e6a0a9870833e31cf34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e50049a1296547113919c5c1664c8c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aa49bdf5c61aaa42dc146975292bc736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7463273becee7759623196af1872c137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99030b97c9ee9a293c003d18877f068738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5e7e38649ae568eb877bc5f243e92f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8f15a3a61c50941fbf86059ac2f0c640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3ad114d076d623f0cad37db82ec74241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17019459f4531943876d7e2a94ceff0142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e206d274db7cee3e1326f23cde42da4a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3cb60f2fa2ec4a70826f43ac053bc544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb6bc89dba531abae7aca2089fa650745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd1068af01381c2c6a9bc7ec96e9a8f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da99cb19ad96e573e3d466f94d28bc7d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f747d137e99eeaa742281f10579f415348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719b72b8037a924457cd9ebab131a4e749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08082d2a648ddd0423519069c2967bf650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df49f7a1d0196e288d06d9de59f57d4a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b564deb2b6972854642b4842ae5f7a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01c995d38c0cfa3c221161210a3041053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351b2ebcbf128099ac4f5713de4ebf7054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5d006281fbe2b58b9d7f2a757361c755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b62fa19f216b2cbd530afd58a7e05e556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122cbeef41a43476044bc416faa7d1d857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1821c9151436cba0b080c5279dba0a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9692a9b80d861d35d84f11a3cdfcb90559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04c544cf33f7e6bdbbfe2c1033c606260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445f592f43557293d2ae23d7ee12a6e161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fbec30ec00c7051106d6528ae3474e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70c6e5be38d07d1713ad5a7a4c2615c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a777fbfbc277b56c72051f2f97dad58364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9139eb0ce0eb614211e75cbe438da90e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0ec247a09e2b2151ccbb418c29e62c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c15d809f6ba8304df92b90aaafe48ba67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233366dab98efcb7f511ba9cdc583c8068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046ed1118569ffdd6e40049a9a5a985e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741db7c46981565bffecc98d1b57cb7470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccd2aa721b85cfd22df9b1172fd464071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750e127b74fd679c703cafeb2ac67c8e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4a414a50f7ce6f14930a0c143cd41973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b76bd3ca44828a06be39fb3d401a2b374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69b940996f41783dec19bacc0f0313e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90434da48fca8ec2ab6ea9c183c07ab76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e822466836d55df7f4cb52ad0125bbb177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6121b0589d61c0c84f2d038d2d875b978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42400e429576547665a9584d1cab95f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823053f226cc0ac5ce3f0fbecc6e87fe80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c227a7024f895c56e1ec246da4711ab181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb852f56eb988b1811f8933e01b621bd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3301669f28e971db7521231b9c777e6883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017ab4e9b2479f8172ed50a72661534184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32cc75f71d54055cf18ad9665c8b7aa85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91723f6e8af8d8e4490b7d47fa59836f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b890806c75671bd35b0d10eddf7f4b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b409ef933f5a97d8359a53ed383ee688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feed5b70b5e01faaea9667cd4ac19b1c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3f2899b0fb1312d723e75943321d4690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864454446bfa927d5c3c2f934313795691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490a69c6afd98082188097ce8b96799992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704262f16fa89e21ce40f80ab39bfc5693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd48dd6883c8246bc61daa81bb2441694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af440a44ffce1d2f74c7088173e0bbc295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901a308de5080fff948cf661a40194b896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b833a13dbdf531a551a77aaef047418797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07144757e038286915c5e44906de6f798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200e3a4614eb5519996669fa04404b2499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49240c72d9db70d493df5082d90a1148100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a13001a3daec81b96fd56958627aef101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f59cef92f2f103d476fd803c7b7d4c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657357c870320251422c9cd7cdeb11fb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b866eb8077d31e0706e3bc54de1b1e32104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b818ed2f265d7431af61b6c0f9aaba5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995de78e7b8d1c884293e0cb37ce0b02106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5a73326b4eebb12224d0fa7dbbefbf107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9076c717214f3fad3c581f291b080ef108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64c224e480e2bc82d8ac40b5c56bfdb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488474c42eb2ecce2ce361d758d0ebb0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7083feb1be99b75dcdb2a6304a2fb403111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a3b7310889b185d5e8969e9be6468c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eb1030a2b3a5dfd0084515f282c1e9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a265f093af118561a94fbc9e74ee43b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fe5a2e1aba6ab57c4f6445b6485274115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8b39ea5abc710c5655ff5260bc3ad7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf1a45252a7ec5c0331b710b0fb6816117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26fc86ab0e1e25d49502af93aa9d851118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a26a1d4839d55b8cac3d198031a390e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363cfa4a233c3464cd8e022dc4a5ef1f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcbc2b3e35414180dad08a6433af485121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c95e5ca577af2b7bf146e0787b6b7a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de60b79056c6be20719f4fc457769f93123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33db890cb92db1654d1e63251cc2676b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67f9a45726d0e03a149a56a850a167a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1a40699e6b94e9d940a9975cc5db27126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cada11ba985076998133047e43d0efa127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19de9b7a6c2d4eb66ffc427c6972109128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ce7dd22e327fe3d023f905132eb25a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d2319543597a7631f7f15cbf5cf9d7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0ae63b0a097cd9a6aae2ba12da1642131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c8afda5e682e198121d48b131fa4e6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbdfe78edfcf5d2700f5fcef50dcd30133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfe940c31c75e3e9ed53aad48b10229134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d4930a490f99181ddd44141d485e24135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004cb7ce521dc65754ce6abd1f7f57bb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e6328ca2643976f704c09c67a6756d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f11e3463a20596067f1aa1193b71caa138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf853dacda31731c2efe2e4a85a3211139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ca12842c7f80ea7db622a50eb28368140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724c6d4f8841f85f8b14cd8bb42fb415141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c72dd87d3c0d2b1529a5f1c03a3a0e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a529891c994bf90723361544af65af99143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e7b7e561f25ac4f243d3b4236c2b26144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36f3232a122def0dd7a21926cfceb18145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e4f76197ec4ebd010db9f82c64b786146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63485b29d6a16a2bba834f0f02081de6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45896896da607832a98d83ec648b01a4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd256b2f026797be94abaeb6ee0e9f7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615571642c7c6cdbc4ec9fbd404c8666150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcefdae0102eb91213b53e6ff388a3cc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699d6539bd661729bb5528a2965021d5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39fbefe01c204f83756b0420214e487153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c8c1986deb32642365c3309ec40fa5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd850ca04de19b2a696c1bfbb325bb48155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd23c1a9400c81f78ac95fd7d020960156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2e456d14eb5d37b89f8783788c2c61157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6417a797414b5155b39f5a3db52613e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f51c54afe805eedd4ba571f0955b37159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b3f11693569e5fecfdab7fa0dc5e45160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b9aef7e8f6d045fe9370c0863248e1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a21f76ba522806d6157e2fc6f25c52b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332e94294063537e119bdc4d53df7a1c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5ffbc247d74729401cee75b09b5f9e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce43a84f36656b2876616f55b678742165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7868e7620177d56134bca5733552de6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde19b0406a7d325820c9e7b47a38068167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d2cc5369f2d9995f281f8fdffcf0f9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71780177acf5c4509c6e03414306c41d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0f589badd073eb55a36b328061c7b4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224f8bba69d35a1d5c51c40d4dffaab7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d751d802335079ef415354ef460d2ef172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a190fd597ab20248d8ca19931d84e2c2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0841102a684af0821684082819537697174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73760d8466c9f9be8ad9978f6e2448e0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d073542cc2e4c37bb3ffcdd7ade1a8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c2652409e074a50d1a39fa9ee9b4be177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eee345e7c77744628760a77b1838eb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8970435e019bf5676ddef01b431c893179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26533fc16ecfcfd96d6fa97daae98e7b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af101234d48552a12094726215652bb2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6ef39c32f3793d32edf22faa75f3f7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8e44f2de32eeb5aa7aed85f4f3f33c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085a85b8ae0e755c5e55fe8144ae52b0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b98fa350d5469b4e0e925e49e68822185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a96ddc53ec5c51750aa5762b7e0f12186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e7ad300efcf9fa5eb66981daf33540187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fd93e2f2383601180db1c3ba317eeb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd77a70499da1cba9a0a77de01b25397189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d53e0db8d74f04c13c3e78cd539a21190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df774f9ded84f57ffcecaac9babd231191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3755c707278dafd36cf366a56c21e2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca4b07682ec43a9e627a4215577988e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a62ee4d11f0611fe0659348c2cf1fe194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea04d60dc7c8a5dcd9d2b3779568c395195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b7503a599387e3e1ab667890182726196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a007eb306d6de141652a01dbe02a7f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7c3acb05eba41dec8409ef1426473b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38382f79d3a00b98066f71fff06fc637199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06208ddc967141b7680b664cfb82ceaa200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc44375739073ef3b453b67d0f9db6b3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148cdd51bee9c3d5c5a9b5de780f03dc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8551032601f1165fe5d5c8da1820677203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656d889b5472dfc3f7f7d7733093b1ab204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4759d44709a6e6415128b46b2fbe878205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5306f698ec77db58096b9b0086143f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e506886a40f5ed9333eb6e6b457a5a80207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7186b2c50b7473a3cf20bc75aa69e622208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8453eeb3fae9f745483d6b3f4854f52209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f739190cb42e43dd1befc0e1d18ad4eb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15663b14820a9e1759693c5899bbc808211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483b3ab64050d4505921b6c4f2eb3e52212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe93c545ce4e6c9a0fdeea9a1b18dbd6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f486937f3be9f565a7a0df9534bb2f2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3edccd00e0b8814bd9801e08d77442215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb8166a5ee4a78e614f2ec871e717b8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02e75c49f77f60b104e9fe4f3cd41f7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74c50a734b877a9cb6236c4bf68e3b7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9380fab90f741ab7c5cb9a4dc8ebf4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16dc7cd07cbbbcaaca945973d333bd8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaaa5a2f98b4d4387c43b50614d1766221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc457f71cb6688769eb6fef06d49cfc222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b036b21fe04528b3c0aa14ebe4e7d2f4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ebc4650d1bc711bf29fcf49800fcb3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d225a43820f8e1c7435fd1fbec4ee4d3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f2b6809e223a408b09be0c34159dbf226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c43e73a3a6d6c6e5a5b4fa8b17d5d2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769c79f1ac48158b3a064f7d00342a99228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b479eeb2e350427975c2282ba7f5cde5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29564647643c5b9be74f0b3b4ed2e29230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7c2c29043207f8c28ffaba9c621099231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c9e405028e88771cccb554a297fdb6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7ea17c794ab6484be3ff4546fe3a14233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50881862509d926348c012d64f7fcee8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27db1cad975cf45808ceb7184f8c7fe235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe721c3f5c8ff64b18af4b78543e60c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6bab902270a95dc275cc4f136b88b2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd63ff5be87bc2fe2ca26a727a4d072238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bd84234e7f5d8fa0b633b3be06cc8d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3379f910113e962dc62bd65df10e77240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b57c16ce6fef94c4b6b6dd1b6f06774241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7751e762b238af22c4c8dd49ec4136242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a3f6f4d04647f2847323276d73c242243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0e941fb0ab0f2e7d182c5872a713bb244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291aa6e9c8e2232e9654a76a10b65e7d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3747254e008822d04fb2f4a20869a19e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185a8f39330912e326050bee54037edd247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4608dbc7420ff84dfedf977c3f01c4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac444ebf176bd05fbe820440bb4f299249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53d7277b6bac98a44f296ecc5f71e61250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe8cefdf3967d0b8109c954ba0fb859251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf9cb595c6aa2d4c75be3b44d66a1ff252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e449840c81efb53b025031ed828ea5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1557068433efb266e28962fbb2d968df254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eecb5daa74d70515af8c7f1b466b4d1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d16b0a032e3cd0bf36b1a284e880c7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b5e5e3c8da039524f8f0777c62ef44257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aece34afd165040f3e6c81884c94b58258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a0fc669c8261afa758e08f0c0fb98b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4922901df8f1d3af3220b0c813e85fcd260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5225beb2aa77cb0fbbfe346f8bcafca261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89866cf4008949f2df1b3ec9bd5532f2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9627a73c06e7607d00d4340f3c4d41263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6b45ee18070e583183036bc99abdd2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e182b20f0bf9bfffa4c4afcb6d9a769265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e0528300a897a62c3ea72c2310c075266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb915334a4c72d105963fb0d6599f5e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2afa639e2b2e408bf11bb1077f2df9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f3fa65291c2c75247f130e4817a332269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4955b3e57e918e7ad2973adec2fa8f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae0f83a3c6eccf7f94683e4316e2fd7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45997e660753431c8e614923add27b02272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9cad200e55ad7ae761847e0c11a234273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4306fb6d690c1333569eb1d029584c60274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045425b022754c4a44081315dccbb7fd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaafb9d2896f584ee13ccb7555b51b7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75caaf1052b76ecc70fc892872ed21b3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a56be1fd643f5a9d3340b86daf7ade278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4630358fbf2e4fdbe946cd7d2ba3669279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab018056e3d8829ff1c328de75673400280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1121aafed3256ac4872fe834f73ead9a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29983ea4b49f074b666f96cf4f06462282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167fd4bde1bbffc053d9d89e6e2470d1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c875abafb35d0019324ebbb223051d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39041744a995633391916fc44cca4c8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5116d009493b5f1c9f16a65379dd7840286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22da1f1ca962f7b1d1709ee89f575e1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6cc07347b97e4dff596bf036d09b64288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b56b23bde3d48349f595fe2a6b6ac63289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0955132860c3e6ad0ec6dfd04a86e9be290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760b66573ee4428e6fba5f8eca2674db291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5be5a8749160bb2f8ac2a9198d65782292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f1d4127c369cddb80e166cf93020d4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be16d177e7b00207a062b12fd1c2f2a8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd05622cc657aad1125a9c97cd6d9122295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16e92219fc1fdada265c2e43271952c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fa1da0ee04e51393c00b2a53477689297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647dc18d0532b9b20fed3a9b32f3dd88298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef27c5b2aefee91b1134770bb0fc10bd299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cf80b4b71b44d28a2cc02eb9e82e31300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2ca372978abb897b7c67d99b206d24301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e92ef7b39c8bf72588d9cc2a3d5a34302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be86937606183b9ea0be21801454446303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cf87f9e4e83a60365b01dbae2a72e6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a602bd69bccf9746a40efc5bb6e95f8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe146f5d1c9dad2fa6e2045518f1524306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11fb2e7577135a5c4d0c383b10a00c4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101c0a9b9e16c3cb02086b5d6332e375308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaedc6d00dcb4e6365a6679e854dc62c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5352313898b2854e5ac2fd39d0c4fbcb310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bf37a665ee8c11eae2a3d65d80cd2a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2385fd5eb1e8fc5cc1195bc516bf3f5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bcb83f9e54c00c89e0c2fed388e205313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4a3712a0ca12809a27dec3ea5f6a1e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b175c3b4f99fc9025f2af9a6962b1dc2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03303f235e2074d3cad7e983d06e3193316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739558f818582c668c5c91ede76b0c6f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7c1ca83be7fb1aab3b3b2bf18d8839318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647494292cbe2e2aa8a3962b79bcd764319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc9e1a74ecaf1fee2aed9931931c533320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3200286699ad4c8b71fdc90909961385321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c98606fe69f27e6108835b0f2cfe30322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9880d015e57f4c854f9c4172a437223323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df545722cda161876e392a7ebe32fd2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3f74832493a378f30b77025b0e2292325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c5717a4eed9fe230b07548feadc080326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d563409db8971d10b7ef214cb35084327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160a0aeaf9c070ff21c057b4e1916269328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6b94ec6433ef46469c73f0871519af329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bd8eb0fdfd1b6774974c9140e73208330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9167298e023c2c4bd47ecb0541b38e9d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdff3b69a71fc2a65602cd499a7fefc332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75a75e7a25a2b2fb2029def151613c3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e7e5c1bf60cbc97a91ee9855038347334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf62aed801a14741384866c2462a2b7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7f6ec8872785cee926846c51df33df336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95debf4426b819c3e3604914992552f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8faee138387c13fd98cf4c89eff05c0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1973b62716cb6d11797aeda4b77781339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be6ac8350af9dd3b291db064a20aff2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21114e21b556b5efa0a418a447667d6d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a683ffe6f35ac13e92d60df02c6c8e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26779d37e97b26df831ee33a3da024b2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcea49d6dbefc1aa0e3421934416be7a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42dcdddf2713e9a8ebb5815885ee4b6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963cb3fecacdf96e28daf18312df4cfe346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0448cacae2f99c3ddced2f2c41e0f6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569658618b8b976eeb35428b22ea817c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bf737fc87fc2796c0a7908b84627d9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3172c05f2678eb243710acfb76383c24350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937ebdedfaaae66281b2ae4e7e5fa1fe351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3582225847525d161626fb6aee609e95352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a3abb9bb9841055f97dccdc90a3350353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab79fbb4759cef731b358ec363187b1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab61c167e019096993be21277c6f684b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254454977d089fb6ac170b5a5029eb31356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeb4d3c173b150a113fc491f4926c90357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ff07b3feb6d87e6e9a83c8ebd74496358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2c996604487957412f6e088efe2074359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d7a0981f54ec4b7694235f7a7ce551360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4709a1b0f5f2ed6ef51453ba4337ace7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cced5dacedf42fff47bec1f9742a85e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b0319e05dfaa5bd80f5779a9ab34d7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea6da196f50703d0777a69552493d9c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9922976984d572947fc9579c582253e0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989c547e3e8afd49e61579d11a9852cc366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99182e9e0112e771fb915c31b306133367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75d77620a4b7133dde46941cfae7521368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf56691e063fd0c766926a37e0953942369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a4887001ed121053bd5ae95a4e80a2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926c1ad35126fa02cc6a2448e66b052c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5f8789e4c7b4a0718169136fc63de6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a370a190b1ece355182375f1a3679e03373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1540b19ad0d17bf4e847cbaddd633a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a308decc697026b22a383517da705459375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016827a92e4cd0bff3a9826ce007db79376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bdfbd05776e90457a7aebb624e7483377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c848b16ab68e2990b7045ea3925c90a6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaeee22c8706e90893239d7467af395379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be6a2cae94a7656f1eade3d2fecea6f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2951151c9562f3360ea11663f397e75a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0d98f9e77e585a3a093c51a9997615382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e04182fef6ab86de2f1c040a9883d9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa22958924056dd61f3434da57dee8c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b563e17645b70adddc1404be7943933385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6d952eb44970a7b58a7e0fd0115b67386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25ebce23c9fee1fba113014336a4731387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b041031b5959922de997488776968a96388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926dd9775be27e2cf7c858f53fb781a1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb3d7d8979be527c61407e2ad883918390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d612dda1698617af52876d48274b75fa391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66776b4d7842e0ebbcd6da0f2898be5a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0400f44aba7c991769dc1a817a1798393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce8170283b9e7833a0810b0f096f14d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2852aeb9bcfc39c2344592b2d44d68b5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f653947f9c2eaf0454276a20757acd396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6af30888ebdaaa761a9c30248ab4b5a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd8121bb8398a11bb2485fcbb3ff36b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91174ec93f515360999bd4f323d0171399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b0bedff8bb69c334e9f273f5304f91400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ebf8c499a49c41c1f450c948368e53401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67853162b34f8fe4b3c020a6af80035402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc096de5829f8ee68872f0c87e78ae3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c95a0fcd458440f22d413a6c5415d9f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bb089406ab0bb933de10f32a80a3f6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1dee59d8d1e5aa26a28a8f34a8f950406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844e02816b0f85e50fe1bb3d19cf8f76407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df2659a19c753492abd3979a8527aa3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2aec75faa56d078eff6f7674d53e10409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f1f54174049c1cd4f535380da10522410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec6ad7b503e78cd2d75cbd72cea3ffe411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045cbef152169361f07b042732e9728c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0652f09b7be6447cff5142ef9a3336a5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bd90f1d1dfd9daf892d2453f7b4b7a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea06990315f0abd8f8535173f96048a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf699f677f0a127c416b4bc2b35cf956416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e125b57f43e365e162ed66e2d64079417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad969a44272a0243f2d293faa84c224418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fc4bfb267511e6e50c9e2b797e6798419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cd3aeaece0cf1962c62519dc4cf5a7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e60133895f5bf63921f339b045469e8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9428aab0bae67b64daf99ee301c5066b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95b09ebc20718040c95bb87c0851d6a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce2115b6fd5bbe57f2de95b635c7af2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d983f7e451d955f82b752d361b56cf425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e34d0ea7955765cace5939c35045a9f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df44c9a6df6fdabb86e08d61f9fc9206427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e02bcb93dbb970c047564edb698641f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b90fa71c9eb2037c36fa04b758d7af9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9fdf2e9392753b0502de71dc673fd4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68795b0b372347c9592ea00259df5a6b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21554fc5df10a1d34eb246ccd0bd486e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee73741b5725b4125f66cd757cf8986433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868459f47dae0b799d9cabc0368a5fc5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262c8ad11b4dd0ccefe6f65c121b5a48435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6f406b005853fd23f6cf0880ede307436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeda9cb9e26ebbde44cada2eaae73c32437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c4fa10450df4e01c31837aed55fc53438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cb4dcd950b3308eac004a9d170a8de439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065eecb7b73c2c4b6060ba3b21f46c72440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209852a52edff824ed30f004b9abd50c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf47127c08476e51ac366536c826b9e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052eb1a9c4d79d45ae68b8008c49c191443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa0bd80b6b267ed64daefb6aeb6e561444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fec5f8870578029bfe0273c1a2f03f0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313c0df24cf737b0cb0205198bcb4c4b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534830214ccfd667c83ff45a055c163c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b61de09f91c0ebb0a595031b40f3fb448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94f95a9600afa2650d25de10a27edd7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8e53c90814713b3f032f74312d64ea450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9d58a2338e2b9aa8c5da64d39041e1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5879c77bc139e31cd393e335fa0815452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9386b1fed760852b7d9602358dc6423453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d631924a30422307629750f11df3a28454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dba30956bf44d3116631c681943823455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d56ece9c407c8a5e38d28186573a5d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b159004733a48e4e2726f630c1f0cbb2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbcac354891bf32d9f3c3d30a211ae8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f498476b75f7e0e0ec75498f48393f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814166e01d5abd1e0015ebdc4a7d2ed6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ebc62df2e25c1c9fc3958059d9c852461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7a2bc9f7a01c5e1ba632250c6efa9e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537ccc9c78e0299a91b917c5c45a72ae463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e6981e40827e2fafb3fc6c86711750464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb26b9c9b094d2bd83a40af322b377a6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93b9a000e65a3ce33a8bdc69f66a03f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fff867fa9cb82c82d761b26df9f7e3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f0f3408d5a08f787d82363a3e482a8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33b54b12bc450a2d3fbe2654250fd48469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d76ae5742067bcf4d64da6b9ace2f0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbac60da14e8b94b5809bf75be56eea471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65871517d2cc17a1a40245e6422ff312472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccad6181575bc902dfc35c913fdefe1c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cc57539075864f94896eec8c1be11c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ed3f2a4da0224fa0e1591ba246ba64475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abad1177b31d4473495a0b5c7e598ab9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b47823b8374decd01f9b5f48f0c97a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaa624f364b489265285893ff0e798b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5ca6e8c0281323cc79a2e73cda571e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1149f33224df3322f6e9a05215d4c7cc480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af83c450cce428a9eb5650efb526d603481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd3695e585b5429c5cb5e3a431ac1f0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda45072216d75d1411dd02d0d5faf18483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50547ee0da05a6e49038ef8a203c1823484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70441d9a83a2edcef2e96301d4a6619485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43bd0e76bec618ffbb9f9ae7bbac73b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05997186a9aa0cb78f9e9746612b5fd487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc8d797fa15e74d6dc9dd7fe69985fb488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2b001afc6463428efa2843b2406e07489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f0ec8d1231c27be71839fcf876a64a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05d9308d2191da4fe401e8a4dcc3467491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185051c8bf74c9eb9959d6570b8d505f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3c16d889f9a00c502f72239efeec37493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869df759fc699cdc719418ac5e68f3d8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee89570f1ef35d2940cfddfa81a8a1e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a392047abefac05ccb8d96c528088d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff40277e40e421852448bf8f71ee785497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1a9ef74d34390c1efc392db918d839498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c812192c81ee6739338abfa85705db66499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5a047a1262a4aa3742af114f5e2482500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8396c32e1edad8e1add16707fbb1a03a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601db7db7dfa68d151c159eab000c1bd502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24de6e9b9ee06ec882b5023c58f58cf5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e4a00ced8412d5debe544b65395968504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e2eb18289b722baed6fcce0a458ed3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125a90e9f9e6abd7f2be8f323e572128506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cab195e4e23fba3614b0bfe252ee9f5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa705fbe4aa99cf27db124f1ab2bf36f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e3b69bee843c8bb83ca9d49b609b42509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3411da36d8a56976d206ef08ca55aa1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766ba9c522089d4069f44b390d097395511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff869cf675870ee40fc3dd92e32272d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed8e272c282d113c181e0cdd01a98ea513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c7f3502f241dd046ac991ea15a818c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2206cbc5f76896fdf7b0fbea770ae776515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd87800bce9fa699515710db48b99e6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711c6657260037e85d086191811013fb517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1721034d035ef9c231fb84c99d575bf1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4886cb87974a643b3effc0b13c043da3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efa8793ac57ee1542abc52eefd79743520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f596086b7c685385412b6fa13310e4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee7ec688aad1afd4bb9a8da41869aac522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd37b9a77e590bc525a2a756d101c709523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f8ec858580e91a193498ec3211c068524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c343bdd17d3a19a4d9a2af84d9e187de525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7a68c58b325ea7afbbd1266520999b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d48c40121c7f05decfee6320287f4ba527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9a8834e0722f7f6196128be0294abe528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be048b4103824e6177085db276ad6ef0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e662cf78c66e8b02643808c5914156be530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd1c8ad84f2191b73b42b35f28e2bf8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f560c1d1cceaa4970a626f561401f0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5d101f4afc4ef55479b32559ba5545533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da607c3f5bcf5c36e6a758a828247e1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67058d2c385c20d4d754ddd21353ef0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b265fffc9bfabc9491bc06d1abb0c3a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c14b1d093dcb01abe3b43f34d0b065537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ed78dea7d6b1c4441833ede37d37ce538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d47b803cad4e6e47fa3d17fc69e395539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdad2ba902d6a19476f28a4f299d407540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be6083733a32e38be192bff0e443f11541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358b6a6caf24352627cbe7d04ed57b45542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6c597c167bf8a3b439fe95d0255c5f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881839d5d14474b30fabb4e7f4e02a3c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b296560ea515117326c62ab799371cf3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8147a962ee4ff2079dee16cd446453a9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fdb2f09c62d082c243e85d581c8794547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a04086fbfd59d2c21a4d1a68845fd0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809c0fbb3bc76d3fa67cfca4520ee4a8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b3a9ee14feed8dad1b0f262684fa84550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae74158cf80ed1865d41284f143fd56551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f6bb2502127f49d6ec3425ed750852552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d48ead973850caf7fc12d0e2bd3c5e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd061650032dee1f9412bf1aef73e23554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87949b7233f51ab426cab9f80cd5431555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59d7bcd17289eb3d89f41a92ab33094556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71e053dff0d2caa061b402112f81885557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636765b04a55e373505cbe230e8c7b61558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42da4ade6062ada4d7b4a846af5544e0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fe9f42d153fa762d8ea1368713a496560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08366628373273ebaa92ab85f776363561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d242063601484142b3ddee77315cf213562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d67cee5e7eb9b20c9c667fd52e336d1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d949246a9cc873617ecbb659a3a82d56564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b207e27cbbe3521ad914d01f6de5197e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d009816013c1d5f333c734def093aa01566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9e3852032bfeba460f983290a77c13567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad276ef7df40dec86188a9c0e1c12afd568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59e98cb9331448c88a3484b3adb9c76569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd24073fe1ffe5c79b9612b77ec6aad570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a157a2e0e83bb0a420bb421ef598a13571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b786e35e158fe9b23430fc4e1dd3ec2572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>