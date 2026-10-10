--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d7d408dc79f5e7ea1ee7c8771ff2ec1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba46289e589d514774dbff24ed248aa2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a5e118bb5d9b0ebb866ea1634ee70a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eef5bc7c39817842677a6ca9de37664.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5313f26c1517046dd48f5d1c0eef0635.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e2843c4e6ffb1a6464c7af590aac816.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012604641f101fa5e31ff7cd8629f22c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9062e988533b91163a01086ed7fbb77a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2808c4506f6c0cfdf0aae60c334f6ae39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d0a8d8f3a0240c8cf60e8d8956bba210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbab05b4adeffe45d4e263d86d45e5711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fccfe132a6c563c1f72db787bd3d3d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d35c44526377e8ed6cec57af520c3f913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f21d558eac613f605661bf7456058914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023ff08df36340c7a0523be743a13cb415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bdca4d1b9028ac76a4c496a91d456416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8933f0ea4542c61fe003ca162dab201d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79887d74024df1164bee084660d445718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022f85f9c8f5271bbdce494be2e1e4c219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed336ce6b2453dcb8642955877754e220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ecaad0225cb400ed4fab10918fe52121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cde6a16e4d600a47253f656de987fa22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f95ee575a57b43b4eb8ecc5d1d10d523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b444a3b5294efe2e0f2feaa2f1e372c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab01724978a943ac6b44a9a0c9c2927925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ac8051906684b61668dee99156e10c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042d3529d5475cd87f30f92c842864bf27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a08a813098e7072bf3ae652d492656528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95453d00c8d347ea8b7c4fd52823831429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5906a499464b6fba3e08f4cd23afdb2930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc73fd3d7e4dbbde1a338df280847d931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc22b8d8eac74d77e6008b0f3292443532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db1fe56e3cbea641f64c3a94a660d1c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2308882012f1adac29f8f820564ae3fa34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303459b136f412e0a625390855e0d64035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f166072ac35b1a63836a1f5f410940b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522716d854b0466217adcb76c5c1bd3637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549754922d54fa7b274be7c7d11a3a0038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8572ad8d16aaa461515c3971aef3c539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39581ef559e77bf682b4927b5b0535c440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9bf21d79ca2ac56607abbcf46c072641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fc13f9fe6f56da29ddd01f3e7630b542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b98542fd6e39194acf45ec9c4dc4c143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d043d1438b10bb1364f4c48f4ce5190b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b398bafe2868c945801fe0e0216b391d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363847a0f4a8d380eb488a9b3cc1dbb746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2c95c41f1ed78b5914053e4c3ca8e847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c033abb5c440c11731f5da232728bf9448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214698390de627f0c8dfe0426063a6ce49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450474d4a5505af25e747df0938759f850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fec0aea9bc5d66f94fda039fcb776d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9e4c09c223ad7fd3547c01db0fb46052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca5b60e10b78ec92be63eea14855a0853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72392fa2915e7ce98a02ce3b27abc15454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef830f78bf19e3797cc0c510d702ae6355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57f6da6d9a5e8a51ea17ede927cf9b056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb22b30c9ebc4a28b423a332819db35757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceb2c94421cf041dea7dd8e2d780a1458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907dca52ba7274cfc6c806dc0efbda0659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a561bd8cb5206ed1499bbd18ca1b2c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4dbbadfdfb9833bfb98d9d4f6c79c061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ed77f54468509f3c0da76afec6a4b162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618fc79f64a0f386856e5266b0cc4bb663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3511a934c91861331171a6c36f8ea864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f0fa83a9c263269c3549f9854c8fe965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c064d24744dfc00e7cedd26b9ebd5f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf1402224f64d9c2779b1cb9718112767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1958af2a3da640ce9aa970ee39ade27468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de078c5d29630ab6a60996d35b660f369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b0151a9fcc0d18eff8824e8f55e65d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472126316acf51073c08188a2094018c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0965361287203add7908531abf3c0072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6def53cd10c1a3afd8f3a445f376d80f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff3814d585d2e2b7aad71f5e261c06274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf7300c31654830f259c4f34d699a9d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca08bd8a0572fd563da4928923df3fe876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a367da480389768d99c5fbde257d99f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73fc18960d3095a2dbf91cc118cbe5478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85228d1ef5dabc7b36cf63cfa34ac99a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d064a69d7c886aca9e4203d2394f973480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bffd920a0ea77cb11a7aa1614b0e3981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d41a7e129ce1baa4ed8b5b1e3d6479b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48436a1aaefb91c6f040b16f92245fe483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfb2ca62d781e763ddbf4062db17ba484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6c88becf8f04c4c51016aa7a97ade685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e5b4b5bd6eb23d7ea4afbaf97d6dad86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d825df0ac1ce2dfe510145209a40fcf87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a80178b521bcb4ef9375614ac73f2588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513a858d7c7f4705140b69dc485548b489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b395f616f7ed2c63e46bf7f59a3629b790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b5e24452e638da374b871a26d2514491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4370f2221a750a4a491e6b0571deb8b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0a0fbbbe8ed4b421fef9aa8ed63d1f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d30f0884bca2e52fe1e712f10b906094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6256d029430ebcf569a8a739290362ec95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f503ea20ad3cb0fb48c1742174ea8296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b06853259f709449c76a326589596f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602e776deb1b19a904f6b5ab9f2d974998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b03d06993b39528732f0008d1c990599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50ccbbfb9e54b51e1ad1c514e053002100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1192946098904c73d7e087d1af3ba305101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199603257fe876307e98ebede8f19c0b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63d99967cdb054c421be90afed2fa19103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901bcdf3a3cc95dce304820feb889082104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6cbe27d14cd8b0cdd044300848da23105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44b05892e8775d385283a44776631f1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d1da60b98b73df1806a14dab8254f6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac63ab184376b798d252e9fada9c037108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860794f9325c3174f30afa57ac02fb89109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1d85ccaf5fcd7ca1665d27141a686e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5000484d0f2d60275f7b1d33138795f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c4237e3a3daa802a263f5b056ce3e4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2852fbce512371993fd6edb5f52c388113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb090a7395a2a2384b16a4813a28ef7a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f9617f2a9787060fd5eeaed659eb54115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20e0ffab3c53c48cfb870533a7bf993116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cef2b4718d30bb8bfa3e09ae018d0a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c7047749d9290cc6d8ab221de4c63e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82012cdb4c028b262ff45eea68e6d972119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1db7b06cee42a3d9ee2dbe04b9c8c6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d691b3841d2a4a63240187ecf551a4d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7231b946784101ddf196f13840979fc0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53ff9782024404ca0a407d06eaf71e4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252a2f1d8d7080181bb35434256b82f7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578789a5d85a68d42475a15551547e6c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c67071f60a87e9d8e24d5969395d06126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2d954864c4dfe25de0993d29c2ba78127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b01dc160d4c0be6c584d748e594209128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c79a24da28a88b5a0558eb85dcebc12129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1efd944cbaf78d815760fe11d683f3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf46424144c78002a869f81b0799e28131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51196aed66287fa7540ec6aae809aac7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89294438629dfaa14dddda57b613d69c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c985c822a5fee726df61a61d067634134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ba0e52e8ea78d170e2555603c83397135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd27df36cf4ee23e7d49ebbaac9cb03136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0019a5deca6f3781ee9c502e21f6b7ef137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d998302f9397f0b8abbcfd5a63be6e7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3f2f1cb10a014eeb90f4ea7e24c526139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6a22f59d557274150eaa33d6699a11140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639e2bdd3a9f7b982ae0799576dcd4e0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31711d3d3efccb3727b3481f371b271b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bd12a5e04803bcfcb0de9e6585b695143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ef2ef35fd26409d4cf6b1a5f7f6cad144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687a1bf8cdb7cec5ccc935e5a32ed7a0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b0c41e1687d41d355e3581d711a14e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564c9efaec1b2d1d012a1529a4aac39a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aa46f9ce652cd992eb0c5d72592c4f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d0afac8825a9b22371faac9d408e42149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6a759c22e452069ffb6c27f431f85a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5984cd253ae7d6d7dbd149fef2bd4485151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48f32c7df14d708ccd9d1e679b2a4f9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087b0f0a0a695b9943106c7ae283bd1a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dde71a6c1b0db126be24041fc42b7c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5c8e8fde8285bee545d63e2cb87e54155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3dad2c717de907bb024189c92b5743156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6144499cca0c533b3e740d5afdf8e794157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6a47d322726998912844dd34ff46fb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38cd6d779000504b9df49544255df46159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cf8da380bae69ede270d01ef403949160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43b32230d6bbadf92c819708b770c21161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5126be2919dd4afe50ad47ad60997d7c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93418c8565149e362f0dc77e53d7cb63163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17acc023243a9caf69d70bd6f35d7dc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68a83fe61cb19816bbd3de83f95e2c7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4694f8f7fbbee419e64b19843728682c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aa65c7790968d73c3dc0cd010eb32d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0b611c3502a4af1a46f42f354d6eb4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a0c8595c0a7348fd2519a9bc9f6020169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962ff72969d9462cb7a15a5d355ade0e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17442128df0ee86b4ff08f505a0d9889171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f406ec2d3052bb3e5ad784621a24817172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180d349c3969a7bd182a577378c42bb3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5a4b377a9371a2b162bf6fec0f3800174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d8833ab78108106afc0e6b124f252f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467d8a8e4c6d050ce23c170763b9ff3e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd4659096e29286e9b4e14f0d149db9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec18745994829f5b48907a4489869f5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7813c7cb205da3a55e7b3c770d1a457a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74a0fec1f29d21db735f4a2bb3b298a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491cea07ca3446868f9b802bcc67f0d4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4c3d05673ad7b033bbf9ba924f6fdd182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f0e129f2a38efaca0e40e060e91922183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62af95966db03afb6b53f7fade7a827184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ef645fa2fd6aec0b65f123c027a5be185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b3ea2e741be5800674da6b5ec7cccf186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f11859e74ab34f7c6a69ef5f835a67c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5b7e9b50988df4251ed9af5f0c90bb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caa8f6ff93fcf90ae16a480dcaf5ae3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0f3da124b68979583d9759ab2b1048190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2977f863f3dd5ecf9250516e93c154191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387581c5a19e49ca2218b48c2752ffa3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728d6a0b44159c57c644b4454b0eeb13193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2355a38a0ac2fbea97322a6522daf09b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a497d69d4f8688c6995e4351f61356d5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60528c121ba4feeee29e5a20152b7d7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d123391c91a55841f54f16a9eef2ae38197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c4e116f0ebe29b2585c5926120c46c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b720d1e6b15d529fc55808ea937c3e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d62e80365068019b59cbfba3fab899200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c21ccc72e847dd174bf7f9380d6853b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590b7cad4b6b23c9efff0e587a1bb571202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95af9ce6cbdfdd7361041f6104cb95f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44b491c192d146e23aecfe1dfdd8155204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fb701b6d79f83f114aed69a7e82caa205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e4c2770b03a0d585be9009ee6c8065206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c1245ef74008cdbf2e0cec7ddc6d7a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c22b772693c09923e561ccdcd8d2e6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01989a1d4642e6129173b7b8b7a7d89209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75982a96b647bfa0d39883a673c15bd210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0793fa5227eb4723e9162bd747709c1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7bc18b53a2897538b73af2d1a477a2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad68a835a097359a29585e12289c27f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2fbd10bba26417eb1b7dff2d207814214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0013ebdbdb5452482f36e60ebee5c06215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90942ce7ec1d65ff3b6dd9665546cc82216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c38fc5997e70e5e35a8cdff5c3b8189217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df89644f5cf622bd9cd5bc681929ea7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569b16bf67da25545423311e75e77259219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0006310d12669576fa30567bbd43eb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4145a7c482f6dce9e9a94d68343ab0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0fc5404d60d39474b30ad7fdb0fcac222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07975cba52e2bc54c02a4b61f9070275223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e2cc776bf6b3e90baf40b60f8c2173224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45befbfbe0e141b43d0960e52f594fb5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e910c94297eb5ba8ee55ff58a8b04b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1051944d10a684150afb6d943a58e60227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e4046594d0a56d28955e45a36a3d70228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d3238cf9c2d89bc3e5b63a78af456b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8448581c10f66ca9fb4de1f23536c684230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eafc9f568beb471690e103b0c77052231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c830c0fb879a2694ae564dc2d4349a9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30b83be4ec806629555c016dd7ebe01233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51287a0f5987f113ef4cbf489c45b2e2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebae6abb104ad0506828e023a2d5dba235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c91bfcf63a67619fb30deaad26263d3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60df5526144421ee5febb3a07aec499f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1061a7dee7b92af04b39438fc7abeb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70893a629295cd6af2ac5f6c68ed71d0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d6f56519f75d91d34af66f8b527c3d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8da84dd0a53c69bc1d22ca5fe49230241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5975dc0cda950124815b439a682049c1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ada3e72b72a6de1afb47b5adf1e052243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b66903f0e2fa69f46808d72ef20bb35244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb958dcff2a6872ca3b4b2a7047825e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfba262ae4a756cccb728df16116074a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0b38e7d591a2d3815a7344919d4a47247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5465ecf0c30cecf7471c7e2d48bc58f4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7993aa512a12d6de22ee737cdf0fd68f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c9890c2cd172a52dd14d59601a67e7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a4a3ee210af3b65bf27d34caaea6a0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f00db3cbe8e955b73d3b0624299f9b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abfc590b6ad6a4e4459339d1937cc26253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ff8f5f56172a9e006bff1d0a43623e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4e4e987ed8650afaaf16baabf60375255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568f16859ac292b252f7684cd0ede317256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e3c0d3928766337f96f660a75e0a35257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92815f6c6bcc7d0fe090c366cd47c11e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3d7fb64442f887ba189f93b4a4e2d3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974282bfeeccc100a471c19c7127ec80260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a360014a07e628bda2a92737cd1e477261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bd32381166893c7f169aabc99d378e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8d68f9447008965105cb27e986a801263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31f524c081f651727ff311b62b893df264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05786ea6d146f37212bb5d14cb119c7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123c52caf4aaf3dff78bf1fdc7481025266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05a9a55009b3bb12a639df3c8e3beb0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a4a5b170610af0e6a7e3808bd7fbf8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1c814d0aba86f9bf325ebfffe9b762269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515b9aee636f58aa87717eb6de3b5a3d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d34c61e6a62c96a9992ff2e9717946271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998cdd3b1a32790f1770a7a7de2abe43272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a05bb8ea0a1d1c63b74852f38ed6c83273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcde050a582e03065ead1d92d558fcd0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf287e12d34e40918bf9efc34988c97275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b21d07f5cc40c5abdc105437d06614276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d32400a1eb231bc924fad8b747c88b5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88759dd34551d4e12159488f2ae7e241278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a7fa2428a322445eb46809e11d58fb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0802397c3efdbcb5e758de853e8c73fc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82137a0b2dddbdd40b0b13631d8d4968281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb82ebb865cdcdf91de33e8109b93ae282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d529d2dd6945f2b1753ddc7bf09c7be283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a41f4d23df121998669d757d1c45e5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97121f0fbfc6a2fb742729c9ce4fc8c8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b28569c53d5334e41f6cb8490b4764286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8299836decbcbe32793788d305e4d3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31789faa39a1e04f11fa99a707ffe478288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9820b4a3e2ccc2ed562ca094499bf5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d680475c0d9c70cd161acb1b0c18c153290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0370fbc3fb119a4e0f2ce3d3636669291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e9b7d8a454664660529aad0bf05412292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbfa9caa9e1602b524124fcfd3f59a7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff5e02fc085d93aa1d632963ddd92f7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b138a5b0f7db949332359b2086844d2a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768c4cc78dd8a7a74288227d73935de0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4ea2dabfc024ad03617d01e67d3ce8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db8c7086083dd13feda1c0c700ffa07298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece9b10fc9bd905f1d6c826e9e5637b2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46133f61473c94fb670f11706e3431a3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e9714c322db5727d6d83a9a95c1d5c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa982b69cbc7d7dc68b0f5fc1ddf2fee302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df55a0e67598e62d8ac6702d4ae55747303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9615aca46433e8a46eeadc4311d31d96304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c7204b5cdfccb62f46ac3977e1b261305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f76d19f41cef9b2d7edd7fff1f89eee306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92f61f57f7979586190e267d96c7317307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e31590b62a9a89e01769930a0f330e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d2d9559e63eb2865958094068bfc45309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af907b54ef5f516bc3fccdf31335537310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679ca54c0abb14413973e70f2468b03b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0a6706caefdaea94bdeac1add916fa312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95f75c4798ba58fc7972e4099cf2211313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9026d88725d975814149764464641c86314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc821cfd5c8f75d6ea7f976d1de1213e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e60fa3742ae3b5eb51b52f2613186b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897931cfde0b11e9695a712583006cb0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f915e52bf67ac15e6085dd16927ac8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c25047a8459a54ad6367e665a7a94c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42ddc0c6a2647e87cc825a86bea3646320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c23ee494ce52c6b916561e695225705321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc976f963b9a4c2cb8ac52ad70386f6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15731e309cd4aab62fc90cebf689e6d0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7f4c6cebb0f3f0d8b7bc86b80fbf9d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bd10202c360c307c96ac4f42a4fdc6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a435ef4b03a0e86fa9ed9b872673375326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d805561bc3989d247e4aec764d163c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d7c193087bad648545b3879cc74e72328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac44a7dd6a299a5a370d9c33a0eeea1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9646090b2b2b8c0dfc67ab94d505c0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6688a59b609044ff05802e6e63cdbc81331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8798dcfe2feca0a78bd81b077861116332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1f35aac1043f1f3b382f8ce97f8f47333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e3646f9496ad24397ea0ee1fcf6428334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189313a36d2bc21d9bdbcf803fc3af80335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361a1cc6bd7b8dac3f8a65a47c481ea1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048f03cf77fcd79fbf34a5c09defbf67337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8228165e081d758f8354a844f658a693338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a640a94c2e6acfcedf3b13c84078a6a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a23d07b34a79dd0303d80f74e2889d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb4d479293f9c67c19b82ff9bc53928341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c673dc2edc4027f1457cb35d190075a3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886b105ed456ddcc49e387b56adef051343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d31f7888be3f1ca6791dbe0b619613344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6475bed75f30e50fcc8a68b400b7e983345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14ff3dcdad550c8e9701d28ea21c6ba346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4622e8f8c268a2a5de8fb16a4cf7b04347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03c935ddc8f0cf80cf7c758180004ed348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc545c587f490331f9de8e852be01456349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6a9a0f41406cf6d209748022e31efe350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53b7c2c3c5ea7d9f6c4f1e5f4772781351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b53dd10e1259a7b25a96faef3a3324d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6305384a2146e975485cba2059f2124353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276df84ec9a3f745652c048812b56d90354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f58f64b8dcbd0fb87566f92340b7ef355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65fc2b391d769bad1ee85d9140a86e1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b84f3ed3460b1878d050bde8d0e6c2e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531e1e5551f7b4b3616b5700977899bb358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2dc2e2df0b7cb139441454a56c0c8c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5773177ab0bb85029931a5d0413898360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1996dfd3edcdbc171d468a7cfbd70e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a70d5a14fd49bda73021d66f70fe42362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429eec2ca91a4d639dbf4b76c16f2c78363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b431d67fa8031ff3af0cee53474dafd364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ca73469118e674308dac2a907c8920365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2396089f70a064b7ab41a62afb63d4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5c6d7a32eaa7e6a5fb9900e2f215f5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d89a9c6f3e973fd41a8aad4e916064a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9218592610600d9ac73c353e10dd5a81369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01fcb2a65f88b6a4f554e5c07ce4e51370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c119a1c08e2bf7177ad004346eefe5b9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1992538ea55d004c7e6bf198bf5893f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901ef950412f939c7f8c7443fd38c373373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0f3ec478e61abbf125f85a69eccaeb374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6affc3acfb40c4e103906c675dda5407375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a4594df103e48ed14045c055b47bac376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8f6948e5d3c663c75ae417fd080ce5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f30f0daff81ef15d001bfc15e58b14e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bed5a0b0f9e336edfddfaec6bbd029379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca81dde7352c8e99fbc72ee89debd93380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db89d8120e49e2dc04a3e6547f9da480381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638b45111612d671715794b6774b8a30382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb7a2345b8e8fe7e65a6f5223bfffe1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c590e5650039c40ab9746d44a21ddee384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d38182f2710187951f99bf21954e2e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9622885f0aac038f2b3b9ec201765a9f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b62d4a89800dd6ea4f322cc2cba4615387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f1ec369376e302a163e1a953219e94388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f95069dce37f414b5da6af2490dc8d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ac407d09467cbe699fbef9fffe7ed5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dc12abd5aa9683a43439515ee80ec1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b191f273ec00fa9f5140cd30b9b9a4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932191c47981e8566daf8520c7970bc6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9478ae95d3cf138bac16afc04356b32f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cd2e4a59651324a3c073cf24e6d5fd395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1558fcb6e7edf33f2f8ae67b3ca8b5af396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb2605979a2ba55e2701e73e53d5cc9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e412c9b79a2bfe5e9c4d453fc3cacb76398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fe1686b1896fc4fe880fe428314254399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987d5029e98bf93636cab7b9a79038be400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139f56826ab8027495f09048f2288e5d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a96674a3ef133b87509c1caae3c54b3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6184d72150963492671b9d727368a9ae403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6f2e2ff053e1c779fc7be319d60d53404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d063f0fe43533f032309c73accd34406405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4520691263eb1d048795a35c6782caf8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0edf3a875f1b4a6b76a2295bdfee00407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc8c0db37ba4e526d24404efa1140e9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4164966d4ea76be36c25d565d3378b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4b0b6f47faebe7c777c3c0451c0813410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617610c8f7460d50db54821e4f9edb55411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aa79a2f30e5ad0f903dee13ff54863412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f96d9d2f898064b189c6ba8b3b4471c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c6cca2c941817d5db1fa266e2bec6b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3468d9c13b506845d3748bad74a95f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6795c66364c2b70303f19aeda649c3d6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46f739a34b2f20891f842cf1a6ce19c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf70f6e76b2c66dd1d1076576286bd6d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf8df279c54186133a419b2067420d9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd6e1d424fc4b521817b1bfa4f87b4e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee937d5e6fc8fddfbf7e2a7954101be6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62e62e7c9fef97ce59d7b13d738ca15422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f34223ddccd3f1517413ce731b546bd423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ba5e44b350737f29207da68f0929ce424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff175c4ad89399c895eea8873235c8c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd01a634d61addcd80fae47ad0b0cd6f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cabe616d43d7d235df069fd6a0ddb98427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce46f1940b93d978acd53fcf41fa7725428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450c6ab3b472f92cbd65fd7adcc38cd7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5198f5c7b78fb683cc149aad91bac0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b3677dc4b4b52ffcd0e810a864d4ec431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5df66ee5453084081cce86bf0aa172a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36d068a8522052e7bc8a42844635f04433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a34821618cc86bb2639203cf34545d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8f8d54b0cdac00d59249ef2ff3e2d9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31d5bd47b584f8a8ab5bccc505965a0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45215a9b1b37e0beaff77b8078003d1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac64448b3bebf1cfeb47bd7432f09c11438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0575a77a678d9fc663f8116c2a96e14e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26bbc7d32c9e72698182ff5c2635876440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cfefddd579688a7a101c42bf0e8b0f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efed3b4d354496cf96c5889ac76ac6a8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678da5698fd6399c71453d98fa3212c9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f528fd3552712333f5e4d2671b5b2934444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197f7ac00aab0fd0de64000df49c87ed445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7ad4466f138c25fc884c0051c933fd446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd9b4d1f35a646b2306f53c1ca670c0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341404f526bac1e8c0c3c9afd0a83a7f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a936f85d5f54c18214b3f93d767625449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527560e3b9219f19ed4a427f193e285c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60fd98a5acfc040732f875b72196531451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c9f846b76f5223a096dc44667bebb6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fc609987135712fa96f42a3b9f39a9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e30da5f9472f4cadfc9674271eb5bc1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f206c3214937cd543c95a2626af232d3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5f9f74cad5060e8647374fb196a675456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e549676e375ecccbd172c0c48c22a4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd947a9662a9bb3690a6b3c2a980277458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0423224510b8a0565d520b38e16fe8dc459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e71499570f9101ba6c930d06dc729fc460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3a39b164057263f475b9c48055b97e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c464ca028f44d33e8498c3189e59a83462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ce48db72c107c1b28152d421b8adad463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b855785b7eba97aef0a251716aedd575464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81134492b6a2e0623952442451d97c48465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbf2edb2ebdf68e66a886e879c7e065466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41629c337f22334ab73b779e3e6d7e52467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7bc15b49843fb96c593833f16b3a94468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b090ebb232044d950fe682ff825b6140469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5cf28bf7cf0bdff2f088ecbca49a7b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2713bbccfd1481f19844a1b66ceb16471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03741b199a4afefb7fd75a1bf5c4fa45472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dd789a7f698bb0b50ee20c03283a9f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0220bc2e363b3573bf9026ef140ee0e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660f6c957ff0a9f7d858d585634cb147475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba758cd7d26c45a691ebd0f4df568c10476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10de4a46252bae260691ee5596a46193477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027cebc4007fa3073ad9f12aebc6761b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f0b6a20b07e6ae76bd648942154435479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0115e95950a6348185a0d30191ae6189480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27094626d44bedb6275838854ebcb73481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76feebe6d7d3182ebdf41ea1f38dc396482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b283b33c0577c86cc275f926eadf689483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff85b87e25e4741a112904b250a56bc484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3917c0b6437a762f198cb729f9c18d0f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105bcfacb51d46b736cf18865aea61fe486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80103425c13bf1e4471382b5e0084a6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1966e690f2f624a8929ca637256efe44488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2914973148d92288b0ffc2fcf9b7bb8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156f6941c700b3e12003401091f7f952490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee1a852db5727f3319fda7647c2b92c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6abe2848410c146140842032810516492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a6f6b87ebd4e3758abfb39c4447e4f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c623ef351a62b7f024c791cccd7a01d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c596bb5564c4669b05ca6184412d49bc495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dcdbf6fc1f413e2be757f5bc5a3529496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0878d77cb4e07c68a4503303e08c53bf497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdc26b7f344093b4931cbcc60445830498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8e6aab09d719bc304edad8e02037df499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90711d2e3a3702a915b8d18987049d90500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5454a3981ed58185b8563eb8fce3c58a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcccabd7b2f33ac90ef19ddd21ee7d3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd762a12792edec2183f8d7d171a47b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc742d78c89f1682baff03f01fd1edc504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46045554b8c66f5d732543e78769a6a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa15c784de2be096bdbe2797d4be712506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416b8c0d34a684f071f28318e3d2ce99507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb0baf21181f52fd17315e7664f4602508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514f8cfd8a6fadfcbe384608a34aa423509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b20daac2544a5749348313d84a574f4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef83c1fc866a3c66fda1fab0072dc430511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ba2325aa8532fcbc7ec2030fdff759512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04061943e6161b96238e294c35200d9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d1e508e516c505613cf225410b3cd8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d352abeebec80e5c2b7816becdbfc853515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e1d9d66fffaba1b33cc953c3851ed8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de565a5b388a2da9911c1a7eeca8f58517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3359de320b937affa5db59ef935c859518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38132fc98a2e79e414682ecc7a96092519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa9fbfbf5e40248ca23ed6c7919765e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e23e095ca101d560346e6f764231fa521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b15224e218a7ef8b2e7d48d97dd3f1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bd428c259bc12aebadb55204a20549523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18332e3552b8c057550afa8cb36929ac524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5317703f8b44e43a89ddc64bbceb960d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48987f43446a9a268d29d9d51399223526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f20fe8b76afa9c6ca3e884c572ff627527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720812c2191af3e031804a06ad46d2ab528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40ecd1477b799348d32874723c9dcb9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741d00e42b800c7e51021f4ed605eefd530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5375c8f448af0b20d7834400e94865531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1436dac386ff70ca7f0b6e558f637d0c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928798f679f1887b39a89fe34ddd7e2a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb2d9633bacf225f29ebfbfa597295c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5bcc7e628bd9cc188367614884911c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c7831f88a8f4c519a00bbbe1dc95e8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f57270697a80e6df504cb73be4289e3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cbdbde142ab76ed0a46f1c1b590bbb538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55381ca880b409bb77862bd2ae4b6559539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49aa377ad5e7488f19a70450a8d447f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b30e4069edfec8877c9e9f7c26fecf541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3385ca05c2f4dbc4eb83b4b044f5bdb542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d158aa29a779678a3b740e6ef5638d6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa6fd4270087a26d76b097977a685c4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4663c56fcf7bb5dda51117027392cdf8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a7d933e4da6bca2b326016d2e8199e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e70af566ca01654a7ad3345cf9f8e8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ed78ec3deedcbc56c0abd927d228fe548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e02dbdeaab6e33cb1d2dcbe82604c36549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903d6e5d590e53a19205e627a1da0f61550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c4036dec0f86c1dc22d47bf691df73551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f626e428b375fee3b847a7848e4ea38c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5baa265453596e3056ff1854873b7e3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560ef56bd8eeba0d15de686d7d9bd462554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fd985cd887a5ec9f2d50268547c8b9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58ec7ae58dc4b685cfb57dfc88f6bef556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2af684485fd0bae5e01d1d07e771168557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d9c48d7ec5b7ea119f1e415a4ef514558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b704a98fdd6710a7865a96d9f2882215559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661ae398580eb3157e5e4992fb3567ef560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cbb18be98ea29b83f814ae56dbdf4c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae36a54f8e344704c2cf590d5f7b8b0a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0357baafdc00216b20a7362b2f1fbef563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd71d8ac92fea27ba95e3e726d6f9bc564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88ff58475a3af99e60a79e4abcd5238565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c9f393694a117895fe4ae8d5c7d0f2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cba02ee3f362524785fc1e14f497f7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c572514db53786e85b86f7a6e1a8eff3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf88b9f405ee350eb750557b86cbf001569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6682a4d06a8f2bb634e51d9736a08c88570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a02fd003ee7f879c681dd7192a24ff571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551cb681e22d647b1645b5eb7859be53572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7a1be0bec6972e4a045fc80c6ed7a31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd55d49ca0f33805fef70e3c3b060442.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02598330930d6a2ff408be7a923fa453.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31536ede4dc0e2535894a1ccbbfefeb44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0870110298149a91bc430e01f430411c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d5815cd1fbe430b3fd88ed2298641c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99de5375796e2d2d25580a08b7563ba07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2ba2b3e165120cbda2826abf574aea8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8109d2ab2465e4910da5b3cc8c91a89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac806d930d5b4a226e4f393ca832ee610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a75fa4ec1c24845cbbe9a3771ee23a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baa5a9474dadd551ff20007cdb69a9c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d447e9952d9f4ab0c111475a355152613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b0cd1f18b1254df9c581b2cc3aaeb414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e55ebd3e3cd540eac27b185f8b8705e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d42efa036bc1aa9664e1d26591e1ce216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3200fc062b5471d207522abc0244fa17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d717b6ff5ef10ba8d1b0f13f554771d818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadc2db2443b3dfd568293a27d06b99719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d2f23f1f9cf0533f996e5a05bf050a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528dfd160ead767970a5312dcb1f59e621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069f6d21ee6f2b36ad2fc19cb45a831722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2330c81c6617e07c36787c9cb7fd8a7f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4910bd502da76923cf8aefeba43c6ab524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a323a669a27aef86dc82053312808625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9970cf1d68540c3575ae790f9550cc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7821eafd6efd1f56a0d2bcc59dd0d327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897c44bc7572368a506d18b5681a2a5d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1702d9beb7300163b1a7acec03fb735729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ea3c2ffac02b865d0a175df4453f2d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b41777f453e916528a60267efed58331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4782375be0c62920acf5b64931ac8d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8d950effb63b57f5bb54ed4533d4e033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348f609a0b4e3d34ccd221bc7ec70ed234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eee326a2eef61c5dd7a28e40e373d9135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361c9ada53250ee011219f0e99ffe89236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367ae82f26ab819966965ed3c7bceafb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b3495f18518304622e06057d01128d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac975f9750391c322466a63322319d839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c6b97d3dc8258bf4642643a3eaa10440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778041fc93168cc283835d7dcec56d9c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fa6470c866cef0fc1b1b13575f843442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b133370826586538cbf7ee11889f778943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6401ff9025a4622ead3f17d4a896adbb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1fbd7533c1e8689d04fd25a604d2df45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b99a750eb03fb5ef9e7e68dfc63ad5346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8900bea68277d241d278affeacedad7247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329e517f8692e65c28cd73944d3f75e848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62734f90b694976f3572a07f99252c1849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a9c16fde1aabc2e564fe47b649359250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d52942f24828164da24ae352a1306051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c38ae191428553f76f48b90690a94552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc611eaa7a4ea1dcab019f78d94c663453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841de94ba144f573da725de8ba9c4c1f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9367013ade72e8da9e90a768dd7fe055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb7c4f151fd6b6be9b5a20a3ed516b256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b212ec23e9dbe69a6469943866bd106d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2022c66b02a98619883a09121c00bd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08efa98b97eafafd929cef6fb2e0205b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56b88e8abbd6f200660243c4bdbb81860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3b42819c74f7bae6140af920f666d961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9506a3edd3cb9c8e318165b0f7cc739b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f0bde65f30b729a755ebd63d65fe3763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82efc1e1d5a538877fa4d22fc77d6f664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fefb5150d51b45e5a087baa830492d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6630aece9bae1e588b69f550aa7af7e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714290bc5dbc7a41a4ad49e70ed03ce267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a98ab88ae68d477d36c2f0c3a36f63568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4a7b85da3fc6c352281b17089f1fd269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e22c22ebec79028cdc3570dee3c26b170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03fbefd8ab61fdf6b4d90b28b59f8ae71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c350d0db0e14e5bd27b8e698418e01b772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396311ab106ad3a0dfd8ba8973cf7e1d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df455413e656a084192550c02d978ef74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff663e23c0bc26eedd0507d2942183e575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598e39c3ec0d8097776800336a09eeba76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14818bce2c90cb02ab1d6104fcfe6b3477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bde4481bc30f1df1d73df9fbc85514c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a5bbc92faca92180897a09327adccb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfb8c0cf362d938d2ae866d860e5ab880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16516c67d82db8a4db4b434f5672e75381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def3496836b3c58e54d513bf68f8b16982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007c221ebdf7c050a94b000748674c4183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f2e6268454080b09e9784c8775b81584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a34e0053480e500875a9288faf4748c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaebd85f81e1280944cb0a7deca455986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6e4eeab8301cc5e01146398de649de87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693ba99430a9efecbd4fe4b840d4876188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad19e7c914b7fc288b988f15ec582a589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc593693e58571634041474c34a95f4890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f6eb1d6fef8d7b9b1416a47fd7e48591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59f5beedc8142f73c7b4e751f02771092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ac75a90ab42321f6885308b8c8e1f193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbc523ecf8886faf72554c3054c42a294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0a8444cfa5226f8f06e3f3b5355bc095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aacd1ead2f9626eb0a0040bc4f32f0796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1e0cbc1b6e924336ef80ebcb05a8a397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f77e807e2ba69cf44e351017eaa099498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2927e094af6e4876ddc6d4222468ceb799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b880546af7ec67fc2bfa16b5200ff7c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff9a33d4271f3696ac993c62dda8b6c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc0defacedb005e112d9ebc2d6d5553102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f87c52ff1fbd248db1159ed8c758eb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3408abd5aba34434735ad40a4d2d324a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61043528423465c001224c50ecf0e269105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0599fe0ee87b5f89d207041a735ba7e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3ef956045d79fa6afacdbad104de0d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ac9f35be410facbc7bacf8df95d2ce108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac6f9e6bfb5207a3fd639fb16c68d5c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6092837f6d81fe2cbf18233875cbca4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dad9248ca49518ead84417ff29fa86111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67cef7ddd58364396c4a14716bd5c9f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948cf2e17e5b5322195538a9f8d6fe74113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b73bf0813d30ed90526d9b4ea56851114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946c78ad7198404a965c84fc9e0903d0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0daec86acdac7e80eecdda03fd90a0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c876d7f47f5303211ad3661b6c28b22117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b37cd8f169861d579bbc75b112cf4a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7881ac2c511cd2b0e36592efc257ea2c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb53cd0eb2d846388eb391f1869dba4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bab2ce67ff6da1c9b2843105427a006121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f450ea040f25cf69052754586f509209122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9739e352380930626fe0d9cd4d481cd7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91bef842e77e19f8c214e4d1628df19124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785037dc461b37376ae57237bac3f631125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abff34a64c2c6c2aed6dae750a3c5869126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f66cb23e936eefab64ddab4c73ffa6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cad30165c24bdf6d42b9883bfff38eb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507015436998d999ab2ecf440bb77a93129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c263e09fbc5e599d45d93310275d64de130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d785ed30b7fe534ee24fd2b24c82ad8d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d9109ce00b8ca7340ef3b503d9c01b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba12308bd78e6e79bb27d3f30ae5841133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00482ae3d05ee9c9a0abcc64b2462285134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c269cd53d11c669dd320c7d3bdd5eaa9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3125ccc8261e3c43976fccd2ecd826b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1be4ccd2ff811940d8d9fb8c2b43ebb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d079b2c0f7c2ccdbb2aaa683fcf353c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b79814e98e8290077354bd40c05d25139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc87025f4fa2dbcfb81f21277fd5f299140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751f31c53adb1cd6fbe6adebb658d61c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3b09b26398f20e8326a4b0d1c1626b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1becece1767baaac31252e5b4ac8e2e9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1769f8475a749f4133d337dbaca095bc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d559db3aab496a4c1561714fba3309145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a704dd7ae01a9e0e386bf6b73acfaa146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e1b07ec11ded3ba42e8cc490c01de6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae377ade1d16c5874619ae48a596a07148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c655b26d89cf437e9a12157a19ae6ab149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768918f162df43ece67c28ab1e8546d9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279117f92333fb9d17dbd15c2055c26d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73834670d756361486d71ef4c971c937152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77184f2f130d8772a051c23378c40dfa153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eeb79d0e48a29dc27bf5cac4ccb9e8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47642f377c1f9cc5ca3a0b97f2c1998a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02ccc9bd11d748d13ca108774c63ef6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d70190a9ba5bb7602eb0c0b09ab19d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652d3bfaf826ebe008993669fb45b21c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887c823dad10b1d6c57e60cad500d2fe159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbdc85409cee6f5f05b6fea53266ca2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925585d0b2d0359c96aaf536cd1c71ef161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b20e4c289707c2733ef5e2e9ef84d7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8dd4b16003fd45ef9a78f31f34bfe4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf46da2e9147c49568fe7e67c0d562b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a3c057bc114c53c1aaf39228e86aef165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d1eaca3065bf6132090a30142c9f74166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771a32f5150939c4ac9f31f453865a84167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bea174b69bf90fc2f3123d168679ef4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e6082420e78d3f4dbcdc1282259ba2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2a4e147fa69472e426ae1318ee711c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925c852f2ac47cb5c6f853b1a81737cd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69586bbad2e09002fe1dc4d4a142936e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57694fd51d947108ae020076f012c363173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b23d6122cf7f44b50f621c229df6c3a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed7fa829c90f463043f9b66e201866a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebf84b95ea4f76ba02bc13992458298176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a24a8d80ff1e9944a98eff6408239c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8614e10c06ced6b1e6314eea10d2fbb6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d36f1aee20ec092f812ba22eb86c979179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2275c53c7f00717abe2147334f688eb4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2049b5bbf49519962f60e2389bcd18181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3377806cdc899780e4714db22a74a0f5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c8612973d6b2cbfb2171c9dc35ce24183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aea1fc73ac81b813d61a82c4fda2dd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf67a8be1d7592a4e4059f528a4c51e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a289b6f8c906d9dc585db8dcc1103677186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1fdbf27058ffad7727fee6e0127c2a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023a4605c64f29f8cd41901f35e342e4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e46d5e4c179f1616cf03ba7544d755189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c18eb9b2ee80c77ee1902da61b33a9e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be8335df96346427c065bdec8ef56fd191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f54f663690504412d11c673e6d5181192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf142d78a68d5ef3430e81d48d851df193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6293df995d7e2d323320c80e9f070f29194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bfc326a2f5fef890c09a388b55e26c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ede81c7eb3b8c1243a187ab15a30b0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcfd44307e06709926a0e2e36281e94197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b707cd446ff652dce5e43522d5a8e195198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7020a949fd178200f6a9aa4cc85b695199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03253584c76dc07de266bf1649434d33200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfadc721c16cfd6258f4ff6d5895c6d1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8e6583a22606204b3d18e93689e587202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf2f460d1b53349df50b5d7c16fa355203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da86c904be1ef07e5c25fe4d61a06368204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4c1ca0e754c9497c9cdaeca0df2bdd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31878396057e3bced6921b3e1912634c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8122629109de0e18632d0f18aedba02207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d4e2efa93e614ad3553513a83b0ca8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea48140369b59c209537fd1e17382bf209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167ea8a3a25e5972aafc0a3770040836210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8826138655948b200962b0b568f38ce4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbc209a03d7490d819f98affd185aa5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2ddc0fc06ac12c11e632cae1afc8f6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f6a247cdf9e9acb63adbde16935fef214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d19e2ac44522de0db5be8febd79319215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492827c5f84987663ed9bc95524f9aff216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6992fcfdd7339014908f6544ed221c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc66dd54d3e539ed2c60361a2e16896218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fc99f17e6da04b9d05408bcf78335c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea930c96d1d0dfdf210ba9680d623b2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6d4a25c67ceac8d2ee3b8498dc2d55221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84580c36ac66f3f139535006d1dba2ac222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64626acd927f25d0f3537a4002e4b3ba223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308294d86ec391ece941bd22cb170477224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a8ffbd5eecdf3483dd18f670966afe225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3c75caa28d5c39e642add1d71693fe226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ba24b2bcaf182c5212ad2515ce2bc5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207276c0ced190414853a389430758da228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc47a7baf2970d81b017f61c2c17c13229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e02ae9b99ee67475bc2eadc3fc09769230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f71f79d51560389ebcd64eb9d9bcb2d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e03fb8ab5d27cdf8e8ec5f1531cf2f4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e6434492bee1f3181af36480325b8e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8bc142a1f53ce35fd15158a1df5bd7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef002bbbab06ad729e7711a148a4a2f6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400f8ec80dfed1d29c54d73e990fa8c8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362de5435a35a0c272d2725909ced674237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcdeb8cc70a8528f673847b49e0ea4d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ac3395068bd8300a04786ee590ac2a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e18357fe1338add9137bc46ac98d5b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec9ea29e29e2fb0a9f0802c7124c604241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a49bacbe6097feb432340d406170f0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e687f47985d063db02ac7e8929ee3f27243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab67e45b5187b4220866afc85f0d981244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e812336214bad9e96cecc03f1edc0ac2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd5a12cb1d209f6c61b30d8349cfa0e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c14d8835f57d04f1f9faabbd858d9a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901aed0cb8d42992490a4d966c58ac0b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64eda663c458f6c2d918645903a1288249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382f0fcbe891c526e4ad6a6c686c4412250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f929a8d008f7a73db47b76ddbe386b3e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b715de886c0287bfd2cf9dacdba17d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbb681f04d4fb608b90b6ddc8672723253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3290da58b0f1ed7a1bd1a03a126bfa254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9595e5d9337d1aab1c5849de89ec0a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcf9e48d9ff0e91c09a1b840cb00e49256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f94bcbc8e8e3fbd1d944758170306aa257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f8a52830ae9172b55f651024e9a2f6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b201551a2a896b35dd521ee42f97714b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c28aa55b3085626568ad606d92abb56260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbae7f00a783b91b8b62ec7685d9c33b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd08a6fd272e8c4ac9ce723a2314565262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b991a9d88f2a1dc409aacf02bf2fc877263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bf6516556396aca8a0d50d799a3a02264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b6b4d1bd816ed82e414c077192db93265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411efd82f3774852f1f81a5ade9ba6e7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e717a3a601bfea69b6c00afac6ea63c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81c5e65f5cd23a480a56bb564f15e95268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eda6f95cef2e1e1612d83e15b6202da269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f898615f01d7d2a685376ada9dba38270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac4e0541e9ed8da7b63476676b45891271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe402c2da63cb10d5f9871f75e7c6905272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca11498aade79ad00fb342250f771025273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4469d2ce64b0eb89cc1bee8d31b6db06274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f27b81dbeb372445d0b8586105e376275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612df2ac32b28c43cf04b27537f14f96276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cef11b14d74fd936e06b47a29f873c5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b991405df7fc2caec0ba80a9ad9600f2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4b46be559baab81a49f13f3b31c0f8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b612e6f79f090cdfb72f8c86e7e63611280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cb89a23fa65b077bba99e3c9d090ba281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66734929831921eb092484e9fe49b6ae282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ffe23294ac40306ec74f4e8e98d011283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b158003926e7bc1b51241948fc71972c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74224c31a27908554b2840ea58dc65b0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ee2ae225cedb29f3491e978da6b7d6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f09c798cb4414cb47cc7725a04f2525287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c7b1f3ab189a195bfb7a57d37c0007288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ab13939e27918bc80247dc6f067ca1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4658521fb9a03db257082f14833955b9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bb21f3ddd7658e68cedd620956581a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220d5ae15cd491bc5b3ad75df95c1c7f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c9bfb99f6da893c4e48cb94f865f61293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4930a4e6847a50b6437485e6f63cae35294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1c3bc5cc1a8950d99d08ea2a75acb1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46e209c01c4f93304e820296b559364296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7a7a25d7726095f16739fbbb480257297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffb396def494d00bb91bf7dc7b942b0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a95255b52693c7afb673fde8e4d7ee8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcb4a46015c1d194233db42645d6af3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe9897d14ca3d939aaf21ba4f2d2a98301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c317870d37a93e9d5874f7b615513c06302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fc8e2df82b009a2099d2773bfc89df303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f069ea05aba0b97a9e7bbb234b4fb255304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41959c44ddaa8db71fd9a0918caa0713305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780dc713c3482fc1e69e0824242c6c3f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee40cf1487396c52f6c181e2886edcf307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7119d5070ad5414b79b54e3174319913308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c4952f969ef20f40312f839f4b26b9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9f855eaddaeed58ec47a6bac120d37310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a20a98c33d5d014b0c55eabd739031a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9a881b9829a031cec92982df22b3ed312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cacda5a3cf4726923cb367829a5372e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb3169d6d9434b852e37ac5e6896fad314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1983c9c9548d7f4d0632c8e496afbf315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d355297200a07fd19874eb56a030a1f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0f3a830e027a5a784e7ffafd6c9a31317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ded55a63b3a4451e2b70480c305a954318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372122dc73be5a3c15dcdea822b208f4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdfb0f8528e0a222b236a9d58a7c85b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e8d92cdf821581197a984e20e7ae34321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667b6212be92b60a172fbd0278e95715322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68be6937cce1594baf7e62dd2255846d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bf667e6af00c86845b0ec36322c5ee324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd2467c324fc98b7443e5061f8f3e34325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff9e613eb407c6094e0c2d8f75be7cc326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141327d5dcbe12dff553cba1b8861793327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a49e96b99dda3ed73b4b63af299f6ed328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4726868722e249e2a851ee7b9ed81af329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe13d2bee0d46af9538692ad90a37b0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0135a7b2ef876df56a75db04f9ca87ca331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0589e5f61148b5425a16c88c3a829a60332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a34fab2df514317c7c57a0d3d045cfb333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0f5822fe8131b916adba35a720b95a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732b70fdd9a222936ae4eac4fabc9863335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae34307302ec1fa5e1d8be8c8bbba0a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5592376a6bb6cfa5d6bc31ad6accd6a3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cede029c7ada12f3914fbbaa83d12f4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14e761058fe55475d679884657f45e6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0824262df9aa3e4eee4056ab7639c5d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2120161c243db7e579b6b3e100c68e07341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f09d422bd8c4fa30ed03def443fd454342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2856affd9af0853c7d26827b30b73a1d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2b7c6424e5af96a45ee213638a5f9b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbddea8dc15c50c01db0642128333a98345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc63528fadab2c9c4e7f58fd5cb56f6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cc43baf470fbce2170b9b1ca53d21b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa586095e69261fe0a7e3bb87d9118fc348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938b3dc42d53d4ca22ec698c44931441349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa2584a34c7ef4b2a80a8300d466b21350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6ed95124ae9818744f5a45ae61af2a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b082f424f0eb437c604267d61d73c85b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955a42b9637718278140bd80d418cb5b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24ecaae327359de2336338be1b98475354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c917aa8fe927bff108c9cb954940744355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fd9ccb7c77038a462de0decb17cc31356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c642cce452c3749674ba3f64c6d659ba357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0085aeb1c6f543e906fc033a51e244358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809a2d369945fbcb5bc15a5cd997bf5c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466dcd3d90e4853b691401f3af4e9660360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20908c818e2a18d54797aba624277c2a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb6bd77eff0b0dd7aa00daaf1ffc419362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb183080935857f68f89b22642981c56363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6787d570f941872fddaaa7dd9d5911364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15217adada8d1a8b8977e16f7f83f072365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97a22e750ba3ede34dc416e03cfcb34366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fabe071f4ac855672ce32f0dcb66592367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7eaa47ea65e003d1fff75801516c71368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e187cf3c612e2e35426293778fe646c7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03ecc348e863a4108fe1917fe6ec1ae370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019399b12b14c353f26d69e274b81395371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475fb182895c8e0e80e66a913936d71a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a581345785e7785de1625a8e63151d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947aed5cd1d1758a4094089136602093374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47356d03e82a02ee321bd4e368599073375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487d929ec13fd6e084b3e9cda7535857376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe0ea40ab6a863612e72257303c02c8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f256e667913ebe512d47f5133145e5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3532c5fe1c4c88cc145a5938b5818c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9db95a39e9a490c430256a13c445ca380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed76a736601cfbd7e9d5dda58c3abee381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7a5fd5ac2cae3a1d261a6281e6bb93382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c987c18701d4963c16a0de501937be383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60770deac7754c98f10c7691f14d8e7b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c042b0cb63fd8afa3edc813648ca93385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d59dc8fcacc299c388c56f6e0a7cbe386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7062f9610e261bcdd3c4a898c6c2c1d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9164cbce1ed85559b75c8274e0b48b35388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17dc72b74b4cf55df0f2420eed6935e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1031914afcd04c65eecada81e47395fe390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873bf2a036b8d1b2fab1431397276403391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546376f97f4614b6e23907ecda8d6d13392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec7becda3cf5f46d5d325943de92367393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49db5a66e23dd87ed24e761055d105ae394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5effb9c592bd694018064760c1938f8d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc01b06c6078fbb1c7712736c681fb2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfc92d723f6974c4212a4b873d52ac4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bafd87d7302b382a296a2b18c250884398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994785501e1f9c0bfcb616d76e4483ea399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49507791502763dbe4e0648f6f3dd77400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812aadb9452032ba868f6085052636dc401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6334cc23df3ddeb38c481e053a131769402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2e5a35e24b9c25b0c2e07e884e3906403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808cfaf8c505b9545f49719f02a0d1fb404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62f0d9be8915054839b87f76029e3e9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe990818957b4a6acf3005863e2bc90406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4ac751d9510235bde2429defcbdba8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42932150e4c74b1d87a84aedbb7ffb3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c749fc7480e8381db465535be3faa6e1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b594a9bda35e4b8bb7db25bdca9e1ade410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5abf12985dd41f1860f2dcefdfa13f9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe7cf73417fd8358348f06ee61858b2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f53da6056bcfd34cc2a0e8fd7235e4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf1727ff794efee07ee7354c836903d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ea490db4be0df639e7d6c9d939ee74415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd332215443f5bb44a1675453736526416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f1e71474929ccebe11b7dd9cfda3a7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560466bfabc2f474d3d8d80245dfaf63418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29849f516d01994218310af728b3534b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4be8ee0b11d6de04c354c53df4b862420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8085476a2ae9469b88c7d4b85311dd3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b816e9ee08585cb9a935e39d0daa8392422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1f7b37043af9082a8b81bc013fa8e8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1334e740452855dedde3c3b803c7f5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df854fbbc734506caf4a91939568975425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3881819b93cef7ffe1f13f3edd754104426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9986bdb5fd8e565284a24a6f552302427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99e00674f56248efb0ef5104d79ebac428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c41de817d64cf7ddcde02d55069b39429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d415458ac0748848db28485022cc7ff9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e323690a75130bc5922ce0d4cb1f796431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323c956e03939cd762239171f810d17f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5afa016832457397b132fed99f0cd8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e4269f4696de1426725ee917bdc915434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d2aa2a79d2f863131b3012dffbce37435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4f9bd8ac41c9536cce13a94cefc7b1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fbaf6afd90e8e13f9fc50fafc0b25a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd2207d9f8cd72106dadf3f913b0dec438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f56d7f0353481ed5240edc2deefb7c1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9973829bc3cb26c36f26e63117ec8077440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3509e5bdac7aa37f1241d70df3222ef8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a78e06ae6a8bea8dde38d3a2668ba2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419ff66e4c1b0a6013401a2389733017443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d80af51912441a4a94e401a3f172276444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac2025fbe76cb5ca3125dcd0870161b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2d74c5289ece939584c14a21bf24cf446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb7e67b9219e5b3058f09c5230bc0e2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15175edb92cd079a7ae23fccceb815b8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e062364a8b98e6dff248b95560b528449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1f1d0773de2fe28bbd1aac5c57cbd4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c8802f9e1fa3a86a908b19871c493e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561a2b6b78293d161629b5b01b62088a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8916bbd7914c8c623c0ee35b641fde453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1858fb8ced21d046052e213496d8216454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a41ca5721369b93e22441d9e9b02ad8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c87eb7b848f6e5fe07f636193d9ec5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1654bb00244ffd841b4d5b055481765457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbcc76e55a298fa5640f3cbdec93b3f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463d76f1e5fab0168660465d0b8f2a53459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca40c1fdf45d5e92bb5ea30091ff7fed460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e015d4560765a20dfa0f37cc65fd7e0d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6010587a86dd8071af023dc53c8d2b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a97f499692dc114cb7ffafece12de2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ab07f9e63f6a095308cedaabac416e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64565000e476cc093dbf5bfe5a11e298465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41a7b48a3cc8e64d1df92d33017fda7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7311a36f47c3ad290933efb6d1d51638467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87aa70d8c8df5fff89233850476c9f94468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29dd15d421c6a28fb6258a0a0e8b086469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9b55afc20b68a0c961ac4488ac9768470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4734a7ae603d5a31c872b777ae7aab471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b6022b104acc9bba2a535e8ab9cce5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4266724c19622418ecfbaaea43a1e9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de0fb6a6b62641c37e136668f72b568474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f918b44d869a471b05deed467cb033f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a0c61740f83b0d494a69b690722e42476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04291b0ead472cdedae8009ea225365a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb54a95dd90e9d6d169858dee4a8978b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c085f37d27c75866565a6d226db82e4d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e4d2cf1cab0e07ad86d384fa999fa4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c718d7f736e86e944bf7ce808777077481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6702cce2ffb97386a12f9b5a63b23561482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0c0d2b06bedb1d793e1b4d8b69c767483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3347f91226dc9adae954babd9b05fc484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe9b8526c7fe8cf328154fe2d990c7b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f644925ec4d4adf7411ff19791c867486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c708321efc414c5e41549799dc8bb1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0737198003fda2c9df6442043795cf5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9553c62eac5cc5b60221c941ee3dbc56489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44055f26048e2fa4e3926bff0dbddab7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ea181211cb5d705ae72517fcff378b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f55986daa2ae18eb71905ba4706424d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7ddb6d5aeaaba2e657aae124fd936d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067f59ce233ece7bbfabac4bfc1d819d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b006dcd7a258359c38ce692a39a0da8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e134d5656985546258edbc51ff852fc496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569ed03ef5cc7e59b214d6cf857a27b2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd08a112606f57fbeee064f428eb2dd1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1644c9ca76473e86b489726d1426454499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2173cb7a1621927627230036b71c01500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3793e56162b1319a3fcefd4ac7193dd4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9380db32b4406b870ee8604ce69bf80c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9528cf99bc70071e947c66d60a884169503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f24751839c1df70d17b8c83be4c9915504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03a72eae0e2c23b328d9c3aaff9b2ef505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eb9429946edc5f590b449da605a0e3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4344008af0ca515d3f2884e4252281507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6167c90d044f254e4d15c398476af1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ba7adee68027c3e696cecc602d88f6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dc4c58640d7b593e717099cbf4d02e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd20c2ebf5e33cf886a1fd7b38ef4be511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114c737286e2d3ccad8d261f7a3fe84d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acd466d164eb4d64b77ef8ff05c8c66513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23950bad81e1ee6cff824546e71e30be514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5ae66c0aacbdf244515e2fff190511515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a19cf61bfc64c9607f73b870c31fd5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfdc8c03c920606bbeaf2e1959e2a59517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62966c6feaca91c9168d4f3cf43dc57518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e004f3d6791d4b32425e89f47e9fc4a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab1350fe139a1d87f810b41376de916520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d5fd66bc680d86ae4d38e551f4be70521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf6c3501fccf393707ee688e06cbc9f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5fd4cd693ebbea005e52ace86a2747523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c7329619f732e6f134f5c1649cd46d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2a4a74548eea847e27b1dcd2ea7dcb525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04383f398ad8b603f4465e2c54ba520f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25ca03332d4c87cf5a677d66cebadb3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7350ce120d7c1816d3b785469ac7dbd8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff1f594c84f83d128dfb237c970eb97529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b3a7068b30a482a65e86d33eb08206530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435ec405b49a73519e4d7bb226657a77531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3ec0830f5d05d7bf4ff801aaa289d8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35740dca5075939711d7d1556a2e9d8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337cada7b907c269932cee665bc7dc6c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdb886eafd92207ab1550ea3a5a49a8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024fe1aa2c581a0b42497a7cecee2210536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5664cec78e3a7b72c3604f39b5bf7c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eb666da47ca59efc90e85020ab5e64538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a99ec28dbc4cdf7096eab7d743a2c34539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf991dc1dc2f8813844568836dc18ca540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582c54869d8e51c8ab1b28aa4ea7ce07541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b610a90bf9433ef9cc23098f9ea131ad542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9dc020dad206dcfa6258adc8eb5457543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a80bc93685682c8cd49a6d58580401544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f7c765bd7546f74adf9a70e379ea40545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1eaa771234a84cf0860eb8bdae2b2c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bea62df2ce3b2fd1b7e221d3fdc3ea6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ee4c2f1d0715ef36d283fcaeeab509548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04fa8bdd9b3aa376afe9b7cc95110d8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc2495198c378329ed648593d5bf937550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5eea9f3c5f2c4f37a20336fbc55874551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9236666efd2f29f438bb9f7281461cd552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73af2ee8a90f30a1babb282d1b5147f4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32d517246b36ff3a619b8476c7fd5ce554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bad573cf5492f52f2305cc4e59b7c27555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905e7eac88588521fa176d2b908416a0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18311f8c242fdff8358512e0b7f2c980557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f7c25c0dfd9172aeb0bcb420c200b5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b6b85911c04a100500762a9d119063559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b47f099aa73f52f288fc09a392462e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad89455ed4388749d7e4261b71d263d8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad445331481c0aa2e95414451bc0fbe8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb699658492bfc65f91e9f666b1511a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392af3f77706f597ecc1ffe00d837cb7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122779ec173d4e85f6027bfc129db839565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5701a8e1dcb9b1851b54f50a6d1f5145566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab48a4cadfa5b660db6ce9b7c3f6fcf7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96536055d9f8a5774ca0f4c1c4d9d43b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050cace8efbf7b0e210e096a3e13cb4a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea475fefd126dba55a8fdc796c553ef570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0ae2a3f82d3d92cbed903e50a5948f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1839f01be858b04921bd1fcd8bcd4035572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>