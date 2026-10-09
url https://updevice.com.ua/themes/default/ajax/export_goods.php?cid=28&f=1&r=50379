--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a756e87a623371a1276ce76131a847c81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bc67bf280eeff318aec129e13fc9102.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e45ebfb26727326621f4a5b96f46b5b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9379fd1ea662c0371dd139a63047bdaa4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56c3c8a0dbf9fd34a9c1ba13f7fd1ab5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2a8d80275c139cf89da2e24d9e290d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b67a3a28fb86f46ad71cd95f2a7c1d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf4f210cc96751298e6e4bf56bfc5298.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c87803b17f4d23120c84d9558fdaef9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a57a4955a4a91c0789b0210d2b496f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d564daef1090dadd69aa4d27341c5b8611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78db1434ddea2734873527d69060639b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e475890394207191a5e0450b969fbcd713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4b0b68d5804c52e013e8e39f0a5acd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9846559ee30b6888eb45cb28f5ebaf15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa49f59c474d1ca838a794c759b8be6016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e401eb56e8b3a6e6e671005ce42c3c6d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423a57063db12f4b4537240ba5a0454d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7310cd3e606a15428e0c0997024b472819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37f457c6a3457ead80ff05720b2d0f120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9fb4f0e92490785c7665cd4839b6b321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b08bf14f94a636d067f952a89951ce22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c2a50c08f3ba4432618d1ab2c41aa523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed37db2c8812db040e09bc406e13b0c924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cdda23a1e2e686ace1e629d82d0aca25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6b7af43547f8f0f5846cab4cd7da2e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8009bd977c6b94073ac0268246621d1227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f68ace470e9dc5cd40c3e6b9af51a1928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5dd6af1910121841fff98e371ea9e629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7957c9d52d5f7a1dee8308612dfe81130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea1a69f8cccdf679f62fa19a0d539ba31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ed6ef0c865b6e5421678ca16436ac232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dec77ca30ad5e382d024536b9d21ca833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c19d5bf567afd1028e3ce871affbab34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1903ef07476ed2ef015866375c3919635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4886e18ac92b9f945fa08ec2398f74b036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845300a73923956b77830ded64cfa32437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3de0f5c5d003b1e7d4d9e0d24d7954138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d6992eccd03ed8aa56cad05d912e1b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ec2bc8073b2c1827753e7d240f4a7a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c663837f5ecd363fadcda9b13c54beb441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ad5489e533f846394c9921be10fc1d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228dcf3b5fa2957979ad326c4daa0a6743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4199b4009bd09d73ab68875653d50b9e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1023e1094a01acda110e25475f14d5ae45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d64fceaaf61d76538f48096114e3e4646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1af15b55d4eaa7f13190f5e209aee8d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5d92645b89291b82fd6ba62a7720ab48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0f88141e417cbfd62a6a3223b0e07449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cb337b6d323182c6d9492c1e6f745550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cc54aa9c187bc563683c916a53d76a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026997f45686da40cdb18947445dcbaa52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0858544d50f8599a07024c871575b3453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f35f1d3033bde112df113589d039d154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a71b00f949de68cc8d9a174770fff8855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b054d8bbe0c1aaa5b5e7cd9c58e198f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334502498138f35c45a872f05b28940d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8443aeed96f2e85e0c9146b0b541f20158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7277b730c045adfb63d8e87ab7b18f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a53f2c0ddf1bc07f64c3b194e1d01760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9467fb045ef76f87b7ca4746e95edbf61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcea32f29957c62c2d212d968d5c2e8162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df669d8e3ae107aa6fa125ba527816e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c718ec37cfbeaa8083d0bf1fa3949de64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f64f411ba88d84aaadd43515c1534265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d81ef024e474d760f74c4f8f4f5240066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46bca61b31a23bf71019df266f18afe67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb8a44e5c7af0400c3171d701b6e70a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4d4dd6d4e5aab4de1103b1ae90f4fc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754a3979e67228187a8b172069af465070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69004001e4894237769edfdace5f144971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff8247393d381be8bfacd4cfc615eb472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8707d02b15f69d05a27310979f921d0873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3c9317ace0d91377fb23ec55272fdb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a54a1b48bf765e0567c05c9fe8e57e275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e55446ead60d74488e6d5dc25eb91376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6237249b77636aff0b6a5c76965599a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3404998610a366a437bced192c48fc4278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35208701bda4052d307dd56e8d98954a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37adc35f58f95a2e685c51057e394a080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a0b364fc2935c3953bb5e443022adb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0406d4614a61138efe1e46e4a90cbf4a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd354d9c81a354cef3ceaf1cb47f70c683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a85523ea66deeb03e261f705d48d34a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64af6cdcd8acce09641f4e377ec9cb4085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77faab6bf38b813eb7ccd0e31bbb5d586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe86b6b2b6dece25d98bdceccf2cb5ea87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2a6363d67831058bd825e350f8524588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011e59f8f8657d1a8c649344d37795ef89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cbe9c1471b6a54ff4f60a413c16f2190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52f1579b83f87ca0402342982dc6bd691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a5e2f35b2ffcf2ff4f1f016e22cfd492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549d3e2004c4ba771b8b90e6908e4d0f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0931b22ebf3d0cea6995204dcbe766094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96c5b57b1c8651095a729e2a0ca4b5f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a114bb179c8e2c45eb1cda73307fface96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf8932aa473b86279a219350b8e020a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a724e4d7e72ac5174b3e3087471eb08e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf600586ebe974d7c42c8802f05317b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f317c74a1a0054d0d3a556506ba974100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ed581b922fba607ff91ef3eaab8f24101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ad43b4fbc0c5cae4ef9a165b2644a3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f76bb41efca1a340d9153ef4b192841103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db51f327bc7bf82ffb4eff7a1a0bcefd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54b55ee4ca4841fc044c0413018b1c9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4ad707eecd528d8497ad8a472c5528106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568542e9125c1a9546faa35f4b9696d3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bc96da81b54b3a8042a84e115fa2d6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941451ba495784a63ea69c598d4a2a93109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf9e05882a4bd7bd55ef54ad6feb242110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76a87ba6b8cdd335d6817663bfad1ac111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfeaf6446ed64b505dece1595addc47112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa6fd80f58c3eb813e24c6f06917bc1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a94646e6df96091fd969e9639253b9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c647841c86194b4b62d85736eca0b1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0735096bdcd2c68f06cf9635de39340116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b5ebfdd9b21e8462b6585f95827454117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac2591ea504144c1fb211f131500621118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92944aca66f0c76af1d79f74c563c987119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d596be0a975cd0a43bc0963f545136fa120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1d379c02fb52099401a6bda41fe411121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87ae567e66d99d20a5b83c441516d05122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5d4fd5e43f65c6aaf9f7288e240d06123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840924dfa243ac80e1c75d0f80d8af48124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85361e015711cd1ee91adb3b1da4534125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340f0caa6e6ff1da8dedfacabda7f35f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ea2f406214d10eb993fb8ee8321d86127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8814f3216517374796a5c177da6f4f65128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b12a3c834f5720a8ee6db89f6b4d99129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664938c7e14bc2a63ec98454e3ea54ef130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ba7f5c2451608b15b631e13383ff79131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5275a5f837a1bdc2a0dc15c2dde0e04132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640c5cdad8b66a7429089f774d4ea66d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf35b3b9c09f2b588feba84f1561828134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45164aeeccb1716498ebe452bc7b974e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080c2997cdcb504bf238ab14a073d178136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec72ed9fd9176c2e7d2984b6ec26de4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068bbcbbb3d945ed9d54740744c72f68138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c0b9a950ddc4e5d1a169b785b884f8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe5efbd349d62614d4f8375c7f0b00c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4e274139e5f93b6d1469e116d2deec141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd02d4bdd41666108e92e0dadb79dc2d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606e4df55e05997c23851bf75f3d4223143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb5adba55db73346153aa18d803eab8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3993151bca9a177a8adfc14cb5a3c851145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a85bdb9944cfeed4b9439891aa1ce72146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837434f159cd2ee9ffbea32c3950505b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286b6e82ab7374e9d15653aaaa5cb170148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf9f7cca449a3f84908af7b70f67797149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e259721d76e6e41b5fc59d14b0ac1c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406acd33ee0c71cf649d3211d3d797d7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f528bad99273d56b9bfc415dd8a66184152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51005a676c114672039daf84a216609c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ae0761853baba4f2c135359ec3c7c7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1291c4b3b9b4a14710618ed68c714278155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9c684acd2401fc0333b41745764447156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fdad9d1b99c6388abd2d4d6ded64a4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5f4db6decfd086d32f94b80bf0f58f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f39927781e53659f129b3619e71add159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16039a2e86cb6e1c438df88dbade54cf160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984eb185fa50379ba33660fc9afe8ffe161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbaca48f1da7e250512ab84cdcee108162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920d5ac7b20db61f1c240a1001833291163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806d5edd601cc6708b348394cd87579f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1863882e9b63b560278635aa821bf2b3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a2072117a52ea2122c3a2d2fb20f17166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627de5a7777d19b7389b5bc4acf5e160167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1fc1ef47e547fd9b88fb81e6c12bbb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef6d32b4d069731a92243db91318f9a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead51b572e253f44d17bf498e111d499170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a379a14299446d35dc76b4a68a69a27d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3879e5c170ead86a7b7262327df8a72172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3515bba2238ca809990baffd5f3ffc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb05808031c59288c735b6ee459356d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f052f9e62d7108807c099423adace0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1035ca8181d731fda8cd12d00e1da0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5240637c7a57dd4525b42c532a6d97d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07a11dc16e3cd0db5acf27968993964178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c0845dc1c45a02504d5cdd53207468179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a9a003416f013cf41e84da6cc4daed180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21865a0ad6d81fec30900d228e08a25181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d54c7c72f593ac2c57f9d22e01dddfe182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa0493da5b51bc3f5f55123defdf364183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5786b48b43c364c29263b775f243b392184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6006c9ec4c2d15fe2f20d13de1446be3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73532e683cda9df964bd29f204a19219186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a1d9fd653b469333a63e9cdcfdd489187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c14c128a085beb91a90e52c724f2045188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fe5f3419ddef13e583803794d2152f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b03185550fb8ca053130e7d92b33ae190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562dd0d3ad63338185f0cffeee0b8fd3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694279f33c2273cc261e2d1274124520192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92556f1828b8c4b7be3f7dd1d437a19c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeff4835b6a2447cc1b63b50c7b67b1e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10987be5616bc01dfb1db441ade498d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734bdbf669e56423fa2e318f1491e3f8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe2bcb843dcd65c7e5afc4bf9a85087197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b23e45f03b5b29ce897a791a933ffcf198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73d4cdb834164106a52adb56cee16c5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6550727a5f5e012d0dfc79d2355e059200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786427879c9795f5cce712c171fca614201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b2140737e6f8a940bec2a66e114117202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f3a69571a099c9bcba24d18bb47a58203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a02bc7139390bc65b3d9c5a2684644204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d4e0162966b9ba3b2532e12c5030a7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81918ad7028facade3131c966b6e1341206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30245fc322b0768a6675f4c3c15878ef207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6186ca45ed49dfdd16fffc4dd1ad8dc208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b7e2f5a420c82c01f1ce06ecbe87dd209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f73c603749ef76de3072bb201c900e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dc45a32da01be70888c8dbecda06ed211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e00549e1427e9d73d5925eaa0f01782212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e65968800cff9f2443ab12daae3c8c1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a952cbf3755423956b91eeebcbcc3937214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedf944e8b746db1fad4d95cf222d418215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c2ae4678039e84886c9706e0e1e337216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b831455a5b71167e07d45de0f05baa217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9a88f2bee41f19b566a094979d4a36218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78a894f6f97bc960754c5618c748879219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9162a0d56977a08ee423b955599d0d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5173237bb8fa2eea67aac895e25531f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a100d721b67c093848e73fd00814a10222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82cba3ac9977fd68ede05aa891d89f9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb60a69acd895d2357afdf1d0ee17a29224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65080f557ecc7355e80417c156f4ab79225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf4babead52af046566bc0345629b12226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b64ae89ca1199518569158035d4de7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c31c3da24e8403800579979d58f17a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7ef0dc64c1391fc008f9e4b3c93d19229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1debaad377a45d53fcdfda4156a554c2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd79b3eb9082f1bf5d48ead0f15f71c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf1517ebc981e4e8e92461afe7c2555232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b41aed561021031917c527da76d28e9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b5e75c0fd2791e3b524584ae206f23234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb08f4d88aa55a0fed1e70ff5bc95420235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b1a7b3c35920f179c80c76c5cd3655236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8934479bd6fe8a91175be4ac1fad70237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb17a13d5d26728623d4168a59fdf2c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702aeec014aa250ddc4626f7591c6d23239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6dc76a3e9ba53e3b6dfdac85a021c8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5835891d30c405d2126b258aa8adcade241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eccea7824a71798c56960aed1c1dcc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca53c71927211c00e13017390d50f5b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74136c96fd9c172fe5eda829c7c20ba244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d812c3cf8ffba23e768387f213daeaa2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ea15d0ad2bbc578fff2a4927e1b6ed246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7911f861015363fa62ac6d3cb93b435247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7ab84fdd53a2efd4b414c198e1c56b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11a5a36bcafdfc95d600f0f8769f786249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106fffef014b9bcdcb1874eb33a3c43e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072b83e4865878018a58e2eed2e4e148251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc490f7d6a7208da82ad9aad260112e1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ce69375497e3213f6f158b505af274253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383a4dee7983c7a14df1c4e05e1a9445254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ff57f26cb3d185ebe8c3e13871390f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c522b9bbbc4fc231cac4c7aa75f853f7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d31891c5a2c9447ba8cc4e86ebef14d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6794693548e8ec12e45caeddd807f919258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89ef43e0d833cc59684fe4d97208c5c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aa6ba19ec671feb5be49b5052d1068260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b490b516aafbe459bc884043d7db2738261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f12105b302305b6b7683bf68a131fb5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab06a2bcb98c72227db187a80ad4615263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49274d5f4a6acdbc4bbd87793d368fe1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42f7a0f2fd22203cf9378a0d4b402ab265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26624a4ff3204773f461ae68b34c3479266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad7b5a5d7763b41696f06d98cabb3f8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f96a2c26091740df3917f78f520d7a8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041d7ff003a19fb061aac1e1302a940c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4900b0b29d1647519b519d1e4bee47270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cb8dbd099c65b106d5f30bdce41e59271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06429f7b60952dc2139ea240dcbc82c4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5d14c85670e683425d9dafb7387208273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c96e3edc1fcc1795905b83e269f6bef274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba892738aaf2df8100f23aa6c4ef6b77275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2059f82518e0916da9bfe4ca2c771366276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acf16a385bb77b87355b5c05f1ac3a3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa937ab3208673726deb3b511bfbbef278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c695192d40819f3b5ed89cb2859c01279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d0d8acc507c37b57f25b3486e43a1a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46455b5fbe017d9ac2101b7f9dc48389281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c9609b124099209f488f6f16751266282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d1c9fdb434ee24e3ae66e1e5adf6ac283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cde2c6015d480c60a46127a2f3ff81284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97c904c0ef71fcb9a88e635968d7664285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799c3bfbf3cb290de7b37ac6896aef06286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363fb7d04d2e5ed060669ea6308a5223287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140806686f9acd389834fdea4f945260288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a125352f7b07db38082bd4647ca02f6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74191ffa5a24985638122d6fd443fb0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558e093ed3b5fbd60f25c3a8e4031f3b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ad320ef645cf1828bc178720956294292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fbd1144a76f5857d47becf67dcac94293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70adc05f870f7c27fa7515dd9ddab26294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076c3206251d654d1f6e468b21629bf1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55e3a8d322fa566ab45cd66e20a0a2f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22775de58182cf367b4c2a93545a8ff9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cfa69f9de14cc70baff30e5e2a30fd298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aabc310168f58244443d382471247e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd45ac04ecb1fc99c902b009e37cb035300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165fe1fa2aece365323e5b1dded6421f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeb02243ffcccee18b27a9034019b17302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd84d751ace2fec34f5f4a1ea91afb9d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1856ad6fdfe6dac9402415cffd09474d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b6996554cbca0521a6d241dcc23087305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea04c8fd7d38f8014dedba90c9485c59306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7019d0039380a43e83701ba928bf83db307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e7b67374b06b1c627f76c972f0e436308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c785221b924dfe5bbaee34e34e0a05cf309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b84071a820061d54d6b42f112de7735310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d006b95434d9747b8283214d25f54a13311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2849c0d3a57e80cf8b1ebf55d7868e7f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260e42a4a98acbfe2d6a3099b0040547313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a584bafde2835b63c82f395b3bb0b8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496a461354367eec593631b2c686e751315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124c062c8f49c5780443730abe2a8c47316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8873e467ef00bab302a7911f91a2812d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2746d45aa7c90b8e46e3cf911cd040a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c1a41e5350d89cd1bab3114d05a1b3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395c252cbb6aa02a8fbb076966703e01320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f116ce8e593c27c0df5527b0baf37b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5e796371f8ded91d7163a489747ee7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17de2be524fc1b0f7ab2fa87df24dc91323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e38a3437f9c45216bc6d09b6252de8d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7332f38919b5f5618b05dd3c49fa437f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79329279e238efc098a12a37f55746e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce5a5e85ed61a9cc37654c5c4ae1011327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143512eda094cda392821f604c57d682328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cae3fc32a421f579abe7afa0ca7293329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f356d74fb89f7ef7fc80ba34e5b9f202330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961e85dfd7a48239952b0479eb36c5d0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8e87df448c8a17559e9caa73b96285332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f011b91b3062251988d5c2e0a0d570333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a991b2ae32ab10e63bc02db3cd25236334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6495d021d0ba15c1fca05a93fc0401335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09affdcbee40937929493e3183881bd336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285681b6b83b2c4d00a4604299b7eca1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b8a41343a004d357c285f51cf6fd4b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae3f7312a95d6cf3f4038f4e84a1ff1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5c5fd3d705475e8dac7a659703af8e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a685eaca38ff474b490c8fca1fa5b1e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27e31270b59165903eb6108b536b0d3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af885fc3cd403d50a0976eeab4c6226343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa3c1652f6237b476ed7c4a42d0ff42344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98bf4e09a068297274d804956ea0e30345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b63e59d3a03f6bcc24b5e5f9681583346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf65ecdab4e189b56f955a499894f71347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce2070e91a9f93295a9e48ce0e2bbff348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3130dd5150b4d111f91dfc69560da11a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fdfa64d877e17cd4084a1873f7be3a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8f483ead85661d87890d6fedc2824f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305d8a8414a5deaef11f943db841ae41352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6891b98a9bef0efc631c21d0e6d467cd353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09910cf9ee99664d4ede9e6e1c431e6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaebcd0daf07a71cc4c843c33bcb0a1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65b18c8118cc9d984ec7bbc4ef2841a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1a43ba10ce90e00196e3788c2ef6a6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c0d5072388c62a3ea3f8bd648bff14358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201f5ea00d4d56bab642934d744c6db0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39af10b296d2585407640c2556ecd0cb360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e3671d11c8e5b782f56e80df51ab93361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21e29c81256288df75d9506e6f7deeb362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbeb42dd46192df9f76a88d6b623e4b9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3827061d19fc44e94f1e38e57a8a7c7e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733fe619580629d8cdff843c57b481da365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483a0c2e4e99fcee970d0debc540d1fb366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136709c4871e7bd6cfff5b0a27718a92367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb9fcd92a9b2324c4250f14889c4f46368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f645ad303ce216d5feedbc9b4f69972a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6856753660f19750c603cd0e5a561526370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8678b02422bff21e69a5f5e87d838ffc371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8890646206bf9cf85e415b488493b10a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec5d1e3e409046631939dba49dfa01f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0c4fd39ceb7fa43f99eb1fe7d84c4c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c773b43916527fed7d9f20c79dc966a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81c698450de378833cc5ac91e3fb135376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74cfde171c51faa22e1f7d3866e5904377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af0be8f91fc0c06ef9899cd308ad9eb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49a72b0d40e49f0ba920a1b39627db3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00573cded2e86127d7daa02a7884d193380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1322d5d3a5932c563ba9ff0a3d78c3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3505af45537d7acb51784bf6b57ee02e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec7639cd2b8edb2e9fb020046898d36383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb9f2083f6b104cc09924c7f74ffc2d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c6c699ecc81893a09ef5d8dd574ed2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49849cb1e7dee54d0472b0910a9d2157386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e03787a0f77299499502b4c550151b8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb8dcf5ce015c868a8e906e0e8d024c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b05ba756fde7e0a592a2eb08e60a5a8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c783d73049730f9b4b0a952a26238a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532cdb7f07dcc0650f22e6eea3517d39391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c830e167810c1f4f8594160942ad07ea392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140bc28b4a6d0d8d57c811b010b2e0ea393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3c0caa5bba9fc12b29a815cf222d67394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f1859fe5f6bc788a84253a54374b37395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd674107db19c357f6e4375ca64bf9e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c61a825a639b991cc50fd3bd159d15397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c24d00c613b2b16584bd8e82fa96fe398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dab64a9bb5fa0a8c2b3e9cf1a27abda399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10355aab2a0d69d05665b2ad2e548cf6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d315841eb4a0bbdb32a1a664f91b940a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b3e0c64f3c5e4ef9b139130f56b855402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc59941ee65369b45e07276e625d75ce403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346be785cee33eb4320475e982da43b6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940f5cb179c7ec6a41f01e70ff2c83ff405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8462c19672821a8153092d01b1f9e8f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1fc80ebcdff269a210758fb27756c6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6755dfce1922d8899acde7b3e9b5fc65408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99afba8df3fef997526f52db0eaf5567409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d5114279519d98f3e04137210d237f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25e7506c474e2f24a317256eedaeded411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb02047bea8b81cbeeea949e3e2e3af6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7dceac7af634e79fd701eecb6af963413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cb462a2d219ad767bf7941b63221e4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c15e577fa9f984412bf423c35605ed415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6788a11c1189a9a88d33970ada1b184416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c83f1384a2a7d844308ffd64eba337417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079a3033bbc58945222f54e6e8cdfab4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57e5db7d2dcc6c0e512888c91640246419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb69f85a185b37f4338d59c9ca859ed420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46f90423862e15b095db8848645f9fc421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829af3fa08f685b45d8af93a54d8a0e7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df7a4ed7a1e0190fe7d47c8639e7338423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ce59c03381cd810975c1ca1a8bf3dd424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71f99b7af6d4dfd38ba1fbdd9379bdb425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55fe4217574668306703d8f65ce85fa426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deb4c740917bf4ef3a9b428bfde3193427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3938b239b20979c08320d28b191284428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcd3dd13d914c7fa421da0c34328042429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99325214ed19c1eae5edda8e74ab32b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc604a172b1d5994621f942084ca1e4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece7f412dd4523c1672e228b063a47df432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71445dc3e4c2243aca21ec5641b90b34433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7373f958b88758bb177e4ea47b95a9f3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fec079adcb1d594d7a23d458c4e94ae435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554a374a23bd582bb279466085301289436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5e4a3541f8390044e1169711b748e5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd28b7bc5a36506721d9474f8ad0ead438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374d9b680b729d673b3be989828267b0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ab95c3f4faac8b6190e796671f8a1d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94c040a5d234eb785fab40fb6419643441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c29f9ef40a4689b52918daa2306908442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf8038713a8696349877662734f4290443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66002467ce090c6f47e8c1b14496419f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d59372ee674aa3975b2aa19a61c905445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03eafeba86072984e6a0515399d1e26446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d913ba8c56881440382bfef6b4a97c09447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89df1fc38206f9f539f42353bf0a13a3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7752e482d44314e42c67827a09aa7549449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d08028fb2704c97edddb026b795ca8f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e7d9645d7d04d8bd292b4cc601f0b1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6dd432562c1a18f522a345d50d72bc452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eaeb6dec7a590b7231296b6611f7c6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd9f289eba14897c8332d0ee8cadb1f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2547c779827809712465edc556bd1ba8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b2480ba72cc775b9b93a6815970f31456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b8c44f3fdad7c77ff8af8167743e7d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0c8c15f531bf45c53be353211b4ae7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859c44a366465ad1103530f45e56a668459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e86153c1c3d306d5fa7b0b8d3a82d4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437ad05a6c2b9e7e26dff844cbfaf553461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccb610c0fe1567405778671d2904d1e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486b462eddad26087ee2b5420cf703b7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e2f202eb32173d5977b6091e88dac4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8206b426777d74e9ad6291ade1505993465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5fdb56109dba8067dba073a04f4829466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df066358a215ba15b0da43d19f152135467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175aaeb5702a179b42d918d4be7138c4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c9594dd5c98d48755a73e51ad2d4bc469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceef12a2a58e0c9cc2aabf99de84b9f2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcf10ee04a871c849c74a27bb4ff8ae471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7998eab8a086273824384d601bcf30dd472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1337385c42b7c23c7759cf5acdaf66473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f24ad199ec1c63374759cefcc10dab474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411c73b76d1be7e7291083e9378a8141475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cedfaa1210380df2a7ac58075ec3b6e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9523cf33c508bc0bf65fae91f3868722477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9740229ff49bdfc3d6e93cb9cb253d5f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0201e4486275ccb2e287c46554da71479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e44888944b7c5a2db0984fb4def33b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67722d2a4773aa3fe7b6ca873b0488fd481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4528c26e35ac2069736ce348857ad2e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8736636166a41e5c7f399a9b7ad25738483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe209b733a009f47a4c1f7e492acccf484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1411fa940e2e5422251d5c0af6d7483485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed8c43da43198fe4f5448f7700af510486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72c6aa7674f556814805ecbd8e89743487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba963d035ecf48f7dfc8177394985d8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eaf6e8cad4210c92de97cdff809e51489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d640365506bb2cc4dfa2261c982e412490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8e4736683360c92faeea64c53f9f85491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f196654bf525d801b3f32d4089267589492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c062f54d36b81ac35934029c42616269493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8513a7aefcff464b3b37ad49809dc5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa30183bdcc0726ef3f011c08c6b05a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f3cb519a3cfd8bfcc0e4d45efb7efc496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42baae8cb00b7d968b8f498cd19aa9db497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a773daa6f561ec66c57766e91642a0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46087c9b9dfe25b6b280fd82f3c80d7d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c7a2c7b7685d2528fe9686420c8390500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37a6c1667fe574719355b2b04d8f557501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643b13d94d11561b1c1caa7ce540cdf4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75947a673560792d3b69d9e475078d5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4447915ecdf02c9b76c08ec430f952504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2c6d2a54a5464289562974b20dfd55505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9676c0319148a70c69210dbf81e40f74506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde01c11547483c65df9f23f148c3258507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3debb2a1aeb3651eef4128ecca4cbbe1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19df9a346e819f657ab723d51b22ad6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31adcc8e66fc56f193bbdfca93b22f08510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f85d9c4c84eb0764d5a160711e055e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4c3f58bb1b9741de84746df3fa70e6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cbf16c4d23376d78e4c9d4f078cd4a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943af6ce4af3fe8d1086fdbea1954a11514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b075cdcf071c91f55227b221da7dc862515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b90daf189951b8bcb1895b7390741d8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594b815879914fdef2285486ca6d63ac517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765aca1e5be5fe089e08faa5d6f18047518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99de0bc7198fed31ee76c1e175e9e315519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a47dfe5a8f4d96499f523d478f8e7d1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca264955811bb6825dc5b434c8850ca2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630577132c3175a292552db01e21902c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39de5fdafc406a84eccdcca9bdf09821523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70035436cb69777e22ac969d2614fa3e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd4525e369c8abab86c4c65fafe111e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e490d8b1715c0d359a454a60b5c47c5c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186943d644e1634bb431fbeb9fc66169527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd4149cf8717467b29360c96bdd9cfe528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1583a12637d5fa36402c5e4f317899a1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac84e9e881d7c7a8ff2e8bf1f0423558530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6325706f3e6470a607156d07aa98281e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96375c393cb197304424ae2a38b192e8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b53114d0ae996aa50abf89d4a073ad533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ce7708c47023f3d41026f3e75c7c15534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a523b773c25933dd325e81cd26a7e63535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35e785915903069b3a01df592cc9514536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280a8275440d53bc163e96a1347f452a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e22c18dfd641d87f7328e451ca09f2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181de53fdffe1b1a68d49cc19bec4db9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1a3893bc93e134378b59f9dd1a1f25540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248c52c14a62314d7bb0aafb18c92622541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b19fea91498b70f7b1715054ce8eec9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20b35022572f44a88c88f6b76f14d5e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd3654b94fec02b1437b6e877717ed7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c14365cab3de443ecc0748f71c5d101545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ef4c15ad4a1901b1461802f040b107546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488019c05281545ae1a68618d729875b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cae307c986e7b56bb914552cfe89c3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b697f9d6aeabafde7999a004b366fa0a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a40bc35413aaa72e3e07fdf4587950550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ce96dfb168e9d31b20787fe9287b5b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0e12edc48bf0451500a8c9151f4a67552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed741ca04790ba1919f4556680812c26553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07c6b139eb369375f8bcf9b2e3d6006554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c5c767cf698bf43b8ca3f7f8d605cb555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c1beda85bcd5f7bbce6d094b9700d8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a67e13de5483461a734f48b72d1bb5e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b396d763639be28fe9891fdf83fea81558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44159b80620ecdcb331e38f9be885b8c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37effd9b1d42a74eb92fd3c6a98de792560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3913cca5dbbdebd753cdb0278caaf99b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac3989d4392a1b730badc51f10bedc1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f3032a511b8c778d077b576b48fc22563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b542f9d3fd90f75cc6fe7c5e924ba9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856637132ebfb412e9847c8e96de0ecc565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70be405e7c37172de7e75718fe1a4a6a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2b289ab7e5018ca6ab5e71b0c65dd4567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab43382c26c52029684591c176b5937568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033cd086eb3575729c8d4f230a2b05a2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2822b38523542b0f89d77c10d25b215b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053db65199e261eadbff6e6999e25d05571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e19daacd43adfd17ccba7a65d85063572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326f4cf00d4abf2732aaa4a2b8fad6b91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6031c2911aa8c19a710ef8099eec8dd02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d6d51d6d7637f6bd02c7980ed7f6223.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0ba8ac41e91e26df97a2a4293490ad4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde1cdaf11e3dbc3c74a5da3e7c292c05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ae371b0ea8a35077dc3dcfc2364d416.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046e65f6d46b1bf94fba1a6f7bc362be7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1e0e807bef3c1225d853361ff1411b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07797490621aa2517661289c6ced928a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af02c0a395cab3dce8c7e5ebf3893dea10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea0f49e53abec10fe6eaac2800dbbd311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6637d19c6efbad1308f52f4dd769e6f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ad80572df4f53bcf7336ffeee7d69713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc34deb356544eed8843760cfd62c7e314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7a316a9a4a25fdb17361c5e187451715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8db25745ec69643ed1c7db0646745516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d774b52ac6b8a5bf6244b7327ea7e4917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88577925e56f435c5109ccbe6c9775da18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6136a74983f12f3767f316a222f0d40919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37aa6b76995496fdd733952bf1401f920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18d9f282c1a83ce3de3d9f4d56a1bb521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8840cf90d17a9d8b2e84a7da5120780122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cd5415807d5f32460593d6b53b43a623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ed2167a9e4444cf30665d00f5645a424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee192aa11d8d178f3d8cb30e2ae619125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5920653b80dce97da9832715c915f72926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e548b375bec8047d8a3d036d613d5b7b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad0b26dca135e78a4f04814f417a7d528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9fa7ed44f38151638f2a29d0b5cd2229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2863c2d9d720a9aa05f00c8fc14a4130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9701c00758607add3fab09a686a2dbb131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950cd8b2f69862baa915bdb5e73012e732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e1122ca61712ddf4f033ad140d1ca833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2de1a90553ebef93844e35a9cfe575234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d236247059314b3c31cae442fdb44d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece149aaf3edd96989fae5bdf630f22336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333975019ead362f1a44fe144da00b3c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fb228679365e3144c2d745c503468d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c85a34fd1d61d473fa2fabc0571266f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3ea8c8e43e5c35ba2b80099f7de39940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e093091948d830004d22d3fa74e9a45341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d967eff41d2440cde510ac51553fa31842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cf3ca3044577e04ef9548a35cbf70243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977e6747fa7586859a6f67a03b1fce2544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba3d785f6e6745a1afd2f760fc40f6b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2216568f8b68de678325616e4dad27b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8c500b0bcd9373040042681627d9a447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5262fc7c3feb7e267bd4ea4b8d9a19648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caf82ee8fb31c88041b25972c43883849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a79ace811c16ec26b19582419f0fca50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305524642c0a6c8a806fc4a71be7ab4051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ce73789f4e55db21f564d109ab51bc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156140ddf5484e5bbe80b5f51247178453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd7e3a05ab7284224a4579334acf0aa54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2225352659dc3d25525e05f222960ff55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636cc0452f3f00da5ebfebfa67a4834756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621b852481489da7b329eb511c96dcea57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8747ac74905783ab65ffbc811afc516658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6416243c6fabd15f6f9c2883eebae7f859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ca01fe36bbb18b8edf18abf769778d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de41929aab9a0115f0ca22a66b80877d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957caa6c6adbf281d7604236d84b148162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a6eee433754c461ca8a84306ed515b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e397edcaf9217ec57bdd5dad74d2d87764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b681b7c2a368e4029d65184fa550800465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c4bb9b7e53ca394ba741cfe79dea6c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afef73e529eae3c73c3bdfc060b670c467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da0e20e51a6ecdca48d6516ddb757bb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d737778499bed8e51ea8f1a0bcd7e069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65a5bb335232aadd374788bf354798970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd34a48a30b70a3123b41d701a1da4c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce2bb5830260a2bbeee5cf820c9a5c872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4b75fb038b39017163559599369b5973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dca913e31ad87878dfbc36bd2b6cd674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c882fcce9fb565ebd09c3f76d80fd1ec75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3efe40be9f20d7c8ab33f8f29970b6776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef285aa62119fd2ca2b56a6b054cd0977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffcd9c38e071d539c35080d8d04f8bf78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991df5222bf24cac2f6261e08590d5e679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905863c331fed37d2f8c63a22968733f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce3c982646a9d9a11f7e30ce1c6f71681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83af1deff5fc3f5d175c58dde320163982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0f637de09bec5c3a006ec7c0ad817a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058a76273cda597abbb2c4cf013c62fb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18453f0dc5777d758c31fed8868040cb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ce590a140a9667c375aa226ff0ae9686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d048967d54800abb0f22fb3363001eb787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eb3e978b5d28fe6229e40a03d186cd88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f8219e6eb3d7fa4a560df8dceab62589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb0a4e0b2ac6a579e60e398fe499c5090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d273bf0d602241510f4fde1fbdc6be1791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51870e92d01b0cf1dd90e3285e737b992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3ea38b898579559fdcb03c866cf2ad93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1066eaa8ae3db63cb30fd184cc0ba494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ec9401a584045417674c25f61d861495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f065b7dabf5c851273340d58155fba0196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39010d6fa82f278eeececadbd712bf1097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40d2a030e9d792603a5988161aaac7d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318018989bbcea986f69b16db4665b3a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd369e8c6b10723456d51b787594b9a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f167cdf25bd644c49ad859fe7a82ac5f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3ce5787e95ed124e04c1610a8822f4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442ec7e2ff5e559d7bee48d1b7aab05c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e685164693bc3b37ba6728696621eb9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e528cf948b25868c42dd6958b13f14105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffc904f6c821c92966e5a9ecfd455f3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ac238122fbaa672bfa69e22a7cfebb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1bcc4db8cad27666a643307db68f74108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6a8ce95ae3ec7d878e63086f08c167109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6842f4b468b073f45f68f36c8cad2c8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0c9e7d8022398a5fc96757e6735730111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6db28943b773e532a0fcb04972574cd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d6e83d9c1fa36e5c7258b151af448a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435cf2a1a1142e3012b338543a50b9ba114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af0aedd5b90d876626583af5828fd50115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d1e68d9ec006a73775c1d9f0377bfd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6e06e2855a000bcff9a40031519f8c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446a4cae0faa1b9a9cf0409c10c081df118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf4c70815f85b0f8cb2c3d02b589465119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b9b3194781283de03a45387cb7e0ee120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ff2d84b835ce7134d9ba59c43c55f3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49258b02237ac20578edf682ded1b11a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52c2b6c2ce6fd9c39ace826a2053bc4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a017ce4d56d765e5d282fb1a9d610162124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b85eafbea72706026e8f9801dbcb50125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc41a2db9f245f8a67b7842a0efd1eca126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb1d0e6e241d8adf4f8f5fe61fe12e3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe0ef3bd66e88c4a14a8a95d9da2839128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2700e9e6e144c31d1752cf7cbd0b6973129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6bab69145c3433a0e86c631287f979130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38e7faa6678bb93dad87a644640c988131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac7ceb4e31123112a0b2bb65e513eb9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2711b551f7e5f4f250ad07d88101f73c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0f3af5279698f705152f164a8437d3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ab919d4de4a0f9780e6e232b4e95b0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97a32fc3420fec329086bdbf8fba4d1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901cf4d76c7bd069b54988c999aacad1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4096ab4199aa3e3846836e9e699e938c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe8244b315b6137914f3c2eb175cb04139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4665fa7bce753a9ea3bdcc696cc8cd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f3817da3672abb42a9450be19d4a2a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9b409eb3e43f6e45be65b850e6ddb2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48d8e756a4d970a6601ebaa97334494143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b724ab0120a079f2a93090c31f1146d6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb7421be95b6a0bfa296595e9426788145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbe3de0f04edd7bd8f17b82d908606d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92896d3fa9a16aac34844c016634773147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a0955b5e9dd2ad475e4b6c0bd521a8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fd4acfaff1d9c3f55fa5737aa6a692149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bef633e6015313ad909155dceadedc2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4890fa22571ab36882208607b765affd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327c10558e09036e445513ac0b2fa2eb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95b103a6be5b751543c92b66d1600ad153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba98c7bad34743eb3c436b7db53076b9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4ead66c7456d1b019fbcde069e55e0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d152a25f27fbda6633f01355f62b150a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adced2ad32dcd709c3df3584e847e87c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca27ea638c6a99d4b5ab83c90f754df6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8c07cbeee9d6fc59575242b6f6a505159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e0a9d766c0d6a4cf5a3eeb109dd314160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3776b0423bba1d32d0c79cdf4a1e50cd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0eccffa021ec19325c67643f357d8a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db0c544b863791a0fceca4e8b9f4366163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14f7b839dcffa364b5e936b6bcf4b10164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8c906a9562d44e9e39f16bb5aa8f7d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5af6464940a077b3333ec9f63c34a20166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c588a688288e7d6138a13412e155ebea167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50df92e651b43b3da5197a4d45f75e91168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c962500170f1590be2623b0857fe77169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076e6810e136657ef63d48d153e8da19170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796c66b65bbaa6414d7e4863b8f7d979171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17416142de9c28998544fb94bd919d5f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c583bcb73fb9facc7ec34a5a70285183173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23675205b2fba36e03fee0a023ba92e0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4076c5dc6d47fa7906ca32cb0ad049175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255597dacd596a2a1de508b2b48ff689176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d30758c9ab3a5cad2cfe8b66f6bfe2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2a8a9dd4060fe57cc6fad678566619178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146773738fe1dcdfdd960050ec9b38be179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f6b7b301b997ec29af42e8f4affa87180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9061c8bbed4e46a228de16d577b3efda181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8925d337326ab1f8cafdb2135d4dd51c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08df771927a91bfa3910cb02563dc3c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390592613103e6be9225d19a15d1a200184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44619d6122f873b645aca76ca9413a4d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bffc283a0ffbb5e8cb8eb13504ee823186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec07f7343d17ab1490f2928e1480a94187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbb5ce43c7c6577454abd21c463aed8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de16b7eb5b31161b38f9fb786c0afb99189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dec316ff361aeac2a8aa67f7ee7d21190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940553a553fb0542811af3450cfb0d49191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1042091b5360c66f484ca63fa1db05192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b649dd49178568c8a5a5c08705cef7d1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc057281ae68cd3bf739dd4768c7106e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fe07c40af8f1d25b48b5bd231ccf29195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41a243479a1c1966e7f5fa07aed9608196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592704c45e22ae93170fa16da828a936197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d877bd780950e5c27d4adad0cfbf372198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da6cc7c63234f54fe0cee55ad6f326b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7427f04db60d18d0ca76d6da9291bb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8146efcf8c1eb3faec6144b7fba18f00201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4961ab161945b749a059e790a55337f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1a1778abe403653d3d51ef78ee80e4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4993af769ba4a3ffa9c1c625117396b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c773d09926ec2f9dfff7f8568b3118205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82bdbdff1a69e58d44081b6adf466b8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0140ec0999fba312a4102e2b9d9b7948207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110e4efd791a714ec3661945c36d814e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bf06631a410ff3c747ba30f262c715209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef659436721ca2fcf2f3ce19e98086b8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65742b920d54984a09a9700e729899ba211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d7241c93d80b873242c02890f021fb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29c06d0d016d63146b6427909c8b1fd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ef9f99efa53107d3ef97ca3754f068214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ce823a5bb4a70981bb4a5150e8e9db215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb57da23fa7cb9711787f0a575b61af8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425868e3849efa8b659d5d65f7fc8a9d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f748224c075ea9637b1fe3ba20b14e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be01dfb4998a3253f052eb880a619e4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8e4a38a8d168c9ce10a858653d2e6f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28747aaf76991b87e6f45c7f1eb31a5e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397261faf695fd8baf494dd678dd13af222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d3fa86dfc7976117bd42f4b071ca6a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12491f1925e1a196e378443bd84e4566224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50903df8e2c42b8f05138e7cbbf969e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd52167dddd4ba66f994ed1c00191e2f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961d9eab99d22e74d0451ea26ba63aaf227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e998a80d73b0c99139cc820a574da5f2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbbcf091a80ada5b292cb6504e70b11229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec6f84e83b86b5e7d2bc0bce25b69b9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1de20960618b934f360c7e4cd699a6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b629b942eabe61fca5e15d0b3c0ccd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b5ce4fdd097225035d895b3be8f1b8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf898c75417ab531f1d9163ea581768234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eec5e8c37dc5e092b1dcdc587537f90235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e67da4279f7c7b1ccee6e4bd1331241236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be98157b5c82fb4ecf688f3976f5067237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d82a046f29be4020e07d09806fbad1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8159c4ae905540b6a636c74f5db276d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d28e005d2b474f8558c894dc2ff738240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d23a9a03f5719d607a17049d6571ad241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb29e9428fb37aba0a2bc0a48964cdc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c86cef81120fa8aae9b2e6a3e1f8da243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8d159c0e900d12114e30773fcc37ba244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2f5f81edabb38630b435554e5f9443245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6bae1c2a93de92738b4746424d0f11246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d034b87af50ad96da9b4b786211cbb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75e27e5f8afb95c1c1bbcc792fc16db248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d155589e24d02518d7fa53af00759b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b05a5dbd8b55db20ab64f4e7a1e2595250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9508427accf7468658c8b7c68372c592251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38362bb5bc5d036990b00ab103d9691252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c786d4e1becce2ddd83c8c0e474450a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6587c137ca6a9532bb9eb93079af48254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44e2897c4e48c09876eadff3e436170255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a634fc36ca5a4ed7791f1f22a3e057ca256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b24043fa3ca416a5def386d92108b1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7f648f0954dc728f6e45fb78ff0955258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b907536ab0fb1bbff440f403bc8eaf29259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5481121b26266ed9293cefd705966351260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1809ffd607c400161d44cef5da250a55261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e33fac42baa47c6bdee0ef11722b5d9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164b0528dfc6f70786676e156db9af3a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151cb5addeca98458d6962b962210e76264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f57c012a6d642980367517137bef676265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8add4c1353a1b77823421ccf18da76266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463a8049ff19f94d84773492dc43dbb2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae6a57cce4a422a815786f3732d8da2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f640f539ee24627e22841a4e210b6ce269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e7ba52e33639f3cfc68914e1482707270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35e6e89818d61be6b2cd67f7f8addfe271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae8c96a3cf3016f041228c8d408a600272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1358051934e3b5316c6a44aededd9335273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba899e9e1579488e73724771e81bd50274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94148727b2e2cd31a794b6e27636571275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1214a24d1e75cf147fbb7c4896262ccf276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44581f88b4c4b052bc93deaf1ee9b2b6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcc939babe3fa80b3c73642997035e6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bddeb61b4dd89f9fafcca3c7206f6b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2a3e50408d869b84649275ccbef620280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c615141e5e9794d8eb0630e0ea189030281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b8eff1eaea022965ffac918e1706b9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c025f8a9116d3f0c1fc4416c5e786016283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8eae04fec7a5f1eff52628ca6c551ad284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5d05c91a630442a2b9168e10336324285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303fef5b8df5ac95659dafc10ee6226f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9db947f18c8bfa5d16913fc41cb30aa287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd72ddfff3b1941320f9bd6b3be6226288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7791ada2b250d2549673ea1db324da289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769884f348047a1bc3adf027238275f6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390fc0809f233615eb877842c5b7ccf8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40aa586aba003947e0e2448adbda1c4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f41546513a58e998158d7d981b29b25293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f1fbea6b9bfe9681d687eb8c35f53d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c3733ff64e11a63bb1d52e326feda3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49351475d5d79417bebab610dd0a42c8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5ac90e5b41dbd58477464cc346e006297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e42260beb70a59efe8e4f77b4ccb0b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74948a5d7cea84eb654b95fe46f2c38299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f5c16f4abe931fafca81b9d5f19b22300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44afad6b5d1c24e69133a9bbda8e5dca301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce74d2724cae6fb5cc72d96b9aeab41302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a491e8bdc6db7da703ad8ac4552c339f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f35771846dd32356a52d0c00eafa30304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056c488e24b5c894ca3345498173952f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55792091deed56573b45d13e724e1089306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5d12945f2ea15414b4de8a51a761a1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d3dbad5dcba9f6bb598217ac736301308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7f636785cad2d55e77058d59429ab9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7962ef1a6475127ac94cc961513e58be310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae6781451f5235e7c21d06fc2fe2237311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d00083f30c357832cb8481c314c1134312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c92bb8302171aa630567676ff97bc2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9a36feb6dd7c518378d6f09e1ea03d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed2328fbaac46b29b99e57aafeed0a0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415529f0461e6ccd8f9b94850dc52b9e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca656fd62957df3b7f9de65ff2cbf78317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdde928193a95418a74494a94e1811e4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e2205b5af20aaa44f5dfff4e44d3bd319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4271d52b708b46f8f1d700ae4630d455320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5937ee565c3f01b6f8ba20c0c0202f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a57d80224ab57ade90cef29d716796322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260047f7eed386228318c5fca65d1331323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad3ff2ce2182065da94637658a55bea324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8631db0886a87c499959cc0fc910c1fe325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730d78f2447c489d597c343e9e84e77b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaf2052e784a39bfb5c9876876b4196327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb186d0b9104491abb7752d65bb1286328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c078ae7d37917d4400731459af9cff4a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5576bc1ed7a2bfb328df1105879008a2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487d4dfb92cf89d02dbc5095804abfe2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ac1377eb74a3be28a33d20d6e5bba8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a36230a4290fd95f9be2898a73560d3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcf880d7c1bbd73c98b1d19fd6b545c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c76e4939a3210d141c0457e6e6060e2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45b78a01c93a9b3998c2b1d0d2edfc6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f4c465e2a15a410fbd5c63a4f2e73c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16254bbbc7813c4d8888d4662bd0b678338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d5bd11640f0448da91e3312b3c19c8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b763437d27ba41b3d10d3677e7a9afdf340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fd5b5645e23428c49492bfc07b2d5f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1172dae4c348522173c69c19905d794f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742a637dc75ffb024857690f39107e3c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac387e1f622f4153bc3fdbcff66756c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9a04f9f0bfa63d5956d6a0f1aed80f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbfbb1e383bbc0e4b46e4e1e223f989346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba328c0368a90578768f0d3334cbdfec347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f0131b3665636de81168964aa61141348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35de2f4b58584d594114b0deb7e6217a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43650a986a63cf231cdb2d37e12b7f2e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff64160861f6c9789683806af25c9a9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff09cba7e95dbe204b7869d9cc1db26352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed76f750d8943d460e64a36d597a926353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33160bae543320723df4e85942709740354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4594f2abff969afd3aa3b468f36d1f9d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a64f5c2f61a67831984064f4d5a957356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d06a5cbe53a6adb6eae8c6650b0a299357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e430468c16b4ef5ffc704071b03fe2d7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e0e406cebb5a31d520d47d83c8e0f5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36507e9361b613f47501e97d68bcf1b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410dd3ea49e986d27361bc0e77111e7c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf0b5f52858b8f22defc99ade86294f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9931aae3145d4ab326eff8b9b74f23363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459e19cd6b5cd7eac8ef7193c60b4ee9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1760345f75216711f59aab06eb81d86f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557f277db82fd0d4da0f1f952b747c40366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cc525f4bef49dad31f1239ab55ba31367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5ee6c59b2c540c4e9e2687c8510f7f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590e1c4ce8ff5e0d228ccb5df7ed28da369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7b4834638b2aa25a3e193149e687d9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b3e787dd970ac2d8d0d45ef40aaca4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f20cc15cae73ae4ec79bb636586381372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e50f67ff82858b23102f2810a722ec2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d3dfbae4144b74d14f9b574aa4c09d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa58c1982e144bde8e4e36736838093a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541092c973f681acc276ca459d578e5d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38ffc16e04ef0de7cbcc5ce722c45ce377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420805fd97089d7e4a2aad934f2437c1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7222cd63d9ca1692c69631e57df81c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6ca8093f0990356047675ddf961a7c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7155ce998fbf0f010ce6be9adf2a9124381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b7306e7338caae08ed7bcdc273d046382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e92047ee14a2ea45a8e5a1f4db25bbc383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abdd753074fb6e2c7e3304f5f96631f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5500d3f71b020182750c309ded8d12c7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4f83ed5eb52a06218e8e1464210340386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378afea06a1cdcd068e1349770511e67387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee9dab7862263591d80d1ea93b8f980388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7af0c406c963008aeb1c0b23fb329ab389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2e89dde0976dd8dd2e9c476a86c583390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b23aefbb0127e30007621ac59570272391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f5a8700111423ff8d0e619ae9bb5c9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca88fcf11fc33af0e060289e276a479393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59af7e16338551b39df17b3bc96efe6d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c064704527ff34af57252fb9829385a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bda350f0c65ad44e71f321d34695273396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4a82021832e9c29f7e1048495c9853397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48b9830b247eb5e37cf6e23c1eb0aca398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2e96893cf033f5792b263de33c8aa0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948cf0fc8fd40bbf9b81feda86a20ea1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc398c764ddcc083020862469da2f7a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2921fad843261e1ee343838f67b6238c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d9937aefb17b3eb135773035c800b9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506427c1b97a927ba0b7f75561be93b2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2457858df8f5ba29650c6e448e0dad7a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04736c162f078e519ba36b14daafbaca406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56202a0bea70b843acd9188340670b8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2fc1363d657ce7893c49478c2d8a0d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1889b5733e4d79a74ae3428153c93c07409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918a43791f6d4d28f98fb98f3fe079d6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989f9b9465358612cee9ae973f17e800411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c179ae6029e4b7fe569405610a93d9fb412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8549e6d2165c9f884df00f3813e0913413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac483a528c93ca781b4837a62dea8262414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb1e93210d4d5d920d3909a0f0f02c9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb158216f676b98f7f6654b494133372416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2a094d011dcc788c7da662fc33b1b2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100c4bc7c2dfee76d57031ec65a9095a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dc3939c1f12cfe571404b8e4f3f1e8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26724c8ebe0a92d364944b36ad637342420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6332503bf6523aa18677b060a9e5a593421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ce8a14b4783716189745365efc769d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d8f58a41813d00d68934b4c4d7ed94423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c58484e252ae4d7e10c5548956556a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7840acbddbc95825aa7abf31a7f1fb425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97253d02c7f1e9d98cda3de31a81b686426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ca0f03a8371d13a9854c1e04c4a344427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adfefe00d7055571583d50d33a679b7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89749cd73d2ad8d2023651a2f36c7ff429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e3f89b796b1e3f40f68cce6d81f8e3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a29fd027b83b5a32861c45363b2a4a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e2be595d011bcb099d9bf80bb498fb432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69809f5e519ac3afaa38f009eab4d49433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57673607a5b914268ab7e0c28dfab10434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc529e515c74e1f0efc4e557e2d6b55435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf82f1e76eac6e0d05078c3c0844dee436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534329da391ba6d68ea2ccbb5ebefd1b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5aecaae6f73820c6ac13df008d65a2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e476f8b9c27c996b699ed6240ba3f6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a738bf9f6abcaf2aa97563db2d3206cf440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462304387f465296a25405f37708812f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ce11533e52d280e9f60d442b747be4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de081b93c2709133b44af9b0081253b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b62aab39b4a9a14606eb3d7baee88d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcc65145f8f7a74814bdeedfbacc81b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c356261f4e402e177b715bef2fdbd315446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a544d7235c8c3afb26cafcb8a1f23ed2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0678fc0d6484640ad182e5ce9df088f3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c917224ad272daeec3ea5407e1152e3a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcae36ebfa87fc46dcd7b82532bb817450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a689d8c04fb826a5f67853cfb54bb0d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd67bc1c96477cb6748c86c36bc44ac452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a529c05340fd99d8483a7dbf8bcbc9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0281b0b7ac823ab0c5e0cda283237996454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83840f24017333bca448ff26df81d894455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4b58512d391506906d782f99870d80456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f422904815288249decbcb9b388f77457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c3000a2b74f90a61b6d011639436cc458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9cb40f1ba98779393d62eb13453eee459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf8933b928d2c5e1d449d5a3dd0cc43460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35acafba83d2139e8d1127d8d63f5efc461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6c48f638670921ad0df9ddc083e25c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dbc2f46be1f53a6035e6b1a2da95cd463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275b37cbbfc5e5a8d74a712ba0b53c76464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae06403c8c0c051d21790c498a47f36c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef0c29149c90a7bf3621824e4f8572d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c098702731fcd4e18c2105708722b17467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14a75727f2c0bea19d59a38428a82f3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5de9a17dfbc5916cce97998cdf69536469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323db2a51d42b889e9f011a20e089149470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb84163d872224f72e91666cdb8bade1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e82e25c9f4fecf9e913770ec99e43b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbd47cbb5ddb0cfcd2fe1ace69023e1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c831365263b970813d5a3e02a906be45474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019cb7af4238e1a6661a707ff6158d12475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5880aee53db0676c34ccdb42fc455160476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc12502af41383d6c1593263604caeb0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02f03934f385d663fc79c28a4c7f4a3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed81d4f648e25b91141f42bcacbc0dcd479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9617029252b2fa395f779b33396ff9a5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0dba3a9734bf75c3014335da74002f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57d02d3f24074cc5ad8cca94030dc6f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbc5e2ddf510c8b732c02abdd27b6b2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cc7243d72062a6e7872b8906cee862484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59763267cd53393b16422b50b8cc85c9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72220a0232130e8261b8262c9fae6706486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5353feff92345a04228e5c50111f4722487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f437babf649943a5ed2b91157b4760b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013ee27af5cb51789e9022b8f56be2d2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf8776faef5f8dd76b27fec37930504490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b46e4d6caf5494a1c3034d38115c9cb491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a797477716fb35532785eea266ae1977492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb15356b0c50f739690c9e3ff065645493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5424c51037494854a495080b32e4067b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310d566846196e126316002f55912bdb495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fda01b36624d79cbb6baba6ce90b0b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdea347f63aa32a87a3971aa33b835a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d48f8913c3bd3cdfe99927f6f96fe3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c11b4d05211255f572b62c9e37892e6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1f703fb43ee65a0b53f775a2b6729d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81101741671749b906a14c88c451fdad501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7d2da29fd0cf50ff0e2c543234ae27502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3feaa96f3b56f873e2c4a68ad91fea96503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5321ab431c2da6600468f93e871f9c68504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d420f46067c8908e83525cdcb2791261505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dbbb0e3958a322fa2e7db5433fe7a7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10d72e672e926a9319ce51450605d39507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc00c76e71bbcde5ca4f212d05600f7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dbdc6f68641b8d23ec6554e12cb03e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c4ebf5b4e843028b86d7b7c4e8ed90510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285f7d4083b3dfaaf4ed9f9ab8880a02511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806e71df9e9d239bd4a4747bccef8655512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c3041c555b34e0cd02e95d82b41762513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9d9d045a0e9a946534d38168231cd3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27ed83480b7361a71c91c4e2b3a0c83515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34fc8ab5cf2fac430a34f3268975c20516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b25e6fd2e823fb91b59a1a9eeb35405517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa5697cb64f240a985512ab01c6f002518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595ea62d7d29b14956d4124aa6efacd9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f965e85002e822f8aa83ed316b92a82520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262a02e9be6231cdfc27e51067bf9c7c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4a8f93e97d33b8ac789998af08937c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693fb5378c1edfe04e8617b8aeb1f934523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c7095a9d4da19185f43f5832f39200524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7cee506ee7a3d289f5689434edbb40525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8dfc2e34414a946100bd7810e08457526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f7eefc9f35d40fc8147a3f79e99b77527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479001002a950c8ef3a2945e43da1cdd528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed79c512f4ef86cbefdd1ee34788a29b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6496fc3ae915e54c324bd48255e5ee530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b101a84d7a750fc2acb1e056657182531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2a8448a40632a4bf9cba85e58dc02d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ab1ec9972b2b7642d1caaf2cda17c0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37da83a104c48efcadec98dea60a179534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3731fa2a6522d0c87d0272bd891f1cbb535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90337e389dd382697cf319f529cbd337536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6f1bb28c79d95343b34dabb2e97963537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85da21a898eee80b74a84a122bef2353538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b493357ecd44791b6efbf26f0e9ee4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2e4382b62f460b8194f7f4fa12e478540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d105a5cb2607ca11f38d9f212abdc4f5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba7cd8864e96abbde42cee0a32b9659542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397b55999b838ea83b7b941abbd94ac0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39a463dbc367b075f4555a1eaea03f5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61825b268d2e5c96c8d93833901f6598545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908d5653b0593ba71fa036a44c176227546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b692bf8bb1b4622582d3d42c97877d2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391f417a776cc5493d25ef51492a5c79548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bcc5d3ff67be88793f601b8cb9b2c8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7702f40ed879977914f31d4de4019524550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66f6d48574529c111822e2ffcd8c73a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6736c3ea758e5b0f00db3b71692e3c44552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8580c87bfb2f8476a490b71b11d6e05553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6e6d2edf25647b2fbaa07bb08105bf554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5518a5d455326815b79881894db5ec05555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d5516cb2725d1733fd8e899fb7b10f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a16eb35afcd1505bc54996a506d5036557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49ddcafb7bb3ea7c5a67d508b22603d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4da3e8e8cba9bf1d721469c3d5069a0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbfd8c8959110931d61bf3ce349900e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619e208eda4e4e32c7fbc0abc6288305561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98e8a2ee1c8cf63fc2679fe0a3390ff562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecc73802f780debcb1989709adbd6ad563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a784fd57c45b6c1808ccf98b435aa1a2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51de1fa17c21cea374064d71e0eeca01565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac583a1377bd3abc33989a29e23302a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145af3d4f54e17239a44789476c4381c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bc5ae7027614773b4cb4e5c869e002568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0078d8d2e20cab9ea849ba37385825c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7738228bb906d56067373ed450f604570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf04e77ff406609a1ecfb8c9ad67565571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bf175dac91d8c2aae6c16d54180355572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>