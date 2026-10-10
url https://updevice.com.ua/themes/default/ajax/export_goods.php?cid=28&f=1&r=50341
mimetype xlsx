--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1e895dabdc409fc7496159ad8c66301.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47bb9acac510d972eb334e9266bcb3b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfb704512a5d9a5b3afe03580e9e8583.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5182569ce2ea1f1ad9326ac5a6e366e84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef3dd19de1bc59cc29147a95c3132f85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828a9005f1a7c91cfa679ad679c9961c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85365e8647b80a1697a64ff9d60053707.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05df8e7fb10ba4b251f49d70746c4098.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f337221a49f03406a3b0bbfa538ad7179.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2da4f92b8c0b34df8a3df9dcc26c4610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639447287868d79c3d9508e81171ecdb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b642c5aa762a4e8ce34a2ee28d8d2ff12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64dac4c9b95fe651fc5af74a56cf9a813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3da0668503c707e7d1ffb0ad4edebf114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f0b4ebb0022725f1dc837085cfc2ee15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1adf278d17fab6226b4cab44b4608f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e8782a7dfa74f3ed8fbc9c761bbdfc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bb967e41308ab79f56a424b2437b2718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcb8e56d0b14a428186431c0dc6fe6819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b6b86b88a43b290c80d2771442a1d520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0296f39e06e01e600cb3abe3ad443cba21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dec44f71f10aa71bfd141d342ff0b2622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62b9a98652ce97adf6584466546c6ae23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f47d6f1cb3362a554445089a15838c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad8fbbb249383a68634e1b1d67c1ece25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d5d151a2a8a786259f55fa8dc4860f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179d2985a55c9f10f78a7ad45be54b2227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa663187181c7ea8d20179b2f6a7ccf728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6dd10dd7ff51a01f60333e38d75b2e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfa68283bb95263e66de332b59e7c2e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575bacfc0fd09a95676686cffb8aa54331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0951e82fb737c1078063e5d40222280832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b2ad5b64a4dad39d7b5142d111039733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5d26118be4310118b4d48c23fa834134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198827a5abfbbe90303c355491b6777935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161fcd46316c5975d757d4a1a4a1e43936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca39e47d7060aa93cc7ebe76b5dbcfa37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc8dfbb2dcb08936c003e2fa5878fc038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969bd74a928af5c33d121034d22dede939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d4a99e55a9514c74e3a0b4cc3c28e140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6d418b43fc7571b3952bb8e1b01ae441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4cbecd70a913a8a9fa1519cc35a6a542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84d175a821673ffd6bc58eae04d21d143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0ab22e995420aad015063f04de8f5144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bebfb2e5d1fa45c4a7a482b2d99c2445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652cdee468d8a87409ccbd98ca7231a146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e059ca8029bca08dad844894fb77fd5b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdf2bc1c69c48106624d643eb3a933848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2332adac4926c1d7bee795d81103f79f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10781e617809437b52c143b407608a750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af60160f962e86d8863ec0b64862c0551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed013b7f2ccb5af8df8153d19331d21052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8201434496fc59c573ac5dc698309dd753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edac71c99ac8fcdf0957e8c8f7a9e67954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937037fcd02425e61efd9a597e69764455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fa1461387ed7db9dfd4291faad2cfe56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797f3561453f1fefbfe3b6c7d5c4b5ac57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c1cf75b8c5cd489fc292a1ee5d984b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aecb5260e9d1dff66aacf8ccc89cd359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9766583a0daa7e0d7f9cc37bdbf822260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbeef20cbe25e4adf829317667d50e861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819df6235fe62e2b467ca5e1d379d42a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bbac9ccfa67d2913643e4dc1adb4a063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cf0fcbdc621bdb3ad07a2c53a3179964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c959ab6d5e7ab7dd7c42574542fdd51965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4299281f54d1db66b4ff6d8d8795b766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8b78d2a065976c8304311dc67ee1de67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d570be9a97d6508a8868dcf7570388968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a1031d0750eb34cbf06282923c61d269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2f09a8bf27a9a149e6bd72c13d13e470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d98cbc8cd6d7cbc7d4c1b55273d723f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cb68fbad91e036aec073268fb48a7e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7ddb4c225ec431f2fcea33749d937673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293b3b457e81fc4200adc411f0a5e3f474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dc183f0dad4ffa4693112b4e3a45fc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e29c3860f13f4b2314809d84b963e776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3572015c5542d0c843de8b575104027677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f414ed918b7664808cd644d5eadbba78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2ad2847818e489aa098d7df8eead6179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1166b81c9e11ce6ccb460888049927980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fedb3b4dcae855c9fe41cdc8d8b0fe781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56d243e719bd1f13919166e41f1a81682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd98212201ebc541085189613334f0e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4d0520cfb07f0c97e0cdeb7e1360f584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1518a5a4e87ed29ae92984d0942477ea85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f29e416f3c10f9ce2b19ca09963df786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f4aa16fcd3eba919b800cbb12f11de87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f4db374877360f60e9eb1c6ae0f0ce88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e4af186439853550ee2cc485317b1789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe5b34fafa449432ec6872857a29a7f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9170b68fb1da69df196623d0c88fe691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f02c1f2b134abe0854ce700678ce7a392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1060ff3412e4d3de09dfac97d9ac1c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b28163afc7ae24fd6b8ecf14836736694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5afaa068a0eeee80a018233291fe8c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b3a5a0777ce903981f84a1e96679c596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef919e89e92a93ff91d78dd9cce8b6297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e32c93fe72fa1a67df72c52c47f4ef598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6347c099374f36df16c8f72f2e527f2199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acfef167111a2bf0216bd26ebcde8b8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e5365e801254bcd8f8b63dd166092b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefe5c427e5c9777a6c10db84deded5e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2f31be5bb35e6d42e42acc427414fe103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11be66b590e5537b0f3669e1ba9bfabb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dfd4a71cfc0efdedf055b54c97fd32105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826e820535a080aa9461c6b677797937106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1891b84ae1bfc91b49b854d39f7c45d4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc3f810e11501d1af9f1abbc4d8cbff108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51db871ddd627a958d5326c68eff3c60109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012e82536862f20877a45508d9613c0c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c7db1a9e07c98568fffa4c31bbd7d3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a26075d720e37fc8356cfe1f4ed0a7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3f1e38cbcafb93f0b65598e369a350113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fb8d3a28163f53b0947fa3afec7f0d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908553e80e262fc8190eed24545e49e0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7f9b7396af58943d183a81c996ed58116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe38e04a09e94e621f2a55263463321c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59cc20ad2b2f4f552be93f4da786d94118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758bbf937b063f5d869d96d6f65d65cd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852f20b96b290cdf51c0a61d6d33ab1b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7943d8d7b22a164dfc51432d9a30b83c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4d50f3dbf4bd8b1a34251581ae21fd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a2db7b06906ed9d760d0859c69a0ef123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c4f5f0ceb5fb3523b1b30ccdf0930c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9af46da958a1fce040181ee2cc0df8b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bbf9b19f36b715285dbfa09143b818126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870e9ce6423e8fb723bfe59dc754aec5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a40caca0b45002ab9f5a101f15ccfe9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8582a72aabbb29d48d6c0c8cbbc04ff8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d2687a7cae71c66b869a8e2d1ce317130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f093c40f6c2b42a8eeb95b1ac9d8d044131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce19468aac04f71b497a936a544bcf9e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c11be3d8828380e1b69810e746a5bad133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef34905dfae355a3c20792e4249bc5d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18660be6f8d11555ad0c307f77aa59d7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfdbb9297726ceae329bc91230381fb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceb36cc77b48e86a99b931130125e5d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23ba67682692832d54a608e914d936c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72328fa28a2e094188945bb720c05a29139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e93468d4297bf0cac467c6910b44e2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6d8d3272ded753efcce1ccbfbb3fee141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33a191f96ff80d53b24b02e66ece083142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a511a73d913b3f112ee6c27ce38dd421143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d690c2d6be4d666641c8677c2cd9a2f9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3406f10543b3bdbf2e6c1d9d350f80145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661468bbba81774f4f8a8c2bfdab0570146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14ddf652f0b58423019a85c534b68af147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b817cbfd23324cecc1acf336eb4f2e7a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2dec6517d426f8cf21d3c82c796cee149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929934ce99ba87c46227ca3b36bb3a87150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9245c66893a3963f2ab57e85fcbab3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb81453fc5f58c54ce82196c51e2e7b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da967da2483246336c92bb6b11e5837c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0cb73c9b8d3d958d9103c88cf33eca154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581b1b0e4489ed7538ed2322e233a8cf155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302256367aca7665afd425755a642ac1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b440ed17a22a59c17074bb82d2b03a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a007462563efd60ccf50c58e2d15c007158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10ee05acfc7d9d692bd146f02076beb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9516f931471f659f4e909a0b1160d7e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c884cd5094f300da534552d765f94c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f496508ae06888113c90600b16d43c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6107b4873a93715bc3d7c78452eaf9e5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf319725f034a9edcf4825569159f0d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373ed96dedf1b1ac7d3eb0b3db5c9f00165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b2b98b99c2bc83c8a3780d9e090308166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5d6ccaa8a939d2c9b7c54f63083f4f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ecd8372e6b8683fe6999013bcca5ea168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b542b687218d11de46610e2ada78783169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32af2fd10e71002b967a1a57a550ab76170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225ab181a58c4c8f235656672da32bb1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d285af38fedb166493f35d3fb45f95a2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53115998adabffaf082f5a089c29b848173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c477ae1e93a15afab1c7f5dc4e3eb0f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e534874deef32c243ca88b9a27185a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970673c00299914b3061c57cb3e4772b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a417b8e834edfdfc3dc5c64fbd07d53177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbe560bcc0c9a4bf9fec0981614727b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fffcee0d91090a3e1211db26e86e1f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f71c86dac28df109b12ecfc100e436180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14063fd401d533afed36029921497379181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbc2ccc501d3fa9741c150e1f2f809e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e0fd9be65fa3f6ad80a4419feb70fc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc9d6617ecda171b144ae2ac1133839184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afac9ca2011ae5260bc65a0c6897a0e3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56e0f8d66f686347e908395c8b5a51d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5930ea3a2ca3a92daa1142762a0573a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793b028d676dd1509360f221af8ed884188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9d0a019e0361631636e7bad9f32569189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3078a1388ad69394fc7e3aa8aa2d2e67190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be59651ea3e6e27fbf01ef99d763835191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc90d3cea67233406ad2d5661836e755192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dd2265fe8a89ca79be4594d9d00ce4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13346cdee47d470118eb17ed4fb0df2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceca79b6cf526c38cbd2131bce2b6523195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e366cfbea1f4cc9c9b3abec8ef5c95a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bee4b62b27e98061846078524810d0a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed53732e56f10b93e53a3ebeec9eec34198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6753816913f48ebe925e6e4abd2371199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4e1322efec121d0ab006a4271115fc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f10feb3583f16a91a5a7d91a2e3ea30201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c2380c1c575cf6b1104b36b8eadff2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ea10e3d6d8f149091916829056e444203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76280d3472399c04dcc0083bdc7b9d9a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22b71bec357b9eec506f710cffa27c2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a57a96d62d96df27f7eb6a2830f60b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b589403deaad31f6149e3954e93d83207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa787148bca2fb51d87687052e0d02bc208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7c8789686d1d03d74f7b41091af52a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7758b9f03a7de25c8eb9058d41acc949210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78adef9d9c0e118f8eb4b3ecd4d02b4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a184785a4d92ddad1a10b3fd9a41ad2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f4e64bf89eadd2378dfa7b8e964497213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694702f853c6bd541d32e7a0f1d2a25b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a680a76b4accf3738c2a5faa760b8be215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1420e9fe3af7dd1bcdd4d4203d134071216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54602e9473fc32e4678fc46511a253e5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53de8674872fef2c03933c8d004362cb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46bc406b3922c46ae60a91e3a0f5de3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f87621fe1dc60553474eb09276bbe5a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973f5cf641f054763073e7fad9c2a39d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195ab3781cf42c09a18fc8c49884d2ab222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2282addb71a6711aadcea9b04312c9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a147a66953dcaf04e5e1abceaec2709224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5afb9f3ea99485214b85488376b3c35225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b194a808a1399c47b82208c0a5792918226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26957e59d0a6e414cd18614a382740c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b7a1d30bcad2bd1a7222b36c43fba2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39885a88dae9050cfe1431952adc1f8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa59167d58e20af079436d057cdcb662230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a6f790a5b886e59a8d112306728585231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94832b7ac7814bd57f709b2ae0f7787d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acb576591750efe5ff824c29c9c453a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5330816e9f2f94ccce40ae606bfb3c7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc6439d04b0834dcf70c78e0194168e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3de25d160114bde5d4d282de3a2b97f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7d47c9ff23875f95de0cb0aff1a1d6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2637de94f37a377deb810238b31330c9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f11426139aeb7dde3755ff3f40c504239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c62c9d3451baa0337e79f6493c6f8a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240dd5a48df2ea089e3cd8e5f1161d17241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630115f6235b22968ad8f5ecc6461b59242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aab5a7d4e82e3d6c4b6594b32b2bd3a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010dd1488c8cbc7780d4382f35f29eaa244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203b8f479a3adda0fcc5a6eaf12d32da245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027d7cb98b579b9565210bb97f92da76246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed29cd5361eaeb2b15921b76c92425dd247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1d529f90b096be637fd73c26b1c4f2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2773418a50bbbd1b4fdc686f5308ff1d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ff1be338549ddd105f25e4fef8e140250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efae72f8c85995915dfcae8d73bedc7f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3498f2e91b4412492b35cda350aae4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdfb983900ab8add1bc2af315ead488253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b746550ab01ec59947c639fa9b95d90254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a2a9863c96f8073dfd23b1875966bc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a722f0fd8a5fe3f39145e5c80febe4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5320d8eae81f716ef9e5e587c2b131b0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7840117fa0c910bebd01649f108ffd258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcf0f1db9ff1e4e315ea15f92553d58259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64385c72d0685c26ee101077e53a6b69260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f254e4f78a38ae8eae87fae7f838d1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa55c138206cee158feba3e8e6b57df1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03dd8d43a216b3db81fa1df52edec9f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290301eb596f1157ee2d1181f16503a4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d638173fbe083a934df1ec0b688da27b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7b563c078bb3004abc5612d589959d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f6697cc9b46ea162a67b8575cdaf1d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1abf0265f63ac55247af78ed966067268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c5d5dc0ba271da1e8f6aef21162707269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2d987502734ceaaf541fc136bcc1f1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad54921da3e5ae98c34ede3a18adfad7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba43769cf147b13f954083d10b6bcc6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bf023ddbf092cbd3570b6bdd7f7f68273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b991f7127993c4a38df1e13f51664c1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139991e89e797520b057328895aaf008275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b825f18b37900122f6514c4ad54b430276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708f251cd2a249715e7d964f4c7df4da277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b12ece6465f50055c51a5a6e132b4c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faf3d412e27a93fc43bbf072bfa6931279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90ef744a67fa0de111eeee89187af02280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408eee96684d69079763e51cc374bc47281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be3ef1796fffd3af46520010d0bb3a5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33c8772cafd8af7edecb17d07087c23283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71a272f1075a7f2d1673d4d8b4e738b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ef62c72435ee7c3ef54efd86be8abc285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d1340e86271eed898532c89650b3fd286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030a6329e386d60676be257b09cc0268287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233dedaa623a879857841409e132f137288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef038fa8f3a96b3323a122befdb2fa2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafc2546bb3a19135536080aa42af5a2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc1f674813970acff1388be806ccc26291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27587aea871b2d26539ffc1630ae71df292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34dd4963a03f9769a92db61b5e29209293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2510fd59c1f86f078ffd7c20e513b55294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0a80335980b7b6714319b58ec1a3c8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67fbdc881863ff730079619cf2c35b7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362e06c3d9d162c88aca7be8d32dd569297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cc4c35489ba759b174c4a97097a7bc298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafd7b99f559340920181aa574c3cad1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f241239e6c8571ac6c257823b4b750300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507d3a0790ffc442342d022de2b95f3c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326c0e098fdb6bc12f250e0f5f85b25a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26e5978c088d710d1d8968abadf6a1b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84199df132b6cac7bb7bc26b022bbf6b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8c6b29ad755dd408d4d0d8f7001935305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c009a083e66c395dba0ca54155340fa4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26752f1b7b5ec211ca568596824d8bb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed07a5d6d65b01e69163a0b8d37f923308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728adf6000ba35c6e9a823ce8340840a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b24aa987a77f7097e091ac17f67cf8c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcea13bdc3bbfab3781ad2a8e83b7a7b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb2f54a58c167e771de0b5a14629623312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4ad7cf719f0c3e28a25fc463d1fb57313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5308550df30729f787ef0070a586ed314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7a47e6c611e3a4330e343d74201dd9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6273240435284fa8588db7ec02d2243316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227521123f262ac2a5802b018aeddb5d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5d86bd3f66ea8c69424c20eca20f41318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad83c43fc467365cbda95c4cdd850cac319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97be427a642228737d0043d0ec2c863320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1787f4cba6c82b40fc9d72ba40b26074321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9c293249a9032e2b6d3adb5bc967a1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e0cf2ae9e6dfee93fa5fd1d87e4927323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2b2d19a97755bcb41b56abf13e8100324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8975f444f0453d26481089d5d33d6880325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26cf832405ca1d27c6409abc03acd6c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567ec1bb0fcab99df23f779975c43a73327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8219a03ff28455b0483f83497d750ac2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c232d0bc4688b466bdf08879ce07114c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549bf098b60316f3c610342e005ff68d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cefd723949d521e0233933496b8021e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c053b19ea5498547e0729e326c9abd2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122c8da1facc0d801951e3da7dd12091333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25656035ad48148a73e4f1899e9480b7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d1987e330b9fb4ed1fda44fc4988f8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57efeb6de8b90b921dd9fa9bd1b33015336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817ba4474b910fcb85515a267eaea075337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a628711568812415e35b82bfd97bf902338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4989245268301d3532903e9776a50ce339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de28036b2937ecc35feb0bcb22d44ad340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565a98f4796b4c134a3c356ee5dcdcff341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee94e10c22aa27e259d228ed1098a952342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52606a0d7956161d2f50d48e71ca0d89343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641e7178d1cc77ff507a0d5e85e2e95f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a57b6918f510a8fc03f99711815ca9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b51553d687b1cc040059e945c8346a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411afebd14116fa5c8a6d70c220090ff347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e86958f11fd3a348737a26a6119761348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4115674e6786e043391582013f8770de349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877a57752dc7c8f4fc80eaa98d9a66a7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ffed1bf1b6b0157178812d351bdd72351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bfbf49a484ea8ce7f1d908d4b3451a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007d85902cfea2fc15a4615bc997afdf353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217eddca32e8d4dfa4f40fb9ca21361c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998741a83275dff831da67385c42a75e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b46652e78fae28da23ba861af9c1a29356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2849c9f38d8144124b828da1ee4a1c02357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3b5d8df26c4187a8494f5b696e4cbb358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70025067e02a04c4f062386e5186a3a0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742bdb4eec0406d175c2566d616000d4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa76cf58bcc524bbcbe3665fc27a02e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b222a939e7d1bb3a158d87f07c7cf5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a777dc4a782ac0caa994155fa29f0f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb253d2a85658bafb97146968a6e701c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7989bed3dcdd203743952b719c6987e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147a45db05046f10ce69ea704924c17e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744cb4588ed2ff638071bac784f18a92367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44df1b4b0ee5ce417d55112b9ce8ac5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b86ddb529ddbcbb5dcd7d47a46b8c5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c610e562845e675770efbf37a5d1e08e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7346dd50b12025d87d1e37e7c5d1471371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52880fe03fee3faf039d00b66e52b3d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ec6125018ad98066dcb3e3fd578d65373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2397a8328aab49db2482b5c032b6f86d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a08e8c699aa6cf2140b0249c95728f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b1ff42b0fce42d977d6914a4b014b4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceecef8217bea32eadf02e1b2d32721377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3c6efe831d48a38b871a0bee312fba378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e7555b2dcd80350881591b7e570e50379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26882bb9d102fadff35e1b161d39f67380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a31616786c0648974b8072ddfd560ef381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d8804ff12f6bed039d8183033f8644382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e437e027aa0197374cbdd7568350dbd1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a6766fc4b3f054b717a7a8e754cb0c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d5e83f882a48b5aefcaa829fee8c10385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd8bfe02ff874a1634e3fb7f47d9ab5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb03ff2785cb2aa5eb0f53e3a20dcadd387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f5f879426715987f472d0d589bf677388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437896b8d84dfa052a282dd6f203610e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82040df4346b3d94f6a95d93cbde07a9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d220343180035336d00adc87a06ec81391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b8c741a4e2940f4fd2eecc12bb7ee9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbb0240b93d42b421b27f85f273932a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbfb29fb0f1ad1aa49019ece5510074394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70f757d744177d2a0c178af26a2f8b3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50d8cc032c56c9e1f1f62c7bcd9e494396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6add7747a0c35ae5aec116b3619f98397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eff43c320f53ab5e04be669da470006398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1197f9c91a9d0824afb2dd51076d0768399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2b4a5d4a86c095cbc9e5062293b281400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ddea4752d74d41dd1a517775ba544b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2da9b8cf179ffa2637e88dbc31fb21d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ec5c9d9e586f0f7397e9d9e29bcd90403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947c2356945ff417c047981ff600c02d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d62a868f6469b5ccfbffdd8a7409b0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a955a13af38f6fbfba8d935c3bd289406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a8c606381ebd0f4c82da168eb664e6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b292e788a39f7766660854360e309e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9771a65566ecebef05af3658770ac5b6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55d6ed988f1ed552ec48d3aa002f0d6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2231c67b015f71bb56298c77117dae0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6c65a18ff189b17f4129ec5e69d61a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e347e6690bd0374ea6738821bbf02ef2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f86ac6137a648b7ca7a9ffabc6f8e14414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eb33ab6835d6f7f0c2e202fbc1686b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02361a44e6cbccaeb587e8e4efbf9a00416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6053d72d4327388cf5681cb5146bfd5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91c790102f6efacc80921e40bbad2ff418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc17bba277ee75915c1fd3af88a4ddcb419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255152d8414fcbe8b072d35738bb2a76420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727169e3187aaf0fa55eec486ccc4ae6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf59df2b4d3b0ecd8cf173185ad1f64422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aff695b14277dbd823659b65929dd9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35ff79775bb7e7c08843a301417b84b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9a4a5a120750dfb4acf23567feaa3f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213a294a7f09954b6a185bc879edb896426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edd43322d3c5fc4274c9482e8402c90427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdc5d8b02d90213a7ff410e69f2a4cc428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a456a877ddc1e12bc2a9f90b128b1a5c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1753f298e7cb59b1ba7193b1e521d3e1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffaa880b008f5f0ae6f445c73550803431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fa51c9a333d7b2900325a55947bf9e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368a611b494f0e82df805fe3cb23bef3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e747fc9b57d1acd5704657b3bb273027434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25cc8fd4f676354fc59d0c2c8deca6c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71c088a0d2a41b2f9b2bea442c0fdc3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308c74c900716fc9cf8e5c9f2127036d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd25e6b96610274e114a9ca08412471438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99c9db9962cf2720667d3585e1aaa20439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df47067b781cf6124368f030e14a7c71440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6fb58ac9a256185e474fd8e9faad8a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f447f471bd4ac260977590384f83d0d7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f62920661d96253e0270d6eb614a94c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ce9953eca74593914e5de0ef1a3e87444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757c32342e6ee4dc0f1bacfe1cc9d3e9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deff53e806da9a7d326625cbe8cd79d3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edd83099733302a94ef23bbe14104d0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5417009b402032dc21b96bc18a8088448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a268a9ac01650dc01550d4aad5dcae449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b79a414feeea841a35ca34876c8dddd450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2054a63a8c0a0ebf30a57603e8dabc451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dc6b74bece9f5dc5471ec2682eb7ad452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371736e9ff77023a7fdb0b36639a1ae0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754eab53007baea64d9ad48a2c12d5e6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604553edbe7cb2e55dfa673c9bcb8d48455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caf76aa8a43461550b47488f7aa8350456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63ecc1e3ec706a08e3e16b316b957d3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a8a6392f002f1838b70235a6a9d422458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30be151ff5b55450ee9fdb10aae9e2c7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89b0e388fde21b53cb23421cbb20f13460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c73d45046ad5c3811072d3d00a978b1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1882af924381c57a1768046542a6f33462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d237cc8acadad418be4024ff987d1337463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff2d8fc2b5ee08184d6bc6df8af2334464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53933ac9f7c9186a9967d9ec69406cef465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ed16ad60203ffabc972cf4777f86d3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cee770e432b506b5dc17c7acc0e110467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c10585f5642735cab4786f4ebf0bb11468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a1dbd9c25d37934e1af0fae492b359469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df64ae18f81bc1c92930e395fe10985470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833d6a02bca00b24a1f9fe883af90534471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d88e96bf1d712c3aab488233626d13472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0c91025a85a8fcb62eaf34a6ae7b62473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ca3b7b820cc4eab9890f6898503ffa474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb54bd1d92ca188cec6cc00d1c29323475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afbbe4f9cd1aa7c8ced96bc7aea046b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f05bc684f633f31c2d153234ffccb1c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc5614d347fe03ca00b04b555521f52478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fb70dcb8f0a2d287d1a21c0cbd7892479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d14c3a8afa02ab0df2e66c17aee86fb480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00efd1641a1c2416ad86cba1f1634bc2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec678f7ebd2aca075ec62aa42e96aca482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6bb4d774a13d96e7f4b1a637fe52f3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523fd3d193fa574f1f3227c69ae78e97484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baebd22ff268fa950bb4c7e280a1dbf485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276b38f6e5b78a673dce77d592366ca3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac623939599d5ccc321ce41eb81801d8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d9009c1c5d3781f3e3f95d7db52c55488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3943544392ec63cca643c93ba4420cb1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b85cb7b27c90e72ef5dcd8d08f573c7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b3c87799e7487aced5cae39f0176a5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b5631e5e7c38abbc844ba59db91f5c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ef349a26368b55963abccb4af61387493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf0d0439fb531f53ab64dec9b55f336494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31663c42b1579ef9e1caf9dbb5e4e347495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317b71ccdc1d46b1b2a5a0ffe4e45462496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e30330b5196ce61a7be93488df14d2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dcf9e2732aacbbac388c0676c3b847498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3d76793b32f29574ef507d1ee3151d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2e16cd6da2c5be62c08dc80fb864c0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f89db90ec69108ef815fcb7960ddf7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860ce7f1f00c60ab11c5f3768a0d396f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2146ab73017b751a0e63f347474e11503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129bd9e106ee9e24dd92d8c8400ffd59504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d2ec0c0d5ecd8b2f6f480c8bd099c1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90edf89f3e58bba1c1c71eea214db4f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beb015feab59e9d366e0da1f95ae942507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a811382180e140253edd0d7d8a85fcfe508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb59d96922c2fd92e94c03228e18125509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5190db83246793fbdce9ec88365d657f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b98f516be5b3f52aca2df3d14b2086b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d916e74d0316764475db6a5e8456bd5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c479b26f691d17d87ebf4febc5f706513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36a04a748a28ea2f0220c9f588e3cfc514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b9ede153d0d9fd594e97e57372fa99515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c0728bf8628f5667d0944f564b93ae516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dafa07103dbf41b3edf24bd3358bd32517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369de4d82427bb08e052358bbe1878bd518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf80ef8c0dd4581b8a6ed787c538304519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90abf2ac30b27091081e1da8ff04a313520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aea09e15fa2e4fabbbca9b0c08856a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab13749b20a79e47f1add927f67cfe17522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec93ebd61ac29cf5b3f2405e0aeaeeb523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d0f1c726eb64769676fdd03034b7d7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61f855703d94d37bd50406f73871463525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2038a6ebf8300b93e973f3cdf6391202526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aa6398cada5303bc4348876b8f8619527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522e8fb82a88a35f17dad85692536503528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570dae71628540d3953956118a76c194529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24f11bf419af105cc87e61a051c388a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2192fff6f6aa8b228af1c34393ae073a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2207cdf9e700f0bef90efdb9bdda111d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c5362fbf6c1c06d03cafb836e57ddd533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324bd59dbdd74a1bd7a8494569b60e13534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2777012f973e587004b7f4f0da3d0bd2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ce67650285d2578920ff92a92232e8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2398a7017cd9b854c94a37b9c41e0042537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb193cff454f4b5b440fa4ba269f076538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c4cb9056a5997d21b78821fe651662539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e3e73de29317425c563579dfa771e4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78599d4ea9e0d87a6f4a5f7cab754c0f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf12b6a8bb54e7f8129bc180b63c102542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a5805cd7a2dfc73de3ce525c78f569543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aa4bb89f83df17fef8a883b347e9d2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f55593502c32bf582e321aae5e3ecc545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b9b029e75b599d7e1d1c826f1dac1a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee48e33747ba4fbf8ac238d9085fd0d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781301b6d6d93a7b11d42dbb6db07d05548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bb8c9b34f6332eee1a3e256d924429549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef78e75fabdd4dab3ff1638f12ceb22550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9dcaca9deda3b5202b56d1693a4bc9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4969e3dc6a7cc2dfd607ea3fdc7d83552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1613a81af23d6efda9557d537804a7d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039cb8f0a8afc5da72f7da428e881ca5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53d9aad7f760fd8c7c0d1696a8f7748555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27d564af8ad1ac87bf6d7a16d7e7f03556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a1eef925402cc85d6086199661e3fa557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33039d0f83bae3f3c80f31d2a75cf5e9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f50bf4f1822942622f3ae92d919323559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a7e5c720f64653fa3df76749d7e78d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992cb76d5eae8cb09534e6e06c18447e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e3b336e97dd580db00d70694f53016562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09d2f4d4c04ddaf1b8cffdfcd65ad98563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b88f6b26374bd8447a6b3e97ffd1ada564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977cae63f10facdd26f8f91f385608d4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d273fb86134879f10f89f633f5aa643d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8ea2fdab684351205921107536c697567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdd0d58e0652181fd4583d3067b76d6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6099263abc1df9a09569f37bd59d5789569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a495d8dedc36b08885191adf2d72259d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91b0b2ca14acdf44e958e050c0535ae571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7097cb516fede3741ebe2fdbe7f8d4d9572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1ea4cdfe6ec81161db981131a4c8901.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428155ab523c120917a1c847186914712.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a288fa232e650c425caaeee6277f2ffc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4064999b4909217920b3ab76729e694.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c54120b8fc734033074e0411ecce5be5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cc5e0a714d4991c1f0f45554019ea46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1463ab69fe2af5ab29f5e1819eca11187.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92004ea469e32bc8e794aa4fe4b556458.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb018518628dbaff5e718c7b24df5e639.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bfb2cdd35c4a9b02ae82ba1128613010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f185996b438ad5334d1faafb84fce3d411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e76256b845a2b4f74e67563fee2de212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647898abee3b83a6f51e284c042eb17313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1460e1426c45fbd5feb863f28aedf7bd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b34e70a4596c782e834302dbf22f5315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87047e749ab079fd8202320dad62fd816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4128821a1cb0620d243a257e9056c4a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9128c7e04e1ed97ff849f722555bc218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18301071da2c6866df2c381bbef22a5219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30fbd8fa3fd70c50f6092024f22bc4120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090de7afe9f002cbd1a044cdb58c5b0c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c458c8023b08b3fabfb3b8c398396a522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5790f36347d02159b49fe033371ff0d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65ba13348ae646d65749983ca7e569424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa6e6e3d54318c8bf74273ea5c7b02825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f793621fc946d1a33dc9abf089038a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da5f714b57f74519e87352297cddd8e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16d1f62875d0a3d9527f5ea81fd2d9828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9dfe51cebf2b39249dc71798d52f8829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e0983c0b4fa1c2b74ea41642a57a3830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff21518960265efe2791463a059930df31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e37c65db0572eee9efbe324053c27432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d06a4e4caf30eb682532bfed9fc722033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cc545a586a51c2cf4bc5087b6654e534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f37937aff567cf577ea9326260102135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333cbc4fce9ca98cca17ae4eec79ed9636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccf97631ff4f3561552b0afa35d9e8637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1256e4f62e66c08647df3e287bcd304b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5f2c95a19df436682a398642002a1f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82bff83e2bdfee228690d013caf2f2b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7ce149616d37f3e9e66c647905056941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa7c1899fe23edd92ec9ed4baf69e9942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8d04b6939f8c5f8851e12c70797a5a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05c3a21312b17e9ce7c1c01f2abae2a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce5ddd4276b2b7c92e6f232c83242b045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da70eed8791aa73ed07b154f0a4827f046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7eafcc8442135ed053323b4c3036f847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5614b26a7ce725b1c661ba021544f048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923d3821e19d162281d503f38b607a0c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31934a657e17d2c3c5d70e1081d5c0f350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c224c6d630e9420aeaf74aa952638b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0daa53034c9524e2800d198289ca3c152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beab324325cecb94af22ab2febe2263453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5944b0a6096776caa28da65c840f843a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5160a33a46a8027da4cebf7f00af2d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72751d4bb791d39e478a8d1d118e9d4f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eefaf9e102d0ea7941d2899ddc6aa957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a70a1ad713c3194a0d51c6cdad81ec858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da8dea432ba7abe731497dd99a7d3d959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8569e5f323d5f041dfae32788d1d532460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a039a8e9259e61c8d5c8f09b70d7e661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e308be6b9f88ef3a86cdb32ffd086a5362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9e433a241e6e8754dbad2de154683263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01270b3f3d4e3b5fa02917a25ebc25f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1367d7d355e7250a9537e91f7b5d030865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efffc5cdb10ad34ffda14d05a7fbd8666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60318624f30249432d59b1b392df267367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a52d0b051a3162f5652183b8579de5e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bba1e720512b097112369149d18b7669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed00f05739890d4a7cebac8b1d7013e870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a4754e56d694ad6c4bc92c02394d0d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eca21f4bd782c7ded33cc866c82548472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d94522302bfb75bb4c0daf511c020b373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d253c3d20dbfce497e90c3eff5a7462174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e69f015bab5d5dac7570ec87f16c36e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0b528b382440440559957287a4fabf76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9073c49c0f8b6a8f482a06eaff2ed1277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b5b745a87bd4c2b6e92a0700b041b978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98729dcb60fd862438227775ab36b57e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d5039d21437b271799183b2a65ed7f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb7c6dc9f836e0717875481af4bfc4c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab3870c905af6a6cb376354cccfd04a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed2ee20b2f85598527570b01145342583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e847f3a98f362a5064999792fa7f0e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d7d369b695ce08ce903d1020fec2bc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f585c90161c6071e8d9b4dc247503d6186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f606d43cb4f16720ef0aaeb2cf2b7e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e590f119c6705896e7ffa6b95e71282088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ca4ea611235a19cccf63c58ab5636689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78080ff3d90e63dd809d46428ed62f9690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86495c5e1e2fedb4d9207d5bc8c089d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe02b0e1c12f2bbc9e6f846dd8cafb892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e037deee930885fef46c54900701c0093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0656c398333c77bb66707a53ffa3401694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52037becc0e5547d24772c10f27917f595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e549a0b4ecf90639487927e8febf2396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baf6fd28978c60c9938b7151390004897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a80a489c266626f47bcd9d5061a64398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3f1556dc3faf70b8c68250d946cd0299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eec7965bfdb7bb45c3a2d4cccaca2de100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e083f1797c8e3495fed1cb03e850d8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4d62f3478e2211dd38c3b3b8620623102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1518eaae1c047bf35a0c4ec724ba69103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033c182593ea8c6c76833af18122817f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523eed999f39a0c854daf12ee4b3dd31105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ece4e58837c6b772321b1e85ce6464e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e140c21e09fb3a049239216f6a4998107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5355cec30d68926dac0e0a37f736881108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8279b236aaed1c936ba4523c1a6ff5f2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92580670763e6d32dd281bff7771b3d4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2c832f3896862c7223b3f723d41c94111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97174e0e8e273f6fa529f094bb5de018112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d930c8a746e0e60cf9a20442128d20cf113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab117ed7c52a629bcae705a9c1d72f4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0975a13bd516fb0578b5170e24bf2f7a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6f705fb541cf9e4a440bcbc6fe3c19116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da596fbd9bc82f6cd46b7a647f0976eb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80b0b155f51f7e14e8cac924fddc539118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25111db89e002d98dceed1e0ea52e33e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3ee12a6081556652e9cc7a22f50076120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98110ef8d00715f60bf9d15897578e31121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1970d9cbc8696cc9d42a05c887cca39122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f44ebbf73d81afbefc52b52e17adae7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88e5b4240c28c3b3205ab53c847e7f7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acefbda440ed5bf0e55d02540a2d7d14125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e816ccd78d95bb754fabf4fc0e975a49126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c14a2efaf150fe6290b8b7783167dd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add3a567bd25c2ee1e77a743c580c39c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa815f55d5bea864e2a8f3be7fdf21a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030cd13e174233ac2c3840c55a75c0d0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86a73feef4578df0551187ea97d1c66131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853e97f3e040b5592ff06d97c80b3bec132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775958f0e8475ce18e13c9fa9b79445a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc293dab3b991a1fe4adc8256f9ab80134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904efd731ca89d04421b35da6913b6f4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e13e343790c8ae4b64ff302f8c9d06136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cdcefb1a54e9a59e83120062748da3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e0bed1518711eadfeb66cba8753036138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8191266d80072792e1feeca01a01d78b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af14b1c0b3450918ae35eda714837d0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10b58ffc173ec2f0fb5c23667c4f774141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f99d6f0b3bcd0abdaea7aa1efd824a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe827981333d1eb9d2e5f8f1d3362cb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ea8a50957c78ec9bddb0c5a675b8ea144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0382faa54147008bf26d5a356530da145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9435d3faa9b8085574d8e63640729cda146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb955b4a149adc96be7d35ac3cd17b03147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7944fc505112449655c66487bd3897148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3c88d7c4897d5884427b6f33e25249149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953adb9a41042b6c1ecdeee5f38e7054150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e47f9c812b75469a0e7bf3884b1b81151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5644a3f0ad1ba562c0ad0d12c5b4d4f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304fe38f175c8db614b58cbeb6e0f3f3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe8106d7f3e92616f627d78d068c9d7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7718037bbbc5cb7626a4ad263a06df2a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267dffc5feb2f1cde10f19c2a0922590156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405abd0867f81f7242cafa261d668dc1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5457802b59ecedf018e36c530995af3e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae468483b08517d0bd693bee66a151f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bb7602936565dc26cb91c047dbd14a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c54622d0687dca0bd23ec82d32b2c25161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3135ff135c111e44211d0f4bc2122ee1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f5577ffe25f9b9b71143656e5d878b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50840865d81bf851d9bd24a802c8436a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88486809f393cd33cf16cccbdd4155d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14a51886b756f7b087eb1f8697a7a73166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2674f1271a162371795f18a9a5b13fb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eee1f5e2eaff7f478e71e1c87cebd5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3fbff2cba57cca7f421dff7a444ebe169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a7589125b93ebf5bdccb3ed6a94a4a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e298a83d09b0bbe80b998ff6ddbcdf80171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a35bfd480f2a664966c62aa93981aea172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa257e27d9c0bf8b34fdfe31587264f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f00f7dbe95ca6b093a33d70cd2e174174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9d900d08069ba34f3bd86398f219a8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684eb3f3f53e60b778576a56194034b0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d26a5a27009cdda39184dc757acaa7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71920c5f27d82a8c253c6b567f986b2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c0a565a86ef5e5c2abdb49a2ec05de179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a02a7d89972a0445135d61801c72c9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6a99041df0e86159bf8b9dbc4b1f27181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404db1e3482a77ca9ed84a615ab9d6a1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1747bd7def3ce50895eff63aa5cbd3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d500989a4249791d185b53483cfef3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41b08c6532d2c0c228131cc5fb33d5d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f6956e2e6ce1b2970983c67e4d0911186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f0d73112b6f01a5eaa82227a5180d7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797146622afe5fee5382450ade9af0c3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355c7e01a2e86ad7e8567098610afae5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8200f2625635e9a5783f392f52769a08190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abccba8e7c61c77e5e2f63518066405191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab50c32661c78fe41bdbc0315601221192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897a06f3b2f997af672a60a1fafd0216193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744771b2608fe47383e4008dbe21f50e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c8a8cb1804747ac93927a9074f70ce195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82acd8520ffd6ef23ce387cd7196e7f2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc12cc91fa00a3a98726c08d88257b3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbded2c18b3fc4402586956c5081e2d7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76021ef7dd3dbad8ed14e99d8c3e4be0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abb6b2485a6f4aaa1bc1519aca4418c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01052fc2ca13312dcbcf205b1249294201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4fd1e50f6f031d804a0984aa362af8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8d8b928a7c68805590a95095222929203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726f445ada42e9947c58a3c43e3db39f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048ae562434bb4fbdea1e729463b17ad205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fd49e9a7df770b69f535825c3f1a48206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666968c112f2392c0f468c3a1a54a4e0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3667b092e656ecf9b89d18377f174f6b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb4dc7c1a726995151010d789c8bc2b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76668d69292ba4e446c7a7a60ed28127210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1b7d281339bbcc511f49cfe782b93a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7013b17816ace723ae3b9960a4575d1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b853de6d385452c921cc36aa18acd2b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f756245adcc20d24c4b7371bdd2ee00214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9246abacd3850daf179df43aaa175b95215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e13bfc821a993a4a72d944c1e8c533216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709a9406a8941d7fb73ec10dae1081fb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de05a64bce6cd70ba5de37362fd2244218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876e0109800474495c6017fc6bbcf255219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7492076c8ad746f21f81fcae32d51237220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd91b0c8a5c944b7c6156caf023ca27221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0868c60d6ab40d2652ed2d255e08b11e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c55903e13bc29fde2ad570f93e61682223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0ee4168b831760632fcd3c4a38674f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2693c5d6e44b6e16ce5edcea2da695a6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f378bdb59321ed0672439879c2cba5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e14ea3e33c58ecc7a44e2564284cf56227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821906fd924ab880cc1baef3da80d0bd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f1e12d1b5cefae1aa24af2fa1a774e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6965bb5ad02abaa86efe9b537f85e0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ad85e931f62f66ea80aa13fd95afd6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2021346b3b07019704ecd115707e95ea232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af1e362284e0bb5f5402850dbce9edc233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fc8b3537d5217fb18b0c43bdd26310234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a47a96d6864ba7d2773376b7151d64235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e0934979fe2cc612cc6189710a4ccf236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dffbf092edbe91ee8c6d060fbaac2f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135d54cd39175206a3240cd5bcd2d96f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63a22cfe97a1787fe4d78f3d3514f4e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3137aeed72e1f6355895bac4ff4ff07240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc35f7f3e37d7a9e07ca40edbf05670c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b13fb96d40a9defdfc136f0a7d5622242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb219c504575fe3e3a37b12f56e52ca243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06490e13fb505f235632deea3030de2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9437874d9c645cbe5b8cc8865cde72245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca9f4a3a9d7049e8e7bbb2241f72718246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9049d0c9f7d4879366fc586c0d378b6f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbd3795bc2e4c22589c8fdf7b9797b9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6f8c1847ba75f19774fe7aab9e05ee249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be280de4805960acf69db63869c91504250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b56184ec37f22db9a3f1982b4d5b54251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2968c2e32bad83c8dc4a089bd81552e9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a373315b7940d4f7b9bccba3b4f023253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5a54468449b34c2513f7618f98f7e6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50076275bba73f55dd03c1f3a74c2705255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63af68b114600d7b88361e81d87d4e4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac86adad0fa4650bf9775f1f54b87c2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121d190eb69375798ae4e840cfc2cf0e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0739242a1b5fc8efdda82a615e722d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80da868b9496d157832e8b5cfd9248ac260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1908e043619df48390d9c636731e9d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beddaa03c7b7899a86a08b0c170b36e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe07494e80bd3e6354a0640376ba7c0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7e16ae9bc011d1a8b43da08012be2b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53ac3a9cadaa9d986728ef8f6c98675265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6b9febef442e623993b7f2dbe17c5c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef46316781a5842a93bb5dc7958209a5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b45d3af0633b8267ceab7aad9ae824268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e994a5fc213150fa62c68525ca287807269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d44c967c74c5d4f7a97ee6f9c1b870270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdba5050921aeb82d9005bd2f48206b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870a4ebba71a5c847100521c1bdc3611272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8834a106544899e628242f2df9040c14273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab1c7b65efa788e4e745d17d46b84e6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0d4ae5ca649590ee6bd2beb8e8207e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5bfdb5bec6f0e9ae245e4f2c4642b6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a24147d2ccb56b237c1402152e769aa277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3931a24492ba011a209bf6b4de00619278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cabac9119e62b7a823ba37efbda35ea279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271649d0138e83b7ae86ceac96e16f23280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04120ed035365d17ff120e0c650d9b3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243fd661c96c431498d27c5d100968c9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a024c314a8931ac535ee48870894328283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125d89a7ff7dc9ee27c756662430b37b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36af427def3c8099703da23262bdcd8b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4327ee376a72f4f73c883a8eac7abe85286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121df9f328b719fd1c6eab38c1332341287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187af60113c20e137f41ee98c2ed6133288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c98c5efe324279f0d172ca1bf551ae4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0951b2321d33be63b39e12949e4c656290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9c6db415e1759e188155d9cbbb56f9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3176a2abaeeadddfbd67589bf53b04cd292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3197a4d2d3b6c557c1cb3506da6ee263293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda20514cca88217de22e8032057435e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dd7d162ff2b9daac6e764fc2d603c9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712a4e519a766f9692e98e11453ad7b7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2b15fdec5e04776c0bcdc48e47c8fa297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ab1c4dd954d446a25d79521544a77b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0dcd1024106123b147c87428d20f01299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83e279226573d8b3001101eb4dc9e0d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d32c09363173f84a6dea979473ea297301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56b1b2cee7c6fe903eba28f03548011302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885b6d84f4d73026a8bb3e9d554b4874303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4d98f3a6f272156e977b557da407aa304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd7740adba195d2fb65c5535bdda6b5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea69176e94b96429f2b1a01c30707c40306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0344ad13d858cb31b8b3d902d89b431d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc92175c8d6026fb99acc3c3d6d64d3e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a394248d78b50d3e3b6e3f04ab1478d0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166fc7fb0d2e27cc6743597a6394e218310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784b963b757baf620330943edc459b9d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b53d8e34b096e2fa763887e54d878b1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49950d33d0311c88a93cceb3c52e7d0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767bd133ef0781eb0f79dfc1271772ca314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fb2d740bacec5d17a3eba77eaf6ac8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cba79a77a8c2afecbd2f2dbb9740453316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bd3c70ad002f7e13b4d5fec36ec7a8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd15d085a5c637e8c90e5b00786f73d1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a707179b41ddf7130149b3a99ae3a4a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6755d3470c74c122d93d952b2992da51320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25898522aa0914fdef6e67198026770d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d78c9ec3c03040b83437cbbbf80273322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef71cbebd012d6cedd967f60b1e2595323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0900c8f3df541cb2a68f3b26daa9c51324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6781518b369164fffdbd3fc43fa581325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1f9e8aabb1f9430a895ad038cc630f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec67c65e2446516e9eadc21e068e213327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347ecad41abab6f31814b902e5366445328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeba1723266b6f6077668cb90344552e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ae776c28dc54463f837427b0fe57d3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4168918aa25938f1568728f4e87293f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d4d7006d11000244670e101706385d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e022bddd9425b013098706bd95802840333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00250630bc4356b38ead16f05d4b4857334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46db4f60ff2374fdd8e78a1618cdc1bb335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7223514099f6604fa5ed803884b4e31336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a231defbf59050c586b694b901ecd8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57855a1d0e19ce81fe4f395be3ae32a3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c102577df9bf783132770f423ed74974339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31e5361cd07ba2d89f4dbfd09686ece340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5557807dab049aed01d521e737763ab4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e85a88f1b2945c1300b3e04ce073200342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd2f6c88ccbed765c08c36a02aec1f7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59344b0ab78fe50e6a6ff9193d78c3c6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74345ee4c31a2e44a9f0565ef0c4f0f3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb04671ddc34f1cceff8eec32a7db2b8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84f63be99fe584b2e7b8563d6eb7100347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5cb23f65bf26186094a3b8fabafb32348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ada22ccda75875b316729c57ca665e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbe289500f6bb387c9f963379239123350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff019132de1515d9614dabe57d7bfa74351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df1b519282cc944319cc3e201e96176352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e04b22282b3bd0e75ddc0a2189ea46a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7215796dd7db9ef09a78ea86b10ba00354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efeeb8e24d382e45fdf374e8ceb79c0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b5616d15c2f7203addd0dff77ab5fb356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33ad8861973acfdd2bc92650bcd1696357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24e8e922e0459de2df7f77afbd1fb24358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1149d6d4bae49ddd57b7fcc36b8aeb7a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cb76f570664eeeb975749f54f7dbb9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e70ddab7dcef464c354918e6dde539361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84be2188d22119f819488f86613bb327362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d208bf389d495292caa0a5c6eeaf067b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fffa5cf21a9a7d1ec438bcf160c057364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c9226f159772baecf11afc7d9fb544365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44128dbf7e1d75719129681c1a789b97366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cc13a4cb52d2d37c0e86345109e0d0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a896b1958f98404cdb663a507b237a1a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824cd01a72c00b1d16255267cb8b9410369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da529a2b2c26b4384e6903a6c3a969ed370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48ccac6f1929a36e72b90b9e47eb097371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b647368cd6a15c743ff8cda3cbc6e35372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dce06526104fd0400419a9fb5bc4d68373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0cd431fc07fac9d564dd6e2dc11476374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff13f43e06c1b21309c9563fb28063e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a262f7fe445fd01151f565e9ece64d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2a0a236117e76d2b1651c5012f17b8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a6f3e898d3be161e1c13e000ec5382378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166cbc292163849671edcc9b89aacd13379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b6576d23af22df9f880808ef142bb6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f84744086b3d7bbd83da14d3f294796381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdb989e4adbf89ac4a6270d5f2b9c62382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0dcc74e74ae780887e294bb23559d4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0019d879d68a9a89d09c09a90d08f185384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545901b060b879bcdc7023327d142292385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ba1551cc1aa69cd344348ecd6e296e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d99308e4f255aaa129bc36c5b81551387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a735ff36fa441fcc1b7cc6b9697199388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed84e0c9214c59dac080edf4eb4feee389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dca8b31ca6ea688cdc3ee13707a134390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb799f9029e0e902d92968d387460cc6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a390eb855cb6501e71a33f98b2f7f0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32ea1736594883824fb8fabbe07d6be393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2014c886c56b2236c47cba1dd96ff500394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7307675ca4d453ca4a1953099a90ff395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61967ac8e491b319703589ddbe02f3c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e019c41f35805bce718dc3909f39d7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17e3ae7acb2679b432fd303ceabf18b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5fb68f20b6ec571685d6f78f53cc4a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0046c86478cac050ce8da81acc4cd3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a2d9289d2f1c3e8f41f40c011b7db2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53d80e5884eb425d469e2ed42e37358402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6e10350817ff2695eaee99f848822c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424d4a8b9e6db02a1e6a1260b2d18863404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25607cb68e6bab9374c96056db5ab60a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae64f852b8b750a2b4bbf279dbcb865406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043e817c01b5f124155a8da08030f8bf407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62090c976169629d82a7c02f59994c4a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3511a6490ff5734ea02ba17ababb7e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d539696864778432b91520b52a0c79c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cc78f78a660ce59732b924f0eb1551411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3622cf9bc862f68f4e64b1c665d00b4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49665df8969cc25e6bf12e555bebcf5a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7b58c9fbd49d40ff0e1ef64a55a2e5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a4208ee240176d1b8c63c88725889d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bdbe2526f89c2315f52b87e7bb7c9b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851772bfa500a083abc433e89a273213417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986db63b6eb11587c49d78c399a56a27418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3857c634621f6a7c25a01ae1963d3e2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dc0f3300d59083d1d28bee4fd717b8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0829459512762c0603ba231bad0f8788421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c4e11175bad44b0b79f6d7779a8843422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f621edd6a2f6feaf27c04cacf3371b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12410426106f24cdf4c33671112fb7fd424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5428bf5054bf533fc26d48bd3a95250425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c41df0950834b8e4c9f24f7582da865426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7a69c660d1afdd010aef33b932f1d7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1769556b4307309f7d11447aee505d9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac8af50ceb3c51c3c7ca51eda94f0f3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b218199770e6806cb2a82dc8e330d79d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fb91bd95221e73c7d7593eecb7d67a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0569ce0e42a81b0a3205e163e428d99432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62757e073d15e6449b082d6156fb6e9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aa317606e91de04e758abfc17d08db434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95077729a12f73d060fd5d79996d3b6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a888c2705ec345cf2ef1a60df357ac10436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744852683ce231df4b9ae0031695491f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e184c9e0470d977570c8a2be90e1b6fa438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb29f3769708fb6620b848c633bd37c7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8477d9181d1e49baa803470f02adeef7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe06711684b3c2954a6939d4408375e1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1df2530f413483d1ac7639b28431bf442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5c8d64a25fe645e2be4b7022eeeadc443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b39f6842cff89719f11ff0b5395fcd444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4349d837803446ce8b5173d60bdc72445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5077971391c16c2c5501ac5731e5e3e4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa46bf059b93e350af4528c7d8a28dc1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ddc70dc59fa6c4027b3eb23e4eb6e5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c37eec11f98bf29b7388687a9670af449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7bb8e0e7505ddfd49c0ea34f7ebf23450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c6d22d3ee97a4450aa27ab4b25db0d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9808787cb6a78eaf82fb8be66ef93f16452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5311ea541cf08e4428b089bbbbac190453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517e2586622308f28f7186daeff5240a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6601aad0dbf3589401b848736f5fb5c9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070d20098fcf57548c4c6b56f2f2e4dc456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc246a3f764c67813e249d0162d943e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8caa97e984ed2e1a5f372af06992669458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d54b9f7179679f988a6ca2abd7f3cfa459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a224aba2dcae944472812e74edd26738460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953c2dcb146f7b9c0132eb16d64235f7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74f9f0aa27697dc7b8177e40f853e51462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab11f6bf145e391f7a2c10fa3fe4c11463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394bece59ddbfcf3a829fc94a523bb87464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02be086823f3768976aa2b84fd98b042465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2eda65caae8ca0dd7d6058a8b575bc466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914b5c490ddf7c26ee558f2eb5ebb642467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bf1d1076fbca194028fe9a07cc19f5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d970c6e7f0d0cb3e25f46c901755b40469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170ab740307dd2ddc454d0d4eb42f540470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ffa3af8967def023676bc0c823ba0e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322fdcad375d5cd60f3507df42a774ad472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea060ff6f352a9643e265ef0c609e8c5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c9c9cb9bcf8ba50324bb5425b0d015474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c2cc94eac259b997861da986de89a6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8c7ed869693f086c8ffff6e3f52f5d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0975e0b10df677b3f4e0e07c552e90e7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951dee9435bb1cd1afc68522c97679b8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70ed189f594bfe0e0fa4f15819d6ac3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268a629838317a044056b38d919cf581480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ae3465909a0e5bd032e444dae11867481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53408d852c7f190e8b9a6f1271202af8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6018dd5707732b55c42f35a4b44d538e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf0d7a1eefe0f60cba647f82caf8ead484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636c03c7768cfdfd2620bee3b2a802d3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec99b9dc649cea7684de5ce2ac969460486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc6ed27fef3be365e6488db6937ddf2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97c40184b07b9e21cf2fe0249abe905488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e2b2404fb034b9114caa21ddc8f9b4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b145194339b3668812656eda62b6ac4b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63af243af92de32827f3e13ed97a6cde491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca1f93f98b8a651c002a3c95d2f0c28492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64b7809006d7b33c6b3dfcaae8f1905493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba8ce53942f139f7b7925467e31c43c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727b2f4dfc8ad5075c61e02aa696a611495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceae353bf66b4436ae6903397941b533496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09355ba6342e7bf56bd06d2e6fd50419497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c88f4db0ddf265f5fd58c146f1f7f6b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d255cc21d0410c9a6b5796a3f57270499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246f6e0bb23db8c0d15a9e19ae956467500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3efa971056104fa85a7fbb9196beb7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbe6f88d4cb4b306617e929cfd5ae9d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee63bb917bdb546407455207f509433503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a9d1c82a120725dd0f311d68e2e1e4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91fffd38462523ca00087abcf3cff5c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b14f6bd5511fbce21640bdb4871e880506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701a12b6b47ee833af2c1efa578ff9b6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915a777bd01f93b732771c8003a7a7c8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7991d9de421f2a3c0d515151a39462509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a5a33b83d7b79fb4580ec4fcdeefdc510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc0da4fe0d885d254303d385748421a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2268c7143cb25661756a78f3632e90512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b15e777a95e4c5319c801e0edbf7f2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbced6ddef0149305e0c2192a93e8c0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6012883d15e9a254c2baa15dd7e5c9f6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6052f41ba42acd1e7d52957f59c9e5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc688ed0f45db4ada79aaf05ba837722517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87b85fa7f97a16a866fa5de6857cd27518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd15b539e52900509bb7e6ff9a7acbd5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9920bf68bae9c660cef206073c801aea520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55abc6320bde34688e7d6ad89b705a09521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db3c646f461d347d46a95b9e0c421d9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316cf940d3e8cc6ece39f2a2530dda2e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21da7f3f2509413812e1a232574764cc524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e11ec169449ce2f8ce6d34099db68b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc3bb3f578eabbd5c866d1b732c905a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713269c5da3bee076ca93407ea56a876527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572523a6bad32ea67931614e444465aa528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026b1c7248013b91e6a5e2773e9d3bf8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e78a7d27dd7d613b25a310dea60cb35530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817af4e914224a8253fbbcc9bfcf4bf4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca64fd2b03d560da03d64e96d1d30b1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0fbd3f3a5a77bb0f33e1075ab4fb2d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd08f8d7a462d2b14fcfec6b953a415b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c5f4bed00d89ccda79a2e953c71970535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b97207e8544e238b16df0911a42a9e2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fca7ce79e57b0a9bb4d0376be52b0d7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264cb4416b43e2661b1bea7f40933353538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e46946f58b568a86b78c66cc40f17c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed700da978d3685f8bfd5c9efe909bc540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa51a8bc1050df16a6b7372cfee0217541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c47cf886c32ccd9df8dcbfca3cf4d9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9952f0c02d2e461a87c5a89a15ad78543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b009223a72f7968ade46055e644483e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d5d894495494f07e9cb76ef66a989f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da85e30575ac2b4518dbc78a1130968546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7458e0d238806242617eab60b0f635d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7305677c3ef6eccdd39a3e2955ea7675548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7a7cabf30588a2f0505c94d0e24db8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f40c175f87bcf97985cf77f425be5ed550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b52d6f8defacd6b33d8561ba04329b9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34034ba81017359e9486b4925c4636b4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90c36e30eb62a95191dda6e7ee5c9bb553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7667b0f4ebb5bd696fd36ed9a4e77f3d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fec658390fdede37133484df5d45a06555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045a20e73726bc93b08f53a9f0f9a9d0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9452a236d8b06c456dcd74c6c3e7e99557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c25da0a389add464e3564af77bdf58c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffc58b1e8ba966c5bbb9a0cb5ecbb72559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73f241defdfc41bcd79cd65814af532560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5554e646f0ccf4619c0abb9d943893b8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd1a17b840f4d777b41a022254b6ad9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50962928975645d1a375d73908d947eb563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04a581a7075c07a46290cb5be68892e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df55743afe115cbdce5c96ecdd488a08565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dffdd9de3a638a710e3a1c2631abb9d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643af47133cd88ab1204ea6518442e01567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34113fe3f8835741159ef2466a97bfc4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2c2f62afc66e9ef0fdf210b7d116b1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fb3d0139a2e08dab377928881b6aae570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0eebc950c2890650b723995563a23b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210c00bee111a1f5ec62dec4d378bc7a572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>