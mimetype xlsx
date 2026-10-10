--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc37e431655b1e768b99a492bab4c2731.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474c4e20f5f2bcefa1dda775bd88a0e32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3593f9b9d71a730f33d034e1d11ddf33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9caa3d127e3538be49fa2393e3ea6ca4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e14339a810836b0f45136ae9d189165.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d2e33da6a27e7b23309b8ed5d4ba346.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a31065870da0cff4d6ec08b6cf62527.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add39050edbaa6852bacb94e27c83f588.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caae81a125e9aaa4f7342d62e62bd5a49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93b14c803648affe456cbbc60b7dd9810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68efd19c929a3a47127aaa615a00c7ca11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d3152bc3d798f9fe3eda9f87f2d7da12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96edb11ffe442c46f118eadee607b2c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9654d092ac8e46656f35816c608fe3b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9b6cf8d960271bb7afb0ed33345f7415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9bdcbfac1f3b23ac19f155dca2ef8e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dc979f99dc2feaa1ab8d1a91ab146a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bcceb36061955c8784a431dc73aa9218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f43c8670dc9d8c50846ef1c7e96ca5d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e949c6ccfc2b61f24a647c91e95b95b520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0ab3fd514e777148d37f3bb4013f0d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c4a9fa15269c07ba0273bb6b64010822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2839b3b2a1610ce92f26f116f368f5f923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1720b5483b9444f7b0463904db45bf3324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0567d60db3bb46e454d05607e3e879e925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56a7240695a4c2c9e669181b69a4a2626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631a7beb27c0dea02864ab491778ffc927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3448f3c2e50ee456732ff90978c971328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299fbce716b8de1be2e1c152d017ddb329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd481b394e0a4b6b0febabd99242a28a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6893750c400ed488eddcfb46f7bee03231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbdc2545e2ef228219745d8504d2c1f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777193b805f5df4b4e3b090df611e67e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24901b3747f56b9a9b1c85c2ab9a7e2b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a86ab66e95f75fe17ee4c5b5ea79e0035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a57846cde0ab637d71fe1daacd0a7836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40a8f96e941c7cd962b68b51f4c7ac837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2698acac449457902f62154e07d36538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00c3b4a8d502367ed06a2ebc075239739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6a5a916c3d75d2ffe5ab33d6a29b4d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca32a813ceeec3715fd86820e93a95a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4192c3a784e3c01cbc4aacb96e2f5a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38fb75754f509ed5307821ab3129eb643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3956587058d5e928ca99c6c1b4bc4c7b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d9d8b054a22595980e0c5cd3d6ac2d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8959ec7a0cbe6ed34b6071a05ceeea7d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2631887462fae053cde1dc2f0684bb2947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cd4d8cd9bf141569f3b7bd2ebc6a3548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5cd68ae76b134242c7a16c7bd0f15149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf6d04c0aa94d62f48174c2180bb55450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f258d62761c184faf8e169617e09ed351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe9edeb2cdca3ee73f3513b77e2ed5852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f024c97989d35cfee43853872b8348453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25f25dc981db8c08ca6a0e21f2d9b9d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b8631c356a32ca2662423c3ca369d455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1692586abb188ac4c3205643ba8a0f7f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795ddb6876694234142f7dc2c07d523b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258a57b85dfa094dc02e5bf535880a7e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c35f2ce353b53433ac9ce9dbc7d63459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86446d1f02b23ed04a73b0933544696560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43581d1ffc89bfb9f257d49c1f982e461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a7e9ce64b9d42bbdf29c8377b07ded62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcfce13bafcd7b18d0ce4f14028f9ac63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2932df2abeef4d32f7caf0294c28d9ac64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5a51333b272ba051ef9768ae6ee67a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcba98c5425376a6fd3c0a05a6d4a8566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3903f33e47234e82330f51c365652f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b8a5dc3580a2967258fe5a7796d8eb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bb09ce16d50dcc0c77d86cd8186d4b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f573ce5cf8c269f78d2b726cb3d370a370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b901c22d937fc395c49bda99edefbbd671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea7cc42803b9e17b60616412632e98772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728543685535f5e12766e8f0ae7e923373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b1f15944fa5f56ea847c82976e2cf174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cecb5eb8fe85609b9c84e50c5ce40c275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d6197c7fa80732165400ff996c981276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157868d6d4c2658b8257a4fcbea9c0c977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1a2b1d4527f6291500cd4f56379ef678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b6f9fddfb87d18697a33d9c70f63f179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4f80f51d46c67883d8e0990c37fcbb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0ce6f189546afa96b0ba10864a7ea381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0158cbacdfff84b8670743fca1d3c1d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e6a13f534998e53be2762c41ed9a4383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d543f2c80279b8c1aab7013bdd2a55884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345ae65b3967193d06e4bfc6ff7256e585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1877a70d34235eeca30b5877b210d6e686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f855d21035d3141738e92aa48498b287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62f7e3c76172cfc374695a6a892831188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a7c908ed132d61b4bc121d32ba58ab89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c82136730df6c319d8c8b0d427dde8890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003ceb1a2924aae1bb7200d795618b3791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1038011a90c0e92a25b92e54baf7f1792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0759054fc3b4a9df4078b822ca0e98593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae17903e966d0fd5bb756f18be8da8894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3b628bcbcf8775aafec21525975f9995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4058e4271fcd8890ea0d25a65a10d8296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aec87d8b1397440432dbaa3939fa9f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183b7c36ac1d2b93b0836d8bf398aed898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675297a815b156c2000c06e0415aba0999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc8b7324a066ed50f8ecb66f8f84f50100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03698116e59ad9242aac77c62ee4f4b3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4b76388887c6882801f1fa1458cb94102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019861a502ef11638dbb29e7892f3fe8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e1a6bd88a1cec799c2803b6b400d58104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284577652e14d5c67fc62e309402ca2f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff04b0b4904ece18c4ae7c8c091b28e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a39caeb271d9ce72ccc126df45c84d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77730047f95b20d63363d5e7d3ab06d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53c4d47cd6ab3e0a8335d365660e927109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567154a1759d4cc589b2b02f4d463df9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a36a5155097ab604f78021094898447111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99f7799399545c177c410e19518c063112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef700004d77809af75c490a426a9f4b6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d59db82c009b7be829baecbf53981e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b869f6de3872003c1dab46cb182cb8a8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e44a54876d5822a1619a55a51465bcd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce33358e7e047ceb6d394da5bc5f297e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d42de22d7ef1307900f007896e55eb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11b89eefe040f1dbbf689517c76b616119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1a9a6d6ec6d1f4f10f6f7b55759a12120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c14290a800ddb854b09f06602695db9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b02add88648a2fd9ebe31a525b7d471122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6932ba232a02be0dae77ccc0c5f3b2c2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee14694a59d21f9c995f39603b149a69124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290f62946f0310dbaab7e32542d213b3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca745991c341cc7f71136c90a51caea4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11a1a2c957022c909b8a741e601a36f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d9492e194f1c3641cf6591253ad0b4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62415e83c2649214b87f2833f39f7a7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a824c6a0e717fe584105c90f3e870daa130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b64a6a31759a1d1e2033e8192d5dfd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02633c1cdfc2b6e9a6f223f3cd984b54132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92c46e10d73a4823c949e6354444e33133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d260a6d8f3315146a2d15db8029ed52134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead8c2d466c91d040597864b74ff54cc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b55a6e1829dd0e073f5878c8c17df0f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e90bf12f9f23b4c00b84bba0b5979b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcce722509ec2664f3a447606d17f0b1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090c5d169abc07a1571059170747c209139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15df95a9dabd35e0afa1774eb3f7d0c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c14ec7d2e5e5b319b524dc96c262bec141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b68001ebf84fa37fadf2b5d75df0b16142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fdb47b4590a03a686f64f1229854f5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96afcc2716bb1bd2ec22c09d34dfe24144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1897dbc07325d86560c7734eed43b6f3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eb49b1027fc5da63a7c5c597026d49146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39a46f825747f09664f4dfba874b487147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb8a69c596b32cb648f0f1f35eb3840148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5a5e88a9c532c7b05d13b7a3128696149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15a60f338f9c4bd88c67948947a2d84150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe7fe9ba7c5fa827e8d6c7d100d88a1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c90385d7b808b92a02b8a36a3fbf9e4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b51b418cfc97e67aab9d691cbbdff9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582042bc023bb6c1a020d4e217697993154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0736501a35bcd826744934d3a8344ed155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9321858c54d3e642ecde09f5dd3f4533156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53edffd6858e688e1a041362af7107e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ccb818594b142bbb86084de05e8cd8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8b2257dad28353c6ba6c31066d2ac7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78da42da35d75ce45ad4e61d4fb43cbd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca83464b37285999b309f2c33d34cc5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305c7a23ad76978d7673f3ea61c5e209162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d627841a738cad89e1bd74bef39caee163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c06b84f671c6eaa055986ee8f0f76d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72faad79e02a08ea1b82f7ec0bb79caa165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b2efd3ae9ce05c9415f7abd167a0f8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a37e99a83c57843d69c9d8e030bb712167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0c3808e24322c2c65c40fcb272d998168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656682c06d168eb54f31a16c2c6499b0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7348d18c240fa274b86762f47e4771ab170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e93b39b98e4a02394377c9af9c02ff171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad20fb5fb7b0095a06306c1d9174394c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aedd0485e6e7c725568de6fdee64a9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8573afbf2af77d4e971a208ad6dc0553174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f731c4ae754d85a7d235ad900c3bba175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cca433bbb4f876df0e618e85b20862176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167f375fa64ab4ac70c5b79a4677ac0b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fd3e7fc2d803d6ff9453f999f39093178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4569a39376264a9466a59781a7c91f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c57017a9e63325b8bf46425f2dec240180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34ddd03a66122c7e3c55ad607cb3c1a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08d115b68c336e03d80132e735d0eb3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d249cb477fd8e794baaf1606862e425c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e0e51adefc969ce6dd3a52bf6ebc08184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c886b198c81a392e3ebf7f354f0ba696185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee7484dbe4072b43bed1ab133fd7956186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3990fcf9fb1fc9014a4ab3a14a6d04187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17372dc090be05f96a708e42e50ab8e7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cd0181359100bd90db7a03b5617a2a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8137069e5c315dca3562a65738ff942c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0859be3a34eaea0eb37e5512feeceae0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a978b21e82d2bf7ac005b251ac1de7c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd9756d6cd06c60eb400faa7122ea73193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e258ab37912cc24479cf1db5c282e0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66b655205174c0021df9de96b4ea38d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f326388e5eaec6b9ec5238b90196e57196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bb801ab714c750db87bd02d823c862197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7def3a90369abae2cf7dc9e117ebdb60198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25be3c074efc54537985bbefcb507d83199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafeb4d577535e91736471a33257d53f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488d2893b9b74a534289981577005f51201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f0769f715cd9b8c82bacd8a0b1252a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00b6c3fe6b28c278f6ae18c26cb0733203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bff7761b5351aee625babbd1622b84204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c24be3fa97ca86c79c1ca98f3b68282205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc2e7dea6003de4df06e1c539ba69dc206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1439cca72785ce43aa2643b9373d23d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d49688637052410836d59c93075f75208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1fcc3c9f5ce8eca44abdd609fbbe79209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21c07f4458b45d3e1db10e24c011d83210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c25ec115570cf18735b2a30cab416c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2d930f447b8f0974c515fc3d77126a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad6bc8de90656894a0427e3ad830b10213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27672112fa2059cf6d0c30518ab8b79d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8a7d5e996595c504bdc4e55971a1ce215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5a72483bd6ebd540853fdbd3e0e8d3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe2448965d520c3cb029480a9f4cb75217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129409ff8ca6740e414ee6e76a37a294218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce4938cf970e1821ab673b015f89f80219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f163e384e0d51f2d1a2a0cd3b40e5ee220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f1f324e11c3c673c2e7d5731f62f9f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c013583b57c7f54a79c1a82e2db43adb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06f01e13a1fb979ec9ee8bf8c0ccd5b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa994ad3e0be55ce85995bd27466675224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbd5b4d517663a3bc5ebd6fba3359ca225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f5da7a2319b7aad4e3728635f53989226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643bd9651a66a26d90a1b7bab9e133c1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b42f5b8b7b6f6e1e8d488656c6b583228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebe19d8987e7edd68e3357e1ecb6af9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dca2ded6bda7397409a7859eccc349230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d1eb21c7e19f0dec0d147dc43e8046231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a287fd10b7470ca3d4091b04b815ed8a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294c1356bc55e65c55229ce3ee52e1a3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cca4fef35f00a9f63a21040a0cba9df234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9d48536001d8048b0734f1f9860966235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72795800235ffe7796fea635432e639c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a92862fb1e076faf955821b8b6d2162237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17681f8ff65b5d1065261d66cd2b45f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a387fd7ce515a558682120e67fd691239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52e5096acbb29752412853abdc048cc240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4b9169642f2e2a4441e9c7ca9f462e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae818654631eae6b0c765ebcc60682ba242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71a3be5f4beb995557dc8927d43c164243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdfcedef0e16cdf71a14ed6213ce67c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35245e17cba61d1f7e269a92042dc042245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152897956938e5b8a1668bb3da9db934246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f962de6091df4c0b5e81cfcce7736fe6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd2e7049c2cbb41f4702af80973cf57248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447c46ca3da2f28b61b9e0d76c645aa0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481baaea9bd5d3547ea6e6713e8795ff250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1f1ccb8e7f5b4ac642d44f00e1280a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47662c89007c356ed262b4553bce2de252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815ca3f19f81f95604d02c88b7502fb7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8975926c9100e0be3a8d21ca0966677254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48eccc8705c175d872c05e53a4c8e20255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a581123f3f361db596c3b78f23bf343c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c58244f4a0f9d8d8929ef34e6c07b29257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4326e21c78404fcd1d376c32982b6339258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99292e7898fc5e322103ae493b69bbe259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26438ef8161804a12c8bc6fa2b3d9aaa260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cfd7a392fa4683b772fe43e9ec977a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c326defc8b79c640be7ee8adc8a14f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec709dd8be49eef6c6dca1633c2dab74263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e72338da79f7bdf36c3cb349781a42264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de573071a9512a59fb8b985e11c61662265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ee5388086dd6090f64bf80d1bb169a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b85ab95c4523588fc2af42bec5f8a57267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe185dd23541e9384e21cf6e5e2ec5ac268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc35b6239365bcbb7166cffe7a10d901269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274f142e2c81d3fffc27695ba754bdda270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c1422871068264b33584eea12ccbaa271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2f000840427aac0bdafcaca7cc8825272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0e962e736d7892a486e52a8e09b8af273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f75b530a83fedb29a9e5dc0ff49c786274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831d5d3995bb9a3615a4cb7c76621fd1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a18310f8e1b9483449daf9e15a3973276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22840180f49739eb33fa8211ecd1d452277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd0022902a32c386ef6d16ba5bf82ba278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe74cdd4cea4526f843dd6baed12da74279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debade3b1cb1706a1a89b110e6542614280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003947d4109cbcf8c5084df8ce27c962281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156a8af0a4eb944221d18f9da57395d9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78ae1577ddda4593e56e3777f7813ac283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac3a201b9a0ae544cff3d168c1ae06e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998ef1b5021f5099f02db8ce9e429aec285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798e895b42deda53cbd94150baf07eab286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0db82aa08d74456f013b95d37e36ef287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3ce01978a42b023fed66db45dc7688288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eb59879149496b6446a13df23e14f2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50d1c730fa7b2b2d58a509be03fd355290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c361fdce040c6395dd00508a164628291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a72c7ec361d05d0867276000cba9efd292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ef1533e94c7eff90ea7c088dc20991293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c34989974233b9b6d577aa53bd79b8e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09faace2862baab822e213f056d47166295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4bd9150bf83f51bb1cacb743f77dc1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bfa2a79caeeb49fc0b1adeb3d1301c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8e5706885d42f9c5bef8e7b0d61de2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d7cb919a6724aa001a699c00f50595299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72085b60ee4a04f8cf3a3ee0b940c42d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fea26a8c2cdcdf7b44481c165e0f81301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207c5f5d2956f73ee63572d24aecae05302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad5f651d5cbe1774941fa7da286dd7b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b98e59e6ada3d1eda8732d55cb3c62304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e510596f638b69eb652bacde104ece0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7e68bc0a0ec47d93be3a52c619628b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ac2b38dda63ceff2b3b9c8d39e74fc307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed66299a35c33b871feed70ad83f7c8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0081b603bc856f523d33e48de6d6345c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f1ee4997eb2952644b79acd0e93675310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d20185c455aebea1591b402aacb0af311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad9b224ca43c6d0ca6493dfee5b9474312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e16d4540412fa93671730bb029af83313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8042715d446cb28a26506f123df0cd43314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a8f9f3a6555ef149595d094af92099315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4210a6fcfe9ad6ef0a9753def06e6f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e1bc0d802f5a3809f2f7971aa9ab38317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55455664ca248af2e64fcea456b95f9b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730e11c3b01e5f14e0efa1ab03c1740d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31d63345af979cfc4577afb169b4008320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974334343e9689814c9767408fc51d14321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04149f6a6fdae0310ece491d8473b3cd322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1cb9ec36fdf94b3ad788ae06cc43f3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b824859f6a72b4c70813a038cc70bb324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102b8ade311478a2cd8a3ba8be42fa41325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f91c5df9ed56d4e5c3e1363b16013d5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba26afc4d2812353d02fe0b9add2c02327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7988267d0c650fc6490974acbe3c77328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68539289c3477ef5c350b150a8a0479a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ca87e8951854431bbcc90a126b8930330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6b2993f0145dcef1b9e852c30ec084331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f290c6c8d088b1a63ae5e0d55ebd5dd9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687620ff1b9508838f7231445e249b81333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1be320d5bef2120a78f9a35bf8eed08334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b703c14913ed3498cca7fdb558f041c1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c5b635eccf66184f484e0a81a15c15336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4089404ac11c62c2cce2bf9449998f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19792e0ef202d8f7adce30dfea72ca3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dd62071c40a778fee4881138d3bc89339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad3dc50d295d941b91593916651de8b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144e7e0d4a445389c93dfaf056eb35de341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bd78637511137f00b6696d41d6a05e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cf5f207ec673460468e18bafa3091b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eda3166c07903d33cb95a17ea024f2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510058ffd1301dea8e3877687438449f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e823202ebddac9e802fe6e582482470a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6dd26d1748c16b6f4976ff071a6aad347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e894ac89d9fef64426b881a9458bc1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b4f91391e5deabcf07562447ea1478349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23f1b974dad2b0f275f613d7b929830350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07b2dfe6d8488dc1b6a831276c32a67351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eec11d2f1d7c0fc393500080a8506c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f123783b8323c9f7c54a81cafd94650c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fb51584c074e6e394d1b61d4b3f900354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b9475f38408355b9c0a433f35577a0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb9b0ea9742146f177d1a682c068448356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f1b13e089a9282619991390a8d64b3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b411139d54183eb45ab5267c0d978270358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d656ea220d3abbf2a8372bd43f04b032359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123df286b2d0243adb0ab8c0719b9f7a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ede0781b3a95e8607cf149a1b3f4ecb361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be302d7f2644764c0636bc6f6ea07b5e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d577defcb69a3e9cb3a372e918e946363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c118e23e8a9825bad90aec5fa3c8ec364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a319f565bc802cc7040af6194f3f6890365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e97e8c8799c934495e3faeaee268ba1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d84dd19bdd4c9dcb7f04688d7baa3e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3db1281b12d63a694f2b3546c30d7f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5480110d67fbfbae20a9191919b53d72369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a306ecc8b93112f9de982f6a155836e2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793ff01950a3681b2bd00eb1dfc49c5e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ae80fb834a25496826d4649a9210ab372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde335efd4bea1af0258b672b57a1506373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66442d5e8ab78e93b100309ed524b9cf374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139414b896b8012d0ebace218bc35abe375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf27adfd617b8bb3035d6fc74a697525376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ffe4fa8855797bef345e7f945dbff0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd2320c32b1702d6692c58a1e303f82378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2186e0e9966a25ea6ca7d042c2c5cfb379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1042542fd5a472ec79e31c76a7713d76380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c44344fe764de7ddd62cd4e555bfa4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7870d55dabf3a0157dce97855fad1fe9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6baf1e0e27c09213d0a9ba4d7bfed0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1caab4892f77e11523385d0b59fe85384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cf2d2677c73c13d9186e99e5f59f70385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0a1e08a319f4edac478d3b1e64f3af386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f131eb103467334317425e5adfc6f796387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83ce3ace12a1bc0e278f82bc57c58d1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7726801c13303d72628acef1f00d094d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adbd7cd29518259706f451f1fd52677390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1f1b6c90a5f67623ded7d34feda9d6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dced545c283f7948a3a9b94f32e7ff3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb0eba2b6ba8c54795a62b74f653b4b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451e0f980bab7818b13a2588ce9ae601394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0190d6072315dacb91c52de5722afc3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd621607235ce0a49b0fae5a5aef201396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb6d299dddfcee1b726fa11a668bf0f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965c3d1ba706e713c84f136ad5b2855e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5393f3d3c36c0fb076ebbcd67184e765399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc96a9d5916ad367e69b4e3cbaba798c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a32bbe33caa5083327ce2e9a228373401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da76a161aae0db66a4a35fd557e40b6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30af4d298e34323d032d30217c69ded403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba588b35f7ba4b69442208913d3ca7f5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8373995d208074acd768572fd743af67405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061e7eb14df72d5b2b2612c096506729406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b22a6782759abe6bd521e3c24b7d58c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e482686405d739545dd035f5d75a0d6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ed712368681015aa2bd8301e56d1c9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22987bd6773b86fed0dcde3e43f0218410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d22cd601efa2e9cd0f636dcef39e1dc411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f5c4430684da82b0791cb175fb651f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46af52464e4e4362dee5b6a469a46ec8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cb4ef7466c18f7cbb6ccdf1f01ba55414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6575713507043627da3fd7099ed4892415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06c2dd722bac43757c90b59d772958b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974633ae3dadac2b35f77f7c3183b8c8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1028ad0bc416a9021164859bbb098358418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72568ea2b6c9860f963ce41824a4aaa419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232da9b564881bb8b70a74be524c0164420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3c21cc0e4180f2c50513260e9c4735421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f985f7ed517383e502f584fb2770f916422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1bde5dea2cc2828fd04cf3eb03a901423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4645a2a7b9965e5e2737d06f85185cd8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f965c6c63f006ea236e4d8baafa655425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d56193fc822ab40bc8a702e7fcc0d13426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f5e3522542e168f9ebad76ef40ac1a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145abea7a7d512e3c73adbaa39ebc85e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105bea578ef8c1c489f18e0650d2108a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1424037b62d438e9120cd5aa65b353430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428eb3cb5023afa69b40ca210c81aad5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e259dbdfb034b636ee25ee2fc418f33b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6a09c93bd8efa0d676e6fd04fcd3d6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2407447862b5dd36880e115b84ab7e8f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc1b07becfc90ce856c7e3eb241e787435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9f506d7259fc61a3f84a77e8e01b06436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056498287f2729adc2bb4c4bfd25d360437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a990119b36eff6717303a0abc17163438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b989529a24235fde88bd7207c1780660439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4853716d067b351db2828ac09204cba5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783c207faf475286673068bcca098f6e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90751353dd569f30226235f175dcd83d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5494b71c71706b8ae2189d050733f1a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5bc9b04d2abb52674b31290b6f6cdf444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b51914d54c24d158e2169eb7dc39a6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a796469b00809eb29d6d848fbe7bdc0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df4517666e707fae7e579daae386d73447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54080e8db6b524b9a3e051270ed0db2d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2939a9564862dc68e4cd105f47ba52449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b140450361bc9b0c2a93f90450b7f6cd450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b8ac480fba31adacb8509ade053943451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9d51c07321e45b43cb7ad590950b4e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c05bab04d4414eee675231d925c787453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f9d86b6a14fee40c63bb3dbbb6f6b4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5e9e646c37b7b034a52fb94e690ed0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e865390f2980dc456c3bc6abeb7e34e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f75b7b06b1d998c6fcae0fc5bf2808457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499d81018ea2c04105ce02b53fc33ce1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15c3023614ea3ef2bc054b9d8c71712459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d67595ad7b3d190f4f5f072f8f4a60460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b76c37dd8604cb3148c5d6d9e669eba461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7abca9ba4fccdc4302b5b0b1cdc390e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec98729650b02982af2404791949ba40463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc74442c344d8895501d716d0756899464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f6ede47180e31fd2536b139fa890ea465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3c48d42b48c3aa1b013ee04ecb9b74466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad9872e3b7a4dd42609583b6105b7fa467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ad85cf2d669cee78f317b205254e1f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfc9c9fd96a51a6ed67da072b3d2592469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e98299120e55ec160748209c171070470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff4fbf71b474af9b48458c4a6517a7f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bb700b1fd550c2ced88c0d461652c7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d929292271917bb031c590d9e9c5b3f9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c87215434ded1970326ee7bd7c532db474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63f1ecaf12db7a9d5a5d8e2540f6d49475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2298286886681aaebcfcf734340c73c3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94cbb4cdd1c10cb7e086d2299f13a96477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2531ab5bb747c34b4817442b95d12842478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966b737c4858127a022943d17e908521479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9217242c22db5eb8e2f89ca821cfff40480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23630bcffdf5fc9d35c0fc89eb3bfcf7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ab163748cd6e2452bc01a5a8923692482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c354480d9f7a62b6fcdbb4b17eb7b1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fe37c6835b8a7a58b7ec15ef40e74f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e5f541ec2b8d25de75d050406b82b1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab7e2a5405ed3ec42bd8cc63b363021486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17196b4b1ab2091204f0242ee67d211487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7376103bb5781fc3966e40e5659204e8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792ca5e6254d6b11a462b5ecf3328e7e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa157cea7200d0600173778bac7bbbef490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db6183067dbef546ce122e3b4623e65491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c48dbc7997b8e1cbcaf7a1a42bde8d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170894215ea4ab61122ed5ad71715099493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8461a1a416c072615fb3ba683dac0be4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189bb369fee5f6cddd96e222205deb12495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1f2dd121abcdb05226a647e2d35f07496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c6d857b4aefb38297688acbb8113f5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6079ed87f37ff9d9d8a9805e0033c98498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecea85b32686bfc35b32510c6285b443499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bb67491488029a0b9335b37fe13bfb500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d06fb0ab2d0f45c776b78ebefb9f3ec501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52e22badb1dc8c592c695efd2732753502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b3a91e214cb50028296d722c4744be503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacea349c4036deaaff6bfd045c567f6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc02229fd8bcb3cbb5d5303d7c7e59b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a03f8c3961c4b1cce17574138f73d23506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3e06d36b9ff9494796d45acc85a0dd507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2450a5fef7041a11d722e53bc164b3c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9443a398ff6987a512898485afe9d2d3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5f67209341625e4a45a3290118df84510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cbe96f1afcad044b269b41a7592f8a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98b8851644aa2f6b4140e4d282a16d2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa9fc3c4bc2c36f15b4b4990076ef8f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c272f518506821a3fe4d76e827170733514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcec2cc7541dff4b9e558cc94916f69b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700fb5618868bcd035ad8551fe188eed516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe13db59ba7c17a38f6b7c584ecafc0b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f56c3d9d1d781335cce25428459890518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6914942d2383f062feaea433f9e42ba519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50afc2edab32bdb4a06fba769ab55279520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d92385bc7629d9c867385c5a6bc7f4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83680cf2824df3dc557635640a6ca980522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ffad5ee52f988fde406d22442feccd523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4314c5f52aeb83902bda9cd4c66b627524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a56fbd2acde1c792df1612534b85fe2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532a7114fe2281089373e926bba49a61526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7cbb9848a9f067be005ecef603430a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7bbe93be95218c57f1ce8ce58b5e7e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d72ec0a250bf4033457c35d3a4e4d1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74360fc5eb98d7dd6e3f0b41d8baab2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59438606973fb3e46350fd5c6463ad18531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4548dbaae5e404f372965a1f12abcc37532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f81d614a3d826ed46d30e938f3f41f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863eecc825b436df959e6ea7311abc13534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a1d89719e35c24a1a3d950957ce846535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1589787bcd5459e87ee485b0e2d240f9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f834de31dd18bb7c308d8926a4ccc507537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac19896d44016e6c0fd0c3419d65029538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fe6f651ce80ae8c4c0535d772142e1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2992f6713f99bc89f94811896119265c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1726e30e95e111f805b7b76b47021f46541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a38bd5a128cba07758068c65e0c6b9b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5366c19edd9f6b876610ad701924d4e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee59d285850ddb1184c0f645f60186f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc3bac8132dff4283357d769df03967545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2fe653c78928b33a3f2c60caacd272546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b303842ed60bd7bead75bf055ddb2fe547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245b018663be578c3861149c40d44c1c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc797ad497928840e4992c565985582549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8348f647166f0aeb325377e9167627a5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d041cbce7881e12acc84800c54710fb551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9568f21a0446eb00ff827b3e531e0650552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fab19099c6c790a7b745aa711cfeae553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8271e94375cc336355cfafbc747e50554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122667dab253e3310b570765f0ed5d13555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a901b8cd929d36101f7f0ad5dbd6fb6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1863a801db95ba577bc7fc7384b12472557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d88d6362f8ef50f82686ead10ad4635558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4833655091058ee6add137c2c2db69c9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c066ff8d8ee5842ab668d2822a74e106560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056458c95b3f97afaba5dd9cd7bcfd66561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b495fc56cb405df05cf2ebf4eb4ce828562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c81b4e4e6c21299895c70ad2b3cd805563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3031b56686193b6a68f788dd0011a23f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1f0b5904e2b1caec5b1f11c8a420b3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24229387329e48f5d4c79653f2152071566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c73ebf0c439eccb5764a8f220533a20567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e6122f2e5fd3f5e988f17e68e50b4e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2572861bdfedef7d50c8d19210616661569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cb05f8b865046dabff5ac2cf954395570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b103f2a9e91894291a91ee81524824f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1bb8a087249c82ddd2d819e2964387572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb3af16b871990963917e5c1d0a459d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7476b19504fefdd7b127500772cb53e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc801ee2e5060ce0162405dd01972bb83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccfa65bdea34b01836293d67d69f58e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7331473b3490f5554b69584d6219b02e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eb8e9c30680bd8ab8175ecc34dc1866.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2c95959db4a0976d61e9aaaf3c1d827.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d5b917da9c1c9aca7a351d7c308aa08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5aad65b999f2e6c6e821b47ac44e7c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5503777cf639db6fdfc27ef5df71844f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e0597d4c10a0bd3013aec8c69321c911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff7a9ea5682c36dbd1d665fa546053712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b508509f258845aad5da8c7aa0f76f313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6486830b09dd982fea5360be387a7eec14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde5c43c62137c4a944c4b62a1f3217615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7664336cc776ed6647d7faf16df6dbfb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3a9c1ddd9b0b8627dd92380c18924b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecdebb8df297449beb89a5e220d6f5618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db2d582455dd05efdd73d9fa6f7e17519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df6a728328beef0d95916448e9cd5a620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032adfeeccbf95b7cbc83cc250ada1ce21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655eaa3c589896b013aea913ec02d3bb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca173387800d5696e64f86675ec3aaa23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac96db033956d0cd3eacb6b5125508024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad94bc24172afe60443404d3ff053aaa25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5490eeac98f98f6a81dfda130e2746b926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8110f3d3b40b91eb7ca97a35a80bd12e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb785cdc622304714fc4be1e0d3890c128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac9d3f9c6b2af0cfb2ef4928d5bfca829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e052760511f9c17ca5f23b142b43b9b830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22113013fb107f6e5b4d9f5e926c260331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6742dcc0333d6523becfbbfc65a5524732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fba5080cc5d05138d024b65e42356ac33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad6c539f8a9ac00685810ad5212cc9034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015c9669933a5d37fe06e0ce1b65751c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a424042f6356b3faa796f50bb959f836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f4429c41b02479d6a22301313f00ff37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cc2d1fb08c6d4735f58fdee4aed3eb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346afb2501e098148474044e9cc312d439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bdb32107383d272503ef13564778ed40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead6da9f78c81d23b518966def4a16df41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684059f40890daaf28a0773af3573dac42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef366fd5873173ec4f04fe3a7d2f5e643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7de0bc7e076c49841a88d27e92b55e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566c7dc4f19eb0ef9fe069cdd34f5f1545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c5fb88e3f89973097ad4c0ebe803aa46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39e5ac62ae8efe0f62252e44cda1d9947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f006b221570333ad6f47b02d0c31a848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bab22a33b51e860050085534e2799749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10e65997b832cbb5c224b959722b3c350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0c004c9a94b8c1b34af26370f5d0f251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d364d03e0dfb99b4ae07213ad40329fb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1897bb3a6e24af6a018a0c5242a483853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfc3bad06e5554eaa3dbbc7ee46f29554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d83609327bb64594db942f0505f19c955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6112a049d3a6ad27d6684658e06795556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe78e478140196b8e57593aeaed4c3b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da4368882ae68bb54dcd9793639899358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740e75fdf7d1e72b97e613e72fc1d8cf59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6fb0ae62558c2ebb3659b865fc653760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc23ced7cd8e5beefa23a333053dfb461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e341a923b9f5af45a66cada42e7651d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74d56c8898a2dce8a9523218620ffcc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f7c240b8ff5995a0eeff3c814a93be64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e25855fbf0aab6fcec623f9eb1f54365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abb81c599f42f8997c7ad6d16ee2f3266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962cda9885d722c1c1ff7f3fc182150f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21faa9a4d0dba4b1fbd53909332a18c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101ea09df35f0e75853112b1cfceb3db69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab5bbd87402109dbd4bf67f2bb9a93c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b539dd82c88859be5c42346c95d2ee871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2be7ae9789911017f9454f115db42a372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d299ec3c9beb781e6878bea75a3d3773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823c7419d3b503d825a20d2be3318e9a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d473cdccdc3e1b9da764fbb5eae58a5e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac256c37d89bfc0529c5a73bb835ab376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0070d9410387553f21dc855f3034005577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b51ab7eeefa8480411b9f35fc84fcba78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199c02abcd08d9c3ad3a3d82c138ae8e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb20811093135940e3be08af868f713180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2da8a48bfd6508f70b3b2c7bfee96d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92885170c14e0d0c5281b576cef0af582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f28a25a6088993438002903c0034d8083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9f26c9653f2e35df4485d94f0413c484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac38a8946bf158bc9cc835c2b5a742885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1100137b311b3bc4153920ca20fc920086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c118f31a329f80441c5c76db3c3e70e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e47cf586393c5f2c437af1c3dd58a388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b78d00fea7a758730ddaf694ddfeba89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a76a360200c0d4f4f2c87e3cf572bf890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34489a41f3b8f7af6b88658d5ac7c6891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c055ee00c266591622efe710899bb9892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821a552a09c9e24dfdcb3994470d0ff893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8d8a0956932aa02d7d11e4d9e565fd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb1e081010848845ab54f7ef9f9268895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d3c6bfc76f904a224b426f1c375fe396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef669a5cafa849bfc3c30cf5fe1dabc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073010504b8d9611d0cd01cd8b232b6198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98ed76626892beca81ae3925abbd89b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4c696b3ec9cae0dd8c66c4f6ace517100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20079a2026c22c13daa23200903d6f3a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef58746622efd1c3ae2ba2e7d0c85775102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17667124f7ed704d2998dd35492f35b0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5527acd185eecd5fadfafd55be010c48104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5783b60448595f9beb1cef4dee568272105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f3e06e370807d12dd35fa957b16267106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8398c813057cb2590614f07a3190ea05107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6153ccf3490fb7a3a98aa7a320d96fe108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64b401452c566ebc33e4bb30e129e96109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969652bed9a834ddef02c3ba8ff21060110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0396bcb9eb4c7284c14c1a752966687c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75121fcc88940040924dacb517ae39e9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390ef1427e8e0d3d05962fd60274058c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dc6c59d24e287d10708cd8bd29f2a1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4574f1f05220b0ab754d5ded00404bd0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5082e14fea580d3f9ce639d581e3db116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614b3916841053f8cff3f8f4ea67457f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c704aa94cb92b43e21865228d5a205118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac6e0bb674158d72ec62d3bcc03390e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a1e9db9a769ede0ceffb0e670677bd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b71620dcd50a1ce834539ae13cc35e6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d03dd4854d0183c829af21f68935133122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988535a8075975834a4fb28f8b4e1ecf123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451e55dec328fb336f0e46deb891d2e3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e205b0819d78a53824039588b12517125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dc92f2227559f6bb54389f9d2a56a5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21ae79c4d1aff9ba112413e92afa364127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bd4fc777492f8798d664019d533e9d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363c7e83cf05398437e81ed494c38256129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db0780e69f6030b00e399d7e110fa72130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9d4612766c947e451b048f530c7f1f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2348f6eb669e2faaf7c698f09c255e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b5c10eb57d02af20da8f8ad92a8ee3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1a185f2cfad5ac3ea4c87b1729affd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20fe3110e13d2a096d4afea008af7da135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991e5de8b64b1c7660bf713f5b775c48136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65c458ed9f2ee37ffdd59424f4b65dd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b700ab4ab984d42b42d03c4fe75e4b2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1db6d5a0170ac3ad8f11197fb88be7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8593859f52c7598cc075a6ccc7f431e1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f717111b71e624c1c296e32b644ffcf141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6341890046854f5e12addff6bedb0db7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0756e960b974abb6f61ac96a3afabd8f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e589da60a7b489110d21f7f93dd500a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5d0d98c94b51e891d490b1038e7fb0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1660be652404538c7474c6c1c5d796146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eb7285c8adf4eb059299037022a41f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d3c812d0d3643591084b389d6604f6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fea286885b194dadbde276e75ec03f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4141c6163dd6c55004d57072245e83150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cbb35391510b1904d30e058cfa9264151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00a6a4ee594f3e3204d5e8fcd9a72f7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d49434a618968f806a04c88b406f4f6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f73ec4d543fab97cac749f43688850154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395c67245fd66c585b89d64a80b91600155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e520f561b37354e660261ba8ecb47e73156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282a9debfeaafc3be64a440f7b29833a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f6a2fc097caf70821f41b05c8560ba158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bd161e754138f76515662ffa7ea7c3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ee18f34dce1e56bc10b93bf0092b79160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfe41be4fb460671c24eb601643f1aa161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142d48c1e77a421767bee8a3bef77afd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4853bd4bf973ba196a2512dd07f56339163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8591d353802f1170283e35abee1b67e9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241c39d75af38e6b8c1fc1f95fd0d83d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad01ab089c837b8bf569f5b169027d5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa91d3c3c4644d1171fed7a14be02a42167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fd514a4c62ce518cafe79d95c7d4dc168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe46c06f2ccbd92aeb48ee4025b05c88169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b84671fef092ed94d51796205b1775170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e56d081ff4ea618c89e8d18e7cf76b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca631a3010e9df68a5039f6d7227b51172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2813beb9e8a5620ae457deeeaaea3cf8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714b6b7b6b6c54877685984eec10421a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71354c5f1d8cf173d443b10eafdd99b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffc9670ac12f506b528a0a23262f7a4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400855c019bcce769673416186fbab2a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6093313dd63e195d9415117ad41b6523178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a348928ba82b6bdc13b5a9d032ca11d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80a523498ac53ec4b6cdc9a6abcef9d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd1a02c5b290406af0c91e5d47c6a5d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8dc2da57cc69051db3ce6bab1fb9b1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d407ad898d7232937eed220dba3afa8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0266ce8cabd182c91f5e0077c495af184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc64c6183cafe220ff69f453024d951185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087e1dc26864b16216c2d0702f4e7161186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6084c53996f4b1862519973eaf2fa96d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcd4285011ed24c09b8fa3c8391e71b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92d92701f158e5927e6fcb010057793189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca40c11389d8358bc84c87c29f357a3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43d46936893cde026972f2c650fe051191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b928a30597582f8d0ccf4f600c13cff192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0ac6b4aa6a8d6aba95922535fb6c34193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1517b2dd82ee05402236cbbfce9eb8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3216269857889145c80e244776412ad6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afef871a24522769f8e7d982eec6c7e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b304095307eeab63a211e2e0db157def197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb3365875cb0169a5b9a623bd66ead2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f7063da5a25413d356ddca544b5dd8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6899102f7f6711c01825ec6c9b97cf1e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6f68623017a3e908101c4a921a2806201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccc3fab4059b915aacfb6e8b96406ff202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b8927746deb9b9a8a7cfa726a39d86203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2e3ebb318975cb6376cdb70eb313be204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2a0aee5ace6e5e9fa26d5693d752af205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe7250810b37c2560dd26468f04f615206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb2d0fbfd893ac5e0b41df89155dbcf207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb953d419bdf8cbc3b7c89d5d085b0d9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd887af643651376ecf96432f9d3dbfa209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ac810e77f123f8dfcadad2ad574db5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b19a2397303113e35f8f10aa7d4904211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edbc9201b7172fe1d66801a3bda4549212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755cadf35d1631f9bf81fec07b3b2499213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280a5722b7b1ca1a118438a68cdab55b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392b9906c7b31213b27069472e730849215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3877a52fffc752bc5f38ec6d6fa6a152216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d46540394f8cfe7753a8eb5dc5fd6e6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473c454b65663e23fdc081d379e6f43a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a73e16d28c258ebe7b78952cbebec4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811df86a7f7fe6732955bd8ba7f6781e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb6eae57b351d0d7c5581f6ad83afbb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d25208ffd89b73acdfb73f7b6a4941222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e686b77e8fb0e48b9c7818f3176fedc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7469f4e6de2c074b1aae692162fc380224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd15635e46dc80c4a4c1b71261a96379225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2f2676c2cd9786eba306a6a125ccd6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e76f6904e1a27b777aad64d1b35060227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ae8030e8d2e50034932c4d1894eba2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b6e5062c57208bb76d054ef1503337229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d295af7c9697659187477cf149aabe230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c6e90a4804ed72543c4e35ece2b59b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e743cb5f3cc98169ab456bf1d1b5e1ae232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd70973d96ee08c97043ef95fb36285233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6be7ac1c8dcfc62411c40b92674cb1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3098de3197001a0595beabfe384faa235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4913f71607c3e8787623c4c7e2de24236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2a1773bdda387006d02ab44c0db5ed237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e61c3c944684e84bc76806b1c01858238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca95bb224219e4fb489e4b13d286b55f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0f68110d0a5cfd080274bf32525ec0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fa848eda614b38bc99ae261ec3680d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d23eff9f7d70057b305c709612ed678242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef3d9c3a249196a424726e760a56c11243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a348dfe5ce58678229e1a523d7e552244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3c8b4f8fd2b06d305797f70186d777245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dcc91ebddee38f09223ed868ccb521246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc3967253a49daa894d8fd4a018a140247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419b317c1613b95a3c1059fdf7af5aee248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66606b04bce5043ebc12cc1c47106c13249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944e6a7e2779efaf830d9ae5dac8af28250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddce54bc2627509464a8824f09bd2a9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab510fdb2c33905ee6fa6cba8f0b50ff252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d03a06f1e5e06f6f6c0cee9f5137f5a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ce1e2a2c1ece05587a9a3d0b084e05254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2690baa58a97025a422536180d9946255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed5b2cad050e338b6be14cfad02fded256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0805f3b1f5f9f9d948f55ab1c62c05d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9e6b948a1426c5bfea114ea9f5c77a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dc3cc8cae6b1803148f4228b5e2a40259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6309c75b480ef0f8495ade960a67b29a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adb6b3c7420171fc30ea5b3a08625e7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0808e15e0179519fd9c91be052a65f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11b819d0482c08643a5a90391c4e3de263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6c0d576deca11389279cdcd7a58ee1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e07e741220427c6580b8cb2c933da6b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef6e5cbdb284d34ffe0febad9e48a96266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60ba518a49ef116a1f659f76bf84079267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50440d8c307cb8307c70d5b9628f8765268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2d301eafbd45278edc4407a757f04e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fa70caf4b517d171d6b544dc237421270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f263e6f5adf2248d47a1629889e96d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b472f5bde587e42de296b011f0a2a5e4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02450b97ca41c6253a455e1cab0e28ba273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95b23ced758e5ca848123c7a36a6c07274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0d2087cff7bd19d7df73928125d0f7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adc128d3c5d2d2a0a2bca2cdf29acd0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a555538b8af3d018bc989a1fc1d115a2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698024f57d16c903ca3db4d0eb314198278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbda27f9b4391ac7e86ab53ec1023af279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17fe212d8f0aed9efe46c437f9f572a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b19d966289150a3d42529f7bcbbb154281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eb77fb8e5a2d525bbc6e9fcc171cb7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6d7f5e99cf77523b4a27efcecee778283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c157077f971b92ffbf0fa33acd0fd285284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cfb6f94cc39758e6e0fa41f3d55ba5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332734f41f45a82515284fea21e0329e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea84cb982087ddc6f4f5528f8932dd6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d4ff78fdb461c9da745e9f96e13271288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15792f80d216782dbf64563a8224c477289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81dc9cc02372d3e554999a3faccfa6c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9eda3aa50b4ded16355d3e5631396d1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845041e843885217bb1366cbd4a5032c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9eef8fa5a57ad7cff3d7bbf1f66763293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2795d13bf234dc448ffb542cc3f4d23294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b39b64bdec473279da9ebbc3992b97a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05142f7dffc4c1df5135fe13f841d9f1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeda640b29852b47005375520b545238297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aebc134ce134f43cfb0a9629cdb551298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b84e7dc35d24d5f75b038889524d78299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3db6b778c55c5780c0b3ad2321e5ee300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed32b6beaa4d9c4975fe71d492d2d27301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273cc7e0145c3cb515f2faada51e6ed0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4472dabd04c7f086bd96f607d0ba3083303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e7072c603d69d851e52a4a067e2124304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ecd86e727c82846f99f8726d498ad7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c9ae9b3606579c9476adc5a3d6b133306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087dd640c3247ce2c6604329c1bd299f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02af3e5b0ad3f7c511ffdf7c3b4bb208308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3aa1a835882e5bd1c0f8136d12abdd309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e7d9b2fd3c8a2138726db5a8505abd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368b8724d40c76c7db76bf4067d119be311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981fed838489025652faf887d158f1b1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573adfa4861173f223f4aeee90ee8410313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a573e29dce4b8dea7d3286c8a7ff5d06314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03a7a2cf88568faebedcc2ab113ed72315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c00ec5dc3f5a19c3f9fe31627cd271316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb1ec5ea89f80e8f49365ae835c180e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84dbfcdc1da0071d1d8a93c78cde8ad318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f11a70614d6b1a8e1b1d017e6d52b8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d6286d4108f45c0dc4857d83337443320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66ba39d7e4093b2feadd65224f3d3c3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e109e7e726e3dd564f538a097516b1d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45763729985425d096c907f9ad3904a5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d62dc160fdcd1ad002d79163083428b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51061c46db3cab6fe04e8d368ee54195325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c87800505b82618033b4e87d8a94eb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a51a720896aa48a91f955b59767585327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35049aa1f653c4c75015ea0c0673f9ed328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36ced528d35115d5274c821598b232a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1290d0acb6f4ee47c2499724b100d7f3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da2f5f959b4d20ae0ae4e7d97e4bc7b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2e8b86103478cbcecb62eecdacabd3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6eb4bdf12b5f22e7228329364b63cc333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5648142cd8296b5faec499b19b05ef334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534225f1c2b6981f5641583424f0672e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cccc6aaa096e84c566959e2ff87891336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b00326cfeba2d000c83e7310c6c2b55337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2976bf7c8e2e358734dca84a9edd5a9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c3c7bdeb55e3fe885c27809c4c418f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5c375869b71949f64d4723f80d5397340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4febdabdca7a9423d787fcf376c78a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6fc2ade410dbb4fe1c9849ed247f54342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6fae65bf019e3d229b17e36fb66b43343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09759180b9e402bb654256a7593e972c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0c921df71de487b35defe0ffb9c5bb345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ba143618f20b3be8bbcb91b51e8593346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca690c75f93d1dd0df3bf869bbde1822347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea2be043e23ff94c33a279944548ce0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5cb40fceb732576ee9b01e00980a22349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476c02992df4668af6fea535c5273aba350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89da985cbffffec84f4cc8b547393902351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478b6a56b8e225846a04817d1698d161352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a5f42b99c23e7091193a272d4cebda353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a138045d3f2125dc0dd028b3ca77dbc354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d935aa1ba21ca7c404aa1e7c77e27e73355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e488acfe4677afb511cd66dd67b7c5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca9a31f12bfed4ac5ff02bf49bda467357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e16349d30bcfffafdeab5cfd2e9c03358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90242de43fd72a9e9202762209f02926359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001325394df6bc1f73444b584e557a1d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0204e4287faf6ab41332a00667640664361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2969486f62449f0dcd72c1fea594d6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40250cc431b60b0c73f08a7d07d17a8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d6eb8b4374cbc65b6bcf647f8dc41d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d08bdc6427a0fbaf5013323756c6b27365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e974655e446c73e505a57320192bfaa366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7d1a80d1b59c0932e1b1eeafe14018367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14819066a23bcf8541fa943e65629288368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260deb7f028b1c9d8fd3ab6b1b1b5664369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1095e1755772e734f16f3d23e618ef48370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88d95b971b1b393d8362b1a99b705ab371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e54266923141bb116270065e6ad6286372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2893da88784a2bcc542bd4690eaba23f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1c15edd37aa868f4551031d30863f1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6d2234f82da7737029c930fd7357ea375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a0ecdd92e2518552065d41a25a2d95376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a9a17787cfda5477cacb20088067c5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bb9f94667fc9fec32c2441c136297c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f119e484bc8abb0f4727c2d1d80f7ef379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a152e617d021c26db9202548958dc15380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad2af02293347bc42ebb2cf9991702b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3600412e84960a717e72d41b8dbcd022382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef315e63e58a128f6d1c27d450e0124383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cbb157c2bbe17c3e3aeebd3345ef5c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b01a1f0349cc7466440bb924f26c84c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1a6b9ab0140dc84e4e10c5c7ae3fa2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa28695efad30413fa14ee9edb6b179387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daa46e6f7314a763dc6e1c7eb3b4227388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2bcfaf211741bdc575f8da3e741aff389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88377c6cabf40c0fc2d8f907a56588d9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3801b376189754b76c5c6262c6b06fc9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8a64bc20e3a3c82342f3983b334189392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e43f47edef50ccd7e70ef268e89c394393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d13e07dcfd4a06c20f03f05893a046a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ddce66556e8e5e4a38b3ffff3bb1af395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77881df3fca38cbcb25316299008fab8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3278032ac7760f8f8b868f5b2e59c4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cf622c49f4ed8f82a7d44c5dd4c770398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36053995f844b0f2fb418cd60561a35399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6443ef58f7d6717f0ab7ddb144d37e30400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41d5d059315b60bf6d2c274d32b461c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe57983195f7ebd2197f9313cf9c898402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7ccb5d77ca74c37b85781c133dcda8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb598d5bd9e18e880099aef5c6f610c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d45fff4fe8dd4fc4f1b6c93deee8153405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dec7292275269cbd0fef498863b959c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b549e393b1318656119e2e40a3b6fcc407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130ecd248b5ecca2ce297856543efab6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc667babfb3fabddf7bfb6dd8b3871f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6cd84cd27baa0002d1e72552e76677410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf71cfb1847b0fd4e2895fc8654fe288411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c338ded8ffba18d12f217695cd38c2c5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d00dab475e3df89f58fdc4385330dc413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19fde0152d152b752c0d8a541f1cd7f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94333abbfceded7742d10462953befa9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cdd7cf37d27f5d6a180c0cfc4f5ab2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3e9ec3ffeed8b31783d9e4f0ebb30c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760f506fde796b65836d12166402b8bf418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218bb338898f0f9b0831e41f1ab3ea27419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf12a1297f4b0ad2604ac496b47844d1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c400f298a08c2170e5622c774807438e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6a2c9771acfe0c1c26c3cd4be30a97422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015232a8650f1f8f6bc2fe52adf8ca15423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8223eaa3737b6efaf09e58602a045de0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d87dbbfc3c9b05a997e8ecbf53f8ba4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a91080e0af61e45bba0a26657b3df0e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1109f54a6e6fc84085806e7fc63711427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060310713b38f51deac35d9ab4e1f4c3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bb2dcbba8011c1bc4b6bd6e287171c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3601275366f3f9530abaf9ab34b5cbfe430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ea5b027d05ac399c507d0fc356cfe6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b5d312db10ec6130247c4f7ddbc1bf432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c76eb82293fe332b23a44bc2b03e0f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85eac8f667ac09cf86ae99ae3ae20d1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0593d69fbeb16a6ad996c1cb2c15f6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12ada55bf9a41e23d4d3066058c21e7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ff57e58c044c41a39651de128c5826437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b5573495c00169d059aa883f0388d8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4cbb2eb3087b8760f802122f54eae2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a30d9a5f59bfc20b8c25e95d83fbf9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29a4e278410319d9cd828be0db65cea441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb460cc126ac989cf1e3aa753fd51645442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67cf4c659820af3633670e392733327443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5e7547509cb83dfc3447d2ee64c8cc444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4110785b52d7c60698d85aa6f5b7c0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef0445a1604cae9db709649e84fd190446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562ed17b01d501cd9c9f50c816f18647447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d3d9a51f619bb1ef9d335c64f5e74e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2084c4a5775f96870dae3d5a56df76d3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad71a1ee0390619b4023758f5c5dc45450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2246b00a8179256f46ae9092c1bb94b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0106c3d12cb9321069fb850bbd86f00452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd5a6852b76bd7e9c9b7b9cf00a56a4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d0816bbe4546ce3ef13f38f774e2a8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09d98e90a29b75dd5e8f6599727f570455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0180c6a33bf034d3aa75cb29e65fe88d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cc8251316ad0516b487bd7940c28f5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cb8c694d825b0b4c01dd7728fe95a7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff84d513e00ca247267de8f7cb41f492459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e27434f16818af5fa78395663b8c58460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05483560b193afc94a764125c2533a4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f9b55318cb83cf22eda44237a11eb2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4915fc93171538ce723e0abc120f09463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9512936d67257a44f665600edb320930464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4305a3b3b0a820c407a6091126eaea8f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5240e135bd4342258fb7da09f27a5c3d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dad7a2d659e9dee01a06d5d32b97a0d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea438de7056cb64f44f0de36ea57a317468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf21caec1a4787e5776d850043da9493469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e59d056f5943a11e8a6e2ab2cbb664470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d692337bda89e2f61768d203bb1ff4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1509083b9ccf8af3f5f7cac942ca5ee472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c569d339ce417216eab9ac9633d9f2e5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69dac6ff0bb16b00fbe4077182b5023474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88a742e8513f1c4a5b115e5cfa7df5f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04276d0883d597e4bb246e36fe8c263476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0b063d548d23cd0c8762031e7ee5d0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e163ff6240a281bb31b20e260ae22e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e821a80d904130e944eac60197f1d6f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601475ee004c5429b2f49b1882751d74480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9447ec32b3f9cbf6c10d3d77da30db7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd31ad84bdc65383e9279ce155e84653482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9defb51a3aabd947f7ddaec4a666432483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869976a5cb97dfd1805f70be4e92f9d8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4c6826f4a7b7a242cc6ac5ac4d4a77485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7004aa88b18d03386802478fac7d0071486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58a9220c7279b99d36665c7ebfade16487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469fe458e2f797d706ea61ad793f91a7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99c8bc691db8dcc443e358b84097af7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caaaf75ac956164b31175c7197dccef490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b0256088f849a92455864af2890dcb491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d4a6514a1786c26a8e21cf75d9c0f7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bb51172687de793bd25da9ee17e4f2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81597c51f199bff7ca917f50eb05a7ee494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b45bccbe04c9aeb45894e9fba980714495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0171a0b548fb942c44de686bef2937cb496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a03dab83f131216f92bc1050b38ec32497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dd2cd21d209fc1f57e4829ddc20155498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeacf513ae984c4419614af7e34e9cce499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc914a934df4d0c3c2be46245b2df07500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae84136caef6e0e4eddde1b9354c7df501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3bd8142e29fa61f44bceffe5da36d4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b791d0b66c2da946e029bf8120dd40503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a62d1efa5395c81a0c827f5c156dab504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7926b49136c6eac1cf6b6ec68b4ff729505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0ddeeda9fa9864978d4487bcd543cf506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8226136c332079c2517b09f99e6af8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066c20fb54c8399f2b8dec0cf8b9df5a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43abacc3b8b5d070fa45fdbd7b118c9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a376deb378ede9ee4302fbde823ec4c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626b5b4e3b1ebbf1f09a0bba6e109040511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da5a552e917c5829eb93b31b76f4d18512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a871b4e2fb6313148cb588785a6ad7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2944f07c97c60aabf7bd723c0f9ec17a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f68d64775766c1e205c8f7f03621525515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eac98ed32c9bb9d2bbe35bee829093516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e77bdc99e1e0b91c283cb9cd6e987ac517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c647599a86dd2b66d84a405b1f83bdd518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b14cb6db21c0db8ba3f5b3a7d166d4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c084fa77344081383d8ebd5ff1df44520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1198bf571f2ace975cbf7407c268b3a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c3965ce14147dfd2179f23db1e35c3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a350121bef38c6fdf850f1d0adf50b8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b595a333ee6feb3bbe2ce4d8ba0e9b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05570a644a337ca3702c26925375851c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ed7adf09697d30478244a383a2a126526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34473e7a41139ce2fa173659c2c4be15527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c465173a51534bae938198b59492a0fd528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94ddc49843b41d0f659e9dd97d1941d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273a2d6e0302d0fff8a910a6612d3d06530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ae8804749ab3c31a6050542c662f90531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91841f54ec727bd568caa689d0d8c5ba532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb7acf1b6876880df23f59247fb9020533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56c91a80dd9b57e58f51dd6c4cb0c8b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783f2b4ffcc768915868e7ec9cf33dd9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1294a13cc609b47ed96920fdca8f4ee7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b72407cdb8527030b1ac95b532e6da537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4597ca9d81b134f7617cfaa5d7141ed8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b841fcd13cc08a62cb01b68a8198e58539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53aff1fa7cbc30a26b4c2f23a4f7e35b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffc56aa59e95f461d7755145e54ec20541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2c1b80684546a403911eff52a61aa4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc57616dd7bb9dbeb1824cc8574b3cf543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb04b8e8062ee0a6286d7657e1fb596d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d717865df788003110ef39945e7cb6ad545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb07fb794a509494b96118bed3916b8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d7464eee2ca329a961e3aec326cad7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c76ccfe9a64d079b4916eb7e55dfe7d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8c2a701a183c4a983c2f4737ef1867549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5cb50cd2a46757cbfa4e8513b92180550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46293fd07536ada5805d0a1459a2873f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ab246798828f904ec7ccb14491ce7b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ca47b8e24c1b9806068bbfe967b32f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c393f931acdf2cd46ca559bfbcc0c39554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5d6677d18cd0a39953fca06879c207555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac5ceab425c682428e99e695436643a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0596f511a08ed5892e213c45843ba9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f77ae24ca38c076667bbbd182b51a42558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f95790ff96f4792d7c1e42cad4d2097559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1786d2ec1c55089af4afdc74c0891d8e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5300ef145e78ed0611047286c53a9bca561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6f7e2dd1c35758dc0191919ddcd8e2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2d185937dd05ededfaff2de6f208fd563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4e2a82b3971658e11095cba6077193564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f254712a91e318100db3c8bf7058d0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d40c7a559b394bd032bc3921f0d70f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b338dc64ff0055dacce07880c2b2d30c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22e42e0fb57bf15f409c1b563c1b7fa568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8353d0d5ccbfbde67afd3eb13b2fd584569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470fba5352879919f52f5075c348cbd6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21905e6ebbf4d6ff33d5917842c1474571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7466f6e78f1ed94ca0a726321126f080572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>