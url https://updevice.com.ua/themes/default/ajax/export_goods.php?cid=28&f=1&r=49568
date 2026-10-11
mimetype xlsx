--- v0 (2026-10-11)
+++ v1 (2026-10-11)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461810b4b150f39c68c6b150bec53d831.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b058024c4a171f0d63ec8a1574fab1712.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe83467c83fd3551b7ddcfb20df258c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a98b95433f54716146f9bfc1510db774.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a413886ba9d0ec3d12768a6656b19fce5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b383a27ec95716fd0d1fc8b4c223df2a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33804062fbf536156361e5bbcc5921157.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e285869a10b9d5ad92fd4cc2034d229a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ee00c47780364d70a03a9f4b031ba49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1c7ddd5f94bb34a38d6c82e3ceb27810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd7ae301e76d8787df6f64e6930c3b711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ca1a312e10568a455f9f921b91ba9712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dc711bec59094d6ebc47ace67db10a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf5b205bcb2320d10ccb6869d687efc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8cf3bbfbdbd293c49dc997cea13e9015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4933f43ec11804e1401d808f4bc60a1016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bf6b3c4acae88f5e14b3b4c316353a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356c4befaa0b248f35d39078fc4c371418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a015cc3c73c1d28e3f4a55d1f953332e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31c8fdbe12bc2aa791df272433843e320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c148d97f55c45d93e4ab0c24b6c84b721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bd2a6c30a8d51daca09012b2afead622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83758f13aa69c2149b40ff6f4ff959c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de401e395b000e446bf469b9ba4b7caa24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb32109305c5659af72457971e596a9025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7a50724e62e446f95df09e144abc9126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa8306057c019c9aa5357a1f124faab27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ba76246e3a185e7489e5ebea834a1a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fe0651a81e7c2f961618235f2c2e7229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2703cdd7b68efc88a76d419181bd86cf30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d7211e9f25d84e0668ef2a6f0f10a331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a93bef06dd3ddfa2de79c3c902d85732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8310dd8eb4ae18e907fc197c32c42ffb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01912973a531c2a1c73d3d2d9509bf234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452fe28d3836e6f46d56268d4b4a96c735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef9a5e4874af30687ad64fcc66bb2de36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21f3937d4727e8102faa62d7dffc16337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e011b4da023bc0c76a7888e7e19675b038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c212c3a8b0a47b4d07cbf54c60a6813839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc67899559f36f4edafd87fcbcb9a68a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5ddb90d7e141e6f8ef6337357c5fbc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8caa380cf21f2f5567af3602cc66c6f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ca89038da378b421a6d3b654ae49c243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a6d91c14193a26096971b9115fe67844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa21f7d1627a943e192e4825f842a8145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554a3110e07cb6f12dd50bc682258e8946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eddf90d64ca03c1570fe750350b7f2047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d618a55771db1540abfe4c70ecdda548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830a9a6fab6ca9bc613236adc5b6633749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99164c9fe03e9659debbbed4254ac9ff50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86abf063b21f2881373dd6e24043aa2a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6416cca96c9bebda97106bf58d7e94252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85db84d9ccbee7b8c49505a58652ad253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0049d13028b280239fddc6dec5bcb38454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0105d51600fb22f17606f4367ef347b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c9730f68f63987db8b96ede471cd4756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeb4189d24aced59bfa191d12e71dd757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bb9572a09088887e51edf95d8349a458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c82976d4d54e952ba0708badd4638eb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014f49eca4b5dd1ef27f709e87cb7d9d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb13c52ef5f0431680b0f092378c68be61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5833b6ddc65efe0229b2f9ff13fc555b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e879f6ad225338cf3c29e56ffff7cf5163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed301bb9fa83f3486f3afa168a72933c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3078dd2dfba7f13716d532bf64b81f5065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfbef9b31bbaa4b3dd4c32f1d39386d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d6234cc3cd706b7757f8710b46081967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ae3c142c39a65341e92ca9003b421968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a90c08e18e9bfea3b8159fedc3167069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c0851bd362d5a74104955283e2cb2470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2467ab1661c2191e9c238d81b62a851c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e683e5bc2b2472f7b7da809158751d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ba37c1cc14f7ad07de549604391fd573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad74119ed1c89c7fe754f1b6632c70374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a22ba5b6f2dfe939012237aebb85b575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90f0ec5c741c21c1a247db4945336c476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f228f9e97e5a82ca9c2c3e0d5594b5aa77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec47019512001e166ca88f0f8d8ad3c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa01861f98bc1723aa557cae5a3151d079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e158fa418e9fe6bc9885ae3fd25f402980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67548856f008527fe3295b727efc16181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0039ed6dd1206671b7a98c9bfbea9582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84b992fa59402800b1b0ba67d73036583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aed6d511c0a41b75ff0ab038f7724284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75500be5f91c89b63b7eb70cc5e15cc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693fd99d4e612b81d9a54c636964851486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c97e78cf8dd700214207e9ecedfd17887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8be1125f6e334e8044f1d7552e994c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f174e64a62d26b3ef813d21efccc9fb789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03554995dede84ee1add8cd7d156a39990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29db7e85d4e7a13542d8de3b10bcab0e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514436166863b756ee2a151ce786382d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca1297f5e6241a4464b0195ecb3edd693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b658924e5c82878a1326ac88bc3ea48694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd090974d8dddb5a70f59ddfea29146295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e0d1dc4b3288a5072b58f878cef9ca96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a62039cabda4948867a9c0ba4a1a1d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9b62c54f54f582510b903c080fb72198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a184824e5b8014099848a54e6ad34e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c7d2ecd2fe1178d871dd783e2f7dbb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02a9178114ec493a1ab2a17fcbf62ec101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dc1ccc4c1cb093f05d26ca28466948102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12f85476cd095f85f4bc04dffafc07c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63570901cb8cf14b284cc29eef1aa146104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab724ed466e78ed01b0081e17f7163d4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4a96ff241939f187acda322afacc70106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42f90a69e1648643797a3a290412624107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab314b5609c1272f5cfded4154563353108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ad7877337a507123980d3b82c3bc31109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c229b8679ebba10ae3773f8e00b905110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feab017ad08eab56805142af5bdacd28111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fc4165e6d6179d64e51692dcddbec6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad869feb7bc030305e40498ac88381f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ad181a9cfcb444adb9ce2c47a65d3b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb0e991b31e34964eeead9c5f79daa6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cc3ac43afc7ca3a68862b8813f31e5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d85fda9d10d87838404de5d7d19200117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d915604808d8a0e05f9ceb7729ed327c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f085ceae5ad466cbf1178ce6f80dde119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4139e06acfea15f8c9a2f664b58571120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ac12b78dedf138f70c88f0ec9c6228121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef32730c83a433ae25c25e8793b0c343122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed87bb80f98049db5fba90b3304a75b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007315930270cc6254ab3adf7b8dc530124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af820c2ad76125f5a5753aedc694eff125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2548e92422307cf19f9b8e6ea0b195f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b558bd1ea280fab669930f8184be21127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b8e3f4a40406c297c207380e985aae128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db158cb9987417c3aba31f08c3795455129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacfd19332c300a5c7b3dcf60b6a16ed130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1752e927478420649b9baf141b84b8b3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9859f0e69ca4fab4d14a69e84a430f74132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85569fd21f764882f628cad4b826cb1c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b1c06e66bb8b364685bb10a5330445134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e2163835855ece654bb3af42a1b552135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c236aaf038ef4f56d060c2feb66579ed136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48e53d67f24683d7cf13edb208122cb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4146924c592f8f6687e524d8d4b771d2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b781d3c143acfaf4b53ad269e57192d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c9b3927c5de6c7acef95451ac6aaff140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0857e5fd48fc1b6879515668fba34b41141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4f74849e7f40a5620468714504343d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b468f915bfce24b110664db2b5110440143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4ebd0dac6a05a8e12898763949bca5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9020ac2384f9660e1d5474f17ffed15145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019e575ba125e9388538f8d92695d72b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e99fc5feb1138e6083573d6b5826b67147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4738b0dc438d9edcc391d010b41816148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5dc621921bfa2e6d81351d61a239fc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef486db764cb51886a6589149555a4b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3dd5af1c0f35043abe8165faf1d1af151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcf150ead19734b42442e1a7637978f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784896ebbf6c21f8c5de59496d495207153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eddd0544e2c62fb58257b7d85891992154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9b07af6012e50bd77ce07b4433aa64155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7805f5f4c385217f978e6164543dd9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401bcc1c1ae0db39b559f3521258736e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b230b9615859a782768255f6f0bfb7a2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7005b48bb7a1db60809d564f24101483159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166c9a96ba9c5575e8c9e4dc971b5c31160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be41bd5d80ea3b199a942dec1d903ca9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df83a42072e119bbad07d1af5f9d045162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19248c87a5c55208f4882a823367e460163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4e390fb09ea686a5852f37ccb4b2e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f23e0cd37f6e50020d3ffc5a520b4bc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4da3727c18aeca17548aab14c2c21c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24814bfa220828588d87cf008d2157b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b8cd6bc3e5e8f1187094c562fada11168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56df981e951ded45fefc8efd782f27f6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ec8e9621c1e80aeefd941aa9adfc3c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2652259a0893dea2d8cb0cb5f9b3c016171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd72f72d1146ecd12959f199cd62cfb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ea12713a39fd3b43d20c50204d7a32173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883ec67e436b67bfa5d840a40c751987174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7d60e2d026167640c3e50e2ab8ed18175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfd5347b2d2fa1bcbaffde9f9b34a1d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaaa7ebe69e82861eed9f5ac88845b7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b91c8f0b67470e853535444148702a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7c110d75e16adb4a5dac3517acfad4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf61155b1f4bbd9d68921514e9e4605180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31d89e4093916c13a2ea09170fe8f81181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209601952bd5c4ead7635042a0e09ef1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f019d4046540bba7152baaff93d9e62c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8535e81ebdd500bb172803a7307a48184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a040458672a55858fca0cfe3e847d1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3e07d64845c5f9ec041db302b9f6dc186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa7b9bb8f66a4d3477379798734950b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ea6e958c364633376093474f50ca8c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abae855265da6f2866e94b6332831e93189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24cc404780e6167f7451335e77d05c1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aacac6aef16705dcc12d41a815cee3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07104a74ebaad8a0461254d60ce73c3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaa7d19595ac78de2e729036e9d7302193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82acd7113bffa22c30f44b00509ce8e4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491c34ee768632ecfc7b3d7461a3cee8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798e1720635e34ad750b09033909c9a6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e0beb1c23ef5a3963b8741c87fea75197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932d0d93a7c520cd57bfc5189cd1eeaf198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123a8d5600fd11c1b38324ab585c69fc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d125be152e26217c6f101c6a8a8032f2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f81d6c87ef486984e232540cc0078a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61985a3a4ce1ec572c219ed9faa7be73202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3515406cb6e56a2034976c69d01a7f82203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99432b4a6a49032cd19196584a9ed7f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa255a6b93e0dd02cfcfa80f253bf2c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9cdc55874e9de569cfcd39c870a5eb206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e561128806f70b21f21747b4feab2b41207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982b8d774fecd67ccbf19d01aeb77d70208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7babe8b037c5df9193ebd2dd157fe811209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe47cc342d433e59466a54034c2c4c9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1db11533e2d5ef13da982ade6e6432211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86aed5afea6aa721694c62a3b07707c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedb31c564eb30c19213a055579fad3e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d0fe8d5d9c56aef8f91e1605eb8d61214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4646853473ef839ca2be34383ed9510d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4c0ecea34e503fe03143db0c2116da216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b498b648ca1f6b5b611e1559dd988f96217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9f44f942702d0fe2dd44c58992b1cf218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26889ab80875d31dbf1961dd3cecf1fe219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e82e9e80ee6270bd281eac2391cdbc220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50a88bd378b337c4b4c4c3d0d9809ff221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e5a05dde05958926091795ee15610c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a0132e73dab19b7f44a78ee2ae4ef9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa33269d946a2339371c69e0bcc37604224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5356aceca6ab50b963c1bdbc4a85af6a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9257b31ee1b66ccefdbca40129e0f314226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ce1955efd05e9ed4bf6d856bfba25e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a5902844b78a73068c985b18be127e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efacf6fec2fa020f6b4b4b9f3d1b4869229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeff36f23a213bfb2c3bf14ccff448f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae83a9d3de2d117cc1d0da66f261e84231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc67ac8a341104299cc5b891fd4c605232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fcf66409c0ef78a9b199c7030ed619233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81c8c9e6e3bdbdb50a98866e913178b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428167f0eaefb80908e2d7963defe9ed235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d6a66194fed870279c37e65d34a584236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf6544af04e6cf7d392550c5ec6d8d4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d9ad4fce45d6e1edd193e8b002ccd2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab7d67d12ae7d6fe17f1f1975ed68bc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3eb849455c4ab21c44342de76a89d6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00be9689dc9ff7aeb3afad6cb6c1b734241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28061cfa33d374f0ef3191cbd29b7a5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56f3e91b8c3dc4ce73bb22204031f20243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f2e3bc9b7ce080184e01824bb74f9f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d8b257beeb3b29b1ec09dd6dc80778245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3c002695e6503bc71927055398a5ce246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8326f601884720dac506ac9a760adff3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365c5795ee63f49e9c76b47648288608248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a317a63d353d090081627547505532249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e22be5f90d1b6d3bfd2085c330d401250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb365e52a2e34131d93e336fd8873e1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc0da6b3a54692f777d496360bc2b93252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd62d31e08750c62d91b7cda715b53e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe9e4cc7e019f3a009651e3c5feef46254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04af87ba4e20cbb22d3f43fb78cd5bd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f6156760069714cd62b9345838d1bc256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58641f4fa861c9934456e9bf9e54c937257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f706aec405a89aa234a3ba52c4ec06a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54d11cc530ca6a758581fbe6f8a34bd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa94bbd4b10fe38888c6e39af24feab260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a536d26d76fe6ee29ae151c00a90c7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757e7e11d2e52a2c53b113b7b34728af262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c20447ee831d11b3db27210006acf78263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d8900796d1ed3a93779d46d160fb04264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e86fde00e0b76882a2ab2394ad2a6c5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f51be148e236c0a820fda2d83ccc88266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db664e06b37702e410829ac4ddcf1c4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326ed618232158c96bc563df7f07321f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a746f6c7df9f7710367d80727c778ce4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eafac4e1f5b18a0b3d117b83505e29270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ef25b5a840cab1ce055eb474f692b4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5e7774baf438ea3b8612a7d4d8454f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9afbce952a5e60df25776892dfdfc9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dbc008f8dee314cccb9f2e22673cb3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4af365e764620535db4c004f153dc1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d8d2fe733d03580a3d101ee52a95c2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6006310007d961462e6a1369e22ecdf0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf044129742524e6bb4b974c43242006278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c009bb4c6b5d2bddabe1f791ae470e0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc3627e9884bf67757b6b4e20b3caf2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dc82deba116f014312eaec55132c58281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caab798e590ac9df4d1a3488921d1169282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b869fd14b1dc1947fb4cdadc74164e6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8842e9730e024450129eaec33c8aa9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16165741fe8a7e7d8763394b54038f1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec5f7c9736cc9adf044ddebb74a0167286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ea142a05806a899bf82c99e185577e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07a5ebd0abb75688cfc6b3a94dfa4d6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b10338bbb0e5a37d5962fe574db561289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd829bd289fdfededdd2e875f0a1af2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577b7f82127a158b7e1ebf0f9d2c2b89291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95d4a4f93f4f8b092ecdc3e39a3681e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da6a6ff3f8cc8511dadc83ac493d459293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822e0a8dae68aad90d798a6121343c06294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eaa57dab56762b41e50d5e5361ba7f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487ea7fb989f99c3e037689e4cce2e99296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6bf1c2910e5c22c362d4272b571a9d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b574e5635b556de72cb8103f1907e990298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ab02315bb4b4c0b59fda901b51355d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1a3f78b2aa18b043d5d8c05a6dbfd5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c287072263faf1d14fee69f787a38784301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad796b62d45d79a3bc3e0a35521ecc8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7830871cf2a4d286b51131f04c1d0552303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d49ac6370d30f18bfe5fce0e09f4e27304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9f1cbb089b27134a34e6fcc50e62c9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92181232358a49b6f069aa63e0bd7cd0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88be3ff5b4638bda52ae0652769f762c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bdd43dc35f63d66042a969aa202812308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bfecd6d7df13a6908ab82e33bff5b2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb31a7b92ae97ded869025a86e6edf5e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354bb5e88a56366e8fe657daccbb8e4f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d52509d7f5ee6e85a762690c60fd65312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b59972877096c906a03849467e2fa2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5527df5f0b82a180aad05ad59c7f986c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c30f4c3d3caf0d683c9ed7971d11ee315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbb4bdfff8d24a75f1337620563466f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bce68964d72dab1377f34c5009526e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8ceeed45d073051baef8a9b31df63b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3edef3d62e0b857e9414969ac56287c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134855b72847554b163edd4844430f5e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f97932cfaed978eb19eb2a21f01fba321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cc52fafbf78962e01af14fb463c53c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643c6829c159ff2b0f2d1c12b0e5b662323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207989036f1701d12b4e0d8fda617819324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8d126d746ecc7aaf831b1db12f97f3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76e5e3761fb76708b86d8a7572cfc8c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8915c88a2fc17153cf043c6439f76765327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7056c51cb953c49f417082592aaada32328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17e7cd0f7a0e9f502b5b8e972b54c9c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29bc8a6ea41fa6dbe6e55a6f35b61a6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60303b4d7bd59e6720cb41bee8e1cb76331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b64676da346aee9dd2d5c2a65fa63e4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eb27f6402b8efca772e98677c7504f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f2ee5ccf91202afc7f4712e9942949334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffa0d1a7b37313250b105c6695dfa9a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417326c7a6223b187902dd528c6e2974336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93029a13e252713db1e08a43f5295ea8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0648f21220cfeeaa5b4e8b522fe7ff66338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353cd6795f39a49fbbe087cc1627a1a6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ca2b04ab06bc337d38623e809b77e3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a344faa009a7e0c4e96d0b0dd4e03c6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec56a47b69bc562c205cdc1208a827a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867f0c63a0be450cd7775e323e665d69343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3cf2ea69776b1e173aefa143327722344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1f00c3fd7b69ab3ae9d3baa8d1b905345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440d24e59890a16bf7ccf0d68c831da5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d6617755a0a888d1f5e8b0a169a4f0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dfca9dbda5c0f702a6b47247e0bc9f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80bd928b1a72b5e09ddcf77bc5e02e9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f5b848f2c916429c11b383bae51c3b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5022a4c909e0683706b457a99f95c62a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dcda437e136ccd7f331e69be4c81c2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecca304e0e09906ecf6148bfd7ff4f84353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1000775c294d3c396fd08b2787c14e4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2709dec39ad5c37c70b7ea6763aa0d2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e0a7e50eee3165f19084b9a681486b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58c118c08c4a92e249b7048a4c54faa357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2065063783346c8fa24d2b1c8d6ddca9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560f8e1ae13a329b3bf00bde31dd24ac359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5832ea25d16efc688895519cea99487360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8577f6b8f5d24f0bc24b2813954051f8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e7632d93d6969d41258ea527b7bb8b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9ad1205a3d74ac22b04431ddc52e5f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0079ee815eceb228fce0f4d7f0e0ba0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef9014e8a026739f66c5e5b8b403274365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72cb98a6255403966a374a96aeb10df366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7c111365a0450daaf4e1b966b63cc6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588e6f457d211f0364375d5c8e734a93368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a51c6c518a610b69dd55ad49de476c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ee3bbb8ce29863b7c8883baad4fb60370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e1d716c3bef1e888689b59858ea960371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792a684f2884019778f473548ba7d60e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fbd755c1d4663c9d6c4bea43cefb80373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777def19dfec1ea3988fbd379f38f591374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491fd6fc662ff187ad4bfddc87341490375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a08590bbcba45184bb4c15a21a4653a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83953466096c6b38ba3d5673437edcf377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c562bff25137ea1cf363a556cd2f2f8d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d078155cfc6b65d6837ffb46a8e41ab8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b545fb49b8ef1f38874ad9288f091ae0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae87997113f53d79f1fdc774955bb00381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce01a5de81483121511e036b7813ba8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56031af29113b101f762139e54543ea3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4efd057742919b02b3d82012594fd11384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1f4daac826de8ce65ddd4e0c9b0cc3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee63baf1cbf6521d48c81abe1a159d1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6765d09ed09c337bc02a5f3eb6528fcd387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c51e9873f6354c6b3a571220ed2539388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5c04180c7601aec68db727067ab08e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8515db1dc6ec4e71d4b9c72c117302390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529b4b77d9753ec9b2a6c44674ca1f2c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2a2e838fba322d1033c8f5ec4b5b5e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963fc11b4e0d0bb77310ad09302d959c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1426fcc58505b1002ddb371aa5c0ee394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1c7a4996e72da8653d51c83abc7524395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f08e93a9ad56aaf4d14c64e719a6750396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ac3c26ed0c385f3942a9c6a658745f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa45467f4aceb8ae62837c89e737a347398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f36272ce8ecbde9f73712e4c9643cb9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9861f342faa66b9941f1a97858465e6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062add32b73a653115e0ca5d20967a79401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb185fff3d666a65290f8fc40abf540402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144960e466992d35d6fb097088769aff403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a92649f131282770cb771f52bc892f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f47160c069a435e8cc2b33eb399332f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42ca98f070f12b9a460da9fdd956d9a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4402792f3e0c739480e34a0ded03c381407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c62626afb39dd901b9b4a05c3d572f9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6649f0bc4944431c17715f65fac3268b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d469961e2658d4061911c5d03e989ed410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5204bb36643f7383cd5db1dd8d9e68e2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3afdb2a6c487365d9701ba7d789e9d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38787a199226c3646d208c9ba35bb1b5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b827ec1b221417cfe6bcba43c66f89414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c357b258fbaff9e85b15926c16d05c3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388b555a5a672eaf1f09070315bb90e5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e97d082f5f15c20cbdf80d4674f376e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5250078c036077f26175d3ded9c487a0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f25597b6fa9f7d2bf545488ce6e6fc419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5070a732334d5d71de51fdbb5a70e5a0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8d27d454a4911d71e752a551c0d250421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67980e8c43621635cd1f419cb7852121422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508ba268bc1b29f8e9f00f4d673e3c2d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e331612ed10d2b4957e0e9ab6166885424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1191980bea33c25b5557cf08a99eeef6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafac3443b4e09279a7807fc49fd1301426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a25ef8e4a84afaff4be3226e6a107e4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa35ac9c23d426d017eeddd9e5a201cf428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576e39e111c11202f00c95072d37611a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58d8309fd5d3a69418b0916e39fab3e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87c03a37c98876129255b320ebe5080431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3487df49a88ef057d969eeb8dd4d6b1b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5950682d3165031a36a6d70f01f82c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8fedadc1d45e4499d5477a69f4505f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a81a0b303ac807cc00da15f88af9adc435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70460d5e2b23ba7584f35a01152609b2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0de7dff4040294ded5f73c907f7f743437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64949d1971f951a22ec646dad38968bb438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b767b2c1275c35d35e9dacefe4d1fe439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1d42c3bcd8d488fc1eef2e5da19447440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569a8212d1a32347ca58f9c92dcabbcd441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8a686ded2081a0ac04647d8a515d3c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f16b625dfaf8dbec428bcd40d904b6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eda9fc641b84671f5f7e406eba14c9e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6624a81efe998f65ab5a261f6ccf55445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7292af6f8241d0d94e77c9edbd27ddc446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9368f9e5b662017a6689c80dd04462b6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a429779e0f95f4db8a113cf11d7358ca448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d180247d13b1324001a2aadec153216d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ca18878d569c6603a37a0e20b9b208450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f228e0f14163d675cbe2dbc1c6472ac2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6d3ada9514f48592fbb75f316cec7a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffaab5a6d0256b9c4622e75563b86fc453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113783a2360306dae4a355c4716328c2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f83fc236dedf2b13805c1711a2314a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f9000f6ef3b028485463589fa5bc51456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2f2ed6f58ce1fe65fce9fe95b367b3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5ded859dffa5bc536aafbd9d9349ef458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e714c9a8f831b88cee5e90ccdf961990459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337c1d01a9f513099be665cdbcaef7eb460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7660f88a3901fd2c6a409876d780566461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dffbaa4b9e0faf5a3ceefbeb0b2d5b4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd2374c83d215400f963c93b63ae6f8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c81875ad798c37364ee9f909374dd0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9608fd71bb40defc0dfeb130911eff68465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143f8973f14d143da51279de55acff2e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d639b47367398ff4f4fa9dfd88767116467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1745350a681384cbd507ea18a3a1eab7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c916d924e959bf25ded20ab492fa027b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286745b16ca1636e37363f3bc5555a92470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479010d7675565d5622059f64868408c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df1960a0fd705b4e43885303df9f5bc472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a927475b9e68ae7d9db43ef0ddfc6cb0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a44b6cd39914778febe6a5dc63048a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436f1fc14674da1dd82b5c271cfe952f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7429aa44d6a7c9b6e0349de0859f06b1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3744ce4a3e4da9cb0baf250d78caa9d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a5b785620335da49f9ee2c70c26ba5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5cbd371082341cd43e6810c8e2d34b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e33b2fb6b4aa7ec38faa810d62c9eb480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab214396e95b519e7c87dc97835c68d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fdd0e23431916008e741e556d7c3d1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2982921037fabf2e84ab63000d0cee18483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eefe4cbae19fc2775ef78181a34db88484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9446f54a5a0033d1e04c00af99b71360485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4096afcbc72f9f49b20681b8ca9f1da4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57661add505dca561b618a008a8a7e79487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9059efb9970531cb7c198b6d543cd854488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756634ac28d2acfe3903a20ce78993a3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179a47bd588d4c8718e49671bd8b3d77490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339333087435e900ed4f23de74f19684491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1325ae360c7af3d21c6cc508000ae6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96df407d74dffe45ea40417bd5d985c9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130f4a90038b86f5395c4672d9f123ff494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a288deab8ad3a659c3450d0b280897495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7106db7d5676ae877b6edd43ff1d0bb496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5d4f489d71842efa3f667a0fe2ee50497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07906b871188a3cd52502dbaa6be5753498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536ba582b3bb3120a87b4d3a66f91598499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb507d9f321804bb265e4db2369d197500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5482285d39813dae3738bcaab45dc2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1cb5b2f41852ae452ad7c31c8c3b1b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210c04d84b720b819fb9f0bc306b8c73503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71651b0f2ff91141ae207a10a5552d86504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbccc6ed2c961f5a9964ddc4803ee99505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9226332f51756e60da29a2106380e2f6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1cbbfafb892deadd4df54710129fd4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd3f15cc8f7024668a0f65a414a82e3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9318090f6431e25ec402a510847825cf509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8df252d598f4b44af48f18dc40d10c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c392753f1c973f2a84f5c6c4588504f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9955f1512d257183c076af11f6af18ea512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef612659317f5fcf2015b3b84536210513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a4995c80a6ac764e344113944dafc2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adfad1c3feb24376134b24ce5a7979c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd738d5e97a3449f5138037def936dae516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc0d5719d10b4d0cdc61c9180430a0d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51338c570b14310721c7be8a612729f6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7fdf05c055ecb3587bf99a8df7a907519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fd97cb8326d8c9dc511de2aae632cb520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decc2f45d529307d20806a60e3e35c5a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cc0b1f344708b7c69b3fca4b71fabf522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f66145c41b5a25d106dc2df6c01a91523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081d789efbfce51230040a6d42e92b42524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42729ce3293baed3dcc65bcc695f16e1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3f52493f31930c0244ac72d8b32a43526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbad312fbc2b902cb113630b9c6fb5a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36602ac7aee05bb8a78273ef5c644beb528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8dc518750849ebff32de47924421c9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8cb26f3bdf78476df8f774f059cc61530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8e4d9f25053ac5117a21dddd4d387d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17b1d5981977cdf3261be3049faa02e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4983359694e5e05a2b0df24f6e2a4469533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dabaa5e77495f6c098457bf50352ebb534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf264326d706b92f6af5e063f82adaf5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d86ec96380f647022634d306b50a7bd536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f8ad25d26fddcd95a921c859b29da7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6470703686fe48867a1c8d36839a3e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f34b90ea5e01b3076a687d3b7b8b631539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e1880163bb3985779847f54aa6dce1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c308efe413403a4acd13227dd439a627541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142108e13141c47477c792e46f3284db542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38ffb0f39f8a2c30b9590cca040f8cd543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab11bdc6867f3ce3b8689d2bc403362544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cceab52c2fd571dcec250f3b86ab809545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e23f7e0e7b2ac36b59d03b48bcb6b74546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa50ed9665d85e821007adb705759c6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc1ad38dccaf14ac2761924beba9f3d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92d30465d2ef9a7e426aaa24bb5219f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc433dc4c78b78faba00996917e46bc4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49adf5a5bb3062d2c0ffff1b5e00cc2a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabff09273e3b5a22dfd47598e8bd857552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6adbb3cfea5ec36930cd712da77f574553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73692c3e2569f62aec86a29278d63138554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb33f042e8180e4e99f2b464d420db5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59f241df1ed99e432a1392f9a65d104556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174e8045b1a19a76fabd8ab27f0e54a8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3127373a309b0c24ef9a645ebf058f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964d14a326e70808da8f53e752be8a17559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d875ca7bad869020273a28624151f1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1503d6246d65b6db0c5dd5c8f382ecfe561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d1d545b74f86b88c7c302d0d1d5975562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3e60cde5dfc20daf2801e275d5c39c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f14256b615cc05e07cbd157957a0f3c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce72d7618c58c6f601cadc037328399565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467fe6fd8a39ba3a8d626f138470a622566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbd3380a26105bec113f3d2e4e4e6da567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4b5a0cbe596292607afef8eb0251d6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df1d4a9dc47aa5a32554fe69785c377569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40ee7e166bc55fe1854b0866332eae5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8043613c540e145b3f71e5e4f8b9023571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701b2103c29f96ea3b207f2ee696b8ec572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7589a79fb7a84bca2becb117c44316951.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32edfb739e209ee5078d708bbfb0b80e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8038740c87eefc7b7a8b8a92dec0b2d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afd637a4955a04a214fd27a8eccc8ae4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195625b4e1a65cc9bc9e9c2089e27bc25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c634d2caf9a02e397d554af89a9ba06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2575030cbefa7b3687376b300fa67f367.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc23fbdc9eaa54fa478d3665fb528798.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78209607a30fae99995d84c1f1d4a8949.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b986f31d2896fce1122392d0396d27a510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86b4484c6e0770b4fee2b582f5eef9f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ada71b0f3be2d18d8310c9c81101f912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d020ffeb04023a135e28e634452e718713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8356fca9985e4a4e6ce46122d62b2914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f0f50d404e42063c1e3bc762dac4f115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9706d88ca82ef70da49dd85127070e0716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e295ea3f40b882bb4fd9e28ac9fab0e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cb2e6f7c9b3a117259d5ee26b705e818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597dd85e51e44cfc7459375bd35d207119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97e5434019bd2838701f857ee35b63c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246d3d5f48fc9043d7ae455d4231ceea21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfe18dc881dad299ac70e70af8b8f2c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d9c237f1e41b6fb8f63e4356fa25f023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50177db55d9684758806a8629300bebf24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae58eb33db5615d109a7bb86356eacda25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba999d16071d1a7a496c657de1a47db26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0386544e38ad12e4057ab36ac6feaab927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fd12013575750db16c43b1eefb235128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5f734ffedf1baec387fab676bc52bd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599d5eeb450b5b5bd5236a20f70939f430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df62fa12f90e2f016a073d85496ca4431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346cf9c56a6280e142b67f3182b802c232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545d3a76234fcdfc531a3e695b3db69e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e26e5b00299c91fe91088d3b22c06534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5ecb6dc3375fe99927d486d0b1083735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676857c9bdd172dc729c3332cde2385036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e003c2fd1270ca769c588842fc03ffe737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f8f177757646b2837c7ebd2d3102e838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fe93ac7ee4ef90f529a172d067afcc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0842091340beacc8fc0d2af0614894840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bdb4a55f1a7f3991a65f10bfd10a2941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37561d24f08fe226d4687d432ab5e02d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60674acb176a4639f76201217463e27843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9344a0fcf31ef842bbaddcdeaf6b0bb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d3822437eab9da8b7834d9e8869f4245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab62fe863b3473b93114221d523f6f446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ad331ab71da9723e84244b72ac523047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a22c506053e752dcb234631414bb63b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0aa29ffe0512267c291d293190454f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eabc90a544c431b423d2fad3887b1150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410aaae51bcbb176e67502604409cb0c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21254599a864b9e8f29efb3991e8a1fd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8286f4e4ccc02c48ad01c0572384d3c753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3178eaa24ba0b2df76690c5f7a089f0554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800ed09100e2b514c24a9f05490f666055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2f6db47803e0982c1f3cdd7848e1a056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20195134097409dfec35a99cb4bb8a3a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fe2cb5e4b372c72bf7ecf716a68b6458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26be1580b4c9da2ddd77e57bfbf24dc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d063364eb2fcb70952f205889d9bfb160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf23db456cbe86469f993e2d4257571a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0d044a57435795bc311d3df5b4e0eb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc268e41593bc3f8ff5996f80ba0d79063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ef006b0ecd5cac2a5d6d9671c1d55164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0353a6d930772bc790d03532ff00401865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375d8abb069994f3c514df7b53134db566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83758b399c30351470e40d18245a9b0567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3e0f03d53adc5b737da38ea384b7bd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201bd9d4472b9c414e5f9338e193e93269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8cdd0ebc39342dae1c7b1f09ab4c1270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d293fc1a3a9417d8abfdbc46a2d776f171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75b6c17b64af9e19e8ba6d9e610528472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111a8e2828acd36cb5364385367c9b0873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52337d620e2f95c85679f7ea876572e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46796cb8d87f46b20d90c35ef1f4e98a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7812a91187c1ef6029e8f36252b654b176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5cf82b57389d42f1cfcfe410621ab077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5038b5314502664a382b74001a7bc96878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e123bd86e54904e08072136435fc79f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064da447be89f9afe823bfa9feae3c4180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def8d40ddbc8a27f26658b3f26e35dfb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e4dfa44cb57290f9305850a9e955a982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e4aa0b2e6e97101ae18dc794dbc69183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6ecc26f2172b4713b1aebb66571bc584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27041680c26a50f3d6b0e36b568e40d185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437498ef8705e592922f56d521150f3f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7aafbd1e5c33a1328ec6a0a6505c6787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596de03084c0063bbe27642806e7b27688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef11fb335443cb108e2b94fcc64f54f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0604815ce0389f9ba30549bb5ab5c1a490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368abcb5a104163b93e455735d5106f691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eed39227eacc01c84ba016b0e1de4092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b34c5f1f0a1deea6d9aa3b3e9a03d8e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906b6ec688be155ef648494da06f6d6494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f943fb595d1c135a400f78d40601cc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b86a3fb05a12fa5f2f9eb4162ca4a1696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e82c5f8c682dc69ee2501e75a1fab0797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344c41b356dbc01a2895ac8c04ceaffb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34503e62b824a31cb1281f4ec237aa5a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df30df749663099a3e227dd73985c0fb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b93d18b35af588aed0189790ad2eb92101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3be3a78f72000bdc7db0e8115cba47102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a199951aa5d1d5a4845b2b6ec2f4127d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8ede9388bf8b2af1fb0b03d0cb1168104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3807a4e56d95146f0282d7f90604ccc2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5311c7d7dd87cc49b6a2d92185afc1e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5619dbf344a1260160d891d782c6f081107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cc8edb06175a6eff6ab5d392a9ce8f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b43e1c557cbe968acd0f7fecb803569109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e53081f07bdeae6899377dd264cd515110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f147d563f1e6bedd941487637f101d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b790ea715337db141f45a8b775a5e0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a2c4ec7693d15fb3487d54e1944956113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd6a2720b5259bd069411547c7371b3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce8dfc464822e4b04859c6cd40ed23a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acd3d943753f5e3ef5d1f007668148e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a41b351d6eeb386428da016884c5ffe117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4126fe78e11715c79e409d0eabd6d9a6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e507163b8677d7fe44e104f85a4fb3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e44e69bb3f58bcac50f04b14bdb6e7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5105099713c544a74590a901ad2a5eaa121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515a41eee1922b2bdece8cb48e6e3342122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e108f00dae10e19d0f7a212d24398847123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2fe334b2d23b6c7bcf0c3bce55e6a1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a289b7c1b6b480375905999ed6f281d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52f614f365a09f4f4d558c40d0bd255126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34ce3533da8ad4d0c77cbe42a9c0672127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8276ca43d33dbf85d984531fc58699b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44fc77ef10eeef2c1e7682a28ba9186129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3463a25e56b77aa3d3b642891cdae8e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403f6b56cc4a690138aeea7be2c6c981131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063170c98b0327bd737ca6f95616af01132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bf2a220a72f7f999d32854bb7c4dbb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a5f1427046e9fd8278744ad92cd688134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1197b07972f511cbc48be3cdafc9e02135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cd672da2542d0903d47481df568314136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da52524d994723cc856c19ce6624842137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4dba9ee5cb6c6aa7248f42069bef49138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d596bf81617206d9c732e47b76ee4d7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531e44f8b00c7aa1cb9faee3458dc6b0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a053dfda4f3a093d343eb6741aa724ba141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2e85380d35521660c70834c49001fd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4b8077060367c04c2d606b7c51bc24143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88933d317f71566c1b6eb6697edba5a2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04beaea8098c93f4c5fa435ae8f2d3de145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0601281207133621564c5b497ee72a4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0693a50bfa2cfd2adb687ef1a6607ecb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52409afd23ca198f90b35577ece4a1e4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd17d359b88f1a4d79c637a294ee143149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4468f9905b3416f96cc6f522f29a8b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85e22d580652305895b5bdb66801783151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779dcbe7d486ff484f4ccbf5097c1c92152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433f2716e109ac62594a936d75578594153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d10a9c630d76efe669f27bcd4587bc6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dab32e1fd77627865eb0b08c01ec71155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ac3a83e9cd8eddf7da4694f396c968156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe50da64da4f8e4a6f71fd6595146ee2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c92bc9456724c9efe273484a938879158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a28c21482635d09b0f0ebd7bab07b9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4209410d610ffd5d9ff300fa813dfad3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3349e61398a30e5a37a07a887bf389f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca85ff989fbc3e764e72ca69b37589ef162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f4ae907a0a570ee6fbb793ec3e9d31163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f18dbc6e5aef039fee04bf8e655454164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5683ac3ff6c648609f5fa161a4b59c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdd8e48c24d6a76b6b115d8b0b3d06f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5b8329f6b6a02aef0152f42f67cc08167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a52804e296e173e2a171b1d900a63f4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00747ab7c2356fdbebff0c87806af654169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be7fba2d5fe7c827040e76081f4ca4f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d23acf4ace64dd4fcd754cf1959c1c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56ece633f0d0dcf753a2f98f71345dc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089938dbb29900d0891181eef6820ebe173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd72d41f4ee3b4abcba0d413fab22cd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aae9616244752c4972a7b2b1f4615ea175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba5b139f4036215f022129979a4848e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338410973fd156999a04fdf1ce9cc698177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e74c0ffaeadf0588e8229d5cfc1a99178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cadb752f6ecf4dcd899394b38e05a3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bcaf391ce5f7ab6c0c9fd89a6f7081180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2bda41aec1fe5d58454d889efe28e3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aabb1e15b62cf71136dc17ff4b7efd3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663a6512ecdd72fe2dfc796828a621d8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c48f6189fd61283a046efb71a25bed184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaa34318b0db3beb075fe81275e90ad185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19827fc5e0306f4d8bf641b82579804186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584960b23047982b1506820bacc649ae187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e57c251f7b001ecf605d7d2959ba3b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d6eabb1622673e73a96e8ae650c991189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3d9e767d26e9888cfdc5a6b733572e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d96a36c705939c3173eafc7fa01b60191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538db9c941415fa899a27aa386fba27a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ca8a1416c359801c0ada2a99a17cfc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65506a83731b1259bc3d89cfe35fe825194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b609ba0ff44d244c68c9c4df734b046195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1728b4195e0e3d0fa3cb203a3142fa196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7828917984f2d63843f05c65b872517a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b72eeee05b0daf3b68f25140a8f68e8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9f510d21845781653e36259eaeeb3d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06332904e8c4dc510bd7ae5506c421b3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87d747660faa2db18847ed074314a39201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083c57691440bbf3d710c19e2acc9797202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4794fd916221aabad46dc678d1c743de203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eefaaf01342f81a10ded406a1ca7ac204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4443d14a366b3f9b2c313668418b60205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14169eec80305192897b1c14669aa57e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87ee54f936f115987b3bfe0a2b69fa4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5633bec46bcac131a79b4edeaf1f307d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675f39890816f849e0674a3209ef08d4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023076c3b4ef330576db680fc2ed2217210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ffd4ce9ac976cc0ea4a10c4b85c954211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b09ec19f75519338822eafed2ab03d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b4c46c7a316a58b74273fce68fede2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0569249b6d55e0eefdcd5203e4ff818214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cfe6816080487b9218886c6df30861215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5df2182ee6cb8c482759ff3b890b2ca216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02513c7e21d9db3647e0a57c2b9c461c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bb673315c4c54d0669a44b04eb0e2c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52019cd509cc54b82748a5ac137ecb96219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a02800da995dbdb69bafcd572275ce220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebf93143f7a82ff3d0e29c0c2b6e64d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eda1ccf2b80f817eeae83b161d8d40222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abda2478f268327d7d09e3d60869944c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55eb07cc183a1f73fff7a0c93a1e5a7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42e7451cff3cc9836406f43decf9e4f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58596d5033566257a66bd6ba9cdfa65226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8a3d5db4ae8c04257c39c958408da2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42da87b704262f71922048ce298b6432228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cbdb0daed875576491b1d5ccef1ca0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12918bb7d320f802fb29aaf7ad588d1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c600e4d11ac4039a27e568abab89c5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd185b46906990c2734940e8dae523d0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a3880624538e89f161bf1559aff62d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2445d03fd219b344d54fa24a5ebba1e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616a64dc04ef8578188ef9880ecd68df235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec266f301a4a0efe874a16d9b185f64236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d88430a1cda48bd02018d7ed454a1c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b88659156c6b42ab1b03461c7950e5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d552257c88afed6068412febf6210aa239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50066a35d01428aeea95542e1bb934ba240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6376bb2d0405957560566d55d82ea435241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9421e43ab5d08d85cee37f05add9091e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d1ea5d7e63d4bdb1c5a3c526cdf6c4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2d956d34d82d1e7c24c9f886b51d4a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a610890db8fe71e273c408fb5328db9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbeeed9e32f9a896c8cbe16fe1cf209246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25d596096504f2def4e55edf35572e4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619f17d0688226cc73ac81c086cc8174248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0f97629b172d2d6966552fdb0b46b6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7883e14e62cc538dc7d1a44a86cf6c13250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592d5a0577961bbed62b0089739db60e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d86fd7aefc8777ea3f5989275de2a3a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6e53319ae1b8d1e72f0ef63f6d0563253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a1b7fc0828363dfc9d2d735290ad54254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6457749171f0279a872a1552051fec7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f44ff3acccea0c424480515ad60e9d8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cf0b31df5fd49c5d70ed1a28ad2c7b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050718fb60d8cc658bf2f7ba37f42832258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdd180f4fa4e266656a36814e7b869b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07523ead15a741d1a942e73f8bdb8715260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c1f6eddbce73fa7c0da9e3f914dc1f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fc9c4e2a3f8485218b5375ebcbf02b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e924aa4cde4c64f091c7dc67a1c1a49f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e246e4cd5199d29c263a9928e5f3d57264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aeb61e9ced33d956764e62c4a44e92265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324df14e2bee0fb336ba05a358922087266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7563b4fb489c385e7f3410e9f31e158267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08479d26b9a22b12278a2df6ecfdc769268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869259a8af4493c0bd8f7f9b1a44926e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd9d3c603edc49fc01adffc93f2b748270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fa8f4a320090c5902dd8b793397d21271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c8249bda5647ac3a2fa1a76dc240e3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41c3d79022cbd737aff8b30f980c1c9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6d56205b151c0f6e828e63719ac402274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a053b0c506c96c43b1c4683db0c29db5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742a07beb899fe8c6b47060a5762a3ae276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdfcf1b4acbe43510896709519666f4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965d118ce5e14c869120198c1683a2c0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf15e25802fbaf84b9da63574c22ee38279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a98d1bb89d708730807d323786b42ca280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e63e668eb728538f2d8463786cea6d6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776b26aab316b8eecc77e5e42d28d067282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8667c7f4f26a61d9ffddbb3563347c8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ec4371875d6d006dac2a2d694e2ed0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d03bc446dbb6fd64ae2b1d24a7779f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5085e9dfb463daf55a6f22f7f2e53dc286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba1738f609b2e28cee5eee97f6a5c2d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da887e4b7f1bb99efe5970353443578f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11fd6ab2fbc3501e4102394df260cbb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e39820f90d29b5564c779a0b55cf5d6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3061b5986bf0d1d6169623c68bf1053d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a036d37475d6827d3e870978820169292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b71afcf54838aa4d9ac03e53f01a57c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bbca32a09fff5f42d976cb11ce93e7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dfe29580756203d57befe8e9f53593295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e86b56094e77cb24e430f9ce362dc5d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0fbc92ccbe5c1e5b01e08e1022b61e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91872413e2c99e1442963be652015786298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3397e3b7d08655ba539e97e9e6111d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77fc3b204bfebd23692540b89a63737300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8b8d3672a0f36fbdb2a57b0b5335fc301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c9aa1850403e7ca657f5e3be72046c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0ed35f46ef7962c69cebbea0ccd6e1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e730f8065bdafadc42de4663f441153304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fa6ca449258626fa9e10794cce60c9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61344636417debf3c90c6aec9e6139e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df33f70192a03be4aa8d4ec9ffe6020307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c71d152c2337ce5e706f3acae4ee17e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10193b299fa26fe4f2fae1699cd8a32d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0752265ee1c1a5cdaf5d8e11e00fff310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a6d8cfd8272d267f6f0047d9e1330d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3696cc2c6117f08d1f94778e6f74b932312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61b0a27ffa9f173f6e9ed4716d4c13f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc11f2355731a4afd341e15f607f69cb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15808a6861cee4c6d99ce66c6dc13cda315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30cf28c9485f53ccfe59b316ceb7226316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d49df4743282f0b0553b54a7d70c46317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c01e9974327330a32fc80a8a3e19d08318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc93cac111f80a0d835756d87888c54319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4d568295a1582cca231a87e9f45396320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9c386cf4096e9858fd10f4d57747f2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d478c882f627d65a585c53c8731c108322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fa45ffe7d5623a3eaaccd547f023da323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da15c7245f6a855f3bb2a90efd62830d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c46244473ebbbe14a1d8964320ad8af325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56a92e8734619cfb2d23a2a391fd38d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04722c3be61ff75f70ca586b9c311823327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2da54792dadb4af46488174b6b7f29328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6303f3f3bcc95e783c9227d65a9e13d8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f3ccfb375d589b7fc3b845e5b12d60330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e55eb3c5fa9d4b337c3ea1fa801ce2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebd9905e9e142a5bcf221ed2d02463c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fd741a68b5e2839bec9bf7a2b20b0a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c847b907f3486f64d00cdf2740d67e2b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65cdc0fdd485aa40e4efac2b3a1ad46335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7fc8348bd1adece7ee044f561387c3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7180f2cde7ddfc4f05a69eb2512e37b3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3bf17b7ba6ff562dfc2b678ab37918338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd528e5fc9ee5f4ec63088497ad34ad339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543b2f540fa166d4d262549771ad9f36340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e400feff940d1b3981c978d23e233c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acff40abe77b59d1b1e05e5f96075a80342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e421e7f5f7fdbb631b6395fe708e358b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556a5e54b872db41115abf302d663d13344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261bc76527285557f20644d7659e5010345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87240de11608f0f5113b9f581590905f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cec0c48da52784295a21f3fedd4cfe9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3791611af43456f9c9d32a9fca0859b6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1612cf1806910ee03065a57d1e189996349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb348c2c4fdd49d44a3925e00f39a67350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a77711eddab2e9d639f03d0fcc3a4a6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29844a584b18fb0bb7cf78a9093f2aa352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d1bed95fef47180492e7ada896d939353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbade4dc9a38aa10025746f48bd07dd354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae32ab28fec3fccf451f0331c4c539e7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dfd5c52fcc073a623f0678be0195b9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532e72c673ef1c07c15393f85fa0d378357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d715e8faded6b184451351a96417af2b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3928a1195f2cc22c4799211507516c41359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f86fc22d824106eabc43767dd4de81f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553f5ade5d2d8ceaa71c39009151c165361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3c515a0520baa0d969412253eae610362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14698b3993b66fe0681ae07136caad8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb34cddee23298ad098c4133fe20ae4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48a3d5a7edd0f0fd6e36f80a365194a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f038369ace95befa192e88846f26ab0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83467bbb94e61bc1cfa014f317c77ae367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be46f8c3468c9443181cb5b2abd7497368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9de0600dc46e4067e43a6bebb7b788f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8632f751b212381a3eaa7bdcd63a09370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c1de177f11bec4d81828d24778a976371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ccee5b92c583c926e5d1d6064cd4ff372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbb24dafafd010a380d915bdd9e28ef373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb6c0dd191bf4ed27f8249574c9d518374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4982d5728187c10efadc3cf11c2b0562375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b45727e7392c3e51d5aee1fe421c956376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec15a211576d182e8f18bc853af74fa377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0690ce9bb96ebe511077551385c7142d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2eb7a1c65de8face1d5d3092242e19379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b976382888d830349a34636656ae6aa380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f120264bd78024d964aad50a662a14381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604ec8d7767c55aded4c05b52902dc13382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13142105d6a696c55482b7402fade1b4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17639f0e84e198038cbc465c315fa573384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563a43dcddc589e33965304ada0b7d14385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ccc2ca72ef5a6d58cdbd08e1c1c625386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9fd1f7a8f1b1a60bd01412980ec3c6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af47e2be1ab907570fe7501d9a2e1402388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5995ff57aae36ed48c8ae503dda3a8c8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d391f9661bf857615c0ee36c72308d6f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f051693df7cd6caf79956e92c9101ec391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03c37cc85987e52743ecf2407f0bd1f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2311ab7bb8b15e34aa4d510890110085393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30d8ac9f5589603b88ecd9960da27c7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d11c0691ad1a5ec0a8a550c348094ab395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dde910fd4acb75b733c6ed17a0c61a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54ce34c43f06b4a8521517d6644bcfd397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be00248138158fd570468423cf96aa46398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1096d2bdf216cb39fe6c1cb109290fc399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a718e06a6422e134d0a0f58cd9acb5dc400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7202941e0beda309625a94006be91a6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a690dc21b7e63590d168e0697a75b832402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d04c25183b31a109e5e97980f44976403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb8fd31122582a3a9f7b1c83f8baed5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27abb3c05178d2d206d022183686e9e7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4baeb6e541e8d98b3da1c166252e867406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd32392d2acc0dbb9174bbc8b3bec95407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6c8f0ebeca18bb9d1eafd0ec3ce194408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3f01b76bb91560cd4696e5e853c21f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50212730ef866a326ad3b18665ce6dfe410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d973d2c794fdd7ea3df8dfe51c9637a2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3f29b97a5a52081cca2c3bdb5c59e5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32953d9b358e3e259e79fb98de0f82cb413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422b18e61c68cf5325a1a40e5ca6264f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb0eb7346a693ac9529a0beac44882e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074dbfc636bb4cbd02003029b6daf8ac416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819a590e853e0eecd16e75900d98b74e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f2aad8ea2fb7350172ea141d8ff461418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942d968bc509525fe14f271941bb0926419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66218671f322523be2688e2606e9e5d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5714b4c6cc32bab10583b7c37ba2c43421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819cc18df73766afd62f5a331a99efb1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974ba441a283b3f286bc36109ffd8bd1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd035bc3542eb2c9dd954867c6e67e25424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cc4d2e9f4ebe5c7219a3ebc0833e48425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5aa3b740dc5f18f734af97219aa03e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae5f64cde82b2742c55ad22a091f974427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b4c676473647928d5fb2ac299ce3f8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec8b3ef01882542866a99c64f24c6b4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aedf245933488e81b58066b4e72ba79430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067413afe1d1d167c56aec52e10cfa5c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9616eb041e6321b9d4765cb7ce4645cb432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989f9ea3565ea638925607f9e6833ac4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b1ae3e365a2bd905d33999055fa37e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2595121757eeeb5f260cb3efae19da23435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02351789693d18c4d945ce6ef143461e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea39b2a36288618de58ad544293e4dca437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703f043886dd00d1df758fcfaf2e5057438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8844c053f8fd84775da9c7852c3e5e8c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544cb9e9829bc255203e2b365333ff90440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a148227755138545ddaa6f712424eb35441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d59dcfa8e6f214bce8eb303a2f7555442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f2e0a1c7bf37e33fd1a2615694255f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb5d4c4edae21faedf1e5bab5565f0e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d7c3d8380efed695e22b1d614f1d7b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cc5a1a38a302d16d84bce1f0f07229446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b3c331ef0b396cb32354df63b19094447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9300dce81c3e3863e03e090899ee2ec448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e919ff78b016884bc7ad5fd7bc209dd449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234ae362bf2088263064c9ead85adbff450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84388a6f39c235e8f3f20212504ab4d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a84673cd83e49c7fe7cafdda43fdfa452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f3f6986cc6ef7fd2cfca0ceeeadd3a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dbc317e07864b34b7cce6425c7941a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42379676c0dbb275faf8ff9a502532e5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f63dc114d66e3a9966f46b309e1751456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d56cf4c8d751196e2a44dfbc1ec6df457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1c5998ad64fc8ee845e21d218f46fd458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8c269b1d49f34328075c137fbff71a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d145eda9523a6ee9307f814525d694460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e74f5942e49eb563f07392d334fc5c5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62743e07cb750b260fcaaa4f4667a85a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa73f2282ca9ff59e9ee0ae728eecd15463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a082141e70df69ba225cdc0f8d64299a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840745a06fc2f3112308ee1b89ec0463465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0825ef372e075b1141e956459540a8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090df017d1c29a789a119aa88aca81c4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69966e67d5895b2d49bf3e83f665a8d8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b360d9d719848a500f2d440e04d89a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc49e97b755cba3f43e63eeb12b848e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5940ea4340aff466feedf25388fd33e2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e75548f740ccb50891859902412e8b5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73450379aca7f61be1506068f115425473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad7ad5c8a588636660b1b0abd85738c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758419d0342a4be3ce5116f351d3feaa475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24626ded9bacdab5bef572822ce0e6e8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbada8f9694d231fb938430ae73b45b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e61b3b8d60dceb864a13de536eb7d6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a176537f722eedcbea42a7915913e8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e6e1052ed67f62c4b1d92d6f7ccf71480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6f2301b764fc3914f7362482121936481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d4d93558f8aec0802c1b29ef57c36b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856b188260fb98120890e63e1c54a6b4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57781b2d6b96cd0c96e9cb5886259e00484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21925603a6f7481d19f92a112ed8f30f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5576de97ac247f3b629b4430d14887486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096b1681d67c725b89a1500bc41560bb487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b280a3547d013152f8535ae3723e94488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea79df3cd4d1dd7813f70506faad3ed6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d690be81e370787d1f0e07d62ea9c7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49144b284bcb4145d146c0b68e1ed2f5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f0ebbc5af5b82c28760f7f50becc88492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d47bf5a9206473674fc93113ccdbb6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db15091ce1a5d7f48bc4f804bea558a7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d912e16910138e0dfaabcd27d9d9d2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27d41e1b93cda6dc02dd58191e31bc1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad09a6b7283c9579b3d3f5933cfd682497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29978fc8b4e5fbd0375cd5b84fb33190498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3061beda140e9a09947c5e20fdd0c3d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cbda7be959e00871d6d9d7cd506455500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1fd216df5029eec6223df2e0a6604d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeae1e3c96df8358a1c83f404942a18502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fbc3ffaddc836b0a0101f1d7056c98503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655852236e7a033b5665d7042e5a2933504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bfde568394ce3fc684d6b41a305081505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb9d0fd801d34ecd11c93221aa84601506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7084d392962e1caca35fd1b88e2614b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa840e9c1d55d53a9c0097ad9e449a88508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1162b84efd7f7cf5eba7c62ba72f68509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc31f60cf4eed3b450cd06826ee2fa2c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367336a7d128e571bee847f4a2da7d7b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2132841272128fe1d62fb1da789449512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990a8b8c62db1e57703d5f67d4527674513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795394906790428f4785bd1e530e2d81514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3c5b9381f53f8add638482a3e688eb515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e18b51de1d48d4635773e30275d181516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9349fb7ac6d7e83dbe0c6f8f53491c9f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524a8f6dd7063fee02a925e48244b2e9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc029a6e7a4c1d069133fd43c550ca1a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd3f520c62dde726263a55785d2c542520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb65e2a3f394906315d1eddaee7b11d3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1de1d065e16898748f66eb57141f71b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9e014b3a66e4eab68525c4cd50978f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ffb2a2af4c1c23df492d341637f120524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c11f620a2551de381682e72be919b03525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce1fa9f50d29f6142e7bb419d07b5fc526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2769c99422cb086ede4a8dcd78e2987527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebfff4b2892c15fa81d53bb3c366269528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7038d081869f5f379e9140bc36d51ac529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e610fd7ecfc7b3d71f4b7e139001f8b9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b52be9cc7c436c75714fedb73a924a0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a2519a0a55138d820cb9a14014a3e4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3f1852805671d875f9163ba8615c2f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0254c70268896b97062058aafdd51a0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679ba7cd807b1048e98ae7a97c09ffeb535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0815a204194c5a2202456d8b7c1b0de2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b15103442fa45163f3d2bed7d13af1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6466d3f1e68beff924c999eaefb796538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68983e8ed3a19388d154f573d9c38b5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedc95631fe63cbd20497f35788adb6f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1091d6b4c86604a186ed9256774ac11541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350fbd776323ee8b8ea4c61d0c3f17cc542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52724c6da9d6e14bb329881eb5775d9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841039fbee3b928c31d083b23873e768544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601e73ec022f14351709bce84fbf7caf545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5928e3b88ad68d59c97957ea68b627e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2c7540ad3d427b3fbd4b65c2c7c037547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40740f443335a50240ca31bfcf5acbf548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2c897affd2ec16449a9d86034702eb549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55eff82b3437fd01730f2313d1049e0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96ae97614ea9690b6d1accf7894a651551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ea38c9725369d6dca0735c1bd2ec53552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2581e044204a645b525b9a5613640ec1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290baf69df354b12eb515d06461d9061554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b087ac837c2f4f968ccd486e5bac388555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87628ebc6e606b0dcfc32918ea8ab559556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e246db99a4288db6b2aef097b7144a98557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d653b55db3fbebdbc0ec46b670443988558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842844c7b3d792905ee5337d786e1d33559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f079fe6cada3fde59e662f6904281b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c275652a196a1a3284293af95961be07561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51be59d8bd368d17c13340e4d31abc58562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35dfd1a8cc924079464673d916153b6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae750369f888d17af220cebb35dcf3f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0ed45e9ce4a775e21db003b143bdbc565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c70c92f472873534923e889419d4385566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8028b745a5293fc32199e5071916d225567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420fde319157304a848d4e2e008103f8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486ed67c75bdc703cffeb69d879f61dd569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04d7de304568f205a7dd35b328f3aa3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ea00ea76082fb385605cbf28d936f0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe682c63cab3c9bcdfbac73e9c327948572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>