--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f5ca144cc83496bb726eb429e559bb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95082c439558d4441807f719e7e3fc52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74745af8c45b6940b05cdf10297ba4ba3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073b18984ca8c25a4b952c7d6dca0b9e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7421124097f40f92a20dfa2d453daa9a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6d2f15c70aaebceb30e7de5b4de3cc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15de8cd400fb26f261050977a18bdb517.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e9a9bf418f4b1d7273f364e2f005468.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60aac35eaaa78b039ae7c8f9d57eb199.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2555b9cff123dd8126ce9ef779e2e99310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8042f4703d124a4c70542c0dffa51911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9b1245078d4014b9441cf60400a9de12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448466c2c63d73bdd6d66bfca699fdba13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98f035d344361a57f08e55ec719f76b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e2661c7242603f646d17946910df0715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b86c70116c4f26f32c401a2297aab116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813ddae63f694123f6265cfcb3ce148817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0ccce43fb9d7127c96ee15bcadbd3418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e3d4643341f814e58f4304cff470f419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce103ba5d584070b4e07533f5993d91120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ae866b1d31a10695a5b85dd00ad11821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76725a0470d7ec4fe89b1c0089e068f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01294c6014465d434bc4490544c82c023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0d61b88b23865fef44dbad116aaf7924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e133f450d94a696ee3cd33162b47994c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5768ef5579bd81688ed2474e68c441f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2594c520516d3ebce0d35b81367a19f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355d5459e10eb7d02d672a75dc2e073528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2f61f1eaff50ba6f35ae5e6522fe5529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf34cbf6292ab4112aca64919bcf357930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c44a5d824f7c5a64f7c100d718f72431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b3ee994b4be0c5e9503f3700b5deb932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e63d0e86790fc3db5bf45a674a23c8833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093adab1a76569889865eb9553d18f1c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de71068189548a75c37b233ac89adee35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c6f2ee48b89bdbca1d215b6509477136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d8387556a5044854088fb64baad5ea37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9358cb7d8a34cd6b26a73ce1f3709b038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee55918178daa05c09699342370f6a339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca30e0fcf80f6373248448fe6eb6d8340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc39bc14fc3177e2c36ae3f83e74cf1941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b0fe8d56682c3dcc890cec73dcfd4942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b995fe099cce5a9ff86cb8f53c60a9c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500c0c0986c9a88df076ce169222694344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a668546de48596591a5090161faeebb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b9c041e1f62a30a7d1dd254da38d6f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ed71e2a60b8d1c9a4c3e7ea7da281247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5db8df0e548dd57e7f689758389fd248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58bb7a8c2da028ad3900b7691c81f0249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a460df7dedf2a249f8a857ae32cda78050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4644a2a2e71f5cdf64a4ea2fe0a505b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1979be083f8f1e5a1a7cd6999869b3ae52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f048c32ab4bb09960c1559bb7068d753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfc2fcdae51c49f19a07ceae20e7a0454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6439bd79eebebfcc1716f6499405eb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514b2d35b25b79c6fb271cefdc39638f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c974b7eac156132345c55abee36892357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e6bf7813b594569cce37e3f6da8b2c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bb755f2e04147b9d75a16bd58005f559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e64991da0e161860545b318f4c618860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b7893657f59ea5bfd251d08c6e861161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1f7bc19c8ce1e8cd580e7aacb7dd0462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b785017a955f6cc8406a4f071f559c963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0713bed365451c14e707aac2fdba762d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3398784dd1900ea28eddcd6753d829d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19412e9f6a6edb489aab387968493a2566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78dbf7a36ffab0e93375bad2d9ddd3f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bc09ce2bd2217f0604bf3fe59ae8eb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16256fb8509f1064bb2ef6f94a3c08b569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dbf4f13ebca0cea19194f5b56595a170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b018d53fd054c91eefcd6c6d9fbc733271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2f405f2f2367d07f84db8fad2c0d0e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb8c68f8000c87ab3133f2b3da9719073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c56d90d447e851fbc397dc6bacee08574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31adb41bde58a57bb2bc4ec161af290075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583128f0da6ba8bcf56db237d7d8f68876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c3d7610f9923120a314331d13917ff77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992a238e481f1ba1a5a946509e93444778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2e9ef30146e81a928fdfbee8ee16d879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7362b006ee999fb5b7c5af67790e9b8680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9765d5ea3c640c0d95695d90fdd56981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091b423ff0516600f59662a5842ed6b982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81efc720f5a5b0712da02c5cce5a9a7083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee523facac70d60cdeb6cd418959ad5384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3150ce2ca73c7d58834ee3f22fb04b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571d0ef885e7dabcf8ae0bc00f5fe2ac86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85db69d06a5bd953ae105ae826cbfa5587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd414668902a08bab541e99fbb92a2f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8971f01b71a42173758d0b0d8744f92a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739fd41a2b0f797614e631f3d45bcad690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a576f7b0509ce4a65d847fad16ea2491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3375336711a82dd2141bbf0d7069a8992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee536e6f63210aa42770c87e493a8c9e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd3f8c48cdbbbddf9949d6c8e44504194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aad0059fd0fef6dba3388e248b25d2095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c3db7c92d19235c7211599695b4ebb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab676ccbf4e79982122ec6e0042b6ef97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4634dd3ec1104b467288cf3fc77a3a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4e66e03b90bb0aea71f6a253a80f5f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d18f411ce669517025985fe7573195100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac5e0fdbca87193d5a42f7f5b832fbf101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3526ed4d39e57fd4328da6bcff76b944102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d49b8dcb8445490471c5835fd80b15103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0182fb0dd80f7f1415846994baf46b37104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533cc648f8b8b652ad5e248c282c037b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0173199fdf2ceaaca0bcd91752b26ea106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06153993344b3bbef999366d1e0a1b35107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a35a4af1f8e356abbe54872cb7db5d8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdece2b1773d9b02853b0a0d4d2d03e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e916ef31f8c480339722ea00df86ad5b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcc9c6fc86d96d4ef406daa9819e613111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a20b529d44c3467afd9d3ae1ee7df9a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c8327bdfb05d7c4eb146db5aaf9905113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea9835020c51da27f2cfc997ef201f3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ecdb28db8a058e8b6332db34a60c28115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb9b810d99084cf282746c9a7306159116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9609e5fa780203b6eb551967b07e1991117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63779141ea3e59e84c58be337aeb7d6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548aa05aa8d7ef4afb75671ba8677403119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca842ee78694a1b5452818b79bd6ef1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a6e5d090a920bab102fcd5799740bb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527c373b7b82affd93d258deed010e88122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a7598888fd399757884739ac8b03d7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e002de87cf05ed8b521d5765db960c62124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6932857ea1c200cf6f7d609fad055fe125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397bd4f4bf36a1da96b9222a8d4662aa126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50ed4a13cd32d472ff3628da21906f4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d739bf0bbc0cdc72cff702756fb79706128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf57a2d87ce2edf499e5e3f80890cc56129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a529225fc2b491af5e25f176b6441f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a713e2b77c6c613e235cd5861efa7978131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0a055cb874ae3f9a22695ffb04f641132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10afc0417cf77ad4762f10735c0c08be133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b3512a2d58ec2b9c74607fe0255ea0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeeed1f151446e68d615560bc0f2c50135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74b543a9a1b347f76da1b9cd97ce492136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa6033a92436cb448beffa4be0b9a4b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c932d0b9e945327413698097ad19f5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0b8b00eb48e3b8e726ae0172a8fa71139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba30a1f562467a23bf4b88eeb78b9660140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eba8344e504adfd1feafb287151f1d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d481d602be945cac7222732ab65ad130142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6179da9e75539de8c1a252e6a787d912143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b42438441075e82b808fdad1aabbb5d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03532cac019ff0b2945345f459bc074145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db492c3474434d1e74f6136e511023cf146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27723fbda40d526795d734d70917e235147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7ce70092c86e5b673bafbc269e71e2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70c955a550c485c3a557a9e58162277149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5356bbace7f5e85325f8e675057f42a0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f73636badd9224136f386dbfea2fab151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1ac5a13fc02e9477c4c91c95ad5da4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c34caa66a5d8600a1ad6f4a1311b8e5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf5c05a3e2cf6a0954135a2794d2b41154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b1b473c5a0e1dcb46a510dcf3b3a14155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d71be21020e51437c9fa4fe48c4c9fc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd737eaabc888f34069d3936b8b08e1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a497d6d891ad7f16ca0c15a51ef30877158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd7df5b4d09fa305f5b87a343399b88159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495cd75289d49e54d13861283645f838160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf77d759475063f85df855770c6e986161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f6535cb1c59e051e9230b7dac61bc6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cb2b22abf400bba26dce671c133da2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45129298a0180d329ee7b9b28d1ec66f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db552628bab2b52881aa619e8531fcba165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a40061879cd90bc1f87393631dbf3d0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbc60f38a0b69a4b94329d5693d974d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5224b77b474487f8dd1912779d1da28d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43db10541c62151455ad54786de958d6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f755b754874d62216487874eeda7449170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf2c31e1d31ad89839a254d6e5df622171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5548a9eb5dfe51c85cdbf48a4cc0dc47172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11cc2d840f914cebe9ad07591657ee1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d24a935e4dae83e78c440083d56c444174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6fc5586525ac97249f3b9a6bbcde65175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd1958e093605c4e080e3723e8c7349176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63c2536416079dc9c1cb314972c8281177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3210e9dfbf3cc4696401d0f65041f83178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defed54580021e7ecc1e3d1160543e5a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fe6c0825583c5044754f23e525587d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795f2cd1065881e0b5d47b63f4faedcf181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed590f98a16406d6be291b39840bd13182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f09a3beb4caa6d22adb9207e911c325183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46f8aa3245b5190fbf22e1da2ba34ba184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c7708fb52ba4bffa24bfc80d853572185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf9529c427146f3e54f187cc56a493b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa7dcea87e78b23de151c3c1eb95331187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7ad434ca881f13ca82218e936cdc65188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc9bfbfc5eb57f8a091927203672fcd189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d58374b158ebc6d6c7f0e697da6f25190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49ef38dc41b4f725fe9d59bbf8b7956191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0dd89de91eff8951f883e5b05f918f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e196bf24d8b2b31cf5473707b3941248193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a30cb7dea0d627cf0fc90b31f3db0b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abdf2de3c8a15bfc4803e8a051fa31b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8757de33b774bd71ad015bceadcab924196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5da9133ff8c2c581f88f24a295a1f26197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b633627fdbbffd277a4059685ae7b4c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b372d832d3a37769a239288a7350ed3c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62d8e220881c23c19dbbf6fcaa99849200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f347186da542a01640c183c0290e9ab201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8248ae48b02aade56a972b2a642d175b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912077927672d8541c52477283795ed3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b32a12f2c64a77b0a6aad757502195204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee42c87fee60b20d01c98b8bfb5bb5b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70da90199095e703200f49cf2890033b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cd840c01888994f0a78dbe25d2b284207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2fad3b8e4554edf8ba1963063f0bcf208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7ea4dd4a72cf70007120c3d350ee66209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db355b8621ce60bac445220f5222562210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84fc829d35d72438254765e55f6bb18211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d05457e769096c969ff5fde50b392fb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b326fd2bc8d6d952f48912a8022acc42213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7df3a467ebe734aa0a648178e305ae2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbb7f4c1c88f57522aab4bb5a897edd215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190c9c993c50b4636b8a9594c097820b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6ff79d646e2d6307ce079fb9192241217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3343a7c2dcfafd75f9bfeae15676191d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f75e85feca2d1d9b7aafc6847908b9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd5fef4e4298b4436bbb647e113b0a0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38fbb52e6ff0ca34a3b7ecae71e7b11221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aab7a95a0443c8e9bcc12dd7dacb774222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec7b2be47a3cb0e03002b6d02001844223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b745e5017dc4cc92e5ea111237b5ef224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c811955068b2a89b190deda5809048225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3747ddbb2e0dda6f685602e0ca87a9a9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4743f6fe671d0e3361afa73efbf78950227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a2a5f0c7729647dcfb91535255da8b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4de46d4a18fb9095a937ae4c3dae0e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d95bf2a5bb2af8eed3d007e1df4345230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b532e0cb4fbc45f0af849999107e1aa231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02f6d77cb36720238f90e3ce0690f1a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d805727ef26c8930e3ac22d089c6c9e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5eeea2be722d333a6ea12d03f589c2b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f400a74bbdb79efe71469d451208a7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ef31f3142fb1b329c70ac61ce1fdcd236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2597e7334bdc165eaa06bc5d00dd4a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f179b792571b8fd88a8c0663474707e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971c040383a14312f375cf95b9eaee18239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc11b188c97b86f46e57daf8361caf3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a3b1603e932f0406ab3d45f1a2c76e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a365dd2fd50d1ed5df4e9783acbb5578242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e41ae4427757271e4ae9c4cfc897cc8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cae212f7b69dae5121c3c5ddad351b7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8198814980bc9e884e8df9ddee77a26e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bef419246c0fa7a5071cb7071bf3547246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0266eb73a1f2152f6bbae0bef8b4139247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae17bdb8ca0456f29c400d1c305f097248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cf723fe9f2716592854f10414f38ab249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795df972278528c1b13186e00467530f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0787942c2608db9b777d940fad6a1b5d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f195f11e18bee933c70d399183f03f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2536d1bb0bbda31aebe39b3d374b4a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e310ee9701e06fcf7a1bc47d0933ba8a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46f87849da7b8819832c17b4611fdd6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd1bdf80d40eb2d6ad3f0b143e19156256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bc5bf4a35d56b23b603099e3887a77257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea97d8ce77b7070e60eec2f0ed7dbf7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ecbabe264deeeb52116e9b7b2c30a0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e388966faf8731efcf1bbbd8354ab07260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c116f741a1f899c2c36fe1a26dcec4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6d691e896812761f718fbcadafd6d6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8925aee8ef5cd185f3ee1066619a011263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525cf487fa4594eae335122839207299264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3b43011a48c616978bb8f51fff4f47265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12576769cdb444072eacacbd04edc3c3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283d28bf190eca7a661b92e846f629f3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e478fea96bc3b8d47e0e8752993b845268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a79e79f0bffe6fa902e6da8c009f88269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908bfd5e17129c1c32d8be2d24a647ad270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e364eb2fb2e8e0d92821fce15a9859cb271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfeab7051d88a8a68dd45481d7bbe86272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517362bb1f6e76452158295097de7b80273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5971cb034845eb33b1300482da14e043274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece03190f9d5004ad0e12d69bc6a13e7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ea9bce947969514ec8eab28f61db35276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e0b8fc60b4fc5c660154c71e2dfc46277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42e822287db7b0117419f7db324bea5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a21d1d29d28ea4ec198e3578320a539279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528a8592530ad8b62507c34e30adb031280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fc4d8361533f337911397eb76196c0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b47937a994d5f7ab685283f4a3c249282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966cd0d9ab3ea7971d7f550ef3167afe283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3265b3fba12672f426a2541158fb624c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdd4136188d1cc4b61dc8f4cf8533d4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4f0c20b4e60ad97ba6407da32d7e90286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7fa4741eb325b46c81d8f0d6ad7d3e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ef575439f8795b41981bdcb0979bad288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caaaed042fd10afa8f2091191d5625a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07874203f18b1b29437bfeff95e4e6f4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d79fd7702b4539b5f471ab6d174477e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109570bb305f6d106a4f4573429cd8cc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ec1c713bb048dff596de8e85667db2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18295e411b8adc19736a096e36633eb3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317bc1ee10a056829bcf6ff6555c82bb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d038d635b98d969affa191f2b55e232296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57d9cfdb0fe257a3178de87d1a70fa6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8ff9fcf25944f7a5f4f36e2708179d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa164d4b2517e529ceaf8d6ae075063299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478fecaebdb63d8377b2375b0a1e95af300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4090128dc592563306cd2e680fff796301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3543a446244d04afc55535165c0f47302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6ab217d70a64576a8142591e38284c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d81ddae76bf556a5e23562570207e5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579d98e6bd63f5ef30fd324ea9753fea305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41759ede16f80ce41bf72e728caf1fd306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5249fdcf4ba25dd92b5ff8d38e785828307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1cd868a3f2a0d08e95303ba604b241308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2e4a8ab52edc3b0eb9e0cc8bffdd4a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b55ff8e1684233ec295c6d92b4afd5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69a18a2654777b1b59c6bceee8ccb0d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae745e85037071dcac2c1c6ea3689a37312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecbc6d7efd30532db34a0683c7bb135313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792b83228ba4bfba4cc7103fdbbded65314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1e963ea3cdc44b19628dcc0621344c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ec00935c9c8564a4dfe2b2abfacb6d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3c02e7ad8a91f04064612ea5167eee317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10440cf81a291bbcda9b3e2edb0d94f4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a867dae3d8e5689c6ec2926e7bca75319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3b78b6995dfbb91b916bdc0091cf89320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d0a60616c2a6982c0cd2422d2794ea321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80cb4b6a2af91ede906d10508f010d7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ba78f6e96a6e1c0b9237f30c9ee3a7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663855f87d4e2046d9e329f427fbbf0b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb9a769f9b99e26fde975aaa2f2bf98325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4802405865480277ddde9c8f5cab60d3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d9afb5822ddb150905d129b88ee15b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb83b10525be9e0110d140ce45a58908328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cd9e24003f1fba0264f13a237258de329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40ba3e61bb03403d26ff726eea54713330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2b5844e5f0c079a954a1b5b6e5bd67331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bc5e6a56ba6ebd4c68a1099c132350332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc28d536d069ca1f2331eb60f146980333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e489a1522d3d1d83e434e64e8ff99c0a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60caa2d5e7a24f9e6a22a93ecc90b239335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d734120a2ad175c786616a54804233336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6abeae45ec69a620673fdb989990b7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdb0ea0d4d9a0d4606d4f1f8e85a1e1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6848009afe757add77ecd589d5c87a5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6322277eb3dcf88e1ddfc41fe07b58cd340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b478fe8da6d53e9a976a1426037ed1e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54cfb69593f28e87051bfb8a15adc97342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08ec54a11c78bf8814313237f24e0ba343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc36927f5fef9349fcea5bbc716a2a1b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800073fb38a8a6f6c6eac5b6507ba7b4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7211222186b556b7106205f14d92ba4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f883f25e4837bac1cef54d9922884790347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab215acac8cb48aee841db5bb88f292348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ec0fd082271f80276328a670b2226a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ee5fe2658b6f381653a16221290f36350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb24c5ddb1c815fb78d3ac355fe7c8d9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c3673fa2e03add0e0b2570d8d8decd352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec6b8ca19586241f1528c3e7d40f723353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7690fae1b4d40b14fadca9325165fa6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb3b7da93c2653e95bf1a173d884439355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85759dc1274bf0d0cd9cc0d9c969e27356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccd583d4a97d739d7a11a5c2e4526b9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45db52e10631edf1f62a3d5f31c4aca9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7452ea7c25ea41b70c084ebe2f96272359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db9e7faa2eb8d65dc626ddd466c985d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc50662062041ec362c0d75c26a70d57361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50de83d712bc818e7198d7d7d83dc5f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22c7fdaf0613342b59b822fad362b09363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ce5bdced7116a3eb02bb01bdc5a7ae364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3d7f6295c81d5df62c068c800a6710365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f90e18a4cb6c1258caf528e8d612257366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39788745ee218bba52d39b11d9383de3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384956ba937e8e87d6463a24167098c7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07549b2e1611fabb56d18687858fade369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a64114c9810964b49327ea7bf01119370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73e44bcb1900c063bd3fcedbcc98598371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eb54ab34eba8a6b003bd9327596cb2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2377f8fd4be14803d60ee2eec73bc16d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1277fef87be8d2a7aa4a09eb98bb6fce374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d89094fe6e5672373759528354e17f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2d62e6b4541aeee98e611adb22274d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d44a9198f2967d3cd54f94c97b860b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a637eb7b7818c9a71e3ab0045e9d0ea8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87df3febd6b7c3922cb457e98c09660a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b617c0ac675ea6d80f1ba255865756380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9424b772ff617270c322a2a94c918e7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d5e2dc9f45da0297cfc3617983b79b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858e8104081a0e2b500842a48b828b16383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06b12b98a19f93dd873b9b4c69c7b1b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8624e6d2ac1579800134f201acd90b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f84f146ec28e1586401139d6707ba3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06da12c4f5fd99da10266292569722e4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab6065d56c67d9ceb0c34d595b2221c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e91558be8d1effe695e1a16e969b18389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ccfe08ce01012488c1d3d18abe72dd390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2e331c010dddacf132a57b5e53f8db391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100b9504f89ba1c91ac07ed4f208b0c3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36633ade1a43064fabb54bcdfb5d069393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958ab2f566aae0196979b667658dd5e7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06910f96fe12faf11805be3a8a04292c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f1486fadd7f2e72037f7f4f512e3e7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6173f3982796663c2151f287d104a32f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2a94650eefa105d2202ca94ec44c1b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1187252bfaf512c241458ffe91c69719399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a941d16e2c6f3185fdccaef90f28c8f5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1802d9ad59a1d182f6294c2f98bd6be6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69cd0476f1d288ae02fe4ca9f8a887c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a39a8d30496913db5f3178ceec31dcc403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa8eb88320e2d21618743f5fde1487a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7f846e52d5e58c9cfb8548e0b7d54d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11784b377b8b30bbe9d9d48043399d39406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d8c5054929b217211219f6002e7cdc407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6363adb0a7189df5fd1151ee82a6660408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde1def4b41aeb72a748badac2d3776a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615264b25cb1638e63ac2506f8b60b75410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b236856196a982759261d11cbe5c699411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b35e72929f2a594cd022f9d4da5bdd9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2da8d9233b46977fafe65ca6b25385413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565213fdb0a1cdf7a8d5b491a930c259414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd9c6f10535acd81df3f73655635bdf415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d4b95c6762ce2dbd8afb5b123f1dd2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5170489f31322a67ffeabf74af27cf6f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2007dd526e2b9753d518810074b847418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6e72705f409b41a40f3cd24b2d4c27419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e918017fc8f3550221ed08b93b570770420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d56b655f024d5b1d480026aa49efa93421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f318e269be9c9f10deb483be2c473a7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd796c5592375c692be77adee0dbfa14423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922389d1d405ad90300e46429630b687424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162428e6274eaa65c26bdebe898c05e8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec7a1f2cd25025686c18699aef30f01426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6ed03544d69628907af1c866a10bae427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33af83c1dd1944fea6cc1951792721a6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfef3f94a185ca42671a3d4d16250d3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3473b3f32958d1b29b23b786a6e62a3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eae0b3a1b5d4588b93c22a2df43d94431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0d550b2d9e0ed571f0aecd769fbef6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbde55a37ded82646335f3d9591a18f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e584ab4128cd8489fbf8c75ae470fba434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c61238435d14408dde4ab7a55939d5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439e30151d48f23186d2d376041f98da436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0706ef10871b488315dea62ec2cb98ca437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136cc9a5aecabaef33edfa4a78beaf69438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153bc332bb4c396844907495760cc6ed439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542dc4b777aa1752db100c2eb88012b3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a6787fc4f1109b4734a55c9058c3bc441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d6079b6cbf0b38299f912e18a77b54442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448a7692aa38e94ef77ba5abb8e92e5c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207946bc64bcbc178eeaca68bb673d5f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78452be1d071b10da90393f27cdf2a1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f622f6b400a7f6a855aa96ba65ba1b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7726e3e8f69a229f5ab6f57273d1e108447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7552e68b170d2cae4d00182daa3a16c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9db0e61a79299bfdcc056bed322d62449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc90dc4d8d3326ba0ff06f8d2ce9214450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c97ccad3106cfd019d04069769df4d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5d16fa9943e2d284a8d52f2c71c716452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c56d90d447e851fbc397dc6bacee085453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d19d79fb488fc4507db616a3a200f5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c65cd563a625833a0eb415c1ec63e48455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ea38393084e12f952b9130d3551183456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e247d2bf38c5519358e424d67cc30ccd457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37a76a02ba3bd941d9030c30fbead2a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ceaeb3f31e2ca6416998696753b959459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1396b138d39aa54f44eecfcefe8c1fbb460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a382ca3305bc35ba9cba93db8ee505461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83296a9e103baa6ce8296ae4c60e2c1f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd6340ec7cd880d8aed1dd03333f20b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40d3c5f5b3d6f39d599ca730a73935c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec86003e661fc2b9c8f3afc5c7c3911465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccac1713b86813e71dca4696c4ac23c2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6980efa244f41dfde4c7ca6047bb88467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1131ce08328cbcaa9d2292fd412fd4d7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0182bdcddde6aa4dfb819e323d803f9c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59477d61370707bb64a2b3e86be161e9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e2fabccab1f9a60546ca8c2889774a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bface0d65ceb7cdf34d9c0620d15b0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d15a53f4eeb4e5f989d8c0d7870cf1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda52c48e720eba8904d919c966dd6f6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32d1df70361b89f316ca7b7bc42e9f3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c92886e5a7ac1608d105631e8440cd8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8447de7d6f5d589d14c86a869caa87477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56777dc98715bc1d8b8318b46ac9ce50478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68204faa0de899c206722fd9025a3da479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0d083606cb64fd534ea97b1e77ba21480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee928595be0faea0985c79011769c9d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685c3911b9a0141c3fbad127eed41f64482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6058876d2cd0d92e7fb098bbf114ae483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb72a3fada92727846a5264094b675b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9eeb971dd6fba8f8a6513e9bdd41e9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4352747be64a993d88e8959885fb4940486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375e590b3c7cd83f593ebac955805113487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acd8599b4fa10203daee067ed147a79488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb6180b78a8085feb3a9f56b321fce0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785b9ea73102f7abcb5bd544c3351fb7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85e085000998ce9a11e00bb50718248491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab11b66048ec85d7fc7a68b653a4ac3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef5584065770079b38da8a26ef89804493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6794d9987de7ca6627fa7efeca60e4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19cdbce8db565765286d14d39bdc73f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb0eeec655a5a863585584df8414196496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fbd748ec7e3368547e3f1001d085b5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d300f2703ad58b5c70124da2b5deaaf4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3f29a748e2db80731bbb24733d8d66499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae693e1aa43d9f719f868d97d6683b3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a668bc996b931467d5b7e854df1ee22501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2480dba5d5ea481bf838d8dfcbce9e7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4122b05476e3e5cff4a33900c1782b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663a45ca9cd4f068764a2a914afb14f2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32928481648a847cf57db2212dd4ce7b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd044a57b0720c8bfdcc84ced2b7cd14506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f22b34b6372b1138f3e7f2d72b07a2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd893770614a76e3cbd5775a43b84c84508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17e93641acda725bab5103a3c23b2dc509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7338286d8eb04963cd99611874bbcfdd510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4efec01b8ad74674d175f5be7b99bb7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944dbbee51308c397627f4f8ca74293e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f781a3c67eab12b956064b86b8be8d9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f90492e8018f23a490e06d11db2cc7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fff8aeda5307b01b63c6447b92e2181515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab42f4c2447f035fdd89efd18c3c30aa516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3078982e8cb1f91fcd16ead3c4075116517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b788fe86b0381c25459343c341dec05518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996fe73296fc4226eed2df356ec0750f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e95e06893f87e75f47ec57a73378273520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3db08c8c784805983c69623de0c100521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab26c00568f0b6bd140f3cccebfe7ee522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae42bbcbb04a05aae13a4cc21c21d11523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153ee555ff5eef8d9d18fb9e27222945524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710f10ea2be70f26e5f0a091f9839e4d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fd759ff7633af36eb65d09d9c58808526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298eba348a08e428d407af6c2b883afe527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497843cc025ac9d7dec253902e93a377528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1302ac53264bd91694a5bf314dd6bb4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe888749fafb76256929c34aca86844530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626c9564a20bd50db805fa293efe825c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6b70f1f0d187ce7b6944af615cdfbd532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bddf412f9778f99784a078ec0897bd533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c40bd8d313a7b496e9cc3cbc43613f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315ea5c8339d32186fd97b3cb2f647fb535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5943690fd778aa6317568b0d3d0a714a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8102e6f6bd674028d481e0a5e2141892537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d86cb617183d5bb5e027d979708f2cd538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf0d63807a941d30b81a190e503a5f8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e1c843f7cd638dc25caeb55770ee0f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b2b40c970cce3bccdbcc16a7a91d35541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e6350731544c839254035bdaaeb464542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25690aad5f24767ef1161b1496e56ac9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df3caf8cefefffc38e8e7eda3359642544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074a5e6a5004c83d22b2e4ffdeb4e0c9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a643266ddb5b809ef1d3bac50193342c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dd780398e2c94e20e53cf37a2687f5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1991d47ef332d96186119566613f1ccf548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af46a7188cbfd73b9cacb310f75e9d5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b546f63788be61be34b043f6bf8a0f2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5c69847b52c2a3bec7d5b9fdd06221551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093ab35a1b46368cc22379add817e8f4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64452e9f34c13e1dcd5fe73627ee1e2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83d23e71750b7fe5e6a06a3963022d2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aad1c333281a75ccad0567bb90d242c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8365b8149f2a13e092708c8da0f363e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361f385bf237ccc0b24d79bace263f6f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940ccbee25f252940e90ebb8edcaae4d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c328bf94ca17e9501717b657b683084559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede1adeacd45f241509d4f8ba2969dd6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c37f7bda8c9646d4393e02e46abb56561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504e9c3ba50467c149ca57f87d3fc909562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9949a94f55bf9563f74d84267437820b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311559d83d6692f7964e44845c06d6f1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d31c453b4d9f9dd6a7fd85870fec7a1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa35fa9b3925970c2beb0b9522a886d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b0261c974e1d25fc187225ba581804567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002ae9600f1338c8b7cd8addc1500a39568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5b7b08b92c96b4ab15ef7b5f1b957c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3414b2bab6105e114f2b2e272c0196e1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f027be9d54140d9da462a650553232a7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad6eea3ff44d8a6f7beea7105312bdc572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ed153e7aadcf25053f519da602c5361.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e542207313e56c8ef1134d5002ceea2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6c57c6e99030fc925eafb62075a5a63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5381a11347d4d7c1c4011f2bb9312f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672e49996c05445da325c78efa60941c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a5c5f75bf5d72bb3863138bfaed0e56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21a393b1e8d285727160266cfdfb43a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d73c453862b424e80fed38e842848788.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd87dabe743c36f5a57aeecb95f59ba9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a79e1d2b31916db3bdba4cc9ffc95d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74265253c9baee31d734a1b91c8e876511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01899bb2a625c7450bf508a2ce9a2eb112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071e1ffb84f8d6fdb72a1ee0885be9ae13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9c8a37ab4b988e86a1287dc0184a7914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc7627d59abc0f401e1fcd43455775315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9277f2e22e0287a691af81f75523de816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e66136a2c5b54a48706553796d7fb7c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f82e4775cf76afbffa61e4bc3d8793918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b873ba36ae6011443494b5a5e6377d8a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb53930ad07828cfba7c5aec2b57c6720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150ea0ff8eead2baf7cedf2c4ec6b46a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466ab84ac7301978b15bb493ec45745322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5182e544eb7f5ddd00cd6cce29707ce423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057c2e43e65506fedff656c833f2772424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df45b44481b850b16eca4da2fbf01f5125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d361c2147115c59be6901b99a2b5dfd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9727cf7021fa256da8fb9a6197df7a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841c456d9ac22d2527d3d2ba97fbcef628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0d0f318ad04badb31378617562c2c129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b39874c990fbb3612f202fb1abf5be30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5524e22039524848f47ea7a9057c3b0c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423bb5e6706563c25c6d6c8f0970345132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2ca92968ccde1822bd872434d35da333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cd9bea622d3aaa083110d28469628c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6b7f42fdc41717c54fab6a05635af535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6cdf76de31fdd2a0a8f8ddeeb0af3336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0536d457f34a94c3bc5c1dcf22afa5d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0085eb247b19612a7f86bd21d07b0bad38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19d35a116a49487aa6e397a7b33233339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9fa0804382fc8e773043be1368674b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b278ff43654a772e93c8ab52d044441641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d208920e630e49acb008361ec4b1607142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767e1ad3952f1634324f5f333b24a68d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962130368068111bae2fc5b1b057086444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05baa8c6430886ccf4d0c8f1107aed2f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0956bc5790d88038fdb04b986ac8068646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22445cd8e90bee562c34e96236f0363947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1908a9a11062ce3062a0d0dda504e8548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e40c1ce97541ba68c875b39038bc1449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeac1525b3d981215f06ef6b62b2168a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29c1db11309fdc6335c346560e4d3b851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ecc66b8ff7c9878a48b80d7a97739152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b356a7d9577e4d53dac23295744e5ba53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569e1b5a94bdffc77b13412fe9d8c69f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed73387d9fc3360df3d3720590fba8855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1eb8a40ea0d44466bb5c99692c78ce56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c9ca98738be1c437d90798cc62cd7057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6328cb2317eb98db3fbe8b785526827b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a53618ada21233a1fd33f561a5846b859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9598f8167e73867c7f894a8d4fb60c5f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433088431a0098d6caf0c053974c5dc961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d48b4941b79c19dd083770187a8397862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f362903977af938a6823fa4cd4df841d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfaac55f4055ab0eadddb28741047b364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4fd2782160c975279f62ee165f9dab65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7207bd74a9b31c9d5872b21a149839c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed485983571120eb9a873060e257f5d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894cab2dd62c615d77fffa402a4ddb0868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb43dc24c3b8c0fc137887769d2f52e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70df1bcc5aad8714897eafc77aa9d9ab70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a21d805d853958ca2eb283c100fc2371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6a811b7447d99959e3b8f5d1355a0172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55a20fb683b17e0db6d74256f806c7c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35691583cf6289bbaedeafa7cf21c25e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aff8a645c1b14519b97999e9aaed4675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaca14cab29d4873f9b85754f34e81876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d5e9441fb984721354c3daebb6842977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2081b3720226da7548e8b38ef7789feb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed0ef4321396effd84757a73984ddab79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246745f03167aa146c862e172917180d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4a454dfca16be4f165afe2e150dca281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86329576e70ab6a26ad325b5e78f341482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c6d59fed80b936316741b15716f47183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4143c8c42a61b36742dbc1f0d957e5584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a35e321cd83114e7bc19af7f277ced85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761cc4b1de08c033a5159adecc02852186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c81a1d032afada9dcfd69035bf2f54987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d29f3af7a87b722539bfc38143343088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbd96e9a9eeaf9ac82300ef895e026189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cfb5702681ad48e5b02e4cb031c5c090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99e2443d68a391a2e6fe5687534100d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacb5c949b8d445a5182b179ab20977492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd96cf3920210d360fc8916f0225b3293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ff3f2a274d0115220b06055962408494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071a1838a6cdea45fa04cc6c82111b0695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00efe656e2ff7ed96b97feb99b25f0fd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af04b868da523ca1e6802b43feb8bfae97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2fe4e95c721916081cf5e438a7f65298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c47de4b318676ac1b558b8e976ebfe699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e024f89c22a8097aacf7394d4a20e2ca100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0ce57a7291cc5655b33d3dca23a087101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196ba61542bc11d0afbf2a2d91ed5b17102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40537efb5f890fbe42eb5f57a3e5f91a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314ca0bb13f7cfe40af6687fae133468104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fcb57667edd5cdf5990c43428f708c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc60a66319d16329978db31e4974ba7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b5c55a4c37a9149fee2f72a96d4bee107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df68cffcf866be8a0a12d45d88e11b8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efd491463489bc09e3b20dd3dfc9642109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b597d0bb28fa4713af7f174c1a5ebfb5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efcb843cca1bf429b00a7602fb54d01111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd213c7d5b32123a440fd95b9f2d42c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebb02a8e5d79a0b876546c24ba0f7c0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a43fe93f4fab74afd44191102ba4d4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efd049e70f246bdc626ff64a5a73fe7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb164f606f0642e54f253c198095b5f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d820e2da34a213073edea2b98d2cd7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cb405f10f7da32d13ccf5c88ddf8f6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28003b46128c092d1546dd52ba48b402119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a979f24d53f700f1e6dabf9f60cbd26120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67558f443437f8e58d31defb7f2f21f9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcf3d471c4efa60e9dbfa4129ac0c83122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb1609e3a892ea7b63947be2e0b92b9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0114dfc64c9bcd143d178e30bdaadca2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c8565e3ed74d34a7fcab0b22b811b7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b248ea9ce5335e996802b1438a105e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725479dcd76230af6df9cec2db03d121127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e092d6e5bbdbea474d3c0bfb63326194128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd329fab6ab017d0c0e24342ce21385129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c6686e935ea13ac1ac32426d047116130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1504badea3cfc7390f3d3797e96abd7a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2409615b9b82945c038ce6371f8d5dde132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bbefaaa63e0443a93841a34fb37ba7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99405169aef1d1785784d6cb79d200f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c6db28108f7e6ceef3e10722e5fce2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ca17108d6362dab733e549e7ebb397136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84483a88b54926f12f9e9d11b901ee24137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ef026bd33996c63f3973d9d0239944138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34a7735de7d8437d37bb647aa3f69bc139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e6b51169cc05dc10f00bb6c7cf55ef140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07436d3e27a600018f0185230cdc4373141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633cb6aa34854afa42a620bfedcb32ab142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c991ff81bc60c056e58badf68e98b4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bbb171f059779828499460e07a1e48144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7286468f87141e48fe30df3d9376aa3b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68d7cfc90da17915c6a36ba2bdbee6e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddfbf7607abe35268a4c0c4bfbf7f88147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab83c4cb7a4582648a93f5c4f3844b39148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200798d6a2589a150cd49a95cadb6473149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641e927b304a3134dc235ef68f89a474150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca86fb91993479b85bd7f64af50f69d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70ae0582893cb29f6e05d43c8f8aac4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2c2a67c3dca720004fa64e13fd36ae153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d2e74c85028e71dd5ab0c92b132a35154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed539a39f6300df1a28281febcd259f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e880b779b4cc2fcf3ebe8d9982ac47c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86b350edba5d123f2ab87fc4e032aab157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a3b211cab60607d37fe7dfd1204d49158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecde3f694309f2671275c5cc83b44e25159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f8011afc1526011bb82b50fbc29dc4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2819337ab9de0cfcb474d1a6583df361161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6555a6abbab050907569581d9239f37e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2147d4a18e46e99711ba803f8cf6b4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4824b611515887a6b6fca842e68ef907164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28881ba685655093f4a4d8042cd06c2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36728efae52f58d2523b4c3c7b2d6fa9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5815c5451308c15b6f933d6390f34974167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcca098175a10c89059c892640d5b3c7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19303e1742d665edf1b72131e708aa4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f53cb3fabac1a8f753a4a54ef214d5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4307b25e596d4dcaca380f71296297171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e4e81c76ea996b0c2ab1eeb2eb569e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea913fd44a67be0b80fc6cf2ad655b0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3404cfdf8b19bc570496db39f60adbb4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b3c12d9f38f405cfdacb5b87eb39d3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4febdef6d32b2de5b49f32ba09b21de4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ecaa1c762835bbe71280b895871ba1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa0144d39887214765030dd8eeda1b7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3414e09c6666176cbe3432980f7d5e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a94163efe963737c8e59d6f0f2791c2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa7165f70168d26b3e6ba15a31b0124181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce49c4c7987fe75af4fdc85732838d4c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb69a69da369a3e9b0cad6b78c48469183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88692698490138e92463a220939abca6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef5459969cd476f6aa6c6e89d9f8a22185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83e8dc9ac34b8a46d8a97c7ad200f0b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682e7de65090c58b1625dcebaeed23e2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2596d173048f9e989ab87601b46993188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa7fe9f13e9c522ee61e3df1ccd6b16189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7abf9594e0f17135607a342cf94291190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc710ae48b2d08eee8a1599c905cf2c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26945aa07c6988e07cd1ff3f8cfcb9a9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5438a5177ddd07528fd4d9d2e1540897193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341276c7f290ddfa465d0a0e7d4683a9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e599eb1bb863d6eb86c448aaf2ac809195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da7c3e8cab4967837cd5cdb16f94143196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8593c67c08968d3d8ef06f40bc58b31197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82ea24967ae0006648523319efb875a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac17d4ae7bcb8f7b3839a94850720dad199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329ce88385c33b7b7e926dff8dcb2794200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee3bf470a8e32fed590cfe961813a13201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd384b34fdd19d510daec031875e672e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a805f5ce5921dccfe5893f0d77858fbd203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9fc86533d5b224dad6e35f2533a3bc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85e79eb1c848a287805a67571d4698c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b474e59c5df345ea2cd875d1f6018f15206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d744c7c0211069657015662faf9b7b34207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a91c610916d941c5a0663bda783109208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0e373e236c3ef81905337d9ae573ee209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e256dc759a952873710b08853f42f41210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1317f05bd8768c2e29a0d5e2d646685c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52b61cb056296c6197f1789095d2b51212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b7ca1f7a20c69fd74bf490d19bbad2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fffd8177ba4aab24ce053472ded1f1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78a571540a1e80e6591b25c85937edc215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf2fcd9dbba9bbb236ee5381e49e96d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75b3fa64f12f38f6c5e17c0f0ec6af5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87e30dd350210aa5f80feac4a0ad659218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dffd16c745c79f735e741ace3b45e4e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e22697378f023a79de57b809ca4467220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7492d1c7a19d8d6543c0a9f456f85709221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67351edc24d768b962437aa3361d25d8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed80fa37c8b24ce2dccbde94f0e5eae223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa13d0ee20f1be1200668c05b9f669a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7460e874cb6613d662b7ad49f9b00295225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd865934811ecd47bc987114f8e85cc7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bc45c6ddeca14df99a3bb668e947e9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d31a3d0c2a51273009842c84ad301ce228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9069963144e7f4a8430164f95f03228229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9062c33f61379afa1f8becda9cf80ee5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aac8d9e9857b3100584df8c2c5ff5c5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe05317e6631602bae528143cb12a9c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba34c20f69ffde3384460e16bf555cbe233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e49f64977fd4035b0fcc13db03beb9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19d7c824766b3fc07e9537b16de370c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8535e0d44733406bb8985329e88c4b0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a8388174df704e9b6ea766a72c540a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81f2c6c65314781553b06160fd30504238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a957bf63ed8f698253d5dce9a3428c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e44d8b460af49e9590a32a8eeed803240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69fcb9eaf6ae265301fc6e5a8387eca241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f19d60492014c20a1f5466c3416e551242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1908d506fa0469627cb89d4f888103e1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bd8347067d45b6f62c4ec8ff9cf706244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb815b79ce6bb7a2605f2b7b60727fd245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a34252fb134059b56e902dba7fa17e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06b19e3fcd2d44d2f9dc4b1b9e95794247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa9e2d48f247080add8cdb76fd3482f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3586fbffbfdd44c9b313c55d9f608b5f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c5054f9a91c15444512c1e7735644e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffab128d7f223caea5fa679d32796a0e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757eaa931b70b43a38686f399b24904f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affc70da7a5b9593ff6d534315db4101253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11d724ef584be868b2e22c45c7dac76254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23afafa93bc42ca151f02285655d6762255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e301ad0e0361c4d6933f8f61bf75914256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee90b67b34e408a0aa0cf0a76d1e39fb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed805fd71f45ba65798624d09f82d0a6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1735f299d729cae6a126a49d79dea606259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71c26f7806bce090a8bce575ae4d2c8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b404844bca8b8dc081014fafc923bba261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f484777f87e2b652c967d4bde7d57410262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dabee0f6adfbabd23046a30e9f00e4f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d907b71f42a5dfd5a52e14a1d6b172c2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd911c8e4872e0763e6044f971d8aff3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9a8bda16b36a32a836077a9183edf6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31334f9003a0bdf03bc1935750b40aa5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b03dc073370625e005aa4194167872268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae7ad1beb040dd526bb8d053e0fdca2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c511c3bd39f75a8101140674162e77270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf81e2ab4da0d488a3d6d3673ff50d03271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3c54a6fbbe14441c22e3efe52cd9b8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb88b78318e14c22605a42dbb76651a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdda5cb9060085587cb1097daa7a79f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0f6cf0ea9926d83ce4a98ed77c5afe275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9eb43fa49f799b16b6cfbdf4e65e16276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4f6eceafcc9aa1e393ab3cc11deaec277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c321dfe60e50743f2505ca6a4b2f9fe278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20402c3c3a6143ed05f59813a9ad5be5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3be45fa3ea50657a3ae992399d0d17280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df742cb32f6cd0b8aed984450ee55610281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe708b2a47a9bf6daea7f7a043e1ed41282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b378d3aa5f59aa91f047240a0bcd852283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc36cad108272ba826717e7c08652a1c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a88ab8eedb2aa2aff7a6d4775d5c739285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73f63b9c1fb5eab24e283154fc8dfe2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cf8be6a7d9aec12de6f51003e5996c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292e835f3ba4d1724febe0534423784f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e335b64a4d92facd84edfc9a2d6f102289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bdd056b7fa8cd14535e3f8ba8ec816290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882f071420ac42a845bb7335426fa167291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb0065edb4371c938b38a2bb91d9ff0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a009601b73f8014dc59761ecac4a5385293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5450f99640d009ac137630611f802837294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a9c0bd3624f643b3f6bcae2affd762295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafb51da3494b6026d5bc1fe3f89a8ee296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1d73d1d683a6b5740a304bfccc68ad297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c5581c8db2f6e51a6a7844baf8a294298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05403d962dd64fdae1e9a867a639cb0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975041af431fb8fbb54171f0b08038b0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68bca1cb9dc1c6bebc75a56ff2dbe57301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20022c7984451ef6d24255a0ebd95086302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7dbdf39158d237c32231a650471698303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3e5f67737409f0e2c04ccfd3fd64e9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2403f13817fd360704821972114f46e1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2ec3d24500a06180529b0f94e448c8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e542b9ba004786292b18b00a6038f65307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877f03ecdbdeb5bb40fdfc14f0a5b160308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67589c036198099fd7f15df9c5f20583309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a30c602e7cef24b24b0097d27b54419310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee19868a030ea8a7feca152041f1891311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177d44e32bf63e28b0f48b38a804c7e2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85633900cb9736bfffa5ce324f38f9c0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cdb0e9467c7634e6996a5151a64232314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906d8f0f0b14ea1e6db5c27ff60b6755315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5522aa4387b6bc5563564cd1a5ab5d2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a4710fa5c70671211f014adfa6b03b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd902888e4416e653b240928d474f77318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe2340f6218ca99dbd31061b3891633319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dc44eb7ebbc6c08140ac9503ba0e24320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a289da4c4eb891d692cad0cbeb0574321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6faea3ca49ab865867f6c80ab6b4e42322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a360bc310998f4239eb41345d1dd6322323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eb513be40be3833533a9f9a9e70859324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aad6c81e43947d2e60bba06f703881325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba713e27d2acd593a14b8c7b63867cce326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aae3bcb37d5dd98f9f571463188a528327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b81f381fa50f0e731124ce167b17fd328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8175678a0891954340dae407eba96663329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2325a83b59f494f43a9ad20f50678fe9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd591eaaabfee3eeb2543cf23d7fdaa331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ca471c93603ffd8b16ea51129bfb45332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c28b67278618d75b3ea12b7f52bf55333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e392c6c93e5f92a7540ccafc24e8c61f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5acc2d56c3d1fbdbbc3b9c7a90f7de9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6293939ef76e2933fc5b140ec841df7b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535376404d2e14132dfc1be6499e853d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a564bf726602c153fd646fb27393174338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2769d61beb3ca6c2279f2976d598f6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9754a57d5d74df0e7e43de2cb1186f17340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6b6dc0c62b1566754b8fbaed96640f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ca29a9f3f06b61c79998037e4b739b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bbc55ff1fab16f78b6e6faafdeaf72343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55d3cc57b92d1c6fdd8c5855c57bcc9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a065c3583207c1ae22129f5edd37b02345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7e4f2e6c5178ae7c4b12edbbfc0023346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9250ec59db500265aea618240f40f6b4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8349ef30790d6c4e7e430468e90b578a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b08e25c1bdaae0c4c17e8975256730349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0a13b3d4db8cd3ab90854b844806e6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5f3cbc492d8bfaa783da5962d6b143351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daba6b4a31fe4050e2c191268f7556c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56341d6644cc9b57aaee28bb06ac584d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf544f924a478c37b43d7828f7e5ae3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62f3a1f3160d58ed61a0a72627c568b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1813685ff5e648fd01969aa1b3e6389a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deb6e673349e440ae998c8e0d8fdfe3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667618ad397b80b70a652187360c07cb358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8410fd2c68e030844431ff5c1f6582359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cd8be72152b2ca7fe6992725458ff2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0814a8c484746511fb086ca050e1d01361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3e48ac89a87a8d290f2ed1c6bc4055362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cc4f33e309190f527695459956e1a3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f53a8cba0a349dddfa8c9a9ad74eeb364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5758572d5454eb7c2002cfae71f26048365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97959c1667dc6e74ff8febb6a88e12df366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15727933501d738cb0d6de4304f63013367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483a32d972b07fea1d27bb343a8a3b9a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183625306c9da70f4d1dcaf176b22b34369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bca37fe865ab24a0e8f2e9cd53544a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faef3e6e05b3145f9260f3a92b3e5a32371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73e64d34b45a51b9d21cde68a4c4a56372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a39f666d053c005e29dd4360b73e3f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caccfd15a281eefb024c1fbf454b76fc374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16729dabc3405a6585ca2efb7b21959f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f60cc374f72de4aea446aa580102faf376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3568dd558c65c12bcacd6c545f0cdea377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0dfe43ad819920cdb1078a2a1299f9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f188d500a012f333c18c1661c270e469379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d936743aac01ac9466fad9981ff91d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fbb9a401cc6f18a5f1e8c4f2ad1da9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5c4907b8fb02c962b3949676ac2027382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c9c41691fe0dcc29ca5cf65c5dabd6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8561ccf123bd416c75f00fc7ae7c0cf384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d375c4de96faa8acf0fbf587d0c2bb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf94037ac3f01bc096cd61cb119261c0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6540036241cbcb8decc1d9199fc9f9b4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf137a0c9a876b242b745832dcfce2a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf6e3c16c5e5364e07689c08bcdccbf389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8025cbbb1a71163ef1ab451441b414390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6601b1b5acaacde08409f9e2db270999391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd5af5eec6b3b5f195828a86cc1c11d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd52fa33bd04fe8eba6ab44a48b85420393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eb1d468b3b5c216af96cbd60561b75394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26e1264ed0d11fbe2951dcdbb939cc2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e016770b8d3f2c0809b8dfb1d5b0a28396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ef1003a460889f45a05f1df37856ca397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fbf97569115333bd619bf56bd80e97398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc025a19bddb19e0b7f1925e737c1bf399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f773182d41dfc1c04f79cb935e6ad057400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbdf6819410fef8aef0ba640cf0bccb401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7adeefb8e292489ef8d7609bd34a31402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f76422d09bc2c50a47cab9b6b860e6d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8e799cdd5de479b080fe094fd0721c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cc6b3e517f629c89ee65e0896d204c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe546c312b95e2525670ba633820a1b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c7c119a6f82ce18c4a6cfb27a052fb407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1d92310c357a25b1ac7e5b1f5c930f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6265ba35493f7937bc4d5e5952eb376c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c8886af24ee5801c62c9695578c789410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1585d3217d43dd5d871fa228545880411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602375d3768929336eb3fe69edd13b7f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f7e3b4a30c6cad71e9d5f620cbc996413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122f08b90b5258a9c0ffeb2f2d9b4b80414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961d2636b7417c7abbe2f22d5930b460415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0be44ea74f8a5c7bc4670f860f156e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b05c80b744063991bfccbd909bd9aae417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96295b5c9bf1fda333636c6576a5ee99418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96514a71f9e3aaf356b5b786fcf9d34419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9a6bdc5029bf6b1bac3230ea8b2a0d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da53cf0cd81980e9a4c042e96a531409421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53132602909742936cb3dba8839d39e9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf063e3cb6d79b61ae57d9407198b32423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4f5f4332b8bb7a8cd79f75dd23c986424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde4382be0244bb2d58970b2420317a3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b410736cff3304834f74b5e772e64b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7695e9531c5b0362125b082c3f50fdc427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0da84670507a7353db1eaa36e6dfbc428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082379fc8b508f69129e385195cd45a3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390de024039808b064f786d558fb4c9a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0b66bcf54699d9ae018c28d2485f4c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70e6d5cccfae0b39cf3eaeddf1e2715432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc551b1a1db6d774e6b1e2db2609201433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf315a9522f22b55d409a763bb05182f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3306359d04b70dbb3e8986970de1e3a9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1704c3746c06291c7916eaa7dffab2c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f24ec18c7da3f98ef02a7bc51fa1115437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739d61c9415f067a6d27ab61a6cb1c11438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262db64cf77156d8b9c461430dbd59e4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f644d42584d160fc89d9e9ccc5dbeb86440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e403f011e609b29a4296f7e8984219ca441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c964f7aa10d3827a034e180c664cb99442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f628b8323c1c759aa4bf3d72af605a33443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ea69ad5c2cadaa2ba9e2c09504921f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa6e894432b9eb36e1a0d00701623df445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1414be171235d46dcb010e311a0f7707446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092489c1cedbf15bc76ca1214d1b9413447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde2f8ce75e467e69e1bba31d1a8504f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5fb98e4d041102cf73bc4e1bc7d2ca449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c80f2e6cc4e026e7eeecb58b17c24d6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6617d02da0ef1056c84e39f85295aa32451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0b5c67d00c3ed8822f403f5e265ec9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef698d2d57623f7203a9fe810d22b11453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4ac7855dfa5270540ffd2a6f2a3779454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418616958cc5d3e64ab7e80e37f4751b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504ecfeb609e31b76e94c2a0611a4901456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0a47f5ef054aa59dfc8a382ba12099457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e6669c11dca0de83226dfcb9100bbf458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574259344e72961bd1ac9c29d1551421459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bae04393fa3b3013aaf695c02722374460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e489a0945374a90f6475a49052374c93461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412ffecf7b611684eafeeb96f58b54bd462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67a7865b2e3653fe46eeb28218ee8b1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58feb41f3bf7270ec93b6a6bf4190220464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca54967dce0cc7ec5d07749ac778868465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786e7fe7ec74f5e10a6a43af415a6f6c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271f38caef1e2f2c6a631a7d509abee1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba05f435f7fb1bb8f72bcd5bb60c5a3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb0fd69e34590642581d574a9e3a6e7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97c6241e7bcf7013dcb799c31dac6b6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a79eff38ff79cf9c02b7792ce8bec0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf19fbc6c26792574425839dbeaba89472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d96fcb234ba9bf1ad9e08d7356843ae473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8b14ac6f324866db33d35a15a2294d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7be551728de1bbdb020252c8105baf475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5349d29f452ec9bd331f42f866ec3b74476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728dcb0c9912ecb9697f336b37282164477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a29cb2258c13d3433e45fef04cbe809478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b86c0d8c8551232adf1b4c204c451c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4913421d8448c50ce8d23767d13792e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0ba00539d4ad6d20572824c4fc1c1f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00c591f63fd093364927ae634a89cb9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eed8782dff5c7a01eb73328da104e26483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d888537fcb83633bcdb70acc1dd1db484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45610be5c060ee6f7dc1b094e3048d6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3297d21bf03d6daf6f9b7e8b618c20486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cce5c39316aea272bae872d81fd0d3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb35bdbd7d8f32f41c27e138ec1dae3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469dd164e487e7fd9ed0c4a86b1ca92f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a21e2f9bbb15fb327a5dbc25487002d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f7f713c8cf262adea6ce512d627e3c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15571ddfc8101f16e16bdc13dfc6258b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b06395631b24730bdf5d6bf69a05f80493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3680ba1d2e58b05e1632fe47cdeec3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f6a31933fc61adeeda34ddbef225ad495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b83b14fa73f3b29e3391b691f7476f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875353b9751f2d6b96d9ad7beff09099497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063159446461bcd1e9f24ff1f881b9e7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081febed0b6f6f2aebfb0d028f64e1b4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe88e542ca28674e395b2006e8247294500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfc64b0868ec1fe266fbe3283fb43c0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bf56c19fc883c121543c8991cc5132502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f7eb69c0e295ccd4602d40df452dd1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f948b0e4c02c1ff7da3afd6327c513d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40ce438ecae57a4107919d037dd4e02505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3497673d60f8199a2588f6e160cfeb7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911fdd0466212d143c49f9fdc09fc0b4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585156ab09a58199ad0f3f6ee639c407508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5de1e46002876b003293972fce8041a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82826b9c1fed10e9a1d694239a5cb3b3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3087f4069b03108f5451e6c9f8410e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188e9f83b6fba6260134b232604bd0fc512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d844a7656831637b5a075f92ad4bebe513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0395a0f4e42477b077f03321397ad262514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e670a85aa0f02084fc3d2f6d14def33a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acf0f7e54cc0ab8e76e6ff852e9663d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eb8321f609906d0ec0d1a3e25e01df517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492ee7dfd00a6a7fd1381410da04012c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557ca030538c3f81c1c0b36ef0bfbe4f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40349c58dd21926d6ba8b168ecf5775b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5bae1ff40a88c8e2ffb8e0cc2f817f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994195b90b247e33939199e620ca21d3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b84245fbd7d8e3a718424d92f100e2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ded5e800b19a4bc4d631b6cddd709db524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3b79d339c5637a536c21fe2850c334525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b792ce3d917c43777e5c26103be1f6ef526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bfd4386c39cc862dec90f779c86735527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ea70fde6327edc9b94ac85a1982be8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766a1029294b35c11e6ac763319d0ef7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea47600ce6ccd9bad855ef3f591ac475530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e9c41d22bf3b1de3e25c1d88bba3a9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf4403b3c0a10bf7e316748d302cff6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2f5d5ace0dba34dada90cb766e0d71533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e5b36dc7dcb48521639fa67123d116534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0243492961bed7eaead57177776117535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89f456c0e242dbd00571c7ad8f40abb536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2ebab33bf2f80d14ce32221eb90c9c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4b17899e6df4d3d8293ef42d9175fc538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c38b64e8b6c3462ee1f606d04df7a8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58540c591f2d2b4021018b8f6c4aea9e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff24cab3bb75d0afe48c77a5a63f284541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dc4fea99883a3962b9fd7ec87ebf9c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5cd9fdd8efd576e2a483d10a087302543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ef1dc8098e77acec6f4eea0d32e1a6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57b7b5814804da045a7b22c869535eb545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749f133283214b19d453a03ab672abb7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4ca00a86dc78d30f7f1b5355cdac56547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2a6f84f08c038e07cb0904ed867fd6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5f62c5a1a88fd6bc3896800ccbfdf5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eab1d8dce7cdb5c789fb1cce03311b9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f1a0f91f1800d35a7d3e837b314c6f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3f0521309efd5641474d8bf3629a75552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7134c722d1fab4bef913f4fc91f8ea553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c735dccdd070387aefc58bf8aa166cf0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf31f548679fa88a506f6eabfb5eb3e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a54433d6f120662f1ccfab20b93d2c1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d939433b7512dc9c1871328654d3751557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f47cda1fce7ff1905037cba46b3ec4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc853fe35037fcbed15e03d2bbaf56f0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855a408d1a95b62ba8ae2bb68717735e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f287cbeec3aaba03cecd016c1532b513561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630215f1bc3b0594361248945ded2074562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1783117ed55bd04f8058907f8543c1d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160ebb511ee19abeb8a7112018b387ff564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dd107ed1d5e6bddd4c7c15a0a839c3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8e3f7f9190db5c6ffeb3d7f0dba9d5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc31680fbc1194e1a4799a8d315e688567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab2b5b8debdbedd30a974a6ab2ba099568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82f0958d1a950299fc8a2f3fdf04543569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e575f27be0212f8fa00ae4b74baa9d2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45dcb8ed5bb28e54f5ef01e71d01c6f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a79b733486cc3c1cac7532aa8c4bab572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>