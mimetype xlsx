--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc3f082708af3fc1e7ef14a16d0e2191.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a21dd6a8ca49e55c9dfa32425584ec72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6344c91f7f95acc9800846e5a3910b233.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea649af669582aa013eea1b705f549f34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fb56711d811a157c57468c3c8aa25d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1090271b0c42d7f5d1b7fcacd8792f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f799b597c6fd6a89b2de1cfcd43f2087.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733c5d578804834e30a77df35be580768.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407cbca02c4ec920901ead32091b33ce9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fde99585f818593f62c5c4aa104fe7f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea75492e70f752d2f75752cc376fdfa11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94364d669985e3c6cfe4dd6692a3d03c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a121ae6444fdae69c43e1b2b01b0560213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2310d636b2f531937f5882192666ea3a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee6ef35f070d93ef612b001d88e236815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caf4369dc9da62b783727e6f627693316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1317a7c9f11ae77c08aa2308604770fb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397f384e7336b26917169dd9570782f818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440d5362d5f8c70334a0e7f5cdff2a9319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a7889f15c9240d18ec0ee5e7db75eb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd24b5490dbe65a62793199af4ea42d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83f337ab29a819e585d09c4e9b585c822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac16f8a8ecf2ab20a3ebb071c0238b923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc070f1c715c384d9cd143d20a5f16324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff3cc8b16c58cf9621516f9256ff95e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dfb41f300403e153b47d98f93f638126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b429db563f137f84ca3cdc15cbfcadfe27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad719feb12332c87ff3b5f5da8febcc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52cd5348ccfb3f13fcbf9b0390a910529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6376255b75e82924f87079f4d9da8fba30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9561bcd099e200806b34a93421c84d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a37571b2d48ba36eda6b640b967c0432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b491433fe2187e177366ae8f8d55132e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46664337497dcff9776808087ed474e034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f2bb5ac8d7016df0d145825054077935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b5b8a345887bfe1b431d24ca7c69b936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91900aa71b751103402d3382ef36bb0437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef74c831444a329b111840f9865076f638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2204713a53ec927f4d65c3adf63adfdd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb152cce0228ea87e18c6c784c4eae140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b33d2b08d7cc77c51e8d66769a40b341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174d33665730cf4fb3ff2f8596adb64242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641dcca23aa625f5a380caa3eff9697443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a36267d09ce20906c6318fd490a667544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ab54239f8727d5ac5629a4f07b3d9d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e2a6e7cdb291341cfa763a45b669fa46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a960399351d2dfca318aa2c7817e2147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfe793208e4a7207d13e6ee2412807048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9a61151c1d64d9b61feb9950e3af2f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfc308fab8f2732a2b4aaf710a20d9c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a796fa3df8e45902838a65c9850beb7f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e52922b9e716141638eeb3c59b4c6052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7e5fd3128a6ffa9ce00349a4ebbe3153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0212a1183f8d7bfc8de9710fc37b3854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99433c6bf9c0ab5d91d1da7c1cf8cd055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac247f10ebb41da68904345421db3e8556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eac1955795500ffcb66629aec0d0d8557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acee912d108d404a5fd3973a11ba182458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c189a9d8ba3f1327cfcff0e392fe0cb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b570b9bf1f18fd809738d19bb2ee5f660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04856b7e3861b8748bd192bcd12e76e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f317da9811207a472809ab81d953fa62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80312da43d94e0675b25a9f44bec99eb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7875e847ccdb0dfff2b1e5e3a1e0951a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8191a1209c29401f88a0e3295a46f4b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5044aa49a59f80a8e80612824886b14a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ad62a1e641d468c00dc3644984e8e167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2829451fddf9bca50c690729e358e268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4910ca0b92c2ff50aa95ad3bb80ddb869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecd4239fc5439291bb14039c9e3c38b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dbea09640d0ec021d9b91dd739cfcc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78e01fa64696d7e76e79394fd29f30972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1d9a554f406e6ce1efd4bc73a280bd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567aa56a39802f486a26fd91ccbbd8c674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6e41905008177491b74d9e92763bfc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083e1be50b5e7a29960ad04318b10de976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3b51ab18b15b6ada761a5ce7890a2a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b58e3c858bf4a39ad3b807ac07055178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fc8690023578383aa8eb8a6a46e78f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91679dd7b2dae9d6b10b894710ceac980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9774912a26ccc748c8c2b7cac2796b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c679bd6fb24553410014224d11df42982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edb403e3ad449b4f0afc8866e62c44583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86de2460970276a698df6d23961da93b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354bd57ee96077143d8e6a346772397785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0376a58d59a4ccfafb3477fa707014c286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1222b72be94fdee97de5749629f421187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6c6a636ef63e4347466fab0187923688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24204cc38370efb82546f57965c3544c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e8cd913c7d20c164e3de5c399cf7f390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a889c7974092a5a9142cd47d358c2b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25012140f2c8d654fed111a4dfa09c0c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9a6426165b3f5a265a56e75243766393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e3f18606a9d943b9ecc3be2de07b7294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fcc48bb711c2822a713a23dd5c32f495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf3880ee499a8518ca1cf54766ff47596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5d9b205f0416970e90b3416a5b44b497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3624866ebec0882d64599d03aac0b7e898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dd643e41b9811c35bdf452709ff6ac99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc51d33fc02e82ded473dfa9de31779100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8fccee0c9fd5e73b82cbaabd76dcb5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ec38a458dfc5fa4ef032404878a878102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d88869732afec69318d9b8fadf1927103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b7c271d7b8ba833478192fd438b632104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba92b60f4a56d62de0e7a387b4c82f72105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4c79d0b43b1cdea3d251f293080c42106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94be2f50baae413201595d195a9b084b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487859eeb50309300419c0048e08ee96108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a26a51d1d342c98b302fef77cdd564a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c914144baa46b5d5ab9d63d54cbb3fbf110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace371af48c7d995b809d65ad188316b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ea9a40a34e3a9b0ed7275d433a9fd3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013ba62cc9f796477ae4facfc0f65654113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2d190d3583ac7a2ec869670daa94f2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fb91d611b58b8130fd8274a67ef6cb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548341385fc0c385230fe46aef1cd14e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d4c5f66f81ae91ccbf35f8f874d0af117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c97ebc916349435677ed0bff5ba3f63118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d021f7f574aed84c88c01f27e7a439ee119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dc3750af96fadd8f8adaf7fdabcebb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab4aacaec3e2a87eaa6ec9068110803121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3a466a155731dfc8e4bb9abed5d685122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007827831b39954b7063c5c0bf845acc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1476e1b8ec5fbd90c826732f29e5e311124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72da7fcff359f377f32e04f4db436c95125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ad8824d565c6bf2353c5d60a7e0143126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fb5f1cf3f799a03896cf3e4ec572b5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9951145bd34d26c9562b5e3b6d55b405128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e777f2073257102f748306a9d0d0c5c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e73b8fc3ffa8d6efa428d15c510c05f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1cbd831ac3d8c8a640ed049f5d1c4c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a56903bda4a29f4ceb356b0abf54e5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7bc20d3fcb12213c07896d6f6270da133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268fa954b8750451d21121eb4e586a61134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b21e14719021a8912cd7f7f64a7f45135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e53ae062d56f7fdf5cf49239b23fa8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e24eaf843e58f10b79805fbb6a19564137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441a8b66b6ce3189a7e85d98b61ad5f4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e541176c0ab8b5f20f3f43f7540b16d9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf32d06731d33427f8c885cc91ca3ac7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef679404cd9f948a1606f5b61f06396141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccdf4711b607dfb0ace8be6ee8c39b1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7294a2ff5e23921a1c5adc8010594d5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db812a16324400d3e5692152feac0f79144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356336979c3b7442c8e09e0006811673145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c562c6197eb328992f22a5d409d4875146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05094615f80acc5a5fc5d93136de0ec147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b3934d370496970503794b5d810355148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da9c0d5e2b8d7234a0faa1b85b3ccea149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac368ab390ff70150a3e4bac6721f18d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e812e014665ff5558e63c8fff2f868a9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522e0d32f2a1b310d92e29e2118321c8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870a3c01f5a966b5e932b8947ebf3474153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b3616e4949973b5e4d31049ba918b3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6e2647c71718c3331a029b6070847b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a8cc7a2492118b81f8bae1c84e35db156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de71abd9177864b9f17e8cecad98bba3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bb1f91ff2aed8b45ae08a94a660537158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a80841f8cae5dbf83fec485f5a25e27159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec6fa18ac9ee39c0c11f07185cac575160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b0f597f7e34e66055aed0798bf3c14161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c300eb40da71d374fb1ea0404a9df9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96adcae01f2c04e5aaa7efcc011cfcf163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10ddc994806757ca9bfa5de7d3eaaf5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ce30b85499d8506223094633244b33165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4c5f6dd8494b068346f24c23665cbb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7a4d67e2867cf4e349f476ab11df52167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93389904de8c36d6871749abd6dbe1cb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae7f17e05dee4ba5fd6710524073e8b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43577407c0c9d4749aa5767e3b4c8262170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d47865fb9ec5e35c5ac265d59c221f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fbd2cc9f69434f86607272a492093c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3580db1927adbec0c3471e1b0667a1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93939a31ce712871c6109119dee9f77174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585b20d0890fcfff4ea88726939a1547175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdcbff9b632bf359a6038a8b9a94fc7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6271223f3e58eec592efb55dfb5a7dc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404dd6c7e5ff2f081bdfd50bbc4ee557178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f544dd3716b6ce4c4bec15b4b76a369179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6016cf43e64966138e8ae30b1432bfa6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5953687850e4979df78a66fbe9a235181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a206351f463d3e67e78ff10d256c7cb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8008c50f1b4ac1109189a0bc32fde22d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08142271ce8c0b92325e409b81dffb21184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d6e3b318aab0277bf355b13c3cf62d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676aba9b918ba0881da0d9b8fb1beab6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853dbe818e97764d94fc3854d9d58b49187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ad07b0ae1fe524e4786710f7607a9e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d908bf51188184058282a22bb097c6f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83856a59dc0ff17fcca5fe14057c574c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c295edc9dce03db34e8c6b340f0a54fc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795b3023e0ba15645192766be2883348192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b6e0fb6ef90b22822df91aea52d60e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ad9e89717c7ac64f7566d3abf7b57c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7398482e18f2b35eb547c191ea9ef7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f68711f94e286bf3d6e2a4a08e92df196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aba930a1d8d1f6f63058539aac0bd55197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3288721960739ea49aae39778ba5850198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed341a1bfee7e51f4be145c301e38910199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc3d96d072a5062675281f6a031de03200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149271608a70140d57eeb9cbde79ccd2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321fb3f7b36c26a346b64b8db09ccc1f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb536169886cdd043fc79c58507bbdb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d11152da7ed39e75189957d4c520ad204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85da67971ca44bf13151df822dd9b5a2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39180377610271e70b003faa1e335849206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e686bc991d3ae3202e6634e27be898d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f952282eb3196bee8674c839783bb114208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c86c9e133c13ecb5700513b3fe99fb7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6847608bbf3ce76c4043f72c5809759c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e146698d4809de3ce409dae0b622bcda211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe25e90543e3e146a0030190a65c18ba212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddefe1be7df3e87f26146e27c7402640213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff24b721144853174585e1e43099fafc214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1927d328c3f9b5b0f4b52c785681e00c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a94d2e874270a200f1f911627bab9b7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d59fe9216b18bc8a47ed9865b6a76d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375cf5a48633089a973cc8509f86e8e8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c51865635bcac8ad8e2473f7984c70219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64b42c0a4b55c5994788fc494a426ed220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9c430ef82aafd775eab0fec3004a93221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb36c9ba9fd02d27a4d96e3d7002412222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3ef99a27f448f101860eaa1ec6433a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d1e59d0930d47f85884a10ef08c56e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346bd2eee8369e3b71f689f3b65658f8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd6201f0eadb42bc52fbdd0b969112c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0176a37f41ad2129944951dbd1507c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f96694b8e985e14178486abff5812a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8979501101faf4852fb55cf49b72fb6e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1844d3a5b0cefee28b3a83e0e61499e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0952c3c4ab43508ee4e12cb6bf6ae7dd231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b37778179ed35d2b2cd3443df3f3006232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dce38732aae5598eccb79984e0610c5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f77b34095878007d6802ee985cbc370234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba26c44123adccd27a0e268d79c0d26e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d526b925591e59f615c23ebf5c503d9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f833bf613c938bb909cb0df1bb7040d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c270f60ae2401b9a5d9c2d8abe3c4e6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f959813d9e74492db6a325294606dd1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2d05564fb2885b3869b2c5206ff870240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e02c817080bbff44a19938208d84531241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9dfcf09a9b074fd87992e200aed4de242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb29e9c08806c4381921777491ba935243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62ebc8e12f35af9131d7aeeb45c8cb4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250885c0bde9e2ce1500a19cdecf9ba7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c672b2d52aac31febca7633cb96220246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24830a986e9b9159c17f7d1318fbd7d2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f70b54009ec5e9c553fedb5650d18ff248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e8ef932c35783089de6aa0982ebce4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3b08f10fbf0870be660f2cc587576f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b01c727aaf9ba6cff2c5c498f3c1d1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179c04a0c409376c3f65d532af6ca386252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b51064be896b8018c559a9b02c3f2c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e768d7e4c70d6b420b2f589a99e760254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5b92e124fe2eaffeb36ea982943f8f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfae1c339f8ff86eea08d362887a3df256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a1a9493c388c35b74155e7632e0bbe257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69dbefa3493c354f8afc9b05f63fc91258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17550c595c107d2be5f9875baefceb04259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36f6d86f34128ee789efbd413297fcb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08e65d180c2566962272017abd4a503261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8591881123e0a29526d98fc1909a71fc262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b80ad54185d09883eff76b56779f71f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d85de0be350c5b2729629374d45ac5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f798fe6bd74392a8458f475f05e68cfc265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c391662bc48839c97eb243fad6568a3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac768c9e7fea42c8a197fcc0302b5f5c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1a517e1c8fd36fdfca9f5b55ae732b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cac5071cf352087262669471aaf4d88269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7da75164b39e9d645a02c73e98e80c5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac8dfe6b3d15eb08cd1c5573c0d65f2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8926e6846397f8db20c2ee561549af272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc58f64cb9f61145811a16d300fc694273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e5e22fc2e2c0f443c9773c1983e7fa274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fdbf589735850cf731699495e3cfbe275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd309153f7c2bcbd57ea5f46dace18fa276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1b806ad32db2ddee8bce227e5c1cc1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6785c7c3df98121f68fd5cf702ba4df4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ca96f23d3e0d4e6c3780dcc823684e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74110d5bca5675a6f4f8ebb0c412e6e9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b409125330f2e07f2f0b45ada15274281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97828f74718f732a45069fc85f16ee8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ce29aacc3c896794c4aa31a8614e2a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612b644055483b7fa1be78f130f860ce284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be3657fc834e2ac9f279a1a6ab3cbd9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f70c2a12ea2e7294a2f8714bc1c784286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0becccbda4b2c2e98da4899bda97644f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8c00ed57fddd4ec0b66e6fe52d17ca288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5682386abf1f7078777b8eebeb5a621b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0a2a3466a381dcbee80249035375cc290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e5c879e8de4300bed3037e422fef29291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7741522b44f83e3f8dd6b94bef5ffa45292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61afe254206ece38165486bf4529931293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7af5363b1604e08cc9c3aae17ed44c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabe7c627de0b0183b47510f9dcb233b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312e1725014760ddaefc0f0f230e176d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbe2cf236676aeb2b423436cfe28d3e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51509ea8387e9370849bbe660c98833298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31f12d048f350699c2ac77fdab3e41b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dd1c5be62bd8aa0980f7cbd314b0c3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6416ca0deb271d093f5d2799601e3151301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed34c5308c8f33ca8722bf975d5989a7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2481e29cd10bb9a943f4589d32a9b118303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd47f9e1305bbe2c1538809051f4cce304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ba287ac1b6d92f5dcf9c1ccc772128305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b305f54df5d23f49291f3ba1aa87c20306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad61ba1d900a929f0ecf49c3e58f954307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2737323fc318ff9cd77d63c40da67713308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c6cc301c509968d2028dfa05b99ea3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1edec48c42c2503b67f27be6738e3b4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4992a3f1a20daa0f661974406c43e68e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f3c008e6e4521a67629a96d01eaf68312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18035ed2447611e34a66c18dbfa4aa23313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d805d1d071a6e62bd785d0dd21097a67314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7c24060cb30acfb6dcef041f8b6644315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb9b6f44fbc96e14e2c0220222fe566316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b4e6f90af586735479413aefacbb68317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dbbb7ce0bd1f28d6844cce7a73f4f2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4902cd8f0f423d9de2e0f7afbf2204ac319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65052b4e9b72b8ed6ab1ccc0fc18a95f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6db5924b8f98d7524512735174b3fb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d21d473657acec6e1c8485a350f081322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15d52f10083a0cb4d17fbcb3ea8ac76323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af4da68c0d0f0f74025a165a9a17a32324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac81332da16493f35ec2d50b02e3133325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463c887da4ea93cef96dc09eddbfb49d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea8bd1f90b5aae19761d4f3a0a9daa1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f725ae69fc4e6628cc85ea9d33356f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131724b074eb476f722be9de8e434adb329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22af76c91edcb34ff0a35a7b3338aeb2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc32abc110aa1e81ce583a5c6fe60be331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c5166a4b741eb551e44eabd805b9fc332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cb212b348b74a86908e38978536695333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2828a5a9228df3a47945c2536bf989334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2c361ccb02ebc9372e8a884a53fd78335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5ea30e5adb19c41269e4494d524db2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ae34a1cf823c293e4ebbe9bde8491f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e95418a5890bdd0d781110b7fc9e3c6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a090bd43a5876ec0bb28be356401ca339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b812adfc37f5ee487e46895e3bdf413340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6248ce48b513b23c267f6e43aaf175f8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50dfcc0bf637696cb210183d7cb358a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398adb42e2f34324e0a852a0903884d1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b95cfe57a354dd987586115a645fa45344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d86b8f692c0a56dc0793e37f0dcf92345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68368a47e25b0c64d961a6a467b9c139346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a1c1f39413aaa719b6b4343f2dd0d1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deb752f0f30a96853fadc2bb0b190db348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da03bccb28c3b74c9603cb7ca41f562a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cda338ffdaae8521be6306ca464e19e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bba63882d8e91a1ba35a4688d360e88351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcde8c2c7e1f7800896dbedfcdb65bb7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a62d0dcb81a1f3e7696a9c4b1984666353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794748b152900b571d4ee728d04937bd354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c9e26ce59a31b943a3bf9c088a5363355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21399e199bc27c6b2b5b9d5b6558b8c1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e20a9f62e08bc36502c57b1af3e34c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb80a15e7d3e183c5b8bc90db1d16267358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d827ac244febd42ae8a973562d70df359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9a85e820099e1ade4063f6746ee93b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7019225fc5c13511e4fae79e44cbac9e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1991a0260e253c14fdb46bdd1c966dda362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08bee0c573188e660b24949a2541dcd363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c4de15839dd6a2cf832ff1302921c7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0d61dc7efbfa66733f7a0aeeb5532b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a7c57a6cc22526c5c495240d92d64f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960867faac42d0facba9bf62f39766c6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9658e2c05ec3cfa6e3fcb5f3f9191178368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0037d6121dacb636e28f3b0f6ccfd6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf46e070105bb1720bdae6d3b8f8560f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04154b782b9b29d88b7fd77b0baf2ed371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b367df9cb32f60043901e49aae98eb372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c199d6e0101c0a351f5ae03383df123373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b17180ee03379cfa66ae522a2c732d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29333c5234a6647adb145c08a59f31f4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f66f71e5b856b8f6dff48724c2d6da6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a102ff2e3a3216e050d6997085f2ac377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035359859a3fec2432a5823923945cc8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcd0221b962300f9f47706d43c53e74379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23d31090dff10ad27e358ee8f30610d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40c634439a87758d3a0133426cb5f3b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a311369e0515d1a5bf4b3462051c4d3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193232261789d02a0e06b2edc23b0dcb383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0879abc601a17c893ab86e4a1cd044fa384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c96180db02247411970a1babcdf4437385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32bbf60f24efb55e35fb8509596b6b7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1515b3c1fc648705bed6f8a248c2c7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a3aabb285d724ec82ddefc6a817993388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1623b533e30517e796ee13a87dd3e563389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cfdac210d96eefb7a0fac4a2af946d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d891af79cd9caf96501002a00131348391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5e15cfbd44975a02abf16909b5e0c4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117677ffb1fddaf192d25940b0c5ca33393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7068f43fc1ff59c7ab328915f88393d8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f897cf951f99f1e1ddbf2b9f35bbad3b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd83a82ce03b879982652b1812cacf0c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aacd24043f568ac53b7b5cbe4cb7e42397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f431baa7a5e8f0cc3bb201128dbb22a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719c32f2966a5464007ea8a5f51eb049399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d9591756b14b129f2a1d4808b75275400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d819b05c17ec2a756defd163f0aee858401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770bc5a01e3d0781304c410d29e41d47402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa92475f6be63b933c054efe0199024403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01baf89b20ff1f8804f7a68bab53de89404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90195b9478e15034abe1ac11991d60e0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a72a5ba4a2ebd5e4a00a122c2534bad406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f04074093833ed414bb58047dfcf96407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e0ade367e14149770b5bc7ef9c4bf1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e2abddd9f24a8a0b581d1ec8b5b6ba409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52ea8a644ae0c1fe86ad7a02d4e5996410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701d985eac5cf32c5585567c2969ddf0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554a0e875936fbad794db93acaa75751412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbef60649cbbb7b37b5c1d305eabd762413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8e07d71b3ca667226ecb1dab9ac41f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8514fc48d3ab5f2dce41b8c4ad58159d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6eeb9445081ba22ace2587ea7ed20d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d9f02b41cd3b5c2d7d8f3cf678af40417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bb164adefe8a2d2594a8a66214e195418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4acabcd2c94cccd66ce0362802638f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cccca8e433f9239d9f365c0c0358d1e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2dfa7e5cf95378c0b5d63b8ff0bc9e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bec39bcfdce18a1d398de86a920cf4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c82f53f032c0bd3a8b5202f0e670b4e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddc5dcc666f2d59ccd5bb647bddf3ad424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bc8df62d72398923bb39591a08b330425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d3fdffd05bffd61076d0fd77e439a9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656def854ca0be5073b4b433ea126260427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55acbb8cc51346dd14b52f65f07244d8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b757f9e10215893b7744c237a90c10ee429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f538681344a5f468640582d59cc37951430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d1eb26f201370652ac0edb5a2190c0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0743f9bf6027408c868f257d2d697ecf432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33fb4ae2dbee0e441319e6e5bb41b34433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff3e3e44b5cbb7da11fed6c79d60c47434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6576eeac099bebf012860a249c840965435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff566b7d815e7fe6084b8f6336f2a8bd436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7647787e5d07651528dfd55cbf268e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb7c6525cae6c33f82de40518e1777e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeef4136dfefb7f6cee8f092dac0a9e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833e2738244c0ef41f6daf393bf9252b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e554f18f3b7cf3098ef89dae51c4fb1e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa36183ac39697d61da6f1a437d398e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3e8aad1df01463c9ff313f5d8e6cc4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f8a168ee2477fe9539a0b55a75ea2f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cfd417644fa075243822b18ef5630b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ee79bb48478128ead9eca056fb72ae446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf3e5590a690e986b04f2943647a186447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca318fc093f827032cf25520645c4e2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dd2ec3b4714a1cddd1a05a01d34293449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745166ff3c34f50109b37eeeadd7d755450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a724b5cb9331247aae524be9f439fc9f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684aa9862361efd65b4260542545ff53452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19a7bd13d0c450e42d7b7b00b1a2e6f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bd821e84787fd1f80cb078009498da454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e4dccf8f057ce70345870f1a8e1e69455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6caeb67fdd4378a311f5e4366a426f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f0c729a324314d1ad03ebecdfd4630457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac238af47601dd37755d3f9be30dc582458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab3e5b252d6b4dea6f7c5d4c4eee728459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6938f247f9e4d405ab3599af41a5fb460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4544cb012e7e18144c8f06bbccc58d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c6c6a87aac25c5d429fdda6ff581e8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870a32bd40ee59dbb515c5bcd87f8d8a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563e30a90501b9ef1596caf132fb0bae464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0ac5cd1167791247d511f3784d55e2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0b7835f3ffd22f03eb0c895c971103466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df10f683a0939c6c63bc6390b312dccc467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e9538c3a10260538ef55596ab94da5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195fd255c6d1b057560d47e0a3088b21469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0668deb37d90909a9f254c9c43369f77470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4e8b31ca02a6eb30616d8ce97ab942471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81046f4dde010dcd8c0dc1d0f93f2361472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d0b84b4f723737977634b27c005e0c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6177e303d3d6f4e98fe6d5a1b53bba474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc6f1a5ff9c36543cb38ac942bc65a2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b3bf5adaa69e4326948a119fd15cf6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39310c3fe285338b2ffe11db68e71a0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c30c231eedec87970dc3d3b602d2aa478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174506d798bc471b357dc94aa062cfdc479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eca3de42806dcd48a10bec5129c227480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d2d42ce5971730de9c6be386ed7bbe481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb8e9856021b226e93cdfe8f936a2fb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845b17ed8db7fa4ca9c95772e770bccf483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dde10e092bda65f191ef27076805e8d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07080cae846971e7d6081bdc16129852485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f85d64b287b411705c2bb1f63f3ec36486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30f48da48e03349a1c618637ad4af95487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4cd1c86684c844ef4aa7919ff1983a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aa0ba636c936b0f32735603e06ac4a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5438903447bdb968262cd5f9bbe93ca3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9797ef9985c644ff96ba46c40c1192cf491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb98578707ad989ca9a594209b5f2b4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7025e25889d7d6bed2ecea40b9ebf63493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9233563e50edc652cd4d963413a0be494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52701fc7fd74e6963c929384e376d34495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8975886184280e04a58b6ecacd329a9f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db25fa8672a03259efaa7663e5a31553497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe344c9156dd212d33086a25229ccf9f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d63f53fc5e90a1ce4ce9ba214e538a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a780a9c1dce86fd529ebd72218d7231c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6508b5f6dc5d74a896bca6ad1c58670b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbd3a0d591c7369e66dda9c4285bc2c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924f3436eaa4ad1183ff0576e8ce1fa3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd9c0c547c4f43610b28dc42eeb337b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef9a6c012ba69b580c555bc092bb880505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6822be13788e69c8000178040659dd85506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f528524c9af25b76d1569ade820ccca507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe428458285619c11dbaf6cda38e4e7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d585b72c206ac4d47e6570c31f8fb8f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a647593c0b0843262e39ea574598db3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c08b3e409dd0b4d975c0a003776535511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f30b28cf8d137f0b98d968913d5dda512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79b3e30e674193fd9c72bf3a94a46fc513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb14ac6b35276ee9e560f6d182b51b3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294dbe993fa00de07b8472467560c638515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f05e783c65e0232b3af786acc2f15b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910f3e7a0563bcc60bfa3b6106927f8a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3f0206d30225b0c832f22513fe24c5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dae922f60a64367b213982d1cb473b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d51e52d0d169756c2b4be4882cbcb32520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4228aeaa874fd6b9b94b94c5a093a17521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3241f1cf5a11dbe07df738d0b20d248a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d11197376460478c5985961d240e430523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097951750ef8a072b7eab517aa601414524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f7a1732bb90a18bc218c8df1e4daf0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a59416a0be2c237e13d70b41fcee19526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d178c858f6c0e220e61e3015fd06592527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5654bdb93d553619cfe987914d3f3199528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa013f37e7124409cd5052d1ed49ed3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9441be5ebf0e63d407595479621fcaaa530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24119cbcc6ec79c838ebf12c79753ee531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4b75d58b1bfdeaf8d5013327bb78f7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f72f1be738259b5eca7b0bfeb7eb5f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7850d08213207c5fcd9dfff82752a55b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a33714dc117f8b2f097cf896006ff1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cebaadbeaf8d6a6623032b82a8d478f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3865c90ef618af3d0395593af2931f7e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8832215991a1e618e9eb6dc28aeba6d3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f833fca6292bdff0b7e17272ee17227539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24373b44c5e8b2bb5fd90c1a4775dc0e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d065a232e24bf098ba0836281f7b5133541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4df50c1642b79d388a170aacec490b7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b14909f239941511499af248dcca29543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1542e9c45238316b906a0db04dc5e22544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8549b2a8cb8ce105ac51f49efb6063d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89391be7fc9fa71c0d7a51b8949400a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31def58bd61269b79081767e31a4a94547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9844e6e8abb3562f2a75a5592d8c1e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68bee0bbbb8c4bafece56edd7e15e5e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b94abd99e0d2f80dd89dd83e666ffbd550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af9d655f55e71da0f894986205ee8d4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97b0475ecc2cc56893643f69a23a6b7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b35894420c6bb7b26c3b8fd2df52de553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e070f79b827d765c691f04835e01cddf554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2390888ca474f2648a0add691b2b64a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb41101997fe88b9ba13a7e8fba0f6d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008546098652c103800024fe84f2cb04557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7746900c91800f07155f749c6bd497558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4834177743fdcc14d121f331ee9349559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47998ac80fb5e6f3e36f8c8784f7a4c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad79ebafd062f0168e61a11000aba37561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f28a7440dc7c52da709541ee1047cf1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc93453ff897045f86559aba45905b1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b108c0dba0e5fd3dad8ea26de869b3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728ab6269419dda6bd2d482f902192b5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe3bb17d48127069997ba5083e4a449566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b26f6a4e5246997eaa669511dd961c5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a8e27be404cf12713d7255336c1678568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ca0a05f6774a07829202f4d9aa663d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f7840590eb0584409a03198893a3fa570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06ed790ae1a39aff143e9d36c5bbfc5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2e75ba63ab5ba89bc2820c3684e9a8572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546c2853ece87ae0971a760602b0d42b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529eea9d4cf652508e60eff41be818212.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ab6e7669204acebcf4730eb5981a2a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf90107cc6af872e8cf69efaec5e76e24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b81a5fb46e223b6b155eb5c0e25eb35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e502a29a5982990d1cb0bcd8ec0c386.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1327564b20a5a0a3b38c9fe98bcbc27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e4b282e2eb9deea0ddb2157f344f248.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302b0b6c8ec021fafa530acdc7048d759.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5635276c5c4352f5eceb7370c679ebc110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77a47aa2a01749383fa5bdf158d732711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b7d92af1b298e86607c88835377dde12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046a91abc95e30200191895537feb6c113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9961a69105f164bf40a18674be73caba14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67358adb02754a38c8530b20b040c9015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9365af1170c20211f5e91814c8627f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8262fb5d2596dc2231a38c7ef25ba4217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb36f8a267820c594a9fa5349534abd918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0468bf9112c78e495582ad50822daf19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b0fd0acd7a6b9d84e6a9e1cf706dd320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac2dc2a31be69a8e81b749b3885c0a021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b0abd464e628ea86fddccadf87e15122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d6298aad875888d3a8ae0bf1354a6423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4d7645d307738eee8ce3ad80eb5ebd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6b0ba00d36b3847358890be1fab63625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4a6c5a9c692a978abf92f84842223f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074e4593ee9b3407b9a24553ab822a1927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5a8084f7a17241988ad2a346c88eb028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa92b1205c46901cb0a23aa0629dbb0b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68c18c1177622921d2b3b0a5d8cbd9630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6c0ffd4908d61ea2ff53f4e25b102831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e2728039803fada33972e9b008da5632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a478e63ecb13a3c354b4af6eff1747233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976a1e462162cc11af18b469c5ebe10634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf36b5db8a92196805a9a5de76c811dc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d92314d674ad2d1dc43b3f507a7db236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b8265bfe2fb9fdbd691c6bb29fd50737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2305a606b33836f54c9510da2515ca38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfc03187fe1beb06e8cb2fd472f7cc839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dd17d4ecae9d05cb2ad7ad6f8ec33a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67b0f5bc3d924e94094aaaed6098c0341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b14f37f4d5e8f44e95ecfb499ce96a842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de096b4b707a3e604f00c14079ca3f343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cba21dd11848a6456bc666ccee2aaaf44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc13d809624a345154bf2a7533975b745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2b383d4c2a146f3816327bb7c78b1446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68080d0104ca405e5bbe4a77bf3d993a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3798e49a88903a1b66900cb960d36e048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5283ea977422de81ccbf95df53466c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43780835dc8592b9c6e43e253c9e866f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133efab075d66e2b93f011be0883f31451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9321010418b05c21b76db41111c9dc8352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870a65d3947607957a9e6fc85369e46c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0003e9d03f11e52aa77727778f1fe5154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b569162d73b1b3117646228410277f2d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4834c0edb55bfde05ec148408aae0ad56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78a3248b007e4c0e87e95038998d22a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4603e3a0f7144a743507619aa362107358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016275f7a93f75adcd1803551876217059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eba8d442d4689382e7edff12121969a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da85a3bcec7031566dc0e3c2a29b66fd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fcfef68b4a6d7eff4184c68f31a16662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719a352307ac584ea7ba8adc62103b6463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fe2229e572c7e006f58f87951b049d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7171d36a04f293f97388bb0c115602f565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8605ab10de4c88536405a6fa207ea33366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b59f96854a199213a6b48ec159800967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cce23453df4668bc8cc1d12e30ff7bf68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c0b8eb1db7d1566eef1e667526cd8369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3801b94f5068543cf38ec9551046d25570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee9681e208d2c3cde11400d9fb47a7971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bce025e73eadfc83350fd7476f9c07e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d384404f1b4c9b4c97808c25906d77d973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93b25dd700c37fa3cb69a3aab0122eb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37c3330c6f8e0e63d5c0238e474fc8075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625cc7650a62ec27a267d5ef20cf124d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d15df0e467f818dc7860d3ac7989c8477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805e975c195310976ffabfe4c247311478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b41665ccd7794546b7eef4c644c98ee79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b9ae21baa844a92547d285cd08585880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89324b6bbc532c60da83e0da681fd79581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a02da508d8d9c31394a78a97f4e354482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9080b3a6865f67716cb42c539b5bed7583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57b95d18fa5dd9e77462aa0f1f6606d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a0456ce246e95c4169f2fa267eff4a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fad626af751ea41e14153ad6a5430a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400d4572d21f818d3aada27ac07621f987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8544b39d996bfb014fe1d0cb3381c2a588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf85b36f8dab9b3b2415b03567b442a089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4768c8dd84d7f3cf6805bba594237190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ce9e3979cbcde0413048f0a67f7ddd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dadd22d2e30fee1363925dd3ae8af1792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368a8c7ba667aa04622d87366f63746593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e509c855474367e176c44ccecc6a3994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286c8651345ad18264b748e0470a3fc295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c55195e0e1c950c24a104973db7ca196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be6ac7f55787cf65233fa3e4a079fd697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11040b46245756bddcdc3bd906e538198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfcb9ae83a74aca2ad5a079ba1bdf7e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34fa0104e01e0ee1d89b7c6a2832658100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f8b85eb67790cb83a629c35b6d2fca101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc134c3ae6299463e21a9a61946b2d18102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcfe94ec162531afebddad564efa74c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0008b8b45c6e85e704c61ecf90d8e5c7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab5792e9afe5978e594955ef02f6747105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1d862ec143781c1de120d2912b1904106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd3191cd1ddad5fb548de21decf34a6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d77a1f5a74339041f2d7df749189b4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20ba1328f193fe7db7e88a63407ccea109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c83cec85e925693c1c982abf419f616110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01fee25989535129c2f7b63a44dfa21111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcdb911f95d1f786498673702096a93112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14890c291987dcb92139f4acda5cdec4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce099519b038b56a8f7f32a684f7024114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a75240f96541b8dfe4abfd61cb0c172115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aca4732a4e739f1c26c42531738dea116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61770a62d013416a0bb9ee0711e875a3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe12f18cb91c4463175902d658f71e2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b19d76b3e1ef153443f48544984693119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939641315dab5de71a4243815b45a514120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f792e29bbd717ff9fb4bfa27110a67d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a67a6b623b7280aebcbcd7581baaa7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f39661847fa5b7ac635d34dbc1fb2e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f307d7b563e8d9eb54a47b7617cfd583124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb809845dc2c559c2ba5c9021bf1bf1a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fd0dee7cb3d74ef877bccc72a534ce126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d329ef5c505d1cea9f8ecfa749a860127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446cb96360c89c13cf32eefb1dc4f8cc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9565e52ed82d12aa82e5ad70b844c6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692a125694f5bf9775b0408539dea245130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16c4aeaec8897996aad6c3565327f87131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2541d99c9f7766e226661720fc3c167132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c3bd93b86472f9f6acf89b988ef2eb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe9b148f8d3d909e384d2c4957e45cb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a3ce47ea7151251f46d99841952112135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a4e73eaf75c54758c50c20ab55ffd7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c500c548f4ab8fd3c689a031911d51f5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5b5e8e7f9deedbac2c4c8263e1bd66138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be9591009fdbe843978027673731bac139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56644d0e792650f848dc3db6c5ba6b7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4be3a2d0deb90b1cd4f50c9c843304141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc302b2faafc9bb54474f127b097035142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44026ea5d39f3b4c9cd1d80fce2da000143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486d3c377b1cb83e7efb6fcc05d68e7f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb3642c67c13a0f209349fd59ed39a7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b50d5a2b6429050e5a7aae3c45dbbdd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeee5eb8bf2c0aaf729961cb099cef94147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b474ad74b1911adccdc76a8e460458148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5790093fae1dbccacca24ab4655d923149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad49f88f505e7ee79c593913ac9ee6f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb9a55558d775959532be089aa340ff151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add39e773291bf7ed6ddf91a81a30462152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379f845e07a6d5aa58e06d94975f8f73153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933979929e756d3853bdaf9aa75cf4f1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9a92429ff7b2ac027a55a46830415a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d602d988528bd480c64bb2e0b1c93fba156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ea618c577d19cd5985506c008d0f78157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa4c63dc449c6fb283c18ae41b8f5f0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26157210fbcd525e49a15d164a5432cf159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e410de301737457058340d1346e717e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a70146f8880694cc78e818e509b675161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3d288cf3eb55d907db252cb84381e7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57f2cd231e54087bdde1e6f6a8c15e3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711c2e1214babd15273a4a22108bec4f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d02e5b2d056a00cadd69ed2e7036f3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0205b8faa17dd8398f9c16db5f0421166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bbfdf1945b9fbad506dd2d11575326167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2a8c657ce9260b068a1a51b467dbaf168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6dae57da09ea699232ded92dae12c7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877e821d2b5e91ed891844a92d5fe520170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b09c2d0b473c9dd765d7dce2d6f443171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49b1c91bee7bc588b5a6a1a3746de00172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dcd95f495b1d2d24c289d21a2189a5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0d4cade40a58a3ee88cb7a8aae74b6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9253d6651ebb1b27fdfc029084c69f19175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29031c49b83bd993328518668302e1cf176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe0e894d15891a5ab407cef167dc50a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3fb27b4a2e987cb52fff9d957003f4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd683bcce4c88ae6278a398b2e0ed13179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d1cfa2c6e1e8dc0222c4d16565ab22180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f7510520803c105f8a847006c85879181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2826d9a0251e4ea650b25779312d4709182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90969dc5d225d41662b1ce0874e968c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce0518d8981718f7d00aca3ef96a324184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc26d5c1e8fc48b6e1a455a26a01c5de185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc43708b1788265bd7434a1ae47b3f7d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4b19ecfc7b5529e918502655e15e1f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a2ef572ede7ba7fe3a3bdd63cff706188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7f1945f20d2c0e785bb06b68be313f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82287223c1bb4993863c4f55653dba6e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e98ca8c72ad70d47434f0099e5de9a7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b584606e525c43ec418565c0310356a9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f90d518576febc6950679ca342301b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2571a542d2023ee3f2b76304f859b45d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40a55ac9b0580b5764cc297332f940b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa351fd42dd178ef557842afffd7b424196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59ab9f37564ea96fbdf6e67d3699bf6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c6cc643e411a25cfb58980a86ea58b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e75ceb5f3d8ba52920b0d1a480db727199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db445f6796e8b632b1f28dfed82f23c0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3200f0e897eb5901fb9e60bad0b7f0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa7c30dce55295eab5cb996f4e06b32202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a15243e79cea0b558f60953309ef22e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6158fe44bbe6f2574b0e72bb73438b7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14fb081fb9fca8a9ba13c74dcf66fbf205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005c877c05905c9d10775ec274c96f30206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f8876b2e0547ba4fd6ca9b58a86f63207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927f5022e1485981b5f19017e710e692208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faf7d6f784b34366f52d7f7de8d5039209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b1900d940e549af366fabab49f7a6a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de7b32239f3ade62a279b0aae3d4c46211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477348ce744ff71e43356150fdf63fa0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5342e92ab6aca86ca886162c20f5dd2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da2880bf10f6c4a40129b86761c3dd1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6347167f43a24c7f5bfb144d0dc4a9a7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc30c4111302f2de8cd8ed8727c59e06216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b273defc888b4f5b54457e9384295b34217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d77f867eddb825b259677f9a4c1d052218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f721b93a9da6f517e35ba6d0f91988c0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a9f4487aedb6bb41b01cb057007503220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0215dd254dbe768df6edf42679c3166221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62069bb2315b7b1c04e3e25b4aa7acfb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9845409537abaf0a86a21502d8de1fe223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3a3be9a68a0304e92fa96c7e1c2b02224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee208e528cad25ee63a0cb3ebc563568225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df214b67d2fadad4a945d0f3df31d16226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efae9c13a92c5bd6249e702877a931a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2506b51910675e39a1da0f966ebd1945228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cb3afe5426f1d05726d0c3c5de52ad229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a41741d55af64c643c9dae729b85832230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f155f39c2163f19032119ded08ed699231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bc4eeffcc5373448a40d0886dbe5f4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c1b8d6b613b2a221e7a16f5f556cbc233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfc33c76b0ae7060c23dc31a12da181234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c170cc844ff7c0789cc4382ac4f274dd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecee7ec5861d9cc688fa06d15b62fd44236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365a67077302eda3790d7cf3eb10be20237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3245b2161fd88b115e1af3b23e1f429b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36de4a8e0dbef74534a7a44b10849170239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec743043f13e7d1fd757d0a7bbdd5e31240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8f36c91f0c0607a4a043cbdb959c85241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa53c3dc8394bed5931eed64b9b18be242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180db1fc49f5b97d1fb92c1ed1eedd33243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff80ee324edc1d7d67bb9b926ab20b0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631a1d2db3f5bb8999a43cdc15a3a44e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff0f483dc728585e6aec171d84123ba246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da8450fafb64bcc3c924aa22ec4fbb0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab5b19d3de338d31171eea7aad8b4f0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3713a9c9212f5c25eb7561e893bd4142249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f1998425eb6c8da80d72fa353ec0c2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06d582405a16b96a19d75c41c0b707e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea6e5b292066a64145947a7092f6ffa252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6efd19dc036a47614ad462507a88e52253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5b427bedc7345293f4eca43403bcb5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc3ba05bbb0b8a592888c5442ada6b2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56353ec3d8580e7eba0818875a5b639a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e47fe32b8c0a8318f75aeb90101073b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c93ebe8346048d41422248d3cc62ff258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d6d9f9ab8ec9f309fbcbcba55d984b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25ce18fe2be52526f8546ba26ec5886260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a46f64a04f71ca81e5362f5ddd93856261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed3baf2e014d2a3a775798f960cc266262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca19bd98ee022bbb4fa1e968b13d713b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f6af2c25e64967ce30a2f80a9b16f9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda93eead5b4e98a01bcfcacc244dd79265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95742a4113f3830db2767615dcd2847266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed3bcb2c908cc7e841e8dcef1f7e068267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ee76d1c500f669ddecd746f0482cd8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c38541de2154c012b56d06933fdbfb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2befd60aaf269edbd781dd8da3d0cd270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343afb38af6f9e4fa637c50b82c85195271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23661805b258a43af1a15ca9d6a1e78272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691c1ff98b15a87d8ca4968fe739ba09273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eac562ecb8279064c110201890cdb6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1b3ae10708ce97e47fb1a09d8338cd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c53ec905aca2e4ae5cfad749555305b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeadd68441861e0af1078f767e3521c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b441f9d8524a8b55f45ce4f5b8f0c419278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26e4da70aa10dfbac4cb0227c2aa215279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce3953d2c1257f8dd481cb14fffa87a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9920b2ca741e92c483d8905481ff36281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f5d3a19bd622b5a04556c4e0492922282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5e12c69b8a37c65197b33a52500c85283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b845ac91c115cd184c39cde0e0f28474284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f387d2f72ea413780527624b60698da285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de7c033ce571e3096555f164377ad41286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19efd66dd65a58e3736c522459096e6d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562de5c559e7720fc984b2b164fe4289288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e7deaf1b8e58b4bbc06793115b90f0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5a5b65b81e9dab152ae3c5719deb04290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6a5ea5ab511499c2ab040ba705cd4a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6633ad35621a1dd248abe10533b7179e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6332372191234280d416a9b84945328293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cb4993db1d9ac37ac68751e303e344294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddde6f8d038eb8300769c9f5151fc88295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee81b20ddc8c66b584e34eea860e41b8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca019045dc72aa4721473c0825621f1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d146ee8075c71b5e4a657ef6b1e52d1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486445d793051bfe990c66e8b40662a2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c86fec7d2778cc845f6410c22e21af5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30dd8b16daf4b27c4176b7780cd470e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885e92eaf4b5fbe8beb8fbf3168182bb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c817eba13619ac8f4b7b6d500e76bd303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69787541523c721b7a3c6c36e1e0d35e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfe12f6155e003af35a232c303dd0c5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f5b4a30b45a4bbe5a303607a280941306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b76712d0cefa901a0948e7183c37ef2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4864c102c6a36fb556f316d73e51be308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b599ad8735c081cdd3945872f4d6d69309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e1e9d9dc72f6e6a086def327185054310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47abcec209dcb3422bd1387a4f52a70e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fbec6037e8fd675c8b35aef844c7b8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfdaeb0d45104e359fdc5f198614a1b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90472feb969fa31a064af9175d329ae6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a381fe41ac948501e910c8656bf74bea315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408d28a65790b80947c59eb518dc7c3d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b146188125a84f2699e8d5e40af514ff317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dfb08c27737060e81c6affa9d098a4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a30ff0bceb8e9abf69b2a456ba6610319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ecfe3722a708db9442f29dda6e701d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f4db09605dc8c3c32f0720005f1271321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b7d1f86e25b12b48f7e120d2cbbba4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aa18f43979572955f32c26a32663ec323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c0712f7e608cca405785ad80ffb38d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3115b3bb41a0befb34aacb01d35e96e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fcb04805d92c4856823a1bd82d0d90326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4daa1ac5282d4a0da54226dbec302d4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4065337cbeca18c76d339b1be1ba23d9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805272e959787358a522a1cb32b9a970329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c397bb0e8a423a71c7fcc84743ed5f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934e1c37ddc2df2f8af3a574e204dfeb331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9262e55c36e6d3a0418681841fa3825332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3f796f2092cc07a91d395f96d6fd5e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc0cf1dfdfdbbd07378562b9eaa5090334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b8ae4094478bad86fbc3bd1da817fc335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadb53af40791ddc8837f6922cf96755336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032f6e400e3c889fd213518f08b1508c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddb41f5dbcb0f649c1206d6e98f00c5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78bbca6a756f6a8eb3807cfb4428c02339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70ca1ace8e1a5923dcc95e50240bd76340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6790bb1259fff99e9e9eb655512e75f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec1003f3786b84ab6408cb623e59a7c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605bc69a9a86805c493621c2ce5da973343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb61631c60beff459d32a42db4a4cb1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32e8088e720860c420f7ef4354eeca2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec413b3f21a6572a1626cc7087599d43346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab83a215152392c35add47dc5af4f7f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210851aee772a52ad9634e29608a290e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200a55a77787843c21d0afa50d47d286349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a68a002763ee5a4b66be3ad854075db350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799f313698b879a722e6bf3496b4f8b8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e2780adb1f08aec834a0f9b8a759c8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead8c7f92eb87e19dcc233f4c284d59f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92486e8829c7c582883831c0c861b60e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f7a21b35b8de49cccc756747808f42355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8d9d5b52d99431d97aaeef92c888a0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbeea45267d508b8362de732dee21d51357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff628a6adc1966204a5c294c18378819358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2693c159d0ad69cf0204699b49487c11359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a78fdf58850af028dcdfe105e73d20e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aab7023c6b902cd3604782ff9c98a4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1f5b1cd75db785375e50b449cae80c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684126bb08fb791647a17368e65af3d7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753ef1c33d629151a2907dec6aa5a30e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f1758eccf2073c3629390586050b8e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becc4c3e2c8d823ff2b4f7ff602c004f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a260852b3f6157698ea927eda0384895367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe2cdbc43f568a9cdae5d48c5bc967d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11635ae956bc5e61da62e9e772cfba71369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d13bcbf70522ed4f26809f5d277d99e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c688b0aee28115fde3256a85f01b728371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf4e6215a86a18ff842628bea2ccbe9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da794805cc01c08e96317d203ff5eb95373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afa81aa430cd909fecfd7dbc1883b48374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3ac0bdfdd65610636a9b3f9b1b43bd375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84eca777c681f2f92562a5f2ed648c4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c35d426f3df71e0a8671e2f964e70d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5941909b2b7f2855b45e0be16c7d609378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa11ca1523944585a7e6c3d551b09002379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ebd428cc9a4f6ddddff46da187bddb380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d833ecc75498069d15d0571e5f2824b4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ef22df1571d334b2261938ac6ec597382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2159931310a82a230960ecee1fe695383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14132d2d9fe9357ff90f4a9f581318b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1d8c18bd87c7ad60106b4ea2ec75ad385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b85814795f1d2fb88f6788e93941a88386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dec2d56ee6b72c0f6a572893b5f13b8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64493b8d1c10a8293dc54a5a86aeb24388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7220bf053e9100c3cb4734b89d148af6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e35d7008b37e74805e6795a541cca49390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9875e982ce3353a8fa177136ead69dc391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2e907c5ecbffa2b8f9cbe7c3a027ec392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2c84a8483e585ce7ae78bf35492c4b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b728414c3ad2819beb99ec4e50c90ac394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0d7d3881fc986a23fcce569d382713395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854cdb2391848825a481227ecd76f2cc396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf1f9e9dc0c7a634a1a9d9282023609397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba8e00afb0fafb49779d9324d224f38398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b41a9c3c7614f7e85c0d639ea66999399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fdb122c75d948b53f58e53aa788628400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36c8f722d70f0abd18a90aeed2460f6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4bb761fa9bd608947587cb75cf4b5e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1da3487580a5b350838f46abe3e799d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb9f3d6ff7df349c3bc670ae2985c20404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4923d97ba1426f0dfead0315af979bc7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d9454f11b7fd1a15f71cf57c1cc808406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0698e0da3d47b87ac4463d0d04f28dd8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb67c4e003c20b87b29a9ee69d358974408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2daadb857d1eabdd6d2b398f83b8fa409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277aeda9e657a3bb361fc712263fddcb410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa74279337a94b7a5e3e6b53e9797f3a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3370963862c8e6a9f536d4ddef132c47412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d49345c773da64ead134f99f244f1d6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1097411c0d63f3aa4af767fed8b6d655414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6c0a2d3bd40d866deb1418d4cb07cf415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36251e615e2cc76a36e1fe6e126f79fb416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836d9a09f2af3cc02210389cd071f022417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb36c96429e4250c1db947b31af69d22418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df158e2e79a0508cdd56753ccc38a81d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79768450bbdb4d79338b9e10bb6de93420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc03a7e12eba2386a8326765637360d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ef18fcecae5981f81a4ca9607ceee9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce19648a0d2fa3cdf7304edef0bc7bd423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a517ac67625ef4cd7750f23e70d1886424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312d6733d3f7e9394ccaed7a37791173425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f29f3bfed48a440ea2ce3abce6a7a3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a45456241b5b701961afa336501732427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5932295c2ed92e5b278141baa432767e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8f7c96edc5c8ac7c256c088b4f5ff9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b82eb822ae8129e2f1c847b921c3cba430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef8db1d8fc0bddc0234ef490be178e2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827981f5f1edb2014ad307cd93b507de432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb2cc002dab63b502f630f1889ccc5c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb54220082f5b9f0da8a8c69ff3a5a3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bade9e528a9e426833484dc8b81ac911435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6a4715410ed6d0223f4efe31ea7c36436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830b52e766a99c010999ca648c76c278437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5efec6892ac3e2b882629b0425af193438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb432789ce5c89c7aa52b2ea3b5a2b3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af535dec875b9108cd1ecd6bca5070f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1c31b6adcd54cc75b368dde420b182441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349b967ce2ffed033cecd2528f103866442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56ac47dcbf2a814b3d675a30f7a2c73443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a27cacca7e5339f49e11ba773b7be7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fe53237d109f85f6c18b76091c7d94445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2d9d666d360bb21066554b6d88cf14446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405c771fdbb7976c35cfd9ea520e3592447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d566eabecd73971983de006af3cdadf0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d7538850b8c92ccca1d50ded324a83449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e591e95588126bc71aac9c49208decb5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68f6ca8f8a298728a812cd9db624cc4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdba03659c1ba4a87bfb83c87e9a283452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0185fb6d4a5a818782cc1466574a71c7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eaf55ecd0dabbbffb6ed3297701112454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e49ab70e7d30ce5236d723595a41e5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0458a6f2c4bc9b42d496af5dc21cf9ce456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267f9dc2fe44dd421ed3d6dac76925fd457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bf5a152ad54f60d0201e5c451ad373458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b59db32f4ee7839b552698ccd80106459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fddc4fe359aacd32dae6ed34bff778460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462f08538e8967b9a899de3a4705daf0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90b6691279dbec117c5316fd73a9a5b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36ee9710f4ddf4ba6e20902504075c0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2c6b438f52cc35bf9d5b54832f9e13464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447c73244c5a87b65069e64962af6681465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb1129bb285b3754e4cf49191dbf1a4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0842d5a58bf295f95a7492bd41a6c500467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dac7f2191a70421e80d15f0416366f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffae20fc14868ab38a4f67095cfda3e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5a7984018333ad39d70d47cb9a072c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c7f90021893ed541562400090f9b49471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd756a951bcb80a5856d96e6b7d954a3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649cad89b6f923213acd40912c9345ec473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f97f191e24187c3aeddf26ecb4d865474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0600e192be876a0c34c0f282e0b1833a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33efeb835a428c7bb4a70388e78ddbda476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a928ce05b7f5fb7ae817f0f4117fef79477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7332eb83ffd7bb03a83200b4112aad5d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe9bff764e285e0f8fc010d49c6e2f8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80a075d94d1a407834cebfe9aca0751480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f162b49f815a930cea57dc263a234c16481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8a7f0ef6c9b5072711f5cb9b07c5aa482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c759507722ac85c96a84e967c28dc449483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a8271f4c9786de4e0defd22849a8f4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d5e4b39e788c9320f942a0353a5d6c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db8c3cdbee745579f8b2135d484d72c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa51789cbac82b204e1050e455409b4e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7a4583c80037bb92183d23f00c586c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6790cb04b25a91b66f2edfa16d64e5a4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0917b599f2c96fa24f95f35f43b549d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c206641b80ba576676e2a9df059ee886491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df247cbadbe09857f1e0e6d92d6c9830492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e567e3c5ccb96dd7f365ab04dd2e7b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63a62daa9170160f6922e38d708f853494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef27cb9dc821353d79909bbf4f4615a3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e475d5787d41618f02e3d8ed7656f4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e8ada468e51aa5b9bf3d367455bcad497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad09536667b9d42ae85e28b204cfb7c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa2bfa0acfdb61050f1e1b09965aea1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dac2a678385f9fa71463114e58f7ed500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4204d401b5420719abaa0ac520c92d77501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e040dbda9d4adaf3bc9efc5b54e742502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386d7956d6736fd27aa9e78d162a81f5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034f35517f47cff912b3fa0fc02539ac504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edd02e3156a7c68b4ed59501f18799c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74931ebf98a688e21c71f382ef9f64d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b5d011ba92cc1e2126325beabfe161507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53effbfbb300813656a6bf16990acf9c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9264ab1be298ee9a6ab159b06bf305c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e47e80f9de771093ef72b583e9c1a0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d472e6af0a643d802528c53ebfc0e9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575f53607511b264ed7699c07ccc65db512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ed86f62f78206cbe14b1f438478a46513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cf6a08aad8bae3131f831d0cdcdb31514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ea190e2c707fcb47d4e243561e7719515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91ed5432a773ece32e16984643c9da0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5e9ab37f6279b3f7f3dd6a9b88b091517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155f01579dce75034d2713e4ca432b16518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb6dd352226e57db9bd6652130431d2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d025238e0df4cf9cef06b37cdaecb454520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25d4c35fa8c4a598148dc7a1773e506521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b8cad7e16f8f40128bb83f87e9d80d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1330addb4a523b13893340326774f39523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8e6b90819b93b91234cf82e10f87c5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23a936b643d607e95bb3860f6601435525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a754abb77a26626af3b30c6a8f5b8774526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c130837a3c13a5c75a262405b6c35824527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9895d5812691233e0ccb5ac4ceb7058d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ecd834d57a16865e0c46aee3d1fa72529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60b12a8e1a65528d235f59c55143ac6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ac6d67cb70e7358d16774462a1207d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7d065850ad688df010a5f44f26d551532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030d4319e230c4f568f5ad83850b0dc1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8865ca5f3d27688323f03ff5b175b1f2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef84fc19303b9439bcda0bd4291c37f3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cbec80aa767bc2cc45edbb23b0bd28536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5406a8fea5d2b860c11c1a1cff174915537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b100937065b4dddc8fb3eb3c8b1644538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67997867b50f26e4223dd87ccf7e0a28539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6963bcc7c93b9574995fe063c77f8c31540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff90786fb5c29029809c4e1180af22a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837154ce8c534b94b89637e2a1de923b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444713a6442965c96ee522092092bea9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80aff81675e5ee3c1d42159fdac28e87544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429a345aa3e8b3850c5570fea174d361545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5925411f1ff46bf0325399446c5a0799546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d61c78e14f7b899f2284acf4ed6775547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7b03abc02eac67e6122621895c5ddd548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030a492f53fd2af24ceede2c83eec81d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c30118977a9df38ced220d893a5ed1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ac3e27398c2cf8e7aefd42b78e6d01551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61420e5da8c39c9502532064896b76b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188dd48a388140f4a7703b3886efed37553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15132ef1d21f63b148b8f1e3d8773161554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bff12746b1d1db7a69dc80f2fd59c8b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f6f7a23f8f19a367f0a57ed812f906556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9e622208f3c89baa7155127d417aab557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312d18848473559ee92527cbd53f0150558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5448ea1532a87537a1afb74fdc4196d0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd0ed21851ede69a6e30ba0c625c2eb560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee838e6efa43d726bf7d8749306ca8e2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50911c88306133e3833fcf1f7f2cadaa562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c77b5140cbab986c280d75ad8ffc353563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1874371373e75cb75166ef3c55810f2e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6be56caba226f39b3ee3aa7e8bcbd3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5713489f3a539d7f683bbc800cb7c2ff566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21aa1add7a2763c8da663afde1396fa2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acdc938d8374d45377a138382704f44568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b758cab675766f9f2e698c10781cb3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfd88f9d76c82df5bae88f151efe01f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bee806a870e35a86f78d0e2c5737e9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3943ed2d686f55c17deedccde7e3a02572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>