--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1e2c2c87e23bc673766c4bec366aeb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759d0d2bd3108dda95ba3021a860660c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5ef8d094a8f8b26f990eb6589a7ffc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aebbd83d5e5766ef925ddec2e748204.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a54b38b178a88e8e04ac91ddca6a9065.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9de9f23b76eebad0c53538ce0955986.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e4f765a274711e2f1e2c6a9b6b67607.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b1f82f453c7918d2d4fc606dc112078.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3b7249041c9b83fdeea688a0258d7b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5e829ef8df3f2311f496554b45978e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946f03acd53888733cd40f04225b7fa411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bfddceb0a885a01e052cd2d458203412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d90e8cf6a189da1241d3d9ff00ce0c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e7731b2308b355285cbd07628c532d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6c6ef4f3d0153fb14231b053474b7c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5116fdfdfb8aaa0cdc4e62e2ea664cf16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590789ab22396086bdb8e3d2b6fdafed17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572884e80623ed1193f5eb9aee2f95d718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea8a964056d18cd3ed79472a9f26f5c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5157748706fad7faa404a047c7b98b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7b63742777fcdfc2e161bda3b0456b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f7127d3961e53a053346ac5e31e4c622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cea4d4ce0cd43643e55c39d5cf0d25f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7722c105516956ae76c0bef571905324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e9e42f5ffcbfd5fb05d257e0ae9fef25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f6c8be7a54703e6566e0774acc3e6b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751bb7cad5bc72627f333c9efb3f49ca27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9875b8e323d0835f0a87edc4d843f21a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b44df8a5fa7b75c52221ed209cbde529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5dec5a7f41e9fd7f2f3682ec1ba64930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413a82d5c0a1bcc0e1de6f7f0c421b3431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e306cfda923acc70bbe16c21f218c36e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a07cf21388bf6f4be93769b96a12a8033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7b1f00f50c9a6b69d793647f66aefd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a172f020052624712c890b2ce9b5c02535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00984b23c6948ea8a9e2e91498aeec836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcde65baa5f09834040e315f2825a40a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5c0b3c018a5a07059a73533ded145838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b6159e17aacb5f0bb93f968312bdfc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133db3b46f008870e910195b76d2b51b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1173c9620faed51b4a4bf9289b53c641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ffc962efed50e31942e2a71ee346bd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1167552435ed79957e6dc0fe53e491c243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8531a8163b5a3ed1ace4fe42c7031a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c75c9601da411b5ff169f5a3933d5045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a4f71cd1a96ee826de6d0ed3901f6146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f0eef66b56c606e2c1ac0e72545d3147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa31a41a75f3bb5d7638351b5c64c70848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5997b86934351f4b2a0814e0a9a40b9249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3833134ce12749c67b5a09df8f47bda50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078ece697b7a0696d546fe8edaab967551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6cb90682a42bc7fbb3446f0320a14152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca0881db7da0443d468c49c4d233dc253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751004f2cb3154f2647c5183873bc11a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e30af8e6bc608f36434c06e9e1f7f555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e296522419e92ad00cf145a18ae1d4fe56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cf6bb08a270bd5a82b63469813117057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3bf37054d9aa31014a07f91624734058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d98ce6c04d1868ae2c1b35b0c1235859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3476408cb82cc0e369f03c702880d43060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb4f7688be900efe20779157a4fcf0a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076e01a70645a934a604f62efd3a71e862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eed16619d33fd225d31c0038271b12663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fc75baef60c04a272e2ff0bbcaee2764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5453e95303725887fea5cb63431e7d965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b63e9b2dfef00b23b5a9bced825d5366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c858ed2e8832ae3c5d2d2b64b7e0d9b567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032a8e3d33a5458c723e14fca9ffb83368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a181f9c7f1bd6269d042382228da92d569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dd7ed5b1634f0fb596a4a7d9f22b3670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a23464c69229e53bb814664a6a58f1771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f570e983d798c97e45f1972bdac425872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3f2f84f861b3e9db5aec836c29c40d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fd414c6cd375f697b3ddb2ee66cf2974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42940137b7d50049bcd792debf1309b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4242b342dc2ab4747f7ad22c57ccb676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bf7af7e0d16ff561db432c7bf4fe5977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0d5e826f3a3cb034022ef4800a625f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e633fee6f760f1270aa270d1d477b6b779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a357804ab214c96c85f7f5e9da54c0580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5f351f0e194cb00841a6e4aad4240a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615d195064c24a9faa39d49b64ab9db682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623ac6397e465869d66143108f5b544483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c90ba71de67b7aa91cd44defd7aa1384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdb1951234aab5c6afcf97d909e4bc385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86858af6c95bc9029b775b09b93a4c886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c470b16ae33ca126f67e41c7f8774be187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050ca47c98b97332f62b573b6309b3cf88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad41ff1cb7a7e6bf3cdda070ad9c2be189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7418e0a9a3a812f5d5c0939765094a0790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7452c57171f208bd17f5265ba6c2d7691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4f8e64f2cecfdd7741cbfaefaeec2892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e1b169ff7b827895336f299a81584b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11a03d71e1cb6b62ebfc295b919dd7794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd642a4dc99661aa5cc541aeb0e46bbe95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d88661ffc3595d8861a9d8718996b796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad18aad6da690411c8dccb8096c8c9197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c568be09c8b1149791b7a12dd4e68de798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a53e76d862a87bd77ea6808e725a6999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b2b084a21f1b9af09ecc3dd2fb97cf100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdb2c21c037937ad899d7d60c21d117101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdb9fb94127c78d008a04be67af4391102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53ca932499d99fd795fe46a90e7ccde103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8508469a01aa9f16a7cc4af5e17e6c5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4341e870762fc762499ea63b1747c5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bdf1ccc5fe3f4d3877a74601d858b5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640059ddd2735f684930d5fe9323e0c0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fd2dae7e791041f5844d3d08b6ccde108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30f37d3c37c177d3b7a5b72fb6c34a2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23421b0952fd8650f17879d53d477a57110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6097a28947440f75e7d723f236458804111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ba3e54298c27d3bd5bc83efe952d1f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e430a15d22758c33500179a22bde13e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a9d5d2b3e13996f66b7927ded22085114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cebe6ed3e14c7f96f9e4bf88389bdb4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c387719370d68e83b62815965f1c7a8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef3b5be82415dbfbbd2a04aa9f31397117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d232e1fcdfa08a03bfa78508fe6f10dc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b079beb11a2114958f85516ccf5d0d2a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900a247f503605f46bfad6ee97fcaad9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff82ca9ca4b43268c57825e6a8a6ab8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90987ea71f103ac76a4e8c0a31c7783122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d93e15c5cf3b86dd4a5434f5e3df5c0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6430777bf9a75500d3fe617fb25686124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3151f45d6d27a2df4907160a2e9ffa39125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3017b4698c5772f623e431042482e604126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d2734cc9fec7fbbea726a37036a20c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23395db2961393385104d8bae05ebb0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb054b5fbeadfaa37135f4e8125f79a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0856c2607605e738ecbcc72a7d294af2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c74f5255d2767cad978e21b2ac9da77131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a0470135fd5d5eea0487296b7c5046132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c09a794861db04a0d111b8810245498133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f9d7d9c0bafaa42c0bb355d05d4569134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350d8880a746659fb41d7348bcf29517135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bdf16b6175a8c7edeb326e404a0a25136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a512aacad983c82f083aed983cb598c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57833054de9a16a1842d20d26319aa7c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a055a5c805a7e9dcc00dab07225c57f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34731666b26ea6f5afef4b010c70dcbb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c14ebe8ae6d544e438a180e4c45b6d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3cebbdcedd8b51bf4fd1fe04b59b95142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee911a38120561ec515b327d3bdb2fa143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e09ff0129cb9f763701696f0ece343144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3f0f5f4aefcc0dc28866b6bcfe9967145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581acf1142d45f598e5d23705095b569146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e390692c33b01913a2dd7a9054eacd4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91c1c5c3b372d3b284afba03013af39148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e033397a827c3e4469760af0952a5214149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52b72f3d44a27341b3a13f027c3f023150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d5302b9d4df16d63164b9928c3c0ac151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6811222dc3b4ec0cc0b975b9487df901152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a4662d9cd74d5768c2c118423ff412153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa97f03d12cf9066115b9f1d410fd12154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa36b1d8d91b565a2fef3f3943ac93c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23438ba6db1c901018b47325fe3737f0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe90bc96f2ff90ffb2564925642c6918157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f1549a8a62c8686617ef023b6fc777158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8d8dce3f0da14a389bbd7a7800c0bd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaef511edc20fbf4ac9f018ef0b3cc8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8061a5d1b42d957c19170a2f53b18c8d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab270b0654ffc0dcbd4330e379ce189f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5014f5f341dca3da14a8a2556466877a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3db24605e8cf2b1a2c64716262b9162164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa1af9ba0db1cacfab0a675dca18052165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d4692206ca223a196267595527deef166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce220940456f0c2f8849d579f01ea31167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e23702540a8c0753ba11eba01ec58d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b678335ac9980c269fe680396fae6201169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d4a7210b81d656ee571065795227ee170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d86c633db8a6316834ba774de4c22cd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a82eb420edcb594f8fd65ff918d991172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6caa619ed3cc9b7ac321daaa3bc1d4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bc6cc43138e0fb2630139b6a64812b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfb2f5818272f7a5de15b96080db68c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c019b4d1464b4b5ed28a007a3536f9d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bfec669a0124269ac0b1bd4901315b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526d1f96ab3813f8ca4202946a77a502178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e549b2fbfb06f4ab583db0667b392c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1beb9649dde7551c543f7eb90f723a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cca7c0ca746b1c46a1a4f1b7dc3fbc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8154dfc4c6ecc6b6ec5c34144daf94cb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb775341865e4631cc6006c329be2d4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4711f37bc2c9369441f4ab828ea554eb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9675be837d4697bf138f540e4d9319a4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b9976d8f104049a48cfa10b95ff382186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a234e695a59ed8720e823a566feba6d7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d372458eb0dcf26d56b7f432f93ccf188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d8af40b7f43d15cef7b0c616063c4d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01901fb5cba90a3b297eb085fa636161190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8631be947966abedc79b39d96f829b0d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a60b997293558cef7a46fbdb0567445192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19667c5da1f5f524c20634daf0c2cda1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629f6e61d5d4ccdc3899fcb5a5320828194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ded112f603d1a470e3ff543b16e5cc3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921831f9904374b1a6f557b7174afb6d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9bf9798d8231585a55cf52f1fcad83197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284cdcf634efb5dd1f266d764dfebf34198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8579e9981f0ba51faa46317b18fa5910199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55541acc67b57fd7cc82ec5b8027c8b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788938e28f369eee7658ed442c10f711201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b4db8fc7d452bf62667d0b37abff20202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0152444bd744a02405510db5e95a34203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d75c835f9f1cc34932b4d98bf4f21b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d50089ee060959e5b8be8a0c275f06205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f76888ffc411d96f28c6732bfcc786206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7442f3af2a68f613400bd0ce5a2f9c1e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f3224dcc6ba491abe0bb49d761b6fc208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0ce04a4e849e88a5a7dbe3bc48a8cc209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad996879fca1a45a12b3b50d3e8eb43210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba5f3a6923b8db96b8a95b37c58d0c8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca85428eb375c5f9c82de4ec1967d7c0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54370ac561288c714194ccd899e09cac213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43300d09c3fc0b4fd62ae7b71d889fd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeb2a0ff55f512965192b02b4e44be2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2d6122ffa6cd417a20630a11699ca5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0139c109d41088ac1146bdd80f1eeb9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3877c777a10f3f6705c91ebbe2050da3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b51f97fdadf57c0af1f2cdd6efc179219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c53b425f93e83e472301bb32b260c12220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec18e9bd53ba6fe0a8ab1728c53ac51221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992fd04c443291ec42e65797ff5f3486222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8cafa828798a42dcfed798c4bd7be1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a8982b066cacfa013a62c9d8b5f6b4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59bcd103cf5818c177d9c7e28892d89225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aa6de37cdd1141b694efe073a64d28226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd02ed2f3a5383b60ce9577583eee4eb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527ff2d5b1ae8900ef9672238aad4c02228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5899317fa835af98ba8f03f14c4cdf8c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd16a55522946314548013e6af01eba230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d86cb443072a246ca4acf804ad8bcc231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5acd7ce5c22fca385e591b8af3d243232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16883f6dc541808a838d72acd5f32ea2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c18e5bf13001cdbb1fd32819af870d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1640cb969b47a714929d0a361270b2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740d8db4143bdb0334906e6f6b2bc113236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7792d6820ceb4b3994370660c05b5d08237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8871533e8f754450afe050e6104ed511238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1aa627c2dd8d6be1711ee3f96d8309239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2229696bf64d5ee5e8e044fdd66e2b0b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4409f7e1347de727127eb64f9b7152e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b00f37ca9212af93c2e2ec15a22417242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b43c27be04a804b7ac6864b1dcfebf243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454bb6ef45ca7f33856a331754565484244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10580f94d06f50cca416a59d0021b22f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c2f271c20e82a5b820625560af9108246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81945e2727ee4f5d12660b53fc566cf2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461b92472569786f8fbecec06ed57a70248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e463b5f27dc920ddf635de4d347bbc9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efdfddc945df10793e09ef8e9505cb9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99318f03d1aa9b3d9882ada51dae2813251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc631a5eb0e92371734df381426f264a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8886107d5e74b9005635a0bb9ebf625d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96ac0b8a4745d73207d4132eb10a34b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a03468ef93eb71d99de766d48ea8a37255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061b3bd3aae35eb167e3b32f9c11ae1e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b045615156ae1e7263942bf6bc79eb28257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbb573f7497bf0cec829187b4ed5edb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1b9a5a7e11497ba1f6e893d07180cf259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cf70e2926a3e9314ee6fedb9037259260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961e27dcab4de44d18046372d9145ef7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c263f5bbe1c608315f6c6b1efdf4fd55262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6452efdd85e317c49200a95fc37f9f3d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbaf143739b3b6c56ce9e1ae3159ba4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea54f578b3787df92012fb4ed9ddead265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a1af54e907de4cb31dc0f27e458db9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8368eddcbbc815a683250989765cbe9c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c62fa2cdddd25f19d82825f3e498afa268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3cff6682e3ac510b9d860b90044f61269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421bb6c70e7ee74f69de53080fe524db270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4fb9d5b82911b7cd6234bc6421aeea271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7097fbcadae35822b4eb72bf17b5ff3e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f324c4afdaf341cb4b46188252fbf5cf273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62b7c07750c1117c31dfee35172afc0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e7999eb2800b571e6b3da87081100a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a794680d3dbf74e3bfa0580992209c4c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b246c221bcfd1b973b9c1d7d07e1349277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e01b931762724e498da3bc10ed6565278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e642256e5bea26d6c2133221ee0269279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f8559f4c4fad68e9ed4f57250934be280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a0f409314cc45cd00518b4489c978e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5649ec4297a698f2fdc0fa3ccb04e2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551fa4ba5936830198e9c5e2a5a61fa6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436158fe5a32edc0f71a35c1b5d1d9ed284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1fee9e22a0db66425938b45f48a752285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb834b7f0518b5f66ab2e9636b6ddf5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9245818af9fe93f7fc8ff543a0771255287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4927bd84b59ec3dff40a21e6347c4deb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e788b4c58fc7ca98d92aa4938c5fc74289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f515b534d4737e2ab9f1730829e40b4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc77651f5660f0de9b70b84e41430dc291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb564a5cdbff34b0f231398d7e71639292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afa1f6872d28a84bd51bc8adf6f1eb9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d32a224d474b6ebafae187d1571231294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8ee08dee5180ab7fa0f3393e78259a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b7977a3269795a67291ca177caa792296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476b55f8852039d91dfba45f9c5549a4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19922006d27ef3dadfe0a9443b35f49e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb01306383be55168c9045530817402299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642c73d3ad6c6701ec53b9c831b10cf6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5f57ffb42357e09999ee533482e4ae301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b27a367fc78c7a028528e558c7a4e13302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0178c1fa95f5cf5bf5ecf163e7f936b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d204f0b9296555835eaaafed863ac7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43e30a6cdf97cb4569de721738281c7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e34b2f83d7b7133b947b9b028839b8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247faa34201e86c92b9f02b58c6c5020307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf94cc07929d3e3f18fb262a3795a23308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27c0d2ad8bf3c42ff3d163003ae8388309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74127d4e72af738f78c6a5f64d5d4848310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18f4e8a37163e5182c6e89374d1eb49311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01a1e1d7e405c523712d3850ef26dd4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c9b677d6108d3370f05b0f68df8c87313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04565bd8a55131d65364e9cdde1e7c2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddbc12754587e2643eda40800cd4384315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7265f9b2351c1800f603529586d2de71316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa100026af7fc200e778e10053b61ad4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6224109d34ad2d75bd992ca0c7ef9f77318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414cd596d32ddb44747e2c68f97b6831319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f1c533f2fcbacb7e631a50c66b594f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63227abda56cea1cf616991116221956321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0778ea270c7fb75b95573bd8d6d5590e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b3d21eef30aa6135b1374b9e5dfd6a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8672dd12497ea137681c720fb2af75c0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa67e4ef87eb26a9c31213de979958e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f534bee7d15cc88bb2c5c7c68e752545326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a416cf097ac8c0d1cac01d9e284ca9c9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55e58d4f30c1a8615d4daf1a5e1b912328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829614573bd33d37b6d3390f878488d4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ed8a79acce8ca0f46f92274e0c80a6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead08a44cf9f85cab82443845689779e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bc5308bd09001f39d62af179e21172332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45325437063729b0892c82b6b1d34cad333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bce6057dc45de010601fe2160c64f38334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8d6502da28515a770d0aec218126be335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73eb50c34a02b73423a8151d9dab107336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf65ac093ec08bd391c255fd4098306337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e074adfd8ef784f885f9691f69086c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940e007b92a1d082748c3ab5b73ba244339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e31e3e4fe83760d5dbace2b7328631340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fe3f955d0ed93fdf2dfce18c882269341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee341f56259d61e34114566717d1124342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8938fbb812e84267714ed848e099cb343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e874b89a6d2a28fc6323282a91e07227344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad6d3519f9c1c26d16afc262ae86cf1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4966b8bf1e16afc8f0adae11a92b5808346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077687db57179e5bf2f6d1d6187be1bc347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83c880c5e299f68233ffeec54b80ad5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b534a43633e6c9c69fecb7a0b23f9892349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38896b5b26427f011db055c9982cc6e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410bb0adf31912367346d720589c91a4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be724e9baa7bb16af3dab3ab6c37d07352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616049c6277c2b29158b111c5bd6c640353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70db6c0f60f2681e1568673dac39724b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6a9ce2fcb00143dd088441df8018a9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a192005a1c77532c6e78a48bb0b458a6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb20c0c693fb935dcc18009f6c3f6af357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c3f799db1f10e69264595fcbf7f878358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec3122e582e30b2681dbbe4de890780359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e8a70b2faa94e4f5b7c0d7898ce822360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ce397cca99c616307e10414ace00d3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3039bb435d923944daa7d98f8cf091362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8f31c68ae2e3930b3653d18bccf7f2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4049fdd4ad51e1bd6d65a673ad9600364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46bf76236560eebd4de63d390b5f429365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38c42d143a01743cb4604889726756a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4414b3801887d2401aa2b6f56cb39bbe367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e527dc89b91bde3df026febf16e25f56368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633ac6c98b1d840103c4ad0df28fc7b0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aba8b281450a6b742f1c558dfa190f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d354b6d3af332873c2b37a373dbb469371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21212260c626c67d586c2e0c7a66b095372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a116b243672f5e558c475db6df9385373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f403544be5bbac89337b60c05768ac0a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f691c78a950467748b4697ea9683fe99375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d75c7ae2e86baf95b7d807011c0a1f1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec4412dd19013bda6ef456fa1df4dab377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ed15e63332bf0ebb65856ca2b6d4db378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4310193406b62080f53cace38729e1c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb943f29cd5d875a3c40e547f4072a7e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a16c9614f4f43ceb4d6d12a45abba85381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f099d5782d1a00a52b27b37371e406382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bac7d1e24b16c1e839d09aa98641cc2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077c95fa559062c1417d9418d3e1ab29384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8a42f346e52e3c800708fd4d85a2c7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543dc92392fd44b499515e94ef6d65ed386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f53270539b9180917147faf6faa8d12387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd31df3430684e6bcb52b5418e17f6f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d60fc6be40b4bd504e8b002d21501d9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4911d15f82cf824efa6c92fa05560db0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712c44a96248990b84855ca7174eafe5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212a9e46e76eee56a09c2af3b699a25a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7742a7134c0a30f3c501283ed56bd117393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd25cb650d9d8b00a5be45c70f12cd12394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdef9139bc835b2f1a3e9e70725ff92395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b85ffcfa26a8e9a384ec6e4102f2be396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970f6e32413b555ff40b6fca3cb1c984397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28073c7955ac4c06820a61748297ca6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62854c7ffa0458d0f541c8fe98d48d1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d96a8dab90978fc063ee6c78f8a7d3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaf45a0a7955ee44b36ceb5a7f4754f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3cdb66797216eda224594547c405d0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44eecb7784597f07d80a95aa6382ac5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b368851536bdbb48ea26f850da5db4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd4883883f23eecad516d21f8929d5b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dde71e5b40ed2b664c7ea6f0c80739406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8406e24f6722c03b5178becd743482e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02252882aa406e98d47bbf602de933bf408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fd09b5e0da2c072821df6d8bfb6cf9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73254116c80924b9450a8bbef1a94b4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32530f38f2c720eb8fe7fd1c13b9e9c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01554f387b139cfd1cd4eead1bb46f7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5b1e7de34622a1392bcc0c38dcdc97413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd44dbe14555f9e590dfc76a7d89c1ce414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccded816e9b9773576f398b045689315415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f0ef732e21fbd376fa8ceb61614b66416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad16f4a929b4759380959e44eb56dc1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5d3dfa4f026b490293e6af32fc3d01418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009333e6d800d9c12c675822c5108176419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0696525c7e41444085c8d7b342fcbbc3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39afcf841306b2fda4c67d8d02dff41421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09928837932257fccdbddccc5df7f828422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dad6ebfc000ed765e48902d98e7e688423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75ee3653e7105492e9ead67c9f90fb8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20333e3652d8fa7756ceeba1d5393b67425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80a6256b0140c385c26fdc29f7e3859426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6de8e2b65164f33f7dca3a2d2d12882427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f00660a8285765e5a86543f5eea8e2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d0885405ea2731b2a2fb565b44aa7a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd03df17105bf8ae746525488eea9d3c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a987e2bb4b4bc472adc08c6f89473e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02275894a4fc7e4bf395d4d413898d15432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3142b5cbd45d41be353a5ea1bbe849cf433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb711a9f45b90026fd60c22fa4f14da434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b978245d30584713a9062b8e51578742435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aa245b89d207889a43c5e7a7366678436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197385fcdd335e515b7ceed3e6be04d2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6744aa936383dd79fb54af4d7cd574a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7de964b893d0d33b84db091272ca292439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f327da7a3b9a9c5579f8546cde25f824440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3385811099adea4689c6230f0621f3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fb1bbea2ae493fe6e60cccbeeb3897442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a516a5798a43277c0f30169e8eeb4052443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94318f8c7cda2324e351302f3f187a5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d57bff192e01276bc4973341dc37307445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727d3581f4ac69fad3a40ce91a13c106446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c7cebe15175d4f54a5d29d3548319d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa91e353c26ec61a3859cc54a088e5d9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148d74ea3d232fcfe49171eab83bf1a2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72771fbbd7b965c4f3a8fa671ee80acc450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4268aef8e2139ebe4c2e8bbb783640e8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6f74aaaf44eba0044f307396261bca452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c8594f8c7ed55c6dfd12811d70f124453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aca44cf14d7e65c8b4f66fbd1a00049454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627b18cbce3abedbb5585b4446bf9d76455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d69a03beb1c32ea2df00db7bce4f56456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c15ecf8b97a82b5c657a4c084cfcdd0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c0be2ed617c946aebb95777e15da2f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea290d8bf62ec6bde1861ee9a17b0a9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74de5ef32218d80daa5679bb6473a13460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0ddb4a2f33f3f9883bf7a3d331e49d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e48f7e3747216d1ebd8ed44105241d2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a480b702f4ca20bebb541ecec994f827463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140ac769b232e53604f7a2abc80c7d58464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c3f0055232ad5836d5293f410a7841465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0be718287f6a85b2c957c07b24fa414466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b2d2fe252063a61cecb46d9e7845d8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d636720b30850aa4fa88a918d39d3d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618432b2d2c8efe23dd42c3b84489051469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a324cc248cbb31db54b18feca45382cb470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4badd63dafc316fb6b0f6614bb6d39e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfe99e67346655403e290b394a1e10d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a12199d2590fe1dcfc4cd8a412c4f5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e6344cb456cd6ff081e79527647143474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb76db056365befd528c01598d0eb566475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b705439d6619d463f001bcd86dd99387476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844d23d6014fd5ec337c6973cbe1acb1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d72fb0663d82f7567225c491c2d3db478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104f13a5ad0b067fbb2ad49dc8f48a0a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf0d0b34f0182152d4bca0322337bb6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaca2a15c42194c810c4674b29a4205481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becf032ab08626a08a7181478e665f40482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc91fca1124fef190d0aa3df18de452483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c1cc6afcd589f4144ec67b8116d083484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c318274ebca1837acb061bf71ea490485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5977219e3d032bdf2d29ee71c5cdc52486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888b7f5f2aa34e82ef848c21967ef62e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f2e411887afc7725eec35fd1b8d376488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee4d7796fc388a56194b1ae99fd6db0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5863f3bd1c86829746e1984110dac31490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a06d56998411a9fc06d8bd5fcb1a5dc491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739ecf74d5e26565a67dc0c40ac143d1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d670e310a17b8d8dbb474e7036ea19493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616319daca6b6654952789261ab558c8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd94189116ffd5471f72af22a4776283495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af176c959ad177066e76601045a1e9a0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df909dec00de40f16b8b92b3432507de497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89775ff8c1a288602d964e40e5adc2cc498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca7e85f9ed0647b8e372850a12f965d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac175c167b6c02b36df990e4459f0c2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc470d18cf6eb8c9ffb57d5c50ff9918501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049e57bcdbaf15503cf8453c64314137502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc137421a0d3709406848914a04cb177503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fef2dcae46ad899792181e8eccf741504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898dd8c57bc090ae99bb46c4d209603a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2024cc9d9a3ba15aebf5672c057875d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7a5ddea1605aca5cee5fbc508c8b6e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26481bf155f23b3f5606ab96489ae69f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f8306a65813abfd33a31f610442481509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb831b176f36364ebe43c9521d6b1a70510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f1617594676c6e006cef54f1e31247511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3176ee34862e4c0b4efa67d944f0818512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4998f4bcb5cd8400a3c78078036314e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d447624fa9c0fde8e4ba4dbe2a0ade64514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dc0a9a3b9d7a75a7b099a3c4c6d997515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8c26742d6eea9230937a464e592785516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e8bb6958b52bac6d3482f8133eab1c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa29f93d4a847c6682107f8fa94e657518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b721b4f3c2692d857682ab59292e48519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76bdf84e0a4d71b33679e62ac83481f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4065d1383d5dbc4fe7070a3f4d6b32bf521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc0353da315da8dd17f9daca198555a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fb7ead9876871701ea2e0232b25d1a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe2592e040c215259f63ec5bbf4f5b5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0538deeb03eb9c535a101f7bc22365525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0bed889ffa9cd6cec3c7e24bd8c815526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb125113025130f2596353fa3f3b4d7b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd8f8420c669b4db2e5ea3fe0379b93528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1570d34a30796406c2e529e3eccd9b81529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6e5fa1b4862bb15d59f5823c0c6067530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3391e05d9eede29116fd19469890026f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aad89cc4e57f5d60986e7106bc9244e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3c1c7daad3fc9c5aaa22e3277adfef533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748970395a4d34ee7a532fcfa8f3148c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603db2d0517eb23cfcf1ad485add2fcc535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16012cc4838c3a15d2e2341d3d8bbbd536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27f4e0de7f7cc03e79d6ed125d10f04537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db81db276b9b848c24727d55fde3217538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb0e898f78835e251dae7e79282226d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdad41014e94e2ccf49ec0cf9842efc4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c91ef7d79174d52ba93bddf0918604541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad998d26c5ea13504e62d2f29ecfea3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9934711c4da5fb937a10df4e078aff3a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4fa157ac1bc536e96316270a5005f6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657a323fc42cd7b65d0f109379ba2042545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2b29958af3d623eb5b669c02f9e816546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f401b5d14e39521b117c2533e30db13d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff8ad3d888b82329a94178b42200a87548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0292ebe3297c2bd59f299a2d4248f8bf549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b2cad2d47c746d766dd7b275b74551550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc28500a4981d9154b21c64cb86d6336551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbed1ecab026546abc0e50c0c9650a3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8203e9f9f0ae8ef2cb438f7f0742b21e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5219ee6eafa4beefc0deb5b3b39eb39b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505cd0d97f6b2bed0a27d7933c2e60d2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bce9460a6d7d85bb627353ecfc6062556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef489221bd8dcd36e8707584fd9641d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac31c111c429de8bf958d333c55128f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bc7387d0ac724b25cd323841c82f3e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c5902c9569ecaa3de82c28b273a9ab560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a6910462d207e16a13ca5523d5dda9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7186134432e4bee0444965c2c4d89e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e18fe55f5c0c4f9099c8a3c9100e32563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acfd3f5ae2566864e76bb95d7291f33564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb07667c7928150575af4121815fe2a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df83ff09bf0979626b67277f8b05370566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1539fc8372edb1b4ba9a2e43eaa23783567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18d75856eb82ff31f22a059762c2888568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2739bce0ccc65f585b8de96071b27f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092ced38407c22367d2273755edda743570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1c85b7dd9bedca6fcab6f7a9da4f3f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0d7ce0c61eedfd4bf3d087eff04cf4572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfbf1e49c96dc6448e1d7f9df8a63f31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec60bcd1bf79c72b74427e3bf8568b6c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4ccad2e61bcf6586a9d874a7167e643.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191dda9e9407665b3a3b06addd04564d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6126ba261a4d789e5b40e29adaddffb85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ad152854959661c48a59ea7d58fb6d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cf0da72e0622b06b3cf0d064c1abc47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccb21b365c1cf585a367082efd9826f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77f78118488ecaf0f6dc386b477b01a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32785463bf5e0c2d76a132342854d1dc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac7b9cbcf1948c3c49bdae80960857e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e888037ae549b227af9f3a5ec3a615c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fff724156a7fe4dfd689f7c886e32813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67118f3298950847c9199f49d38cea5314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932f5f8b66f5504d6cfbc111355e372f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0810c7869b2ccdb5020fa8f827ab983016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b806b911071fe404f4621d487a9d8f2d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1023b24de90460ee27a3632f45df488418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567afc11370493f8bc0c8858e0c6b4ba19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a30bce3d6f9e101a929ea0bc5dadb120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75870cde6ca590b89251388f6576720921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88917eb01a1a95464a780950aa827a7222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74938e2b25e12ed5539f3d4ad580de123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d156fec9092c0fb10c7022034d13c13424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1791586256e82028151e1611b380ff6925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb177ad74dcbcb700f84598b6b0cb6326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fda9a28ad116e120ab35fa1d7e99d9727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026215b1eb39f3eccf6704a61544765d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae05157b919290566e678c5ee4e324b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b8ac73e62e7ed70e64dfa8f1931a1a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adb19d8dc35f237d652955325c8237031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253fe205535e03786d9fc610292f70c332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adb839e917f3d8548584fda6d4e505e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0456515da5d4506ca3ea038f9a50b134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0d9feffe4aff1c2277f1fb7a667ae535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c01370ccdb5dbc7564960407331474636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cc8c70da552911e14ee5157820b5df37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33184b8e3a8c2716a34b6ee082bf5b8638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85664f2ed9ce8760bc8e71bb85e612a339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e892e2ecb3787ed6d7cb178c3cc0778e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dc91287d4c4d8d0cfb8c577d274a6441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57f1b921b61fee57adad41b12178d9742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ab416bd1218906e3db4c7a2c77fe0243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e774895af9add42b3caf3f9869611844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91636a2a92f0a721d6387ba64e8182145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f77ec1205e91e9d5c3aa95af24662a446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c04d26a99570a6b1f563b8aaa0551047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649f6bd4b2b3fea6dcc78c46da70212448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1fa058f25409a34d86b625a7a7728949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7be7b2543691dd52f7e3083e149a8c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eb139b854dadd9379fc9a73a7d03f551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e353972f72da0be07fce200ea09c999752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49289fae1691742babeadd98a43ca1d353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd72249ad307077db4231d5d0d70fca54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d69ce2b31057a920db60c3de6fe125855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66e014916e8fff52c6f2026b37ad7a556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b37ea9519a111b319cfd83b02ae076d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b9426490355250325ac509ea7badf758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e087f1ffc39d34412ff6854bd61e61c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69a24a52635c7f85c173ed57cc5b3bf60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efdd25d2a95b5f68b32afdb268a6d1261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93ccb871d4df9ccd52a469ebc8d36c462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fab60a094c01559bd9337d9c832b5363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5d1a575c6910a9bb4e6f09ee71ed4364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14930d85121c5a15e021472b80a1db5a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2e2752d340b5f6d6ca7c7933fc0c0266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd382f6d879c66c04cf2d5479e0ad38767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3ec2c7285309d7f808672fe06080e068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef47dc834b30ab362f5e5101346c178169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae064b4276f76734b79b03104de07b3b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8429f426b8eca9b3899b86de39bfb4271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac2ee0f2c69110b393f5391d2cf1bed72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f78b58474a8e45f058972400e90aed173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3b797c314d01b49fdf57e9ee59d67174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c32558a463fe19e8f86892587ad24675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77596599757dfce4660a4797c944b3c076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ee1d440ab743f60a1a0be0935c675477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84fe1faf2261710f03c42e459ddecff78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc712ba3c9274a086a8b5717f11ef50079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5089111b265c68f3f28760d772eff8b080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eff46f21e2bde78b80ec4e0f0b20cdb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4ab415475ebdc170a02d53290da6b982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb705d557fd5b30d3cf14cbf0cfdcafd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8e5a00eb54cc47a264afdc7e76510d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02a3e974fcf6724162a76f9a2690b5985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d0e9d05b46b7f0864f490fddfb942686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d733e491c562121c071cceddbedfbe87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2e9526876dd2d54eeb26b834d16e9288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c8ff8da9ba54aa3922e691bebff76f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcffbb2ba1f93b7b48e494cd6fecafa090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b0f54e79c5209fad1d03a1f6a51c0a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f437c4b654d91b84efbbdeb8e8264d8b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f41ac344d6b30f7707f1341b0236e593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d68e055aad323516414d90ff4909c1594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bede5fe527e1bcfeec2d28fa76e3a1ae95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a213530e194775a31ce71541929bd70096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a2794e81bbc1acbfc1db36ff89d97a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333d348ff7501dbfbfeff32df3b789da98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449791b1f1a1a72acc403fece993287999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0513c4321873e107b52210e938248a83100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e80e25ff8e9a4ca954a7165c332dda101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c423e0c42a03180b66414f273482ea76102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f2f5bd13e80d89bc193e68ff8e439c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa67581c2b20350cd737c912f537482104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6530b9ced6d47c146476e92008b9ee105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5f6abc5dc349816e7c5a778f9254a2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c320eb246f42fada16a9c1f5d9b247107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43360fee74e26bea62d3edc4d14dc210108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b0c09b07c1a1551fefbef7c07faecd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed8986b95b52dec168ab7dbb79bc7c6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba85de9d94f2b3f908bda91f2bf4219111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcff4cb5c53586070c61c2a0c2dff15e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299b32f6d1f83eb1b10ecdf224cc0269113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f9ef9e63b584304ad6a2b91220ae75114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c977138da3e11989e5804b37b7b895d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a82ef7a1d08edeca5b574e49449eaac116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eaf2e8e976cb4a937f486d41299905117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572fb59095223abdb4ed298a094be462118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810388552d9fa7a930cb38ffe34aec18119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e1e29bcf021c59b9aae71af0915450120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5debaa3b389697788ee5f69e2743b585121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e1955435b59a3ef57c68dafcf4df71122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff62fcd0a78f4c5fe542d34e616e9ebf123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e26146e4092c5e6c8511101275503c6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19aa95b7ebca09cb4098ec7b4c77695125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510529651d744f6a4b3e6cdabb7290c8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ca68d3aa5c996cce6de32244d2eeaa127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395c7ce351c929e858e5fa9317f509f8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7528e5b85aa4ef274f18bcb70ec8b61d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06f335b2e3aeffe9322951ac800da64130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183ecb58b963c92ea9ffc43d6d9857b5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c68a7c121ba61d246625663119fdb2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd058194940b1d2ceda0f743047163e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20c08dbcfbbadf3440544697cd4a249134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67a5493c717ea7f2aeaea766efd4e97135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959bbcde955f6bb672fa56e55f978316136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5079a250b89849560dc100758b6707d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e88bf21178e0e9b2a9eba514b09f6eb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9fcead869fa4f19abfe31eb44fd10b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb017baae8b3742c019d12841e1738c8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c366d6f4146068f4494712fc2bed1c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc7e9068ffed914889ceaab22eeb8ff142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41969bb45d424e4a36686083c9940f74143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c368b666befa0a4252264e5566c5ca1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4029c18d7c05c9e1f83057fe3f9a4b0f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5687e886d118ae894dcc6a4bf438cca146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5971e49c1986a904ca87de32642768147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7033c95c48d7c47c170b373c16ef0e16148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec240eca8160cf35877496d0d5957b3d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4196764fa5a167d4533cb4b08ee52413150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6461fb865ff2b38f16789a5d5a61b396151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fea22ce5f65d4ea50216f455c6de64152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4558495e87d899cf48a2c63324e66fe8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c3791963cd51bb8b245ff1f272b2a0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796904eb49c0dcace0fb886ed32b055f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fcd1a903beb16cb3f0243d3d707fb0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090c832d06eb25340976093da72a8e64157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286a789e22a600fb9edfb5acbfdc359d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c2afbcb3a26cf100aa24268741cab8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de2e01489860a1c2bc738749d5e0b89160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdee24b9afabb64930e06f8c5c7af86161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca5ae067fec724093755d32bbfa8ab8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09ea8334d3ba7321d67c31854c13352163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23070aee14e060a51bdf83fed793515164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bea607d0ad79511d95e2ad439b0cbb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9e8870b2d03270fed73956393d3758166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adcb5472b9cc2e8a24d363a015d3cc9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a1f537cfb6a3814695ef37f6d5e62c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c20d4f0f51b85adc2362f98836cc3b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfda81373e859bf4b696072310f3bf5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798e4870b5c2b4cbae8f4828e2c54ab9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a856a723a89705af6138d908945a158b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f159721d60e4a9536a8e0abf06bc91173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a069499b096e3896dad7242920e85dc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f76bf34f636e64bc33593c787ce307175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a30eb2a03ba5923f46925331f49889176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c1bec8dc2e0c1758de6069c7f06443177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b02f82163f929da8d90ef515e99d023178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c35b9fde0b2440039000a3beae18e4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe616a70f9b434d474df8b5c74a563ed180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21815024f6302eaf233522b2c5ea3ca8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e7249dc52d3f604b9c17f0a7717c14182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632e5c53ee6436da133a493fc51c4d64183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb0465bfb508be2b457ff11782e23e6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9a18048f5ebf46cf6b1608759a7f29185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9f731376bf071ce6440a756e7647bf186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a862f84691d45268040fe04fd4a06a6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d75d677e67923bae44530589094658e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183a35ba1edb3aa351ed059422467cc0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73248e493185d207282bfb10a49651d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7080851ee3c888f6492d40309bf427191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530af6d10d56f9b54dc989fd7d1f230d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caacb8d237590ed01ed21f7cd09c2ae193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beafe3db924f6e39c6e3882e2c338ca1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2674f8e7095d427ff231b277e546cedb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6cc266ee653a3b5664cf09b5c9798d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a3998800e481b628a7cc577e3b01a6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149a0bebccf6e2c31eb49329890272a0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8722500f56f8bac3babc60c57d192a98199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8c2f2108c20cca84060fe8c67250d2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8e2bc0b5d0038d8d49b7f10949a1d5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd422f1407b4bb39ca52d3e87eaa7a6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735b486a7ce1dcda2fd65f6f3c8f08d7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d669c7d953634271678d1f1bf25a17fe204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9a67a35b225bb677d27eadcdba9c8f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff598a6991c364ded32f83f65267d6ac206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc878b3e01e52af5ab3df5ecc8bb89b0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8896e129b12b1aa67b1df52603e1b67c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2601805164c98af2a1229ebd92e19998209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d8696be7a24a989850c495ca2d1861210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ed40ebdcaf0896f9d358289ffe1247211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e7da81ce89772c0eb3e6b09d53d79e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9a50333432fecb4f62785a45c7d968213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da69e870d72606ff9f30fb31cb1c8ea214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6150ebfbeed78e21db5c86423b55980215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16133511dcf14411e3f5d434d66b425a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd2c13ceb36d2e099f6dfe15c19545c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283c6be5c3479bb89acee8cff9701f84218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27600bcf5cbf4bbdfd5b1e56b794d32c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d54c5079fe9421413e4d89caec732b4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9a24515afaf2ce95d59e682075e345221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6126acde0c0fa9be7853e9d1e6c0d368222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d460c45bb9946ff66fc84113238eb04223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2653398cbaeb15e714d838d663a1c7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b4ebd5b0e07fe4dd6faa9e7d53ee4b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5725512a3afa9d6548b2abbfd2b65e9f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f414ee0332a72983a07cf0c8300bc0e9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43110482271b0738bad2003c5a5682d2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605e2153ea0d0f7fb56164cac03abf09229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e971b8e2077890fe3888dfa52c160f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33135c05587a87e4bed46f33f5eb8f6a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d54c1776764aab4ba5a541bdc7d7e40232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4383e94f9e6d0ba19a08f993b8ea41233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75e4184ec86976cd751a1ac6d4e1e77234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44122e3560a67c1dc6bd318f4df7a5f2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ff575cb23d1bfb8b33051dbf958af7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d18ecaca77ab31fd528a201591e7007237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7770370e6ce6113a6bae9667d81f5078238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3a07daf84118a1088aed7f37893be5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60621f27c077901ef40c816b300c1cc7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671031a189bc54a29c98c29d7358aaa8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13f32a4f10d500392b03fb4191422be242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e64a2e856f42eeda2050803bd63e7fa243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5cabdc15cd9e8a292c777a95b0a632244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc5bf3ac67371be022c1cc1857d3fc2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feeaa8fb20d3742bbe3c5e47e567c7c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee9a15161ba1b4a8431411165f6bf05247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cfa2559525d3192f9ccb6abd60473b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e17b586bc92ce4808ae2919c464bb8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be5ce76ae55b1badb54695370dc8253250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbcb126a7fc58788058441fd144d263251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6549836eede39256292559160fe51ab7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dc5d98ab17d60e261419c615c29a6d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df389eb48da81599521e028fcfa4777e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9609ecb7484d32cda059132e4fa1224f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1f8b15744da43e435134722ea1433a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdf1f40ff2de23bde6c255246a21c18257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d297a0c863df155086bcb76396468b0f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b13316b9b53db874225040f92b3351259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14443aa9955af6f28e03f533a4f047d6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376fe24aefd7a1747b756f99bd904092261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb66ccb6bdaa2e1810b773c752eae7b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7267b0c4f80663d8a6a2cd7d14028ee1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20275a31f4bddfb193eb5bb92b5c8f01264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7055432bf6ee0e99e38d16ed38d3f23e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729fd3340f0c06a3e06a51343cb2250e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72aaa81ace97532e3f65913c5c72a6e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3768b019c71d2e3e44848c0c6dbe64268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8848149109b6dd84c7eac2b0798ae173269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bbf52250d60405f3dd4003a252c523270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e9379221a09c180203b87cfc0ba9d4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c1b7312f5b177cd6eba42d78e77854272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c948eabf7ce66114fcdb3dfff35e66273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097c86bc07e21d475a3266abffebbc3c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16408293f0e46b6eac37d92185e26a1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dece85ac15c7e9dcc969596666bb4e1a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015e59431f0cb8b101f6d98681eda37c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd99307c93cb4ef125af1e82b2110e0e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74331ea2bf5e79e5e1f955a8977a2119279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e7eec4c5d32e0252099cc8b6e415e8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef23b6774b8e16a1cf9e2e446cf5dbc8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b923a586166f97373e4de49067f041282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a05013330ecf164b3dd127c61edeb27283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b053bd1849e723d6aa1fc5799217f1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9784cab79556671899dc8b9ad27911285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eece57aaaa89445589240a7e5c7f6f6c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9681a6c2f270485e73bf92ba10b905287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfcd44deb227af2c332d5001a066ab8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d06c8003042b879fdd7683eb9daf732289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0c414855e948d8d13041c2ad624d66290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8617b3eaaf2b274e6ef2c8d21f2ac3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9e216fd21626b78d8b0cf841675b28292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b2f209242542660ee030b898458113293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c763ef2e524bd51335fab31f1b4f80294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd912c61c1d335381b0c1c1dba2c98f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bb472194dc5e5e504f24c3c704912e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35969aa437d8b067017d31869ed9665297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d21487514cda050305d62c72f26ad9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37cdc1546c61849c73fa6dceae9201f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104013383b948bd99e7e28098bdf2d56300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7783d9cc65fd25beaef84999323d95301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d7655d206bec9b8f66247de72ee063302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc775b69a38dfad3d13260f852befb24303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc42a1e80c2328eb86fd6cd774b93121304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc42cb229f6ef63509d52b002f929a99305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9abf06e1806bbca5b65fbc86f9af157306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c741b2f2a5fb66d54811f50c4f6f69307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce728e503407578964d49fe13bcfcb12308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655c4887c0a654835cbb4a3a2de5d918309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea068297a55af7956157c2730604caf310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b29b29d1c6d5dc717814055f22d9e22311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10c8ddd8f494ae63c2199445b750c46312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c9a8af59c8827c8db821d94b2a7944313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a15e64faf709cfb4b87573c4308435314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42aad62a38f591490a36788244cd102c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0eb7930a7c8880e71d1d3aabcb7273316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bff62b9cad09b938c5fcccefed484fd317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e94c14b63505b1986977f139b437cc9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4ad6225350018d259c4ec5403cbced319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525c1c1be1e2d6007a9efcc4b05c50e2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8a797e47243a5096ea855e4974b6c8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e217e2bd69d17cdfc14c27ea4ea6703e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61b290e467d441110559e43370cecb5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98016ae7e898f349c12dba4a7dd496ca324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbf6b57b63df7c36fee685922678681325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37ef73023e4029abc2fd203451391d3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e589fd0dff868de1c2db727857573009327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e00046be63b90f6acc90d4b9a316c6b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff1ac6cc6bacdeb01dc13f1a509269a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ca10b18db880fff86cdd5d1e748f25330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e37df1c1fb6b1e72d558ebeb3842f0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f71c7c988bf7c29fbf9e0a70d86593332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67341c7a1641b0a3ca5b6502d6fd98e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8335b0154d11fb60c2d421573cf505d3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a712b1231e0cc69f2b0e8201147142c5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bde43a94fea81b117c6fdafb0c7ecb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2d4e7cf8b8eda4ef5e4c20653b7550337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24af2f6cf568afe654c06f7bdb28ce55338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcf8405b59ff2974876dad4353b1910339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce09b3653058fd1f02a9aa9edbdb3b55340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffe8594e44c25fb6eef0c1e1b69dae5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a5f329d6f1b30900a0526f0fbde276342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67984943451fa9de103e134400853b2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76d258c1002d8af6cdd61653ceca2e3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97dcb70c95b4d513d2cff94f4f775a6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd7f661631f4c860198ba77a2a10d28346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93e1593ea42c3bb50a6649e5012921f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bd63a6351bead2b086fff4730e889c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a990da1a7b38d8385e3810f7b1c8e02b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e50b084ef78b7cc5179bdbdff0f39e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c14c28b40325b5fcc29371115814e40351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3070a118673b4d01547eab5a3026a496352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba256f0aed5088a3a359fc9c42b1dee7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa5d25410b59eba70ff78ce4fe29980354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff22558f013e11629d3f796380a5b18355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc504924b9a0c6cc2fa48cffc3f25be356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e39497015ec364dacde84bb5cffd94357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4436cc5772c715ac4cb9589285cceba358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af06a6fb44244ff8c18d988948bb2377359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323a7dafaa5a4b0252ce64caa1e9248f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb19952c6dce1e631f05cbded1b5460361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df88679f62fb3dafe478cd68e2c41713362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3189b51c0717d345fd265052cdb092363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe38961e6823c34a3d4edc1e004a16a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6020c97897f3ec5a798ba0f656a5d756365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c3bef5da4acd3769f991b5fefe29df366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5857a0a9748d22189fa952603a85c375367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55b679afb1cdc53728ca5987030056c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540d6fac61dd940dc5f278d349d060b6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07149344787890ee320a02137aff1bb0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4147c247c5307bafc49dcae1ab4d38371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb055005291f18b68f2f4e1845c7efb7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba60ff4ca2c402f34227f7b6fa136773373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f909ec84c67c1cf1002e70887c861d80374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97087be0129d6939c70a761e1872f30375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1267691706c692e2f39b960a86e61c80376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efab37ac518cce9790d31cdfd110f68377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124285b3ae3c5a5d2e0af033ae09bb54378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218fa0627d51717ca46f9bb117ce7830379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b0b48526f411e0ebd27ba317e48954380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07d7b897430628378efac6d1d0f2956381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb345f093d681680ad32f54bdb0e92d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192bc522803652b43cf977398e7e94da383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431a16522811c7e5e2c758e06a184943384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6b00b53bc469afb2d94b395f2dc4e7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d25ab8e2ffb3616d605b8fec6ee05aa386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23221b6cd677e3be7155e7ba98839d2f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0353532efea13e5fc897acea90cf6be388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d9ee082da05c18122e396f7396377d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df3c19439bf16c863e178ee88c407b6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba47cdf429e3582a30b14af6e36704cc391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1b4f9e9d24ff958d3b50c8315ee1f4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6959d39d350d9e6f073e76bcf886e3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98e0e9e3c210ddc6f01fd9c2250b42a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43be17218d5eb80d6b80b25b0405b249395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789342f5548ad14fc0bada7ec8bc5b67396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b8a8bac3034cdd8e5d1557744bb606397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3547da0a0b6c3762e62e9f84cc5a284e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f477eea6140d815b6a1d173fc3c3b4b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c91959e5ebdc5bb39257bebf19d5510400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46eccd07b835e2509110c898a08b356401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5cf85f604ef28fa7c27ca045909a11402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecc95d2e8fadb79e50db365b24941c9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356c84e929fe5835fb4e1b39104e27df404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2696fd84a492fd278f785693e80a6e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f524730e52785db4a3def0503b1de3a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564c603979c1dc169970d170da45a9c1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7761c1cc4cd6b51bdaef9450103be1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ebe175ed4ce20a639050de401f1575409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef5cf731b3539290ab64acb8a116b74410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7825284bc9dbf2a2b982b39c0b2f966a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfb2af81f601a123e589b6dd75ab228412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce03f47f4fe0fc9ef09729dffec49fdc413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8eacc7a1f7dafd865073aea0c1e6a2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8d435c600e6bcc6d45a49dee600ba2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602a3840890a5f860743c11cf2244ae7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff20ebf4eb51fee938e0221cd6c9ea9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31213c7d3b25acd2fb44d183935a547e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9600b27d82b7a4232a91e4826ce25833419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95e1e07cff61dfe94df74f3d920f302420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacb74b1887a29d5d2a40490a31a1d79421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b214ca9de851e72b31a443770a899431422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fec011545c9cebb42fc1b2f39a75b0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ddacbdc37411f588518285b1bf7336424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8b7cc3da4e0b76770ad0e5beac55b6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfae3851738f1b2e782ba1aa500dd958426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eae30c71a8a52f7a2fac9ec7228e55427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90547732c02ffe0a5bd5df65544a642428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b3b141c3f0aaaaae77e17a75c4f781429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba364824eab02fc1f7328b10760d63e0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5e3c942377e7aed04b16af96c69f8d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799ff55cca6aac3d9c3c1c2fb1ff7849432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092f6df5c8c7ea8421c9bfa8eafa56bb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cff4d7b80cbced6731f7417696dec7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1d97e666f1ded44219a54c519f90fc435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efa9c59da170822267c2c659ffb7bc4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dee66c669cdaa5949e2600749320a43437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9da590a7958e9e25e1fe86e6efc947438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ba1fa9b23a207440079aa16b14ede6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0022598ec9e5489ba8fd76471aac1fac440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6fcc803325f8230e50c4e5a323f735441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c9ed334ca7517db8b0ce58411b1dd7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effafa19d127b58869aa2e2f60ad26a6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3553c5d250dae6b9b11f13a8dc954c5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb4ecbbb7261773560f3a38ab1a1e9d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb7ffc5ebda780c3f35e0e0db85263b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0fa9061072f0c7b4893c7166b509fc447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42798c748c37370a5a03e3aa3086f0f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cffd373167ace9df91f6e24a6af91e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e91d425c288d92dd27a663d5d34ec4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1856e0d752336abab8f3c5ca3c1f0c9c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1da7883b33b33e7914d5d4cac8f1a2d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064211bd293a0188d5bc9c2aaf1f2a8d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8347b664784a175fc157d6bd64f0fb8b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b57ccc0d848de94c03c72ebe16e2aa455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65046c71535c94249a6a01c356ed485a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f631a154e380cd6240738a0c140a4b4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9949fe489a4666bd76712685040d5f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14a777acad77ed2090ab813a31f9d96459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324ba32fb4ce03b87f9ad8c84df5d523460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3ade8b96434769686ff96a0e9ba5b2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cde40b477ab0597a1f0aae70f4fb2e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ec39f30295ecc951926c2667006de6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35202c4b9668e60cfc015f1fc5c4660464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22adecac50ac01922dca2c13fabe8ca465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9adbffee2acf43f88bae2ebbcbd9de8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29543fd743404ad56874f48b410d330467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6286a0a0a0fe0acf6c87059ec94431be468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aea8b20d297a409ceca0daf0b509ca469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521434c04de3355c25b92301910936b5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c33a9c77f6710f86e8e973ca7e37acf471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8852e39fe7157fc0e968a07144b03e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53894b845ab5c834b8b072945c823056473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c0e62410b4b19f93da4280e5e14be6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6680ff5dd68b3f8607f9e230d38d93f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68af345638865b8dfb60d3bba794fc95476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf822f9cc138279ccd38e80e7f5cfb22477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d447aaa15b99f7846fdcba7d90f5c084478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7098a5adf240a293ccbf1f3bdcde1304479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b2fc58d06e31418e55df6eef31d10b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57420492457428c2e8830dda54bde1da481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0231903a8332687a2ed3c9daa8d466d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f94f7273f9468352cd1425353c866e9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb75e8b9b0a02981f89870c284202721484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4487c9951b989908f9b2a7ceeb8f7107485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0c1009d2acce45965d4186570d8a54486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e7c2162ca8331322b4f6651336a53e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135943415b509d927032bf345d3e212b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f334759bf515f9193ef21eeb21a248a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bc5bd29ecd63328fa6c62632cb75c8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2352ae8081b787d81ebd05351df71d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf05f4d615c79253862689668218afb492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2107e24d7af998ce9bea128479ac4ab7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d272af84dfbeb91dd18262a8298e5708494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02cfdc644ad2d3c738a0947e2c82812495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be4e84197db11992b3e5d45cdb6ba4e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028376212693ce927e4ccc9da9d4a4e8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921085810d5fd4001890a86686893a90498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffa80cf3cb8ed90418a6cae2cada81c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e943f1ef78fdf9899fae3544d1cf72a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc80618b5db36996311c6094223d098e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df933365ef280d8e9f43fb623bd3f19a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb9cd17e935183fde139d5548b6eefb503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d1687b1f20f40775d1290b69136b69504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc0fce837f53467405a86f545526048505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d621dbc3cbb0fa665745cdea6a1ae6d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b9f8e4e214c5c4b447cc684edc2a82507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b9735c0a1e492ee5098e609e1750f1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00389278c896753dd7e2a49a957af5e4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9c0cd277a55afa2feb18281904ef58510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bdbeff951f474d4f93035cffaa2687511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1490be70ed7f1ef26291e347abb55dc2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e540d31118c70d7d154a0e933684c0cb513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eef30c3e2255bf5c9877ccb5a546ea514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eba47e324c8681e5b5c69a3439366d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310bd74822632a8d2b5476b885fd92e3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c5a0c84d6bf881a34758f1c670c13d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c4f4b97fb6b86c22d9d57eef5950ba518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca52fcb9bfdc1ef87cea143b64534521519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff987a08a4967cf01faa9de19ba246b1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98763a1557b4edc82df817e73bbf3565521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dbc5e3b67ff19df7e38961ec0db70c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a714e9dfd264eed28da07943f211e65523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a8b1d35d16547a053b9f0e77e769bb524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4242c7475ed02522b1cc0a8f9f4f3cc525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313310c31559e24f3d51574886f6b864526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e471cd6710cfcedb6dfc24371f96ad1f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1f830726b7dd092625493e3076a1aa528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50527251b743e65a8ae53f780764157529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b080b0c560af949b0894cacbe037348530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26760aead31c4309990da7461ee29c46531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8298d5c0f2c00bda17064411fb2044532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1734b904324e5cda4b7f810f83077d31533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7b4e77a736d340f28d300c56f5d1eb534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc31985c17b87161d2a75bc4ea8f6f09535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d59de3e696084928c768dafac824d9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c119783ed3b6d6f29964772a0ac064dd537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3974bd49df020cbb5ba178be6011ff3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b1a35f66867ae57346390f30c1ca31539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0e1613348023ddf484141fddd9bffd540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafa23a9700dd2b14544a5714bbc81e9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0ebe583e848261c17aa4d412c7fd5c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e6fc6d951196a7115f6e14356246fa543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab3c21bb1be0a1eb50810d42ca90126544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae5748573d53955cc8d02bec14a19f7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa904a08939796815220a56d0ccb75af546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b13ef89edb943eec1f1ab271b16cd3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74d4036e470106a0eb4752007e1eaea548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff6b7845384b2dbe10826bd9ba028a2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb87243f744dd18eef50d07d5cf6a03550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9350c5dcb3b8846977b43d50c22881551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8718eefa5318c66598874819892ae3f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1350c3ab649f14ccea03eb4ef952d61d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533b8dff72b890652d53f1336976031c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5c5b1c02a43ed5b0db85d34e988648555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdf61fe4bf54eb53613960f6797b7a8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3099e08c4f9665c077e82aa726baab557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931342df86b1d8d3eea15e07572bcf5e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe0cfc44229638593b6483b51ff8592559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4759caf6e226b82f8b2aa5597a585b00560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d5994521861a94bd06e42b1f205871561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abfb3384746d44df75cfaaef880d8d5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8628aa64a5d1b4da7e2c3d3c4edba8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7c505260967381fd3d4e683ec1e2da564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1fd00cb1522ff794bc90600913f3c0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d043eb0c88dd5a0f78daca3e610405c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511c8f02875f65c34e1dbc60166d4d38567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72219476f299ae09f63bcd339d5ce857568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfe3a7a1cf9a3c21ab0a7848f90e5f0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13716ff4b995339bae910f42422ab9b0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a36263dec32bdde84b16de056b3611571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ee8a226f4cc65eb606f9b9b4956ee3572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>