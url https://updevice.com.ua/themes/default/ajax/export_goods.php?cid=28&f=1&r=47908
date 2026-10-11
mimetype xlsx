--- v0 (2026-10-10)
+++ v1 (2026-10-11)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea1aea98e535f74409f76b0dac6c7771.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf1c9e8c426a32eff2cd58cdcb8ad6a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33c8f4d1f0a12cd47bcf2a7e58fb8933.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a853a218763c44055d35b13563d71e224.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05bdfc40d7e3b1647fe7f22a4a38def5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a7890b5ed619ac6aa64ba1dbbe49e06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f755614da976e7229443693efaef2ff7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3373cf98fad9e55f021b3c1db5314dfb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0842054efb74b90872dadea82055128f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c536e08876f9a8ac1007ba568da92d410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3ebefd7bc8613958a330c153501c8611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3366e0c4b984c50499e6969696c416a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a600e3564b5df8b5c468c262f7d723f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d620b4ecf3f28501f8fd1f044e12238614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105d6ab2cd6c21647bcea5c40d314a2115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb36b2cd039d4d31552bca47eb65237716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1e6a87520c2d4621cfd7e45da0c44f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb04dfb3c2b1700f4c3f790ae6866fc418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1801a86a19d760b836e720ae84ef00b619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deb6930c43c4cfc3eae7d18b790c24520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06964a292c2c015a83c04b9b08dd6bd321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf0593619272cc460517fe2016a590122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad553ab90fecab8ebcba86f4bc0df1c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a1fc1b3c1fb0ef866da5f39a0bc23624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f073a3b9e6df63ef7957d20a46c4a9c625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0490a4c8a30764eb387641186c7c20626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2776a0cedb6cdb09a533e97690553bf527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d3366c6c6c87af05ce90a78bfc632f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db1d000918cfa640af85c61e35faf3829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ab71c31ad060420f4b58888b96483e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f343cd966dfe2d6b633faa78cc8d5131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf9208885c7ee306e057394e6d8871132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba216c7dab2a126f5ec63d50dc80e83a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606565620a1300ffd85106267ee9708434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ebda850a5590af037817ce3ba19f7535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1957759c6d591867419c07e01ecd8f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0b8df38e958044463de7cf393d869637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a89f899a842fe010d3b41ac173672338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287160250f532e66836a5714a391dac639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2ae753960580350dc300039a9b939540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4982e25b8fcce0023b0fc6e2d4f35841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ac0bb46e37b477cd5ebbc2ddfb3e4242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6007f592994141dc4c52e04ea651af8743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777103afacef8efa25172ee22ae45ebd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2828b85aabb225e9869c057e275461cf45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e6b406b134ff413ce015973c38ce3446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad67511c4ed4407c460bad7f7ebbd44c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6b31e84c1b4f11d7caf087814b172448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005ba7918de5b049a7c82a796f01439949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc94101f354a7639a13cf475677006850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2044eae5ce324f6c4d5b08ad979a56351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6433d91bd2ed345b032379f68db5205352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b9f80f637c459b5cd96f0e6c78bb3c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824bb9523e8717859e3754f0a2bb6d7b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f6be0a80635c137e3151bf5abf7bf355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2449bf4c902687dae2ca4ec8d9af82be56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd8e3735fd94ae19df593361ca645e157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d46f537a6397db7462ce57c16c015658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c36b715ab25facaed5f956e6d27bebf59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9b770afcdb1dc96373eaded456155360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09d649093d615bd1bf89d38c72601ac61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b35302ad9e184d12b2e767dfb607ede62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35273dd34f148e51867e9d30ae9314b863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6add85c73deb5c36ab07d75d12337e8064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d49269e84c5204714b72521d3b1d4d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e5809e13e368c55bd7413a94dd22ad66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3badc334383a9a344bd3751e4cfa77d667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9578bfc343c866e1e81859e4c8d5172b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758b727d535e32ffd2df3430f1c024d269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ba954f5a6124e89e2e4088a3642d9670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82478c018c9f4d47c5e83f348e2fd86571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65e93568e27009c468737355260ca2672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c59b1bad7ce57ad313f9e26a9bbf0073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90cb5f1248271f27e194fd391f160ad74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cda40deeee118e7d63be7aa4c6f910c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35958bcccf21ef5f768e567118bd783376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bcfba71478f80f0b92ea5719af246077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5ae5779dee450fccceb427e7777d2078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9947e0958acd3058dfaf359d71aa1fe79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5777653518f281b7d674817cf3d12180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722ed224b48402996b6ca1b39a0ca23281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28cd559e229bc11689caa981a15561082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77159ac405e0c5b5c10bcf008ffbcd983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3614340c80320e930b59fe2748a25a184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4201a8fe9c40d6d6a5c0f14aac52aae85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ebd5e6ff291295f743c88ca9be4a1486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c2cdb8017ba4f12b0f43d5d0337c9b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9941253490c90eca5648c4c2cefa961c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c703950968d67248a7e2d9bff9c719e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3662477c72c935599ef474a69d1921490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb006d35efd71757279e5440f04e718c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16846cde10396f6c906d1f3c84024ee92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332f229f7faae7f90ef4c6dfc5ef300993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e683285f0c1cd466cb4711af2d8ca794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bcf142df5856b3845e02803fb74d0f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9090cba076f0e50e70dbb30ed3ac0f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1386055ac0caf58134fa839bf3a2b097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492f0a230bc3e9406ff7519cf737b87698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c8c897feeeb3f4475aca11334f048d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6c954f676260f5ddea9a0ba8415f4f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d65a04d1fc0546487a14f34ed8a646c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd689ea0306e2c2ee3e1b2223d42c694102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563ae8fde6598e97c42d2b70b93ddae0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470d992a699fdf70f8de0cfea0b8171b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8710830d813795e29be62faf2f43de77105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42571fbca25ca18fccb8eda2c464d873106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3bf0834f1f40a90043123d31a5e35e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103284b9e56f2c6e755d76920b375702108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a671ba3170ff853e548283d03dc4a6c7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ffc5d42d5ba2d78955589fb124edf9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88c42aa6318253049e1f966c538ed54111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2b32ffe4158ce6e247c5b3c181849d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1277137ddadee8c2bc1238c6bcfaac113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8073aa3f3b8bbd1ecb1f9364d3e4836114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2232f17a7583a2889dd0b95e61971a8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02004d0812620a5dd17534d7b42d2431116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ae893517dfbbc50bc756cabd1a8407117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e818907446bcf40d7f0f1c842872e31118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b15f42b81df08297feddc446253a340119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f21cf4ec3221310560bcc0c3944a40120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4150414dcf49173493798ee7c2fcfcc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541d47e6eb60fcc8151b01af70215832122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9223c7788f63f8f6ed4e6dd01b8b26ff123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4cc3d9e6dbe88f16cdf09f0c122022124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b11c3e5235acff8dadcb22318e7c592125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a64794140c072c70eceed8a2730c0b9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16500b5e944e818ee256d421ff6d8a6a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc8e51e01d5f4abb63cdfa68df59455128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07f2a244e07f592fb573867aa7e996d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebd160b4b12837653666093bfad0f69130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee39732fcab1ed1953b054160e3c960a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd02fd8aa691a2a54017436d4c8f4be132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a4c420fad57a264aafb8a24fb48cc7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640cecee5b204c44571abcf46f5596e9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51177c099810c63018991d2bbcc3ba2a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38465be0f555cb10e7a9c0a1c97106cd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7940feb953345c10ac540024e766fe4c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4ffbf59162236e64050ba0229e8555138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98eb9ab6e1d910175cdf5b2de5fd5d3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd595548f1cd1460fb36dde3e7a45ef140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e494a3e93ad770d9d83214ae71dd2eb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8babe0b5f49d7617f75a2aa64a188886142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3beec4b17bd240c60bdf2b3f6a7e9e4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ee5c89448ca3efa694fe77b7a786e6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294ed4fe9e588d12153e02662ce1edba145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b0f5e9b5cf545c0feef6b0f04b6ba5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57507ac4055012b902d0cc0900464df5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5221e3de5b03e5c4055e8c7ac14dcce5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a58e19b624acb0de9d4c6907414a654149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcd87500ca0b91f2663019c2c38e3fc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6040cc712aec15554e0845e64eb8c3d2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad9e6a83f71bdcdfe2d46452ba5a1d8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea1731a827c669fed0a60c36c87fe00153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4f9cd1e625fa4eb1a0d6370fa0d16d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18149084c0acf2617975dad16da9bb0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a72023d3e02e690bb60f04103b5ae10156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e414ebe4d449f17544c89d579031000157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2a748b022340a10e95d651484825f8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d1015716f047ce7354caff7432ce1c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79595145ff9d96ce37148e01dcb69901160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e449e112c7ea795535d43d1083916eb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03487e47b07a68950e0e6941c3a2cf1d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84d33925577a2ea10e386436ba707a0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1fce190c292abe679e6d0ef943eca7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9372bc312a13dce01cabf1d6568453165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8976e44b998185e78a37974101bbb2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34163ab2cf78eb794c30cb16441be39d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850066391b5358742d45845b03be6183168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dcfb42d71a28dff3530a61a18f42d5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b155be9c841510541c0377dcb8a35ac170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5ad04ba49c1a09626843d3f9c718f4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4cd10fbde8a47cffdb10839e897b4b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e27d156a6101f10d0ec8d5b56c01a9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c488dc7a092a466ce5ffb0bb2feac6b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3e93ad788e2c1e6987c29ff868342d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49179fe958b7816015a6719d447c490176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b024b71242b61103fdc74742936452e1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da1bba425d7cea801ff4af8d88bc825178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82041fc3c560f1bce85accbad26e78ec179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5be52c274c4d37c1b9cdf963bb4909180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30151a0cfa4e9b8795d8545ec510e4c4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d3ed598204c9d456457d608af5d5ce182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f56fcf866c30fa6da464986aa58745f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52987d1b2c9aadbc4ccf7be1c32c4c22184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c40c10fea61d322152e7b36e825a4e2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e16d09b27da074940f0a8d0c3be8ce186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff260c60fc7d2227edaf73177d18b579187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55425a9f4008adb41ae10e1054015037188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242519fcd9f5c92c13c4dc73a1741b1e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d798c3601a28f984bbc58f36a3f4ee9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0543a24052ea51f4ec659988d536f719191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527484cfdf4a89d15185c36109092074192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b271643d293282d1b8f1d48b8824155193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4250979ccf7cb01f7ce19842d10f4596194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7a9ee0e98869e7f9a75294becba902195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e149d94c6250e77db97d7d817e037e9c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b22187bb8ccaee2d31613e797c532d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95bd3544117482b08220af9c8e11bb8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fb9650ec11d378594582fbee6af9b8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d610716d4a6aca29b5d00bce3454335f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8effb79bae94d009052281eb8d7d5508201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eadb70f2ad7273e2bef07c6491948f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0529f520b576f6c1911b82b8c290f7bc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68febfe1cd95802a713818686de1b952204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae36cc461a83939e35cbd198b2550fe1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76aa679f0eb730c146e5b6b67a83028d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44f65a7c758c9917c4aead36bfd3475207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4865bcdf6bbafec5fd0b6651f63d09ba208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d65a89f5909761b1cac7fdde2bb211e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393ff3865ba55abc30c7f85dfd0aba9d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d464a878fd47d01dc48381294518aff211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668722b1d99351f16488fbf7069c0308212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6130016fc67f2068f9385180b759702213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043413ae1a709bb0813ab5a64a1ecf35214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db680ba4091849c88d68d6b969154fd7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3296020a6870ffbe4168ddd270462be6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51ceb9cd53a52ad6c03c7f79a75470b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e8cff102aa65903488bfd2cb6f4b2f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7b0ae63def79098457b861ce011b6a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccfbc13243b40342a3e4a0e987560c9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15949435b7ac7adf6e4423819a38a80c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d356846b55bb65309f25038cdefed4c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb6a9cd67ecfb6efb4796cca05a0ffa223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02006c8832066110e84f69fe5416e74e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17338ffbf29f0558f6f7d8f16063504225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8151927ca7b3ebe4472530ee0491967226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc36f0db35faa8155594b8e4f60fbedb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea486141c078357e67847c57baa11a27228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a079ca4fe58ae904867c0d4ce434088e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45af6669fcc989196f9a6bcf08e72e9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100f32fb6dddd00a98290bd79eacd0ca231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0644a4d403ad58af0324f4412b7f8d1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48aa126e0323a985850417fcedad584233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9422dcef034b391b421cd8966157548234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28fbe5bbe72d7c986fd233fe6b7b983235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2248e91799a18e2dc9c748ce6e34a4d8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406de5a11a97010ae072b023cebe764e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08185703a0603fbffe24be3920e4d660238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c441de48fe22ecbae5c6e945897a311239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07aba6c4646edbec55ed9b2f3586d882240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee374ba8e6a871a1739ef467c97387ae241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf93b0590f0dd10c854e5ab601df57c1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b405935b6b02e8f80ca6b2a1782ca1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1825143888de344af507667f2bc3dc1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf98391e242d3809e209a9596613c64245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c262983985367f7d1228d6e454b34c05246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699b33d81b2c5c9cb90a73927c133c7b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8926b96e10932c1024651f11f81d42ad248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384707e43b2cc0b8ea3e117417ad3b8b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbf7c67151cd924cdb5eb4916b918d7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c62ee4d0b2a8b261f406a5e6a4b523251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba8013a4e740a82970191560e48e64a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c74ed1377f24a246f7c9087654950bf253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec13bf7f7fac78542230c064870e20c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e423f9b7e462d862279522fd848f177255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc3fb5fbe8b076aa823e729c541f39c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aade375b9341638c413d1f17373564d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddb3fd00819ea89f180ef8aea70103d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a656a78ce5b819a23ef80f7b1b218e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261bf0967662950e5319f51ecabc8ecf260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c62f5b6a59bee52e2e922e0d1ed492c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbf00e5da1587bc697817dc459de6b4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3555db0415607aecc8080add361ea6c2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0678eb83a771086577a71e86bf6dea264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f610107aad1c1cce7381394c20c58f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd98c7dca948372fc93dcd5edbb13d3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0b6259fb9d935a37dc5d3b01757884267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434f046ab5a10c46b7c2f32d0d6c7805268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0b11da9a0c2cc041ee293314b292d6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4db14be62a8233814d67304b44957a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644ce7917000624a666ca753b44b83fa271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fa360eb1102e573f904a155326a924272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cda5c381e83bd596b252c68d8940d2f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69f603c19e7b271321ab996b7eba59e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b890b715396e7a8cf36c1f5795dda9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526eda5a6a50afd1799ddaec38db11b6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481346a428f2148d0a9e7594c8445b1e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96496c8961d73d030fb79dfe992d996e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3e3df6ac3e8b97e954de5e320e5f05279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4cd1e136728a078d41ae514d92f735280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b91a1b4bc6b6197ad229f75ec6c233b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e598614e35fd54779dc03444501e3e1f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3add6b2948c0b97eb51d76478d777c3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b837bd0996beb87bccbd1c72a65cb4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39db5ae3e05852981ef437457fcf6cfd285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f4b5ae51f744a6d465ec9412d045ae286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bac99c65cfb73d9546a5c9c9c46388287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c26be6e0eec3ab156e3a897db266fe288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11edc882351fce98b0b4a5d107e790e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27e2f674ced7bacbf8402146a51232e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3d7c38f334fa360218d18fb04ce6ea291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d007d7d93cf60bfd3cd9c2784cdaa5b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec1363a82e983d11076c9e670444ffe293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465ef6022fc95cee3f8d732c9144b843294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4218d26e595d5d84249c3bb314311b24295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f8cbcc7ba2c6135a9ff940612f05c0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baba1ad54619cdb289920a317e188f2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8265420ab017be3787033bd6bd6d46d4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bf164676c4a3dd3c018d570dc44763299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5835e3bf933df0fda8bee3de5935bd300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b4c5eb5511128218e8960d6f3fbcaa301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f34bfb9363336617fac3ddb58d873bc302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f79cf8ac7746b16a8b2da0dbca8b70303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7635ce4f35d4280edaf7c93da3ee90304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a96211b14a922b987ec8721ac9cc4a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c4d8c06a8b9aeac1414c8db9a3e1bc306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0292282b56c7d845c7e9ba4ae9f60530307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5503e69b1d128963e9da8b8f2b6893308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d7a5501bea7ea11468fafe56f3e1cd309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d25fb56cc7f6f0c4c687f0d1e2046b0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b132d6af1ef71b264bd0f277c39a64b7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e3acbe26f2c2920cf5fdbe56be930f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1b21a14af0def77ed1e585c4d39e9e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697f9819e5243c573036c690360f74d5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6665f452aa91260209210a0097e6b6e0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c880ff535f19e6bd2be6de7fd4a82989316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0175a8b838d8a9fa3a2ecee7914106dd317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa40b4938a1978995267e510fcd8a69318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e2cc28c4e329ffb74a2032af77671e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6a5041df40ac85d437affc8faae2dc320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbfb57e4fd8a59fc16e838c3113a324321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5df851ee3844330c071de650c1a0c9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d66fcd7973f528ee42890221d19fe5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f0d2ad497a49e33c40862eb9e7e80e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49146cdfc37106aa1043a84da3b3616d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05223e6379ac86ea4b42304d03e4373f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fea208d126f6e534a2113e4a988088327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0ad458f8747883143ac6782e61b96a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd92b63e13ca20022dd129ad9408d26329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9065268783b9fea153962ff8c476631330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eb3bf84dbefc0c27228003e6cdb289331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee4cca1085f52ff4992b57d2767f638332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebce5286682a2f3acb3a45075a79f70333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75ae79db1dd2ee1acd1ec8328655315334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b449997e7104a4625d4bb4ad96605612335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4d2be08375b9f5de3f678aa9b754e6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea880a19324a0471a5fa2e666f3308b8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9854ffc8bf56cf9d865074e29aedb7d4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb6ea7d5d6b33980bbe18b49e59f93c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbc69ac5e1ec4085ef065c0b8f9952f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da9462235ab33f8fc5c60a81c26cd45341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaa0fb75a9b5674c0aaa20e5ab03782342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af7ee223cc657bd0f99d3cd1275de1d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92fc7f8e0cecb26450cff0558e9e81c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfaadcbffe863eb87b67d0b8026a4fd345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beabaa90f48691000009396469c346b9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba95d79139cf8d1c9a7620888e01902347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8be3d858b47d62201ac596163de2da348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfeb304097c0810c37ff79cfc418535349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d339219b88ca9d95d54d55bdd06cac66350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653a326d80bedceea3926fa252a2cd9d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e254ffa2588d51ecbd4287cdbfc6ca352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39f87443e391f9bfbb800b93c1805b6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0851a4344c1ba24b6b9ae71a05a0c9d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e792be853dc44a2572f0ced6c0d3fdfd355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73dbb346210768e0b0df0c586abf164356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3885908d9b1ad3e340b950c4e08a45a6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a71f2afb63648debcf9e3b006d9fb4a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bac912a46590b5313cbef52441bc363359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182241b70a1a4bcb5afd84aaf97eba4a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e5e29acd07cd66e374e24461df5dfb361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4832a30474faef068b74608c68b0b3c0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9e3d12b1e21cf6d21233e444d59dfe363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1ffc6771ee1c1462f110cd2f17f8ed364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbdc057145127396cc775bf1154648b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce118eefd49134ffe47c4914f23a28a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eaac21bd5012970c7df50a7147ca1b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a559a011b1cb23aa9fb36f9841bd70368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdd0b30a6b1f2eaca8ff18d04683e1d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0c253cf1fc0d067ae2b04c103a8926370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7fbe6d6b166984f857c46c0f4ed01d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aebdfccf46e5ef06cf64171ad72c3f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b790de67d675653f99322b5f669c592f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6823407d62292f20ce3f63bc840465d2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c85a4bca7b25cd7105b990d1deeff3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6c106ba00292e5892fae493bdd689a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2c282cddc43bcbdcbe19a11784a224377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3cee34e705ed462761469f3817f143378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738567fe274c22d78212206b000a22c2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae73466c3f56d6e26d6032517bc31e01380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e56b6dfbc1b7809d367d3d0769998a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc8133b8756f726ceeaa581c1bd86e1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e3ce3d504f6da4f8dd4a33a507c55b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dab70bb1669f334c0053137d0cd363384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564866d00bbb5730458f23209e9308c8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812368178ebe235bfb90ff64ef98cc21386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764c3f7bb41f73873b6571f258c910ec387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1c493ee943635ab4e3adea9c45b9f5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a801da4a0485715dc533cbc7fdc7db389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac6197f16256c390d8205396a09e4db390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f03701df518198e852f2135b68080a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d223b48100f71b17c012f2bae3db3170392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340325ad08154297ee6dfadfaf139d00393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655a62bd097bac897548e1dbc9e4ae90394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fbf133b62844d88162f60062a413de395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6275c253a05615b9ef588f4d18371ee5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e32053fb826b428f6b254cabbe0cf07397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c916813d6500bee12e6f4d43f95e17398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83f4092933e067d2af67b0f7271928c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d527de581e8bb6bb51e4b087cfcb8b8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576b51925fb885a1ffb05c2b9e62817d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bdbae9c235e0bb9417b7f1d859cb1a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d0bde54054f73b0f5fc5d0236e2a98403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a1706f6fb86958cbf901348acdc3c8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d0a44529c5cb90f80d0b3e4759e1ff405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e12fdb76732c72c531d2abe5870680c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c486a4bfc84441a9503d6f83e703a17407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe243819c6d90d77fe5344bca127e052408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4664b83d07dc6b3ab7d467e85667489f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da580a7a9d9116299e27e5f5ee67d73b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd659af275c6f13cfafc297b1ef2ccb8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87724baddc5a0e9b2754224dc2d59eb412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b1c73611c17b93f52692ef9b8ccee4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0c0f4dc9cc39d4908810eb6e9adb43414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1e05bb092d6f1ee74cdf5a7d8d02f3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994b0f5e7806c60c940c9ca5f7edff1a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887eb54954cebb10e947339d29a4043e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d591efd8d2de6ed20ff993867e04b1bf418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59cf435c54e2aab8594a8fa8a078d20419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5999f4259b6ef100f116e05d44d9fa420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f64583fd9ad12f26b204aca4909481f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d2e2047ab06de6a8d7112e8b5a3288422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa7e751644f0510bcbc0c93c021423e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5e3230318655acf1a9a1231ff61aab424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13871ad8d330ba03b9e2363ef7817cb4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc478b648f8f334ff86bccd0279876b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eb1c49e0d17f824b6b161f93f72485427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c72bc197407400e6efcb9f9d72c573428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca75d93a18ba93b426e93f5c083b8b6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc08f60bbd888caec16c0145f372892430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2bed4f1ac8c11de09005ef5f8fe0b9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751b40e5bd7555823fd05e8d594bfc0c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a69e1e2e9cdca7edc8c22d006ed056433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972a1e564e1cd77cb17e8766fdbee23b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6327026d7067371e7c96a4951bcbef06435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cb25050ccd0809af284f29c64ad3fa436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b21222f50acd65e38d7a01421f2a8e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4be65b3bef61d0f5f7e18c599906566438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088b24d403579ef61794be801e1d1bbe439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacc68bf1481f1d432873c439e89ba97440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caf491e8f688b29dd657195f06a9a31441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a636ab327fa8f0ca6e4088f237b658442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b46f3149900b35d8216ff761e92a70443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90214ca77ea34b2513c202419a237589444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf1e0046ffe09694ddcb8edd4c347d3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c268934329ae3ac6f50f9a91320c3b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bde294175e8cd826bcc5dfb75c968c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eab66ba96472cd80549961401032c3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c8cd1ad2845dad29259f94d67066c6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28a19102504a20358ca89931ca4837c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9857fcc6533311370350615dc0616699451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cf88062cc263bca521b269b44764be452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791d996ecbdb29834acc97cb1eb8538b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb841dbc1be2073caa0b855a2092b93454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73018108d56748b8f1aaa4ac375a819e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd64ec4b19fc70944660126fb68e8b0d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2eea5b34d993dc3f1dc0fbfea3f911457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1005a696fd35b1d56d84ba8f63fd8d7b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cc45e5331ec9e7816eed8e477ae805459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf3cba4ab6fc54d0a5c00fe9cdcf0c3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdcf9c9e4693b034e896e1ad3f5af44461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ddba728f411c495d9c418a1f8718ed462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6109a5cdbafa50f66d9d7dfec7a4dbb463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f73be5b8da3e8d06a3fcb0b45c023b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f296693a1144c9e82550a70abd6757c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e709855f4d00d83ae1d3df6bf2b9af466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319574f372cc976a1bd4cb8c502e03ca467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf5c73f2c8dea47dbab416d5e0f3f6f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f491a7c42de4c5fce4b1f4727a359f2b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d238a9ed80f51f4073f15d52cb86c64470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40d412b4c6ae735eec465cfc188c8c4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d626b3dde78c7b4f86f9f1e1cf387962472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31b5e891507b272821cca2ed2c1a111473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b6aaee5b2592f10beeaa4f3c7307d5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cb2d7a5e2db0aabfe7cddc0a96ab14475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723f2bfafed330ec0d35d01914da9d47476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba7413689916d56883595ac2129da5c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a248f4f590a846364d16d7d4d62ca101478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cfc1a39635867d16d84d3782a7dbe4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1148ea48e7be749bbf973ad423291796480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23db9657888c9acc2b9e2c94aaf1f8b7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c023d5f6467103ec0b19649d837b54f2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbe72186e539f27e2ee813e8b9a290c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c39377f03de9103380783bafb01e343484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c5da59918a898cc4e900e5d2152b10485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cd12b704c4565c8f302d4131199862486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627a8b6b898520ddda1da7015f38252a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d1a3eff67e5bac734401c3ae127492488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22357b29ad505f9538336fe014bc460489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7d45adf4ceefd9c5913967e67f2a0d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74ff6d7a1556700a916c6c26fbe0ee9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a4d1f27b31535246a8a012fafbcf8a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f130611d5368c3911e9cd653eb909859493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ac34b7d42372f4e4e75e254178c6bf494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559416f4f4382d80707a0ba2c47a6ab5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665d838e45fea2b982775b6580f8201b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a741c2076f91f0b9bef1a6bcc3c29f8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c881f3e41537ecb8b19a985421091b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc88e4dcbdf93f2fb3f80d8798c5379d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf56a4e1820dad35f46d98524297cbaf500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac957dccc8192ac3a65cd474fa519082501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447b05c82ac837dad77bea492bcbe68d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6756c3130d131d7aa9698a1ff49e8f19503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59efac890c8770d4a365c536cff3b0d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f888834c86549e61ad0b7c4085ff7b6e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346f383a0cadb299be89cd1cf1c9b7a5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091f19b84619f63b9253257cfdf3cf27507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1662dc4fa099b103a6728d9efaa337d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884b07e192ae2e35c83a712ff807d113509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b07861cc9ca28a1eae57bb17cf6f2b3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0ed9532f87c898beccfca3320685e6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f74cb6bab3a0da766ef37c2a6416860512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af04bab800ed6c7a52c66a28536e4ad3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9beb25145695d7928fc4f6b53dc0a3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b8ef880bb96b383beb7ba0b1be6257515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fab58c2f0e075096751a37a71414dd5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09b984ef7f3b680689a3446fbaa2016517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3865763e191e448098cf9f572ab4c3a4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463d2ade9a3d7ca5724a17494fe95d25519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2bfd61f49df44cae06b1124fe25301520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7321033e94a78ee0e3f5881da7fa8e54521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d949cfe4477b9ecf50c5d35108fe30ad522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0b75677f480df57e8e53a98841f63c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682f44a66f4af733fef91cadeca935e8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df9b68459327f37c17d941c697dcbc6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8641c124e59d096a66e49f9aa413ec51526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e576a0a8487e274a112ed7ba1edd6fc527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe77612a637e67b5ca8899dd1e3a65c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d857edc0707bbd2d5062214bfee8abe8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dabaee746940a7e56b6ed90bf6b23d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88af2ab985c19da0576f109fcd937e82531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc9750b88291be009e3ba5a3e876e29532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3938d1a5412e099b8de5591310f6ff5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758c73858ba86ddc9271cf13f470726c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f30604d2ec1a76eed0b493bd1bb857535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ac6c0a810e5e7e7de91044f65f1bb9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2636bf80658e81407b7d1d32ca9bb3c8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81d0ebb7f83484580ffcb882e34fcfb538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb273d0742b646f70c3e7bdff088433e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816c8bc6e3a58fab3962bc379048ade0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72150d1180b37f8c56ace317a2277c12541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c839a7f6572c69aa0888b8dd2e482148542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488af09d5cd387f841e3419511d9f35a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094e68cb29810a95d11409c274db17b9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7960be7dc74766bac475a80a33cfdf545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e96df45f07c66585460799a3b692a6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39aa8716f5e714d99ca5e13f0175669f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d6509f0f63f3ed03ce68b0ad175c85548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56d4a212557172d73b8ff6775cb1220549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf598d24dd06705bd44379455e613b7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3a7a096275f49969ca2f2bba549e1e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1512a58f9f0d0e70578135710237ced552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e351363a2f87149514ea6640ae8d51a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38a75f7651fff61d7aba618ab4b7bd8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e138c46c225a1381ff59559bc1888fd1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4bda05bf9c840dab8a55d655f40289556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f60be9582e7ef0721bc3dcf91861268557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04c2a8d3c1ce578e1032344c99845d7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51343a415ae1e00c0ed33a60d770d3c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6794b2ea51eaead0df5c449c46288262560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d619ae88bef53d313dda18e94841b2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e857ac4b04ec5068fec14e6a20afabc0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfebc397c8d443ac2123c10c2fd61991563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22a8f878148b47e51bcd12a1ecc51f4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa4ad1dcb063a952def63e8f0670214565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d651b2bc77772f059213834aa3e5d8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74cdfd9700617c0a94f4bf75572a423567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d021794ecdf97e4954d057f0c5e0be0a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b3a92a398be56195a5eb8caf316bec569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8996da1000ae5e10759102e3439ba4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0045eaa5f4a1b4353fa0902bac3e9277571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf221e3cba8a1b0137a82b5e26a0680b572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c312316f04c4d730ec162e59731c3b91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3bd5b38578581ef8d3543b99a30ab22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a74b028cdb8414dcb41acf14360efd93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a489e820c794a127d0913800f21a30d14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcc81a19fd44d4550dc0c4ac835e90d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f3834ba915d681b6aee038fd2d10106.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ea0fd7e9a995a7b2f7dc07541104fa7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012562e855d498d2a8c1d10301fe02848.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eb5b5c2978a95ac0deccdf333de4099.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9d5662d9cd95346188b9b5747b2b1410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27caeeda2143481183094d2ea3ea6cde11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5360c8fcc388b1cdb105c75212614f9c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9161d506fab7ee2beb7cc27ff74a456a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ebdf53b36e2a473c6f7b23b362155d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ace20cf533d6a5727a8626cd195b7115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fb88375ea1326b6edb303919af63a616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccf0ccf791549cfb62116d555100fef17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81514aff84f0043ad9ef751e06c723c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e7537b46eee5aa9c8c97fe3a6555bc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8706f11e304244f0c7bfdcc44b16e2320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76db8e27a00af02c4e9d2eae5ec6442521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8112f2e2625383ebe683d63bb0df50c522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cd87aa8dc4de7a0d22094dda9dc0a923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf489c575ff5146c2bb59f95f024209f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993627042091d643911ec350194df42225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061b1ee73b16bd87701ebe31eafaf15e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cb4e17369a46cdb909e52ed7adf34227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035ecc9bab3fe423e9461e76a09003bc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0509ccf0fe429974f8a761757532ac3f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91d61334ef3e2c0e342f6589df739ab30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8267cec5a6ebe71fae49f8a360a38c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89abcc59c50c11ca3c6ddf7fb797cf3b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b8d5eb7ce0fdd447f833257137926833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c6f20d06bac1cb89856c94ad9d351f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127296034017fd609043a926ce63d5f335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9949628ff1b2e325b11a55cba5790536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b7e2d287943bc65960fe3707b9ca2937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea49f8015b3f314dcd2d52fcc1bda11038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848f452974dc5d13229bf06ab0e69edd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751bfc1a3660a01f229772aebf82c7e540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f3d67ac5c8ee52dd910bb9dc17400f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc6221e41ac8cb2ec66d6f66d50afd842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f215854df5ee29a4ec7b53ec70c71b3c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5ba95f6f917a30dcf315263a2cc43e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5b449dc67df721a3fa97ee8afe007a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bde33288c6ae8cb4099d467994e8b5b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd5065138b523f3ab65560073fda9bd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba086ea0203fe05241da48afa5a06de48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aedc9bca10d44b93405395dec4a24e349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b82a029c6d91d890b9fffeef49ab7fc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16b1f3e2bd61a4d76aa79e203aecf3251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37758dcb34b6e5d54d43c4e1bb01d6d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec3597a42f16bf3268478e62dbef3cb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc98cbaed95577766f5321db275331d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06da43fc10c19969a50dadf4e67888a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1ddaebd9f6b14d97e1b5ec44b53c6a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab3264997120b12d46af02a05673f5557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a571f9795eed8989ff4995fbf2ad9a758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d1db9c6008ee96c00cf0c4334df3e059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e57879c826b01846432da9c6615d1760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c0cd253dc032a38994b006d6a73b8261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf882b953b85bda08be31bd7602e59862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dae027e081f379f9eda84aa9d1a908063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59aba5c7c49803207f84843c261918b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c53c2b363e9608738dc7f6253f9f4265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc6bbde582d69007912c65f89c7dd6766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73919f8198302ed03ff11c4e207cac8967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9bbe15e181df88647a2fb7acdfb59168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e025e03f521eb07cabd2257dd5c4caea69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02601654ab844221702cccf52ce4f79270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6030304e79c74130a2f377212866f31a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f2c1677b7367cdd6fd2716fdc0cb7472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d702081f281972726fa69118c28c2dcd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55708dc357f293571dd29c54cacf9d774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4abbb0aadfbb9713e073b17ddd343575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a827d066a78f4f77e0710b968a33d376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67066792c75bab02dec2f0d26229b26677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927a1c6aaaea62849b1745cf65f1153078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eff9b2146d9a66a1044da62fb69103879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2575125f674070be375c6e834cd99a0d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d233467ea77d8c324172bc46a86075fb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262f651b78ebfe60364df4bf192ae6e982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97429483db825f5f3f9642377f268b5983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1376a96b5624fc8d027bef7fff590a2584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56368d665c48e270a95de1f9a413fdf85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d28a06874d114af85b4557d5f0d72286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f750686e372f47bdc404ac74795907b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8990d1535b254112eaea1605cf7da32988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8c730ea66c0a30efb86af97dd6551689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d293236ee3b5eb2634a0f6fa6cf78990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa294bef821440f9eddeedebbaa35db91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e0698b3a17eaf4d001df4f558e3b6792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e23c8f67a6e6eaf357db6c11daada793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636c37bdd7e16d55890fce2c805456e594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8160729fd26ebf63972e896d4fa93895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e068e6ab88b327002e4104eefd9c882296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ec669d5faacc2ab215140a5c4ed57797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e83de68f728fd33516c3fa885d8e5898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2887a9e2391e6b5815a56d5dbf0f30999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98655b8279d5974e73f1ca88b21ded46100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52abebc504d09191d01c9193403bdcbe101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887148bb3888ebfa19fc553dce2ccaf2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f36e0d581ea963c9656c3ca01e2711103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844923f2e29bed02f81e6938074335f3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54a58c7542774e368e8b84c0cc3f839105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dd4fb328014a68b53bffdb12e99bf7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18367b8e65f01fd66756b45a2d9628e4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc09f917bab5bc9962fd732be21c3bc6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf18f8d97ad2bcb5c6aca9d89044ba05109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdeb3e850c890e304f887a24b3aa728110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef572f37d2877a0e32959a669b4a2b3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722cfb92f656e5d6b210fcfcd833084a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bf2a8988da1cfd4beb864b18f7909b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d73602bfcb6a9fe08ebaaa31b3ac5d6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c0876dc3e08e31b1869aaf7cb07b2d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685dcaff20ec96481903a4e4e928ecf2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2a0e0068ce40bfa88ca7bfbb9f6431117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9cbbdb683adf373514acde9b2e5e4a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e9ea60b1991ba381400410c53105bb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64024114698e1805c65054ae2a4b507d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e340372b66b8152d4073436a0029b59121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ddd64f8e65d2b7b7cc32450fd83086122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5a01bb4cb35df4f453304c840002ff123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd4a4220bbcf4e14a293ce4c8d66c4d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe71d2dd075d582c60de2a5ec5099ba125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129ea0a020b4de9e114714eba371a279126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f088f13340b37c6ecac4843a992f84be127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93895e85b67cdcf48d658f6c4dab057128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee3f535ed838041397412f8e336d8e4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06cce9430390ee5b1f891a717ebdc81130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589e227501b7f3e6e1471f57b1d0a257131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301bcf1d64a11943132ad6a7d5d3ab33132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239440eccd200ee76af8e5f6f31843d1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1991eed1de289883310f9fdc45a4b4bd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2af2605ed4fa8a09e3acdf7d01dedd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20510ad6eeabc8f5da9a8e2d674382dc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7ff0ae815673cfa2fc5caebbe737a0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11d82d1f69ea1550867545e645860e8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4727deeca6cfd3a1e9321cc0821fdad2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2935c0f94008933e99e24c780caff05f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da1e8fb0269093217e86e6d31c6bc5f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f13c4d72a1d296fd5f9c81ef459ceff142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a083a3b0fbf3d03a272fec53dc1117a5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdee682309222dcaa426d6d89384d7ac144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c193d4b3f780824ea183d66fe0dae69145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3e93df917bd97cbe48c4a1feffe42a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be305495c3460269caa69466b36f5eb8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f0b6d2451082f02b602cc86e21b0f3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1deed81f3b39eb00be47032e1e8c451e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864bd4b5dbe6abe654e32abb45475cdd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b64dc3f780be5ec917c464febd44f8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed27ee05670ffbcd636ecb72e396b25152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4cdadb85aba66cd46fe6de4fcf4235153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68adf22af7b535b9d725c35d636dc50a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3525f29c75bbd91890deefa7b46c7786155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2b5adb8723495e845dc102f6d70ac3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2b94381e10bb0834372748ab3ce6ba157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89614c9e8f8a7bde7b89644e8f8b5deb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c8df14e46df0daedc11766e10b7938159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883d3a741c91b2d8f565fb8d784a0c15160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278d5f1f9636dc4ed7f0ab8d3f05cb7e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f3b34a8a054747cd8eb474c842a0cb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae46cdb9ef002da3a5c718bbc508cdba163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950f80c62817ddc2bf075503c029ca0a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8265a30687f9bab2ca887dc03719b4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f0877cdbf966d6e93855fc26ad0e16166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255b0effd6c59514d750183361a6b5c3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbd705a0e2f9eea9eb8d1d2a86bb493168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2176e75b7333ea19ad29ad8e498cfec169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfa58e09949c7f3c5a326744f78b361170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c681b92884715d857bd3922f688a4eb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c5d41644be40b0c42f6dd9f87533a5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb0c74fa19239fd11f1be30e5d60e0d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735dc80bda78e557269364c4ee815eaa174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ff96b7561086d8cb0bd37238d6af75175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd7778be081de041911d5e8c0d9e601176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfea214a79f165a6ecf008ed059dcb4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac92db1ef2a26b2e11a003dbf3bf81ba178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e1d71762aa0f02dad3c06af088befc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c378d893594dfa4359461be43abfc4fb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e8d1b9ad899954e1819c0c3f391dc2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc625984618091a3205cfcdad7aed8b6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd30320588ac7f9b58700ff0fa922567183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7349610d3d43db9c943e2109172c05a5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7d5f103d2245f45a09ec07230c5d02185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbe2b7f00b6292f953d6c1b51ab1a03186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc737ea56d5a4ee358a094fac935eab187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f19ddd764727d598fbb7a26c2289e0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abc85f61fa917f0211110a9a172e880189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae4d343a1472dd446a74104a44e057f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eaf12b1ee2a8c364aa095a1b130bb4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e191820048e93f623b636b3d7524f0e6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cdd71dc85f730ad750d6ec81dda818193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fa977871aa527a6347ec22d856ea2b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a87fb2fd108a2057db41152d38ec8c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6434029a089aca8c3a1cc558c095ee196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0bf4c538381f399d48f42be874de79197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e527c9b5341d50e484ddb67d09d268198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b110e941c887d3270c42bcd8094a0188199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3292202337c3f564f2f0771c9a735487200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2d69f444f4202dfe1c2bea503761e1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed54f1780d9aae91bed7cc4f5eb7101b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24013fb1f5b452b526dd196348a8e8e0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3defdcc82fb1390cf1b3522bf1ebd80d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5c1c83e4e8a35afd6c786f73720d64205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd615464bfe4baa5f93441413ef6605c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab255d3d0a44301aed8b3b2a7af5647207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57171d5046a15219e03bc215d5b46677208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05912633fd30ef9ca217ccaac960a0e0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d060c5579e04d59cbc570f4ee89f2e23210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27925503e1a59ba09d5f53552c046128211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cd65b0c50f1b21e78b1c8de4768d82212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af054ec5275c2bf31eed152dd5d8fb3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de6d6ba0b4b286dda1d1a14c887650a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d29954f8ea58d5b8e067e2b829e543215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c162bdf48993e0294f7cb2cbbed18a09216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01967b889b552f5fc712c39a9cdc1b85217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9742c5fb47cfcc945067fcc5ba510545218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf338379f08211e784a10069bb900e9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae4a3dceeac5a3ec39047ae123beedb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14709f94d19b7db1e6d610f065eaed8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd9839be28a41d5076d18d088a8958f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b379bcaa1988e4585f6ea8127f63c7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1168dc28c3f8d2aec3a7e83ff7c459224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398a910084c3efb3c1cd6558efca1cd4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74336bb168a62d302fc2f0a7b3c1543226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd21e4e8bc09439a25f6d8013f39985227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c61ea176931329a63f743763d8908c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbce0dcba8525d17b83a02c6f5543ec0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab2bc469d2b9b14d051110dd8595cff230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4d6740fc3dd73d1af43a399002e871231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4250e6325eaa40183d083463d4518085232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e9922e6e870f8fe9e1f6a1a9d27187233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac1d543e050f3b97d95de6a45d72c27234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b40b40ef910e1c6ff6e5eb13425dbe3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b95b92406fbe5e5514a6c7546d22d8c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7c1090c5648fa53ab10c46ca58ad35237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39883f484463672e555ac804f3cca08d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf7f46c9c5138f60876d32deb048774239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f8cd9b0fd71a5494148135fa89c721240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a9b713bb8c78e37f2c6539ed8118f7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfbacb53dc4005cb845131172356914242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894bc7f9986129c50c54716c8f46d9f0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eba4faa25753488fe5c033aa9012648244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50cd04e7c350b67df5d9aeec1ed63f8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4880962b5bc0056b09642919bc2dccd8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfc42df348245192e96e0381b337382247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c451d762b358af9d5468b191900a773248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eee68435140f81acb09f52b947c0df249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d84b60ac94f38bd8a289a7775997e5f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ffff3b7ae5301bd9392060e7bd0462251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b2993516c1a3f91ff6d4c22de5f0ba252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90eddd921a7a3adc49fa6235845872b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff71cedb329bd289b3da6772c13f9d3d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6df27aa23503bca9a4179f7efb06f23255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb0392815bccc4168eac61c2e376724256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3663de1af6b9de5927c008e11fedf1e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755acb72d829deadd514fe107957c53f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b52e6bd10f7a864ed22fe3c2466f043259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e64f661121a5029ac8d4c241a38d19260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dae14f85acf22ee20cad8339242ff62261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e295ef0d4cce838704fac5b00885274262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5b87d8febf65fd22dc8bb0ca8851e5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4660d0b9a32fc38955d861beb34bd8c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae44d6454dbf3b4b6781d7665675e66265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91418f3bf02be5e03af32411008a5cd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18cbb4568693b13508cc80fb92772b9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857dec938d79819a13ea2107dd926f21268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80862296d8f638dd14655b1f9942401269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879a114338aa490984164fea27c9ed12270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb15fd8bd54e5b128dcd8b137e8c5e15271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d6596252ef694c85a0b11e9eba970b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9803c1aae1bfb0cdf3a77663b81a55273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66706fb9b887facc524a9fee0e0e32bb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbabd9c4b1c130dada8886a52b63a233275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a948af8f91fac36daa0129009cecd265276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45029b1315aa27b79d0ede6c82bd503e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3699304a5eae56eaa2fb8316a1d4e6f9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7718ecab048d8eaaaa14318162f2cbd4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3246ec18d7955ab7cf5e5c65da72f86280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80f1e32ffc54438c4ffa70fe119f56c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fbbaa8fa9977a346407c79fda8e5ea282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db968840f287361f17616db6064f6390283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd702260b603142836e86405b25b1b9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08979352b8784c779b8f0d38547bc9d1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc973a4ea85e019b316c64b03368cd1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c7372c89f2a2b1a828870370f170c7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790ca1c9f2783d9303b44c8e6cc5db42288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9e5883aee1077c0d1f34acee653f76289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501c28d00cb521e6df3559fa8e9c4a99290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a74dc868e3275cb3d735bc6bd33f9d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af455c6c017d9237939cdfe62bcdadd292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874c6ee3f364887bf6876fe053bfbe08293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d007e34a1480baf57a6a7044183864cd294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94375e1599f0cf12c2977350b408b88d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41af9a76d8ae74a5577094f0f19791ad296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695e186b320bb5c5b54a2aa2857123cc297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4f08dbe7b77c300fa70473e7ca5c66298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1325860607458850edd1091f23ccec299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2acc36dd0f976a7c4d135406d3ab93300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebf4da53d182c0c184eabbb9f822c98301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6a46bd69c214c2cb8351cf18991f8f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fe9b2df0550ac120494299609647e0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8528c27b6daa15a46391016f643e79304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752bd94aad7e24c78e9a1b582f1a4b3e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449f96fb52020725667f0d83510f7541306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdd93bcdbb8e77c03ea5635c7d64d1d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bf70b3d1c8f5e2e4ae054a52d0670b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5195b202b7b7ba6923a5108c84c38e2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e75dc2f279fb62241f34137f9e793f8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cccd2bf0dcd14cc9ff16e9a81f7bebe311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5767a1fa634879cb09bd63e857e14804312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2559ec0c812a1808fd2bc78d3d1a92e0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca489a6864bc406a6b50dace4aad2ac314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66865d68b6a63c5d69576f0ab4dc39a2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff262cb0fb11502d83f9eb39a8a493c1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea2b2b389a46ebf578bbe7da9ce26ac317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efa7c8a40c09225635ca0531d954bf2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a707dc0601ab07097579621a535640319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3144e6aec71eab947fa86d6407498b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72281c41939c1d9ac0d0eaa99735f4b9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c9f87a51ef74d3b244825b69297584322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8db2e7626ba3e39e09177379dce9ef323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65586add1986518888a6e5308c6bdac0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b80465ac654b17a7efca8b4c3b89c84325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b984c58ad288b84813c41ccbcb1796b7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b0c694b3a31a04041c2f1e889579b5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f0168165e320871f053d16d7da040a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7d0ca63382741cd05d63a644fb29cc329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666fe16dbe257e1ce15b6ff183c0687d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219a742378ba02624034b34b069728fe331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f51e9289bc8553f124f4c49b9ec9f4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cda0c3af76fe6b2d3dbb9f2a2c85035333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4beaf0ab90ad58dc67a468ce82d1f3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e2e02add1a05d7d7f3574b52a945a7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d26aa5ae1f0e28220fbd3a0a6fd9c76336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81763983e796970215938430d72974f2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b661208f144853cb1c2a42425566248338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bec7649e185aa831827b7d78e55392339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aea89945004c533edd086a3fefff5ba340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae00825aac4ec5ffbda84a7550065e2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c97afd0dec687516063f0265bbe1e1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5b4b3207e3a00f0cd206c4686a5c2b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a0b6e4768a3af3f09c165c93c685ea344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e88452b832005ce072212a12229334b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82513e6728778fcfa985476d6f98e304346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2696424e7e74aea16d054324e855f268347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4300d1d652c0247c997698aaea71f7cb348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6577f34671ca02e6c9d2708b7227c77b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15e5c962f3cc9045dc5636dfa0a74ce350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38eeb092ce7f31301e99c3b1c106d32351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615e391977a340f291bd7eee018c3090352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8eab6b6055a7d4ba78b3121e87428c7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafabffe71ca841c483e804ec8ba42f1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ef975c861f1c14d4d101ca03116a92355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b4eabd10294cb963abe1b9f18b7789356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224921d65d7ec63a86e9c10d8853ab86357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334aca9071ca56c956b17cf03c03d072358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd5df383115ec4c3650221cf6092faa359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d849b42e72ea97f0e449a5ec112a4a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114e1f16cb06f01eea3c94d7c7908155361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1949ec97b7d41b75716ce014c1d26e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26155542943b02098dd014b6e9be5f2a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2e02954b771f01d098f1fee6037fe3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38377acbba91a49496fceff1e891aee0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcbeac032b620979dc7d7bd0edd71ac366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d26cb8cfe44afb0e16e970204aaabf0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0358329dc936dfdcd8187f734d7f76368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d782dc8fa9285f34e95453b06747d31b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9137ebf90b4f9c21482f814090280721370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6e3cbd80b250f43aa0e7eaae27c76b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ba09f50b3e64cf28f10bcea6be9955372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c52a61b387475816c0caa32a6d8dc67373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603e99d4364886e67055a2fe4282997e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26490c27b1bcf07d38a9dd4826791bf7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f71ece49952f395be7403f5a010f28376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9926ffb62fd97c6c89a1198d9c3736377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49809698806f8082bba9758b93b6541a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866ac702a36eabd7db97a09e0197e4a9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071d29a566b072c2c074eb06bc599e75380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68d05731bac2b3576a95343414b590f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b81077078ad130fca0c19f5fb7982f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04826e4764d174179f5c0d30d23356c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1b1a79461fb6b06126501ca441a3bb384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ba5072987b3154c7d99ce3065dfb39385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378b0fe0934cfc6432249aa52f8ff80b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ea7c2aaa56a5047fa7e65ab32761fc387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd18cda32ba617d3916a538a495b887388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66181358be7c885e694d9476b6f0cc8c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80388c0b235150c953a0e9fa04eab70390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b02cd28a0b2a7a5fb174c87a997c776391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3c5e1009ae1d1289d170a47127a4c8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b08876d7aa42d889a7dc56296d4f56393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e1d57887de453bcd9db65b211dfc64394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c6daad3293e56952ff8c28699df849395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083434a2d9b41ed0436ac6e1dfbb14aa396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b624d4630234b7ef77f306dedf187db397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f0e0d5442d37623cf479a267baa3c3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f5934143b169072da9caa79442ba4e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8043793af1dac9367943175cf320f518400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449242671ee3b57998b4a7007a4b54b6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc20e93315eef46cd5823eb7e42265bf402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48955ac6a821e82e31863de320ccc7fd403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8ee189f480facf010915d258ef1f8f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f96275aa99c5e20f60f2f77a436e65405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a1529c207a21e05462028c8177af70406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953265cda3f1dd137a22ec9a83cb4fe6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6e7462af65231f4d95f77c3f4e73b2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269657c9f19fb5d7d1030f862baf3ff2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ded4dba254fbd7729208274da0a8c52410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aad05be93e723a5898007019e2c141411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7afdb01d351b49c38102842fd3fe287412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba23d903839d3e3a1672e37255fac803413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98774ab4d834ef8d32881122306cf6ad414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafcc97c37a2cb575e0c46b6dfe45290415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16578f6cfd6e5572c89c4aeeea29c6a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42aa32c4bf64b3afe6f4745cef14002417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d7025fe8a5be00299bb250c7cf4ceb418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94658f332107b663cdf7fd6539a84eff419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d448451d9e264e2d8a840ce6084e157e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4d2fcf204a28f1fcdba8a3907c3b40421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb2eceec65f54ed7b7012934c9a5d7a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7437baadfbd2f9f6b162c45b8b6c9b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2163d0e8eaa9762a24b9e2b620f02f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fee90017746c0a46575742db0aca71425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08957aa4fbd3304e14d445d4b5a99596426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4091c33a7fb3306c255f2a23fdfb9783427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feae5c49771d49ab6232f6c7a49b3bf428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04ee3917666199070273f2c4c5ed2b7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad505ad9fe15b43881dec29cca8bd84430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af2182330046f9354993b42f629ce66431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7605cbad84ffa1aa4c2c4e611351ffb3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b8d5a8f3d0d359969876394c52446e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6321d66b88e1e1108521875694b5ba434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf53cc0cbe557f024e1fca32432ef273435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceb2706926970cf90d0c23c7c708c51436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deccf725f12a9aa60826d4ff24a1ecc437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f644d20b984f22a601f222dbfe69b6a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ece64a8de336624714c5c5c35a916c0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25fd3ad9912d91896862a05dcfc08aa440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f602b2e0d9ef0d0e712f58ae84f8079a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41effc74eff7fe5f56c92a1a3226eaec442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311d95169a5fb0567049eb73e83a13c1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91ae52458ecb28d9ede25272e37e2cf444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90554b4ef0a8fcbd312c5021e6a8417445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496c7666bb55ef6a78234acd4a5821d0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa76633a977e6520e1f1a68184991c3a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721bc19703d8d931bb1089e278e21199448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb05477ed4c049bfb3160166a77ec65449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc532e655679545609ab5b46fb0b4357450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a5f19752a1eef134ff6c15e63d8a17451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712ce624f012aad31a877e4b110fed89452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2b69d8bbc5f8c19290a8a781c8c788453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23df1b8b828685163a0dfdb4c913e2b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a89e57d52ce42932147306b48878d44455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e488e640ef06f8d1144f6f9bd075b33f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48687a09ce08add60851be0ef06f59f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ace058f52771ddbee26883231ca40d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8232c2ef70dd30ace32f80edb44d531a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2296ecbbb00e9c01d13b517d86a444bb460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5603623c8a11090e605aaf3496c19be1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c185bc550911138bdd231150026a54462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d5449c86d99fd80b73fc8251e74074463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ea21ac62769bdfc6043716d2488e83464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89787b4652137f82aad676b339f8fb1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de82cea0a2dfdd8fa5bfc3c0c4de6852466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5047a1571003dbb256f5a7405a4c2f8b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fadd95e6a14e2a244703955189b8791468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7302ae06e785889fde67246af926712469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af5d4442eb8bf2e456e16e5e30c78d7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd923f110fde1bf2a88e4a5c785caa8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79143a4632f240b3ed2e56b1e8af08c1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aba8f0e04752b13fa71087a9b055904473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2d4ed95830728f06a062c70cf37688474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b069300dbe32cf16637bdf782f1cc07475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4104c03d29d6f1a79af4feab994c5f5e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2956fa6868b353654336c6629e48286f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981e112b44d076c205773812fd8463ae478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb47e726337d7115a4078e30e866065e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555091aac2d389b460b480f977649815480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33763cbc38129458c04aef2638f938d9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288c3952b87950443e88a94ee5e546f1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc59eb7e35e7b10677c916b7b08650e3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcac6910a25a14fae4962cf6e2abbe4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cdf52cf89dad6a2ac81b10d0944a68485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf1e820de87bcec1d52464a2ba6a6b7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a306a77acf858ed80bb7fa4e7b01356487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96b671afa74b81da6d2c5abd448409e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ebd9d43177e495095b051b1d46313f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6430b8de863aeb28491b94148deacf490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e132db7ed2df5d416d2998889a6922491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6acc07669198dfb52fcc7bd9a9462eb492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48795ef02ce920c5b30bc55674c06788493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77d6c0d022e47d0906397a668b1bd0b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588abc83b548b955651f933e69070b37495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c99faf19fc1775b8486a439860d917496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a533612f743905f45f979c1abc44aacf497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1afb7b560768b1b9c8e0da81c8db00d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8840de5832cc1f26076cea151dfa963a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e8f49d2d42fa579b5e6b09486bd59f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d371f1a198c52ee780bb73475a1b31d3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eefbe311db5d783d64f6077895c5131502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8f349453f47c21bf33947a36a8d91b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440f875d60862e92440090d91dc771e9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7b8f048e2ff09d869b950b72e85a05505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722c2c37ceb16f9c686f0c61de29e0dc506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d277d5d1eb7e657ef892233828df7c22507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39aa4ff5ca3bf88176cd83fd7f14fd8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eab23b4a7605c8eb66e4f9fc14de496509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21b2857eb0a93a26f8955d248eca4e1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36873227e2eaa3e8975271a8fee121fa511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b157d232ad2c3d12ae232b637ba8d096512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50432aa236e534cf8bfda2f4d318aca6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2643f5ce846cbc04c1485c6a762f1051514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2264f4e3da320e84c7a3868efb4cf95e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2370a299169be95bb2ff4f1c6bdee3f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06790442117a159800a6629824e63d6b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e90b96525ee319126d1fe89d50111da518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519ac1660fb9db2eb054a16d3d4b61ff519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3574012348eac97952c166da277d5494520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0d980d174c1b0c0279ce09066833ca521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6935bbc8681fb860d3b6a4c76809b2c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f984a9d2c361406a37e564c94854cc523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc45ba16cba9a927fd32a5c589613433524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53a46090315a2a470d040f3d49f662f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c694f100c9a8c79f9cba63a6860439526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc3cd1de80db4b78c27f84687c0c805527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c88d7428bc23fb8da077a4428bb8792528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2675125db9ef566315ec22f6d9e0cf3d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362b9f23d1aa3b161f550bdf2661c920530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9102c63cf958307f16232f5505d63909531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484edc826d5d268691b8440dd7e6a72f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f26ae12e6bc42c92ade5562bc297db533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b230b4eb064b7cc96535058cc3117e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305e77c55575fa3ccd2002653eb22685535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eba29c69b840eb109287c1c6e19263b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b98cae982abab6a1cf54de87fb1611537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9e3803d4d3bd7ae74462dfd104041d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c9e817a5e512a1084d998ff78c728d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20977c1bba9f676c9609127dcddb7ac0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b9eb691f595ccca8067ea3b01f858e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399196f702c97af0d950a05cc3842123542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d51a058a39db49b7b10a2d2457ddb83543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32bb6431f1a50602f6ddb033f5dabaa544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e78419b476cf4b0758e46c37252c56545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba3d7710e18b91752c1f559531859b6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f058a89a231cca50f8d241b797e6d42547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ead4513db82ca2b5cf500e60935653548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a493e36eb2f725f4dd8a43c1234dc66549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de548558043dd9bab37982e231bfd52550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b4331c0f9e19b85add2e156f352e15551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0445842dac9751601194933d7082ff552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7cda1884b2ea70db954abf4147cec2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f344f9dcdb791a157b5ace6c1e0615554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aedf705fb4510a3adf135aeda293f48555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55928f4faeb30decbce5c926a0d2f22556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9013cbb7185538b21b03668e58ff048557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcc61ce45b720204df3879a213f1492558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331c35761aee5831b056e58b00133391559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da2d8dd12c171b955786fed83dc77ba560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78a8461d59bb9af0460f284184757e6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716886e76a6aa5b179eed484a913c071562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dee0569174779a15a646bf61deb32a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53af66b0d86e5f4c294bf832bc8bce50564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8790989ef56d0abb52e2abc41345faf565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5cb02424b9cf33bf142b1f032f9ba0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbd3c4f9d4747de6be029299fb896e7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867727db46981c0008556355c34f39dc568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a97873b333647f7bb3e600ae47820ba569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f601c894db111fedbd8af91563e28cd9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252596108601498a9a294c0682e336b9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbae1cbc72cc711b146b9dbfa16e038572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>