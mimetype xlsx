--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1454c97281c571dfb99f42199637ece01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816015f7d86f2af877a481c2752bec6a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9238722fef24d479673b7ad90f5980e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c876712f8507ad9894e11cc3b05f9644.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51b7f4ffc691fcbce677ec439750e935.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5948eddc6f0709fa6671ac7fe964593d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988f4460151837a3583ed5b78e2a419a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09e2749d9f15c4bd38f135def98f8d58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33fa795fce1638b73ffbfe6fd55edc49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7b42c4de646c9e4923454f912a4c4f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc5f1402d93dd4116887ff35980254411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcab8d749f0563aa3bb3f711c2c57f912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063ddb49e60298cfda8ab45c95ba439d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59478a3e0a4230acfa94fa4efe15e1d114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aefde57988b26c0b9ec511d7ca0c1215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ce688b0869760b0a21fe12cb6ac18f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ad7512b24c0ba6590a7d24bd341f0c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbe3b6d5a1d84b84990018a6a6169a618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57ea7b9f3045b4a82fc05c16cfeec0519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38b86f3193ede04607968493e72a2d220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4339d9ab017dbf34b63c27996a722ae21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315ca43415f3c00c3a6d74d85acf079a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932d8d3ce1b0ad623693d31df135eefe23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567dcea172da44af390f408e39410b4624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365c1df98b3134ca8d984b33dddf42b925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1f9267050d5e8a17bbb0d1df0348ec26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448e87604c68d83b6010b360d10b67e927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a25c645a6681f108e72b99c7b1e84f128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55d7097f81d80456447bd9b4bed06e629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39aca2b8da2c8472a8af037ac94609ad30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382ce2004f8a4ef6b10e7b826cb1479d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f8ef34d4b3d5a6c29eb39566970f1e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b2fa2c99546b6f973d9ddf89a9044533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ade297775f9b80a8d2dbb7ecb989e6834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d45a0ec71d4d7141d50d4b06163dbe135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb032a1a166479eb7e78c497d57ed3436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dc9628fa6fcb384fce96548bc3a75037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02de8c8599050e91fb1322166e4cab538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee978735dfb94c24c0486a8d45033df39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf10179c29afa583d25b2169b3fb66640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c0c2b1aad4dad67f0e9801f9c7e9ef41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2023023503301f18a22f76c524a743342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ffc1f23c8c99d20badd37634098d0143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98df35a40931bfb6aa4b2bc75463ec8444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad0e556d90be01a992f5e44c4dbf39245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf17a2793eb717ffba4a9c8522b33e6046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aab7e6190bce4482f22e971fed478c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d25f425a5cd72b8723a1a9f38e8547f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bce8abd76d87206f3704a18eff13b849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9422d6c70c9b7a48efc74e6e326dd350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7daf9378bcf68702d8aa1779c2f3cfd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1201353b94d0aeef41335aa58ffaac752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150a745738e44da447943a8a09db9dbe53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccea1210196c6484cada3eeefb16e0854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3416fef6b52d7d0e3df0659933836d8d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c008613bbb9d962fed9b6e05823654956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30b8c99432d09e2f95cb75f0012c7c257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221d797d3fb5376b99efb8669c217dba58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d1a7b38d7c2eb020addd2ed887506f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0135f3048f46005e8e66ddf770e3a90360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10286297591f8393fc1dfdd6a6b57eaa61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee76710bf4b0c3d88300c02b9eac73662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ed876c5880527a398a6e28c684659863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63374948461c878e7f2c55597fda49fa64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3668c9e496d879825d13210912d3e665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc754f185378f58c3c384a718e6b78266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c128bd0f2cdb7cac24b735468aed2dc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fc5c3066e153754f1851b509df36fb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06a3aef89880cd481056188f4089fe669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129b2c306891c136ee7dda38c87bb02970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8714764a2e846db253874c8818facbb971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5b8e0386a668ea34ebd80a8805c65972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497f504db48aaf190c69d3e908641bd573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901428ded5c1a625e95d36085941808f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c7a511ca5f57aa9850ddd11e6ef73b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dbecdccc2ce5b343b48cc919a472f776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd0fbb143571adb5eeef247dc5a075177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4a89eed45e2c11142612e388029fd478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd3c68a9a390f9d6db8ab097e9e8b0279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aea86692f9cf1ddf461051ce6b38ff80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecc1a61f4126b0b5a6fbc31fa2d509681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b205aa5e00a2a75d6b2c09fa0b30af3b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da92748be7629339f07069debc21c7c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc61a5fdd2be32cbf93bf9cf6decccb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8f215dfd3dc4f905ce2c5195d55ce685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a93553a2537cb32fdcd148b3ac5d1a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22b8e23b033736f3751fcce6d19b97587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea2a15af9d6defd615b341ecb4646b988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902f19910246ae1be4a097f043584c2989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce67657e78397471fc1b8bce4d5315090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9536096399ed243f605a4e683557f991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b1085f2c666904e96a7567ced959e192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35c874fab3632a0df6fd932da36ff8a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04da858830d5c7a60b078002dde5a23294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834ff64ddd1ddfecfa6d6f73c5eb96fd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c278f4ba4862dd3e27961ed50ebebe96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80449782def1718df51c91def8eaf0b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515450edafe97ef1eb8b1f5e6d22bb7498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b11b15f185c2112e43bce0bc2838e799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1901a6fe5b1844e23b45524f39c167100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb9fe436dc5f1aa52d950550593b818101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381d10698780fd1bfc5d149f14cf83bd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1794e170f56ed4efde8bc7abd0569f19103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fd06b31382f630a4551561dee20e34104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a48d6d91a186f07a940259c6689725b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761b39b6140d195d2e584b4f6bff5566106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704463b3bcab40670e445493f298c3c3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a78789e6a766eff53a50f484b64207108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f3617527dc093446c3b6b86ed0c2c7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91a88c5e4f1fd40f264d8f0592d0761110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5950e263c2fb17c69fbd51fc5351380e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdec56b0487fdce8782d94eba8ea5450112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f51d9b40713049fa45c243a5fde2d1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6ac69f777404bbc99031ca41386e78114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374229c83b96ee04d029aedb77273dc3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324ca5ce1449066d687eeab59952d111116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f360e8d6495734926b0fc42512023f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a542706f2bddb3843c32e353ea503ff118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508941dd689620f235068f55b9c6203f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b311c576cf0a6d69dfd660388a2abff6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3180404450fc341facd1a7269306b0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715ff52d4e0972e0c7e2bf81bc56f786122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43cdcf5c928816bfedec33723c224ee123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94ebb25b97c04359dd90baa3efb9766124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df6d3aabd01375d50a9879069892d5e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d493b665d7768b5ceb1b7b021040513126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d03de3cec0e95aad69ed8badbb0f2a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dacaf9f00665d89de7294a707b0b7a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a40b86f35b9d33abfde7bc2488c07c5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ec84a482743d174094af4c7d14b335130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9498e895fdb8613c17b8efaf13f36c2e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e6658a21a2324ad7bd37e1a122d413132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9b7db68c605bad16f70c18badd2686133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1925bde81386f478b1153b1ead0a870134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb6c1bf8c9b39c680c90a230cdecc85135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4986be1fbbfe1938ccfa39fa19e15227136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3899ec22a57ef05e67965c6d08c49e9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7f512608efa3c1360fd6a68795e3bd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da22d89a8dd8fc91612c125f0fd0b226139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050ad5205c8291001d5e43d2d766ae27140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b14cdfa79fa37b5819a0811e1790aa141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5c555bfdf94bf25226fd883708939d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a81256dda85365f333e138785351fc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57511d81426e8c9b00f05a983e58c7d2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937861816948720b7cdcdc449708c624145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cbf458db581c97b20b0aca92c2f0d5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f42e19251a334228308418dd539711147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1a83f189e6bc7962855db5a3712103148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2fd0aea659d6d35d02728457929ebf149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e296370a9a2426d7bfdf996b251cfa150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f6902818090ea7f2b0d0fc81e1a91e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaf3504ee25938cde4f55c64c29a97f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f6b6f05d176139505d45411758aa46153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e46f4195b2074626bc2e365d85403f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e180664b946c673b5d7382408c1167155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520cbbc9ad4b8d55e33f975aabe5c229156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333afec84f2ed72f0c8341969f135acf157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f60900236ef8c07bffee28d0a4b50d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e611d93a8212caf75a8ab088d54287a4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef83dd77f3fec84d444ae29192d6e2d1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa5a5c4ced1b61a00be7c81d475f3dd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163af14cede1de85aeea157614c32c08162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a10a02c001179183ebb5aff1058caaa163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93ebe93669725d8b75a21ffbbbe4aad164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe5d493a68f0f2ce5e7f37c25797599165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d34d9cc0a3b2a8445280e5e7cc1ee80166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42c61954fcb480583e36c1bfc4dc5e1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37fd9a3f4f4ecac711ee6f3afda9231168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d876ccb5b507f378e9575e61224c72169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f986c5c51df426ef95b00ee7e72ff8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1a637cfa69e98cc20af26a16ab868d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdf2fe2b1cd4689a36e800de05fdaa0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54662067e7d15a92edc8d7f67737ae6b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f0376fe9622f8f9b94935214a4107f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e35fc62fc2e3b823bd4a1cbaa290cec175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408de4b52e419edb0e1cdeddda4d95d9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b215d1641b798cd4059022c6e329e6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d878570e1a2b3b50d3a28f9598378274178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e8c93973ce77f947c9e869a1ca88b7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1cd05008356009da1f47e5fe5e5d8d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6dd637cf81b8482056b68db4165559181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb3b9e4ed8f99b0a5493ddf7564f50c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e8ebfcd1b71818587ffa212f5a437d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d22a6c35d7de2c88e7e1cf7373346a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4c37e0540aefce091cff2c32041a45185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6181d8ca7fde7309de793a775b6ddcf186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08729fcd939b7e78eabac07bd1fa965187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1422df96d7e1413f2cb0ef101d6ba918188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a6b4e888380e8cff47d284be9d7376189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a075c91e85a83bff804293bdf8e57af190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7398516ad46f2722b92bed109623d711191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e0b3c18b418aaf309d1b0b737ad70a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2417235fc5108a2618eeb698ab1395193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cac8a85968e1b7470f2f5f058cfe8fe194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa24e48ae7bf529c2e7488a967ab7484195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed7065c22c16549d337a29c73fa99fe196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83194e106cae3657ef6c865c99f039a5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41c06f9b1e0a970d079f45f8208fc42198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c289d1e8f17f7b1602f2ed7bc7e081199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2dd216dd8682a68aa2199f096cdc95200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f60bcbe5dd8bf1283df905c5d371396201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47c2239b6d7f111d9eba9cbd831794b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e08805d136fec2d912f3774a973cc23203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a4710d94d805a81dff65412d7d262c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc03b6ec016c1c297e81d13687b84550205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eb72d3247d5ee73f303d393b4dca45206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e67f9c53c265aafa1caaa9823b627f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a3024afcaa669a837e029ac9833a34208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b6f2161659895ed5b75181dd6a7387209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e270360ac2f073e5fc53ac2605af921b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13764153066a3740650592b67064e534211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d119c9a24d3b50b6d21d492599033a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce0a7498e6c66651fe8aafb7d7e1019213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3ba282b935c64ca25043208113ad59214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b95e80a4f81fa635e12872da3c7b858215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035cdf845a5af0eac40e45d7fa848c0c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee956e57effacc1c9784588541c63b7d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eeb81faf0d39bc8365f7960c721c37218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3e082bf61ec0b87d68891bf771ceff219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88e723a8e6b281e7d24d6e43f90d91d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e94ba80107f64c46a6dd1de1a53630221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90175a2c6b49769b7ded3ffa9f179a88222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80d7e7ce9ac954fa16fc1610dfc1c7b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d287a41dda208d5e90bb80b75e9611e3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a4be7cefaef99ca8b0d8b22d0a56e7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d1d55f32f8eb6af467a68f8f57b5ea226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f3afd7bd379a7a2f82d91b8e7d80c6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb6bf5c26ebbe684116ea249fbf46ec228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877cd631a9699bc8fcf0e29ca33766b3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0f40859735cd4d1122aaee324e29cf230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17089a5d4fc011ba6b256cd6fb3606fe231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9a5f48b0afb88e780c94839f5653f5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31e05e83af1a8a096e3f13e4c797210233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c8fa919f1b24223927f18badae8c54234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c85a2a552e3fe3fb89b56bfce79bc32235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c638848044e5ee66774933bb0399d3b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a7267c99102fdc410db79fd4113d2a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e1d8e18c916e287f0cad287fe42c7b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b735229c1fc46a734b68882a1143e92a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deee4f412e41d5c92ab7c66e6404232d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d85e6369ffb6155149c1b813557af7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2963b1d86e3e1b2e0067b6debe6bd02242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b57f5342ab9574cf0f056a4a52313d0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e002e7347472553c9dd57481c6c3023244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17787b834a75505cf00c44f5e9f88054245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc640371007a8554cc78904cd5ca3e67246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4212df636e4522571dc984bb1e826630247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583fb7fa416989bc97055a332a3df0c0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e4fcc366ff26dae074e3411ed58db2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142b3f5c69cd5a4cab438d9030f2ffb1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c405cdfb0441f7599011a280a43d8d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e73729053db7471223b85b717b959b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2385d191165e066e087f16b35893572253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be18d712eb6d573a86dc6f291d103c9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388760d385f939d05baa4462936a34f4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e235291456276b376b0ae9cf7907afcf256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59da5c59c3121c48b1e52264e6467358257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868c3a398343aa989f58fce4e059fe09258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeb9f1b1fea3b9d5c9c3ad6aba3dd89259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8f6bf19a44016bfe9018ce9d99114a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb15fa00c2d43bfd22d41ea2b10ae4f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab074dcdb6f7fda73a4aa3d5f925e16262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67e273dc9428fb87a5bba36cbba93ee263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd6bf5672ecb174afda0bd8ca8aef28264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1901ef02a00c6a609c70d7225e6a9b09265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cb73db50fca301807d942309ab4d6a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b054e25d1fae6ada31eff2a21f1e62267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aeafffb4b0370fd339c7b6b60aa2ec268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed883751c2bb58b7a0d9b12d974db39269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b8479ba721755c4d55e05ae659afd5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c5adf96a8e2636f933ff0baec9239a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdccaacf5e4a95d36ae6a2fdcd8bddc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd546f787fe1d71fbb9be1d8c4906cee273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4e68702afadf61a0813cc2fd153af8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e633b507accf6979058f5d87dc8d0508275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6543d97ebff8b9727af8b1e286d3ab4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5da97cd7615bc2059c15ac389b6ed4d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a190022de28e846bdb9e04a95bdbf8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf40f8dddc778dd5e7130f67a30a359a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23862352c1c201bb53e3c40267d03083280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cb3bc8ba4f002604b6c812f6bb60d6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d78d1ef4b6fbebfe8594edca842fffd282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e1eca447be7281143223ab205dc0d7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3cbe3069db40e02c7d8af94a16c8d1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c656444c23125cc6d84c0f7b923af09285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b322ff00e998f4d61b47f37c524c8191286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8c1b41f6c667012dd50b0b6f628eca287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81fa0ae13871dfae7d0f0156642c56a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf59504cc1268f382c6e3428b02c646289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60a0419ea424da1230282096bd99d84290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8606d24018bd2a9d45b776b9590a72291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eee14bb6a4aba8561d867d6ce98880292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2865e6ab278e4bc4f15b672d5d7656293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e514c1446e32ca2e2e8220b28cac61294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe8188fa7eb96b3150049d1697e0b78295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7a5ecc72f8c63859627f86b697d682296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebed28a640ec0fbc0118e1579025b53297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb402a304779de70e5eda16beaadc60298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9629753e333122ba646ddc152ac4bdc299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6b104b6e03a2cb7973925b95db0450300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0becbb2cd019dbf6a5e8a2860949ead2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc34adf00cbed1b8cf14d372c96540fc302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dcbc4321792462ac1869b034fd090f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe670ecdec8296be17724b7b49cabd4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626406a00dfa1d9337d4dc9ff5c5e964305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c23ecc4f702dfcdac170abda0c822cf306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014471d83040cb6e3c04ce0f3f95c53c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cc56dc906ab85b5448e528c1b3d46b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa707dc9a3ebc5f080dd2d8a5896937309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affb53e8ec4971ec43b4a2009770f1b7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e75c7cce2365e23c155aeabc51d0b7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ead22b5d5e7dcd07550f946af1ff91312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe87e71e426eab9482d822e565ed4a44313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858ef2188914544a901ebd5fd65ac152314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143eb571e2fb0051e0fe7349be741885315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939906a1026bc0ad8e3f24ce097bc72b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7edc214a6292ec7582b10a354ba3a4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57efb8b6cda71d249710245165ea4c6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d69bf43eb371debe81da6c2f962c4f9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50786308816276ef39e3dd5da3cd9727320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564e7056619329d322c2173d1a486237321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cc57f35f7fe1a0188f1e8a2fb0e300322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23c09055132bbfee2cbcb09c15b60a8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7706ea4fca96089f6ca8c07ccf521e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302320aa280b947c4fa79273e34bfa4b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcb4f76654895f8858bd9f90b3b8543326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcb1ffe79307defae1a1167e3bd51dd327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b313ccb181116c2ae4f177d5514c220328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba682ec20460fbdf5f1e1e08913b6d5c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b5e66f4036bbde3d89d7bcd75b2e00330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37a1aa4c32fb34112db7378888bb7c9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3912a0af30bea1fec5159496360468c8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cb0a2ac43bfb2383d17b00ee88cdcc333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97303eef558d627f2b2eb4ae4b6aa0f3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8941b2a2072733c810b26399d229f4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b63181fe86217f2df943e2e6dace6a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8613710637ce588eea0351e9bfb3d7eb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5606ff071efc5a60cc291121e8844c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f53c30ffe16b6fa0872cbc5d7a9f36339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49e3308e0e1bf890a7cb2bcf5bce3e4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5557b66bc1573b2e19871fd0f1c22bf8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0115881ccc61dc9dbbf81536af0e72342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7905c4a2049f3a4ac78fa03aa575b63a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c72d5f67c1f6a5ae29ea1174d32ef0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cad836d075b116235a99404c39a8f5d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e67e9e99df2c31bf91155e6a1b08fc346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a045139d4b8c943cf993695a5a206a3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb2357674af5e311e6d62d41ec6a3ac348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f2176e14685095652e6ff1c12f4ecb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85ebb1708c3af193655daa9f9e8a1be350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d76643a176ae882fc41ae315151453351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9130b273bc7e9807a8a932a3ee20b7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a20f7622599dc7d87379aeda0d2df75353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29273dc1263b636a9826e0c01dfca7f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7b66e06ce7389b453ce48a50ebf826355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d959e0d01ec2d48f7f9826120eb99e12356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28abc8e328ab9bd8ee7550b99675290e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7913a1259d5205f2dd866dc5d4b0c2e7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4214c990c89f85a48079e6fc558b6f83359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f32e19616c4c7514de48ad760ed491d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffab3951f262daf2f7a3d59842b89a5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aba83b83901bd69a42b0e5e46cb653362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaebcabcf604cb2865f05617e489c34363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3797f191325a9c3873cacd83555b473364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa90118bacf8c49484707a5194f76165365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3bf7f1f9dfe11c16c27535f5394e16366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171b727275305d7045120943272a0c0e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae350aec2f06be95d201c78a03db1db368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264ec5ea3e056771ed9566e15aeace59369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fca1a6b38032e6b50a25a096b22a35a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f2726ccca00c03560ceef398aaa8f3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fb0043bf2209a8a052e88156ed0d7b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeb5fe78ddacfb709ce6f24eed475af373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbf9265c2789f0ff9d9c54038f07949374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653491bab697e13e5b8b9d737657182d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fae14e753c6775858646b37e1aeef5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b885e2cc36c2f37d95ef5c39f7fec18d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6280b6f6a5ee548032abcc939cd4954e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2005dc1ff0075cef7b4b9b4c7256441e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b351e87d434ca79edd0bd88a574f4f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ff3e566389632ed3eae0073c7043cf381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b713f59bfd01b7f5fc28905351e27ccf382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8421099ce9923349ff39ba719ce90dd6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c94abca842d45d9a9c88025a3e8dfe384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fed3c5670981787d086f4d5ab96a51385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e890cc252eed049bcdbdcbc44097ea386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bada5a4d21b66624c87e8700b0526c89387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf7ee346a5fddf28b1c6315633cbae7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b8a7d8bec3d4be6b990c314ef68c0d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b8ab6bcfd434199ed72972990594fe390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffda762636b6cbb8bf18ed800bdd47c1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28149c0a33b575ecc9155ef2b36c6e24392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb736bd2f9811a3a6494fb617862277f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80c6c769521d14dbd89f44a6af28adc394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb6755513834ce48eaf1164d5dc41d6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4318f73f0f85e783d9ad8ae106263e26396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5964c16e9d284f090e8a4c4428ea4a39397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2f8287771921e3f486778567905206398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7c99c8d660ac3c00f855efb798be92399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6442ac1560c6a6cd8d4950e1fdc2ef2b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc22477db2993879b2b49f089182fda2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b091e50e03107fcc387376a1024412c0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110ee5eef340aba86527ed1412a59d8d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfb859a8a5c4a1a9f88b6fb3a8b5153404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe26b0d2abf61d41eaad05b00994d52405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd09502df37246524436934ad53c35ee406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fc4cf790bac6f8d41a011e2092d1d4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ec0058a1513e11e610ed5be5d3bf5c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45725ea4fbb96d7ac4b27cd7c19e750b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6daca5e2ed71ee949fefe9e26087971410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38814b280a30c541ef5293cb74cdcb4f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394576549c42c214bc65ef9b48832e89412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955c69a6f266c1b6567482df242ae727413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5275c615cef7ac9d09a3352ac2f3ddeb414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f171e67680ced7dc3c9e055cb3100a57415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db60c7c40bb69bf40ca16c15baa1f793416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5db7f963239143b20395ce18389dbb417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23103087a42e0b04d7e6cb8da8d68482418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90acf7ca3b2b7239e72a3a7397203bfb419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf4a870d3ad681e74b42b6fc0ad7e91420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383f93622e4a9a442cb5ca5b77b3940b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f01a5d21e790a2630ba1a4abead0ff9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3716d838fd9e88f8440b4a74cfc7a74f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a78720decb175715de2370df34d2f3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a18412cec91d499ba9dd13d66b2274425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89fe07566e379059f17f9291d1ed968426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a71246c535d02445e2702122d2c452b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70adfc2d2d8eee5420b35b00c947932428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18b1be322e43e6ff78734acaf592edf429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a162e1937f155353fcb4127a25c147da430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3eafb35c79291d43eda5b0e2a88c7a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcfa742dd00ebb47e62d53ada60572c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a781dfdd2570e52b84c15796b1f56d7e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b365e39052c0c9fe36cf383a7d0ef4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0585694c84b2988c31b80932efe1d1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a957704287233ab8d3e03e942debb3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec846d9077ebcaeb7399fa820162dea437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdf69900bc38356dc34b83b26af2d7c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a130d6b7e20ee7219f0b1a66ac05b2c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea74b1cc992e98315a88eb4e8c2d2947440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2a29cdcd38d656aa257f2c90baa23f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0065b5cc035b5650bf1e5cf6c18ef0d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca782fe841cacefbeb7784a17279d6c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c05210c2a3c18d582c15636ea93a557444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e911ec192ac55ef01971cd7963f5738f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f826d74ca417b12bed90a143fa1b61446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8779edc5287f31713823ebe61678f8a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff537abec81a43761c0239045d75156448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572b166046aefde6bf8ad031f67a8ef7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b54df482163ef5f7ca81556be4cf48450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb3a158b743695f51b2208d3b928cd5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb9e1c951ae141cfe6e4fdfb5b34087452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b567382af483ef41a2d131ec83ae92a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9add10e02c2a0df3956555ba2c1011454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c862fb8658955763a996a746a79db28455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af463be18377e43355f974696100d2f5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d4434adca7460d18d53d98f917ee57457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3671b9f8c3dc876e7c8b7b912e52e2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68b2c6633d8840f0a333f4dfb709266459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002cf50edfd0849be2dbd9d99ee8c95f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49da370750701559799c67556e30cb7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65f3feae169d90d995fefd49d0efdb6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53121fb1bceb4f7f0f6a0c12f2dbb951463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3be916be14175130fe5f8b0ed847a8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2acd79e8a1717985db9bee3eaf5cdd6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce85e20d3d6ead6e06e894bd24b3fee466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9547ab215232584cbd6fac6d17ffca9f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6c0cce533c8f049f19cf65ad909e85468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab47b790a0597b1b0c1a9059d87b47c5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89688084edd6e86894cd6c855c7538f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8243ade44933f210a5a4a739618e1e25471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7f1f6281ae806ff09dbb4dca2c5a1c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0524d55614ad3c019f0cb2f6681a40eb473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0b8b52b9823158ccf64271a95d27d7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab5d63e604b6b469203578a86acd453475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e86a69ed504ae2a7a711aad7369dafe476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099e22b5a0f5ee43dc71c7cb22513e98477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46845d343c83ba8ed7b0e07398d1d7a7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ca7a37febd7773282e7f67c2a83ffa479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540ad2c0ca2dbfa48dc5bb6271e9eef7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e61d1d82f50a000241c56fbee8619a2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d33dfcc026e315b46e86e678d2a81a6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11360abe6847bd6af20e20448513d5f9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1f3836e8e3821c8a71375734524b55484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c07f250623f55e22c1ad99dbffe7fb485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00fe8f8ca599d0c4b7845c3b5ccd40f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b561cc03dec2f44d8eb07abf19b3246487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c449e7e0726181c2c93a69d1d844c046488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ba65128e4afe40ddb24829b2bc5404489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e97eb31256e1a7d2a94a758836a275490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f300d684d160d73387018e4501c62c31491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721fa3f2a74d5d5452123142026b0438492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfab67c713048dde13da0eb948a5e26b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67e199830d950afca95c6c88b7729cf494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8470aa654e7977a7b76832e3c58c02495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af30b9a82078360be02f68f83d3b7145496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d184cb45cf28a6c6ad6a9dae7d8def497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327311bd82058ae96aab55ebaf1fbe29498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9a2004babccdf0e4d0684a7b2bc7de499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb579dc52640e3f19fe75afa3bfdf56500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888825f097d765992f5296739da069a2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a162accce66ca0764bd0e57a9f457c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cd12ec4f53821522966b28614cdc34503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777ddb5515280e5767e54e899778a1a0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ecbba2f35e311a66e0c617508a16f6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ead586269f88d34b520f7f449e3f047506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7602a3685af0a5079af4b230d1aedd58507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78d3e6f6235152f0e6e5b56501234c6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd69eee07bf06b150e397aa74c021d9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fbb1477201f410b7365eb150809db6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b52bfdf6905f3b7e9d68b3ec942f7f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eded199fda003fffca0213e4f69f6ef4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cede9e075a022b50e6251f4cc023aa70513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8783e0895f98c674487a677ebf1835b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fe259ac8369169efe8f32938faf45f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dce87b83d12ce07a75099d8e8b2d158516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366d9c6a5493e04b8e90fd3c1bce562f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4016811d85e75e54affc10c272541660518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a1a31a3a5cb65c4c406be6ea8403e7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f31aa0b2c36b0a4b119df72f9b9b78520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05acb0b872c975735cf971b12857d728521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02932f882dd7a2a2fe73cc8d4dee95f8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3b98fcb228841536275ae8db8581f1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892c540d2279137d7823bedf350ea6d0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1819052c9010dd43476905a4df26e4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec8254637803456e9ef3a6893819374526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c12da8f5664bef78cbc5ff3ed3727e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edca38f3e2fc0b4aa5f333f584ae51ff528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0663f8e5ba650bd26f3dc267da341478529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a34b7114bda6e05a8520f5af0913f3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c078b15875e4b6772554c3b987099888531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865b4fd0e7d36a4c24087f10c5d42f0b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6ef79dc70bf03098c3048df0cae1fc533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b7a52d62e8cfec79c52ac85f3970d4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a92de615dcd81f3aa8475c7df84b7cb535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25bfa7456171a9b64f304ed253ec83a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194ef9b83676801a4a9fb4b0ccd8bf72537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4431c1567f8f029dff8e6d9c432f1fd538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba014f40b0a88c2b33ff97785363034d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ced3cc1c4aaeb8abaf731a2f920a14540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736a2b136df5cc9faa8d95c56fc46ab8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be5c9c8ac9b14054e5827272ba5b618542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b659aad43c389712acdfd22c6742d16543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389f3e6e01302f72600e172789d6dfa6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfeec74e4508a2ae4202b01fcbc1413545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6475738c318941f8154babf2d124dfb5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed82ecf5de15aab285e8551869d26c6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892dddad01e0c28275e981f2e9a678b8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89f0d89e67281d63602ac5f8e40df2f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5234b456286327796e2a0e3e8276804c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108b698eafb66d4ecd81c4d080ee22a8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1378a1beb7717c17b67aa1ada61ce861552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97918267deafefbf7ed4bf3cdc48f97d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1aa7bec9cd057bc59806f207877f27554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ffd46d3c762270541324bcf6e28870555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d6a055e3926bf842d65e2e95c0e1cf556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad04e0c240ec7a61034692d4728a6b4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e684567700da50043305ba2f8af9a30d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261ece1de20c3c66d32c8c46b9b52d45559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3afb02868195dc7b5b4af12652beedf560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a6164f277024103f7dbf03ff8ad515561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2771c461ecc56554d2adde826026e96562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d68a1e864b03212d27b4b19f54a5748563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97013c09091f5b34060100db7ae76dac564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c094aba59c3a21cc6aa9e5373edff5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8486ebf5f515b08bf0be496bf0f122f6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0839da36e7cea7bd23c0224a2447c4a2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1db25c86df9000adf943b23e02facf568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509107211c1edcbd0fcc01aaeba8337c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c06dc9b4a77ce9cf00217fd0c1477b3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6178d33dcc8d9fad71a9e7fad2f4a5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad08c3bf6d38b24fd84fbf1607549c0572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6d0532168d2a343b10a9884a1594471.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8ddd0eddef5074e94ee194a1e11a392.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d9403c5e73bb912a1672291e514c563.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fe57d8136004949c15c115f627fe744.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f388ca54c5662d8bfcda79db57563b35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aeb8b6212feccc79915669fb8276736.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161a243de49c150d636d5931060b5ae97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d1f449b7444d2f9f3287e044cb8bcf8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb70b87c66ba7775d9fb1c4ee8825e659.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555b2e9d38994c799b0e762cf1c7405e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5048f27f922cd6aa01d85b8d4c43b7c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d06dd32f068bae233c32bbd71d520a112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b774f3fe1168baeb7e6f8daa9dbf85f313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fb54a13363d5aa43dc0aa4be22826414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03720244474647fea4c5b1324a4488615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dddc3e6597814ee481d0f04e2bec16816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dee5ec46d57b5a7708d222df78f309817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070d652811d95b092d6d478f88c1411f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287116242a9435ab75ab356db5ff120d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a007ab01bb5f22f1c9b9cd017b706320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bae8cc2c87ac0e39ab6ae8c6448ce4e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70de28bed2140feb641916bbc8f1899222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d1cc74355169266184ec8aaadb22df23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db604518a02023b15967f4c87d38bfb124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0879f070ba97bd3850a34fa89fbacafc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af5d32246822844f532c4097a52ca9a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85cc475c4394ddabfe8b850629ff64127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f3e775f4a6fcd51720b53449beb00c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2684f71143488235ba69b50a186467ca29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bfbc7f509a5c5aa011a02510680eab30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5585a636be4bda5c33c4f7f9c9235b5e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e8ad0abf4bde1bf132099fe7f7c08332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59c4a42e528d07e1a9b00085b19315e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d31feafc361a40dc473671af716fbb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8be5468bfe312ff4d23f16ebfa26ff35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7f63e0638bc0c944f3b5b1a7579e8636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5340da8b3904edf1c2aa9b8b4abf0c737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f22dc412477d7cf12863784b32400bd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19106e7e862c1cac9c11d2f886c1497839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a795b225f8a1e15aa410d192c64c900a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487dee5445a48767d5095f24100bc5a541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2355903698aeaad9c1db75ef413a9d6242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79944577b9e4eb04b28564852253a34143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7531c2df372c7d5cb78110b64a6093444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5808d92cae83d29e6669a36c7f368545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43565327581c479ae67f501b52fe473146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261871faf384029e94f2c56b4dd24d7147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf2d70204090507ceb650de69f63c9248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960372c2d8b664a6756c2484629150e549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53b0d525934592167b461f948a1affa50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224d59090c9dacbcc3244f5e82685b5c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516f493909fcd9c5c826802b8e62867952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c865aaf39ad6e2d9338ca15ab1cffc153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b636e9440d412049cf3431bbeca59154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499a55c1f055ef343cda94a0c339f9f055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9283b528a74b3691eb1c7ec4a9c25b9556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639fac97d004c06115fff9118c2b4b6157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c6ee61a51288f1521a1d714948508958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b9d7387feabe1f7bb73bcdb0eb4cf759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badf43851e3e289e055c5755e80868d560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d411de90cbacf4cd9c5ab0091d669161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeb103da86e2c96eb2c21130bf8d94b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba14c37abc5ca0736c32f6ffb983b78863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d34adc9544740a68023c558d019fd064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6bb32f1d4bd5cd2c993e2a2d0c995a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5612a26d142e6143dfd6721e3e38fa9766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5aa2eac5fce5ef8542313aed84073e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2c2fa05ae8f61f8278c57be16fe6df68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed418eba6a95c001abe9f988414b79869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9882cdbf7be9e40dce1c309ac7b7d7c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b277090ee07b4423e74943f56e60d771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a668641cdb73f5095d15958b2cb1a5a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f7d2c6512df2fe927445b13481a03a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385d67674ce1ad76de8c9a63b74e6d1974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9613a3f5b6943e22b6f06a34b86768fe75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2ec1a8fb7ea6bde3d8450982ef91c176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98551a9e0e2885250d51b65804aa098b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b672c81d0045b897a2558deb3d00c078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91c1da5ea47641b04bbf49c4661ccee79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd41dbf4f03a63b641807da829e4802880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108217fe9ad0708db9ff2598ba0f83ed81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3fa696760e2f2cc481bfd55ccce12e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c537c76ca5d84b7b5de40aee06fba583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4a74ab3174a0f74436b44b21faea2084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab9d59dfdd3b7f1cf415bdd999feb0885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27da5fa736363b1f4297a265004f1e286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e11b5e3679a5388d94719f7f50dd4c787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaaaa4d7118e67df33ea1c8173b845e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fda57c7ca25c95e3fd3ed90e24757d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb71bed91f703df97f2b559e83ddc6590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648a6eb38aa6ded45af7beb69a6c901391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa94e0b26164c2721d2a920763cf29992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2346c05c0990a8fb1922fdf22047f44793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c0f470336ffd7d641994a185ef53ad94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ec429fbea1fc3409e3d40e68fdf9c995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b6805330c818ac93dc3e06c1693b9596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c760d3de451f5c23274b308a5d02f9497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d5aae4639af8a0ad06dd57f0de3af498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d442db8c06c1ad5c7ed554a572256a3199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bf258dfa51387be384027565ba1038100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d2e6d9b9c204b4f8df8cf4a3f63a77101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87be498be3f93b7551393698dfd00387102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1bb6ce49fef80287e83bc25d7a2b9d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1410d9f38342b1f350cad997e522aea6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271603f2388fc3425ffef31267ff7d73105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcd006e4ed97b27c760474251cd49c6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654a20859d02aee2ccb508841d11fb37107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886876144af02a6e172c723d87660e6a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f70e390f05b2f274b88552debd59630109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4655248d6bc2cf1b7577ad347a86e680110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc61fea2dff1eb61eac491125da7b739111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c67e0935caf00032e5dd5fd942c056112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950def98480585979f9916984df1df2f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbf58355ef15a2302de7054d14735f4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01ad69bf691c1839338c42260ba5389115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe7ec1ec5a08ef7022b5145b481037d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1e777dda415314d3a2c40c75be9fd7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cc62d482dca6bab8013c7854accab0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e7f628f397561ecd280e2046cc67c7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e2703a032120fdbf8e689c8fc82634120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11007df1d4ccc4e10fc6e421bb768f8a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bf9bf386918997068697d6e00b1cff122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaaee8d1f0914c5c68060068697fe80123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d7a8a6123f358f6c10f187ad2ce7e3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41a8ff3408b7e4106fc952b86531723125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665846d3c67d9cdfbee46907a503cc50126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c8b252d18f29bf5eeb4f93fe3473fd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d904176126828d5ce9085a5be5c60a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72676cd18da26ea4cfc2b9d49e9b54b5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a2fa4d50d8aa68fa477763e4cc3943130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9089a06c3ba1fb639b0302440399cefd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea491b693c10b461c1be21beb5f02e8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6d2101ccc05b45a28209587bb29f63133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12a0afa74bfe5186fa6c9594180696d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea77a4c4eba7e29a0b7028a602b38fe135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baedddcbbcb7a35a5ef52d1e1333304a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8939085612b5a9f5e0f8b318d609fd7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c21326602fdddb65a8a4c19860970d0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44a22ca5822b2ad52f6ed40fc2eb64b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dacde19df2d35a192d566099babb53d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cd1a34716a133b2f7e9fe7a9913cb8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f54d249c37f71e46bfa4797d787e92142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0b7a7a6723386204f6a846289e979e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7455d81e8fca92440bdb9181771a3dfd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a289bfa02d42535c247b31fd757cac145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7f24795fc683317dc3299e078459ae146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf0a59c5fead137aaad1e0f5f43eea4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d7b906be5fea14b6ec8733da604754148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07f8b1dc1bce478fd3fed5b1defa418149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dcb73776ae688fe72cc305b61056ec150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123172c2e958f3f4961d0ef07a859c80151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d1f2e0541e1e4934af9b7f92c042f8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78f4157d89747e40cfca88743b09696153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491dccb71174d8fb6d5fef638c84cd72154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f69db54cc862c58852fa1a9c5f002c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00913c4a71b9cdfa19a2c577bc1c71bf156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb004c8107c437f258372b78acebdbf157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad229541940085c424419a14100ba82158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f68da67b98c6b8e003bdc4a2f425801159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a70174e9089385b06215cf52359a33b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c5add5451021f8290abe44620006ab161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab50c886fa4435ea767d1a168f05a8d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526dba3bc18db3605b8fed2f86a40cd2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6759c7043478fb5c776263ba0073a11164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbd3bcd65e57130cadfb973785957b3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c524e67e7f580c964a503fdb57352f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f19254e2b96bd45bda0a22f1cee3d8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8885c49b7ef3a6e4d6a0bbd9331fc773168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046feabaf6f15f23ff6a9ebde18330ec169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422ee89fedd5ec0ab9493a5220f43f95170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc221ccbbdb750b5a34fc63f3f047b4f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2817a183f581e6a3dcc791fbb11b1b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625164e1004803816c873beecbc81f4c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8278ef65cc7b5f2a56f55f58dfd68286174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac20123eeb17c48177655b72632e094b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092e021868928dc29f76055ca7263d66176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da425f964797b829e3b5f763e1d37392177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d3e17d9ed91b5d4987de16cc69f72e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f815ccb48daab9d1f8ad28716905513e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58acaaa064317269b6b779a9037c7054180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51375733449eb2e211e13e7294fd69c3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1448add940baa703ff1b0f28c7319a11182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c2601c72ea675bc737c3b85f7ce250183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4348e5911c514f29cdadfe2d9db8875184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104849e794614939f847471e9b62ad90185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5040f2eec2b923701be6a4fe46b76cd6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a8141b8ac54cce6dd20be4e832a6e7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49c5ced78cc23a7c59f8425eb9c898d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de82b5fda37a76a149600863ac8e04be189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc02853681311a7aa36588830ac1cf5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff3e1dda4a552b4e1b6b94feb6ed069191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9e20555f0f57dc3b4d98ce8b72ee73192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9ef2726415df3b387e7ec9a5a867ba193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25724ccc82bfeba62d112e0f2679d4c5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e8412f29620352b24ac3bd1471bb45195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7924ba9fef840095a2b4ccfc3f790bb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb83a3c3041d917cec784e369d74bc0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766ec7d5625df0b757901fdffe235f3e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9cae9a67b15251bc79031670f18a30199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ac5c1dab9aa29e0f856ed9a05620e9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a83e925d089a736cbc10d6e93295fa201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c06603249b24cf1b77fe1a9958fea1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e47e6881c931b050d2a41448884c8a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ead73342162cd574188f65cfc502c9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920636d5a797df7dacf444f91c0993c0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a49bd32f28c21a2524015576ed4d0c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54b9d57ed4170856c101b0d52dc4f26207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58a961fac18a13230adec02dbc27bfe208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98be2760ab684fd5c44dd880719df042209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d9337c8ae33caa43cd73841314969d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad00fe9da87bd58b326e4c5c4b084aa3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff910c5627e4ecf18525414ce2d8d3a7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5d2de7ace560daf735840bf8ed62da213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba257e09f1c494de5d60f3c04d5ae1e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6026a58d9251ae8af383e2d3349ee1e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99012f3eb7ca87ba18dcbf2c09b8ccfc216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c8a169704398e8b6a5131fc218c10a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c604c81bab201676c8dfc6cf8313652218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cc927b07773b255d7a7ab48c5e9ebf219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513b5346d08656f0ac855f96505526f5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6afd1bee6b5737ce2a3ce04efb042b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a627840b2a9f3dc7d77647e3313451c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e297de4fa41031efffb2aa545cbf0e8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e4eb1a8b83c4af98d3f54787985025224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b22b3394f608bb6c58cb4122f17f05225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1911ff258094bf3a13e6d707d2521e9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b74f48e01df76dba1c15a1b223c6404227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea78cfb94d11739574b4504d7b52bdbc228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d08b06570dd73e1e862619521835511229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0c3498379256218d928cec3568313e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c757f65075b318ddba3d6bbf741f9d46231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be240090a5a8146f608be715a34c7a55232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdfcd03a05eff5aecb802f2d5f50fbd233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e50c004b1f448e9cda205f61f75268e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f269f271ad034b849efc28aa636acd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71a607e15f1c69d700a20ba0158d8d8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d553b905297f221214fc665ba8a57e31237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080ac920697691c2682cbabb5d62a971238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8adeece1872c5f59365b13f0c4958a5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963676a9fb1bb0f7c8a6ef4075ea7a0e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3413dc372b1666cad3bfbaee4e783fe6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403725850e8308acbcdd7f2990d42188242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0cc84a59681fc817bd357d1f66b50e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39986f3c4f80f564853612aba0b00a27244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6d84ed26d357b11aa89713c9703000245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ca0749e5d1f1dccb392873557b4093246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d5695eac0b2744525538b6b3b7263d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a371a2de408956ebdbcb439c5aff59248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c0caa4707d3aa541f4f7d772e0dc74249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbccfae7a03d1e0ab85f1e0c98e28a20250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ad67280596c6763375513575154fb8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2560757c6ed3d44bbaf8fb01ba64ef252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250b53c4104d103a757dc6b62bc85ed1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0d8e65130ec7116fd929c272c327e6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce288faec00d5126d5cf6ca5da241136255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c282438772af26631937d7bbaa68dca8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fd1388e91a2dc6f8dff974a8c1c9a7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b86e0fa3d793f2e3228069f4dc1500258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b47aaffdfd6a6cef249b5fce2f36a03259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4a08f7fb77a411c95ce2aac8b62ba1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0c4f989d285ea016e13d550d26173e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ced3edc1c2720cdf01f7c184bdc32af262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e36c7316b1b391d06b45abc0a48cc9d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ae7e26926160a537b22bcd483175c5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508a97fa46b8ece52da060e52da962a5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b90444b90016b956d070864b974d05c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa50e3f9036682858af4407a742fc53d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cf79beeb47e69a9679cbece9ddcb42268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b2eade434d3f2b15920b3e67463fbd269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6678efe4b4d5052520ba35ace2f3174d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8698fe54fd87fb79bfbbea2844b3b6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc80a232547d281d4c3920f22c7a105272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47076008322ab8479d47d1b5ceeb6027273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4574e97d94f588f745ac3f0c06054069274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dd82186ae0700709f9c15784af14bb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76af4e48b0bf914c005c051f05619932276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33264eb8d387e0822c5cc900a2aa168277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a84e0f119afc1104a97b4ff864dc5a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b68083d949d91b706623389c02e7208279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e4fcb2ffb7181b8c11c505399f1a7e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c84fa354b9ef7f67ca279264cbaf058281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9209686b4a58c7129aecbd81e9acaf33282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1807af429409d4ecd0c5ec9d7ab95e5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b996ce239d021841778dc419748b544284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e04445e6b18bc0a1e858421bb51eb2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499be841d14667724cfe3a097d52d66d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903e3a0fa38119be342c15e7a90e8b20287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195cd8502fcbab7bb19d4058d7e46488288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a690dcb90aee80837b12b3b97925eab8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fb06a7ac99f3d1e708689285c5bafa290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b1036f11a951737d7b1fc0d065f9cb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c23291046aa63417da0fafc2eca4442292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379ac6b82b444946cc3141a8b6462eeb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e607d0f1e4fd7834d1bcec48f920f047294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2787fcb313eec8946b5f65553febde4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed2cda494acbe458b4cae37e3669313296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8483efd567d5dfefe10201bc68548049297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9d8fffcc29dc4dbe349d05de4f9e6e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ba01adea61783b3032b3b971b6d753299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094a0ac3d9226dca04a5ab455a215076300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279bdba6168ac2f66ab0a2e55ce46cd7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89bbaba4734ce63e31733bbf7d7ff45302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c648b968f628202daf6f39ca227a12303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb1565e96639e6230bf7cb4d021b52a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d74b0a55489feb2b2a906942c34c756305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeab9787eb83fb49f08664a75de18bcf306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62be26b5c92acd334498c708838d174e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3ee1efaccd95989150cd5fea9093ac308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bb096a3fc834c9126606aab1ab795a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eeff262e6927507ba2f9b5e85bb729310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a4825638f8839bd6a167d3f42f889e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f73dd26b53e16c7862ae3e0fe19bfc0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de119e109b00d9cae864b87cd5b3922313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d7ea54260a8275671aeb5f6c6a1720314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05976ec2aa8f720247f8f316bb9bab7b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2266ad6f6cae742db8def2288bd4f9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a313a58ee952fa9a7ccd442b9ff5ccc317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef09e333846702289097fa1f3956fd75318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6359bdf780d697f352aa335cf696f75319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7815207b7857ce1dfb03cad71af5a4b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48c07598f09cf2266977e1905682be5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6047359ab18d9d79ae859b2154c765322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5629ac8a5b77e043eb9e5792cae16c2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c44619612025d7e8555b78c4469440324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d911b3a8b5f246b1354461383ff88d81325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e31b52a88262918ed7c78097e7bc63326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4198d29e7e71169dee3013c6c5dc1d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e5a91e12e36f55102de51632b5a4a9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ea72162f0d0e85753acd5cbdde8fff329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cc7ed1eacbd52949a1ba86a2b6d817330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c58f37c9eb03ca8d6a607de86bd74ff331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac27972ca312cdecfa2123765df3f52332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7322c95b2988f0b9ada04b25f3e731333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43acbf325396bcaa1987c691b3eb4dd334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae1cd4c250161dea5edaf4b8a93dbce335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d852982689742d5951cc814ea8f5fa336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19a51732845a1d81379377194f10ce5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72412f45385b4f368aa24a7cbcc352d5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f133cc65df72699d71161ccedf9b22fb339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebcae13e8e5000a4415a3719379ee4b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5950bec3794a8bd9eeda50a478a95f17341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4eb22412dbba4157446f720f757789342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00acd17a16e3686974fe752aa869a11f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbdf3211edf14b172f9f0bec251bb46344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bf35b8f909c8f2d48f48fb93949b3a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f238eff048af026328524b050f9388346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bc46d3e9913db7d564ea12f5479cfc347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13d8a5d494ca8e2beaa1c134c0da652348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87279a22f67994e3d62e8229faea2d76349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5f150d19697e68149e80c62fc18ebc350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818ea213852b1a4e80584de00cb956c0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cea63f502447aa5c5c8530baf640330352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947864139e58d16460c9ef95d63443d8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a5719e598b816dcc2c32ed8bb313b0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1763f8c8cfb1b8c4e20dafc702d0af0d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f9ead434f2d4249705f0d34f1ee0d4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42fc7175f86eb40ae59b2a433aad07a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e998be9a7c483f4ce0867befe7b3c1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828ab244da327845a27fc5c58126a865359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844b330e32141d65dc8f2620edaa09ec360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acfe3af800145171593d5b123012adb361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6695ff62639747708b5e5da641545f00362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7d858daad05b8057c38722742e8077363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9065ad666fbbd7dd219a19391b06940364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54195bfe6a764937bc36229f163e846365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff3ac830eda15688f22b001e63c35a6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4d9b35f910b9dbcfa9e7c1aa613231367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84296d9380904d7ae18ffbd079a57d6e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed01b16a2f849e6f6d235d44327f1540369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0a66aae6e572335de73d9376dcced9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb935a0b26596ee52a27098f3fb58e6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefdfdea2c8036fc5cad6b813053575a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae037329ba11a01cc8e0079c05b625fd373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871c4a6322073b1c78811dd7713b834d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78be584a303f3ba46bc6cfd48b7a995375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c755c003593ae4349db75560b55223376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3187b36d504b2fa20e4d2fd9e049e2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5462ff7a25a46e1116ce5d9bb4df54378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191717a5cbf4e1c9529ab17ff84b3145379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4572910341025c1b42c89bca6244c1f0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a54b1b262fe73a3e81cb50b422425b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ac23abbe82cf63a1ba01016e6b7bdc382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bef0f2b4ef39848723ec5eb89960aa9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f02e7c8d557cbb09d4d4866da27b22384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2fcd6cb8668f19199358e39d3a4fdb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fb33da764b474f6ae28b0c06f5638d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57de150392115147ba0b107bfdedf0e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8df687f6eee8dc4593336b7bfc686c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8448328871563c24ea0800eec0690de4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894b6c854822ea1104e31b04a1e9e2b7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2508fcdb955902426ddf9a5b56423d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aff7fa92ea60bb6b44540cbbc8e4f2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a2d262e197827e6c4f3e35acb057d8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a590a3cc39b62f1ff1dfe852c92ec6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1c038caab44c58052c93c28aad051b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8831bc45c2ab08a81a4bc4247ebc9b76396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d343b942c5815b50a9e4a6a4a3428d99397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635d06c1572a29926bc67e1ac12edf3e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b22da8bac6814243975db63a581f42399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495325e09e4c792ae15547d8657ec9a4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1f1098d78c7972a3d8d54d586236b5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d7f93d289ae04684e4f3ab74ab8db4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca1c1fe79e7a7c2e9366d666984eb96403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8dc28ebf6f4b74e56e40cc03a69acb404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7ef17d6fb2c4c654f7e62d0f87ac09405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f7f8a1741896eec34acdf60cb5b317406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c53f985d57128fc46e933cdb32a6a5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36932cad707b91a449c6a911e8479a8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fb0f4dbec5ba81be2df9856d6ed51e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5521c187115154560bd01f430412690410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f589de265f9204a91486e5a9c5603681411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442320e8099532524fb96e778d316052412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027988e55f7de7a2c424242986d7adc4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a24ccc321103214465b41574837d002414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cd3980d1a313b74476ef988ae323b9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c3a3194dcd0c2cd437b58f37e670da416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a3f1f388f52c8c5878f05e6640e1e3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc58da4f5eab7d22d3b0da44361062e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afea30f5cd80ca718bc465171070700419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0effbcdbdf1827b570f5612a69d967420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878a4118486eb7190d77412205c88083421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1477cafea206c97f9d9804a631f2279422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910250c350a42b0cedb212916f2ef9c4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4226d510bf352bbd91ea8634805d8bdc424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ea5d26585f65db83890e600689f6bb425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f61ad790283cc05eaaec2cf5880a35e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306303d5349e5f7a4fe461930d5dfbb8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd7acc85c659897e14d6136de31cf04428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2a753bb3149f2595c344af80fe90ac429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d60b74d4b725b02e6f6a95aa8f70af430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e30bad9e9e921014015a0a5a7bc69c9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287f81113d89d826f85bb3b04db2b911432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02bd20cca24ede04147b2728be13c49433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab96c6c3dc36bcca1f8120616f6b677434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b651802825802517d522941228cbdd435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e232e8e469171adb0ba9aa55301280436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ecbe7cb986ed72b245c92166ac42b9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709fbe461ccb8610384ba4156ed41eb3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2434fc05eb42c27666197ae82f823e3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67851fca8b18b5a5174c892f210ecf2f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57999e24fb73621b53181bac1008af7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a0fa10d80dd6eb9a37018e89b68cb5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6589f4bc29ea4a195bd4c61a08bb511b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fa2f84715dc66fb8183eda21935ba4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21c5c5943895d0625aa53ed0ddfbae2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcdc84932f533d4a25506c317cf588f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27049a5022bcce055ab959fdb9a71101447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903fdf0548edf40d31baae763672d0c3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b67ef383ca6ef7c9d45dee16c0e869b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e3b23efecb77040689fcc366017d97450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00742c9482e86945991339580ae0a0db451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35536c080a44010aee6b45c8101614d4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f602c4f3a6cada645558314887444321453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083bc8d220f56b2585a244d3d276cc77454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dc62f0ca2743fe1a42b90579444605455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5521cf1b170f7039f34d2f828d4566bf456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de4b3a2f49e511a9724623c838304f2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db22f997ca48aab654ed5503713ebf28458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5de187453fbe9cc594ee89bc39c787459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9e33777246f8c5a9dceafa12988a67460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911c643d43e6e19d3e9f0f644c964f28461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49e74350be573061531d3f23d8a7a55462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566946cca30f0208843aa2e2731b11d4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e1134b716cf785708a38adc9770518464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b2975a217341ebe6992a366730366e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c10742df67d8525bb4e98a610a233f3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7cf1e8506bcd4e3b3c307e3855bc22467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a21deab3a50bee5bbc061774e276a98468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0814e51a5f466eb1e7322f680e05525a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497e6289b85da19b2beeb036f7cda7b6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa357cb9fd3b578c92813d858997a3b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb10fe54a4e1b21fcb6fdde567d6b56472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ac5ee87a129e2d3a5da18b278e7e2f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce43e60e75355af51e3776bf6f6dffe1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5627f2bb2793404215df29509ca630475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865dfea0cdcb938eb8a4fd58fd7f85de476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cecacfdc3a6d451697cd129bb9e870477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28539c8499a51ab8066e55d6df828a5c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f61837afedde24dc86db4f15607c44479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2258ba5a614b4262e2328c7c7200d35480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958f537f6c75bec0d074d90420e2e212481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d1cfc007a6a03e408053e8945cd8dd482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6180b365ee199a6db98b7cfa340666f9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f34b590058ee9deec84efd2c15cb37484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d539280876ecbc849ce4b062b333e4f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985095633bb4087303b4f21462d664c3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aa1c4f50e4f246301d3bb3c096c226487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afdb76703ebadc63aff693b408fef26488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f97639f5ab808b035c295761e49491489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad45f01de774e1a1e79ea1cee15b6e65490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cf8c2d3ed6b8f37574ea1cc1a9f020491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef0a0e67fcf836fb761c8c59877e528492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cbb1d333fffd748c4bf6875b5879db493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03616472a3f0d299558486d1d4f6895494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d62f3bb712f211d90fbd4d99ad6c54495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf5234cb10ba8a1e3ca94366a77a0d5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdcd18224234e9490984fd4634b1134497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dc9f3d91646245f2cd0a2ccd397b35498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59960c48333dcc7a70148803cd193a99499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653c071b07b6f5538a8d607586fd04ad500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631afd8b4aca4d8ea959514155014d48501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0dce92fdd463fbb29650e3d3ecad99502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868e73f69f1ef59c3690404f10cc4622503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a407753445e3bfd5b85a30581b59f1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ea043ba4b10e7756215974f66e2392505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d840f7c46c1adc014ca33050516a5f47506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1099dcacb0db9f29ad821821eb1865507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f16faa66273b012a117455eb255ea1b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c77e103d8628852d7832cf92ed52899509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac5695fe8dd6859f298714c77acd59d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020297db7842899db643661ef3d1f728511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92fdc2b8805fc39d01a543ed734fba5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039d40eda97fc6f8003f90422fcac497513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d99d9eb97b3139d2b94eee68d282c1e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6ef42058fb7fb88f5731a81578a395515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0eb06ebcd621c84fb5173bf93defc4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6169cad1456526676dcd0b3865a12b8f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad2e6486d8976a10f48fa5538a17bb0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00d337260aa52de300ac9e690cc9ff6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e68e2edde63848dabe3a63a10999fe520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302f40405f8454512d9344069d2a09c7521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c5cad91258421a055f3f848e6ecb26522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eef434902593ab59f03aea513393061523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ccb62b43f55ea1c002bfb8656b12e5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a7fb3aee13c79f188ac3224758d328525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99aa8ac8d9e54b22a9a2ff4c8b7ecd62526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8388a36e982299245063e6af4cf74e14527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaed3cc287f614d1a48b6e9dfc5b4545528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a122750c20e282c7b47c52154b0c376529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0166848cc9ac300f7729f26bca75f3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0906cce49f8960b5c6e8803d226ac7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14305f7d3afb86d9d3042fa1f138d0b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490b08c2f5082fec9d0d5c302cea3beb533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a530789e1d2336e2d7bcf1e67add5b67534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1b8d6f3c5471466c2e161632307dd7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0721842c3234b4108384afe4e2f8c33536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c2af0da2656e878712d0b861465adf537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91630e716296d62103d809b7a7167cc538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d5a75125c6146e2822a42f7134e743539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cbb2105806c35d6793a6a1f0eef3d4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd038db632dd73260c963639ebc8effa541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215087132ef904fb1aaf4962e73d79db542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e1370a6b722e23f39625f79d89e7a5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecef53a7dff4bcb2a35df1fffe15e7b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346040e02fc54c41dea504dd70383ec1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a5754c0ba86c78f11da10e69029efb546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a9082ed42e7f9507f82f61712faa21547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e7283e3385ebcd2f415cc226f45354548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcce88365992e499176e7b2e4f0153e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ea1aaa1b9b2b9d50da78c3a4ed6054550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76ee50ffd43b079e6eec6b4c228c529551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f285da3d875198373b854565792f70552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff920659c7b5fdb8729570b713df3c5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b84d77eb1c6996e7d4fb3ffdcdf4d7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec7c568f605854eb1942e23d7e4569b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c02c553216384f08eac416280d3d481556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0454bb81842d811d60425696425d894d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1001e49dc9a5e1e25e3d8bc8174be5f8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b6af631fb08dca8d974adaf8d517fe559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0758f1f022df7577663a7ddb1831ba9b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5ab34648a58ef77d9def855573c122561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5f5159b3472cb95aa50bed443d9748562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997def01f24add66dd607fc049f109b2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c82f950e21ccc9e38c4da7bdc227464564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595e95aaa3b89a6b2314816c5d148e23565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a25c21a0e8ffc24362e5307dc640e18566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d3c5cbc1593e143e5d27b7ddebace0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78938867f0480fbb205ad719b80e11b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5044ac550d87d62866ec6aa1b8fe61cb569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f7178430e5af15101bfa17d79020a3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cee324a2fa15bcf979a5858740d15bf571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76620a476f9642b972f8dd3f6d84b5ad572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>