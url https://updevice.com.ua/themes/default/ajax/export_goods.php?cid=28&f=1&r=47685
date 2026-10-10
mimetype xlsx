--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4436a5fb430ba06fcb1b6522b2db1c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a917f36465f5c04684619644c4cb7b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f215a6535fa6c63795757fda7f30c5c03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42f2891ab41061353d87a094634cbb44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de07a31a77acc38fe1c36e50c3d46b05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a395978219bdef309a5a762413a2e16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96678fa522966a84279b0a994556b40b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e108bf4d789ed9146c86436c09500c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ca91dfe8ee50de7068218cc642f50e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aefa79eabf293ed06a636f113c053a010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4188cd57ee068f47d5b05d5b27cee711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ccb560df16b9c3e5ccd496efbb6ea812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423164a3c55cdc216cf80f6f30b406b613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bc32b31bfca88e87818e7e118376e714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6f0dc90d5b7c0b4fa7e5bda79867b315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0820d9a2ea76514d056cf416c994921e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8763bc87534afcad7cfcfe903fc465d617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4256f626d99f6d8068665acd514c36718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78318a7640dbb03cc638b07206d5f33c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9a234530cf8ab9ae166d86311400b220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8111ad599f827bb89278e38b0f5de1d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36325913ca9080d55319cf723d5f080622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da211a15827653dc1597d2a88961afe23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164005b07c7c7f4189685617a00555cf24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2d6dce9018cc9810f0a51d72609d3825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5776bcf305a7b213cd8351f25efc4526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66382601f245df55da58e7a6119fc6cd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e4387284e7ea1339a9e89f1f49a6b828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63719fa1090becf2c06422e64b5f30429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67727383054d70acaaaf91416c5abc530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6e5c50b49e31d7f51934fa40e5d01731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddcc7e6a0f5acb374ec0be46fcc8c1832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6b1625fc4c41574fa6d8e05dbe0fa333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993deaa7472b2d9898cf6df5bac53f9434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348b393d23ec1f7cbc909c7ad283d9a835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a223a796ca553e65ae94fec5c7cd07ee36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cd894ebe7733b4e0b975918375e5c337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6004a38a618e5c3b84395913d6e73a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1260cb864991a5170290445993892c039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149315b4274cd6bcf59df9690508961540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee59b0aa229a6f102892c9196ca5ec1d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f12426fa2a5e4a5cef2cfb9c4d03a9f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04269cd948c2a06613644eefd0ff35f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea8718aa136b4e5325cd5ebaa44bafc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642b2ef8c104b8e9db1bcdde24a1ff2845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2127de5450c65fadd75a2f4c4c49e12946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99f4d198a1300b84e7ba1360750e3b647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b18378adc924d2fcc17151aa08760a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66de619445066bfffd5f64666ee86d8b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f08b1819e9b445900b31ebd376ba6bb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01e0b3c5b7301efaad3184786888f6b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85a6834f9ac6d77ea32afba7cf900db52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5f41c61070571a70f8b357456c317b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad1d2d74fd0b6170f658057b59faf5554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178e3bd02e6a0bc2c8ddda97188dd6bc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154fe5f23c6a5c320e959930e760ed9856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e633650aa3852f908684ee369c4473357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a173eae537df13c05e860faccd7e2e7658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c297d3043dd7ca22e5732e5da101660859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ee89a1f59b8eeb185fdadae9efcc4360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223d898005ebc4737477635f4b7cef1961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e8bad4ec8e3f3c4461258104e5bedc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7ca13cc6e773b765c5a0a801469e0963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2148db2253d2f9da13520b137acf9bb864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa00212007722780d6669d50f315d5f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abb64964a25996056e49f5845f863b266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb875aafb880ba3bc2120a81ae3adfd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7107ecf0dd3da03fd33a80e8d7ec2f6368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259ed8d7b690c25d4c08aa63436054a869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf2933ec8312bec78b01b982d2633f470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffdce308d8e289a47485ee34fab678571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4871e75ce05babaefc630a6753556aac72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d2b37bd1ffbd6a9bb3dcaaff738b4373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aa98083515820e03eb4fbfb3dff42874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0f85b9ed8be3068a9a4e79f90c45c475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc18068c1a31b03b3bb36fffca7b31676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37b94aee6c2c1ea52cfb9ad7b48cc0477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bd78ff80bb6f191d19fe2cd5fc05a978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b89a0e430f9ddddc5134d273c712b379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2170211fa51ffaf3c7d677d89bdea5fd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9432c9824693a2066d61bb7fd0f6e88581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6324fd4f0536605376edbade7c7b6d882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5712b1d2ecdef78fbac54f25a1f3a7da83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49426273d473226199fe565933d7237584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7aa00fdd75de213c34b78b3fbdb5ff85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fa9752fdf471ad54590a53d5466f7286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89d0417a6b5eb1a9a44539e52204a6d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06714492ba591a74c93ffcf7810147788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f8d5a7221fe3d83103e23c44e5055589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587d67952287aaa65367a8f47c665c1f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aacb2dfba1174a11f1972d9eaab31591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b3193becf28a7d9887fb3e970a7b2192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c916b6acbf8387c095777ef866157d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992937e2eeac5dbeb6d5bb778b58971094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62779d858887713a598d8e08f91ceed395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4676f33ce80b53b7d0d30b5601e654896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daca23390ecc3f36fe202b06a077910a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d8bd63d3ce1127d5d3e644801b63be98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae924c0d2f4361bc357996c9c02a7ddf99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18119385021924d2678eb23d6b3c4b77100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e0825d4b3099cdd2496565dd65fedf101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b18247c4b2e582b5d64567027ec936102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1257a5613729b0bb87e2dde00dde957a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357ad2875acb2c0a111dc10f4d1871e3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b410e30a341afa36f3761353eb1e5ac105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e260ac0296c11ff19753f776b5b315cd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e444eaf93878ef1d01e43945f43a294f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effe560cabb7345d36cb37c901392607108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2f9206e7350158e4a9275d691e5119109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653af829a1fc1d548ca08783c9ac78e1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0453a616147ccbe12ef34662c4362c1b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7bea2442aec0afc25aa8df2fe50673112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4171f01cbc28e54d81a12af7ccbfde5f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50068ed0332777c2b0a14249767a0a0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856e2073d20e002a09e85ae83753a2ea115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4dd40d5822937f4e1aefee61e6465f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0617e558861bf62bb4140fe75319b9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f06e87b80948a8f76ad6ed8382bb36118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9101b18f8842a64f8b15f9efafcea5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e742dc08849fccbf99e66e4fc333efef120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77de697d47ba71c992aa12ef91a7d8bf121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d28d8ee2e7f24ea56c85ff519be33bf122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ae1d36d0a56f3a9318c2900d22d4ab123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa83beef0b224cc914fac0406349f438124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd4a43b611899202eb3132d29df9377125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1c12e883cb754e1898c0405c63d66b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828470b1984a4d5857637974884cee6d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d643662d3bc48772dfc1744d2c73eb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a91014ac9b11500079fefe009131b1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4b5ac74ed4ceeb6ac52d8d3bbc7c2d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af79c63be603e01fd68d0589a74b5e33131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa71275c5d5ddde2d17838264c6094a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93efabe0b8b51ab257258b0fc1b5ad9a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55d8b740875814a1b88499fbb8e7637134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab936454f5f8e78f22ad8d7d86308ea3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c574b946ed8c2626228e02b9e73b9fb0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645eca57b03ef47c146ae174dacaf985137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518ad10c13da868f096e9e7af9249197138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6603c207180746f7f57b0929f6e0909139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10330399412981ed14743e0c6a27cc64140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894cff6257fb94a10ac094567062e8b5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dea05ff534eb45c3eacc38b340b9fbb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0658752784f7079efb96e8dd2ce0f2e8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17887e8e9c5d3810254ebdc01d9fc17144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9a0fe89fbca77f89712760d0de8b36145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bdd240f445907e7d47f88e15541cbb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de1b151d456950f6a2ed81e8a3d495b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13799a4ab859b4e8c384248957784dca148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfe5a6dd9ac9da7fe48a4a5c566e606149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df28425919f25209a0084d24e91cab9d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933d1c5bc1c94609e65e2730a9b8af26151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0c26bce41bbdec4957888218b76859152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7075300c7576e97afb789ca0ad7221153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7102ec1089ad0feaee77c133b287584a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dc3030e79ffe39160dd83804e76ea0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ef7833c155ca0cfc60a53544b6e17e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf46127fede4dbcd11f218d6a538b559157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae41701a6c794e578af4de14f413c90158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11740438f9576878c244ad4639b14f91159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7c46a09576782658c10ab84753b956160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c320d7ea92de2ca7da7cf0e533035dc5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aac96749496df331325efb58fa2ef5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbb878880a6395bca535fc6509b6b9f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7753075b95e4325a82675950a884ebbd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30184351e8a2d390d9b3bdb40990acb4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3a2d02bdd591d1da0c4a455b673717166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25020b7122b598961c53ea33ad21d0bd167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6992892f4f28f72aa3ef8f8012e819168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b79225941d609803f5d3c6885e2f628169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28da2c5e4d6419f92a0a3d92e7de952a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4a1aa757517173413648ffaf4b93ee171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff7f5388b5c88e0336532faa62cd159172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346ed35e4b0ce966548220873ae8b29f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b1cad7e602d9cdf0477a646dcecf2c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd356b133961612fc9af06c56bf23569175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91ad964846fbccfbee58d01f2d16bca176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0634713afc6e5607d59cc39a19bc0eea177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4025b6b5d9608a97c8bf5ffbf8b2fb44178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e9a830737d4aae852a98f4cb9057a7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0b7ce49a115c2cf8c664a1ae94a68b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67938665c04673d4eb112ed91ff3494d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb1b0a2d1ab685305e07cf039a5e434182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eebd60c297f12f1c4dd63dbb5c9665183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103ddee706d5f77d607d85096d55f3d9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3dd88566799c9d1e31db0b842f7700185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b76237c2a866e755f2b3c820ca7cdae186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82333bb421e9d2c5fd75375c8711815187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b650380b5d7d915f95ef1bc1aaed638188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de895d62f324eb9bd0d37e7b0b78b68189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60dba9a4ecd7ce60c98b609c74aa017190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a747869410efdfcf9ec25efdc7621334191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6f93ed287fd2c4c9a3bc003b04be89192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410da555f544630d5f9c982ae81ef9f8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182ee99a41262656a4f5aeeaf006f593194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2709c805f91234c2ae5a3054a9c4d8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f229d5becc3a6a9cdf43727dd168692196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa288a736e4b7fe4fa75896766ee2946197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fa1d524caa44dc41b28d2c979ef9c8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9903fa30ebf7bb13500e031532a3a0f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e9bb9a698fd12b5dc9a1f8cc59596d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600f146eced8c70a13e59707b2ac5246201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12b8fbe54a085d56027b74e271aba78202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735721b09280b44b463758c7fc753603203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6535a4d439a883d417700ee7e308420d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4726232de878219fafbb4d8cb07e3964205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a90d8bf38f7439d522bd747e397c7b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed9fb1638584a6e252704a684f48a7e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b93376eba68356bb882a65759c081d1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6050e109e7ce3ca31dc3a0c3c46bc7da209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7646ca3d548ef7487043bce2a85548e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd668667b79aaf8b46cc42ac3b402b2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409600df284fad5134fb7716fa27efae212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb055ca8ddd9433ebf0f0099804a990213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3d230ac23224ba7c10ee4676404583214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98bca41c0a71ce6ca75542fdf515871215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb733a2641437fa479b35f233bf90cb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f005faa86e15cc278c4c18639483862217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06652c792d05c5395c2693887605abfb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376061d812b6a692687d168b4bd07906219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394e3d75ae0771643544ff746f4c58c1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699bdea0b5b7d1ba9d5dc73a4d325f6f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0c30ea580a8ff470937defe766d6ed222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982e147c4ba370a75acf49d94ca72412223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6b6b9a74b6e2aac940503cd99ade3a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51c97f5de2464daf4f3035fa0ce1e6b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953eea03ea47e8f76f46aebf3e0c79b4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b2217fb9405f90394e53257f8c4c23227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9f84717ec99186402d154fa30d0834228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9907d6a2fb721dbd15ae0c8c67ced3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b537ec56df257c906e794cf2e4a2f93230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4feb0d53d4978dbf062397bb87f24c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff48bbb4e3dc66a36fba8d92fbe75858232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0981c3d514b0ecfc170b5cb7c37df166233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc7c570be9d43b40cf7778be7c35094234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e427cc8f9236f8d5181939acc97aad5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842d7a51a738b9b14a4d85f313561a8a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f931d35e2ad476de5864d263d4257974237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eca29f1a7cf1bdeb5bee535107a4a47238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c61909a13fb8079657c75614f99b17c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785fa26d04e2b7d49a11a340300c2807240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdb36ff6c1a33beea4e715f99bf6b6b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7257c7ba1de7a46e5c13f00bcb540ab2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deb4d4ee2b368709379504d1bfe5ef1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72c5612d42c058ffc5bbec50abec3bc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e02d593150415c1597e48128c857c8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5f1fa0aa2faabf84a423abdfe0eac9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503956d7787c6f29a689a780e5acd0e1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ec059f0d2bab50223be0de20dbb516248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1c79ffe0fd1759691739485703caa5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c9a2cdee10a9b27a9ace5420bc61e0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e10633ce6dc08d7ca6ff7f54e5b511251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7e1ee9ab2bac50774e62f0ac1d41e2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d17f293061455bc418df325699c00d7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906fc406dff759fce7f313df9a1bc93a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466bfcd452daa072516191b0f7620947255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640102a3b9bfdf5f0ca5a01698cb05e4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72fd8e0f87b31b5f2cd23b77e16767e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d4d0a9c1e40642de790ec64eb9e824258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385338b160ed09aa980854692ebbfdaa259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a0fb4f5a99b360a99de5080d239bf9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d45ddcc1d34073af0933f84d438e6cb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f00def102ea59f8f46d70d6f356fdc262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e775d1efe5193711f015241b64f7e630263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53413f5c08f024abba3897d2526dcee264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2713c7ded5479731b385af8a86a4cc5f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c96035d6ed0ae40bfa61c7cd150196266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a7600c3aea3ac080a19a42cf5c2c18267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e3f48b282c3a69676962e08bebd1dc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e622ee39b79bb5f943a3d12bd3fff6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454e3237f3722f20752b1dd6047cecf7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947455ed72ece427bbbc1013d8200283271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1163dda842f88f9747643dfbb8b9c37272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682ca11d5c26f38bf76f49343d5c8dd5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f598b8a29fc4994db872b56dc6cd1d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8ceaef2560e2b8cc46551cdbda0028275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bebb27a85577495b45046439c1f6fd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c60bc1f2a7c2f8c85e60e3780b76d0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7162ebdceb64023c35de4c54e3d1ad0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42830ea5c6d12811ebbaf3dd5633d95279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7df11ef375ea3363ebb66f41d9d93fe280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a57b4c491f6d294ab76e981c1d8c2d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d23e6e9a7e085d7b28831418fb3ce9c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87981ee4daca4083d3b90ef67cc52116283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d98dee5a39d7858b19e1ab509fc117c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33a61a89322421c3fe8ea4c2c97e29f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aa69cea37650321ddc9d4dc205d937286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6620c1bc6df36e17f5e100bca9541421287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e4016332d0edd7cd2e3e4810d74ffc288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829f81348d5e0b95728667cf59199649289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37608e46fe984d3dfe318e465bc4a27f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f74b8cac4cd7f9a52623886225a9cb1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e95a531eb48ccb37271d681e542080292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d60208b40283e214ec1ea1232025d3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1116bc423d787342bdc917a3d83df476294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca86835b4f5b8eb23aee504ca726bd84295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a087c31f73234de405bbe12678080b6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e395a1b14b4202438e76eab6170557b6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8014fa10ac8299d6bf0f883a39c58b45298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a87b808547a221d4b2e0ce6bc1df5dd299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6b43bef4c56fd4889d942a46be984e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3f776757bcf5b79b67a111d1ca51e6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47050113554b99ec1a41f56d964710a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37aaabd493d84b78dc6449223032a70303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2370f242a6b1a698ca91d8d91403cedb304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdc615895a16cf95055a4c7b4e230c7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecb0f53cdbccf7beee42199723fbec2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec6ad099bd4fd5b1d08a7215cd03bcd307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1479a3f6c6ae0682e73d7fd7ff1d69e9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6d0012630d56e8917746b5e32123e3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d54a068d1314319ccedd05d3be1998310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e6e3d946b6ef71ea5077198a87ceaa311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da15c2c03725da6f257e32b950b7ded3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49abe7804b2e4e354ee6ec5180ee150d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03f5dfe581c5b5b472426f98f43a4b0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c436987a45fb33305965c432250fdc1a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cffe540efdd2fb7e8fea5548fe2bfcd316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace4bea96fafbfdd4c75c59840840f9c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562aa778d1bcc9bc5815663fdae42884318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8590a72b137505cb7a7d8c391a3aabc7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf4116f3874765b94d4ea2ef6709fd9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0774c4fb86cbae38b3eb821ae9580c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7927347be16fd728aea6ea3bd0526492322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d602dc0714e55ef66223c339849b22323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfd79e8184e3efd9020425dc31a212b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4434b07c7f74aa2928c364df2fc41b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f75403b69fa670364795e793b13e28326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a1436a80bf7148d8ee3c9eee3b1ab9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf24ae521807cd1d0fa4501d747ef10328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193ab368af3e2049410520693e76df7e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6224d46b50c849757bd5c9d44e057d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca932f071313ce13053f07410ec8de6d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07c972b6a6ebb2668848d8a47ad139e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb3783c61cb6b4cb21362b84b3e6a62333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8725dc970ff221d3250e88a2137e1c64334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d269207edd6391f6bef22284e910253335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cedf2cf83bb0b8cec17f3a7b5e8d2ec336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8311fd3ac22c5e7bc73ebc6851655fd337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246c10a21963145f53af70533c5dd40a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0983953f3796398909ee2a8e0f31352339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d7006b436b6967c53649d20a9ec669340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52426fabdbeba869328368937eb037c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb11b0e6d42eea26614c9c9c9e68bbc342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99978123b9c54a1a38cd894ab8d896f6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ad7f7f7f9c7791db282a8cf6bd20cb344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2ac921c7fc567c05b45800c5b6e049345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabf106b5d76485a3889bf0ceaf6c157346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601f31d951fd9872b6b08d02713944c3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eb69226c9ad533815b94ebfad465d1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa61e2fd4523663b85f86d33714ca3b8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8ccf4b3f9eed8f5ae484c886b90ff5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95cb79bc070a72eb98f782b3066b442351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287d15c6a1ee1115cf68053664dfd585352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bba09bfeb4a06b36d6309ff978b5f83353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3799172d750a84a5a6b82b5c6ef853d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59110de7fd929c5c008894bd279ed1e6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80c5b2c278995950e28967e4dfd2c25356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b054ea96b45c84eb236c08b88a95ddb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9a06cb1c01d3f893beacf13119af45358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fc167afc6bfa17f9ff1d80afbebfbe359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d0023baf85d9489ee34ab4bab1acff360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9d10f30bdeed96539b038e49d9ba89361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be85e24d093ae1779765b3fef9ca1781362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5f044eb8d9b024a6c855a648ff1c55363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e817e2ea59dc1db100e00f2ea28da45364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898419f5a83c32946f494db246d6a6fc365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f80dcdf8a8161cce1e0ee83569a6ef1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4192b062480339ef8221015fb2ad4d0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f943d1ea761a7b78257c524e0219b435368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6967b1cc5e6d631bcc9f4744bb757e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e8ee9201378270bb3f5ae6c61d0c9f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5123428f8f13d33225b37d955b4d32ee371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1982286151a69af7992faf8575c61c7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4672a55089d247d418bb7ad92aa8699373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a09b4260491d5a994d1d891394e538374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff8069d8ac1213345a0791af86438b0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a4f0502e93550a6364032391985fdf376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1894b71852bd1904c717f41ede7d7298377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158a255bbd538a36b83179b595577099378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f370f8a89d43a5e71b8435c0f108c3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e4b97ccc5ee337822815ec23c3f8ab380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e89a9ba8b30e33ce6e48257949f388381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825cf62b31c6f575f6baa3c0021e83eb382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb957b8c0688984b0c9abf475fab4bcf383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dfa574a06931e0a60b2cafb2630d5d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab634d4ba17a671b2e90f5cddae1c167385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244fdcf37980dcd197b74ef370a54d95386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2c7c76ff8b46c69e5c5195e0f1714f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e669bb8eb62165214ddcadefc49134388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bfca0213810a37eedf1884fb46f850389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1fcd6c314359661b385cec0d384db2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4309e67a3ea62923ed2cd7019c40e52e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671b28298dfad809c836de1ceaa331c3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be74de4dba7b7d0a804c261e8a3a5fd393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077095e002858263f166b96851b7f03e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1ec0f2e5a6b3f67bee51af190fc801395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d41e653b7c90eb2ead2af512ecf3d08396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f86b27d469921bd6eeb0b57527d7dc397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110aa543244ae7d714aded3f6985ba04398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e81ad0f9f8adac877fc8d10b2a9fa45399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ca5fb64695ef553f13fcc25e370d86400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92187485ac203da7913c8004726837c8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333e9fe28c7c2c3257d58ca821237dfd402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314deb00e5ffa7f0068df9e08b6ac9ed403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e096c29379ff77c1e0a21a69650f3fff404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc8a972570062f5da57fb679547ef98405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86988c7da3feda14af5b36d355c1f8df406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335f66b2c0fb4d7b4e9411c155de7ded407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2205398d7952348780be1348a70b5f32408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0342a5e206617e954e53a5bf40674f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5b6fd4c3d32a63d03b145cec4776da410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64f52ee68db23a8c0d249e10c0d2800411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2b49105434ac4b504df32208ec4d8a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc54560fb273a74d3c96d7665c569fa8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16248710341d458aefeab09bbc15fcc414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0965c9a4d17276c79fe625c637c8ced6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96c589b0e55e96520012c36bdae2127416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e672898133ad314f16bde232038d37417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facf88dbb5b95ad9ae7a9cf35d4c9939418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c519be2c0d30ad45430a5c85c677b313419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e6cf8da0d7cba1ad0ae378066efa63420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634e8974d62f5612c1318fa95f0127c3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9ddb96c735adf1b373fb2260087e9c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddad7f34b9bd0acef90966f89a2156da423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec12b8f55ac4830114efd1cc75ace38424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076aea0887ab53b48ff1a5e86805b014425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676bae7baa84560c9076889d6d74ab9b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9d13109f660892c59773b8199ec5a2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771d54aa84e4cbf2cfb7a01d3fa01394428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72633bfcd464f90157fa15e2c34060c4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4407c10715e6f043788fb5d68aaff056430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38293652d9a87d5772899e9985a50c01431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9775cac115148e35174b1ed573cd8190432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8dec402e50878ab51e5bade8c70d50433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e323df5f33c964da89acfea2793c188434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592b15a9ec28b2053d0a32c1f49c1288435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ac73d1056731f950f9a1c8d145eb4f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0072d766c9b72c595108be0a0202df5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dce2b3cc1ed272834bab75deb9576a4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f3f39c4e886b01e0a87540738dcc85439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25fc26b0e4313455aa0b49ff597d0b0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdbcd864595e3e82271ecf273f477d7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dabffe0f79b9d58bb5ee7acb1bb4ea442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a468747fbec8f9a1f5f6ebfd32e44d9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d742d229efffbc0f1b5ebb086786aa6a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf18e47eb7954dc0c4c51350d953c77445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c107238933e48e2de8f4911b8a5eee446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d63470245e960f64b9edad87bb6aed1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2949376038fef74a7f71b652e4de9fc448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664c0162c9a064ce988f7db48b7a394c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372b5e911dd296b94527f3e6be8aecb6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d2af7c043c897ecc7460831ba867ca451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda4d5a2298bf4a57c08ebe1dd838b3c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff72f9399c20d54931c7f9670d151f4f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f6cdedbce031c60544fe033b45c1d7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020bc936f27ef9117acfc03e0e4e64de455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3837521c65699998c05bb41a8f1337a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c54e30edb009456e374def911c1781457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3d8530471644a618a590b813be2f30458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a20d8a12870451bccc27e984cf012de459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8750187b8c880eeaf82762e1b386b4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda9a86795ef42d0550a256810c4f1e2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4712d66607dbdfc60e7c14732856d97c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f97d76d72b3ead454cf2eb68e85d90463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a0f3bd65084a086ced77a84eb7a772464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed13f64fee087c5222b9aefa168d217465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcc053d912baabd3ae82eaadf45508d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb43fed41e6fe1c0bc3df382a9e122b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8cd3dcc51077efe17a8a76eba0782f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755206ea52ff18f997a5eaf33aced756469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990174e856f23f796ce034de832cfebd470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd9710fe834d753db32b6eff825be3c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd885d691399799d068f4a1460350771472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23774cfe3227f18227dc06b84ccebb27473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c823bca69620d1b2fa7632e97ba932474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8daa56ade6cf60b8225c434f97fda1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcf33e0c51be491ebfb4764268739bc476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c2b002f4025ebb1913f755e676ccbc477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0d4d1291c8391b50a3f1135e56cd7a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3734552b590a9408bb0a99ef2007e41e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe2928968e779793bdc5d639475fc0c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eacf9f5f056838f3f788305a14ce4d0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0fda3e22fa323a9f28fba28cb53e1f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28d006f33dc4108486c8a7902dd8939483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7d3a7d190210e1e541c73d2d8c6f76484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a46b22507d5aba3c8cee50f8d63bbbc485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95701d9b0a7a520c14e3e9ffe7340d7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4e9df425b2de0facc1c6cd58d97e14487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a033624d962bd1918220f1b13f349f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a330689b08486f31064b86bb8181812489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5adae64216a411544abdf4af00009fa490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dca133c5953f46756f48a35aa98010a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5be61b65ef64cce0ce97d71cda73e59492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e9d17de903da64a0f2663525027499493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0711feecd39a4d94f81b72c24b3d2a4d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318eb898cf72916fdec56693f1e680f6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b45978b36e1f60c77589151ccd945ab496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1de36fb39cb0161a1d8a81c9784e39b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6125774274d7656e5c701ab97940bd95498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0e1c94f9c0bea6807bc215ec8482b9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818eb9b922346fc64b21540f3019d190500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96801145c816a6d5707d00b32ef06e81501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b62c0467c512a5b0a57bd5e19ef425502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6f53f2670f5105b6df93778937fcb6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6f7069a8a639fc28b26fda55bc461c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb06f78d782e91262c6a0d1f3c0eb82505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebed96eed4e968606d839ecf5848092506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8df502b233b15bf30a8556e120a049507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5141c196b214c82d3f3c1e06e9ddf51508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb60b3adbb14f30244c2d0b12a898e7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285580fa3c575600276231c300848754510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf1423248ee85c3561b78aaac4da2aa511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06c26725ef7adc51f50ee9b67862f1a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f658da5001b81452363fa41406b3158513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754b68fb833d1d810b8c0012553657a3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39abcb79a9c2e79c9e8fc195650f2222515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a749620a8f799ad0461e8b78efc3fb516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6e5973a0e7899f1792a26f4da28097517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c1955dc1dc1695074d77129934c803518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048852e774b023ca84ba58db580a6380519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7af2adb1c182a24addee91396c0ee3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b99450eed5d94dcfc9507f22a756305521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3e91d96ce8a317e8fbbd8d27460fd1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d593ea0d254993b26438c9512f56ae523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd2f5983ebcdc31b89e937e3ce1088b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312faab10abc693f54b0a918f68e542d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be661ba10d5ee7c419b8bf8115808989526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24be381529c4d24ab4effdaff197832c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4ca1653cefaf95a1bae25f81c32f20528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd2457e7b04cc31a4f9a66880e9ac27529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94a7972121ba5292d523310bb227a5b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808f0999867ee5f33bafa4715e1edfb1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ecc76d72ef1af2adc28e92376e1098532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f645602ac7851b6a7670297a14631b09533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2144f324f3ce11f987338467f084450e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc8ef5ef6ebc83c11b7a3359864a6bd535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eb598f392e4ecc976616b8d5c774df536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc00cf0bf1447444dad7ca772b7af5b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7233b5d9d7594d70c8f0e985459704b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ec7d2905f8ddcfbb69fd76af6d92af539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2d52eff65dade429b1d6173afb015d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a146a27fe55754309c1e27c90dcaa2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4e4ea75490c80708e0f71120a9be0d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77d8fd9def6d4221b93c24475e75647543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412e3d554745de133ed11b7bbf4306ee544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8202c7d4851001b53252538bab77f6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac28c3007f15975b97633eb1b9b487e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3812b2f995b6ef3f6b7bf91cbea6c7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef567bffd8b17e1db4a320a226164ca548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5457556cc6a8ebcbeab833d223e13a70549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e85daa3cf40e410479f07953b68fd0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbf5d5e11000690b5085fb521e85f4e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a200df71b02ed2ce39d63b9a6abb590552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698f3f9617fab8391a2562efc2645e31553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e1cdadeb5406796a52cbd8aa8551fd554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7ca42c84fd7607aa2b68f8d577de9a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e80cb8ad46ef2339ed3892e51d3ba55556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c342aefe6c3c7b7bdf96d2d85f55442b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a083c15b12f7633e34fdd24b8c3bde1d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3714061e31a1fb34e9f60e19b9d84b0c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f182d53096a1ff21faeded52edb61c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b24c6d8880f12fa5a82570b20d13b8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980caacb904186526f61b2ecc0c351b5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051fc829f3ea466d1b4893e18ce2b930563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a131e5487c25481d72d005242fbc604564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64655eb0a74ed26403b9d73e44206678565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf7b41c16f23cb38b0fac06befe2809566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5de1c9aa7cc2e871c09ac814cb3a12567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95ea2ac7672aa77bc51b89dfbabb3d0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531ac1700823761e852f07765388ac9c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efeaedfb49ebe5321d3f4926fc6ac36570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a9c3480b3154314382750d422b81de571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ca4902448a6e387db39fee55d58243572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da12cb069124829be7ef5e93ae57cd01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09669ebaef1d320f18ccdc0f019c20132.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922f20587e60e5be49e4799975196d0f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b741b57666bea700662912da221b23594.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac4a794fd9a6a37f5184b320e980ad75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0840ea90864466eabab7123949250f436.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba9f796bca644820f441c0b223ef8ee7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d686cebf54a69b94c0588559bc2befd78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50891da647e52090c52471fcb341d6e79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0159bae673cf3d71e271385203c72cc010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd9e04fc0af6417b05193971b7540c511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628fd6c66a70a2370df8be110fb46e9912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62820a45de68eeafdd5844450d1f2d3313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96e441236c4c251586c6fec4ae8c51114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce082602e97a440a44e747ee36f2b3815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a60cd9ed7e30db593af8ecf8126c99516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e83f1e213c35acbcc0df30d436fe2e717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18f938fae575439c95dec824c81cb5e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11833104bc1d07d6d841096867fc636919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5583a602008c632ec1949893475b0320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68d8106b5dea5aeabde8aee8546c39b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b8e9f015b780fbe54e81d5b94fed2c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0fc2591f3c5c2070a5a062ab09090923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fec6026cb7bcc10a4fb824985738d9c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68554e4b58857ec4563b27eb6a980c4225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08611e075a62c0392ca49880f5fb7ac526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b9f8da086430a57cb053e7667cb1ca27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116d1ed0619f76fd3eec2290cfa5ac4f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b77ae96601a80cee9a149affe468e329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ffef7d5066b5e5541d6a33d17155cf30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6658e957544d0c99b7bb275402014e6431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84d54c91c688411cdaaf9aabf9da85a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c080f1caa027287931c39933865feb4f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca18d4514f6ca62db04144c44fafc77434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d7602b52d6fb9dea053b450cfc11ce35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5e29c5ac0b655393577c2a9216b68536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2127f9f43e47ddf847f6296a5c29bf5d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d4de2438b7d06b1788dc47e140381d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de0e4f0932d1061a268c9930420e79339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34cfd24003fc796edbabb63b2a9bafa40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619177709abc099f05ac3e1c7673c7f741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd55ce1f85c7aeeb559633758bc021142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fc06b18b55544abeeb14b6130d68ad43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e74413ccc60b2b66d3508fcd8f368df44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0635b466ab54e4225dbb796c0ef5cebd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ba57200065428f663e00e2af5d876b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deea0dd47dc883a19b69770dbcc76ba647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fac7c8659382e6fd288e65b14409c848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842b29c060a43b41d77a393f0f1c08fd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdab4acc973df9bdecbfd55e4f9e627450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb339d160e653177ece1b02c3c2907d351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148298b209f068074e94118bd362d1f152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f4f489cda5a97a8310c02202842b8153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffd866e8d314a9d04297738e4b6f64d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa3ae3576c1eb3df9041cbe3d67d0e555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78821a2e6c2a09537c26a0cbb4824c1c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43293a975a1758b82a1cb3ee6c00ac4557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87c7b3d866cbe112326aff6d3b4a57158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3d2844f4d52eb6f9bd1256a28fd22a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149023ee1aa747422cf9c4ca7d44621f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c503a46cab4373d0c86f2dc1eafa01661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5acb50d8d63ce88de280da4ea3c807462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793f996fad6ff573cd67d25e0acaa50663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d56ac9d962de71956a9748f354638d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c42270e90f0e3dea396fe4e1ff0017465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f2ac94a3257efc70532adea5b2790c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0030a030a4db2eba1e4e8b9779697867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7b2dd19a5cc2639ef86bc0e759aec368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60588852665821e7f2cf7639598c70469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb80f8f58e1f43d62ce970779434f7a170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d91257a499e71dff5f4615fb7db289171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cd13722281ed1d221baf608dad2cb472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597d67992569ebc8a3e5481e36382a1f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeba1c2c139a8442f1253ae8ed0fcdb374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f06653e916ff78b15d779c41f8a26d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f1d5468f85aef6b6179a9647b8b11376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e17bfbdfc1a990a024cddb6178a3d277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b89759ec0394f6c07a38aceca70cac78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f8f138a43e00761052c08637bdcd5e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4e733d3f5aa266639c92e0f2e3893080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485c363980662d4f0ffd4c54007aab1281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6943c2285db119581966812a0f7a1382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd30dc646c7b2006aca392f7fe5ffa883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1080621c9f3c59e36614c5ce06785cad84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f388fea8ab912bcf9a47e252a4192b8f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250b4124c941924129bc22bc4b9ae7be86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438df8cb1f30bee0e5d4c1d3c806ba8287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6d25180d1bd63f68e42ea339d2e79588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22050bb94168e88d6de8593886b60b8689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a4c3f335e8e7af79531c1e07f994aa90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e425c6833ad356b367a13c91f0fe9a5891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b76ff92826da5599027ab40e824713792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ca4496baef9ce961a143e0bdf3db4693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3aafbe724474e14e450be73503678f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391293ffa6c1ae9a9f1af6aef8078e5295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db99762ddac0a79f96f32e77bf35c02796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c390b52597bece3d759d447c445c9d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a23dbf06bab48d52c67daea4398287d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b4ccb440afa4630e88cab212fe432499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476fcd714f161aa9f6b11c590f3bef2d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b03d100dd672522ca12d14c74b83072101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9154ce10ba6391052e076d7aca47143102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cc1179cdf8269f9638b236219432ea103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103fb21500e5bb5cb78bd929a68dc2f1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97f221d61dc55e4809be089e2ca72a9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4d15a96ca9e81273cad42eba388e9b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cba4de18cf2970b9b470166ac556c1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebae8aa76d427c7d2d617132f2c99d8d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fae47558f916a6cc74d100922503f89109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71257e989de7179f624aaa14eecc978110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b18e81e0ae9f3db762318145fb394bc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a2062b51a1125ae90af8e9e48c0a07112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a54fd8cfaec1cbf2b79b9f312c54fd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23955133e7e983f4569d5e18d819171114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6c1e1ccf0edabe5b61fb3eaa75e0c5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02235888c1798e077bc00d676927e074116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443be6dd1553a8656d0758bc1d6023a5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb345a14eec1a867ea93cac32a76877118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971196aeed476a5e1b57c221088c4d06119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2834a894ca673f7c1b6f36c253999b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea1e4dccfe8a9cf1445673ec6a7a079121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8958e951f45dbe5983265c24684a82122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03eae93ee42b16c95143f43ae6be21a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4232b3fc42854dbc12385ef7226000d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9030b74bef2cf25c886bb51892b042f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e6d88a64db81b82481799bc0257f3c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7614bff9553608b5392ba8bc17360d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023ec93fe37f275b358abd4dbee61bcd128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca7765aaf940ae36853317df9d1e60f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13a7830be4f614726825b4a354bbf4e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5394941a204b6d341fc9f24a494dbf97131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3082004d6a87c24ea2f0e031d549ae08132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e60c628c9fe69a4337bfbadc9575f8c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad3c256112e125e195b2552923d93fd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e5b3133d3bd778bb70603307bdf4f8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626aa1f3a9f402729b3026808a23efda136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf940f05f063e97475b4671c298b94e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c7643ffd2a3c5954bda6ab26eb06ad138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ff086ce0ad2e0f619dcaa065023366139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2396e625e6996600c515424412f680140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecbec34ad3d5e533b9a1da1a4b7f64e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daab71797165883054178629281fab01142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51edf6787707217672a322022e0bfaaf143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0042ece1e4097aa4c1150bb6c4ae349b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4350d657f5d81be8882b4274057a148e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948f78456b2e37292c894d5a888cf344146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d495cbdd33e2720da8d36ac15023b4ae147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5bcf4c0be1d42e67a16d04d70695d7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8998744879819ed79b7693714a2c44b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00312966fb820ea03249650363bfb3e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7649c6c3952d77a73d9a8ca5b5409ca0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb82aaec1017774ecd233c120c9836e3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939772f36b765ddbf2564b634c89aa56153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7662dbd7b29c540e36115aac345ea266154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa5f4dd9744414cab1f2616b622ba58155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6703f99aa3f6767e1c06e1ac86a660d3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b0f8a9ff8508a8b873870a75fffc84157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ba31dbde4e07efa00a64f142440592158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27df4e89028bc958e746bf0789860a0f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aef6b87b1f9a179ae1e4ff1159c471160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b693f3e7b5308ac9fbc3f8a47baf56f1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbb2061dd2b2f202a9e26e3e9922aff162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935eb8c90fcb52ba65adf621b63a67c0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb91339b372097c4f0fbccbc883c2e7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c6e85256630fbd77abf8608b9ac1df165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b926edca1d6578f5fbf477b61a722f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4d2cc6148472ff0f883977d5e0edc4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ada72db1619b7be7ab11c11dd2bee4b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae848e8e9d1e51d11b1ae5f925f12291169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4294b822d4a7e42654c2e1274ba30b8b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaca417984595dee97fc664b8d9daea7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b4c5b3e847c2fdadb210a9597c3a49172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f63e5568de35f8945c178c3e8cad429173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfde65055ac6f0033fb597dfc4171ec174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab8826e40fa6180d3f06d306a9b436d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ad5a26df9c690608519ce21873dcb2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d5ac4a0bed43c4aa38e96e40a9dc81177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60579182fafc0494caea1826148dd116178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d6135a8ab5d5be1cf7cab784f32f70179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3679274e444d444ff1efdbc7519dba23180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e752fb35596e8428e3bd3fe48ac486181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c936674a9a540c12203397b4b41fb104182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39c8bde4a1350a45e8a2b7c8c78a84e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8646a78990cc400c1dd5ddab292d63184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb750314c6d294baf9759650cd2ccffd185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c1ff47a9437abf9e2d0c09960370b9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421005fdb04fb5c982acb1e93aea99e0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7d1d08858fa8b9c21f0c1049866e61188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b704a6fb3f4218658d8a6d3ca98a9bc189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10bf51f58536155ab331b349a441d8a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56596664a7fb61ebb1795a7dda49d9a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ac7f4e04ca7b88f2196580d5fb0c36192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd23a12d4ac06c34fbc997e36faa682193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae25ba9595b6260bda3202a1aaae844a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b581d761e5a4564bfbc7c483fb08d7d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5a657b80bffa9396b242a2ca273d13196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ba735d863a8c9574caa60cea7b584a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06333313ee1a1ad11392dff24d0ffede198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b6e5a93e43afd7865cafddd1fe27d2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1147e67867cfa4521ffb6301f8d65a6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1f39ed3b8b1aa966dff38a8c12c327201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9385d937d3b326f04ff13308ece94d8d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71555f970047c432e884793193fea46f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e303c0130d08f38ea043e0ffe0784ec5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d6ac9e56291918a69561cf8a566802205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5dbaadd4aec9f9e3e2d106e1e7bb70206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202af4734117b968b885f399db29924b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a8bb3d3d32102f772b71924a817a3e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faed15a19095ef658ea15835ec192061209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d70ee65c8e134446556ec0fccbb605210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc4a2fd69b5f0cc593aa00d7a87ef84211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4178c833cbcb80b371c50a5328decd3b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8deb5b3fa462bd96d9038546da806c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f475b402819ab9b33be5fe8932d493214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2f142246b55b3af87a318450663d11215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d96f138a86a90ced3e403b92a546ee216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70601ef7c2951fe039d9328a0a650b9d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ec1937433d2f07e7a1c99f91104c97218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2cce89f66374559e59cb4f3ffcd709219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88c4f9284c783364e950fb6b5ff9083220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b9a68e7b819eaf781b1cae6cae13da221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c57d0679f3ed13da0c01d88c3d965cb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1357e8918e125856e42ad73b5c2e11223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3aa1528f8c2d587cb810e8d4de3763224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc09946e8b1f8f08b23d051a4c2e3090225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259bd0d5263a9b4db7f56df87160cac4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e4faa572fedff96f5cd5db2f80d013227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a654b1423f2b71720861abd60aa4c640228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8945eb053a2141c8a8908faf182432b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eda7b93659d3b427af2a3a80d3c365230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c652b6aca96376f3501f3e38ab1aa4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f663219084922816ee9a8229f9badc8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0ef58068c406265418453f6d0f9906233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276d21ecf223824356e640ed367cbce1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cefb020a6b39a7f751d452706d98b7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1251260f2b373397ed3af52f45fce460236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db88e27df9f6f1c8fe67a1e0d5ac4782237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e8e3cc575dd7c93ca29bf28f4b8829238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a911c391b704ed6930560cd6424fd501239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6060e2d3b8141ab12a77e485b56daec0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38bf50cd27ec119c7eab57a14aa5b0f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300f587853f386b7c7a1cdf0ffbcbbf3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7beaaa9c0bb4b95d7674fc4228de291243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7f7f6563bc6fc98983b44ed760cc47244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3d12bc4bda889cf8338042be6b1af3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6006c8ac46dc2b49f5cdbd15ddbf3d2a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313713b8cb233586c62373fc2b696a7c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5d707b192aaf9c692842a9c191bec2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4346b19750b1e29d65be8a10455ebdd249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3ec988d4b344647e00c168e1ae7eec250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6890125be5cd42d2f5fbda9c40f15838251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599ec8087e2aacad2cc792ebe9ef3199252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68a7a19d03c18f9aab4f2e37c2c6ad5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deeae3efdfa7184625a62e36c2b8719254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35f4944f8139597e3f273648388a130255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06bfe93215c33273049c10caaeed7fd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3962d476f44784ab844f1807de34c1b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c5e9b73d75a1571e33d8675abf90cb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5049dd7ec78c1ad4f2e9b259c9c210259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dbc1199d43f7e4d422f0a1b318b732260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5d9f042a1b812b9dfc01ea7f2331f4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45807f2da2f06ef2448e3cfa77c8349262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6da1e74466d2a82d52f2841591136d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79ce9d37b70f1934e67f32049f21a67264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c441dbe96788d9bf539e43d5707c76ef265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ce5355a2657b06d847a31161554506266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d109144640bdc7f2a3a2a034a801711267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1676316da97c6a2fed50a104bb193d0d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e74ed0f3bd74e30724137cc82d55f6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee29c31d5822f49db003741fb52da8a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4c69e3a1549d76d1543a90d51a1aab271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decbff551c2bacb936b8d4c234f09ec3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d814ec26725886edd10fb57eecc4d7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032ae33946bc1786fa0ab76dc3e49205274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a62a44da375ecaa193befb8d1c80bec275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0387750237057876a7b6de5e91bcb254276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871a3f95d99a7929d5417a0c5ab44b79277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20319faa71cbae5bc1fecdb10fa93e75278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb881ae4b58b3ff69bc8218df348f9a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2c632028c76b6e64e0a0943d83e6be280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29b35e70ed883338c15abdf24a6e289281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1f4560524afbe4a583a13c6045657d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faa3b7a1d651b48080e471b11eabe04283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc10884d181f58b1bcecbdb675a98820284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911ce615391d59956a1c8b0be912aa46285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5439e8a322c6fba06b7a17af9df440a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fa9fe29ca6c1b01b409e91ba4e5643287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e2e1a222e5ac9df25c471fae2796c1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3cfab4fd5b76f0c1c3a70021152a10289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b74f82a41199cd0cccc399233555114290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a90f118be1cc5d76c4d2483fab78f5b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24893008dbf350f55cce7f3138fb0ccd292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac1f87fceda0a23aac15080cd13c571293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02968733521d9922a480bdb6e5bcb4ca294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fa85fc83dc03f67c3a46cfa1f28364295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fe390d554e037cc4a2d49f0ee64c7a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881b9b6e528cb4d53e073eb74f3ce59a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2006758f78eb45ca06db2fea9c2b70298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0397c9c1872a50b5ac1d1b3464ac18a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571dcae42f15248d70e10f38107580d4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b9c3a3812deae08d08abb26a77c988301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567c892c9d15419c3ed0e26adad620fd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da446e8a28c0b6d639fd4811500a2136303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5403863514b3bae21bb9b175c11d6a9b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55833386411d5f4a971ac06e73f7b821305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d78afb9b8c201765c1d221ca45d630c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40f8d7ccae36a5313a462600389f9a8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e28c8efb290c5def5bf237172c04e5e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbcfc5768f712c5f3fb8a193f695e07309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a71744ffde04b0ee3f899f749a7da3f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809387113aba9697dcea12624784402e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd905c563498a4fffb2b5da31b95239312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68883f131a8d05051a09b6b72e39c0c2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52141e1482cf4fad7740e3be6ff8cb6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67c228c8506886ec2a7198b57817564315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a210be4fd021a039d50a2367af1152316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdcb6aa94867e5fba3ed14f870f702d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbce71de548fd25c2311f9c97b88dd9e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c98483de4ff7f4d2c4300105b816d6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c88892c263a9b79990cb178840d080b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab68c8026c8e241f64e76dd61567aa0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297b5f7cb617a526ccce3daa2a553210322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21985b91095d7ff1cfc69c7a1b9bac6b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e284160f71048c1ed25af5bf5318882324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bea9466bad6fc400e4f94b5b03c12e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de985337b017734adc1c9c7b397145f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ec9ab5f1c8e5872015bd484a84c3a0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76fa8fbc936326f052718aab954d762328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd60f2dcbf51765e9a1c61fc6136c0a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c64ef7a5382d278c718ce4b5bc5806330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6703f75da078670fb5da99c5488d06331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8c7db2f43fe268458ba7c35f7c9619332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c54efc8fd85e0b972564f1254d321b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718fa86d1746c2cc920eb53c04fe0b2a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be701b3afc7d483c1c35c8f3f581326335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0673c81d9c94d68dbef4e4bceed3f89336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef765a8a8cf49fdaa986b6281e3e6099337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bbc4cc2b8b1381ec809a9e540a7afe338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a7a2a1077b698b7bf72dc12a06ad67339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe5647c557bcfb2f1d131d6a9309e4f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a4e52e63757bf10bcd35aa8a6d9a99341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdab23609ac762fe1b09570b19ca3f73342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0699a6ec4eb42a63b1384058673b7b04343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775d357369ba91df64a65c3479f8b164344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cdfc5afcdb7e69618d6f74fc87ca5e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65045c5148e5eb27f1c4cea157f766ae346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d748c61c601ce9834b74c91a3644e7e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c2a451fb9af6632de9409241430dda348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c985507d26f58ee35a54f74b8078c5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2991b78de0effe096a16d4be542e5a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb16450e684b606d3b8c0e186281353351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efc2f515e4c7a1ddd6b29d52a8fe9ef352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f438cea8ec94dddf801de1c8b8309e43353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f9d405807c4800b7113e893971b2d8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcbff42f52d8ee4db2aee53e83c8f6f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2f36912ecd1016966f6740d0e1400f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f605c235cbb8f97e40a6492627b494c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e0baacadf69eec71b0c152f5b5b66b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad93594f470268ded9d3c075148fc3a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d077067938a43c306e42d50f74ab141d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532ca0b133de7cfcbe23f94762ca1831361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ebb75f790ed12647c838a15f650689362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609a3993c6d55c3861dae261b42df2af363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279543146bb58c8ba9ba7fe778185026364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5aaebc19acd90d3c4b1eea5ab07244a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5721058430581a5847f4282b6c4b12366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98671fc2ade159cd6f6d9a70efb3e4c9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2a2e307423b7d3806cec865229c5a0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feee915103b94718bd305918659f7b48369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21dfdb00606e27859799f70538ac836370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0eb7838fff3c00ee7a854119770b52371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d458b74928c833a6492ae7a7ed2b00372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc40ca0fc0e284d925380c04401eb53373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d547c01c0b96bb239e3e29c68eb00939374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b38ed8fbcb7fe3b3818ad1de596ca9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4c9d537a50bbc8fa2806c2b18e3248376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5321f1f8ed6da16e6de70b808794b1e9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9504c4cf5d8de638c77ea4adc5ec58f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a28f58233caf578df9ee04f7f03da3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2342f1cdd2fd7054a6d059939fe2cd7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01023c64255d75a208188739725163f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635d9909e9cb1a5771c28448f02c384c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58b8b7dfce7bcd3022578772544ea04383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ca34c8ed2655ea13fa725684757042384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a499c48f022f8b2e9bbf14eefc4f253c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206b469fda8f179b106ddf74cfbc7977386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad8b59cee8ae8b8d4c5e3622655172b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fa8ff561e8e091eb8e5873d7cf9a24388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d00782d743df5f5631be5d7e066d71389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897da69fd0cb185b10b1e60c87cdd88c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f05cf82b2ebddc102901c425c78e37391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcf9f283b0c85166cca473a14b843bf392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa840c3720ca94e5967688d9bdd00f9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1be2a7da826366131e893bb43f2e410394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7b2a8963cecfcce7876ed3f556c77b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a20d982ee4b1b479fc6396e3c5e60eb396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac716f64970a287a8e90bfbc43856f95397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ee49efda4b6bddac52c61b51316f86398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63b1bbf84059be96e58a3380ebdcc9a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1ea2de2ed38e19c512dcb1bc61d255400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d732d24f901e2e4e8a6c2934f80abf401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4bbe785b1f0856f8e13c08f303cf64402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8539b68ebe0d063e744cd278c5f32c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabce10949cbe8148bcd1f18bdd8a8c2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185541b38b461ec3703d6f1d9bddcdc2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7872595ef52e57dbdf23d189afc26b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c880861e65fc1e5cdaf1757fc8d79c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efcbe3b1b5859f3526c0f072e1e6930408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b65327f11010e9da5ce0619a596f9dc409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b657282b9b2e4744fc8bce339a34a1c8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed75045801b6965a7437b2495d8e6386411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0814bd47200ed4450ebeb46caa66a9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8d99e43542e7d0c5702cbdeb928650413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a258194627c31468a2cbd2741cf97fe7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a7286e9a78ac73740a7aad2b9af1f6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d795eb0c625c98aa99b4840760b6c7c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bac000ec97094bdc158c0b42e6ec2f8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ece84bdee4c3fc7f6f29178f8e7597418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4034275feeea9e1f35eab23e045be731419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a60b1d97b21852bfd1eb4cf66fc8dc420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea67d65ecf3c3c451039e6ca7199f657421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e142491e167acc42cdc8d0c69966cffc422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7411ef00378d339618b76b2bfb323b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e0c939e8b3cab974f208412edc5493424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc7d41c8e8150caa4e6f96a884a35ad425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80945283df3c35b68e3a8991cb2c9c3b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882785d39ce403e82287a8ae9a0684f5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca40278d7e5821a8b642d1bbb2988a9a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b09f3e966ff51da3b588ca6055555d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245e2eac235ce246213cea8aaa64a64f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68993c3e76662476b92f26b2b37cd506431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2e8175cee835b32463af3fa08e29b7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3037047d77008e1b4f700d5f63cef85433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e369138e134b7d32fcedb7c10cbec917434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18666f138b69be5b2ef932615cf5accf435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3ef227c316ed25e4eb18049cb5be2b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660ae1cf9f6bace3ff62c3e1f1fcb819437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07afbaaa5374a35b0673f1248536f882438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f4a4eaf13e8471f8ac8d7e4ad0d5c6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ef25c1e2ac89d4933cd6dfa9fb9340440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ad6c7911f6655ffbcf444b84a157e3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d038e4b490225ecf163e6c12d9135333442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6df483f891fe7160b68a291e3e7a06a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4862615540cfe5bfb09c2a0c5849f49444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1157ceda8bef92ccc335e975de15585445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dc7b480e69a55e26f12b7a34f9ec85446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09df3050c753830abb3c589994236c7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1512bc0550c259522b72c602f7bada1c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd9d16c2fafc98c5af2c3cb5e42a6d4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d32791100c575e816850fee2d73b96b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d9256995c2d9cbb69cfc22a5432638451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af798f3a82b13062da0c79a828f4a700452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571acc8298f2b905df01c904b74e3047453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0c3e4f4277e0fe2669349b0d3a33f6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af050480112fdeed9efaf2bafecf8789455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea9235963a6ad394a07036cf96c9485456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb570067bfdf2ccb2b548cd35dc9127457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cec2dc3a07849acbecb354adc2ea2f4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284e326a101f8440327253550e6d24ef459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfb560389868998f2fbc816f6b0959e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc890138e91c3d488bc702a208c750b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6661d2d66f32775657c924cc9e96cd76462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7504de813cc3a5e042e225201ea042d5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1f03bc8b9736262451a1f86bd7365f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8019c7d58b0a1ceb578b92e58c40a1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faf19db5b90febf7e01fd04c8bdc7d1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd1ff8754a18e6120303285287e9b0b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8772b6af72a4b9d6c14aac002fa738a9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014cc4ab8e4defb8e18ca80f657d7950469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f637c099b054410600524bb370255aa470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d563a2350bc2b02a39f28153cc4d3bd9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dec71c0c06bb34a30daacce6ca4abe6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becc63cde9552df4581a12ca5c4a66a0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c12f0e0da943dfbced4918dd8543ffa474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635f88c1ed814f2147877eb507caa816475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ca7f19fc775343af0c9950e32299cd476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7c22bbd43c128e79b3d200464371e3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b6d7a8d4cd7b74115059d55716498d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21ad1f59353509fcbe9b1b633d79ae6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025c559b0f4ea06a4be4e0ea1cbf360e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc91683820cbdc4480b5f82d57fdf7e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1503d06c581d9288edbe3f3ce8692da5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be64de6573e283f9c02173dd0805a229483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d03c41b1cf285ac17ad7eaf737dfd7a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd805db2983d506a099dcd04dd08006485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d1fe2e1a3ef443b762084baea3a230486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6076a2fee6a78cbe972109cbb9f39d76487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143148d2d73e38bad92da5f9fe38d2a2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4577ef22e26ef6025548737c0eb8c5f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2741150a3f90115a8962dfd0cbf881490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2627976c233d4719483ed41a042ef555491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4d30a76bf45db07e2a838ea5130081492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87607d475ec6e1c5fdf9e520d55d4ab4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c26d7f9358a4823fd7894d636b33ef6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dc141952e4dee967e3310b2863228a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f5584a6db379f705db5ff81a7c1da2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57943823d85ce19589559232d3cf15e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6505f4e5b40f87be538beed5006ba280498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aba22a63af9044ee9647431e999e25c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5d56caf031917243cf163ec304ca92500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f755444b917bd46892133bd90fb4bf4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e366e73441b398823992e2ca45e6c6f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8bd5ddff2963a769cc513726aa7017503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81583fd01ebe962854e775d11f9b4291504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467639bdd8de41b49e1b59ac2632ae0a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25eaaebfc21e0a6acca1a05a403c6a8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63b76affda3d8af27d0ce6fbc67b8fe507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6f985b8554358ef5f7c22bdb50c6c0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c4683ae7373e554a06ad16cc4eea3b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a02fe3913e5dfb427e569cd0955d65510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e74aa2cb2275b5375ee1040e392c938511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb119c2f9f50c837084fb3cb7eee106512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74dcaa16b109081c590a29a56d36d67513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d539cd0cd47abb38e01b2dc4b74450e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb886c53a5cdb1f34b97b32f06ca3150515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c902030347d0c7a2c3e92368289338516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d9890351da3270a30e34a2703f5549517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f47b9437ea3a542da688d6d72847a4c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d4c3e3279df01bc7cc8c9b69c10325519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22b67e944adf5f0daa2ca5573b80b78520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f596e570198408362e4dd9f27b16a0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a658520505513157405a525958563c0a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6f40cb4a2a306807df78b3ee9a7493523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c15b4df45a60e5680e4fdbee0b756a9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d402e9b05db58d111210bf79a60fad4a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c365eec93de87054b468a2d7e699ae526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b539408ffe84d703a853a49d32022f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc805abdc9460f96b6de76912a93c7b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50893f543aa232f84fcef0bd55fba420529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1f94123b5c6440d7ef954eaf29fd69530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90310c38dfd488b1beac725d6a396d1f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6663d7c1cc14f5845833ca5c3b204f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ea68ff25835bd30a2ffc0fa59ec01e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b127469cb9613d04d9398779cb58729534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bbaa0f7c9ea9c21f4e8d96241355f5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dd8e6500f09355a2a3d814b7b7ca2d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45798ef5188ad2765767e3516d8920f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e8f204b17bb57f085b7c8b0495cf3f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e98e4a1083e9b498e04d9cffa8dc75539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5c18881398fddca78b30efaada5146540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1eb06d736e0680a931675577827e26541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7f46d2d47d72bdeca0d94635950b5c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ed0b245b6579a65273624198102775543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0724b19d731bca5c0de3938d296f1de7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fe91bdcb225dde326577e22bde26fa545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3f7ec3ae6efd8e24969b66f92df21e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9e4b7be842ddad6e6433e68c2c10bf547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5085ee1d72008da9a10aa6f8b5c3ece3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ffc406b7523a0f8d709f092a659bc7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc1bbe71f6dba19605d43b8b680d194550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8e68ee194950befbb3189a9cde68c6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b32790a161627c7a5f6b8200edb7e09552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6330e071493e43b363f98b0acf9ac14e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6f9754c37bebeab902fd45e9ac1b46554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf8e73c54e09668d05b33c4d8dd3af5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a84df45ce6bba3f3056eb3108d10de556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52445afda10603b1a9dcdc3f5cbc12ae557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed5909449d38c9aaa3328aa94c7cb86558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7155717e59be74ea60dd3d6b3712503559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeb11546a08df4649a22a9bb38a1714560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058156cd96418d15ab42d02336d9dc06561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a71e729595193c72339a374074b99a8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dda2fd40494b04194b2d367ba0102c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fbb273871d7addf47da772b8bf06d4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3ff4ac5019cfd167cbf3556d4257b3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d036e66a12cc9e6186c67a1e283ee6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de9fed0fe5d29e0592efa1345399342567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e270382ff9503d97fc5268b851b15895568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d42df3bbc8dd13df1b1c7f48793fc1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047b222f685f1270e75db8705075b3b9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae25d06543cba57158d9f2a86581547571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d568903766a554c3a1028bcd2c7539572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>