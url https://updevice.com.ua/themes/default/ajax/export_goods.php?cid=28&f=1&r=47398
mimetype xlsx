--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a63ba8470860f6ac7855facb71bf50a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8e6141cd7d2f5069942142f7f0a5e82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd38810a27d7fcaa4bc3e7eef5a3d093.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eefb0f7b81e15c9aa48f599274e8c14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a583b99909b652b78c9ad621160dd3935.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dbbd4412f46a397000c86caf99eb726.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b9469466821cf108becb8f5f9407ec7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff652f9bce07bdc9415c56b28dc371d48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41d1461843b3b77d28ed39d0f3013749.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316e9cb02c939a6df807ef7821eb426510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26223d69f8999881841750c84ccab3c211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa7bfa25b9b0bfc27903d625b8649a512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db84e088999b70529e56a795d08d7e913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260928e3a4bf99eafc1798c260d8a15314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3605efe1eca8646b3238854ef9f2a9215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42187ec41869e6d749cca39a61b875f416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f644f86b90a26a891be5c268c87fe717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d9f81f94aaf2457b50b4ab676babd318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08f8be56e58499e63f7dfdab838268219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e239e13f4a70032a1caa964ff90082e120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d7ab8d1f1db8f697a04b1efe0e33ec21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeea469f1aa72522630d6039e7af3edc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18322accc452a3f4b3f5c6c162c9d17d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bf2fdec409e0cf48a4249cfb627c7a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01086d4700c39463d607ea063a6f9fe525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9b066840ad620fde01ed8f1f7b2e7026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399773847031b612360db3d3aa96541127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531847a0ca12e60e4e49b306b2c3ed9028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318f9d1e2ccb835f51d19f714eddc3a029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd362f27e29c7f0a919793ed4f4cf22c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fda492ae20e66664aac3330a8d2b5bc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb13ffbecf1c8df623a5359a36e9bc4432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce766efe96a50f6fc9716e9b1ca31b833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dbf1bebdcbe1303bb9916df2f35bb634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aac7c7cdad607bb6353f0265e4f4b635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e360ead53b84a322ab67ab6a21de3236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483b03ed9d61c1b50fe562e3a3070cc137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714ba817da5901262b9a8ec93ea37f2838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06707db5a9dd1cf9c7ce66c6ca189f6b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd69aff53955be7f7c004a6d9f4f225640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910dbc047c475d058d0fbba3a077135f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc190dd1120da11b1ab4c7cac6c61c742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27bc051aea8d2d041c1d1258a4ddf4143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef850a51f038b01456355775eda0b8c844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ba82b0de3bd94401de4ff1eb8880e845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb988ceefca1645f500fcb70075fd9b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930ae8d4a91c3f83913d951b090ab76447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649a1c2b8be65726c83a8dfe22dc356e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e3e0dc1ba0de59d01d54fe3c39a17349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77571905d69fd5726b744f289d2b3b0a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e5adc4325ad460ab42f0970651e0d251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d583a84ee45d1c50df2337ef1f501f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500af27776636a0340c794cabaa84a0253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e9b2052e7d2a64ade050791a9c1be654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92715f31a7bf2997e67388016509369255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0583b1d7060d88fcea3ab1e1c560ecae56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d535aa721a2aa886f43667fd5c7d096557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ffc077d1812541af044ea43edca97d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69f284bb18b66e5c52ed13c4e4700b859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9fd7650c2a3bcadd9e2c295494135360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43466d775784eb9055e7ca4f5cf976261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b268c5147ce07dd9fdc0e2a5e1626862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c20beeb4630a3362e7073b7baa3cd163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2422d26b7974b548fa044fd337db6d5464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abe7e5218228b3d00b2747e777418fe65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efe6d73c70eabf1a33ed8580600647766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a24c6e991b0d5c05c5a4065d1b9a5067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32948f8c99dec458f75b688c2a4595d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491e046439ba686dc9d42f82d09b572e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7318eaf97866da755f23547f7eba094670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f508bda1290f1935d4677e9e5ca79871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98342b32ccdf8082c71d076950f7005672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09e584f13357aca5a097f575f16365e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6394d493cffbe739c5168284e7da61574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b2743cafcb9e969cda5c78337d3ae275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b111c3af623618f7543c70b837c0fe76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086250bb66c284d839ca82185379e0ed77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0429925d9dd5b88fd35df826a89bd12178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c683864f9fba9182402ffcee57593279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ec806812b47a7aac3dfd25c8778b4580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739768364cf00b076baed4b96330b7f081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c44f9207ec39e8967d65e20f0995c6382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4bcdd93105ab74b2196eff51104a9283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59300e6bcbc4fe7b4084b7c48fbff2cd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78831576d06fb0403d0f75d0b74f9a685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67247326a699f3ea0679986b343a86d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0178d62fcd2259e9275d55a637a1a9a387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ac332a216afc838bd0948fdcbc494b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfefa1a77400c43fd981c590eb83c67789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b32e114c2176ff538897d14616fa45d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cdc4f44a42a0f91bb4d2e48697fe3f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7d849bbc48746a0fd4ab1a4b660efb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acb49451262e0fdea0e34236b2fd3d193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb89409400cf5b2e8358e5daab7bf6f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1455a07a090d416e5fedaeac87036a3395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc07a645b7c0a4734443c33c32a21a396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ebdf6b84c5034710ff55aee3cecfd097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090d418de529c7751a7f66fabd33aea998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4374db5c7bb54ebbc8ff6fc92316cd799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450e29520535dff5380772352f7c8bb2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879f6825414a56698387e09bc26ccb98101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88239b39b261f774400ba225435283c3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01385b53ed113400eaa8ee9670a3ee3f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855b109db3d10a746820d476e97bedfe104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572713cb591651084672854d3e13b30b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41cb40b03893809fb2c939982eb18bf106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b70166419b0d061cd0abe0663ecc937107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba3cc2cb008be68d7a892fe9154dd47108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d0648b2680286f03235260448596b5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433baaef71a44068e357b5095b668d61110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30d3ad67b419e54100f10874305b73e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb07bd514b1af767915992f86c9495d5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5ec333947897cef683000b36af3bb9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fb245f02b58253de6d71e7d08fb0df114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856bb853139081add279b36a423cfe82115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5b827c0bb4dbb4cc46cfe7792ad02a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35632f12dfd96f1a75958a42de4ddde1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1e295a7c4952a65f8f0fc724b63a10118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95874ad3f7fe5830d72ff2fd1ce7bd0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8265e14db1458ea94101791f43ccf0a3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08657e619dcb9627f5cb07f9e878ea5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a37224260d2a48b064d3b7db1588d0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee2cf551bb4368c4b0d730b0c388eb8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398935dfe09d5e39d7a4cf0968530f7f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120460e7e23c2b01dd4cff9b2cb2045e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f821f1963d7da7642abc02f81bb487126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58307a17142ed4a090e9280939b2c72c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86325cb5c445a0393ec0643ce45cc915128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681830e64854e60230c371f4a0c5ec99129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188db021eff7c69d828638246c47c228130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbdca2b15daa059ad51d76638ed7f12131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851a88c1bcdb5262d1ef061028e52224132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d345ed2148a51f5c09b5503dee58fd55133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6b16309d1de6c7952b91b9d0c3afa1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce76cd617674c211097d80cf2b84ea7a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b431634a7fef419655b19907c599d71136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711a6cb7b32bb1a197842f67656d1fa2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32210d016b038e279eab4c921da4d94138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9d148512b45919b255254f5ebed5a8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95b47d385a4e4d4ca7767eeecc5a5a1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b0d7ba3d042347c0980c346391b6b8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff503d020657a2db8e3c8196e6f9970142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca05307daa8cc6c1744eae17367d442143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4097d427386c1c20401ee5cc5f17ffae144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa9b332a58b928b86ffac1d948d022d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be07864fd14803a74e68533531639c0d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e84a45bdc63febd13da42d20026958147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd3eba1ef34321079fe3ad26225c858148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837f4baf818d90fe709f027f1d326d50149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6192dd984758c7295cb81bb853822fa150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad0a507f1a819c4355dcb68b5eeaa3e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbee555d770aae4b1d698d027e453e3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6a9a578896b36fe427a9d241fc7aec153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5608e03dfdef68c683f53fdf9784b588154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a25663cba3dec3c1b2643c465fb7e52155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225456e4b108a511bb6d54269639504e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0151a5e1c5c8dc07f06baed0b4e8829157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fec52397762d80f3dd1fdbb448f0c9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df06bb976b90aaf1e56252aeb6bf51f3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960fb8b97c7fd56bedb58b99297bc4e0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d8aff0d254d8ecf4030b281b7175d1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56218f73204b505183479f8b328298a9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3df41393cb43f99b65603015d858c72163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ede9989073837f6edcdc58f1d03317164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e489a62641c7709c2e7d386a5772fe50165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0819595d2a55a8548f74425c406a1f9f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba81294d4b8f4e27a5f361e9771150f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a51d0b3b5904e80c043548ea62b3d3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f7912062d5c151b39b955462e50d02169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d5c5c5f542753f69e8e8d286515dd5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501ef1cc9d4acb80a946bd43ab811d02171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b00cfda56f433be4da23b15956a9c46172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87524ffee61e7e5e18f2083054c502a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1bcb161b7e8f051a9318a4e2a37e65174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74d988d9ecb2f4a3e397ceb6d121993175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f617b05b58ab9fd8eaac0c35d604c930176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3235ceb44721fd50b751d67988ffda8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bfaa64faa794fb6a48328cc939ef28178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d087795fd6e567deef921479102e6bfa179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb5c4d27dc3cfe1a5bf60c5cd066342180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eeccae0db1033a3cfb8ab77a88746e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d119a1c403021acdfb56b74ca54255182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e4c0a739e570062bdcbe63792aae0c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36968038b79602201215ae3663d0c5c3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0cd8e47caa46f54b2f119c12395f88185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7005ff0c33cd40414f4d425aa7bd0807186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f9d2c5f146956a7613117ac574d8ac187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ab3b73ff62709ec1b26edd8837468e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7212722a257e3dec6bb5d2feb58d536189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d80e1b9967ddfdfbfd174ae523d395190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e27d1b048e82ddc5f570f1f247f534b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcf309de07bd54fe9603c4efa5c68ea192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288cad7257a5cbcd83bb0cae964740ae193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280a449cf54a07703cc152e502357559194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea14e563e134244b9f137d2e67d28b0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db38cae0b26a0258b001c5fde9aaee0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba07dde754acc4ea3019ffb6c60724d5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e82cbdfb181dca1dc2e1e701e29e38198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d8422e492cd3147faec939ca479a3d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576e8b018e85705ed5944a31ccc2df2e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a00b4c2826724ee395fe4188c4dcb57201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5489853015324494531728652bae97c6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f749e182aa6961d57d9b225fad4579203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55971155edce1e32f6ddd8d5f8a7d93204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b292041b1cad9a51ad5cd921276de0c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20d769215cb098ea5161ed71ccc7fc2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fba38974806929e8323844b2c9f429207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c053ffcd0b9af7e3624d2d05d45722208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62380d05282369f94bfc9573d6ddd74e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb3a7538fa2e4d9974a06d3c66da634210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b1957644ccb8fadce24295dee54df2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39115eba0e8c1bdcee18454b6c51ba48212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235a3881406a10ae8140d561baf44d72213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ad240c90db460e9b5cd2293e7a5214214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6827d8bd196457651746b79ccdd61b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572cd7db59b57b40c3943ec38cdfb064216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594a8e903ae478542c3c1dd917f63d64217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a585b0e9e6e79b48773a98be5376615218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8006e0f969cf9b4cac1f29b856733abd219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4303504da73e32c2143d7529763c0db220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fd91ce2f29b2eb0e7cf21ea21da860221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff341af3a37d032aa143fb9d917a435222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f6cb281794917f68c6274d3fcd2c88223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd0452325d2032b2ebd0afb297d4760224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5193041fe9ffe07d1872a36c6aeb47225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddfdb5d5df3d9a99b74ba0b3449f4d9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b14dbdb5b7e114399c8eb43d9d0853227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd288f7c0ffde99a1ed822174a1bb3e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f710848d5f80c3b7dab14d555a4c8da229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311bb46abdbaa75fd09809320c4b7187230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcea1161e2cb29ff471f676698e69d7d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e947ef0460ab77f2ca03cf9a6a82afb7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b360b665b0ffb5a4f48275d0e69139233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6893bd10a84cdefa438d0698406ec2b5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e301dd8e6dd72698fae56b10fcdc37e9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10b32863c2117ac0e485c53c9c21f84236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5294c9a44cd2df1768d2f97e21e885ae237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4792fa1dfb69cef2ace05b9999cc942f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542caca1d6669a66c07c84f7eae717b0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0506788e1de8b1f5638813a14f649796240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb1cc26cec7120e481cc9ba99230e6e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dbf0c44ba09eec4b2279e33298d40f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407a203d5a39219243bdb6c2e23fecc0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c3565db7fb78316a6dc7003a631df8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c17028b87e025efe7a06c5a7cccfda245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1506d5bcc0c53049c70c399b6fe527246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706d56362cb5949088d9ae9daa105ac7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89b05248194503fd4a58b5581031f57248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f96c76a00a66f8f348a2de3af939ff7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b553fbbbe95583864b3a65f64ab886c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bb031b3f7351d8e7dadace28470473251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecc4b536bf4182bf220d0c3b7c905f2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b53f8a0eec81a39b17cae482008073253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965e393b2f40f8dd175d1d91a9b8b5e7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98933269ce6e0740481404e9878b226255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4d30a9101b9b2185bc25f8f5958aa7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53415b2b3659afa4894e4129bf1189a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e736f8cee8bc28b907698f0bcd82eb80258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4784be8d908620a9ff28c70429d63137259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad016433a14b37b6c3fc8544cfd97fb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9410d84f408c3c2ef6a44f0a9c7c607261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e43d89850b5c9c0afde0cbc3785531262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a89129dd4160504474d2aed6eaef5de263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911e9d2d9174743d8a9fa9bb66df2dd5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c405ecf479f8400e4bcaf4ec9935c2a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dba4e2ffcebf5f98fe1651953cf225d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9b3202b6a729a63ebfd17017c40415267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffd23cb6d797d591af43c25fd8646f5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daac4a50dc3e9646ccfc2e05e59cfe2b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd0e51e8c9282d303b42cac69de4614270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f98c77ec6d27c886947b781793f041271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da035f08c5a92cae9dddec45d9c077f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04fd778a68352ada95210a1f9828627273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cd384ca8800bbde7149ed7a3cef904274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a755add1204ded79c4c7d843c997af76275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f449a66e16565219ff991f6619c4aa8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8347abe551c0990bf5274b142dbc712c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26e73b9339c646ff0da6a190cbf08a0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fcc84dbcda479142b68a205b314b5a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b78a55ba2fb768631d8bcee0c778515280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843c6389aa4d15670fccfc5f839d6b2b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d5b477ec16be58af6b9fc5a642779d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25635c513f7017e9aa2c520f1efeb19f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5379545b54c63e9a8ef08fef6df63a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd648f14a8b444958fd63c3b8fc9a71285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf28eaf4101d74dc57c763d634bf6c7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5820984eb021df959c67edebcd8c3f86287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450fe4de3e7d11a46982c48a1d9ba107288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd63215a43eb534e673ffa01e9e8ac8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3559226a056fddf1acc5774be82b914290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fff6a5f17c3e33e56e14ca470fec4f7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c85fce367f77792f962c4181b0d021292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333f7b6caa1f927d96b3dc0f38119696293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec0d57113029f45e6e0cfd7d261d05b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f02d628b5c9abb5a2fba1bb016d9124295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86c4e05e5d8348ab696234abd15dbbc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b95510147020acbaa6ed9fb0484c98297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377ad46638e833f8edb26def991299d4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd555f4df099a0e75beaa999ed1680f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b60270bb19946691159d633926b6204300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797d0352403b271470f8f5998c2ace6f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e23c89db24e3dcd55bd49e5e6a8f79302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3bc1e2f336c8baa189427b0db7814a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e546193fa474655b49483b5fb66974304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422e25e78c01396afaac3b00f842a15a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9db16949b98cc24e392477226a018d9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae42e1f45da1ab04502618bed08baa83307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96f5efd1fb97734e08bc8f9e8e6ec39308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1545260f29800747ee551428981f715309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e9df80166a85950ab3b35499c614de310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f2322153b3b29c1ee1e8eefc9519fc311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b337d8224c52fb5f8a95b2f92501be312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a7ee0884139ddf0ad9ccf7a89af0ee313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fee46dca68afb56d8f4f643fbadf5ac314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6a3511bca3ea410c2f55341cb878d2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c45c69547bb4fcfe5f517c542df0cb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2274e6d324f6e13dedb36db3e3fd7076317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cb9789a984eb70547a685bd00ebffc318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7b073839fb7a7381fe6ec41a05a136319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3806396980dd7dd8a210364a73cdf159320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10baae44d0e777565a942e7028fc797321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14b7ee071bae8ef51db112940122344322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c5c7260877e2ce00a1c8e590d6a688323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cc2baf35c01baa4432fb53152fed7a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190c917b8991c0cab13ce7210afa321c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c853d4144c20ab03ff16227cf9f56486326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e4937bd238bd0fcf6e7fda594f83bf327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290be68eb2be31dfb41119ad979e6936328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a071fdcca922c4e40a79553f948d87c8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f3cf9f535b960ab51a2ca0f54e4f86330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173bb2c5d6f82a9a8aa2a2a1783b89b3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8decc226b57908497adb8c4e0b693d02332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cbd931fd26defdcfc0f1e6cdcb1209333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5de92d7ee024cc625712121ddc6d5fd334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99acac3fca72f8f83a233dd31ebf3404335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4185eb1aca83a8753f98211cbfac6d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1091b0c1ae8ce48f4a33b4521a50b7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b49e42d6433a9301cffb00a542de9e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2341cdbcd1b49af6a6423b8227653b8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1654e6278940a9b26776283f8d1651340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1acc7142654830961ff14f0a1e9346d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7dd00ff9c8911eacad5bd2d2df3c9f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c127fac7281974146d53b3acac9d0e37343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236db7086d4efbf375ab3b9cb03f3c76344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589ad32918dab9cd42e5012c159d0494345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48c90179a437f02ae0d9be893804a72346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d64c513d408f397c33e571ced50fe3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2a3e6156fe66aa78d8cf156e2e27b4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94a2d1f15e91236ac9fdf4fc048add0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81773af98e40c7ea6649549f98345af350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf1a26e2771e12bb68c6683e4a61be1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b275c17863751d21f21241d42de9e889352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bec9ecf1bc159b38e21cb5b0e680ac353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfdc4af49fe3f3e9c84e454f60a1ead354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b191370f419bc0b0de57b965c0aafc8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873b7c140c36152a0e0a5bf181f29eda356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a4258aaf26635d66aa4a32da47ce68357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4586c2281e3f2b5b6bdfa25d2faa59d8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d033da405a17c5fb5a98c0425cf16e3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a6e2daf4caae401b7159fac8cca086360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5e830182855928e7b5988bda98e76e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e256d8f144a5c8f7d645d4dfc394e4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dba4b3d194f0f0c1adca344e115f7c9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb5edb8c2480a9e70da2f59e5e833aa364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de76b94625625dc4d824e44730837027365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7847cda3bf81e64e8b9ec600a6008216366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c8e7e42125feaf0311364d458c62fb367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eca74b56330c4597e281550b292e9f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef2408663c2fd0e04e2686cc061d05d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7221a6c4d12843b11806d64241895183370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78205ed58e1510bf2edf005dbb8da4f9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7253c56099f7020968ec07617b7d0c02372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795c695c12db150dd4bf489947326953373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eae2102146ca09ed6b15efd29ebed4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d2c774e1fd81f228fbd2343ee9df4e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192d258811fe8c7f7c78a1ddf95ec4bd376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7042280bb837a0138be0bb33788633c0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85d1d974b36516d0333021f890610e7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd2419440ef890406a4499ec8f6a0cf379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6c882316ddf3857884761b78acde57380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c45f27c0185cc99cec1af8c9dfa51b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af4de34b749fc76e78c485210291dd8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0917487ad0767e2f404c8176e3e6dbab383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08cd6e99cb1d088f33713d31c9a4989384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e62aabb240e09e3628d864b1ee3cbc9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7780cf2f7e843b6bcb6420028cfb9106386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfca601ca0a1231ad195836e7569208387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2da1e8c1f7326c9b1c400c00ddbb2f1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cedd88310cd953ab4f2947b76e95362389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aae1cdeecfb240d322cd0eef8e25b22390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9efa3d3fa7508653dddfc3af0721b3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af20403deef9d4bc07d577dfaef2644a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ef3e62163b7bc804c0e5787d4ff233393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812da499b43b66f6fb33d4961706b581394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b0bb6457da8c4f00f707a148de6dea395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca21b420bac8c09177d0f03b722452e0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa62a6fe24ac35554b28dbb3a131f5e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f20b7d21b7e98f0cf0b5e2d15a82a1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb15334eb468230c25bf8cbaed103d79399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c778da14bbc8a6663907c313fdb9283400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278f8b0653a231977d241172ec509616401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a07a10515584a77362c2de333b3c00402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbc816dc9b99896f06a2021e855052e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f583a860b3082e81373dbb54acfab8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54e1f25227b900535749d1ace3b87eb405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40bc7232661bc037fd4768ff355cf8f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac39e41b1c41ce0c66af654b87197f7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e395bedc12df01c5cbf15599db0deb408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ac32759a23ce9d1ed33ddb519488d7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d3053878bcc9b21d563b0bc112a058410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d7e698055d6ee43e2d6f9c54323ef8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c391f20218ebf7034b28fc23726a0aa412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9a77a7a1338fcdf9dbe0870cea5ab4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30daa15319bd2f8319757ca04c180750414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841cf02999cb99391e3a6cb7fa6828d8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fd29285cfd7d6ad8c16f4f8eb7745d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947563c9fcc8fabdc0ee1863382efef2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554179745721b8ed0e7a53059679da55418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebbf050f0d452a8e789f9ce064c6e73419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d5bbbc443df8874e6720f4af895897420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52eb850782ba61435adfa94d56f4036421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66954d7aabfc88f68e10fb3e30b947c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b63eb4ea8db66881678d42d82beb61423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ead68a8cb32434e326d30df438ee34424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c67aeb6199cea7ad63a91b2f2bc47da425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b2036696ca2a9640a6b1a3e493c37c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8db0b8a23add2da03c7e1258ef7459a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc6068dd5331f5c08f3e99c5f44c72e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e657705eefa27512adb53d0ddf488ec6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344f349b127c5fcf404cbb7398484b0d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b26069cf74f9a7c8b5284a007eaa0c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5150ad709173d1757e9714d07813d716432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585c7311360fc2d5831530429679edb2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c12d9ce5eeffc32eb3f45e3713f6154434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2527b7dccede6d7b75d59ff8172cd0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb38555a7f7295e4cd51b59c7bb91c06436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873d276551f1fd2c4ab82c5e8ed1e005437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ac9a7b5ad7d76578e2576d987090ac438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3bd390bb0b9c98e97e300eae6e6053439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce546ba7499633e1139a42843d0a505440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c3353fafffd5536e4db3a424f79e89441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca1ddcfbef1670edb658092a9037fb3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af0a98be3c37dc539fd80a9b50d4f58443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3512216471c93aa58950dc059ade853444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c78af1c9aa431f1d6e02e25ceb3ec5a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604030c355114bd60fbca673365eee8c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f23f40d2558bcca7c3b26cbd075bd9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ffecdf08d90217aab3b99e08497dff448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e8820458eb3decfd259e4513c8bc32449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e2d56e40b56f4b68e1bcab1ce294ba450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984ffa4ffdf9bfb3ecf6d37a1914baf0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d10e6bfcbc2e7a73ec9f6ea553a10a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44edd07b649caad3a5e40a2a1b58461e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28334546968d5a9546913c3009ce347454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4db9dbee3700143f45b505d8f92b78455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa03674adae60ae5aab5ab167505396b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc6c250354ddf0ce46a4365dac3f9ae457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889a646b343e04b540ba849cbf404f8e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a25acf5108568cc39747933712c8692459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f882c7016f90836aae3ff81fd0954976460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba14da0a9b4a6a104f5f2c7a3da89ef1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe325fa3b0c344dc1f963656f96174ce462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e66f5ebf73538ebf631d3510d8bf8c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac50923551ece4e8f166e801edd4f5c2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0539b32753c6e308b51451d40d28e08465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3998c318d9671ca69880965d0b9c35ac466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfd386c5247165caecfa4fcee499ea0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecacad73829c8a4c1d9519886b323222468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae169ac2aaacd16ecce7027427f22ba469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8492b47abe5d0de8e8658662ecd0894d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f9c343733beeac1d3713c01f28a89f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8674cfbcf0cf2f099a5bd648506f61f5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec003aa46a5e380e8b8151397365e670473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c71e1ccff959efb797cbf11314b5da474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c2a047cdf4590ead7d81c65f9ef63f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c84034f0ca82bb0a77e33941950cee3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ba37f7bb0c5f19d681390855476034477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f3766d83b37b6f21fa7b0eb31c4de8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b434ae96f79c39ff9fcaea742430a168479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2167e6cd9f96a8e5ed64c763c3504a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced647df6de90fe75aa47a4853648094481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e2ddad44860e21d4d8251db57df527482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e439339d4bb54da79fcbf7c7eb1756483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acea12d526790c21d675b5df35fc0fec484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90568a1540727a47f0120297789ef7f4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc24a7e4a86164407c86c4c88a99f59486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc479adf91e246a97ebeb246f1952b8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c60c46dbf84f4cf1e18e1a00782aad488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19cd8439c703f23fc969cc1076beed4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91be8171b3730af694a75c61f3ff790c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9136db9091e55c7c6dd26bc3143846491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332cb58c15159a5d7cd508b129910747492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3736a8280e54d0d3ee741f4bcccc2d9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95047c0fba404777e11804b5d586ac9f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45e27ddeb832d4d2dfe9cbdf83d29d5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24067f9ac546ea7f2d55a22e349436f8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e572bb8ae91c922dd97815ef657321497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42029207cf29280d059dbb8808410e96498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af494d9219cce4b25df6a93b7a10158499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dea886a8f21ff350840ee144d6c7b5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2655ca592ab29b28edc59b26aae543501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61440b6e99165bddbad3af44313245f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23760959cd221d0d5211d074ae9e86c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a2ac91eee590071ebcfc216dee6a52504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bfe5dd1fe91c2fb242d746167182b4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ebffd6c9dc3e9a265da1676852f7b4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705ad7402962de14be520cdae962f382507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08162b37ae5258d124219513ea7e2123508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df1585cc1264d039c3229bf446a9128509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6d53bbe0d4d1b3351e7dbff22ce139510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769bb1a4ecfd1f297c8694484ff69e89511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb328153f598d4bc708afa743155862c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcc1b35a8817718dbca53f68c21a39b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeeedb686cae9b64a50d7244cc2284d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757d43017fd9c40968605cbb92933c09515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937ea7d893467cbbacf72fd700f63930516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcc51d115a586ab0fd40fd06a7a0a2e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ad6026f70298c2219ffac8ed102955518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee56b8121eb9172ea2129bb3293733cd519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277fc97a3b6c868e2c65f9f69667c3a2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6d81bad0eacfe430b42d17af2e9dfb521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d36ed014b2caf4d119f062252f902ab522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c47bf90b4449e62d4c4a6ef89c445ac523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862fa401e590232ed9fd687ade07d144524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427b43a886924fa4fd106da03303356a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5582628c052d3d3cfc3c43922579b058526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e70f7fa3b43ddc0ae00373758addca0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6418306e9b0a5fea7c233b70eab414528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf0b3a90a5efa321059587926c7600f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c62fdc681d05eb5797ede3e618a91ab530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83970b7487ac885d26901e0fb974db1d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ee6a0fdf2e0c224ab4e1135133d9fb532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52a3c0293fc62d92888a89a5d58995f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a88360645de925a26e82e08a73e2d2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ed1ee84760d28f0d7606224232024f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f784eaf35b144750a6ff85e2c14a47cb536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fd70ab01499f9f3615882f649253bf537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314b943752e2aaf90eef87060e7f26bf538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db742bb3c2be7afd7c173b68bf13b8ff539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6c32342988bddc4fde418e68b3e344540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d3c57ff39b869011f3b5e7d8183bae541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34b2f841ea3a800227b1076005aa9fb542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa39fd2c7d9965dd6eadb099de320f58543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1238c0904d02c5b4d695e983e00afcb7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a814e21432c06fb4fc685fba2d851e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a9881dc08d250fa4efbf36828d9b51546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35030c8ba1f7957b42940e7347a9d04547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2f144fd2f76379e6aff1bddb71a547548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dc34555a793c946149b687b0ad895f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036697e39400773256806b5ddd8e8836550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed729bf9cd1150b3fd151faace4b7200551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5919fad23cb9605d62b6902aac3b500552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e6931180b567dfd51859cd66f53d57553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c00b6e87f2fed082e5f4f3ce378e34554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b332a940d88364e13bf7ac8b8e502e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4046b9d2630f5c9fc4bb6fc2a991d58556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da70d694ffa79559f89167c2b04b9fa9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a7430d62931fd9348d5abf7463631e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4568764851121170f9332a4a60209720559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7e77ab40cb9166f008e128a9e5505f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bbf7825ce66b4bc4ad03028bc9dafa561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb8e6166c2d2d711a0b6405ca21b013562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce81d6e442c21d5773d6441579a8660563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a11846b7f2700c0962a9f09740a8628564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6c204e22fe89bd321b5f0a64800834565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f670af16cf6bd2da9b3107a40c0bd19a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a251d86044b6242e7a6b8eae8cda40567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9d95b9047e47ab9ab44b9eaa1e4507568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb02020b2e3f145ecd91b680de16a814569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af7cdf55aadd1f7275404dc68a4845e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1064555fec0786efd0c2c900a7eafbc2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724f1d0de67bd75b7c3483279091092d572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741b96c8f695a4a1cb24e19a6740e5f21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e11128f484a77dfd8650a7c1d915c242.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9230e0781645ee7df2540c08515fd02e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e121a7eda8ab483009b23ee803c2f0f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb47ff75048635f5fc655311883fb3ca5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69db848851c94a40313a9bdacf2e425d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ff7f27727ee46bde683a484718013f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feea190da4348e98f21780e939e3a738.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e9d00e9d2cd83f756e7e4701c9d2859.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c74dc112af384863cc0a35ea73255a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe890e0e15f6e57c0fcebaf3e529cf911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e76087ba69ea0053c862f9f1b8a7a412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce042d287059ecfcf3d89b55bfc662313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947bffae440706aa41b167f3f7e3d82314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5004976cbe0374adce9e047fe0d43c615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631b1dc0a32b388a0d52b43f1f50f18416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6898ff5493aec6c8c521fc3820c26e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f85377aa134908380888b442bc7536118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5ff0aef981077c21b55c094350a28419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b8ef06808684577bf43df9e63e891720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86d4bf57327f613922b005613c6969321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdc3158d6b263513004972ab4c5ea5822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3198e846c535522c5906f50c7146f523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a47aabe0e285130d4186d3f416740424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d14b305ceb58dcccf9a4407384755125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da09b2be8f20f721c9969a9fec0b0cf826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77508762f9d9dd1e143db81464e787d127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0801009f67fea8d150522261059f3628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd928aefb85a6b4391730949bf7b78129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28727ec64f6a1b15976958fb4b4396530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75598f9c3aac6ae9e7b58dae24a421431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d0b4b05db66b3a7b10093c5556d7e032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37acb779d579d2381d06ae8de244e7f433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b08f521da82656ecefc9cce5c96d5834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feba307b06232ebe14622af960deba435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db08edd452260109a996f99d3c94f2dc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b063f11106017c36eb0c4099472a5bf037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5733caa72629b7ea32ed8d3e7b8a64d838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c1d40fe5e0ec6c92e896c31096148339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc7b173c3fbdd7dbe525b132064ab7240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a51f5fd3e83a43a8231ce83007bfef41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3520bed577ca9311d64e5a3b3b009bb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc7cbd8785c72712ef5f54b85c5f8dd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1369126d1899d0e3bd0fb07168b1b99544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba0a3e98a912229fd233861d4dfe12f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8ea2a2330b4089f1643ee724acaddd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3276ce58ca895f20866e151efe4c4047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc57e4df1cc8e942b656329ce44444548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0206e12fc57542b41fd48800d917ca49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39172a55ed67e8fa9c34e00fbcc81faf50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d20fc3567800b6f05bbfa6ce021ef0551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0648da32ca1eb75adcab4f31f1e02ec352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ecb1680968a9735117acfb801f645b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f00327654f22ec383f8e6410f683b054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e7380e61d0b27a23bb064a5b85c05955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07075410e7d4719a87ad49706d5e0b3956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d926fe320819d713f83a3d5c6ea0a7aa57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeec3ad1e8147e7bc5fb9e3f4afda4d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759b47a5d48d4349d50601ae617e234459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbf1fb0946052a666a439283f01ceb860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c57ccdfeea5ed4ca01d5c2d55ef49c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48bdc1a34bdf921bf4ae288aabf247262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b663234a7a7000563a5017faec69188a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c38173163033d22f74a97fa2fad67764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42e94af94896c6a5dde833b93febd2065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684648cb9fdb950a629d298a2a3ba6e466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b1e38d65f717adda5565a3614d396467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cc74f25896b0a7e4ef609564814e6e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73307c82825cf776ddeaba0cb234f5769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab7487c901fb4663bdacd0d2cb4afab70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812cbd02fd5f62401ceee149743995b171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85609fdb63c263176920e612fe6f8a472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c50f4fcb938b29b41385cb590bcb5273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67bae36f1a95290a4a02edb9551c71374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d07e13b93d0117684488bae9d11296e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc8bdf00a693e34f23aba426ad0126076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55273376ca41b0f4ea98cc0f7245266477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398a4dab14e7dd343a6d136a34ab515b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c92bbe7baf3163041e0433492515cfe79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd177eeabb0fc97434701c1056bb1aba80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8895676eede661a393070755f44019a781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3e49b1cddad2c23ff4ba62bf3b4ce882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e81e796f1e8815fa29bd8866d98dc1583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2ebf5b35ab13aadbf307f7632367fd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f18fe6dc19d650a757d82277e44eacf85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8b8fa0111f0b649f32865cd861337486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b1a57babe6e43cc04057da7a8db89e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28527b27481e14cfddc4406c60bfc26888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a713c58897c2db75f5acef8017d6219289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dd24df64b8ad647728d1e7d876738c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a68f394d5dddbe33ecde203d28d25091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bc890d3403f1701f900d85e6411f3e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def546efac603bc773dd0f461dc14ac493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2745c30f2fddac6d3d37ccff6a2c83394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54edd116c43e124bd5fded5c541ce68895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa60eb7248b158a5bb02f0050367e8396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4021ccfe0d72f077c8eb6dec17506c2b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa8fe6dff6a4c3bbe2365e3d12be0b598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdc7259406f01f4f3385aef8707684999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3899cd2df4936314d41103a31262c56100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678d7e2924b97499536063fc15af766b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bfcafcdf46b4b3658a6328b06205b0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079c23f9b43f34cc8cb805a376276873103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37db47eb24bcd4317918648b9062d5d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ab676962fbafb1117b1c244e8a8eb2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4533f727fa843608409f229368cf7ef106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdb958f0647ff1299eb90db29f9f9ac107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e98cd20b7de7303160f5a59c47205e9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c98726766c08ea0595bbacf061643cc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725ac62ac8fa5bf3857bf4bc9d159002110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cc99f33151472d46a577cfded60c6e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c65f3c2b112ceb66c7a4ea9a6333b45112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956c43422463dd4978d46d531427f42a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281f3a5e42d5bcd361e93f06223a7919114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286664262b0a8bd60d25f83057307068115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dda577920c85810d2e8d108781423ab116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c4b3e32a606f711350fcfc75450320117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a70d13b7a01093f45f0c6bbc94b2727118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9881e6edf17ae72315ab962495cc72b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c7d512b234d124596eef6158a52aa1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de93afb08aed5a1a77395b63ab0088c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be07aa1e5c85b0856d3b4885b88246bd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4208125a0704029eb58214bd250ed9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dac72a199ebeaff6e909087832fd5a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ebc65e68c308fa3958f0dea430636c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a964b08add2ac8189d28f753b860f3b2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c74dac042e5e84a53ef8953ce6842b4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d3fa48b86bb0f883a3384906df5c6e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc87a735d1ec7d880773a6df69903ef129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f214021d6babbcaf818fdab407bd48ce130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52285e6985095632692eb87bd562b359131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efdd6adf1e5558480288410d572f438132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9b77dbbaccc535b6dad3bc339c6bae133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2874bddb2a3a2de6f1ceb82938cb9b02134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f37fe2ad8549c0658f2a78f5d17b23135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7f9402b3bc77e3d137f4888666a2b4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e63906d3401f0fc69477073e203232137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d78c7d21ad440924f26da453d7405d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52941f294e096a38a9b24a9b18adaffd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33e60eb594393d70b391e195c4f311a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eb763aae2bc65f59194cc03b5dc931141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22e412b1d431a1c2923302a229bd27b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6da95a090cd41ed8bf11f7504c0ec1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65a1632ed0fe6ef2b5ce6c405e1f361144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fde33aea690514ddfd2983c714490a2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a2d4ba7de0610437d8927a68ebcee6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e66e9d4e67092b215468e74c304c069147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed38817cc80fd9139a9ae47404a77b59148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3623192ae0cc6b5aefdca2d7aeaa9681149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcab3faf8635a80b7350fb4baeef560150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f0004a253973a577a9a9efba4161a3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea375eff2829737d0a3ed7b026438eb0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c779f1c5e11623665181c16d0d0df1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71545b9e6c25450c6f0fd94685d807d0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b2d8ebc10e25c1eb01e90f82b9ffc9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39754af6ed7265fb3268156ce0c3ec76156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd98033a2cacbdc466aa5e243010e71c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1717cc320c5bfbcdc759949c7a3572a2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b7f8c95073608b1cc2e0bd85fb2f21159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7defcda134f004965b3d7c5f5d7aa87160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cef2580df3364b3c7c37b5fc3f567ae161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297480fa9151d1c25a7b2935a733069c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4af93a6aaa8abcc7b34ce04778f5bbc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4707924044938497caad3fa42fced2a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc18c7fb0ffe3365730fd83ec207a67165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0b7b7d1d10a4c37cf8bc9bc235f190166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed908a769afd6c9c1663751d523165a2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f53e37169e6b392c3dbe9c7e4c7b6d3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cddcc75ee7416e40ef10f126803d59a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83974efb7560ef2f01620f2a95478a1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38951f325f0d274af60f463d97038b1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8ba3f561b5a034bb47b3482f29eb87172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0775691adff755b4cb14520ecaec43173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a99a33a793d97905b0ba97d631ca6cd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe868ff496cd96003c0130c3a5a263df175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc3d2ffa035690f68caf8c28416d0c2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cc6660aa1fa22385d6a31fece0d1f2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01921d5b7f3e5dd934c1e418840fd3c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b2816150512d6e71940190927d0320179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbf6a933322b14dd4c598c267eebd5c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb67967d40009b30936b4006a4d95a2f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f0ef9e59021daa94e9c5b33c0e90a1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcae85b2ada8a82d2091effa7b1b1b1c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48276ad3d3ad174e7b25a53a4fad29e2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e550ad95929f6724dc63709abdbb788c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1993849ff98c7fb59ae1fbefb1e94e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c2abe94cd3d9fddc84eb782a74d8d7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227f0a3fe4ba30fa9fe13b92feb5c6c6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836bd62a7a8731712a3f61efed745d2b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bf71b1754feacc6a18a8f030a53981190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c01b75593ffb10d9d5d59cbfb7c9c0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70881bc946ded5011ad2b3479a7cf9ec192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784c16a2c2bffd19d4b07395ff45519f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53692589613ecaa832f3d9ad1294c569194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdabacdb75f80a35b163ddcc081ee1e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19beb5cd0257770fa105da982425583d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387485b213c6632663d49e12186fc3c2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1b9cad2b2aedd5509b36aca423cf24198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9439f23f7ce4c61b894b8600cdf034199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205f7c7a040c8480323554e5a4dbbcad200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27d0e26f6b7bd1b1d84578b8dbd1d01201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d028272249c823dc78d8c297d7c189202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b978e561746b03dfd8d51598a48de802203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87430cc7492ca15e7bb504c754fbbd45204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34008ae68c724f90daab36a5537f9cd6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1ad76ea3ebbee4ebbff234196469b4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd65601ea97ed24995c6539f24f6d4a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51c3ae62dfd7ee4f880fda9531a5fb3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb8384463955a7a2f6943f43cc080b3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a458c5892d8d3787800420f1c13af3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8fe39cee686dadfa4db31a98369090211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5a9ad07037e29ac4a0d6610ec8014a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d84c0dd9abd562be0b4a022fc93b6d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eae909897c71e59caba53be325861e1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23318fc81caccbf84c1e8e750fa0e853215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1578a3ffa811c1ee385ed8f0b8d362216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c25a4be36029e2e3bac536ebcdbb80f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1358237a1ea9008ed5ffaa61c114e198218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666dd853c24ec9fc09f8845f9ae1c91a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ab0a42bf412563c6339477648604b2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c8649342b91dd4386240550f10f7b5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5707b5f002064e7d3a07f83e173eb5cc222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26783a90fda576ed604557e5aeb03ece223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2badb5064f9a3021fff755834df4094224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bded870354ee4feaed4c74ae890bd18e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15445749b0ee86fda7aa4f86e1a9561226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f03d9fb314508005924c111a1f39e4f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e322d03a799ddc6829dbeb5e0fbe661f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ccaa8d092a263e58b7c2d7b627bb97229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b17a5a5282fc817042916f279e4923230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7231202b6f3ddeb17e29da9dc3b188db231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e772339b0839789ba3cda9f8cda2c2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e9dd24cd880085802e236e62acb284233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0cbe909ab48fb45d81d0f41fde75e0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a1ebefa6abaa2ff538cf2cdea51a8f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ccb42343470f9005ff2abc3317518d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aa120c9e49ee2868923b4b8d75cfb1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc16ce74a5aae2f356f2eae9743ced29238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b15bbb8dca23fc52eca369394a6882b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f24bca2b9300719d45426a1d1f0f71d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104df7147b976976efcbabb707195aae241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8227f0ebad03a8970bb6f6040db70a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca06359aebb66834d0010fc376aa565243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f915d76cd2ea22dea8fb1f82f524b97244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363d6f1fe7b2b50d4e87e7e63be53418245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b21c7ecb25fb0db02c632d640d6ca1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedd53f172a9462c73edc2690d9a1f19247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d97e30577bdf3cdb67e725317028ef248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a25b6b8b7e03a19b92f536977291d6a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d87c311c607340eadb34a675c7bc423250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b273f124b4e19dec76ae2d32ba4f8ed7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de402ef2350ce5f30e84312732820db252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dd5081c229ce60996da955446f9787253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e706685b629a49fe65797f9de513634254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72112fc9c1ba1c929aa8cdccd2ebd60e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c93b2005b9e4b1accdffd356e4b841256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2638e6f7622756aecd6d8d683b0eb87257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cf2af5b1d9b6b8dce26a1db3dbee60258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316310c322d1c1aac25f9d287dadc05d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cc61f11a2605c8066a535c33655ef5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb392b93357124e97975d0e8b647ecd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3021a66eea03b389f8dfaf9b9e2e68a6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7528df904d02d694a267883ce771fd5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7807c78747b36b7c6c8440b3a0dc8b5f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5c22054e324156470f9b2c776365a2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4790cb4aba93a9f12079a63f7c5b4c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36420cc4353833f9f56c53a9fa29e67267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff731744e55fe0729887f67ee8d6fac4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f10d160e2b61d7be4c1ef9536df1b14269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd71cb600da14f6a73b7fce429c4f522270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde8384d20659cd247f4f779fe5ff333271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2816927e4803501fe1afb28d5e3641aa272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cabd69b36ac06ae17dffd4cec3784f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e307e063116857c486608a7deeb9725274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d21e141d89f05ea8a8ae5e803fdce31275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7186db25aa4c62a8739ec484e30997ba276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c2adb3206fefffc7cfe0d2e69b0d09277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6406eb676909457617562fee8bde9eb4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c98cc2ff6aa22cca23d4e0ca8d9188279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4379bfc80f7fe800df3366c34e44de7c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176c6f54fb171276c0ce33ed9794c80b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b3f9816636decac6bf61e700417c02282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f5b28b55b8820a124e8c46c13dd524283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590d3564a6e9ced6d6773e35c0843756284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377f37c4426db830c56f8247326f238b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40701808d3bb24f746ec71dba576a3c0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ca01ef58b4fa73b2234b8c5f95d5bd287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ec0459dcfd438fb66c2b6466d5c974288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4c824ef17daed5a320d842735d80e5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4852a2f11db6aeb6690413b5929f387c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54cd4cd43d199d4c5b7daa187809956291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cf594fba9e5ec1afe1bb9cd41f10c3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed81e16045584050e2dc4b5ad7b248fc293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b34cd437530dfeabec430ad40e41f6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d485dc1728dc240708d32a0e2ae6bf295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34db0ebefaef9bb7a9a536abee5b0023296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88bd5eeb90df4b9e69dcfefd336bea4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6589feb7b0508f6d251f5a713a7e2f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ac55a4b46958771a5af17b6219a783299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbed3a7e55b2cc6031b7dd9219e72eb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863e5966c0fb2ccbc9e8d75c790141bd301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce27a91ccf336e64e3f55ae9ae1d1cad302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac883c7fd758def32747af14d5ec0a5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5320427effae5e7a37f28d5e7a041fb304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4145e25d87370c27e92801828ee6524f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bcab20f9fb55ecfbc5082b695c55dc306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b38e27cbc1f1a2be5866d5c39d13221307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a322a2bead6761dc391975312735b9f4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56d97f19dcca88c9f33741f3681827c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bb0941de59706009a1a161ab0fe99e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11fcf9db93bd7473e9f32e199a7d96a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a9cc87b5690cdd33112470d43b56f5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef8f82be20c3d07e11e5a30a337cd5e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4493c2a19ab92091599a9c919002dc9d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f355ab94e354066157c9585ac04732ac315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255cb30599036875605951e72251fafe316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be461c450aa902ffd0a90e9da13df77317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240eb36d6927339f78ae9a52329c0f34318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc79c11fdfb7441e01b148df4536714319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411fed0c1d6688b6e06d46e5243d284f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce688040ddc215d59d1600bb194f7bc321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ac63bbbd4474e551c608cfa6b71ec0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da44628e70fdaa34bd970a8111e1a36323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5755763d6438382d9413461afe27aed8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbc092dd5f24853dbf33c3a2a771c9e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c201035255d9f331629d031ba7604ec326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaae259aa4be29f94bcbd5e3ca5c013f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f4826f9870f0cc36190878e23ec052328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0156b63450775f5cf0b023d99aa356e1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900a5d004b6df8dcab052751d6f18f11330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f5f77cfc2c5ba8a847558ff35ea481331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa1e4fc01128271aa13a79e1cadd08a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3b920af311187570e287fa99458262333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7eb411a856bdbd803b05681ee90f2a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c80a24b8828f46b8867a2d5c87146f8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e19305a50ec76dcc5fd8158444e5893336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ba3c3509a6bca4f21f7d568f1b1ba1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c02c607d3c557aea528d1f76bc0bf13338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a41813b4cb8d9c439258deea2c66019339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcd0503eeff09b1a0073f862d86fd91340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acebb24a2d03ca70630914097b487b0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d628877cbc688863332fc55bb56fbf342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5806ff9b06cff5a934032c8d881b545a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b807d82cab03a7eac1d9f92a3ef79c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845a3f58959ff4289b870373324c29f4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2cfcdfbd12180b58413e9cd4996043346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143d66f27444b311a3c14a7dc7d4e9b3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252d3390368f2df39971b9eed7b2ea59348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd4d1ac90974abfe89340f68b639bec349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06d08f6fe831dd562591c7fc321ba19350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a848e68ec90f33aba77ba174000e635b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd3dfb493479c047601be57298fada5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c908a87b4b02bd9e048771d224f9d91e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a3e84cf5a1e57a1a40513f60b0ab6d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4f3ed58bf7f55fb9a78d30d1f7d4cf355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a680566f6cdd031c9dab5d2d01d4e7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f8df940a6703371c950cc33dc81dc6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a045b0868c939661cf52c06e2be448358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3d0b470f5510336d4af794214bfc63359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d842acea2ab368dc47a343a3c582997360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9595d082f554274e7e5886bcd07107c7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93516ca3468706018f3b709c339774b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f517fa41956d92554753d688d8d537a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3f42e0e0ce102e893a419a598f9975364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c0c46df45cfc5f7d4c0d589ece222b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c9f1a3a2adc2a3697b5f8a64f38465366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8018e308bd307250c188e73befa8a966367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ce9f529ee48e05323ea9e56773c674368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b7a7c0ab6615b6c3b73060953a5ee8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3457c8a17dc7adf8869568530b1888ee370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050f1c84615c64513dc2539154a44e5f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c553faf2f03632c218976c3b97fd8fde372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da12af9413427102efc00d620994eaa373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4f09132666a979b63c6ae2c22e1aca374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f64abdd415e8b19cbe9b37ab98ab4a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d3b55db41230982016e8bb18bb0689376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a532690fe63d15cea67a18532cde60377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d65d0c9e1c380a6564ff7b29046629378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547b18a019d871ba637d3abebef044bc379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3677942b7defac6cfdefcffc41d72f8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e046cc4c290d47b9ab089d3ec8f3d4d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98881dc3c66708b87b5d6e2e210e61af382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cabb334511a3199e14613b28dadf46383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8a7c2543b591cb8906c4d9d491e775384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4105e86984b30ca710eb1b68ca90fd7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6808434c235f4399dc782fbdd865dd386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e4bcb3d66f8ae1dafc2b6716a7054a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27ac8644b7d31753084735a42043481388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f5895dfdd68b274f5b5c36deb04748389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffeb412f8e8b993af45d8474280ae5aa390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec80011c3cac3e5a0ecbe86891e113b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b324df19e7582b71137cf03ff0e2e6d5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2589137f87bbafcd84de0f26e360a16393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98982502faad450fa2288574717fd232394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c758d74e8216c7f793ce3e0ad0fde7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64fdf4bddce1f697e4483152314ecfa396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275875a590126804006f1799c367e93c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e57c6df62c5e755fd6898047d2999b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fde15fb4db29f68e48d91d3db162ad8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5467d619deaa0c1a4441967bfe208d77400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5838a126fe6078a6a2d2799c49f1698401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13984f861829900e3df73ec062128c66402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ccfba788cde166001f02587d268186403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f77998eb9fd15007699040f604dd7b9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7247e10d311313e02bcea2de9e1b58405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b8c65fd087571e5037f92d4ab3d91e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aa5ab6b30630ab60179ccc6705ba74407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe04c3e2aa9f7745da8810b027a2065408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8444f63be7d2b43ddc730a72b18f841409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b38827b933cd942c7cfdf4fef4f7c20410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653777bf0f69fa84bde6bf2f3a945454411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1acdbcd429751f60abb42457566600f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b566bc2ba33291b0a9a1caa65f1889c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab04db9c914a1b1393877952c2337b0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6202216083f67f618ff6a3a52c7db4d0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30005c44fbca4a301a1ecd3415a8734f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ff46e01bf6234274df7b760d7eec3a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8739a2ddc3aaaee506a4383d996a53418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829f3b30b9677b442d78ce12b7a2a2fe419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8670262ab6638f42764aa8683cbf33da420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af716d18f933d58a0f12c5e7180666d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83db9a2036b49ffb6504566a2d43d079422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e49d1b0d974eaecb13728c162db418e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc732de7941f36cb240ae74aebd9b92424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877d7b38d29d22b31a4cda6ea5cf7e45425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef7a07bea05b57e6f617c7b92bbf814426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51d22ff1400b2d907252dac57528957427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7def86d21d10f2a14446b5c199ca62428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77d56b501d6dea1b1a68475ffabdac3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe241e2edef32b3757067df2d26fb7f1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a88eff44318b7b59ad1cec7a8661521431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d05a6ad5e4b86ae62394c306bad70a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b875ee45e0ce8a2ca39f787236e45eb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075189b67f4b0e3dbbb57a28d2bb57f4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805226a2ea3b10e490eba185898abcde435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c218ce3d80512b9f7148422e52120fee436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bdc1ebf798d71d9c1b745472863311437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1d886b1704b71a2b4c1d6ac1b1e41a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e305183c6e12a87679445406b37d278439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0929ae72e941c42db6df9dc4a22248440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef1fbbfebdd71852f332b2117e52658441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49e5d51951fc03329443ed73019d0ea442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f8b57ab73449b584f554b0e7b0dc71443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883c6a0e0fdb054b38f5f4aaab19ab5e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434b3e4bbab0d43e8d7929ad1eb7de4e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2434828696834948e408acd95cc51a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a629d112dd4a06fdde82269152c665447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831f0605772c047136224299710a91c2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598471715844dd0f650d34c0298b339f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3219c5ba8ce5eb74b1ce049d12f33a6f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae85681dc4300f07f5a52460f4e5e706451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a271ce7ecee7cf68ee1dbc6b00b1bc74452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5a569c7fbb92520a1b744a4714e2ee453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57290a6ace2f753971ce01970bb52d2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbd4c4954325c9c6387041e9c39e167455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6a4c7f309e49c83f2a8882b9209260456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ba4c15d90970be5dd8dc975dced1e4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9457bdc9339cb1280e40ba03ebafe3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88b98a2194174f7627f21edac2911bb459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a34f92d6d5b07fed4f0f26ccadb53b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac64332c73d8e1c224c231599340543461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4e43f19564f153e6a91c505a604353462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17e22cf3f30bb138887a2657a8b5769463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c6275f28b296e3c5ad88b5b4d80c18464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1466208da2901e6d9dbdbf2824ca742465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb00cf23578452f38743ce9caa076407466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947b3da473f1d724f0f862c460665982467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad9650f4d2d0661b1baf6bde4118927468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589686956df71c5c146dca977813b803469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ad1238bbf38d8a775219ce60a26631470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e7a28ef925ea622e660bd4e8cfe118471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb22876d905038b45839db911d5cd2eb472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd16820ff3453dacf76ccd6f6157725473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317fa6c1de0324e0c15f5a1554a590ee474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bf2a2745d1178ff6d35e4a68b8fc50475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05759356d32e56f19088c000b5621fc3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a9b359c6b7e6b4df7098726c1a3eed477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c90a793c505b61d87e76721006c414478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9cfd4c69aeb39e8f0d81b4713659a1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5789fd0475bf98c257bf1f520082b540480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfe0553fe6b42de9e4d5d970ebceac3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f22ec4f1c529eb4721c71985e85873a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465ea692eeac4663e4dfb776fcca565e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d078fc72e15d40c1c54f2a69ea034c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d553bee4787b7015e23275152b4a86485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c008c36a0ab9adf5e6f4c83dc1050ed486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d12e749be9f13a0eec3f05796e48571487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2367042bc337e5121c51b77c7299b4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f698adadb73c7f2aabb3802ee2bdf3b6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501ec2cf6b3fd029d1e0d0f0cebd4318490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6398c694ea7c66d96e3439d5e19ba7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e6816726b14e96a871fe83ed137018492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c043440f05bf93538be188f0d0cff31493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082702c7b3dc1c69a1c0ef2af28b1ff9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8584720d8443c8dc32dbcad86209beb495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb91f55f7108aeee3ae40582d463a4a5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b5bd15664413830bcd4c26f29a567b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87419cd706f49ba024a961be0d3f3397498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b5ab0b21d8f495dc4c2e72b4c6a6e4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322481e4b9d9f504f30a2e9c69396d53500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711ca69b5fb997985af047d1a55620c9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9e5febb3e5fa04db1cfb709c5cd1b7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e3def94d4474a4082ed7c8f1b0eb7e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac73c355eb6bf28f743a977427a6f3d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b2e2591371fa59f9a31cc354eb1d9c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f880be965a9c0783e3025f22d31ae1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cf15dfdb212b2d909cb152a68352a7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ff2fd464b890030742d4ae29b2b171508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210c460054b7bc88e823eb5e0d6e9496509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc43c96836e73abbeb05da2dbc7281b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50de8b5b5b756aad22e96e56ed72db43511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5e5641599624a5ba1543f069889d16512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bab2e1a805405618f12e8347836b471513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e8b4e8d348dbe708327e1caebc6a40514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cc7ed72d2b848e1bc84e63e1844ab1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abda86e5e05e7691d414320b1ffa9bc2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d27fae7b0c68cee86716bfc3466d3fe517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a356b1e08b3386ad7263e47430f6028518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bc3013a20a1e7cc3ee393edd3e88d0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d76b3cd832c19d96c664cb7fe022dc520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd5c5510883b651d86eca9fea54473d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ff53e9b892d37548bb6f5c93d44d01522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870e4b30cb12f723d465fb24f5e500e6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1335c76673b831ee08dd45e8e603607e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263214c6a498c11ecd8968591b119954525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0838d1870c4c55c7766a92595b2ce0e4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4da0292a54e1c83c2949365329f1c15527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91653fd43d5eaed2a360161ca5e90d5c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b465bfb72b28e48f202e361b4f7a7de529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d1ff61f44caa3c8460f2b281bbfb02530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5b2d914b30c5620fee44127fee5740531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8832a22eb65cc162e77d1b12e3e724532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4782d79cd5417f78d604007730494ee8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7442d2e02786bd3bd42fd0508d74d6ab534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7971813b8f865842dd5c18c508dbc332535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d60e848438c88c18ef16d95cedc755f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86608c1e97e13a0ba8671f96955a7d59537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf83c4b44d33e0525127f3b4a06441e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbc8ccd6dc1b75303b69e9320878815539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa6f90a0010ae9ffb90192f23f7346a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08296a57555d327c90718cdc3b89959b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771691a68986601ff41ca3a433bd0365542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f3b6291acaa9c9c63bae569f156578543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3c9871775c0e048b0ad80a3f858bf1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcbeef4678de20674ee696624a0e824545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da210d697ba13a24785749f18e7cbb55546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a94cbcb2dd76b187bd2dbef87532d1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63e5b026815118bf56b9c09a5bf449d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0a1147c2cadaf844a7362102535500549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d225b6d63fca1dc144ae01a08d4f3c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ce36073627948d6a928f109de29c4a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dc90aed0c43ad3ea0d347f6eccb821552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c31e859c901dc7e1458920329d6d9f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a1b20754a0039c90de18e64ff47d02554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e1d70cd3dc7dff4807fe8db89ea86b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0ec2ed9afa0df9348d2474215f3a5c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cef9920f12fee495888e8670ebb4281557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc8c2d94e59cdfed4a372a71725d458558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cd3230ec9549d4d922332e6abb4cc4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bc1371131a518127ff2e18b78e9698560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6229862350638b634163418958b92030561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf86d5d92f5e0995963b93542ca4f7e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5922664c5ce5f0d2a50db6b47c25cc563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bda36e80dd91d21675996bad451e843564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7ff87e7257e91d426cd8498492e73a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95df77143d4b1b95c57aa21addb4873566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4294d78ade73443f4f26f3bf1206e83c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26af55db5e0c045b3843f5d06bfbf542568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aece7f16304e5392ef62eddf5b1c8c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b84593d34b58923c89973ebe501247570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485a5bd97eedc61285d481573250d7c3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf18f10593edf0ba19c8a23150194c9572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>