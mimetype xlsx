--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb582eaf4d3543a3d8f143052e33da81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226a6241855ff19fa643c3430ba42d4d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f797074010e0a97a41455883e791e3c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ea8dac8d6624fd97146336ed1981d24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c135d22c91e659f8a4a3e09a12069cfd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea71fdfb551835314ae1ba44657452c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99dc45ebd5db8058f3371b3dff55f7a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d816d36564deeb35911739f5c8c142eb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649c38c5df4de28888452e0305b2806c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379d75b653d418d126f41c40a98c4f9410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d54c3d32595a5a95a529c62036a17c511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920deff36ed7935f539b21b115849a4612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dbbb4112e2b8bba3e4d765b69ec2de13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760b5ebcaa3fc368ef2844a0d7d7aea214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175b53e9b8c402b8416149de1823b6d515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af78ebf2494a6ecbb557ad2258d6ef3016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8053c546d56c537a22477a70b6bae5917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dddcb89b403526f8f0e59a0d88f99f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70b8ef8d3f6688f5977e965276955b619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ac294504cf02be4d479812c21fad3f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c17d673b93996c0d982fb886d5ef3f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6350f754d3c3d112463f5fbc19a4572822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12430daf61ed7b67de6b46bdb13af38423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c314456c9ddf437ce6639cbbb2e78824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e56c2e1c190dbce50d8952322992ae125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862d4e5fe174376dc2d67dffe4f3271226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119306616340221f2d4b0b0452663fd227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7928596acbe9a16be7fdf2534c087ecc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df19f4bb5a23592dfac29948a8da2a0e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd731a79b43d2dadf0e1ad8a1311361430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ac7f1db9eaf8bf2bdd46f9e5e1d35531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6ac97ddb72b542f557e9114d77487032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea35367d1232e8e1ca42ea3293c05f8333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b774b887dda79a27774cfed461af93c234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b38ef9602cc6537c04f5ca23e4054b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37816daf244c44d340c0e634aa23ea4636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2ad9542fa105352c444457005102c637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145719b9954b3e115a9939cbf61f6d8538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e74a5646458cf7f0f2a5ab0c9c7f26039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047bfa6d5c3abd93d0f1bb97690cb3dd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524379242b13ef767b4ac134053ffaf541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28381771e3bcc72a7e9e82bb94e4d8042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade22139c2fad3b20e49cff3b7b09d9643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ab150e828ff90efdc755a8c7c336a844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efab353027e5715e46f4d5204f43b01445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc13e779a18e45dc6efbc566f06b66b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3728d8bf99b7fd28f03c6219a23ae3447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e3e3fd63313b196a25bfe19690394a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17596f302b56e85f477a3a4882a9393b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2abfadddeb8a2a969b8820ad364ee050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c23224200f66dc5123bec815dad28351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067a853285e9f93bcd2db6f6103be23052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797ad3c439028b10f05d3f6bb1e8150053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39800b5e0ae3a3bff930f9a468e2980b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd20c2c295d58a5a99d1d64be3f2d05555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a7891d1986f9eab7a2a5f47e33a40b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea804eb44fdbafe9062bfe05be98e1257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e747572d36b64742258aa44eccea983858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a3378240c3ae91c959978e51225e1d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4de045870bac2e7b8b35cc4d59f24660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5f4734add20d3413d774643a4e243a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cc0bd8edaf1c4744ac404ea327939f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cfc9edad4027a59d60fa57717f75f263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d77ff95d8750d73c080a995bbed15c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f72237b621e92fcdd364499fa38921f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87990049e39ddec4e1558509d00205a966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf7facecf78ca968703c010560bc34267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110f794bd575a7f4059b0e741fc14f1768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b15a01c16bd31fb383366fc8a9b1e469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fa5260a97eed596a44009f9a64f90070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fad06c4c09a395f441675af4b457bfd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088f36b8e63b7a3165c02102584d365a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae444f805bdb71b2c23dc96d7edb8c7d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8512573f1feb086f7d1c7a3fc3ca23874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967487736e2a4ae0da1781e3f190e06975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba142b01dd770c0d7e4be0762599e22176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a654496e30cd501d3c3bdace8a86ad77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e15a2f2da555d36aec8abbca5f59f2078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75396b1dfdf81c639c6c301977708f479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac8409503dc6d6a263310893f22c9dc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d87ea2014bbedd7ea73cd57caecc54b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1507d3a78afaec013a476ace6e9fe4d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ecc11ffdb620694360be39df55af9483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04c2a0909bf5a200dc4d76f00b8401684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf86c4ff47ae3568a4955cbf779f9d2585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b912656a993a53a962af0e2e720f2ff486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae510d3ffbab2f57338ede2a897332c787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54027a9d7d0edbc0d329dfb83fe9ac3688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbfa7c986154b5f4d70bdc614282e4589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d6a3a10eb8b9c1620cccc153de4b7490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c5182a6a3ec46cc7e17724e272162e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafcd8843776afe0be1a3d8f78c4d24592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881bc7dc9978598898c17e1683cccec093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12bafd7368a4abd34642daa5b64e9b594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3899e802b8d2c9e8bb57f9e10ca8cd195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2377df1aec65ed2d7bbd951bc8099a7296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7c4ef588d419328cac59f2f92e725897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb3f4be99e5bc866b77a36454d2ec2f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05466e2e0cec1aaa27458cfdcdb9def99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14d73f4297329e03412ca09576606fa100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d42fa18b13081a9713b2cda7fd12a58101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369e12ca80cecbabba7957a13068b4e8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf5d1b222fd97122ade192bf06c3cb1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15388a37db50664277026a4fda039fd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39638aa001f516775732686123b7a3e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cde5bcad73929adef810d168f75566e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7d7386ca3d7b152e20d73e73e3bb0e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daa467177bfe8d4b1afe29732feddfa108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facbebf813a10cfa84a86cfb0195b891109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527e9ababa6a4a48005220d4103c4133110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe94f2e10efd280897635a22d823a1f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee44a8385b189147e462908acf66491112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6210e95853e57a1be1342666ba3581d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ef2465d61730738e0f1e8078f24a3b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedb0bb1f0a557a66205c3c1d3ac373e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65a9bbbb2c723dbce306034e1248036116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72b36593d486e4d2c6addb99d4479cf117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3cf8b03bcb3d405ee68a4d9acca65e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138c961b40003f0f003d0f1796f3c9ee119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d84164bd1986e373f565a6ecaae93a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7836aebaded24b4ef267f0ba0a433e58121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eb109b7fdf3d0a5b515dfdfdf70300122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f56110dd35f3714a3080a8b400a04fc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807088094b1c303577f17429ff9d8346124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8869d2a433d3f14423e07b9a0866e2a4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f1a9798100d2c07a69b6ea86f4d2c5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719cc85b3522b63aacb9115957b0a3ab127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c137bae40ee8fe0c52e39f53581fc6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70f94bfc10f26757dadc4df435e2cd9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033bb32d7e4ffd09427f177854355c2a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4b5a49c98830896f729a41e9f88948131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a956155b79113abea2b27088dcc940f0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d44ad63bcf2b16de5db34c41179120133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6025d4403af81017d072bd43065683134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a159fcd3b21008ca648bc2b857f4d193135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8273e333fe15f2f2b061ca6082ae76136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676dd5aa457230a079c6a3386fe5c4c3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99443ffd7236c346d460ca40161a98a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114517a55ccea6de180f99fcca3f14a2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7e8d4bff6a203f3c5e1d84b0a83afe140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980d75c8bdfc274d1a79f55844a0cde7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2963669ea1e0f01dfe582f92d2f856a9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa6c8110975ba4594bc6caf3b5b94e4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377db19cb5d5a2369b52e124eed5a6e4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e039d85b128b1bda73b34600bd05520145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f36ff28a2de29c2d2e70f08324d1df146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d216dba76666a7d0872d3875f6be538c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1ed7395401c69d4afcf6f2c7b5d4cb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db99dc8ad01adb35e073cc0d68a1f72e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01a3b2f30a1c1b2a66b54b2e59f8d4c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873261f37f20d196d8d754086f59f284151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6891c7d9f7b0c5bba20aa983a03c53152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bb797d19849a7d3a8ada4518ea0506153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12a5a01e0c54d3d0f7d77e813637758154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e7e0f933f4fb7fa83dbe9d9937faa6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5299e42f2ad5553a10da062871241160156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e71898feee243bfde61fc6cde6e875157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c93b9fb417773d58fb87f4fc05e2d6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcc6da6d1a56eff1eb2a5a059a347a4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fe750bf516f33cf822907eb9048d69160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b628fca8f5cfa4897760b701ece1cccb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f772cd1c84226e859300033fd8ad40cf162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d338fcf1e4502985c85c772817c6a6c3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2989330a78c3c50220b3b70b84ab47164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f3509a0d0eb2c49f4f804f31675233165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3960847c433074fca0ea975379e045dc166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bcf15801c79380bab41d8f5a7e1fa6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81173998247c95ecef5fecdf17e51f5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5c9ec2de79f00ca2f43608af3a68dc169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8776ee16adc77463c51b71f1d648643170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296f2389b342f65513f92feaf7f027b5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ac604b59a30eabfafbf6a15f6e0593172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b211b01283e7405d24df5f5d182e46173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c512a81b5254f831dc59a1947dcd1e90174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4940147eee3ba1d83276e61c3434001b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4693514419d561d70887508e2cba54ab176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991ba3a1960738521b51c036d6dd8943177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715b3bca886da48fdafce3bc4e16e977178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb88a6685474db7239ddce85867a4d8a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5060a35fe107a23e7bc505983365272d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5718c70251b8cba79541f1d9c82e299181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68e714d0c186e6671010634156d52d1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c734aa10b0601dacf7e97fc180161b8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18463dc649b36a628654feeadd77cc0c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c519c47b73592091cc6f0c71df84abe185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6123d7607eaa5e8350ef49906bdf3928186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4738f1bcb31b476ea842a86eed0e7d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd001b9508dc633b97405bfec647a6b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba227651e741ae5ffd9c44a11147b8f6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b660b3910b9ea9597137c9ba6381bad2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d196b64233cf3d5787762a502c9342191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049b9ad95df59a12cce7a69f739fd2bd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8206492b9a67d53b480306a45e8b16a9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a3ae1b3d5a0d666fa792b5c4bd7137194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c689879a6d4797c06180a3d203ceac7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3c19a0144172bd0f392c98f91debcf196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a68d06bcc079319b1da546e419fee93197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed8c697d0810edbf2164e460d3a6bcd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca12b0054a91031612b7de76052ff18f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53602953378bb4ccfe201c87baa207d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e0526982f23bba5ad909b2db6d41ea201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15269bcde29cbaffb5dc7241e198d66e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ad9676a6a279bee5ad06c59b55752e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38a0b6ab8ec6f2bda36e8718e3c1f5c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1677183a5f8ced22d230ad2dac9db681205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f47af51a9863f60b8f0261cfdea9187206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08bc530d012b963083d8a25b42b4827207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23c42ea1adf055b8d9a7bf6f9c93d87208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879105d00f56b3fa8e65683e918dde3b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acd3dd759a9e9eb21bf7696e286e232210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc3b081cee25ef5be16d622d9af07aa211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581583ba3411c1a4d7428a58b5454d75212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb51f71a3c5c83f99adea70e61f2ac8c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e592107364d489e2b2c80888dad2fe0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c29224ec053ef5d262592c8d816ea0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5cff040f462fe96a9aa8a6e09b0edc216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659c807b393b546eff5657a200b9c224217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a14d650c9fa0f0ab8cbcb395577e43218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc2f7e52fdbe8b77510ae3a5c944466219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa6ab54f174e1e75c2d3035c8982d5c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebcb700e15b775dece3d2be0a304749221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e76424ecc29daee24845ae38443bae222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc21bc521c5260e42d4588a9e14c5d1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9a5c0a15a69e7b46519a9e71b5c7f2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb94ec32abc19148588ed95f4df290f2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3caffeb1af1dd9645e854a33ce61ec226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77b30b2c924a2ae0c380c8822dea990227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df2873807bb019a33d1636285f753bc228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390cfd86b8acfb9919d04096206e0525229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a320dabb132ece024bfeefda596612f6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2530af11d0f90514add8638bc59818c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4132293f3af6d1ab75a8bf98be7149dc232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2467d7092df6f468f7ea9bde44cee61c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9176a29e7cfaa97dde59daa95126dbc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baff172712df14292d400ead7dd7757235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83afe6a9ce711fb7e08d3e05c1b15aa236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb9be82958c5bbc2363ddb05ace9250237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a28cb696d86fd7112d6173ca4c98ee9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc544d7afc2903680ed4c8ce2f829bec239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eae4ad2d6e89637be59481caf0ba4d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f961bf7eb19732ed4d502c5ecdea8da9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2bc8257d33bb8060000669b876d2d7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2169f1a317288a991da86975b7880291243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0864487a25a424e98b9cabf587ea4c09244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca28ac625dba11510a1fa6439ba9c20245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfc6acbc5ef170ef8e8da695539c346246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e4cc83824410c41afbc2c71bb9c30e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b611e29a7827196cc6462ba0ce521fcc248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1906c51b01003f0b31c64d24378964249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b4ab7efa322b35d6911e9df917a7e5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63757445d899c831a72f03c867f7a395251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e5ce48717d738daf6242ce12820965252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd75f2826a5ab2b79bafcf792f7d9cc253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e3e0db8fba27437976851132de462e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ce0f880adb6b870919627c3dc3bfd3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dc1ca36f61b11824072eaecdb4bf76256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca944490053072ab9588c46299b64582257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8dd73707e0747bf62f4006da5dee2a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd561063c0d63d643abe9ab5b6bfa81e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef4d7a6c9b8cfda3384592971ce3188260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18140f2932d0b494911a01cddac0f673261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2eddad963d52afe6a557089211bba1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e072822dd6d3b1c2701a041cdda76de263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f444817f62a798e24ac59dccf37e09264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8565dfde72a48aea0d5e50ad0f29ae265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd591a155c7b95dbe02d9ddc61e8f85266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa20ec14f41273f314a50569020dd2aa267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38029ad7fa8177753dbb7e21dc139723268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081a778fe73eabddc50379801d06238a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8c1e51d7fc518a1d3fdbba138bdc43270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9091dc27529f244e23c3b5269384bbbe271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc93c73bd3bbfbf134d00cca6750f99272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d962d06c65b98adedb3ba4bda1436c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96eb5360ab53fe30845fbee9cb96169274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7b30c7d15fe1d1e54b573326c85f52275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79df614173097518dba163981122226276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f510096294aa6d34f3521f8b7a4cc1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31767804ab11c7485bda57a593034b4b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6504981c36f7e301c4d4b9c4a17849ee279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b1bc3a8e319177f29c1e92ff1343f0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52443ac6630d1576fa92c2662ad6fad3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a7202910af27b6146404bce61c9e03282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83f2a1ddec5cc4460f874f8727de950283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa56e138b24fa531d9901399ce0adf11284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610e72ea7e58306b8bd692118974d4b7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5596d84f57db9af4fff3e4cbe8fde6e5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87570ba80966ede8d0be9fae6fbda807287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98db08dfdbb6d26dd3a1c7d52e05ff36288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6317e4d4fae333cb75fd7677acc98e6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b0bf26d51d7a332d9cb5f819f47bc9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296008da8f7dad63e152a3be57644ef0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dd28b9dff4c87e1704561321dab53b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e57e096249a804be71e761771aaa0b8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3031ec1d04b10855bbcd48dfa45c3fa294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5c11aa7c58373d594d0ab540ea751d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e50065077e543a57273602fde773553296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd47755215c7f041f092a58a950c56a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9847a6580165c8410da258806cb11fa298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5edd90a009098350e2643263052cf25299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4885b75b2d61dee63ed0f331b677b173300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2842cb26da049c5bc57ed7cc203285301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a643568311b054de909cd2fb75dcc2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409d7787d2be847a227cdd6ed1336bf0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c806e506b093d4bb0fec6b5069eb9df9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8566ba3144d95b5a2532293c6cdc8d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5347fd3a7a86f069eb7371fe3c7698cb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e0c2817ed822a3b58f93066f8e1e5a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af02546554f6e9c6d87feb9c22a45bfb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79b9c36816efdccbbbdbb8694805fba309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884680ec32dd91cdeddacdfb6a557ea1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0921a6023a4e3409254a81589dd2228b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d8e20667bddf11ad4454dad8263cc4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e4c7f6279dc5195f3e7991a0237729313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40f1c42f70df1235f0e4549c5256f56314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d11e22ece084c7fa74f5d4d7033dbcf315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7d1cbe3c0e3c6baa03afc8e05c577b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b514b485931f4849e5dff2e897fcbc73317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73bd2b5bf236775c313935659bac6f8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1063eb46f82a9cd04ce0d93a18555f4e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fdf2a73e622766eab4e103265b8f49320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af0e11381f89f58c08bcbd6a15d1fdf321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6aeed1970d2f4f6e235c6c657f0b74322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5841f7bc9774da6be3a6fc79a480ec98323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1878af2afe31261cbc78795ef4ae3b90324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbac75bebe698d87cb7e0203c7c8e23d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc90b87795fa7930b618448a4da943e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c554bf6e7bb8a7710f805086b7ed499a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da027d29dc24d4a171306abfd4d4ff4e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf0ad5ec1ab34aa97d7c89b60213a3e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f4b19270c4ac269314a2a600f4e4bc330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abffbcd9103279408a9a895cd0be0198331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dbf55edb9849ca8cd59cdd599fcd5b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfc7574a1dd49e4e7ac40a31e4fde61333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f6ae6fed9b4f8dd36e180dacd537cd334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084f31c1f151bf01efbec88023694aca335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9719f075aba28eedb41fe23198dd83336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474aa444532fff84774465bcab35c408337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536d6ffd0e2c26d505ad4a1c017ecee5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144fb21e3cc549e0bc2e790e922ea101339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df998d1296c01afd47c1228481cbb1d0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b232064d115c9985b0e2e98ba6e47a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8f1a11f11263a13e28e0942229df05342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77551a5b44a82bb8255979b12f662462343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4898f8a6cc0a48537193fe277ab212344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094cc92e5eeb197a86fcc769b2335fd6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b268ffa15050a62eed327a0fbcbee4c3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb38411044dc723c51c841d58bcf3e26347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c762c0e490698d8e539cbc6278400c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6b0f2576faa924afa7fa83592e100e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49170fe12c1ae9c626d29ba6faf13fb7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59acc37a2aa4535b5da291c3e77034a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67c4f968269153465e5a95028c005af352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb248c1e2d4576af4940bf8e7f62069353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3294f0baa4868b15953e0ba084948ee8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e053e2cc0b5692ede72abb318d17bb5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df231d80ba48ba994831927d20ce51ed356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3947fcbd07ae1aa627ec63d8809d021357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0f11a4f8408a093d1fb3b54aea4572358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81176758c0a1a9f2561e1cd2b886b568359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ffcefbb31d56526b0dbe6aba7f35d4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4537ebe4652c4b902fab43b08d01e32361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16de7fe96e8056e00b515fce5002de6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b56db11d944692f4254f74e1754f295363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbd537b5dfea67b0a3e980df626e833364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2ef926c79a5324e21a6b9a443f767e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451018820e4d133077bf8d81f82479f1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59efda3f27fb06ee1e19369d58f26c4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea07ced27812898c0e033cc43b412e58368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f282df12a1e1d96a70ccf2680185b6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d007fcb1cd1b31e5af7565eea5e1036370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d034fecba42bd518a53238f5bc23d91a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccb6ac018a992d31dcbfe596da0b53d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d95d62d73326c5b207dd393be6785e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a07daa0b5e21e583cb2525891bd60e5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477d8c62abdaa443b40e438c8f29129a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd4e3e133333e5757b3588fd85ca1b4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208e7b8d83de8ca63a2bf55d5b0886ed377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36351d2def3bd72b3a51aee5dccae0bf378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9664002f51719458bd79aa372d5426fb379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e7b7036c8f46e92830f5dac3e60588380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf595e43b5da732c530cefdc328b1064381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52ccd08a093883dd4b88e79d3fdad79382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a4fea62435ded7aa563b661fe8f142383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4701e9cd37c9293023d356695e231151384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfb34690faf620091c0920aef974978385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27375d994e926621a1a4219eebe2dfc2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cefda80fe4295e4ff4c5e99ff43bf1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1febf0b11d24b06ee528801441ebba1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9380599b6233ef938b9675570ebf5d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f7daa5292d6bc7c6f8a4a576de26b4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9425ee353f9aa30bb96797843a7a0c06391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf2cf0ba49d98425c506423917d6a3f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd9edec0e4bab20415f584db7714eda393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67b9b26a2d78211a160febb8b10e6db394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69579a1669233d9213237e2f68d21fdf395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116d3563663b0a29f5f671d72d28e0ab396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952cee5aace0d251e795ab4c34bb42ec397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5be5ffddb0a139f10680c4cda421e46398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a845306da68e8fbec8768299cfcd95399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4bd56712f1085e92bae1bf21721858400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b7c8f732389f27a87325365c9620c8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed25bfd7ddcd3eb825e4a495922ea4fc402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fd5beee1614e14e603671cdf18d1a0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7aae63a3b5aeff5acdeabd60b084e3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b8618b20fea4e523582a9fa20a5132405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1868b9fb22abcf811c57dca0c27eaa406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4439b0c516892624a196f76338303096407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f340706e33c1fdea5cc1d5119c722a3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac179498375ba35ad1136e3acd4647eb409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a8a1dd8b5da1306bed7a8c864fc3c2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4b21ee60adf26697be07f250cbe184411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4afff50a8f49c6439feedd29547741412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c2840152458b566aa00b34b639fb49413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60e58d49754ed8c2e749972143c8c62414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f1f82171b09b9af689c2f617e89a9a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bda600f2af6f88d1cec4f1d50f22888416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c2f43bb4bf59ef292c138937434351417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c78cdcb8505b10fb43813730bd3047418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0950beed8a621dcf311ab5332a65503419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d37f0a9cae773beb39f5fe58d39d2e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e363610ea15f2bc02c11490656e20fc421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639ea45c5ee2ca41aa0388573a1f6ddc422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1993f9ce6fded58769f21509d9339519423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d40c0a7d58d82ab3b941136c535aaf424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7b74abcb4629d8083005796db6b80e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6923794f85a66bc05216ac6287640dee426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1449083fa62cf07f8b3a63fe6ea78e24427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9427cf7564100bbb59ed62825b2475428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f2fa6da72d1c809b0cb9c4a1db7eac429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52306f403c24d9f661ed78dc65982179430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d8ea8ff68238ccb79ed56efabb34d1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3508c4f6f2a83388d2132a68f0213a49432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73271ea35ff6f0c648c810c0c83bc84433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83138a2afb49a3baab3777acff4c6f97434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7457158672f064dc97ee24bf227ec24435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d98f851ff5f46b6f9a760bd5aa207f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af03a7b0370fa6b08bb7d2c782b91e1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe46f6ab2ba3300dd8da9b31236f01a6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d62d1cbaccdaabceb8f5f0c773b5ac439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf988a910e5ebc3f39116db455a090ca440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80cef252c9e76fa4fe87232d8dd4b82441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8442f66e495998a7979d6d2d1ee930cd442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0cbf40b0ea64e9ab5b2440d2af4a51443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340d535981c161769b0c236102519634444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedb0e3592d60444ee38354704389c17445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eabfdc4a334e00f936923c7226286e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2351d4d8b73645f959cde18fdef0c0a3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e79ffd45b7f210ab44e13dcad03ac8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f541e7e7eccb8571c7b561e6eae63f2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4459d70db691cac0c76d6e9dbc92d18450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb002a559c0f29011031ec23d92ed5e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ed7f120c9d25a8aa619dd97d6f3ea9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1876b8274fd05c57ac185af576dc3599453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd3a412beed7f54b020364722b3326f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f245d697a8e38ef7301ae3e5247a6337455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7d8dd964d5aa0ad8f5429becc4d8cf456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bca005b6bed97a67e852f300312af9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723b5ee17a80fd67ce5bd1c3a412f484458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783a40e8703d1aa09e63aaa23ce9a05c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34df9163d2343bf4515bded7865b3180460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414b7aae2f3230aab32e3e613fa4e201461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b351b99ae69c219bf67af77b353fb579462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ed4d59047c2e8b43888812df029d84463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a09e88d598c41394af4ad711f20001e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b03d7f69839d6c2bf0344981713c65e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de480baeb68d5dc2e581f8395920703466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fae865f177c5dbfcf4ebb0b75e92b99467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fd2b79b79154d22e722f7f6eade971468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b089974ba2fb3aa9a47b1f5275d45433469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8f8cca07712b33ee0d4f2c5e3d5d38470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e43280fef79620a67a724d368fca61471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89144a1e4e46de0b2ec7ffc6f0fcd44c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af6533912aba4d815139e52b61bc77e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892a03e2777eac5d46d3065c66d4b950474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e3b63a156645a29e6b7b5e3c51a2ed475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611705c8af86a73781f2f35b765c2f6e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d325754f7511325bc916978bee4ceeb0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0309e5860bdde8178de73ca8ff743f8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34809cbdf99030a6a50dfb17de22cbbf479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dec90aa602c27c3c7ef672acc34a67480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd94f28fe0c0a8ff74dee6acdd3031b6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ddfb18f988d10d9ae6191a6249f458482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4436d753683851c5011c7ab2ea769aa6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbd937168f22a8088e15b10a9a3065a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dcdbf98ca6216fbb27ee9a9e94e2e3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5d9269d93d506dc714d3aa72a66997486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d9d56be53f7e579a49d69c2209baf4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b222a6ae177bd88d170e68ef3eeafdfc488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb889a21a7b56665edf7313a2fe9d19489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5556ed454ac26672f9ca77c8bcb31359490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405a4807152b25ece20e9eeed9185c6a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9e89c36f87e172d65f6d2474b7958d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0b09a528f607b2f1d7f4701f834ba6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038c2d683cd317c0622a6e753bca1511494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84b17dabf69126d4d8eb425770534dd495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8b32efad94b38211718a6455516b18496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02139a8f16a7e8b9ca73f2d1ed88d2ba497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddba6ff809aea744bd88811fadc8c70498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12e310a086813d869cd127b39b3d73c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2240b8671ceb915c7a99effaa9ae351f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6c9e155c1b11ea3d66f10b6eaac2e2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626a457aa7c637fa64100060d175e5d5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e694b333679b26e3651d6b76e1e0a8bd503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484bcdbe7a5001c37a4c440eaaf60aac504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63edf3ce15be49a2017a446fcb2c87f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950fb1e911e8039a7c0ce6c718de24e6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd06c1122fe3934d5f7b5e6bccb74a0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc94c993ae7648dba968264cf0be7520508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37dcb3ed0e5d0d68b4c092339b88104509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c38165d49e80fe1e61e641309226bc510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f769e69d2dea875fcaa23358f01ec8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed951ab967bb3c49caa30a7195c34c4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21af97e3388e08be2dff3ee4edc1c86f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef0dc5881273b755eb8344a205419d3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cb63e889050c84a4ffe9c04943ae47515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b1a1db69ed603486193143474c9b39516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ce019d77f0768883ba8da6726ff854517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e38eb7820694fd73b3aef60ad8d2a3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552e6202ce09434fccdebc13f72fe8b8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4200b6e98a56adc4409da3040899920520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401cc55fe3bdbeccfa5fe05a26bb1e1e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750313d7628b7265527e95b0d04e289b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c7cc610e046be23894ed76283b6cd7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79de8a5b80a7243863dc210a9a0e923b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53a967572c153129f07eb92dc7c596c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7648da00ce9beb8194c4dab38ba0631c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b68a581471b28db1e255a6a6398effe527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e01136e1a097bf5b13a0261db097cbc528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f948fae9281ccac15e0d45c51e46326529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f126951b352a4f8cbb56ec745e563840530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff9190bb8682612d3aa2d8215818d84531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7f2ca397bcf2bcc3e34ed098cf63fe532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25419ea257b80b85733ac955a60bad3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9dabbcf11b64d00efe5cd45c5f05a9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae67d27a54481129d33daf6860f654d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd7a09902f1af769636515d68b84e8d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8cecb61330f53bccf55d76d31f5490537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63493534f2393444b1e747a348fc3bb538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee6881527858d56a38c4904853233e6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b638ab1e376d5bd99d90de3f0b8cdc77540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4b378b804cb7ffd218c65fefbeb44c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d4b4763ed000516c888111b55ff5c1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671f17118084b3ba814460db760cc85e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decf454f74389ecfdf362fd0a7effc88544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45009906de97fe509b3f648eeffdd8d5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aad5f465a06d1d4d35b8e31b7e7d4a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76272a507d5c8b99e67326a901471bc3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e6a3347d0c7dd3e3dd69771c2cfd4d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca87eb604d8838af6786c11edd60484b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680463690d4f46ae6bb5c3d947333c0a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a05ab06e1b502ee27e0a139e190659a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0965bc9f71234c3fd2705594cd101bd8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0953ee07e5cf91c9d0a89c01fcff1f23553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c59ed0561d75ff6dfc235919c89587554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3f9d76bdefef1e91e6297ea2e901ca555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98640be18a0bffadd8b55547064e4355556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a11cff304301fa24f76f3de513606b6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ce45c34aac0d79bb14843e969e4167558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f66b036726f8731514478b1474d14e9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a137a377bdd5104addc010f5c4bf6c1e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676d9d773ceae2456ebf92ef334018d4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b38fa1dd03cded814b3e7aa8017a9fc562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d585ecd7be9b3b3d5944bafe37aff5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c65c8da16d7401273ef367d6c267aa564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd2aea4eb13be260027d5a0ba10539b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d338a807ed03420c8a1b060a72b8ef96566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f3ca28de496b081e316fb21717109e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646b322fcecfdddc0ec8d4b4cb9bf94b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237c4b8ff582e158c51bfcb1be93925c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff998274b658055560130616b66951e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e87cfffdd7da509a86fe7c0bc8bf6ac571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79035cb221e43facc34ea288953e5a8572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0352545dc1b74c5e00fd3c645c09f2d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19075f309bfe97af0544785b443ed862.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb172da3f1c9013985ce2f00c7ff56a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a9b7147d3055d77145a1237fb5e32b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262e857daba61379465c061fc564e1135.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208eeb3dc8aaa061d67e0f480c738a096.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de157fe28cd423363541b9a8fbc25e17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e11dd8e66235de65a5294a000182aa8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc32afda549189d2336a23ecd2869149.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06958330953bc1dec07f4d79545d5dc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08dacfef46a2be340e1a7bcdcc36fdf11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70afcfb1396013e576ec38cce048d72412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa44e5bfbf674f87b470c7302beebe3b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b8553dcfb01624b0b89b1303fe249214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122370a7f7ce3b2009e2c4fbfd3469e415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723552d0fcac88f1891350f15063fe8d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f62281a72ef6e113b5abd095cbaa36e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768158750d82d36540f47b974e1fb37618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72d9d5472a6c36ee45ed175939423ca19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d269b89d2eb739fd81e8863cb4a07020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9474c26baa3444b450fa098ae358ebe221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62361ea1843e7b08df9adcb4ad26520822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fc097f60d7a1ad8bdd00ee890c491c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6c802d3cb84cb4dbebe2c13acc25a724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604cc9ea892c46ed2143a3c30136b04625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca55d5baca2fde9dca05273ea30b44d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2d366a982346705e71d4c6f219f4fb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bca208b2ac7785c7f0df40c307ef4b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a52e516a8552389a6ee48f8d52e54a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6593795e1936894aab54a5aab95579e730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cd138784e084e34be8b155f8ee5d2731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9102188710986ff208e089ceab68f632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6ade6f25480ea3e38ce675572075fc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d0bcd30279bfa627e47dd08e9edf6734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23fb41b5b51b8717d4a99d6642d628835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4ba04743b140adfe70b5f5e14dc00c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1f62ecd49f33a026bc8a759112736537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f607a8d8d020599674604358146e393538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd91c3548b6df0f5a0a1684639d17d8239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad05649883cd02a219d87923c7be37140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a397772c3a0322c2562e7b93200c8c1341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cd3fc67d5c880f75b6632928d413ea42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4501b43bcc80542a933e6882189ca4ed43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35db86a1f99380855b64b7a69fb5212944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b679794eccca16b72f6da4a11e4f18f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ce372be446907b497a19940d9f1cf946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f12526adf1ee67eb6845967a89dee047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34c099c2a29d698383e2b8957b08bf848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfbf6581b5dbb8e595f8d56e7a9afeb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25143a7d9931260cf71d0e841edc6d2350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cac03818ba136ae9b083346030f6a5351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333ef24d51ac8d2c603eebacd55cddfe52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a850798b5972afc0d23f69f44d85cf53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a894e4d813d2366bafc85336d922e1c154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f1c978aa39e74c7d60cbf04798e79555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119a0ede1ffaa210e13dffda17612d0d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ce1bd8fb3c439d357eb86cb3be537757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ef3b40f97ccf4b2c3cec675f924eac58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cd9c9d1bfa954ce51ee8630d47b3a659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f107d026f8bc9f7c4855248432fa008060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee37443f3876293b419ea961cd4c86e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e469dd007d790286186a0d760cd053562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cceddcaef3fe86671037babd59843ae63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216ca716f526b9350d1ac22c6bbe748d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e592d5f02c761da13048573b1e74b2d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099252167871919a7140b621c7f001a666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34844daa03d3438740949be4cf8a4ce67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577443d7754c958a091cfef41dc8799968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebab52f32cc52d6f64c15c2a40d4c0d669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aab7f2259ac6830b76d593821d658d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727e6e0fd3468405b0a7fbfbc2b4b70b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96062256b04912921e2787c2fa325a3872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d543eca1b4922cf01630bde398770773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9580ca9b417a55298f7aed57fa45624b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb5c563252aaf5c617fea57bfd1a65575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9a0733bbe6fa087fdcf3953ca5e94976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7581ec3ff9374a84399c6fd5194da177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae81b9a9d577aba36ccd0ed01365cac78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858aab2fd2bc222c7544f3eacfacb74779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4026f75f45a8d273b44c89421f6d5bbd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e63224406016b4d27347d288f81d90681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3afe8225e770b14a1888adf3a14732882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3f5663d30f6dff4cc96905c281b63183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb2a3c24106c84a93f3e2ae7e8cc80384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c58b1c90270d122cb5a6f23e47dd4fa85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61123529358e3b868bd4de60c078bff386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbbb5f3d4f81132e92b75d6d3419b4587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63457513111e54eea4a78a04cd59717388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bb45e0e50505c2e64764169d5c67c189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a40b85ba417d34467ea20bbe10b64d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdf9466639b3fd31905330973a8478f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae4d859c8945c1532d651b90b750e9f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c701d923ed852c17d2686a5ebf7af11b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b01a979db4ce9b4a5d4f034669927e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a33ddc4a4dced60486ae10e2f19819c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f1a46227f85bd622750dfcbd40184e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c46fa5e830c2dbb6de64ce5ed7a939897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65acc9e69cd134c67bce0ba11ae6404d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8928f2907395ea1acf96018b51944ebc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb74190c457547b53e101e5e0963c660100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b553741ed4898a4d095ad6ff08f870b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eec68a52414ca4768c9c551ec115033102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d18edcb08363acca2271c40ebc8809b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd32136a4933aff4e01a2aeeb651be99104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b8185d3aac6bd301c30bdc982eb106105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10606c5676cc7d7af41adc3f98b976d6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d243495c94667ab59eaa0ef45e5f9e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2852317c8b1f9dc46d86b4b9a526adf0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ac977422e84647fd34beb7cc7dc5f7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd7a54b52714029de8df7640d30b2fc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ff7d9a4068258b86ec951ab80010ea111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502037d1b5febf336a8d211aafcdba39112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dfe9d32972fc599b030037b0e54338113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a7e4ba4e1236350e61317c6ded56c8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5509b1bf10f6b560f182e6761b2366115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816a857fb849dc596d15c9d0d85fbffc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dad08321c327d1b2c2dfb18d27e5d7b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8da1e89073dc304c5b626e92364fbe5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed3a55b71ab46b2ee887c636d4f2302119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c065c612e77094d99559f3df309687e2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbd35032eec87f321c91b3ebee9ae81121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f7a7f457c9616b586219016dd888e1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e489d2ba46c670b18b655bed468ab639123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54955b0973e970e00f8a2572c350e75e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846f6080ef73aad2e20cfc23b9e971b9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7870f8488bceafb5b86ba16d1fa1d1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75de85bb60e32fb52d2192688d84d0fb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9099e8f09b36a1921f8a4490c8602a38128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c003228a284ff714daa705f07fa613e3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cc04407385d9699b671f5f540773a2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e15ea57d2b3254ea8461588592f5b8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875c382a01189a65d724a0732a908752132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b751b04bf583fdb370edf4e439c2ec133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414af0fd6e8be62c24741bb9386371cf134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95effb3ad53b0e111ed46f6cea2ed15135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fc5355652203d67a766fd00c2022bb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0fbd848aeb20b39274c2bd10319f75137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40da1ebc0f27a5bae06f71a8da32581e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e8935fd722535a594b7360760ec1a9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0951c501c71314b76931ddd7534011ae140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c60ae0beacc66f6dd9012fbeb5aa0d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70585a6e6b825c4d79f8204c586fc80142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a237bf3f5a81b35926e46a3178c1d6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c209fa8f6c9109d940baa5e1f78d648f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2bbbe1d4dbeb02641c396752581d6d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0e98972a7f07e7c94c538534d13cc6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0050dbfb0aae6f26a642e71432b1877d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648f927b68a7771ee5229ddab4abfb25148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48cafe9c1ae99e515d96c187bc01b0a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d526888a2ea7f17309085a636490353e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6c1c833ca70d35daf5ebb6544db350151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50c010b8daf391f7e35349e2789fe21152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b9b63f1aba8910db146fd561d46dd0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c11d6a20139c8e34a6f889a2391278154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35e56837026aef26d98e446411cb3d1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff75b7da36e1577860d4c6d09861c83156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83a65d7491a9b69cae60ccc59405a4d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd91ddb981c3d1284dc088e786203416158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dff5eaa57bd050857b1490c342a602f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487b4028d62e98b9bac268f0415d88b8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb8d68fc07d144647327f7f224186f9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5652b1dd4c6b65c7a3c92819727671162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94040189892911ffa53d8899f5f8d038163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6568d022dfdcb1f66c569350d68a08164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0738390280073f8e7674657205ba5f05165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4047e0c7f38b7ac6df82be3de548c0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141016178bdfc8b2e0a8f10b400a9139167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe308fbf088e0bd86e3673696d2a1cb6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964445c5dbe575bd8784a55d750dcb0d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98a78b9630c06f389cc16bdb0d8443c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e0179aa1bee9e912d5414edfe77b46171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039f651f3b12c553d488c79be47d9138172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a083d3ea98fc8244451ebdc89428b8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d577c80a5138fb94b69ea02a6426e5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f877635f812a4151388f753569ad90175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caf2f0ded4bf50488d22da913366514176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69699d8d9718d8a31b0ee9f43966df10177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0a4d940caf224439f64b22a39b840e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0c4b28accda9548acda6e22baa1603179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecef30c7d3411d8ab07d658633d303f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8dd7e4e573397b89380d36054afe4a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c15a22748a1e9af9145cc576563666182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3086b3f6090a5132ab842e697cd7be65183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcf5bcc1f12cb532f083e1de37ab1e2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9d2042fedef83070127fc5b17f7fd8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a4a035955c159dfcf1930459a5233b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2aa7a899e7741e09811789dec4aa99187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85e98f855f6afec38847ac5b5d38070188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bec4fe748b9adc683863a65a4647126189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8460f816465704256a1fef145d754446190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243e372a9f768cd6fa5579ab068b5306191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1513587029d61aef2fcdde4cad3a1b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7eb5b6e5ade3510e7169029ee3ba9d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64a7211edca12e0982491f80a2ec954194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2415a9bfd9eb194cb244164142f4abe2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6b68f12c2cfcdd13926a813f9021e0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237386060274294fb8d646449b6217af197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd62b611356efc9d05cb30789f80cbf198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0ee8306d3b953b4d5e89740bef33db199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25b35086cd35c3702222c6120a52d07200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65799a7c27c4ac3c42d84bd774ba623c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bee2319e51f4f9944d928050688ffb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab0cfc8a59e73da2e76b5198e3df36e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8ab796ee5e6e80dad695a2b6b0d4b9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb5e21b73809777f9205d8b6fce3867205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad9862a98ad84d960ef9b7bc007093b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24516394f946da8288e2407b5c79e61f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa4b56a14f6deb78a36902d3f34be3b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b65dceafae12cd6c950ece21b1b3b5a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7042ae386975e3fdb25969f4c5fc3a23210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d06bb5b3aa512967c7ac868d7c5897e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573dad80e63d0e9eab621ddfa0322a90212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef9b4f278fe6e0bdedbf7ce18d9f48e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ccc2d8b5128e7c22fb1943acb88821214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725885a72287fddd37898858042db5cb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1793e928738acc7e7267cbe03568d5b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bc6e8c2ac2483b927ffcdcd6b1e9b9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721f424fccaf6d5835ca0b516d763899218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9327a247fc8fad2fbdec53b5f51425eb219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fd1b03ca5e2c1dafd12d5553d5ef37220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd62ffc1509b8a0d1eb187b2a44425f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11533bd006514f0dfe00d07e10a67cb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f052745ebbefdbc0a6374790dfe34d15223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09258bd4c7286591b8a27fba8513038e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5fd9bfc9a245ee19223df5c5530307225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be59d9dfcbd14e91bbc9a378b5a9c5ba226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de22aa0c9143ff8f9956ab1418180c12227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77da5e7598ec9404a4a7587b2dfe6081228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10666f5bd6e24b36d167a7ec41f10b4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15ac3a9158f5c8bd527c801b0873a8b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2797eb8740cc85b37c807af51401fe0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5d54b37c03670f4c8da219d70c831d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da05d6a1a33c640a749cfe4bcc7ffe0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bde8d6862225bc4fbfd9c7d11f4416f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128cdb9375ad3bc3a4e813dd3f3900f7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7759c1605033cd5d4d99e19d034ccd236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cbea016a4aac10619ef619c8a9d022237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bca7e3d3a68b358e40daf109571d84238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b77db0c69ae2b0ae5c63002b8726779239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7209e23e1f4db24e30ee56da9fb8ce240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5746d7fba311a547de7720e595baa9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962cda564e2a6ada755a8d9a7a4fedbc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51fce2b5bfd93d494b48c5e491d19b5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9250d3028b501349550fae27d0f0107d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4826c8d6553d191d42b90e9f3df19e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447d7c74d966a0778adbf8328d080cc7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe08d5d164569b7f6d734592226a805c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57df497bdd9c9c1dc4a9ce7fe7cbd80e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b7a4c8c7364e433ccc05d3c55ea850249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745a94a3c9c7c5a5811f8ac0234b6c4c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e630d23f26cd23299140568434912f67251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75976babed332d79097fc4892dacab31252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99667d7556e0e4508c0fc6909e93e31d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8bda2e49a6b2f12aad0ace4b3eacdd254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f69b082053390fde859fa181b2e68e2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea00b3decfd76a6f271fbf9b5e0dfaf256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8e5222495d526efd44d678368cff44257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270335c7d83a0516b4a7c2cfe5e59db1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f856c42dff0cf071ecd61a229bf0be259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3db4018bac4863fa8d081db9cd7c122260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928242137556c6a32c715db0f184421d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311eba04cc1e1ed0d58c1c5ad77d39c6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2e8b9ff0089f8d559997424317e9e1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37b5c3e5e68dcdebdd7c58c132788d8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6111afc4df365bc25540aef3539b5e85265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a6926af4c1b429cc1c26c478b3ed56266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cfc0f2b7e416251de4e06fe7dd379e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cc0dfe921726cc88a716062074d351268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad71a1f6572c23167032f03346045372269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0ba6af76a369f5883b7d400c256438270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ec94bec13648c6ab90c2c3c206f2f2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e5bfd4dc0c537dc1bc86b73f2dd907272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a602a78a2f0b96786dc0cc232401b3f8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5611f4d34c78eb459923e26882c7d0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddb3548385cd5ecb94e7192988eae3a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641ba67af165e537b8d9d9d015637416276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2126fd1da88f702a8a05b133abad39277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e96437701ec18c5b3590209dcfce029278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ef1bff962903d926cfe2d3af865164279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf21a78cc2b25f57d3be3491365a763280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1368a159baedba060ad7e8e759c3ef6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85f75aeb92f9d7811b792b41897149e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e75d5f1833a1218632737f1de481c7c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cc6ceadb22967976f2c35c722beebe284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525af88723a92916a95f696876568d0a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147ae2579fb010069cadf201abba6e46286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c87c4beaadf9ef3659b797290eefdc287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d72d3a137d41630e0a94f16515e3399288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42bab5ef73124ac71674b2f81c7afe8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec4a7ef859873221142a1ac6230d7a0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c35fab35a90386b944fcafb184e8d8e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ba48ad19a46115f37d48b70371268d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a4be70e08395b9ca24402e5e9d2cd3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec9f13f7e5a110e1d12d6c8e460a216294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe524ef06fd2b0fa8e2144fec91b44e7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0b8b3cc56c6fd408267282e7a7e7b5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c2ff42634052ba80cd7116d298cb49297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec058fdcb789138fcc7d5683cdd6b73c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a5b5fde3996583b1c7749cc91bfaed299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd60021b354a14a6a0f9f7aa01fc449300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b51d42858281f3a2b73d8239c024dd301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac66853e8163a582645450e291c61b66302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c321231d49736b6ff0cf4f53ae454fca303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c58ebef99e9bb3457aaca7a6cd88318304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47931faf414e339d10bf3acf41c610d4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24929b76176135e7f0f223b84985a2dd306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eef7e97afbb95ee5bae1ea8a9e455c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5fc8f989389c88d4eefad94c9d7ff6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7728dd5f9cbbb074659aa6ece261467b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4288098880a418a8c66b555d7e5f2d48310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4a4d167e82333f842fa8355823bcc5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788c55a389f94f3ffc1f247c1544e4a1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0a58a71c80c1bedd64117849ae8da5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2286b316bbf258a8c1dcc775b175c9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5828debb9ca10a067b2c9b29af155d12315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9368f92fa5d235c218f3d577a1b615fb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bdc98fa7ad966b3c50828f3b35c470317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f38d22bed667fab5a264ffa667db014318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9c3983713e65fba3e04140ef94aa5f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57ac4132e09b4c7d039f82e47db3e14320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660e81d414028992468f5062f28e7b0c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1d22edb49fa59fb688bbd1a8e27d96322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c370f46ca68916bead6ba6194cd0c54b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48c8b6ccc6e10ee801dcc9661d16a99324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8981dae7191153264144183830f05e93325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d864650061c268c3bc277461ad8e9bf0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901248ed1db6ac25814c19dee59d9f91327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76e37658464a40dc047ca9e4dfbb91a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87679500aa1bde2a48eeef288ea2b0cb329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4f9b1d7bfbecebe14480905cd24e14330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074def4d4f73d4f257ed37e20514afb2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad1dc4e268ca7388b512a3bb6c3a028332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cbd9bb42135e0b132a609ad0899f50333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ddf344c0d00bdca45bc4825961f842334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcad2a94ead148f5a17821799ad8d60c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521a7cabf86dcfa73a3c2f8db746433a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53925deae9d7d2e5dd5ae6102654c0e5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4081ab48d4cca97ae37096be6a17c20d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aeb6e37ee123acebb0837046470da8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9687f0e2814ac4c61b20aa6959815c0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910acf35a0af8c3adf12fc05aac6859c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae48b4af788d894ce2b027e1c236056342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8461c08a27059069dcd6ec5708d35bcd343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54858f4377a4e4f024b9de82610cfff344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ecaa0a9d94bb2cd022ee72bd7c6349345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d4d21e6de82af3f7a2588fcdbc28bf346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40af563e9eb8957a6661e51b4469aada347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81712d242f0b4f300d02f568b1ae03b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff19b1ad73b1bc430fd3fec6b12a1ec349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4797ba7f982a20401958793d11c685f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb33c9c4ebecae55f5cc5bd8cedfccc351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c102bd9fe46c0bfb6f3e47c3fa7514352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f66c649577dbaf386fc146dd5d5187353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5728e59a3970a3b4967a73e8e0c6583354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a081a15dc287c9bd70c79a0bca1e1b8d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baa3161d05256366a1f43ae8993c650356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80248f2fcefd4a118916a6ea8a641c45357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4509a71b9c3d99f22a0c85ba6f2db0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea36c71187c830cf5242b09fd9d59cb359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0bffd16e3c9e9ea05eafa4a6d2e6ff360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e47f6018666efa874c05a124279769d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adb40023a5623f312a4f0e545421727362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1df79eabd3da784cba4032fe3688353363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872b579d61c4e4324e501c55b7e54eec364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55e33a6b6bc23b41c94ac96b7aea7ae365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91bb316290fac5c951c17aa2d4bc686366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d22c73affb2f91a47488c87931a7bd1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec2b3a1fd8c1f293b8238359fabe43e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3b01acc179acddc5fef1f3ec17c2da369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d553e521f00ce01c752ba5617d2817e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0300d86ba8165dd6b5dd8f0ac8ccdbcb371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b5691847e7cae084e49d708dc601f1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eef2dbaaee1fc164d246eacd8e80f9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37d5ef0befef4686661b60cd7325511374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd1bb17c87cdabc958bda097dd932ba375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5555de7a992f8e254c3c0dcf560daf08376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5600602f6819e2cf767ffcc8d34b29377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b65aa8fcbe6783459fb956e2ee953b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84312542f0d2db04f123058966b639c4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec7c7464bd06301b6be34a9a1070d90380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03649688cd4a98edc97461d9144fef5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bb90e0d335c196cc21d817c8b069f5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6236ca565b67c5624f5bf2de7f35481f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63214641889101f7d9bc7e463454a829384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e663a6c96db6d8f75f211fb08ca29cd5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc283f2a49c800d63466200e73624d46386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0e7736d039d6bd73fb9452ee623a35387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a82d501ea2895c57158a8fd8ac5d713388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32038454c2282f1817398f1d434e3de389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0452d427122feb0eb1be062327f5fea7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa3897bc077828d811b8beca5b5a505391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f0f29a71711296011a9ca7aa649d49392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13a0907fb9e503261fc5e26d8e0986d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c655ed5d9f06e778a6e52510dd83aa394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7746fbf39a33c1b1824e104b5a6d4d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7506f7e06338c5e427e8e2413634d2f7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01965a0c0044cd5908e8afa60d53e248397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea342fcef4226083b03d8c660afce9b1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0287f36475d802969dab198fab5d76a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b646e4f31aa1db9c0003e40b0758ae4c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52831f333fb0d56c1dd9910b8579bb9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6fe172f39668e8beaac7809db036bc402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9e3343c0f79e30d1db875d57eb9aa6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaa2a07a91af1c0d8875cda781b63c0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9701edb22574d8c392cd0bc609cbf9c3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0e4274b099f66084e1bef93f6e3af1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfc6fb7b6b8fd34c1906e4b0d76fa4f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7fc1d43cacb9b738f0486f3fa5b3fc408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f8fa9c65b01cbf2e28cb058365b322409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36c1e48bc3258b4b40c77f53181be22410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9836794cf90e7701ba4c16de74e0a02f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc65cc86a1ff0939a52d11d9d469c0de412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b811aafb819f6962cd89b6d7b321553413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdc6b4d49e0af64f33706efe03e49ac414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2931941ea3ed34dbca5d44a80909b8a5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08de1bba84967b845cc949d9a94f359416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ae166e711530104b13905af25b66fd417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a309903db2b802ae4323dfc81539972418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950cefb8e00970fd0799924f7fd3064a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765f498dd285a357abba93fa3c7dc557420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415288430b93f10cb7a53725575b3da0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f33f9f6366b55353bcc7e806b755e4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257f71bf66756022630f09e27520c340423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78c4df4c19a46eaff5731f5fce1d087424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d63669de7e2e6f492e37026410c4add425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796c5b1f3d3b16796e5845c50ee303bf426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ff0a996b4dbf92f517e7ba8734a9ef427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6d976463bb50e00f2e8b1c73758a8a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35976c32fea62e051d93bac3f487c932429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39d4f2b4c6dfd5cb94bec4828d98e87430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2ad19ebaa8643c98a230e0333e4672431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50f9e610af39f8e6e36010b54efd59e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752abd21be7ee2454e54704bafa43119433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0ddaffa0dd1df02230c9b8c4186cbe434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca066d775a3f8a58bdeb5d5cd72c0c7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64385b5e8b84a700e4d08bc9160038d4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5000f536b1c73c6ea6e1caa1e598046437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1e7c5aca46b578feeba985f6ee875f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf3368eef05800d37051ae952b239e0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9484396b963e9fb6557f52f45cfa2541440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100e69ecc9e476b43c79481f6aa1610a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ea96c5828e91564d442236771df5b1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093e18931f975da454adfd37ae570d4d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd2bb5778cfa387b209a10b72cb79d5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b36d17d29776475b3f9f48a1879726d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a1f70ddfe4a2ad4e5742d67f44bfa4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc097e865668a34cd5b5bca313b859e3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e64bedfef7b032846a871bfa9764926448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cce8b87e2a76984f726e98fa862b0a4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460d3094bad3ee491ce18618177c73ab450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5646512969843ac34636b69ad0137376451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e830d0e0c85808cfa02447755df16aff452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06a2e47b2391189a38d00a88bc81cc1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ec62555f4fd0a64ca2ec32b04a88fa454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506f1f310cb95739786abd56bc3b0e8b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bd83187aa8e6940bb01757c701510e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3ff21ac37839a8b2cfaa049a262417457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6ff60bf25e822f98dc70ad30a27616458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13046a3f5658e5623cd570b6e2a9c16d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e059e49c74aa9c9de72c2a5b360c912d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996b252fe9c3e03067ebd5d0dc3eaa51461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75307e8e533f300e64ae98f6c15a10f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2e36899b7b73662f5cf423115e3e4e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdf6dbc9b7e992633cbec10f6cdaac0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7243421c50404aa6a673a04eb9af0a1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e3c8cafcf87ff1fcc39beca265c236466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5440765f2d49e712cbfb1b37d0e94c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69939e5cf2ded5a3b73fae7e4c67f7af468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bffccfad9af79e9297f0f1071d7fa6e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eede4401f871d7353221a3f4a804c731470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb71351a8dc6dd9ffd849bacd3bdb9a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdb85904192e2a2b078da0bf76626bf472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8e2bd235114e8f6580f06991096f35473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e4487a4f21359ab9aaffddaa9ef448474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814f1770d45d783f4393ede354ddb604475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1acdc36cf13584e6776d8a6c15b83c6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18a044abcda72121cfb346466bfb8dd477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186b820044a2a73c4f2d846a9d7894ed478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50a8719002f99b8092e358583750f19479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897e6a10a3e67d2f03827c6898d9ef01480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048e52c80866873d11163c3efe341faf481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f301026f04c1f5af915ab83ee695831c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd05272b39e1719366b265e685269cc4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872f8e413015ae0bac89be2e815018bc484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6856d7f672db2eeb170472626546c006485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff68aea13b94a64b36ff3fb41a7ee17486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224ecc56b801521ed93f34a6e50329ae487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6a9b4385c1cd15acc72c3df3567a01488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2030dea66d59930bdbcc6d2a4e892e1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f050feda555028ba1f4b8971a0566341490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c42e68bd38a6f916e8f6f57980ee56b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c941fd4cd226f53e21f3ace58408156b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821da635c912eb36c161f96233d7d799493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1498b9a41a81616e07b2a6d6fe81a64f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d2b7a0e7604ead1306c15b7603ba0a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d0a8b3438377f702e81e81a8a4b832496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6300804068b5fd59d079ac90c49893b1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d221d35d45f276eb22e49a715c8d2ca498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976a4755471ca0a240c5b2aa52c8dbad499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3b87f69474e218032fd62661bb002d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4e18d36e5da5b2d0ce096f42c77ba4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c8c864f0855e76e0c75e296505ab98502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcaf0b606a944c7bc5b4a8a9158416d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7747aa42f474213261c39ae3dfae14504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eb9cd28b4076303e8a091c3dbe4154505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2603718e965dd8467d34e5d88c19c11d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557fcb8bee3e7e06043cb7fc552fa500507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3239e2377657f771b581b6f1585cd949508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715606dd34bda3b1f1e1b6f09410b575509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873c9bfa76ee54c5a2e1f07d2f1d44fe510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5619f0c539b896e79b2e36567a452d2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc9a531e8f3c3a739ef4f9c074096bd512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a599d341db102852925f399483be69d6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca145ce9737408992eb7ad08041abf2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579b6c458aa4c82754ac7170b1e27c70515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c32d6cefda3d809f69ce0d251b3ce2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc80b6d401f021d4e2bafd2ce516c5e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0362a49b76b77eb8deb21ca05f3ec8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b2ecd7c3118c60d58f774517adad11519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e70ccd99f0e64eb6d3f49413cb1f29520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b569b736fac25c89f4224b5c0c9862521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b63614aa127641beb086fbf68f2f595522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa2b6a49f80fef206cdced207d1482c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c824cac3405aed7cf3d6811376ace4a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb7aec75d4aa15c0822710ac29f61db525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d13a6639ac01d76e561990764bd50f3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768fe7b25ead8254f40682e5cb9b0349527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f809be90d68a4e4b049a20443c77748528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9a9de466f77ca9fcd14adf759f46bc529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6418dec47b603723942b3dd92f6c7a9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4257babd3b3b2fb31cd16f35e9a84ff2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aa5de7658af90b8514ee64c245bcda532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5e58cede03ddf4e7de4efcd534565a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7dcc8e0741d782c0db2db5fa9f784f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7060dd495c56e41b278672d6370e7e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4274b60ab2e18a4e2c353b64c7c1fac6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80250e744d127b00a1e90d9b5f06b46537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b8154d2cc41f2e1d728f0ad7383360538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5d3ed083602bbd8f318a39301a6036539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1583f7ee449114b9ce652175eb362dc2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9b616feea6dd9ca23f917d51d26a88541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b457a1530de2cb40806775efe63a92542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6856e5d63ef4e9bd6c2516f1feaf611f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae25696244781ed716a5e2d8f25d386544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90ce9307b31ae16bf3562806bd9d07a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de166e174cb506e7fc724199e338e704546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defc66a5addd922701f5ada4c815e051547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3095f2409f836e22d64d34efbce9b9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d56f3cc12645425ce2b473f0867717549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037b28343a53eac88b1bec44e0a7d90c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bceec02580e3d2421118dfd3db136ca551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2fb740cf172703f9e82ce18a86b031552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8300349a10330aa00f325766fcae9c0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60601f3c51a69c0415273fcf39a0c80554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc871db6efb708dde6b3c6632ad0fd62555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e621459f719007099f946836ac14b576556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f9b817d4e507d96eb96dd2897c304e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3d863e271bde00f5366601ad6c8661558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f8631636864b39a8df3075b53421d8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae169c0d6ca699b074fc6251166ddd3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282e43303ee3d712d418b674511cdb98561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d857188f0a74514152ed44a7ccde1ab8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567a0e161e3d9cbe300afc0bf4946b11563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0f13f3ac969efbd56b1ca992ed22d5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab99f5de64e1dc8dd68728f050ea9dce565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969941251f88eac4e5079131e4c4883c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f72817bb5e05301330ca4c6711b5dc567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96865d558d30b2f35aab957d6dd6fdd568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e63825df31d3fae44ed2207b4d8ba34569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5731afbd3692b15e0338264b5c8349570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a07fa0235019e3ebdfcaeb99ba3699571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b7b62391d8e2281442169942f477d8572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>