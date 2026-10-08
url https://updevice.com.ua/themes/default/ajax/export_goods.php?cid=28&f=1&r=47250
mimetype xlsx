--- v0 (2026-10-08)
+++ v1 (2026-10-08)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bf23fa9fca447f2d443f031834f8b41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae33a16f4cb11468a796781573f56c732.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b7992bf76da030077d2486b089ccd93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fe8356181ac93d297f90fff400c0394.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45223d676f4ba758a9b1131b91f33ab75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6650d30ac760c4afe9114018d5e9a12e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e2a6b1e676ceecf876269b63c831e77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb7840c6f9cec30756764cc2e33e4508.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510adc2c4c23c250de7558831b080c9e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1aead2cd2ec990adea65ec3df42bc010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7825b681b78f1d25525b2b170461622611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d21e144ce53a8a290802a62df18c73512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aaa1a7f9c36eb287afbf496a407a3313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcd8a024cfedbe6667a7cd6165bdfc814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013bed0632188a5caad5395b2bcd457515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0069768b27d9845cb0b66974c64db716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04f2a1df52f47e2d6378f6d0512ae8b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3946ff700ec519680d5890e94fade7b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbb770ebc4aceae2ffd323cac4562c019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab2053634ac16104a7cbf5a833081d120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0082d4c40dffbb0371fdd03574d26a1221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247f401df4cad73864d72e82724aa79d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0b850339ff8c83ce70c2e74cc86ff223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa1e69c00562b5fc6147def0934fe4324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b70c6ae9a39efeaeab5a5165e7c73b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df264a43d80f8d4b2d815a8c92a371926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6e788aa5cd519d0e6e3fec6f54a08027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b6ba8d7d21821d92e2fc21f244175128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9fd438cad9b4809dfec2c71d86294929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46d8031e839578a96f02de01ba5f20330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926254a02476bfdb5384c85ca5c28db831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b90fb126995349ca444cd735ed5e9d132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec355a1ffb7cb636523070d78c9c82433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceab31b2fbafa0dfff40ace4ac0794034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fad6dfc0e5472edc1b554eef625e57235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e107f46a862e021f79dd9cd4e15c518236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9a230077b248326a1abaaf3bdafd1637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7850c17635c59614fbd636de2872a438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c24343b0bf704aca05b0385ab42344339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b739685bd12ff4c5067882b149a17db40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9216fd76a3830d319fe56c23b3bc29c741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77389334f128a7d3e699b83049a898a842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fe23c5819c4c64de28c7d0d1e14ce843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e498f632d663446edd0193db4e667ef144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051ebf5d361d95dde44847df1974fc2e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2efd0c710461fd298c6be09e10221646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c164f0fcf6824e59e13a1277007a9547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc770013207783814cacda9bea50bbf48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e8585ecfb201a5f56ac7e0eae9dc6349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08711c03b7672750b1049718046de4fa50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5fe239719d157f23ef3354c356d6ad51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275eb3d02023e33e4973ea435c1ce7b552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b71c095d4fcd138c2bb615c1c6438153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad063adc2c4e53d8844165ef274ef3f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9769cc2172ad3c655e2549aceaf660ab55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273b7a9d098ac759eb5279ecb4b765ee56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234710e53004443f8a3b78953c103b4d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a962d1ac0d7676bc86d1a5ffaf0e5e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8523adea24b1738df0175ff0f65dd359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1e5b0f1ba27303b24a348eccf655de60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96037896dfa3808ca5179f7cf4b088261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a67a6c6c79f984a1d25ddb2b66c3e0c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7572d0e20f7fca867d9eea5ea44032e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f847bd6deb91e9047cf7f430f8b6823564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52784982d8dd9cf908252b060b63f11f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47986890b459c6339e1769428d1fda366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eb3ab3aa0a0b466e34a31de350351a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b44111949ed803430d6f043954691e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54996a5db7e7743707884744a90415369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b145191a2e1bcd82271d2ea294455c8870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edee946d34a389398aceec9ca02311471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761af7193e8c83776e92d69bb77d54fa72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c761383950e317e831e026780ec0ced73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91791b85ce1f09dade3601b05c9f5f4974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823075eee5c2839487c64c3294ee627b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95724816eca69b61b6dc7900e309dcf76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bd18fc4ec8810a798fd9a3d3119e9777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201c8afa3dac67acb98cda432996b0db78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac52b8125644dcc1795e09adc5d73a5679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f916dae6fbd02f9eff8b0ce9d0fe99180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f60b1b7ec63c2e6eaa240397ab8cadf81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cdfaba62d0350ec02f731bfb2aa58b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3970a4e45fafcf7056a832cdeb1911f883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab22848a43fabed965ac0f816b7420084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccf9c470c72af6190c4b5bb4358eae085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4228799a7baf19da1e942d75ab1fa4f586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09e0132b1c21f92902bc8d787fd597d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bfadb13b35271b213c456059bd1fe488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb46a23db0d13475aea51a7e335ce1089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53aa1107051f8ed0ea6db3d4c97931190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab93379c1df8ec0fd7005205c5c6196d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f335b79b320462e8f100010f6ee912f392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3352de75fcdb880e9b31dc18dde8198093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95668c490fbb0dd270cb79bf7c90887e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4908fd3c04b8a5a6ab10396e3c7c8b995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2b9dc1177590caab11b5d6af60d1a996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e06f6426b311bbb05a59d0a9afa71fa97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9ed88a376369a2e33c328e40099e6c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beb6db0443f1ddfde04b8c48d4cdbf799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bf488a2cabcf99d306bd702d037135100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0a36c2e95a3a750c3007eda7594257101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d713b7cfccad5f286b0fc39e78010189102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c75fdac4e44209b0f4532b170639fd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93ad26b2aaa6d7d8bf172a99f398d99104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e8755d8ac1f0389c5e1f45bd070083105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311a51fd08f1c5e99c0b14fae1896a2d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079739b2f967f04235a3e779b85288c5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d811f5f8764102af59cc5c86de2bbbd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2f74a6d56d23e73099365fe21a7864109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28efdf965943f7d94142636929757b1a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd83b9e61a2aff7677fadfa5de346ee111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcf45d25c91192aae7511c4982e2861112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d730c94bfa898dd86e4850723c6c6c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669e30ba168723f7d858efc97e3eda7b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a780beee6bf4f1c279016fe1da6c3d3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99c67de8f311d1042573a15479f5b2a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b382b692becd2de499f8e96b3f6eab3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95537960ab434d9460671110865b57a6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71676da9344182646ef269ab4e5365f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0881068a43c5e88c10a3121728f75954120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3611733f1937ac1f64b891e7c5659e7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4b6b6d9571661f15aba5a1fddf9f31122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e87b75f78cf071cc595b6c4da3a7cd1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8103a3523b9ab9d8acbe75e2992c6e7c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b6e811b0692b2f7d415852a2158cd9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15923509a75b8164317fcab4fce89cf3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b6d3431d6e8523b975485c3c9e372f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bca8f9d00b0c3dc1ef504705177f91c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43587037fc3fe75736917c4241b5164f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafd8df73f0d98039259ce8fda7d7c3d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2510669916d24ad1572038ae2384b9fe131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6a723c5914cb69e484135c461b7da4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2bf7bc34546e19588f89962ea85531133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0b440b5fca35c5864bf7f4d1be8d85134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea1129ca40732c2937fd54dc498792c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1a33d67d41e61a8bf0adf0e6f6febd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99882e7a868cc242a98168e311b203f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567512cdd4b2661922517f96a5e060c1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58ec7e19324bf5033543fe49a9c5a18139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ababc6fc2fc5479467ad79acb71e8924140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3456a0372c80ac7b7c82e94f63583a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4b90c66cfb6df14d5514461082b7b2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7292abd29560da4030f727264a33e806143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24889343022b527f0d5b4535738106c8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88582b29b3b01618655293b423863fd6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf6c3d1f1c4b3f1ec7bd005f42a110b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a301af7e0e0ddfb68471b87058c28b7a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118d33ff64206317d7c7cf10552fb1c4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1882666d66a8ba4fe4ed332f4120a54149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f384d62213c721de18c2ef696d05f27a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca82dcac4c34501319c56f389402b13b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85175829846597a254d4b2026fa689e0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13319c94b284afb073b9bb7fb63370af153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadecd414c24fdab61c6a4d547cd76f7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d4936d95eed5db205e35bf139632b1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac574a061b94ac4d9056a766b1f04cdc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821da39aadfa0865145ba0454f24d209157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3815b5dfaa8d2eb9770ce25a05daace9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7925979e787dcab0944bcbd84a20e2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c32a4391dad7ad6e6df2857d8b5301160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c625b6c3c23b9f3e8cf397bda2ae3ac9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e34cb3d4e357072ee230f6bdfd061bc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d638123db64ca603c2e3bc2d1ccbe61163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c0f0abde1d2b00d53cf31f28181ecf164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3e6409669658ae9719cd32ad1bb6af165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236906780121e2bd9376ae227e9f9a62166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78da371d3559671ba7d7035601b40575167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4819822dfff5b74ff3ebe8ad22b02b73168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95c41be693f928a62c2ba8e0711ae5b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9036ca114ac7f43e4b7f2ebf590aca170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70402dc4d1ed9981d4387793e9d19fc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a196de54f1516b1ae3115b80e39e2823172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98218587686c6f09af80d713eda70739173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d9dd4b957ece88d947a46adc946fdd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de12a3576afd17a24258c738d9b823c5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237e21dbb52d808c09f30784f3af8212176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d40510e92019e9a72345a5e4580657177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2555344440ab4a20e2d280e2de75c44178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588f5a05d239a67773d6bcf788548fe0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80cfc5ce34bae88af7b2e807a49d8ec180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3439451dc3b4bd84eea790bfda8a6f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19977301ec5aec4a206a369d7e89ea9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958f8854f68ff004bf359ebc86986e1f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81f07833c28e5fd33144e0d8dba33bc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829a2848300f76b0969a3afcb3ecc04d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5a08ff199c644550352a9bada76c60186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9c8c26aa17d75bbbbb1a2c9a36af29187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260752907bb8068ed42ce3eb2b093ba9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874f3f623e384628061fd18dcb03ad0d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e5566a6e6b113dd5e65578c755da33190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37c589f6374ebfb55538a8f7f34aecb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1a94fcac4def64273d2ac29ffe9afc192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898a97049b8dd8d1ef02c1edaee07a03193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbf9626f2fdced8d59472456677516f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0da3619d888ff840ebc6d61f3bc5845195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c232fff5d78e12de3029b7299a5080196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8ef869a1a4fbedc57a8f1d5c2fa9d9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bc92a57c5e99f6669f448e54e6dbde198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c271e05acc81d5af60b75f0ffc0216199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f2cce72e1f067611397ad4a120fae9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829d2838f1f071e946753f5e3a28ab1d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170c0c1eec67d228941da1dc6e2a6ca0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a446ef93d62577fede2cc7d6e516b7fa203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae94ff48cd833f8f92c5930c560c142204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f81433e7acbfea486e65a307681b78c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aef7facc0383ab3651e438d8ee2febd206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3609783680e46599545518b38d34f13a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36929613302e24793e6d5f0062b2f3f4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b45ccc1a4fbf0d613dc3efc1594c5c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb5037bc23c1ecc50632ae8c016a07e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3303743a04240a7bee20e47ae170cc1a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526f90f50b73fcf6414110592395a9f6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470a5d8a4ebc248707c56ba71aa6ab51213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da98884a201ba5bdea320c1c33c8a8f6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9680fd115225fb480032d42babf4920215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1608787df65179c5be03afd95e08b9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e179046948292e20086e206cd57f0f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673017bed8956683707d6dee895867c4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51494b2fd04e76bfa88a3b37a0a1e0eb219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e94da47f51f39287042570ea326426a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbcde458a6d00bcb2352f3883678a70221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d3a169b9413ae3e1761cc30e99790d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace9bf4bbafbb29820643b39c452d2c8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d12f1b8e8c307a1b48ace11ca54a09b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96883b6e0de7ca692a744969b94447be225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ea6c3a4b5dd481393701a6974d2208226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcfd03022bb835a2c40c9dce5ccd0fd227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f68e07f7689c6eb94e08f8f13426d15228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef907f178cf636f1ed5ccc2159819e9e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20daed11adb5a7319f22b75e2987890230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92676a176a67c8c5ffd93a9c1b791b95231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670489c44f842a8fbf538e92a84c5ada232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36585cf6a905b1264e41350b2e5fc9af233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dfa1ead7990805cda1c0224c838067234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbcdb40d34e9959b4f7ebe690533afd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648d1acec8c49e41fc3e19e9f38cbd9b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7157ae94f890d969afaf93629f779f84237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39247446523790eb2a3ce9b0bc7193e7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559deeda623c30c89540507af9e3c73e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272bb477cc656ff0c5bd7c14a7c77720240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f36dd212ad96bb70b90a591fd8a9f74241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd5ce56765138dd97b3d70e79dab12d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3cc30bb5bd042bc5c6bee884211c41243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe24cef217080ae81fb6bc46f8f5a4de244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9ffb5d05774234b651a889ea6f1aff245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff264c381d67e0f76778fba1f590975246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d54bc94af9c4c7ad9284f081e6ef363247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c59fe64c437869f891e58b22d325d5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2138611737bbf91bcd40fa19b47ea0bb249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46dfb770652cc0d6ae1755cd368e8fd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050f5547fa7e96d5c224272311484c67251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbbeba682eba10fd52369fbf4bfdd0a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9486a1792aacfde78fdfdcd1c62abc253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1459c677b4a1d47a51d8eff92f556cb2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff70e67346e7539bd5eb226c84766c8d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db14bb97dff3c3a98fb8171ab245e155256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7753e9e1393d62468bfa252670616cbf257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb55ec6057f22822ffb013c87cd8b4c1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6186ca3d8da28efefa11641ddea1e6bb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723a14c42cdbce2114c58ef1f8ed9502260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931ab08e3a04b2e270723511cbd18ace261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002a18feff2ec1676fe4c3b03f08f526262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7414f211def096e934b84ca81232624b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2661e6d02a7bb939a536f8369fd50ea9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0542f1fdf5f3a501d4571eee12a0aada265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609efe0e577cfbd289069f580468cb69266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e1a1afeb54a0545dbadd4464ae57ab267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3644d267770a6ceac33db8d77a2b27f5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda41c28a994ebe397426d5d775c4380269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c9b0c024ada173d1e326db96148579270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ec34338ae1f9f9932f540db17fc022271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85929b4e1400c9b394545f2472131f91272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fa4b5a0ea292b0c85b36a18c0840c2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d611d93b89c346be68d43a32d8f879274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf32d74f7f588a9f9184a4b238703ce275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e6d74dd79c190dd3fd62d36f955040276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a47325f7162bd20c92ba945ec59a581277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a08d4e61be9d4adc5e07714bd98d3a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9f16f68641c7ad05c5ea5065d82ce6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1be0428bd646a31724d4486526175e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f7cfbc1471a5fc024ac4d48a75043c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce06c3d004fb4a626dfcbe6dc8755a8f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd26f7b863147467826e05fad8add8a1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7c33bed743f440d5c37cb04a772da2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f65987123056e5a389f4c45a40c821285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba4901fded61f6ebd6732b151f4e66a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbab2974549d86ed6ffabb84b760c7b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741b073669ebbcbcc42b2433bc7d9722288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9080f19583ab340f7e24b85d24de832b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ea3abf340592fc31d072b216552839290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98b81628c192c24160bcd5834bcc514291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca485e4e60155f840ccca4cbfc8a0a2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afbfbc36d1a606a2cb153965225f775293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e3827371256d48cd47fb209086366a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933f69f9eed7d442e74f34a01907021c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b9a696a2bf56397ca4c83f275f425a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830fdb8d226412922c3e3e11671b26ab297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea27c0d837edd9b86f1065a2b2d318b3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc596e065f37575bdb379c06f266ab31299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d580b08afd2d61614cac274ac57209fb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c33cb51223a6f4f1d27233e3d5358fd301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f293d31eedcea40e8be84c5e512a4fd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c814f34275dd53ba2796a2d2d9dd224303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8c18ac35f144b023c2f0448e902361304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e283c5db17ae691a0dcc3ea251b0ea94305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd7e30aa572b46a518d53b4dde1e69c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19230d73f17f7b044d120efbaf90d434307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6542008886e8227e203f5f165bf1ba308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91f67ebdbf3275dcaa44f9b639b4e95309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d59c1233e0437ee3f56f16b0b22de98310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a036d1d4c927a00ad81083da75c341311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35a3942b62e0284bc6b2e1fde0b7d10312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a2878d99df8fc53d319c050cc7315e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a149bf8bd6ccfc69e96e2c64de176b4c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163aa532fe5560218ff1daf728720222315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c40fb2217b4ff1f7d0f2ff5b205555316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0e553dd067ee0f0d880a8414955729317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7c41744e90bb2d82fb07d517c5ae4e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a24d5f8c2475df4a523edfcd67527d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2963b7b1710f29107da1d3e3a13345b0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e9ad9d6bfe2e21c3c88bf0d821dff9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ae540487b60effcafcb9d55e03d02e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb185a2d264432f32791d1a5135b942f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f44419e2dd19592f39790f7bb0a5d3a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd62be75f370f9226607e3077d9cef1f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3e796afcc283783f85c1e254974b4a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163a21c54e15a17d06412b2b0fde07d7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae92e1e5f19d31afa215c07fb43429d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70875f350ec5a5556587244e76e0ec4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b03c332ead005d0ed66e3c50f960935330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8281243ec791c471c209496a4cef6c87331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436cb1226a8ce54f86dda1c8aaaf525d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f753e115dec6cdd20c886ebb424885b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b713549d1d7b148af661e8b29f898dc334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f018e236ed896ddf9376e1c2f7c56f9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2adeb516c135cbc034937b035c3dea336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37db8aa70d70dba987080e940ab17c5b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dbaad2fbb0d97d6026afc694d1db04338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c4bb6a3280811f2395a7aaedfe9a78339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ee64d673f3468ec2fb9e310ed8eeaf340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f505e1a257af4db70f910ec0aa100e64341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2554137242f874a83ffb1b3212cca2c8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b695853ba62ee0debf8426fdb860c5d7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bfd400752d12c99840bc35f290451f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f664fd9322054521527c3106e04937345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236d3615e5de07a8e3c9f66c09e81290346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a4f5e6a0d29e28ce3df47f2eab00fe347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c88df0b3d9e9b529db9baf871d2ea5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c6f87be03756b69581fc8dc2d009e9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8d8adfb8e1f8c28c609165257df2ab350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a808b2c54ac175ecb34ce46ddf5b677351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8b4720f16f9dffbecc7db6d0d5cd4e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8dc628320c700fe023b2fc7129beba353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67d34add649d97940b4988065431214354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18fffc1574b6a7ae6f9d47ee4c366be355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc63d26d5bab7e87d521b6eb4565e91f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f17890bc0a30befdfee46c8d1e4725357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d7dcec20e20287dcaf6412632b7fec358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad70477cbf10663bade693b36b692d17359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2510407501180ae8c4af5fb598464982360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b440a5d2986f66866360b69098006e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc58d1c1441cb21f87f38c2cda7eed7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dcfc76d904af55a7785c8e9ea02e4e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16439b339d84a9b648c773d42f9ac43364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1051326643cbf0eb125e78800ebac2e7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7cb31feb53f700df1f90508a84af42366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfccced40acb20bad9b8aadc056299d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17925971519791e87fecd077ff91654368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8ad3ad5f2e62d0c8bb4f3414388ca3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f9de39d28fccc8d3891e34c593f921370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb444423c817602b7fe1d9feb4fd53de371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f429f3eb77b61650fdc83600da2ba84a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5471fdb6f571df48905ce5f5ed65d7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9747e5780377c3a8cc450b67945e79b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763f776fd5e4baf2b5d653fde284c99d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbeb0ef8a24f887b1e846778e4ed4216376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a493e1bf4f9be1e117a00273fbebe814377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ca43f20c74afdbb50d744706c26d26378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8404591ea1b571db40c63335a031da78379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1d65a44f344e10fd5c4d9d1d6f2746380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2fcf5bc56d56aaa27d83b5a16828a9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d476079f087203ff1a1f0d59e93ab27382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef42a583a58a9277f99242af9c2d09f9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd29ba1e17aee2930e3bb7482bb76db384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c1e915c0476ac4af88462a1f379779385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a59c43eb61a550954180f152e61f3d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2458eff9cc3a3ddfce842d13b2d3cda387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372841dccc4be34eab1488c9c498b5d2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addb97fc398de63610ad3cd9fc75657e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5d263de2d375ec9291e691cc8c49ae390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2333952e184f1f252e4b837d9ee56e28391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d73f1ed041009ba4c7697515c147e2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32d8a0cc4b67e5e4b0827cab919aca3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4210815b574794255da3173a421677394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5ac16f71ae90e3e0fe6c9c28b0f882395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d336b5233ac2e9bad0a1ff63a9ba185a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3852c878e6f6aa28ddf1fd8516c3b8e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3b63338c974f66823f46f09ef8c0ea398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a14eff5c429f228f73e22b8a42d41c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24becf338414c01a5d1fc3af917aba5a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fbb259a28a69c184abb8b2b8995f89401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ff1e7af1d71081dea4c08b98d42a91402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913ed2842ce904c26ff10d93eaa2a980403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316c5b856a0eac824d1e6cc9359d7c38404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c477c3ad3249d25a69f4c6baca959507405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52ac41a1986f20196c723d49c03fcc6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b671d51779a3daca3511b6827403915407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe15e10e0b8e66db6fedbc4c0935799408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7352ca2d9c3cfc6dc1f1a5a3fbe59211409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc15f97d168d4b34afe81a49f48f46db410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8d9168f062ab75b7edbe7f8accb6bf411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be601d93e06e68dc98111d09159e1f06412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586910e4fc8eb210dc4af0f4a3101c44413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bb5979a6ac69c4d9a194898eea9a40414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c040ecae7f6424c5095976a16b9968b1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc5edfa9d5ccef61e61ddfe237f1bca416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074f742ec65bac428f0f7cca1b596cb1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f06b9f6159e0f10303ce0927acb4947418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e336a7bf5fdf06d3df415a3342d2c8d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede2c6c3a4e240229cb8d107381d168f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b345586ea828a8e6b8d19f1aaf52944b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73230bbf12ad923de2d843816e98239d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d93cbf2abc62b956d85340637d4d812423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040e82b77e024d8a508e427d1448e241424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e0b181095e633a25f9c88b514fefde425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a95951370e461d585f73fcc0389107426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0845fb1425cecf1ccf06f436f1d2ad2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a34d9b853d7854fad535dadb3b6939428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232f88ba703d06b394a16ab85e6246c1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df83a05e73375187ced7de735299f6b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2678a5376283d9db8cafb63fc4e8e3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6310dadf74b54c08d839bff7457565af432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645778f960cb2a22cc0cb9cd8cf700fa433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72bf5b96e81f7796d0c8711f8e3e1ad434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d2635883268a461d88f2d99dcabff9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59ea087ddcc994f8d193834285dd180436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7220ab842209815828cf72a8f74f9728437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c649768e99275b7a04baa8815b6beb9d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adda1e9657a23d3554622323963d696439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ec811af631ba2782f437a8286e8ef4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fed8d2fa17ad2b9ec4e4a1b8dac2b9e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa124fb297a1682d84708dcfc0827b5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6372c2cad2d83e095bf20f68356c6002443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f917a39a2ea0fac39095e6cc03e67d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f06edc5aa4946be57b6ddbe81f071ec445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8129ed6f08b9f22507250d6ed22fd37b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c204a21dc8b7687bd25ddc5bc935f3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eb41e726319e6883b7851a53c1358c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319731324b18309afcb58f5a23facf02449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174534e69ed6122a3eb43f4f6bb964cb450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadfe4881e25818312da01e1eca202dc451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6bf69fd2b4048292b57b6bb0c24ea4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a8318669a0cbe168877307d538cd11453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3924ef9849adf716c63a2acf03d035454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b9d36bd3ec6cea4f8ae972ef6f2e86455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd47dce43c9eaba2ad487033deb5df4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18325286a99fad6d16122d7ccf1c8805457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59f109ea4d0cc72a3085aeea4ac5354458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80d29290af62ad178adc0af9f6e08ad459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2db4aab6c96a22e0f8fe40f0144b79460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104c58958098c3d97ea4cb9b3f309c0c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b155ba9fbf9f077276722a523dbf12462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de8a7e86191ef6489b06a271910cbd7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cca494c9ef324a7732a8ce6132bc762464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c624eeceae74a833a77b39e22267a54c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94514944ef22d6251ee43c2c7d9758af466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9e26209f0543c6d6383439468abf70467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec60d0728ecc0904ff2994d36d4c969468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973f3555f4d798accafea0caff100387469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6b83300d3f508540a12e03003e70c4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bbe279629bfbce3d740a5ffe8a87d1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37966cef91e0fda2ad53e48d3c17184d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edef501e9dc3fc3f366eafe7c819a5b2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde915edc57a30572682248d924378d1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb15674f712f55bdf3e8003e3cc6812475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b8c76f1e10276e3370ff094ec71077476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a638ca839623883df36e1e115865fd96477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdafb18f4e867c48089f7da9d32a525478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128a14994a8c7f6f5b3e5b28f3e0682f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ac0ff4bdfefc2b63a4793532ed07ae480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c604e6ce8f838aa74c1a33542478cf481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f144881cb9baed12fe1aa0cb14966304482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f97cd4a69059c99faf1a93ebe056c2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ce1876a5070276cf96eeff0b65b16d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eac7ec19600bad0c7683c577defe9f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01515539ff0cd4cd6dfd56ddd3d42fb486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d024fd0d6937cc6e532a41ebf234dc1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3afa0d94fe4054ffe4f417425eeae4c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669989d7a54ebf88e8a0c9c193214fcd489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e2e2278a499ee13fb9370c326c12f5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b957fc5522b0544ef2b058337dcf75491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd061f569b0df31324a317d4d3e55296492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a0569d4c1079df9b0712276aad6a25493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca13f429d9762066784db911a1176f5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d384525bfb6d6f81f5258a57cffa12495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18386cf3e9a1410ebc652d97957f886f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc382795f82795576e4f5a5b5239bbd497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfb0069dc7134551ffca73a5f395f7e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d8c43dc5becb0f9a8714f166acbd0b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852ce992cceeaa6bde5acdcc75a74eda500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9bac8d2bc50bed7fe626a58afdf7f4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09705cb6410dde66237d8fe5b105e46f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aafb0ab057450ac5662874e446189b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8260ad64538a3349187f414a590bcc9e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c9d48055574b686186ed78fb04486c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa20a25cdbc465369acaa1296ddde519506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d764267d630f33d3035e15c3349f762507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb8426febdf2ad28b4f4e75515150cf508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effa624916791a0c00f2c4770bff7cbe509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfad9788ad4aa24db48ab15229b04d3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792db0d0e34f8d06a398dae512df7051511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0756f91cfc8a9fb5e4690a691694d6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5985f021002e53ce6db5b93d96901a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7014bd7ad71e8f760bdf2e8efb287f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d77fa9fbc4ebfb747ecd940caca3802515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f90eb695753dab4ac45d3dd8c5ec72516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345b3046485ae61b8385cb41abc8fd4f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae664a4e72d5846dfbb1b22b87835f3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5737d5d4c959996ee4aeaa0abbed759f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af8375a85942be2d90d13f84fc94400520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdafb10da40868b3312d1cd69e66027521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bf192191330f77b00a32f4f151c131522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c31734fbf4d0c95e79c7274dfa69a0f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22bb70c8265446235dd1a70e2f7c84f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303e9442d65c36b7878814ff6e67c8df525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1450fbde62754f1f9676cb939a26294c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259541ba3bef8e78586c4896e0f84f23527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4005bfe6ad6befe682913509cceb2ba5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1228ec2b385be5b178425194a9168e3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b807a339cb049e951b2369a783ff2c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8b415d4ff6540186f59557a1794801531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a9f55750162953da398ba2e6afc032532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47895bc924cb5e77c2c32f40d86d808a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667f5af78a5253dc925445efd169e1a9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dda896321459c42ccc556c35fa91cd535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8757ac5ac147a118e2ee0920f7983b5b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c5a6c174610eb14ced77ecada1306f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f4e1b92e0e69bb7aa8bfe7742f6628538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b68f7e7ffa5f63e98fabbbd05dc7ba5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad866f7144b175754252d0bfb3a8f31540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834589356c30b61d9228ba35f3106ef4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5edefe0f45bef4c1edf73098fc2662a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef2877307b9d1c3cb63837809461e13543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4fa4fb35f032369a37b9108a8f8b0c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f483fe6178eca25e14ea066bd66d4e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a10613b74db156ebbe839ccb4c8214e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c59ff3e6c907c9b8782fc3a86d1c60f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc60b9657d36f9aaa6908694b35ecca548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758cef746c9b6180f2b4497b7477e821549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f2c6cc06fede906e85163c7432a0af550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f643dc31bc1076d4da60219c9f654b2a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b7e9cc9d73279e4ffb927446615dc3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8349afab090cb4adf1d5bde7628d016d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b1a47efceec97c5e9dbc42433cf894554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18ae4a1d35c49579d805ed896316d74555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cff02cec894325adce45964caf5ef4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4344ba4cf1cc4c5b5de7eb30243adf557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13175b0733401d538a59d8c4e76a1976558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a165e13006f404e0f0a832775d0263559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7268f534fb51aca1b7e1d073991715db560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e3992dcabcad9a53a5456d91d7764d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd72131ef583b3b25303053e88e1726562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e42d77d43a1e79f6eddd72bf9a90f82563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0061eae76bcda7a3bce9b414fccba805564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4de2c182189193c0e5734d042dbc4e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db8a08b9eaae443d620b17fbdbf6fb7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e0e2671720ee68b427ea90e21b8fba567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684f44c57eacb403fb5c254ebdbe5a1a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e62b67489487b79b23b34e1ce6b623569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c7a25d922dfe8ebfbfbf6d8bac38b9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6810d4ed54528d4f3db7c68801bdb3af571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8d200f19810678ca34c08b68a389df572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23242c23f083868dc544af348e75eced1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054e492f4ed3daa1727923884cc23e612.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31f54d1949b0db5a4874c5d4ca7304e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf8b83d0e88b60193aebeb74c1ece664.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6b327493ac6afaa083ffe5f26440ee5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5046cea9c6f4ece9b64d757c0ab837696.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f637d1a7dd0210f0618241319d620887.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b562ebc3921f6c7316458aa731a3e22a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ef846e716455d907dcce1fd0618fee9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340039df1e9f18b2c32f07d78824304410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7ac172a1c42312edf511a92821b12611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7584f768c6c8b21534f18a929cf07dc012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227c8e587b295007225a025b2223bdab13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8385a9f36db8e6d2e399d60ecd3bd8a414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5c3b4e9819645c29f20d2dfe42604c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79aeb6aa3b85d4c8be0239e026960f816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6097b1ff7bfa67e5fb6421be8f81295e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c47e52e3f40c53c80c93b41cf8278218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c444efc2e4abd151e5afb4d639f4a119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218a78abe74a2a48d18ed0dc138e9b7f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79992dbc722261c58ece0791e75d4b0021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6264182bbaa7efda9a9e3b0183803a622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03727bacddb6da68ff1f75c2b32a0b0c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed70e74f8d4d9dc13db867a2cfcd3fd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2a069d9e097dcf47d1b484285d4dea25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5230cc6ec6e0405f258c09ebd5767026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db8091f48793b169de478fec61975e327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb54a8fbbf7893de7fc2a3c8e3d5462928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b2201799d3da3951cd7c07856f548a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da35b2dbf0f8fe5a84c76214adba0e230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ccd7f76ab764f2cceba7e50de89fb531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796f38dab1cfa38138235f67cacd308832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375efaebfa3aa79c35e1d635625d0ad533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5135aba56a28147e02f6b5dfa77b1db234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c2259bf37c3503b0d2bf2f1bfd3ff635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1735d8a6e8aa5b2cc71eb92fc375ad36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0de3506513e4095c4c0ed20a7ca42d037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bc42cfead37d3a5982100d4230412a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef841ede00494061edb295a9384f4ee839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f021bc51ecc9474b65021b3f4e23511840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729f824ec124be40e872f8baa968936041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925cec4e5678f06e23509954ec743b0c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aadc8564f23670490233cbc15e202f543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5177af5a592b6c69429e52a88a9d38344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd34bc1ef3d24bfe78e6035efd2860a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b060539c38b10cc00ff9afac3e5e3846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6639b95ea54bbf25e1e566a53718a53347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994a5a9b07576a06a27e36c5175fd7cd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec5d6596b48e488ce5f3f329191f37749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b205a5d99d0b65fbaa94905436315650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce78381677c8277e8d113569c398e55451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13203cb033cffed9b08e8e318c88d1f352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fc3858fe5490fae0fd49fffc34bd0d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a1d9a6222ca2d4cbc616c6ff781a4654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bcfaf4db9f79aa9a8485ae394eb9f755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7fd0e0447307ddb5e7c27f6846c98c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f104d4f0580662d3c096be4065670f2a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98940df41858800256b3f855ca10692658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cf8592705b78255e324c43474ebcbd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3bb9b83f07ed4d7daec3bec8f5cca160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed96e180c04236f9828125997d1010b261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b80261c025635b30b2aa2def3bf12f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd88565b4e4c7d375bc7d090a14b51f363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01000c0756c7682e13cceefc5558adf64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4607ca09e8b6cd0bca978d44deb925d365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf514826d0067ad9c8f6edd9db0a69366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981041bb7a8e14bb54213c39a34a5f1667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e25ff3655a13d2affebf11a67cd12868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2743549a2335a3486daa1427a2e6a9b069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7609ac96cc3b9e99493cbe94691cda2f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc04b30f6fd77ad6191ac1cc6236addb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623efa6e97d9b0e36982f4ea0621ed3672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed43b70eed1c81141e096c1fd3d8e1073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2ab20b552afdbdffb4f7d40a8266d974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8483f52fc1ba841587c5737ace618575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22500872ea1ba195edc3bd38b35c2bb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be31a691236c6f05c9669c90f704716077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bdb75c8c1fee19f1cfd9e79bde233778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbf513f710169f88b6bc02242bde61a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5422a61b27185715818e124609938480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd420b1158b8f74a3a4c28f3c3dc02881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c072230b7e688d2c566cfb0352112082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18de7791c2a938c930775957a86470a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f95bd81f726f601a6774df3b2a3277c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f199a9b136bf3d769f2cf736b790be85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4873433da9e25fad8b5f3dd0202388886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4955d121bc48ac3c79b4d0a5ce5d4687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e13d609e67e4b9896914aea39a1f6e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7406648a3cc640793a7c37df708bc0789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9987dc46e8dace7d76315ee0e65172490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827f1dc4a7780fbff0c2ec5911086e3e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc705118023beaf83d2eaf21256d47392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac2f2b4bcfc9d36a9dce9244e97c39993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a541a92691226f21ea1c5c1dc29b3194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbee1f03f6edfda757cfbe23c21db84c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef48334818e41705cf6f6734cbcc618096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e175f0a36691ab29bb258bba563cd5f497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2431fdc01910c5c0d5d9a17bdf27445f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff8f0c3130b0cc301aedd095840cce699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7421407114979c5ac4a8115b7c7be3f1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cb9ba4d315d3a9a4fdfc737b892135101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a7af15af0bad89c4981147654b828b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd8c0d4837de5467af93a85c8f44a43103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ad9fd8c7f95d07fd8b9bf05689bb05104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac88dac4c99fc7a28698e839fdebccbe105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bad679a5f023b0db9ef7d7773bf3ee106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6ed7e234d77620748930deba3773af107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82be285ae5e156150b3a978572b00ad108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0327139bb0f6e65e1c33ef8659dec6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f5f048693d644ac6ba983c62951acf110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff928bf14079eac7393b60229614aa24111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eb151eefb89950c5e991b4e90e5350112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697ae2d7dd9a624e931e5966d7157cae113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ff20b310e227122978a947997b6a7d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54d1e671d22a3a418d68bb992be061f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d411ef30fb2312b20c70eb2ee6c03138116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dc65f103c4d61e3e8d487a375360e1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d0b87a1910ef49a90d15aa653be035118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5794faf11deb19068faf5c73f20e4706119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4181532264878ae079f99a0cbdfd7039120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6463c39fb2b817432284c746c2fa67f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693e88fffd5eed200aa25421ed1981c6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839a46fcb74c18f1e0f95492f04a0ac6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a8d7a12e41e1229827f7d96e879bdb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf584b776f1441e19dd6f527e2b6e4e0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea5f2b790e9833a3f9930be34b5c567126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e165b67f3659a69948fb59139411dfe3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf5fad509e2b143a3cc13aeee4cca66128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416e9fc9b8949d7de1311fbe97b18c1b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bd5c02b7c5a325dcc3c1f8ec20d020130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0a6ea51c5b51eb2758cbbb4855312a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a5f1238d4151c8e70b0bc3deaed178132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff54888ec1090f63191b2f0fe9e0c84a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6296a484ff7320c0a68aa3778e7ba1a1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113b0cb200970566d48777f365c0d779135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18d170ccb1a0ff4a895b5688749cc40136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02059455080e400a7b5c1e474934bb4d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4551a3a90e63feb179291a5153f36f79138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae847bc91e9b10dd7823e6a8381dd460139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f277383afde0f1d4b754ee579ab7c1f3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088cbbc90823896122888c59b8f18567141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7c9a718f0c99605928846a925bbd0d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef96e9967aa2066147f035d7607ed1d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9758830378ae100f7baaa306a03742f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c231ff92dcef2116c684d5e345591f4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2070621953cd4ea90e430c568dc034bc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbdd357b1b57e711244bef90151bdbd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650f6e3a80b9857ae80d36f3a6580d53148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee50ff7afd9df1ac849bcdc0c6cbf88149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8d33cc4ba25e18ddb8828367faf744150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12fe94d5312e7b26082ac5fdc753d18151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1441af454611e68fdf7a9b9be54e3dd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2f4a401be3bec347a505fb286c0b6b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca9f32c5621aeb2168e72597bcedc63154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acd15173ac626d8601d3b2a718d5e2f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c235b88616355e5abc4d4858f84663156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c214d5ccdc44a90de9980d3f1cb440157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6625117546330c92a298a3b81210f9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa75b8666702bf8305961500ad49b8f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba46bc3b829de51497c9fdbecf1c6d3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a60d24625f8e7f1b84ca6fe080df5b5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef13cb8754ec51faeea65af861d9153162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4d9d6c6bcff844c2b96da9e035b51f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc6282200f17c98eedfb0b66f36a9d1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c86f9cb743e4a4949e6379fb7f973e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055db50f06d4fa750e88349203d15343166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2da94961affc104725e276aafeb293167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429fc8dfe59371000f4fcc6a47515abb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862c1262e0ba4572c50ade6d06b91d3e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcda3e9c90ef8d6083d90b00fb7e6d3a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95638f094e7028be940501927e9ff14171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dd26806b2cf99ea69f94b1a08e1b6d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da736be243240064de93ff8912be824173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d102236be2b510f8f5f3d77434b6b7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bf6c275b8448fa8aad7640db4deaf4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d248d11474327a94f1912deda54be528176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf7f2dbd498e1f691aa5e8ad91a9df4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64f392e2833d594eee4227947bf98f3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bf427083bf9b35fe178ac23ced0df3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3314dc6a0bca1afde2134a34a2805b36180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a0fc1c0181aac91d3f63dc7e1bcdd5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a902ccebdb9a71397015f5ac9172021182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2ba36d050416d792b267a6f4981219183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d7ecdb8cb750b5a17b2d28f2db67e0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbb253ec60e0c62799015adfb559cef185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e445c52eaf8aa5535c2b2055f465e2a5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7d17e47c61523ede31aed520cdca96187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04a11e3fa6a93e72c0f72da6dda0987188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3535c8397856950cc91bd890dae8c841189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9317ca2a532098b7463e1ec410a7e335190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16d677ea3ff51928f00688fb6359d3c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a08e266ca69bdfa38d61aedbb630294192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69564b9eea429a08169cdd7db64dc18a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eda8c5d40606bc162258bc3bc1c2b8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a70946fafb4063e0c973a2c8df2eb0f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ac48a1faaf73939fca5df3e6d56870196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9e5d91a82dc4648f57f98e5e2b8085197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4051db15441464f7cf44978e27f1bae0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a8889f14940b4d9ead64d45c462e54199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3612d5983b996f658383559f772a741b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bdd9bbb7526fc5955b15efd4bd24c9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898907fb299d3b469870dde2dca754df202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae79db827ca4e869cc0329a9e19ad89a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0a212d60376ef4bce67a0060d9694a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c88b51229dbb0c7a9d501818a35e3c3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb42a4285438210623ceecfcdfd0d72206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d1fdc85c370ecd962410704fb2579b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0720d809b259476036f7339973bb5e5b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635e135c496cbaa594540345ddda2606209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f78eaf45628292b10dfeef052e81f3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf8ff7cbb577720cd358fbb64f2ac30211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfd45857abf0a5b845160f640ea6c9a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d03074163d3e87c6af18d00ae74185213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7274a69fa19af2632e221937dfdc038b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cffd8ea69851f314ed39cf5f720bf5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a6c43c714e76b974b063027adb9f6d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d895ba61c03b3885b76a47b3b9eba6c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0bf3a880bfe1d3e7ce1dec0fd8deda218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4a54642cf6f961db872d9e91974e1f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794ee39a550d8d9805f7a37e5f9fa8cd220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be9b99ea72910df1a463fa6edde39f2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247a593bcf81975ca4a9f3cc6db6bed4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8f10278da034d604cc31d4fa3fb42b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b28aeb9ab47c522221d579f3f858f78224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948a56cf5e5ac7664a673dfc2454f43a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be39d73da36437cae2d12a693567178f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221ae48d08ca519439d7633867986ef6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c644b9664cbd43d233548e479f034d2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b824d9cb85922c44ec80d63a57ad6f0d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a307aa84a8f549eac84697426f577fd6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b50d35be5042502180b4eb040df1785231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e343c3c51bc99a379a788b1846af634232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dff613a41d159d979573970bde7642f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3624d1f8de8a283447b42024c2290cf234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71332a75d55b79925d9d207ffd8e3ce1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eff24dcbe992c34b5f9efd2a2876e6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb1e741c96c561af7f609cf4cf7a490237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c68397d9dd5655a25b488d097b31e75238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5250ad88cc001aa74f1c711bcbd6e952239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307879eb67c8c34ba52736bcadc7d175240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6783bfcb7e5d9ef3c52cbf765e48e57c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73daf1256b6e438bbaaf0fbee45b7ea4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608ce158c9084f76a7a59576ed29a629243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51037b3a812c994a54f6d03bb61b42de244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76da1f424404b83cb8b99c3b20798016245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367da69dc96b1020117dd6f889a9fc1e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1581f4cecab606a7e9a3e18213a20f24247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928587d260663cb24e669859b5fa475c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e585aa7e7a5b8cf5d06c98262fcd610249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d205fa3d92bfe0912ea92c42ffc7b00250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecadfe8772af33c5e2a2ad0c7619d19d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4f9cd3b933cab724ba02e9ec118d30252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3b70af3e24ab6512c2fd3c44254788253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155359f4c88eee6ce33bd62f42ce1a52254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3849e811e1c85d11c1bf0de2c14b01a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac6f57be87b1b466fe6e5179b696f8d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6f13411cb6efbfda7e300e4aa7f92f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a830959ab8cd2d9725486d9c5bc20323258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4151b3beb8047d45c6ce98feae0b1f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b953a23c885aa84a420dd330733e4b19260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd792e2c78147fc88bf8e3c7345a823261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f5a80aa0811f5e744c6e57a688f421262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd461c6c6e9c6ac76aa4201bba2611a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4297df7bdd944e5cfcd611b7e12b7c51264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f46bee428b986198e28d8518bd5519265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c23c4255973ee84720ed44137d24e12266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd012188e2eddca3729639b94e9ede1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f121c1156cba897d94b2f31edd50d5b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ae3b51075600462622daa99fb306f4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a534a51d2109ae1203895e776a699b93270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad14890de3a555476df0afda1e9d8457271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4b5f4c90df20b95816a02ec447819f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bea0e84cbe022b590aa707dddc3140273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec159136ccfffaf28262801e8ad3cae3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f956567df5747b9aeaebe296d7412d4b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacabda15d5471d4b39ceff448fbaaf3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d203473e46b9ef7d6bb41fb1a783a7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad3d55a17b3321db88df038e0775077278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a431c143b0417c4d035b879f493bcf1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456021989c73c4db752144547124d611280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2227b465517e8862ea5d3ed6eb776303281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cf5575c12e7faa317a901d35e1fece282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edf616c88fb18a92fe5ffd8a42eab27283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5ff410e71ca44def68ecb849e8a66d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd66d3b4c57e9a7574b5c4a42c7cab40285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acc8072fce21943ee63c2e96cf24d88286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5f18b89ebd5a3f8f4539f596ed5edf287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bd6c3230c46a845d79314619bbf181288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8839a23c18ef50b5dc67884c3607d13289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca5022e72448d9a6af5d11bc8ba8738290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec1f54010c3ef2ef7f90761d81e3c32291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8b3acdab4476ed0b22b198a78b8699292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9ffabfef4de4f4a40cab8f4a983d40293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b9f39860285b553adbc146198daf85294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13818ce21a8e4f7f5f6dd3680f13bbe2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e92a96e9af63a51731130233967fc3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8953a58836751b02894f9193918ffac2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85853be883358137e393288c5fd73914298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65535907c068facffaef6741f694c81299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5866ae264769ea272f9c9290fa3743a8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157ffe55a7b14e8711e94670db4bd672301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ae191a124dcca049864747adcb68c1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1722f49c48d18ad9f0dffd15a6b81c24303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b57b1fb840316eadfc14b86ad2a9b9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b7ae93f97ed219fbad11f3c8ea0d01305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d811adba93c4e401a0d94b9eefe89542306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20ebcd7b0c1cc154593a1dd1c6b190c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81491ca7598bd7e922ae2447b3c8d06308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d918bd6d06d562dd19ca3921d9b4ae95309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bd265966b416993b7a579c3be34864310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63b6a4f97957705ab7751048d93399d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e49a855c9eccdf7cfd90b7eb2d6d7b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27360cca501ff8a2a4662aefc15e2f34313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46027e42ef8543a4933f690b515b11eb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df338d7f1a3bf48172f07e988617c1c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c032244f1781bcfa227c1a5312f835f4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dafb047cfb8d85bcfc86df8061ebd79317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6702dcbc68dfb5449b7f3772e0f2124318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04e769e2443e213346f0ec8cb6fe325319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44712dd8059b61318bfc872442885d23320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e234179864d747d9f3fc015747f7b2f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8615beb680fdf6c33b68e1292772f9c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeffdad2759ded8070a849be2c0fa248323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820b26b5afa906670928b5b933f2fd97324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283703c12db68c59236a1ad56b375976325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6f7c9b5469d80c1db971692114a9e5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1b78a912345f002956b6765ebe698f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e487cc390bdb0de902f3ae47964462328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310016cf05435ba0ebff0bd1e20f853f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bb78479ae6437e04a2e23120d1c1f2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3511c0fbecce73100692f5b959e2b31331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa71d92c6c219a79307d74d4673da984332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df21533f5d9ea8fbe726f5617d6c4511333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec340c356b144bdfe109eeddbe5e452e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deb16cb9f68f6f2611f169156f13b33335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee542e6daeda84f5bba3bb616f84e60336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03e600b5b889a49b15b42caa20d1764337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c784e4b864ce94cc8015132ec98a08338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd2416bdf0a324aad6901f3ad919cae339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de0dd4635e7e6bb2ad5bf8181efe7a4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe0ef19ca492e83cbf9311623915399341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47c57cb3e7e43cd4b01f7876444cf3c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591e0ff1af8366ef43a92d1cad398826343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76576f122c5af22345d607dd016d904b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1255f894df24930d8c310f025ae7009345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcf386b02e8eacbe6038a24d2f2d97a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce27c81075128734ef794806edaa304c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c0cb13125b9050fd3f783abf745e64348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853b96c8518f1220533df961ab0613cf349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5563eed1e28d078d23066b7fbb722b6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d4c10cc67d2ac8bcad11d89866da1c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37e20ac82a1ee6fed757ae1c0dec5f1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f152c364ef39ab2817c9e640692a7079353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52ee3fc1358afa58785bc2d7cb870d2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa186d1b6309296dc62e075d855b3f7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3845eaf051fcc1014b65a27de96a3fbc356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9ac7a6309a01984a16931d59c7610b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bbb4a6cbf001b3ba93f9e1b18663ee358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cf23e367f3fabe9b33660e58bfaebb359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bfdfac04ba6ae82e5976fb892114cb360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6a08a4e63611033bf8f48b1c26c247361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4316e4ae22711393d24eb743df941925362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc08c3c6e4db8f5f3e8e3f5fdf593bb9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7af7d6e5dc09602c3ebeca4b9436b3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98c212db031d787d4f71205b512900c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cf07549ac0a537dac07af24e57b2e8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09a56c0603067e25819fddd7c4ea98a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e12a631712badf30500e2d13b818669368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e9e10973540900b033efabab202a31369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145cec14551090310ed5cd9972429ff2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80250dd21529addc91ab761595466822371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c60ddf074d97ce9441203a02d9239a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7b1f0dc9a578c4c5b25e90f2d0bf4f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270e2d4a38c92662f0555efd78bdffdf374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2264721f00cc600bac0d33d59cef8bb5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a58ee409ca08785f7229392d2adce0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b90dcd7ccfd477a1a3589fa825a4585377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d0bde24522aba2e224a853a819b2f6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a3665e9ec0f35521c01372b314f58e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3045df43f2cdbc4235585fe2807cfa1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a6333b1fd50a5b1f5f96e86f5a57c8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8b5fadbbc28bf6d3d05ef33160dd55382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81478cd9eb6c7914603be6d6d2776d16383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da85515e0f5be4d4de7b2c9cf0c60d4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3ec3369e08ed476057e4048677d807385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b6a614e4a89061753bfb69a8708156386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca92f4e3bd545cc2a339fd53b963e23387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871438786a987d7705468c87f87d87f2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137a596302e629bce375a8900680ab33389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16b447105e6934c7cfc94e151f49887390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a725ac493740975b9cf9216974c50b5e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb1467ad794c5a3026439d68ed44813392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da18f844bc15f0d9fe4a4592058ba7d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff7c4797a235705584167eff5d4dca9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086e6f07c6311517e2e769bebd68a2a8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1b6a20a029483af1580c98e4d35d99396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662d79fe2c8d3fb7d8539998e7a2238e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9737303055510ca3dd3cf4cf3207174398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34ffc7437e08003bf8788b25d770859399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c70dfb51a38632df70c2da626d7b30400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa8790602b7ffacf85b5fd10d1f8f06401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30519258b3f2f2ea6d3c23db31037c4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000552b4a313e18f7621cc7f52b44577403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd266f4845b7766902d9be57aa2f9131404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fdd055d248afbb806bb285657cb2b0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03aad75449ad4fdf01244174a4d01d5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f9416b01c4a731c205328ccd0f1d99407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e208162b178e7f51786b915fbebfca408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c626a9c989af919fb9f2f57d91e6c522409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ccc106ccaf0ef8b9d3a608cb3e7582410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632f4eb594bd929c6a9d15eeedf7516b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194235d2b2e11753626c882e3a3c6c4d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113b0c42510ed51c396227e0c4ec5c3c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faeb29b0c49f39ad2bb833da07ab477414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149c1680a518e951a3a3d63fd39aa706415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ded7b8ea047016c735c1240b11b0d2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8024abf3bf4948bf509a4ae7fd02e15b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961b7fbf26b313360d987e78cd0eb783418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805964b8afe5f9c3cbf816758cb4831b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55dcee09d2b4d7f8ee48217575c9dfb420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d9c4b3ac915b041333099b4e507a8f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4d651552b9bd48c2f232ed2d5ed3e7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fd1ac9a1ecba5f99bc36dc6995c191423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b546aef775765d8266a7e5030a8cdd96424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b25a3e2e8532659d2e9c39308f8c61425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228525f1dc5ac39c9547b497285e5f69426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961e4d8129b50a87db81d22926334476427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee58e7e40158d01f7c4286659e9bdb2c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42a6c9bc0d74e62694ac2b58d1977c5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d7888b3a61052a30eba6fa68101f59430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110a37e44750e24ae191f183a02ada5a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f679ed200ae3c006141aed6d8e52944432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8e7b70da07a8fcbde53f54ab7a9ad4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f66b9645bd4cc6b33bb44a4c83caee434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174d84716a71a0f1c882127d616b226f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4157ee4281262673058765f2c7706f7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29ee0ddf849e66db1b991504fe3db46437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e326a4061ff7848dba8c396fbbeda6d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660d7ce41b92e0584565f58451dd8578439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0191523065c1d097e361c2d43a37bf71440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea44be9c12c6c5ae8ec5e965727a0a5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17711c7739581ce63781d593685d40b5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6997787d6445cf8f88e8c71fcf09c1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e9234c6f1a367de05e8285ee3a52db444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80aada7ab67b6316eace07996fdf4921445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52f4e8e83b9b3ec1e72f3feb6dba9c5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fedf9360777bd0e19f09d553c0f5c98447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8293a84b47f98e5cbdef39ecdadaa803448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dab7f12c6c6473d4bf11bd218d8788449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93962d00be53fbdc3e9cda1d2735540a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2e59bb61702c18ce8440845263fca5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8787df8838ad067cb071d223c64d20e7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ab052002809c5b2c28304d16f299ec453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1f90d9f511fecf285ed6e2d7c82de2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d663cc142849bb2876898fa5c6c6138a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54e22261009cc94f80c1495606f2c63456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97755a7d5b685ec9f5529678bc63e8e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565e7c5e39936caed70cda6ac08f4ef2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ae152b3ba862e159475bdf2faed9d2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5625f6215e3ff20aba361aaa47e9949f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c3d7b91797f9a93f534b5e8ef30282461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfd52ba4c5f0111d9d01c3aa4c7da74462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c6ec4f115c304ebcc34392efd58a10463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3de0565cbc3a45999789fddb10b52e2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5028f8cf77c11324ca1bd5ba62802964465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3a56674e040a2f2cb994420f9dce81466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aa14015f50bc60fc91ae3554a10317467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6890669c4916cb19dc914e19e8b42fe0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c2880d25fc523f4d8f5bc44a63a6d6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ad8f0e45ba06d13cd5120b46722fb1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a4edd0e7b676de815b715c3060ead2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e68d7241b9966267ffec77c2e17ab7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91708d6af1e240e8bd303d46c14cb33473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e288317a1c2813ab8f8ef324c7179154474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e326f4a7fd5e33e8fbbe0cde3f4c7f77475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829dcb722942a69cb316ec1b2ec3f6fe476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c3f7483741955ecbdf6ef0026a566b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b46ac5d65e537ed44ace7684af0d30478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7ff900168311c0c8c060aa97c7a7ab479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d0edf32e0b7b3c54d2923c5961acb9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1b53c2c377cf84ef7bb557290a0606481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759d59bc598c4ee446694c6df6292680482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f334f97b96c481ec5f4be15e713b641483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2051ba7c563b19ab6b8206d8efa2e733484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ecba90b8562dd3530083d49e3fc133485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eff87614356862304e51cf5028ecd08486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4400d33a0b784f458370a60648bc149487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fb1b80fd4efba208898d47a226f7a7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06051645d8f376d6500bc7d3f4ed922489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c04d153bf8be094df52b1af0698b996490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6659a62e2fa8770414a0a8fceb346c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e12cfddbcd8c9c6585abe5a3745e9dd492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69221607e27d4ab975358cd05008da27493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ebb173fe9ecc0e797a5597c5fff479494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56e71b71bab712859bb7fb1fbb931c7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced82c97e0d27a487bf318faa6b210b6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3fcdf92c71e47e6baec8b0ed6d2a8f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c42f2ad88166b099bc2ec809f8aeef498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a23e478a6b6041ce1d0a7ccbbc9225499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8a6eccb9b8deeb6417f4923c299888500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655100492711b3f5cd29e15efd71e61f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975f352d94dd76876451476bc5ece515502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8696590ef03eff4ea7456592d882db58503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e96736e91a6b8e85925d9d201f26faa504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a99b18706f7e101eeba2fa7d3e9a1a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54a511c855d073af6e3019f7eae7153506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8834753eec72a792c7c356abaa30af1f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b89acae4be8f1f833846dfa57fcec3b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ef2576520e2f7a8ba16d1d12450cae509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda42e9dadbc39ffbdca28a724cafb76510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491e61c7159a8568d0c1ddc6bd12e3d6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0323333f9375bc189539f69e48604f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aec537603dd22800d4526edf685ceb513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca8e37ad628391e1fdf1046f5fc422d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df04bdce0ae8ba4c9b03c1a8221de0ca515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a390d3a786ca18736a88163bb4a784d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72b8074820796d8519a43e74375361c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef3a7e69bde16497e6b7bad10655721518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075d5f85c4b20d56451d017c1d58aec7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89bf7da80e9c592e52735a1ab429326520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b31b8c17de455c7bdfb1b2dc8dc7dad521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1432aa9c2fdecbe63b0a647b97a6be8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e36f636d1523547b670701405aebbb523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7417a607aee294350db457a1419c6346524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6260fd75fb3463015264f10cb118172525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2880b0edbed8c2e05a9e21990cb3fb57526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cb3c95c1c27b1927835abf72503bae527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8413f5648031b7db13b57c8b0742d5f3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc22ea7aed93fbd1a308deb2ca9dbf7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d877aa7ad6056b715e0afdc5818d20d8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c646ea4407452fb336979668cf91096531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dd9d6198204856eddc49069bf3dcb2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b979b7dc451bc958c8aed500d5f93919533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff9638e49694de0f24b0bea428b1ccf534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb91992d5b65a654938eeade9c395ec5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8012fb46d45c788be334d0d8ee2f258536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490a6139db835a51929acbb256546f03537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653a6c37fe21b33e41d2bd2e13fdda88538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e33b07a959b12f45ae2aa5112b3eccc539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e26442b33d423dfb57aa6caf6c6b8fc540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b33ea61b4fb97a1974ae32078b7cd0c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8d8ed3efbd0e66f3bebae0ddb4b762542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403b216cd74afc18cc159e5b3e73a92c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd36603ef2e3f8d08a38d83767136a7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048cb13b54be8dcb55fdfafd95aee300545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e8c446dc94346b1440bcac98deff31546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeabb3d3b4f3ff6b48f6ae44a986d6e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b1039a2fc87aa4a32b92fe2299a0d6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6222f6e9581922cc93bbca0cd61331549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560bedd75446b4c0d83b33469936f883550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d84223b61e08bf51d68b4d3f7c5506e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c189c933a089b795934dea920b13656552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db16bef7cf777cfd5b6dceaaffba3ee553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049ed946951a2d0521aeb25aa189d4a4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19285dbd09f032609843fb54582cd9e7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04083f23b86133cc6533aa6933b69efe556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2b0bbe146ce5df8d5d3dbb316cfac1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21829400c2cd259c4ab0eda46267edea558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3856c9aa27b3ed9e39f00810ca5a052f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c9ebc1c4bdd564449013dcc59dfb85560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774d7495caea452fcceb1d784ad37e87561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d69b1c943bc3ed9f9d992005d9e447562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd090896756dc5c5845226185374e9dd563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692e2aca3b0b99516b2d4a5416e07f61564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0786e991b1b0fbc5d0809c3af1688c47565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3fdef28ac261f52d0d3a28a56650f2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b0a4e6eab43a86efa2ab8403a9aa9c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c3f3238cf0bac51c5ae87af1a587d2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7552c69f4728df1207d7c8ad1cf10356569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eec5e09aca07368bcd0c5137f77a08570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631f8dc3db542e110fff987f0b6b1059571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2dfba2ba49fbdbdf8de54f9e64b355572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>