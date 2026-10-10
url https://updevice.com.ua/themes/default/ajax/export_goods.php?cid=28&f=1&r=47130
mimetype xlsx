--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e19dea2b1501546532534d66dd4c501.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d87a13fb23b80599cd9d4b779f73ae2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e5b8d50d5084ac535bb04dd53d76533.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfa98fee5d2f9dd4bf067e0a999019d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16326a90033b6b6fd64d080b1e44c1825.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e3e6af47781df5ca15ac32536cf3a66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d33b535b45976c23ae1de1e0933d6477.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1bef66918d2c179bc6b2122c86157f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b207dc3da8ab2c5cf3697d814216969.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ead8dfa0159109661370be4865041c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b786cfd1b19739fc0853017f2983a711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667b2c5bac02c942d1c95e3146d170e012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf07e81463d43ccaef71610ee9b187013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8db6387e99d51c162ee56f02172f07414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad452fcd5704cbdfb61b25919a732b8e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a743a181c1f605625494c29c96413dc316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839f9afba0edbcf34f1d835d457611e917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d8a09f58d6d0317d80013427bd4fe618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a15cd44739a4ae92de81800fcdd1e619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c2f96bf1798549a45c0ad30666bfa820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a69875ce9e51419ec4a31f71d64ef721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c856b091f028d5d9d06938e50909d022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fd316a0c695154a7e1ac764d635b1f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52e0158d499e88729c6f2cdc2c2b18224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16780746c561062555500496590a9d1425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b08788253d4ca249c41912482599fae26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3239ac646e59dae4d829c592775a8cf227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7f0cb06808b80ddf8675bfeb2319c428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413388e0c96ad37b3db7350b49604a1d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcd21e02d1b19ef53b2e2224c79a14430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d238fd6d2c0a613b2495386514ca314f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f4b02cd1b0e8d0845ead76423cfee532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae69d809553e888cba9c79955305317233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa2ee34df4cc57f662ebf1d6496fe5334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26913b8c6082c99d472773bf8695d4fe35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1406e7742124ca6fd7504ab1f61a1d7436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0a1d0bd71ea864adb50b81d76642be37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90768c76d9a2520f536e6711e513847338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826555a1f7f9fa220dc18bcaaaeb5e1339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edfb99e296c90040d175d9243eff21e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb21aa43fa650c8abf68834f2a7436741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b197e71ac84b731dabf9fcdc406cb742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc3791ec3bafdddd1f5d2d595a55b6943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534aadffd16fb027d310172a442a295d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96cab18c50c21d9f0bd63f13ffc3cd845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10b886b6e50eead80ebb4bca9d09e7846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d027a4bfdc544101cde1157667abe37e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65097b17536d9fb725b375dfa86c4e7b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5ad5d541ca7dbbeab263d92251f4f849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f686d90cf311ec717a956ff6a43b5a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b24cd088021a752f61554be4707b32251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb16aee7471f6168a7061526e7284b6252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbb4bd60940357b712e5e673dd88e5e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c55992f3b060a3ee1dcd502d5dd24e254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62db49c7e22c05838319bdc08ad1cc0455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd8ec43d0e50f72ff1a2d0b4929253956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1199bd2e7804cdea367c923e5ed7e10f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7ef3d8afbed1f54d19f13026dc2f9f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c49acbe3ab3479fe70645ca58a79e5d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980cca3b08cd4814cecea1a482d1b41c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4655e35fe25ef3a73839c897ef379861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7f92db57f09c1e94f82d3e9eef8fd562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baa35b7a1293dc552073cba21e664a063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f547a32cdb86ebd7f800192dd4a08f8964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7176522a0ce5c76ef5203c798591e9a565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e174c7313ba3f37f9e6640cbc66d12a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aed949b7b2dda7083b7f5630a15ef9967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce8dec7a92377446c315391c4459a9568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943e45ecfbff5c96c0c6e7d742eb74a769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aad19086a416aba61ff90ef5f8f9db70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552c8d8e2e2cebe4e6e4b479a910814771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5f1993dd8bad854b3b66ed28aa2ed572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775f4bbde25d03ec0573697068255f7d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b140535fdd99f499aa4e7c7e9f32dd374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f001f23da519964d20186a99e4e08475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8542a39e7ebc10d3c379446e9b027376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7f9fec5bfcb53d275fff3a3c1244b277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dec9cec7c1b3f6f45c9a3cc984c773c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2280475a2875b4fe9adfda47a2c3d30379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1cfc90edc21082d011ca1b9a27c83080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e259fe968dfa9f36ef5070d3a783b6381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8332fd6df655a7f8bc0b44a4e5f5f61382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d2b7627fa9c23442450181704a1aba83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa5217cb5ba92b184c9ec7b584ec65384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e661efe1c0e20f06ec97575dd7686785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c3f2c9b1b0b8f6cc0b66ac33aee80786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d8907747d43c07a24e197a7d20395787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e49800d5018bf1f16c240c5ccd5f2888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb366fcc58529740c027f1111572762989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bb99288ce8af6056aa495d3f9cd24790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca4f2739300652651daf4682b10b00c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff69a43a5a1bc3da9d03b3f57ab6eb1d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54a1d0a94a7ac0b9279c8c81fa2748093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a53981a182f86a90c11239b02bedd6b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d6d58f2a6eb265914dde0cebc2ccad95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61542ed2a6271b541369c1a65c0300b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fce2f3de3a6ac9bd48a5bd038cd94d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d914e9b4fcc43bd99dd07bda729e4d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0137d7256fc6e2c8c0a6698eee22601d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973169fa1d02b7872b734246b1360680100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d043e9c10d1738c6ebbfb160a92fb98101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bc663303ab2ce69922e1b81a7777f0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0165f2fd34bdffbeda8c3d3f3f13403d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fa9123d28a3ac0d6120428f1d1fcc6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353a71a882e1a687505a8d0c603866b8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6681bbe7e41155723209ddd19c1f0e71106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86809ac5abd481e58a5d245eba8b4d5b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1e5cac7532a34102ae2feb4ec7462c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be51abb87cedc5e1bb686c78a3b4ee74109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4e6343a7d0a97c9e5243f1779622c6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ab25496770846a27bdafa8db1f5ef0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f611e7d8250629c4911b0e9f6c5b76d4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c40dccd457939cf8084d1c75f7ff417113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ed8a6cfc957a8482e5cb7520a48167114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167702d140f3119fdcb941e02f6da7f8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d9493c0850af49e014c628432b5d88116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9bf3e039ed92c7b012e8b9ebdd963e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18288c19f7a76065b819379963819d2f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0482fcf4cbb3fb476c3fd0e2f610cce119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7972da79ca1413a5e6e3e162d9c06f4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87940fb4de249fb897cce8f1a7139b0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da4b4c19f2bca2e0e98443c9a47bae9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72252b13f073be17c65bde72963289c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f7543333f716c9718fe92f23ffd456124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a954d16a66aca3720fc717b94fad45125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26169af04144aecdb2dd800fa0a3be86126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e278483c58671fe91e6f34ece908890127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeecdd5b4119183809246febfd37f9ee128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c3749e6ce345a0e6ecdcb2bc1b1c40129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d884b4a7e6582755e715b01430a347f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4400e1949fa03d2d08702858097ae5bd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb21da6246bf2251d7337a2974800f6b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63632042695bce2fc9a711cb97d9a52133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807b08d46bb0217648749cd0efd8e2dd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c9b1fdee3fc739ebedee4106f3a500135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca86b51cd4b12fe6afe5d776725df72136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c3b3562febb40aa16a443d6198445e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1a1f10ad6e11e334bf6d62609544d1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f703c199f2dac051f0a731474c737cac139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841ba9ca7604f336b8654a0c8193be8b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f8ffa52e8486776ef53632649b701f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62235e4de431c49d9dd1f71a395dcd7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d16e573ad89775da95850e66492aa55143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4a779648d36cfb75474f3ccbdca03e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50b50e91145826daf5bc21126fd10ae145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03c032cf9cc703fc532917b9f8e0750146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fd58af1bb8295456721d5be304ee9e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d99661436b6860197486e9d6988ba6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac07b9cf5eaa65835825bd210cc035c7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4d1dfb85c3168fbe930fc74370029b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923ac5959d0c4163bca92aea67a25674151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b5ab68553282b38ed4f09b70423134152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a12428f01bf81c5506b8945afbf710c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2389f37e0173ec25f7b8933692f3199a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8476db3369715ab086fbdfdd239c5327155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fedabaa53ac398638f184df55e7e790156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bead7055b61061a133459c11eeb58f3c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f306a7284f9b764187e79004840848d7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e96673d38d01628f92836073b4851d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa04db4ffc1a697297f0d4b2ce64d40160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee28b80cb948d1d7ab0527aed934c575161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a95a630a181793c86d42dc9dd3e037162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039705732d7afe507d459c5685a12cbd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acc7b30b2069b6b3a86617c5bba7037164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18037e1c5b906740bfee71c544159a9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea906996d650d07fcf44d2307d16cb59166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c62a56c9ef0f73e6744ab84b6909b56167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578739ef108fccb570544af3a97bbfb2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f5d45fb23067887fa73b8abc7e8dae169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a635f0b455040bed1d74266863862080170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785b2d93a308cbf62c94a2bd17a6e8a6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25369748a75fa27280ce34510fc4b062172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fb5b45451ce0c01d625bd29c39108f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20187a93808a0828a43ce3bedc20baf5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6876d77aaba1e45aa8385108f08da8aa175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ac93891b5bbf0d2653158e408aa7f6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e421fd9b2d3512ab1e36e883b993da64177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ba165a6961910f4017ce2bf1899139178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb16de6fabec0bccc964ba27e3a126c8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5712dd435e67e8eb73cd699386a4a9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239f62deb08bc32294a64f57191e63cb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3126a2938718e301603f912a8594bad2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd236846368ddaf39aa0b606eb8dacd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c67036fff226c7db453933fa42db2e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52b02d3d877ba3d7353d204ab4e655e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43e0215b90560cb3783b695fb2a0430186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6795d9129d2d2a8d7088ff281fdeb1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4811df1cef8fc9802bf604177eb986188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4175db691f1e9a235841f135c5384b43189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0ab7913ab9622559c01bae234cd4b4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78df0c1d35c05b7aaf732347be15a350191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee291472e7e1d26fdc7c6605bd35aee192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc44a556b69040f6dc73ec541b0036d1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbe947828c674beb8037eadbd6214dd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6a48c70b0fbecfbb062aed85cf5f1e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784dbba02776ecff49b4df247c403d32196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f95cf48909699044e217f1c7c128ab197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9294c05162bab65d4c744d3f5a56746e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3060b5a71759fb30695ce13cf04a9c26199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca6a69bf80eb875bf3516364f72d936200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00a248b755378a58d5ec8fad68dda30201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706b197a824e1e6c53c11f2f8629b9fd202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f569bddc346f7fc25589008dabac10203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd6085a0c911aefd28b598bd2870d9b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cb602822da213001d3fa63c967df26205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76869d8241077ac7488731cff51891e8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fc81f1c6d7aaa4d6884e55cd1d71f4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493333affc97d99fefe7b4e5e2b8fdd1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037455ca77e095943db5ff97b27d13fc209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10acf620745be51289eba4bf74a573c7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b301c3b48e6c308a823214a4afa802bb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844e26984bb6dca85a60274d503c8c43212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc71f90dbc3dc9f65f3d6fe0a2b61822213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aaed9f3030cc0aef14c89cee4bcd3e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba348497408893f9ae9f225194769fd1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ada1ee83d9640670cc8b75440b50a5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e6a7a0872d3827fdc923baa9405258217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd0f8f9e9dc9a146f4588722d540aec218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5c1627094c9a60ae93a98e747463ec219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded41970395eaa074514ab73b26ea4ef220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca5b97a951a045d1664dd38882864e7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a04896b585b2d03e8c82298378ba515222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3e7e8555d3392ac7c96d2b396dcb35223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868f55b8015b17b007812a707b2176d2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7dfd57c8898f364314c34c5f02adfd225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8327c56c976bb10720c111aea36b01226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad0853be1aecd1809ed544f0398db4b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c5537b7f810de9daa7b1de9c82713a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30399f45963162463a7844008e8db12c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5871330184451c96f0bea352e0aadb03230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2057bb58754edcc3ad2af4dd30f5b1fc231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cb621621cf535ffc21b60286b90cc6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2458b45c4f0265bf8a0a3c4fcabad0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0961d87c011bc37cbc8c7ca1fcea49ab234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce32741200a6354937f3e5a33ff56069235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972ed8cf7fc3240e6ab535568223ce7f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f6c06184959e127ce0ac05dce4667f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0e6e6b6f5f6530c880c62cfca9d43a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cfc9646150e91d740b4052101d1495239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606d8e633134c208ee4a41bb4344dae7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c959e1f847c468c5cfda889ebf276f11241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8f09efb4954fdcda94a90a13f2070f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27303297e6cecaf9ececce555d1c0fbc243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f36faee046eb9734a27b1bb4c2620d2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f0f741a3ac14f95c1b8806fdeed49a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6eb5848af71905f0ce6afc40cfa5620246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead25d82215deedc6f96ee17c959c585247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b72bb332736ff75239cc46813737a2c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea94c416a3fd048598449d6c0617814e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c3afb0de54df3215632d24a7eb7dc7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5c3a081c50206c9ebcf51c574c4ae4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251fdd1519baa5d49b3204ea0b6e11ae252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c9571fed0fa8ab4ce2579b0e795807253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7860440addee072b7fca550a5074a057254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6824e561c75133375ec6f8ad0de91e2c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9212a9ecef7423fabb83b76a5339af1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f399ab26c2c888c3e4e3366eaa891171257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06873ae13fab04847a06e4f3f16d8100258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44e9c2a5d3a7bc7c6ef296e3dc477b6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d7517e06ca0229569d093760784463260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40e064081ac0d7fba92ef603eaa8fbb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e127d50de6b747c73bd165eb2c07f90d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdc0e40feaa237ab5fb3b58b9ebb58a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57581277553689a318b258d3747f79df264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d8e960fa38bbec747371e7fee6f458265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4876e5ea8a9753d5a8095138d7813e3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd0646d881f60121c4773934eaeeb32267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b755c7faa2759393bf23a2904670ab2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7621244ad64e030a3a783c84a567ca51269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63accde0f87621b1760e7f50c82ce1cd270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32b830a17b8f8b71023b7bdd2b2971d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbae1c6205f4b7a3f9fcd7bdccfad0f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14da6fa630edd78286448c2a89a54c09273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e163ffb9244db6ecc6a59cd53a7664274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a74d13f9256cbd96e14439ff11ab71b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72343d68b1318f929de7dd60512e254276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdcd95baa8e3f8ca037ce8b613230e2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46ffae8df00719c0a068ea9ee090ab3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9960ca01f2ad71b5e1a9a9b1a44a8f2d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c9bfb8c80985959adac6395774da04280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf8beac96de17f0613dc6729eee1ca4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fbc5af756173717dfda0716be97f3d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4468f0a07cbc2acde44e3ab8109315283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0f5f20c41fa13434b704783eb583c2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b0a4beaa87072bf4d670b087c47abe285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b00ea4dfddd5b06d57febd1e496d16f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3513d147d01e55e4cfc677bf8ad3d91287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cde0c7756fc9f5cccc5cc0265ffbfd288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf868ce7ec196871b9f8d8ada85939b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2acbfd77150cef3c5c4272acc803cc290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116e460c9a8b79e01270a430927051e0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02185945ac33293e89db7e61cebd0407292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80918f1da278885cbb7dbee8bb352aed293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3031b751812184652c8a8228f4d85af7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c15d5e657b31dbccddae77529b320f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff92e05502345690592d1278f9eae66f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6120c2fadd2c3496ad12c9869a987364297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a04bf8bde00cba0f7bf1386f65e78b1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a463473ae66a8060c0450bb4b19bf6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e0773637506702a06d674321dcc234300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eef0a32ac5b0840b43fbdfa464242a7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c293a27adc3a45c2074fb447419b5b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a09892f95db1145bdea6f3e75dab269303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f3d841566b84107c1d80d5f4c10eb5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4985f47a29f396c1154396a9fd536716305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266ba736b136a95c2d676f7b9a87df5f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2323b4815633c7ca4fd9967f9f3321bd307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63d6b3a7dab41a8da5414f252e60be1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7ce215e9aff7eff418f8fcd55c2311309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b67ee74564dee7f4f9df526162585f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7947b58883deb00ac051afaa82353e0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3da5a10ba7d8acb01bb108a6d4fb964312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a43116081b6d92e4454d558ad0c953313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369b0dbb079a02d4a617bf23cad0543f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5866b482ab6b441dbb73b7f6d8eb37315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6b0b3aad8272dd1353438b3a0c36f3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be98c434e653bc2a8620e2122f6d292317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafb2089d73f30d20b60a50d41103845318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4479cd6ab357242113ef275e6adaadb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1e546b6037e474c79a7ddab66dc62e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d4d75ecc4788a65dae2ab473835f97321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1a43445df608df372c856bc4fee6a2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1e8d4dd9a2ffb2d5c874e84c997a27323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3096c1fdb60a2a2af1dc9592a874f58324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f266945f7db03bb2a09a912a7c5e5c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed530e43dd40fb1d470277a1cc0ccc92326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e5a8ab7ba63202c0171790865b8c94327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fbbdaff69e987debfc5fe56f90d1d9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc95d8a97d1ebf7a1526c63af0818859329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e5f79db2857741368e978c0bd33202330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d5326a073032e6c173bddc715b6fe6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b523bdddc2b59df9c4852d104961ac2b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dad8330d3df80e869f1dc0ad05d739333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee6f71b41b02eb7285bff887a658bcd334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69d354c2dd497bab0b605a30a52de1a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e31f87fc2f443b99f3c3b569727e36d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f83c007e574c363a8e2432156b2e65b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573d0319cdc7fe3beaa0591794514a98338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbef199513c5f8c2752c138bc537ad3c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05101517e0679fb41b8ffd1f6ffb3570340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab74f8f68523055e5d4586b59de77ffe341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d13346c8cd08658460e6ac5d2c5a801342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d040ee3775ce157b791c469c472a61343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dce3c0dcd6181b3c9ceed30fac53af0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136372353a998a06b1c4a858d19d35a1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80baa295960f375adb2d2a9455581aa3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9279449dff79446828a059aede4490a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1260def7c81dbbe04fd80db4de444e59348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bfe3f3af328dea81b90c80ebc8cb08349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800b995f8f5d3aeb90d8c1eda71d0270350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee78a87180dc21df0fad08cd784f8928351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765ad99d9e582406da576fe7939739f3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea16b89d86800cd71b52dfc6f469813a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c8bb7a61035a94e966748443d4bd32354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b9e961f99c6d5506fab94fc5094d65355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff260d19678a767ac5e730e94e99d154356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d696bcac752439dfa65ffb45f3418f1a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc34af2818a6777be5f236063f5a0d4d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaf6329db7f926d42ffb7ab5cdedcae359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486ecfa7a8983fb42e2e98aa1af6f55d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3521636436f64dfdb6cb2e6584f661361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099494120c5301fab7adc4409bbd3792362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930fa2a6b6268cf02f49075019739b94363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42561b0335f45fb63fc9b9a04e40f4ce364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ace836522730eb946c98466b69f743365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc55e324e6921a9e42a4c142939c1234366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce57a4dbc745f4bafed6180462dd07e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8fc346367f304ee93ed78580828285368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d17da6cf87526d849b64226cf2fe9f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2496c2ddd3992a92f8000bbcffd5c558370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b961ae4f806c534684b49685e5b3c314371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3948ab296249ac6372701504647ec69372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5388f7574e93af8b5b8f714dbdda7a3f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7698f9c61a16496cba57928395acd910374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dd9525e01ddbce18b9935ea224a11c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd1457decedf1a6c630c3a529a10bf4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aace01053979594b399a67afb75d71ca377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfe6f1767b4c4872891610c09bca7c9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5a60020804f0f7cc0971062631112a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12bf776bc5a8376f9274bb480edac08380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8318ad09d0e52e61ebe18381b54440e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e857a61a957d67796f3a060e1bf075e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af2ecdfd43c45cfc8c9ee232911b242383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f880eefbc0103d4a3a0c9d5cdd944ac7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7645d39adde67f0a8ea90286ff29e1d4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f51ec967c6e60adac2391a4f5755c8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8092b39f37edb1a5facefdf6ceb0d6f5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9fccb328aabb90056d8d54166555c0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8690e9ca4c9cbdfd0c0dd4d7b1bc53ca389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5797c4c829ec7633a412f90a69b37299390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340bee6d42b51b4c37999213750af2b2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559c410b22e7e7e5fc4a67c0a3f191b0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80040255912ff4d7981b89aa3530e90393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a543c90bfc945efdfaf22ad4c56db011394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8541780509d315021d76fb9a43192c35395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad8ff868ea24dae6792b33cdd664603396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9c53db6d554785e536338d6b13ee21397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecac97a165ec17c39b6db29ac2ba05f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb1fbd6cf6a40078c3c2b50730b55ed399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f45452062864357bc201d9cf50449f4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0502822e998d6b98b2462ffc1bacfd401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e9347b8ee1327575d378e24ba18095402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de432f323435dcfe6509def1d2b62801403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ad2c75900308e0de468c49c949e93e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7326f02cf720dff7b71411b675eac574405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bccc79a80ef68fbc70e6045127f85f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1be612cdc8802f121f2e795326d610407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e953bfad705029240e64fee2c4ee8e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657e3421b3731accc1297a931d7481dd409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c725c2ced1edf41350652e2da7b130e1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55e116928586a1b5dfa74c5a425bece411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6c5da11b260edbe185ad3b3e913df4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953b77152a81f1bb5eaac3d448018788413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4abe9deb21b7a33a67f64032cfbe02414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f56c53989690bc7d9243f9f978759c6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ab1475ea7ace2b01f6c2fb44da7c3a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcc5389c417ebdf32d853b42623b6a8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9dd6c710f95a7e61779289102cd2fa418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919852291f5c6e543682cf22d87c7673419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43162e4be23bdc81abe4d4889f1bc59420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63677a889290758b4da269fc5aafe943421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031ac2519208b76a7acc2534eed5119d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9931f37801b54b52fb0587520eb9b1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd9cc21458ee9594f09bc8c76e6f537424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b33d6368535236a6f09cbb06c07598d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a19f9b11975b4d7725ae7b892a34925426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fae3f6c0b36015312a28401fbe4cd93427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4c36dba22312b78d6bcbdac38d6127428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c275ca74b0d1710a7a3363e61e790c39429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb66691dcec70139b1c6369391d5968430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bf307322607863238bc6a7f1960609431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf95c474931e9830884c6b90b65f1e61432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67424af9f39f62e52e0d3386535d8bc2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e466f979a7d8c5abf843527b72200670434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0cdb29a1f94353d1300226bcfb74e2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4bad3fabdb701a5e31215352d80fba436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afbf3273544dca96fae564cad9130a7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e430212a231b5a5fe6de555b238ef4f4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77cbc5e18c6b82298b9ff13ef8fad03439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf49e7ac3d239d902aa26457af6d989e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce8cf946e9fc7f934a707a767f31f9e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd4c12c1788d9050337a33d5d37160d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a69bad766aae49a430cbf17ceb31d0a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543d05197b1e5d3da5282ba1c57884cc444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab0ef1db6426f9df7c835589a99faa6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8536cef7dabcba8bfc8b8ebe25de6d99446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96989b283fcf56a6fb6e371bedaab03447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf68d3401a76b4650d8ff4665be8d5b8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c964ed31173de73efacbc9f43a48a633449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d419d379407b5eeec4595732babc551f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91493f2358548939d62e46f1d15cd77451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178ea4132dcc20f6dcb1ba84c7f397df452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017352f1a4018931fb25a495ebed0943453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c29bb385ea28283f96caa8dd5ae69e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15598c895f2c131c9494722b440835c5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0442c397b68a6002e33ff0d491c66824456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad298ab6d7ab12ff15f233c0c45dd22457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5058787957514aa27f1993e25b3ec0a5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6952132757cc11654d8e10d1981e2932459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccc7015d9e07b87a0df890f6a4bd46f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695dbd56d7c8c2bcdab5708b1359807f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72588f4923de0b8b1743d6a1fd9014b0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb2491c4c178f2b9a3bcfde0d2d1fd6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c614865ae32f1ad1936faefe44104e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20e6a5290aef87ddce6803aa922a46d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f22a86c7c1b3a404ba12212e410ac1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4b81d1157d64a1563f20b34a6d4b16467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65e0c67a90abdd36bc6993eb424cf9e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54452e8415f5af92a473b5bca7124349469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737511b85f876752521e768b246f45de470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a4fd020664799b15e2d643adb7fd0a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6483b144d3471c5894d711e19329dc4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bad384102814ced91cddbcc1f5af017473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0a9723136efd4bbefa68da8ea25247474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b60984d031ae60e9202596070110a4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5258ddaaa5988661ccce941d3f3384bc476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8d52f49e4eda2c5cc60a8e5aaeb968477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f56057e3d67724b60f3ef07640b6614478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7c96b7d0fdc2472a1354db82d3ac87479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c81f9bf426b2139703797d7e322031480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2557bb23f21284aa343f0d68e383d6ed481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d68c29d97d491b1a635132d0d14968482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673825d2d306135865d87949210b2c74483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9319bb257d42f5422c2b9221ee51cf3a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70e10f15b3bd3033a9554e0ccedbb90485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b14c0bf75a30ee18d9ea559eec7443486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed6c024adbf21295c948b2b61eff999487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044cc006cff6f2259fdeda86924eb71a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a835aa45f02081ae87bd1135ed561334489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1899147f7001896de791a49070f8e745490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de50d405a21355c30a6c45aafcbb994e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620561b3d10f15e19e5f6aa64dcf9582492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac303e7512b7fbeef01437507fa6889493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9631dd26120771f9c4e039a1f6a6a85494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab691b3ac4b60cd54bd500c7e81e7315495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f23654c3f74ed7f55b7471814bb67b3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61db4aa7f8042b5979ab3ca33c1938f4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1d6b686c96af8eafbca9a46833cad1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d094494d5016b7b2f847c486edfa14499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9040dfc0465429b9eef9b877db477b98500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4350f4b34252d51f5b218021ed1475d0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5289fbf993e19cb965e512b4037312c9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c728f1fe7e85686b8135ccf2f89a244503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad9a4e9e581b6f7e72209a67629d170504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34b956aa7d8ab4ac2f84e0d858f1ce4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc79f012680de8892d2f0749afbb886506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ce0400079c0244cfdaf47b2bcd9559507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e41e6d02beaaab8477c29a38bef517c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96e1467c0b68430f6d154f4503b700d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab28a3436c5dbc629c21880430e4df4b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3f09884cab0558f1ad013214cb8a6e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c5dbeb02621fc723941d1d86609adb512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becbb3349a1052ab7cb8f7902b7fd435513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0eb91a49e0c5b774b7508c8c46bbeb514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f43d02766158a07e03b10113dea041515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0039ef030e3aec9790cbf86aabdd26d8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b009ab4096d093b7260a05a54b338b15517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59847ccc98c737dee513b03ff0877a4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae3b22c374274bd81c1987cf11dd02f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cc9af5c9c6396116d7ab82d68b77a5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21c06db40fa2f3ec5bcb42dffcd2dbc521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89c3d0e7e77894ab0d55fac09cc657c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f79bbbb12fd9e6bcf4e58e8df99ff66523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467769023d5f152d530d2338041a8bab524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e1708b34317f7b568cb3fd4f48b853525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b54ea5572a99bb196d5afd0179290a7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b295d4b98203c82fbc560ee2f7ca61527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d62ddf6c5e8fb2240f7ff14a8c71111528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971fe912d07b05fd703c79efd79d98a9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e4d6a5b1760dfdc4710a4f11b931bd530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53726218ba542ae14ea458cb00a10ba531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd9c107471aaa3075bbb4b923798fbf532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498a5bc020095b80182a091e888c3f26533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f44f4203fc1eff047d7757b850c9385534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5217320a467b42a14f2596a09e19c505535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8ff65f19fc4707b9ee1f0d169de522536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa79569a056c671d1cc9b9d5195ce43537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94bbf2cf46bb0eb7afa2755a1b3be98538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7086b4c1f0702f4f422b3aac3752725539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a3e0883d2c87ba1f83f8d831f30070540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9dc425e2ae2e5c7e6c860ebbfea297541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b10d448d61ff0be7e80a1ef1d7bed7c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52221a19c25fb1f225daa77d6cb0068a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceed76c6564f9eaa0473b8b467d9c86544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d93afad131645c2b8d09c00bdb157d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ddf67a444bfb1e1bbceedf300492e4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32ca4b1c977273284fa2a8d1466b155547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed79ffc011510526f0c3782ffd068297548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9650dde84b4b6cc99449cbbddc64eb15549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05aa6971f377c9be6e76ceb393de426550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5460ac62b566b3530c443215302c5d07551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6b5d2c40ddca18d86b101dc9420b60552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e3b8633f5073b7d1c77cc564c65383553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69551eead95a8f78aa215913a211e092554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dee49d443cf8c4295cb1d32f3f047c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0518127e89059319f095fcbbfd292111556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a42910d4ccfa4b7c292ac4f4515149557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f04468fb8fc97eb7914caf900c66de558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d485f11755eab42450e94ddaad059d8f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acde5071d532b4ed79394c49948043d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e29a7194d43f2b278d46e44051c0bf561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541e99a90c66f2f372cf1dd6e96bfd2d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a4825c5b7520b284a459d0ada0ffda563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199c2b035a5c23b502c5a938c69d0144564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61c1458ca9d622af2eac5e6d04adee7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e975f43df6bb39d6f75aed9032cce1a6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ee40431bf6006b66e460dfbb99e0ef567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02e89394d3caf369e5a3503d227a2d1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fe3cb620b22457dffff544927af26e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af93d83b15287e75a065f546de9dcb85570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833cc55f15a2be46e5cf750db0165439571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6a4a6d5570046d18b3e39c26909dfc572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda0351a3f2528951aeeb9edb99e4a8d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266eb38670734b78849674ee1d4fc17c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052b4c8458bb3c819f8536c53ec932533.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5798df5cf3cb98b78ae84c2d3c242a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a6ed315c7a1cfcbcdda84a29aa866b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab849e335e3734fb5154d2685f8f79346.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c421321415bf6611b5bda8d7eb3272a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e902663bcf1602c3e7a79dfa9564688.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a11eb08e1fd8b4619ec1bbb322dedc79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bc9d51a42729b447e242352a577d5410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1057418ec13ebedaf44bf0c52762a85211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c07941c3f8273e9e28f5bd9b4e00b712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a303c4747b0e7a669bd7259935becf13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38acb4394150b1190c66b0ea88fd6a8014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845f4f559750324f09ccca76963fe33f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce87e86ed7935c4d07f00b168b29024616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf513230b5cb076767e87242908fed717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5c875230fc6dd641bac8368edea04518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ac4e475be49e554326e837829cd00519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d905d474e51c6ed477309abe84f78820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca8967b9c669a39e020ff2a24f50fc121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea692537968213a35ed28dec7a9a701522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362016749f063ac44c83296748fe695723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d7e25a5417477970a52b5157a2a77624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32288cf40502aac5a55a380145dacc1925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58762d05a5dfe9b4a0f6153d11f9b09626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585b7a0d0eb7665b4b6dfca1c70a41c127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4212bd882662e50ae8f68d26b088006a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb90b717d46e75c76c00e25648bd372d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bce576c28d4b99b532dfda34cb1cd8e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335f98eaa5160e93da4d3b941ab2db7831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab1c826dc747a4441949e8d3b0dc47432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d992b185c10298b77868df5f1bcf9233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317af6bcaec2d9253389c635d694de7634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34f42a04806f3f180ece3591437663935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9eb59f11529f879623d80e77e0d77336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ed7dedf47647a198169a67fb7b9fe437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c501915caf20a63b859928983c126fa238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2b29d157ad4c8560cefe393fa0cfc739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f59a7872d0c67d8932863563e673d7940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a524ae7db60828d92237ba34b7039f3441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef49f96661ee234616fe0be64dc3762042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794dbf4844e40de4f60a57b1a53970c143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0302e6f621ad498f4f344a40c128175744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e78fee0c147b5d9d1854feae56de29745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152bd58c93833872e21ba4deebedf90546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0dd53658a3b57f4c79313c65fa66b447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cdd64d4ec2f59ef6328002b89f3b3448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440ba48a9bf2a02123cf0cda03e07fa149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f33d1dedbb720538865fc5e30fac50850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d986b9ba244011be6302c80afa27d47251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187e2348571819bca51d75ffb87730c952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921e0a9cdfe787e9ef4b6e03215b5c7f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039c4b5f6b3265c5950759001d0326bb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e6300e406d71a4eea8d2f0f67488b155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5946cdc66358e60705adb87ce3cad23d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017317d21858ce895c3e8de70f8f35f157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d6a299daa2b6cd65062a94760fdc5158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5484758b50cf61911251cc10b3cdc28259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea537279f89f5ae367fb2623a7d942660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a619104bc3e36c460cce296b01179fd361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d8e68e13e31f3239766c02ed12314b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d9aabd3139df900454a2f248110b3163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896f556b55ebbb23229a2c055190debe64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5304f0f26c8d7f665fdf2a9eb17245e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a57a2e924b8e337eb29870604673f5766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd480589a40adf9a90692d75a9ff2e2067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a32f0369e8b7d3963409cd80629ec9168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d68e6539d68bf2cc3d8a9cf304f6f3569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e32a250dafe5dae911010532daf43b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3793b64dd070502c2ad0ce230a76db8071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9110e90b4fde3ec7cfd62afdc1e9390272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797e745c1f9affb65dfc20e65757d63373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c0bdaa35c63b1da0530d029db82dbe74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b23e970073cf1220b9fb437636d4a4275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a09d95ba01af3172ab745dd7e4cc09476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59972cfba0bdc819368f2960df7f258a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bd3472a95d531c69e47964a358f4d978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bac9cde52b44717b162232f538708c879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae59e8d0fe889014b98fc55d1de6c1b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9703c28ec23805369b50a377c8cdb8781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea46ae1e21e920beaf43238b47aa7deb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa95966f97b9c956d3f89d9553e656483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92025c4cf05a83edfd1131eb70e1fca384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084519b4b5459ae0593885d4f03b939885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f869fc730e01b81c82db52e69f384e1c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa5cde8afe5010ff6199e82e1be670e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a934d4ac6b6029a05c72afa0b32754b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9690d25e0eefee1f1f6eed2d579ae45f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4065fdfb8f61a7c725a9c8ff601c0f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ab2afc06249bd6f93799570101159291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c870787f1c8db50ae096b0ffba4d8cf92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5a8284a76cb289284bfa463277a1a093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d32b83ec4a7ac69ebbce0a5f2d9fd494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4740f61013b9843ab6e3e9ec0ff0ad0295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea15fbcfa42875d24ad9674904e6265496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f193a55572f8c6a762a52242321ae597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b415143033e6f4e9da4371744a48d5c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45871d41b1408357422c617e398f4dc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04f637a208a93c6f0be35f5c36d79ed100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd0be32afbc8332a001beb37dcfab83101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cace4a7693a3b69c0e8db2c66d1d23102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e60284fd6331d93a06bef32967cbcb9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8af4eac60e57d081de736538e8d863104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3452af7432c3e77a6307b8ae98bcc8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a4b9374e587debc9dd1b586cc547cc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ba6b71712c953347b6483c827e3d83107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d67ec0647d6f041d010d924de420832108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f14d632d113aa7735215b91d814e22109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2941ffc8ee9f93796128eade551fa0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085d5b7deddf46646f0dc30827278891111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66c3334c4bc8167c9989c8e747a1a92112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c15188465fe64295156a4e9ad660ca0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d23709b3e864722c87cb3c08432ce0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c877364abf6adc814ae0dc192cea710d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae31a952fdda490e3fcc2f8125788ad116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acee2ddac1ace36b6def8f0dc5109136117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea1d6053eda266ea9b2bf16e7ba625d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af91d7b26c96d6ede736930038838ef8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8594ef86c10826e538bb50920c732490120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66131225524a7fcde4adddbc1ecf36a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8503f78aa98c341335f969907ab1f3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1481ba83d2abb52be84374c675ab6607123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238e9936e4d3ac2f08354de0c15222ac124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ad9cc1385a492bf465d69e835a23fb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c170bda90b4d35462bafa191261c82126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e22bd7e49d5f264f7a6c9754f9f6490127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc114b73d44acd4e794800fe0ca2d24128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020401490b33df940e0d71e5e3965724129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8279d2804251c2363a9d117ce0754fb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e11d01ff65202b023692f83789c7803131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd20274868a4f67938076c78281987d5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e920874171e397cc3751c3f06919339133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d613e46a64a9a0b5f13115d1225c7b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab3f550ec607a3b92e42baceadf6234135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6762d3576c40a327e8342068402c8236136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2581861663c96943c6bcaa31d803a5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da068d2d4d03041737d71793f9f19a70138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29c5947c38dc7e251b378138fc93679139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1790cf4a080f137e5c7c7cbab14cc02140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a64765006e205e06638365aa0de46d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43b8fd81f24fe8f7b429a4c6cf42074142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d591cdce2fffdb8baa09a352c26e03a7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929be5bb5edc68bc8f3eb5f2df8c75b7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec12d6b41348dc9fb1fb72a93d34461145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c100bcbbd135b7e5331cc07ccb900c7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a41f6b62c06df28f91ae6d58639edd1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd978fc0d983da191c39c8ddb89562c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44df3b2202ca9842e48231a761d3114149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17ce35916949a5b0d7a4aa54411f551150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25db1b9c7854ac452835f89f568041c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5211523510f260574ce02e1f80a709ea152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040922943a7975346b534b9b11526295153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e0ad7f7d3fbea55a25d8a49a8de319154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21ce5fd2f00a31e9bed59d022ec531a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63da470d089a86fbd33e1d86a0e78b43156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c5dbbd987302e7a9c524c052979cf5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab98221497ff8378764bea44ffc594d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811a410bf62ae0fb99b65426d8c596f9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299c2ecc31aae40f5fa803c979a9ce1d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd5d94c21e1b4227e49f120ae5de365161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965d09ac0d4b90ea3231dabebe28dab0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a463abd18b5d435e5b9ce524f9da05f9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c40ef0826ab0e7525e7959b6402f058164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed53c7aebdfdb2beb13b6d4dfd8e1a1f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98869ba02ed0fbbad113423aacd1c60166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95a94d1684ccc1f51db13698923bd08167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a419d7645cbfd5019fbe2768ce4bc3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d1360c39924a5cf384f81368714cf0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cddda539374692dded013abfdb268a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dd700e30e7908c1674d955c822dea0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8b617695e5778f34abf8934b269e47172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f611274defae210797fcf9f27ab52400173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd5cfafa61c6f86c8387c57374b954f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb882b509c0a483ce8c7e7c5d1b6743175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f313c442f88baf4a53a33b2045a50a5c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d859f1edd252fb8329392d6d27df3ac177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ab2e6a72c1e52d219648c1b0c8df8b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f04b3b89d88905f1501300c0662606179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0074f9a3e442c5d8699914e0f954d422180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238f7107a30e3e4fa91e4ae55734535b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8039864bff1be3812f444cc1d44f908182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eb9514fb2756c0b29c66fb0c1ebe79183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6b15646a6d0ea5e832b4d15352fbf2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a50d010baec9b18a316b561508fb609185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c498c78003e0787c108922064defc62f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110bf0cad6b920ec7be26d688cf26801187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564ac29748df96e78947f9036d079226188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a7bd6ab68d79185f5ff0b994b36d93189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e13d365c60a0478a4e83a88575907e2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb6d45fd01ca2b21b90fa23dcf90555191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a28e63930d9bbb18ecb4dd311ec9fd6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546d81ac61c4ef403387fbf9ed56982b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b95e2383affb58b080d1578b0cb982c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e479ca97af4450cc9fbad50330aa0cb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7312dd7d7a8a291f5df511e6bd316792196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa38a71ffe22bd8e69d88d322dedebc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c043e6208779302ec2897d5d77a10d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b98bdacd893aa194b5fd34de28a012199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416ad51b462a7b63f4a2a9aae506ca66200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff0af7747486c7e1b359c2addaf1235201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e7986913ebfde264e8df08a713ae67202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8981639ed7af0bee1ad938d13ef6840203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355ea4ee919893776efde03d86525546204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ad9946a1af187f3320e96a9d1e53be205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a2ce5da3fabd090bc3de3b24e2ce1f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6738662b942b0e6c185c05956f2e3c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0c9b6408af6d8d3aed7d48abcf3473208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877cc2149cf621c0dea6582ab8a76349209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918a88f1a3a81d798e4a0b6062fe6137210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef56612258b11541adffb33896f25d8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e64f89d66ebb70088bbf021176f6218212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b49c2fb8b0b1ac1a19fa0200b03f6dd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d5f6c182d5d78e67776a56a51ac5ab214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f1ac34079ab291408a9d4bd184beb7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7069f7d4d34db76b9c66499dcf6d60b1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28d883fce6dcc4de4d7e7d45478b2a8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63147f90b73bdbe7efd07147c2f463d4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287f023d7811248b5a4c1f8e24800869219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ecd9733e663cb0f21df9876bb0bf1e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d6ef98350d390238b6047756bcee02221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a3a9e09b1dd26a6addbf71126b2c32222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3417d99ef90d6c425ec4aa6c9d6426223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3164f0cc1b11acf8a42756931b595f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6ba03cda6bb760179d4a2b0a8d6cc5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8b1e1f14340e000c157d994caf30ac226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871169469c2bc3a510ea5289a3d2e51e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6e641efaf020ca84b0f450322ed955228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3a771faecea3afdeae40f131d1dd15229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396bdb2f58b6c77a72981ac42ec8ebb1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cad942cae3a7b788f234d6239cc2641231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b40b54694e7f0baee56d787ec44bf8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5e647168ef124dfc5372ca0f88ebee233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78e862f5264ed5ad111e9a5b2aef8ba234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183dd31ef6d655a03dc46be9e28675c9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd5aaf2945617c1c0a38e85d19b8d4e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9507f90f1e8534be8b4df4389274ae8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abc77adf5e060ae274c7918814d7d26238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626e6f5e4df3820d9c6b187c075abb5f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98193ca96354fb41ec51c3b839fb2c75240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ce5e0ceadfb14f5b25720463519c8c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c22c475be63f2a326f5b1ed3e210f4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dd80a7aa412729cb53ba6b21e0f5bb243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5214c6ad2a712145176880938e9f489244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a90ad6f91ca8fd4c5974127f1a45715245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4fd37526e6129bf75b8834db919dba246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b055ec9099a9e2b091b064eb1352a1aa247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dedca86e3588399ef1ff00f5826fbb4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd1af14a5100aa475135fa87f3d4cd1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5438c417a2516ea66685fbd4098bb59250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41eb320c801b72d2b64ec75e72c69ef251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e9e5912014a95e53cf1ffb3ef79bb2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc72f430877845f7689ab39089f9eded253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e4df3b8e545cc6ee9579d0315ad8d9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd216b6f13fd9bed2112da3df58b6b5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e93c90c698440cff0fa7e6411d9ce8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ec2b028a41f6aede7eac7cc2aeb9c1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4136962a7610fd7bbaa6bf0a53d7f6f3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd1db35c8357958be622ea91b9aefc8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4822f7b7d265a8cbd111ae8e4cb1f0b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ab0303b0055ad5b9ad1fc9ed6ee024261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6a5108dc0ddc002260488a20309363262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cf7c1d6753e72dffa1786fc6a4e0a7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d94cf0a6f6d5feb5ead99ce85fa40aa264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbd8b4aa0310eb73ae157a19eac2e6a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9978d4c8aae023f2e50c5fc9f779b04c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13974fe2b1afab75c659ed1192a82c3f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bfabd42d75f162d82ba2a76a7a5205268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4589475a5a8240904e87ec4208d2576269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1611fbacbc178d377296b22e0c5ea5f0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3878fb9458df5a9355f8ef9aa68a1f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c213919f3a819dc01495cdf02875f431272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9749e013db7d0c8bb5a9eece2b909d09273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71952f7f5eb091e625577da452dcbdc274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fd1fd180eaad22f17215fe92493009275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf554c14c5cde62be5c2d8ea06cd9edb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911abf876639aedad73aa2365ac56147277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583f85a0d98662dc7d29618a58ae8a26278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56e08ea6c6f9ad458714e74ef899b39279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b6d040dc45d9d815350af212b10b53280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59d8c7f1e013405257c6e77bac6b7ba281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71016e58d441da7cab148fd10891f134282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9f34ca5d16d7882d906ce7567a261c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19fd603ca7f4572e401488f9db57230284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867662ea154bb3811cd4c594890ba5f3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48baf7c89b37c9a1cf76462d278cbee286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7881ad2f50626764ed9923c8489a8bd8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b9f5a37c8ec0d6f6347adf1c3c0051288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a03ad610ff2beeb061f07ca6f5ef449289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ec6b83abc925c25a8548b2a9d2aaf4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d53b6b08952620d4656f5a1da32d8e8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daada1b03f542bba4b13e8e071016ddf292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b690869b0fcbc8389294735765ba8c34293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9989ba58b82c12b22d1b6b8e25b5608a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca929f7f10290d0f59b31a8f3cc3c5d8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5789493480cfc879a8f8c8101d479434296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcb94b90e949ee560e087febc2141fb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c2b4a1572df4561e70287101fbb398298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ed7415f8e61ff0cb23d1379ac018ee299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d0da19d0b8b0b6baf8e7ff87dd9d09300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ecccb37c96004e0295e668589856ff301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d6f530ef6653cf79e9ded61c21fd9c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3be728355357a58a8d2e263304e7f0b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c66a792fb7a59b216d8f3709bbe851a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107fe6fd93d7671b9b217d01691c2c0a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae4fda8b28f88ce315f8484a005460f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b964ed40618eb0ec46e0ecef0c67eafc307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466f1425970a18dc763dd326cb5dac75308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b56b33a8b39aadbb228a7c499b7db7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5a1888fdfd072f08988bc7cdfa1b22310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033b09d9c302a458abb4cdcc7a5fd13f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6b872b73fe2cabadbec58db8fa2608312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25c8f62e2da0791bde83ad367996f1f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5265375d11d57755737658e870d298314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90194694a6bff808dff3222115d914b6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5656dce9643f16ac91111e00d96ebc53316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748bc806f9320dbc4a1d9971c02b45c0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1889105a03f92e2d069afe9bfa878e50318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84399044537abedd3bd6baa0b2be00c8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16895da143200ab5a1100a7661693ed8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e710f90ac6d3aed6fee080529d632080321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf9dba1713e01f7f4c1e18c8553c133322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378247b135dae50c28e1c0b220fea7ce323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f43e6d11715df6dbc6520c66e49ad7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b27d6dfd5be5d9c70d4214bf549bef6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306e70d395f83cf0fbf35ab6ef6a8877326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e1d92b9976ce02176b09d5aa23f51d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1f89af9c648b41b7cf1cd2c252eaea328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2aacebf9ad4cbfc26474215acdc915329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c48a1ae59a12b0bd9e56053d1cc533330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624173f5ac89bf634d84feaea0849e36331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbff12c86e42bd5d3a709ea15236fd03332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902883978b9947fb0d0aabf535042283333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff92d54842899d37161e80d060768eea334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846a1069208f6dbde1f47d73d88aacbe335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be385d0da86beffac886c0473611dd17336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9472318630d9e73c2863e269992b91f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def2a35e786526788cd194dd691f5bbe338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c921949fd38876290061602791360bb339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b78c3d62ea4604dea87428507e78ac340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9950a820a239760b85b26f5edd8ae245341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143317d390eabb0c8d43075d240810e9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ba33897196848212019c8f43ccd0a2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33541916e321c3f5a79b13a12d4e6677344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039cbf45d4c2deb3f02993eaa22f7a06345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3dde70889f8bb3e502ed5eed23c4d7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464d787a795458328dccb2239c8425b3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a567f11a5998bf74317234132d911a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69c0c601b7fda539e756530e186c955349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e775579b3002ff1b12e8536eba30f8ab350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26b807de38d3d2570499c27bcaaa15c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6185801b36c2762da620c12a056c26e8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891a426c88000782d0bc6fff76193ff2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e1259d74855933452a6788c3feb11c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fe79c9dcd354be885325b7aa99ef17355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4459cffe570c08b587946c900f4fbc10356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8878ae35ade4e2b92cc0a1c34aad4f60357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895faaf000549d74758307519074576f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5bf20628b0a9a30e48f23fa742fbd7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12be80c6e1ce4e25cf03f8880521ce8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cf3ff89c55795e90bed5e438df08df361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbabd822f6dd1586572d1559d282fe15362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a910fbe0cf0c81cd3dc7c0c3b4ddee3b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b376416bfca11fd4173e887d607da8c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233808cdfb6abab6f2a88009dc0f283d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e81efe54b2a319d9b98544802977cc2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61157b709a50fe1d140126e3f299e7fe367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0800347e018daf4bc180b40318595f9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1b30e234b868812b8a65838d46975a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a010fd4a2daf7d838539c9db321d711370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a18193803d6d92a75afb9c0c8719f0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c4be4ed88e3a446f496ba956cbc3a3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6fec6e498155f2faa97e533886549b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b56a69e75fc96ad178719e3e182d9c7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d997d18c48367c443838b960c2536e7b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7f5d91ca29bc0ee6c4c80746dae7c4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9b211086955559824aae7988beded6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cfa1b53217cf317ae25a5dcb910e2b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d70599ac5ee2e31d65bf7c35991c0e0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a62ca59e49df2ef9f0c26ce03f65f3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f637fd09d4c9914e0d794f788f9304381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f09f2381cb5eabe862265d65104763382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87df3391bffcc9d83e32fb43b78d00d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e872ab67967112048bd229ef7c62061384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bf3494a4949b57e82d5490f811ab53385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5b53016260eba17c522ff13ff33154386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e5286caf22d6b6bbf023828744b3b4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b00cb2a86ec9c0327af7c3f26913d40388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7541c67a975a22fcc9ba3593ded3f4e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2a624f5c8e875d664af596a2a03b18390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca36fc49ebd26f3b3338b28b4d452279391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3235c2970a0ba7a68080bae84505990a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d6ca671103cdf9c7b68906d7e272c4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf6039fa9981a9edf42029535dc0440394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12285c10ba11b58325ae6bf50f0384e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4528dda809f0c0fb05c1a6fe9e7f34ce396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12676d0a94e4a0a30aebb4670512c2e1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f917d36b34f775818a026a4ac153345398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ee4e60674cb7990bfc7ded61391a68399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13cb9f00547e207bd815e3addb6d036400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf2c4d512b19ce650ab420d995dac04401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bea74f257b1aab6ecc61f852243186402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38645559ac0b6d8ce7fb65c79a550f3d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44351cca02bd3daaa1354001f4253d78404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fa779882e9861f464e3d4a48b8fd8c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e820683ee40e3a20f61ace58cf05541406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76afdfc403aa681f7ad379e3e2fa84e9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024076fc4afde1bea2d45b91afe049cf408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7574538149836c5cfe7034e12515e98a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f75084c31793ca34b18e01e1eb566b9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f527fe7c273d4c2879c4d0b772808ad9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f7fb56809522aa3bf554a48382a5b0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43292e9c674646c5ea773f641f26df0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeb62d4f9ee062cfee0890c9f4612e6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb64bd2a569d88e3e6ab62b2b1cfd03415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a412711c0e25483a87464ad33f5e8ee416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1900aa203c35a51c0b415af86cb53321417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a450806306a04f77ec6af04855674960418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4229712957dd10df76598fd3b83a07be419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43763ee15ff489952413c6704ef2848420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aba0f17cc274a09ff43316e761dc8b7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75d4c453277982e09ccf0a036a9528a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a30a128d91a97f4da6a301eebd6b3b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b9b12cc95a97e1a4e2da285cebfd9a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5264e9438fd2c594efb09a89f58bb535425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d2d6ab2fabb0f118fb4ad4b7d9cbb4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0ce66f82d40895684860222d0149a4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acb9a9676e23c8689a6e322cdc98599428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ccf3f2a33b5f7b922b2fa3625065cd429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f142c2c5437e26dc688a10d9d02315430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dab185911cbcb6e994a7dbbf291a26431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879cce4e7724b358e0f697beb25467f4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383e0ccc9c89e5998e6163d0d18b84c2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859eea5f7fe94f639398325d7624b85a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b246a0f16bce369fce71365f8fb730435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec08b6dfb2a25940577744b62cadcab3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0049c98074a43d9d8c95a47a11d4dffb437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f82c57f0e9f6363faf22788736ee6b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54078a940ad052adea76226612d2ad1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944bf4752440e59bcdf513b7749710e3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98669c8b44f0ac79694b910c39e93aa0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9042d5ee40815fde2ad4f21225beae69442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d857c997ad7b8932de25a31c68c49a5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6beb17450cc0e7123c845c7572ba46c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ccc15d998760024b48dde7e8e9215f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ade0d7102f40004f7e87167cb459e38446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcd5069ccb01158e240fe8cdae0ba12447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d505050d38f4088a78c14d320850887a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cebc75fa40becb94b3b496374938875449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9704b686bc4ec6a608b6a9e1f9f69292450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2184332f7a039c5f30ec8ae667c58557451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30666366a3c27b3839b12ba3c7a49984452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9338619e3a88fcab1d6bdc2ce498b0a9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08bb7a4749cb32768746ff1310c5488454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2c4b364a7ba86fad1c926c3472e56f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febaaea2e94567f99c65195960fb360d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1556c778adc0ebaee071e56b1030d915457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6d808c37031612df9ad44f8bd9f407458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2893f37b1082cfdb41bc042422de401b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8f1f08366eeb6349a462250391c475460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146e78cdaac65c779aa4ffd55bc27205461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a252d09ba77d27d69b3c931e98ef59462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee4b91280f4bf1298bca32e66215410463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830d5e47a0655661401dad0f6e98e6b1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad487c91395990396b2661009959b7df465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047ec41fa0da3691fbc2200f8a99df9b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99709d3f1039b7239eb3c3f30f345da1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1621dfb5584b1dfc37e0e73009df911468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6329d8609ec02298ac9d44265dbb36ed469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128ea3ef1ba74430923f85a9d614256d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d669c6996084861537b4a40b30dbca471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfaad13fb5fed85c112ec9326fcd94c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa0e555ee76e6d4ce78a1f6c6dc81e4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230b22c2b54c9e2cdbd55ee68529d5d1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65f8234facb27e9fc6cd1a74fe46917475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0223111a1052cfd9d285711c359006f8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab216d8347f940748c0b2b299bdbfb91477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273c98a473e5bb8f5011dc420fe634fc478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a7f23a29f44f6e79be8daa7eed3816479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035db1ebd8aa7e4538a4093e4d16eae4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ab9487df3da6727a8209a5a4233b39481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a8f5dc8344c2981e3147d244bc0e99482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203245935a640cf982cf1cb847d71e9f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6e3dd70ef988dbb12e5f470bbf39a8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b85a7b1c46249733a8a04af856bf18485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecf57c55c684f1066bf39198a26828f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cbf8cea171633bafca001f6df3980e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c89af32d1b8dfcbc35db8a458f91699488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb2f102191350e007be0265890b446a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7869f3b358caab483daa594a1a356525490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ebe7ace958d016c0147f336ba08b5f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4582ef9de6a4d03ac772d89d942eca27492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a952f1fdcb39243fc81c3cb6c8aed5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec3da72e88969200ad028810f399f86494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87fcc45a192eae113b17c16650cc4f1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684e095a5af27b732585607cdf651507496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720fc8ecbb57043b4002bed9866503b6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bba450d362010f0a98382c5f859bec0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df278d1583eff357822f29d2570e6b58499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6b5834164ab624d4ca4c284a09f6a1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078cff17895f8d22327da93f69bdfa3a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c8c28ba0e628c3718432c2a31f2f38502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c402c58735c5cd39f7450d157863fc3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd4e999983c7106cf11d24b0f1ac11d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6591d627dc07fef88cb395a049b76016505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f179946bfc49ab0397b7d1c91d0ecaab506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0287233c3e3fbd328e7ccd879110a952507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6418cfee7cd0e1307bc8e7b1777f1178508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0967b2c77775fec47081bc330e3724509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a7fc649742c0b006f5b593b65c8358510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c35a9c754ce0d3073cc91e239623389511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e1ec994fa3f7fc1b6620649738aa6e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c7295769f82f429f4e48ffc23881c4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95894ae629de07db21a8ef6961ed0337514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d52f00b754e6a5ed580b6df1e76403515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba79391cf2d4c08fae33f2cb8c4be9c5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955b1873527f1d5016e251614348ce0e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458583663c0734fe3a9b7800e1c92e97518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf94b0e3bd630c4740465ac8af4bbfea519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d86c500e2e5f17a6668dbf9cd0039a0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99581bc5f092ee0b0f3eaa2e1c8b736521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b60c49425ef626330bdb4cc78ce5bf522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a8360bd2cecad83d9d96dd726efc7c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116462ca74f837d2aa92ff2db2e1cacb524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc811f774e9342cb5093d08eaa1f084c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5248b0d533314fa116ccb00897d90a1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215bf9f97c7b59d0b9f87e2e3bcfc5eb527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b39c48a0c3717e5857cd745a9f52313528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7342ea0a224482e44d9a79650308d83a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e924fe08daf3c7922652abc8358c85b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77da53a795ea7421ed9ff6e476527bbd531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feacd8ab76d360d4213cd05d6c27c91532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329a18f32518d8012a139d853cb80a85533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff342b6613d604a731aa06fec2f7e846534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5eff2bf0cc50b4930274daa83ca270535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c5152ba574cce8659efcfd32bd7838536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794c657642355cd2ea9dfcc9ed889ca8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a9e568d36382f5ce2c22ac12849b37538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b64df72bc474c9a4e67b73ca53ab0e6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287b59f2474622e0ac160fb06c680d00540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c15c1c294130e509e87806857578cd3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e3db45b0ff6902df31e20b516d3b83542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb792c6df50fd6a95e3146e46b19ee0c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6da50f5d4ab45aa7be0df0f75563ffd544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d1638110c82de7b1b096c0e2cc3166545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9731905fb996c7ac9da060fab4ca5d1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c38c2b261350567299601aabf2c614547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56880276ec32b0fd2f7680fabd9c7d2f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908620bde65a9ba0733ddc7af9ba446d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff6b94ffd455b2637c3003f7c27d42b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8ea10005f5eaaf919e9eebc22b886a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f0896b832ecc7d3bd583d15d6fe5ec552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71178efc8fab6952acd1de5b9c41581553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979aa88d87d1e41337ef196254439f21554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcfded137e0bdbae694afd4f99e1314555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f34b53b63fbc3ed54c3a82293b98bc556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3c25e7a769b9c7d4e8c67cb3543e90557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d44b395b6e9302babb2c5ca7bd9820558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9441b1e6b91cfa7ea37c2512472efc559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01622680a5171e4d9f0748b3f3f75ce3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb5258ebc458b58e8aebe473ef96b5a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83df672481b1ab9ced811995f0e4146562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434b89472fec5ac66d41b907a01b2522563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285a5d1ef9e767cf0b2a1b15413c57f6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6126d0a8b9d1ee2d0eb651c6c79a29565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31018b54c73c366717ffde89ccadaa5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6397cd54354c6c26bff796b5335ab38567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a32a929799bff2cab3557801602149568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31be9b69b633313cf79a084e8bcc17b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6b88c1e50fd9083fe6cc6e59772ef4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790c74a007861aa4f2fdeb22c5bfa0e8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a473c7bbe379e12163fe96fe9ecac44572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>