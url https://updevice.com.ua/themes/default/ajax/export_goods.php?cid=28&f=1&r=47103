--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd0e81eb7eeea2d367f8c104613273c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df23d4335251294de35e860cf2cbd8f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e324946e6e962c8270606e3052751f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfac6993004f9d7f59337d0fc8fb4cd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab8f19d194660cdcddf504d5c5827785.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59123c464f547a283c805c21eecd5eb26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f9c3cbca8bd75b183cd94a058d370e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa0c6b252e23679978517cc8ef9b9388.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81341a3e51a28aa00d01c939d8690f99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0290827e31586c6d33e30b347b1b65a510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80d46c3ae3f241aa35cbf377257349211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767e3ed7ef39fdd2bd8b2d827073d63a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828ace1489253214078683156e1c3aab13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dc7446c7e848066ce01617edfcbca514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43116d17d899d8b6c11bf70280f3b67c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e1669ae9086a27f2eff865357bfb3416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce35f1bb3a01fb807ca850f1a536418717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19395fe19d335c3268fc7a566647c3218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1083b7961a54d9d026d7d3dbb907de4b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0931b7f77e1408bfcbd7c2e0545cd120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb84dcc1a5a6109f999b93d11283134c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bb5520155cab487d8c6b1429cd4ec122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5d11a91c9b836483ee4e7713d0f8ee23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faff08e501670a30b64a97067ad391b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7509fd3b57e9c694075a312f4f0c733f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72e4baff03548d63c40ea1e5412a73b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b548b3768d798a6ee943171cfb2c1c7b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0ad1966aa8dedfba0864ad728accb328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a358825c5ca0d27bbe3b5f6c96af2dc529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2aa4d441a4cbf15a7048d831c0d80ec30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a597f7b177bd6e90e1cb5f06a8dff5331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7b812b5092852393829b19d0095a3732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa45f43a97a2601e272186765a5fdd4033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e7ec1078ffefd3be0cf365b6c6754734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b382f51de0d5c6b9df0a1860e60b1735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb0462aa4c07984877b715875423e7036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26de072420cc794d598d0347e313236d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd08233c534aeacdc16c011a66b5486d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee9cca5420f26c3b5f4e8126366f46039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ddcd3818bf87ffcd9b7d979f5afa5b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4df75c721b23f38993b94aebf69062941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de1bcad3bc48e96f4ac0279139e930642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa07ab6c739034db68b8336d12a117c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e904d80b24cf93f507f2b9789a58696644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccc4166f23fce06711b2bbcbe73596f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a451bafa4d322bc6ec9028c8d5028ca46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aaacc4612b7c955d9c1e14f2739fbd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d970dc77a88b9bf3c1c4b74fc2942748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ec55aadda8b0d93364dd9c9e3f222749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48e34e6476577fc1276240940d43bc050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c5a13fb6b0cf0e799260528e0bff3751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69f15349cbeff70342f3527f0538e8c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289eebb7772bd27823dd677ad631b14553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3605a0e7d395310cc699de45b2a6549b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbc0a750c62ab1b444710d537200e8755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336b640e013836c803a153e5691efe7f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1b27882929aad216286f4d6c601cb557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4c21b1fe7ee162d514ba9958d0ae7158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe3fab356c692e8af8aa9ae6c2fbf0359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb24183a8bff3345b2c568a6f559c3860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b786e279912db137c6b7a870cbebad61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46276226c9e43c57689b4a7cf5f4b5e062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03536c90bb7dd33c61b98ab9fc5d53163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524fe70883ab75c6fe5d8aa01149a23564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6853cdbbcd867a970b759fb663bc2b765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f64100e675d2628d26464240c14b61966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63897a90f79527d227223cd9ef514f567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4443abbf1a68eb9ce9bac0aa75cabe9868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6dca5495153bd29372c4ec9dd802a969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ee9b306c13c53a5327e058f6e6e32370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6877973efc15f90ef0881618c313f571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc4084ab85f3b2d5461935e19d3603b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1ff272224f389a9aaf84e84cd3136c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081c06b81907bbac3deb7345b558656d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d69081327b6b10c374fa48b63dc3c375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aee58bc8f3d6b1df60af6f78aaf5f376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b080cddde41572d0547289480c99f1177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8571ba4a0b0be2eb05777ede2ecd2ae78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5551c8a0b793d3e028155dcf4c22c55779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5284823ed7a15dd4760429819a1aebcb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca9fbe24ccef3124af601a14aa73fba81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bc5180714e2a10722d197300407bbb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f18757f459d486601a1fe2f047f06b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ec139601e252ce4f5d79fdbc230ae184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad2d21c1f92b9414700b2358021e8bb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9ea01c05472a8ca7eb7ffc1c12850386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e93f5895a36a9a5583682d1b8bc05d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ace1dfa460245d4849872e6cc82974d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da0c8235bd3136d96a1679bd5ac484189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b5cacaab172d19efa16f8905a08d2d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc417d4af7875f87078d6063740fc4791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9245b0bf0dd1cd7765c5beb8e9bcf53092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfeb9319b6c3fd575033d2fc5a72f4293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed7b2e4f882a594c9d322cc17aba70094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e93ec3006c25d7c0563bc49ad84baf95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea1b8af115f47eb89cf645ed2f334f096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6430e57f8aa3b291c6699e00f147c797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f77782e7d56efce524932c8949eb5c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7080a6990cf65dacee7882c017fb245c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268639694b5eaed656f4a26d0c89f91f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59994fe3b3ff8d2f81ef0a66f8b9fd63101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249a3c0c1f4b2509ab19834d37a55a0c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7be4134afa9ec6c6a3af8dcf2ae3f22103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b896f4cd754e1323918302c42eb11c9d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640f21025b9d67eb422469dee86f9250105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727b0a383601907ae65db768d3503c19106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28583a770ecbe159940ab32c0c0baa36107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88465e6287977fd53a2fd2356b8f46e1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663a0cf6647c9c18bc9d1c43a9178d29109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b810d9a3b576e14906bcaa2842d94fb9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c5f66a39435a5e1c13814ea9ab0e4b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28366f11bfadc46b6d9059de197c941112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aada45c60b1f5d720fb556c8ebb031e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d7e33aea76abc670a7d9f34cb2dc54114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1383f36e8c1f1a37050a19423b8937115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd029e80b767e17f6884a2d88129aaf6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1749b302d29b4941346f19cea7d59c78117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18903d458811fe5ddb60876658b49a0a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03920ab9ba8aac9e465e714b824af5c9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992770c34d9a2a599afe5ed6d22e606d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0687c5c2c188c1b8b1961f7edb67131f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f746918b0f4d4580dda282ca0db682122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cbed0a7f696b8fb75ffc93add14ca8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f800a42212d57e42915abb54ddb5d6a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f1c8dc17e372b80755bcf435b25693125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6e758eef055fb0170b74ee54b884d8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df69ad1e33b9a8ec553485666f3c9de127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738efb19eaf92cfb5bc0cd2aaa528aa6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf20706ff09d228a450c0bcfce6ab68129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d6db913e4a60b5ecf63f6ee41822c1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ad016f01a6c857e2d4840792b1c59e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7058894ed03d382c5dc59aa21a8b1f85132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cfc85c1a39500d81548ee95a063d3b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcb838a9fa3508e9322c091af296d50134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76547cc68c3a900c4c4e2f8bda9d983135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2fdd063bbb5c2326f82364c22f2f4d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691e4dec82900edcb22593d037544f0b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bcddb1f5af9a64028a08406940580e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e4a3c5b40dbaeadf2cd31e57d5f8a7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afc7f3a06c78a4c645001af75cf1b9c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec265d6730799b74111ab9933b7b20e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55288435ecf717a6495d04eba5a9648d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d0561517743c82abc7c573002f8dac143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b19b7b87c7b8dd6d0fd173899842e5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467c3feb2abe1924831aaacbacd864d7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dcefc618ad2e8750d3e1e412cb5df6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e422b2ba7878aa83caaae45aba5784147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161edc6fb5672263b49fc929fdbee448148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cd5e7edc62f5628f4546e3af8ba6b5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f616f8490f5fe1811cc27213ee1c8a73150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa5f0790a9d94e653b3c52f57bd8243151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e957666eefff06690ce10a1933ac405152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075866103310bec006ebb5088f3f4fc0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c52428c2e018ed57877036378b368a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc323264791015fe0a074c24ce68b8da155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a4bfae90306700c8565a575e85d21a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7b513c4f1e8655f09ff9a0f78800b6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb7ea1a20aad458d99d8984d3eece61158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb014a6d98b7c6e4ddf517459c8c006159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c95bbf3fccdc4c8cfd7b0f9e6ccc42160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9b91e5d6df5a436dc0a7d4ddd1a94f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd27ce7f6e244e20386fb2c35005cef4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d59e76ce7e1ae62bc4df2e1ea20973163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1dc7cc6be51d7385bf5f450deae8b9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfc2df6a5a4b534eaa431a13a73f920165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6add6fa16e1abf1939a4594b0037355d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa04dd4b6b765cc7bc0fcf369b07b14167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a0376323caafdf74708826dab5584e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ad40d4c34138c8fdd5335498728f0d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f6207d250589693450d0794f2ff1af170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f104bdb4c292eef29ba905a4d7ce5d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9face4ab296b106348ad3ed886802d8b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c248e9cefb8dff3f4dc92a28b2e9404a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0dcb3b4b77a5294203b91111498e46174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dfd0e2f99f916bdd100bef664dcfc1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a3d61c972444315ad69598ad5db3cb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab8d6d01a74a3af197aae3dc8a94920177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a96843f5c0a56e04275a33fc397299178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8132ffed95652384edd797313fae32a7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fbb4deea23ea220c5e1083728bf368180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cd3e2071948ea8cf03da0fae92c044181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018fbe923e0db5b78a4f2e8ba9b42208182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53db2cc7f37d8d1a2bda77549c185888183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce1520482f2dd37d7c9153100becdd3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4e8505942ae3c0fd573739cebbf9fb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce2d47317a76f037e34c9abc101301a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0184290880bf7b7e1f51d28ff254337e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8930f01c162eff039d10b72908789c9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adb32a65ffcd39d0c85ee541170f76d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd27da337588b3d7a1c72803dbe11949190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09092b7e6b96158ecfb90047727e6e29191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d39f94488e64df4d7600b2c708f4b3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf66fb145d4490e1ab705f3dbdaccc5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036e4c50e7e60a47865fab5b4ac9656e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2070cdd28013beb0c627059b505a585b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdccfb9cab710f265662345c535c0fd196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b791485e728f55f0a3f2b4df7e0be4cc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa911347c958435ec4684b73d42ff59e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410b7069869101b889460e3cf5ea49bc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db032ba0f189d6f37670b386eb00199e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da225fe6340a71becadcb41cc4e6c4f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084f94cbaedf4a8bc0806c0d8ca7b37d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eecf437bd125cdb6c2091c4153fe719203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b416f1dedadd35b91a9160bfa6ce4e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a66345ff3b20f4df0ae16b723efa00205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d97d762bde0f69c1ad1261ded2b28e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87650eab65ef92e029b25a9ccde8654e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca92cd7babd47755d8d0cd7a9fcaa2d4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29eee4cc6d321fc53d16ab7df7b556d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2f6c0b989df2126831c430d657adcd210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9889def08c28b27716533a241909112e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50acf4a0d5ad1b25f5e90c97862debf212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ced463872f4a074d668e49a7652aa96213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be31ab57f5a4554c5dd1d8d7d9dc777e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c0077bbc8cfe33a3ba8fb436feb6a0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9945bf64dec3b5505b050baa93e3a47216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2270b882e0263fe458cea342914b9e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726550779cb5d939927c84a798f725e0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98c2fd69364f7ac204350b154defedd219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e8600b3919108127bfb280672eae1e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd0abed15335f60ea2dea23286af08e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d0da51262bd7c22d03a1c1a02d228a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6954633bec736fe2fc8eb855600ad2a6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0b02f62cfa724926afcb75bb2022d5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7acf387e95f377b1fd8ee7741d043f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50243e35b9010605fa50993a35521f5f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23c23b78f4901539a81c3051d1c7537227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf77f9ae5eecc728ee2af63f4278c4e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8dd3a5d20faf3c85110fde774a1820229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac6ee76f174ed1800c39170294ef930230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeb4479595adffb54cf0f029a3a8e37231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcbb358221f1e3ce1d217cd495c3587232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c2f721e263b7ff7ab7c942dc084eac233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd8fc4c88a88a4cd06c8346412d88cb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6bfbb8275447035af8eb6757edd976235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3dc5c54667eb916cd61b58eeefe320236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adcb714c9bd7cba723a2ba6863630aa237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b11c1f6312c0e5dbd321e561aba550c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25590400220c3512f2652aabc26f57b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdafecab4158d962e1fbcd92d3b3228240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade23a22aeac831db0047e4b08cd7e4b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13cc1eb42bfe653a914b073d78a5d6b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbedf378efa6aa935e91e49b2889de86243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09a42e231f66aaf1d4b07962336bfcb244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760f516ef859cebacdc9eb7d32ed9a07245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e547d6012a6c815878cf52a0010f900246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e08696b343c712609a3c76b38845964247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73c0b45d63af29f34b61aa588103e38248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f3f5e17453baa7e3b1f987b4c823f0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740b26aedcda419c6f82d2cb583e05a0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e207a0fbbf59474dccc9c6b456f692e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0787a0695ad92ebbdd42d1214ab4dc252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e64b0ec752beb82c5696e95d3c4c59d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859a01139a5976c66b87dd3b504d8b14254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ab38a5d3d9da00bfa9d30e0298ab29255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e49eea99da9bf44d4343d9cd91dba6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ad43cfb83f72adfcf05958943aefeb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857038a6b42a281b5fd0998b896236c8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d34b2dde14f06003beb65b06c4a844259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dec8007a9bd5e6c627e7b49370a168260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e306055cccb178ee27ff1538e8e7b393261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cc18018877d5e42e593ae70346af5c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61509d2bd54235bb7082746e855c02f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701be2413e27d5e407ccc4a8b837a1ba264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3039a838a17cd955cc2e3f180248a58265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634bc5c9a552173aaca8dd3d75a65d4a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5158fb4c6456d4ddbefb261b2605acd267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287be3af92bf1ed450ae758798d68478268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492a0aaf580448be1da7bca875a70e90269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019285460f78c09555cf34e95b143e29270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83684f96b0279a3046b2a626738b30a6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dfacdd73326deabfdd5db37974ed5f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ee5f2b4b05ec6992ea8f14ca13e5ac273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e02830c984d93e5da9a229ab4b9e1d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b2f2b68db5498568be93e244e59818275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673e5e96d430ed20e09b45e2e976d478276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620088bb03d86805c2ed50227b0c1874277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83ca4e05841dc21004072d91413d4e3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f364e6ed00630d0e877d070aefffde1f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9c05469f4c1d96a765e36d0cb19c8a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6042b3dc79a5a65e00ab47de2bfa5f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3766972fed9355d8d7b2f9f2207a71e0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0d6a1a465eac8a29e19fad5626fe58283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90323e408fc4a837b66a20d05ad461e8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63c1cb71b6e1e1b5da9e7b09d2752b4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3afdc9452ea16de4c12c9317ce297ad286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c9e38e6b0f31039c2f6aa3a1379570287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6864c01ab0b98e823f84c6c5e0abc337288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738aa0043491400b51f04e949d12fffc289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1adc9f12ddef760b72a1fe78e9af794290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bd3c0bbdcd22b4db73dd350518dfaf291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d634b0a4cd5773f6ba9514eb579d38292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5ed4f4685b59ff3a92e4e5141d0aac293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3675a563c55df4c27690508c4b8fe1d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190c2c46d3c86cced11e5578f51f9502295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339e9e1d7083afc52f48d3d6b79a8c2f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce9a82af1a77cd3a0dfba166b97cd25297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e04f33c490e3b42ba571076246cdbb298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f09ef89853dff8fcd2ca33450c0e39299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2eb5ec411d1dd4a36426ea6cda629b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b569f19e6d1fd3eb6a9d2c8a91a0c27301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe58ae320e104cada7e368619dcc755d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394065b6fcff3bd713d2227464a5c504303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3582c5bc04c01eea206eabfe40b0668c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81d2ecd269056ad8b854956258707ab305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd26c725fb20127442a0d202d3f2873f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1567f0ac4d9895ba4a3d90c5b67660bf307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ae9f2448bedbf65d7b4b7ed4ab8f52308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af100e304175fb78b92fd57ddcdb61e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8528cb387da69d703e7cb2ee19d63ee310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0b1ca892195f2870d7e7b8b3de61a8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e3b17847436d7f5247520cd572ae60312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e42f15b0032614dacb08e974076501e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1498d14045238a57f187d6e52f91819b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb9b814481a285a33a38598ea029b29315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39ca259eb18cd29e7723d3178ea92c0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d36b993bab5e389e407d8a3aa4f3d92317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcf50e4f22fc7c9bfbd50f713c8ca64318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc689ac7867d3858ece478a66f078b45319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8376c5f3602fdd98e698395f757a2f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d991b02852c44ed8ed5ab69d01803f3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78123dd254536190bfe8f003fcc34db1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cc1b0bd6295418ac70802e7244a23f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e461111e27af24a847c9f43d62f128f2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59c439f517c82b87584633f75abc4a9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b86546aceb4e65e73729e6bde4b109326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78026dc811e67372bc0918a7d0d8ad81327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cddba715d5664911badcec8f9eecbe328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecad1ae84af29d5742dc7f7e00f057c2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6556b39bb4085874aea9028095c47a5d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455502fafc950c3b1dc16acf67e91e77331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9867b9c81590e4b8473c28f63fd2f91332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aebfea0158859b1f62335f511de1ec8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05a3e28b2d7c5aad88fea60d261a719334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7e194ac3746c7d211f43f8b2497028335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274e76303e52a675d31d004eb92fedaf336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444cb7bbbc11563012ee00c264800317337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8c8f5e6682aa905f14756cad9b6e92338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e965b099e2e30532082901c9eb5ca2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83d6d1b9268e4227af25a8b0bc6eb97340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50b2e6d0df7707d94c5ccd44209d6a1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb68caaa1dd311e7333562a2a3cb703f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d35646c1defccd935a99e6c0de94f86343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a797ccfb0bb5fee0e791baa15fd95558344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad849f558258598591f5166248301df345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3575411b87cc99c2d9c9c59cdaa021346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96bfd22ed8dfbd3a3f97109a50ac49d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860f72ec46bd4e5a72bbbeac60b5732c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8314ef789f034da40bc0f9dd87aff5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d51fbb8ecbfeba6ad74e63863dcc810350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedb22429ed3b0737d67c25700db73c7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581a3f35028105bcd6afa3be1c3ff23a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da38b0ffc4001ab1e6e9d44341f7a6c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee94465803ac55bd3c0683783236dfa354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60de10c32ce80a545e9d8d857a6e972355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c8d03dd6dd936b33e4cf0582bad815356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e725d5d29f2aa43f357dc566ae37895357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5e0186160d67f03a3022735154084f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bd65174ebec89763912c7cd385847b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afda919f633349ea5870ed285e5d0806360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbd14b112d350e1cfca6f84da20c87d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1646a73a7252d151af5e8fa1f244b9bb362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74df1a59e8e7be6d9eda8af728b07276363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2811d0c26ae6c2b9e227971147d736364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4533e782e1449974440ae7e5e1123d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d873f28481f83286bb7210ea5da376366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6425ca0c88dff55b4009d9dda00b5fb8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7edfcc966bdefd32b8d2021030d576368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada1119cd7add85d7b329ee3229c0d4b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c733ec11be99d1c12b126fd707f88927370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54396afdc4fb1eec8611340b080ffa6a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1abc73932a84ff49ba10b203cf5241372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3dd5d8d20e25e4a2d1dbc49f626fd2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbe100f251b384106876662586226b2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670a7f31a4f1d7393ddb18af34018430375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd8f15adb4993f44a00c6b7a3f4f00c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d094c3ae934191ec97efee0f85747ee377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c021f3e562e26130b7d8dbc916b0088a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b0a92cbbefbaba89a1db4e0d222522379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ee2b7faffb41e338f992630acde6e6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951f2401e9b3f02c8cdf751991e24079381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd50a2a68e15c135835fc9c9f715fd36382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec93f0365334b79ef0a94a8f37854864383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f89c5189de6db754f3dd5ab457478b8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3194e498471429e630377577f1bb6a56385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944e4b394fb086b420672f9a922ec1bd386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67d430acdfc0742b828de51a5f27e0e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e0eca775b61beafc53a2288708411e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ec344a0ea1624e71adb3591a26dfbd389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6780714f21661ef9ed58771609b1644b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277ffff06d250dd539d47215bb5f606e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1344b4a5e263480eeb98f76d0da659a6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c566ef3dc8252a5ac1d78529b6a16375393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce0cda72a41fbcdc69b466c1164f511394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcc7e07c9255d6150d42fa3423eb649395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faf7031d13cb447aa3bc03666e26027396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64af53c8ef721a3b39a3da90ade70fb5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3096a0c3d35196dea0c06d42f947b35398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff07be14b556f6bcf7dff64d44acd23c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2d416eedf4db2cc92919ed36c82a14400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4845a1fbfa70c26385e7d55cc05d8c7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c645210d27d00bb4dc62fc0bb5dd24ab402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a6ea7aab310002aa7781490352b4b9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9619cd96c110cd86c33e210fd11e0bc7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6825bc63b7612f5f524384ee813fdc405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eb4717174c136334e529348be22cdf406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f533d881480f017c5707eac042b7df1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33184fbf20cd5371c2282f3aa16a2aa9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f99d043682f058a60cfc74d6c9939e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45683fa05dc6f4d63c9cc73b2b9fb825410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d854c0c2d8d3fee014ef4f1d2bda565411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1a25c6f2662ea4452f2f6a9096a0c3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebc28ff5ca470f35cc33f4a32e7a835413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2509d50593fa049eb3aef701f0d2fc46414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c3c0c08b844b28690dbd3dac549c72415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3967e616b2970bef4b2017c7b19f80d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0797a4f6850da9c7d6969c3eb6fbc039417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffac33ae54c78d42810d36843fbcc98418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc498300d632206912c9fc15458ec0c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e4c80f253661914d304dfd8252ca4a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e09c6a17ff47380befd198def98047421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb096340fe6d9acad6b9850e980bb2d5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc513ec0f34f44ab6042795a832ea7a9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32df8a2a63ca920633ad6f04bc3f67e4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420b4d0ff009ce65a53ae8156677041f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33607b2e2719c1819661f1dea6a0d6a7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4943f1045aa2bdadc69d9ff3834c0cb1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e562318b73e0a4affe28f9b65dfebf428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10dd7bf0cb163aad48fc560626e4e37429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8989f171792a5b1987cae82a9b261d3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c64e69558a63c527ea0fecd0982a6f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc30662eb0e412fc6ceb0277d28b96c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df86087ed5c1b88ec8e0a3683822406433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35e2d6896513bc7ba5e53aad5a0bfb5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a96b9c2ad6f6411c0c8323685895c9a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5a291a29bf84c44f7192d41f71fb74436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2a8501a36ec0a822ba074b6ec00f58437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3322e92d22693846e38709f7264d58ee438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f1ddb9a01a45b3413d5adbd1ed6755439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc81b455095fbba7e1af5ba6e65f726440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cc5ab6a4042273da6697fb9dbded29441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b0b6b6880ce70f045d88f09bf3a869442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a66ad0e56921849fc30809e85e6220443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eab96e09864f9d5bf04bab0586b3b4b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a1cff03f7b7988590e010f591bbcd3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a8b63b442d947a076b8132685a3030446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65509fcd535c2bc5268a1ae4dbf6d5fb447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b157e6732f541f50fce15d65925f1111448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6030de7c083c55e57c90621309a1f263449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696bdbbd57019850803b68a6e63a0adc450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e071c4a577f4c089978ae160bd7de85451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8e3985c6865934179050ec1f244fc1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4dce89f6edc6180743fed1ae68f022453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b18ca6db90fefdd845e6bce6382e86454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978dc0617098165f67fc5bc50ccd7748455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c379cd48d1044e9a518ee6adc0352210456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abc5165bafb9c261f7c9edaf1d9ac52457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf28a0e547762014a3db9a2e3a19cff458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a138040ea5579051767794fd3cc9de459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72b61a7996bb9b7b0347063ebb18c3e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374d8a426f1295db19bcabbc12f53674461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c3d4ef937f258bc02ff58cefd0f243462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a212e67ba87c7856b29abb0fe2e0e3ca463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dea2b501f279b6765d4f61939897f16464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d6c1a81b278f05bca205ebadebff5f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e976b7ed0ef5ea0578e65f465990bf2a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4874b73bcaf127deb20e6db1d2a8bc3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2087c546fc27b2517f8548b50bd7a74468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3584374dadf87efe3b370c7a75d0f7f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051c008957e05836753e899de77d9054470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1488f060720ff1a2d6fc32c5600dfd19471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58af7e3f701e0af9e94ed9b78a8825e8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100187a461b462de7f53f0f9df96e494473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d4cdde36e54ff338353339dd5d4935474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5a463cfab7eee347f617f714c0ca46475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f68d8dbc7b210f86f4b4fb945b59de476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0495ff8f6df98d52127b6c0e196ad06477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20da5e4fe4b6a3e8f22273f87f4ac637478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d237da38bafb7318c890f1c9bdac318479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc4a9cbcabaad6d18ae894810510d6c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d759cc42b94a6c418f199c29b411fb8d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35f4f95a6fb08985b40d7ed41151b88482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79068c8d6df6f6f537c93647640bddd483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dabd9e70670ecdc027dafd3befac23484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eee8572f24d273604acd304089d63c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6369d4e48f8342cd70eac8c15deaca5c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2bc0c3aa17b377673b49d50dccdb62487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ff48f4855a059957f6520c5808878f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3eb6cc5203c0fa2dcd6e4088019858f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cab47e8621eb138f8f07ea44837d140490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc2ca9d7ac6eaac1c5fbb2f55bf9882491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eea67cf358f3f76ac198301430b4e89492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f907bc5ad591f2f96ab75d67b5a640493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353433bd0a02d85df39c1d64af7a9901494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefc86374fa50ed312deb06a6f80de8c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4bd29e5034fefabf8b8daf2d8cbc90496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481ebb82832be299a3d4ea37cf4cb8a1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25856f4229cb657334f80a1cb2aa793d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0bcfa4f145a663fac9c28183383628499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c93d32537ada381deeadac1dcf0c93500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bfc0d3420e6bb833a684ded5e80698501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da5649969e6b2bbb2fba45c8ca5a453502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eb4ae5f51803378d335609e71150df503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bde20e965024a5ac29b5e5667ec83a7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed535d41ca41e17344f027eaf32eae46505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549e975631a50083d63aa5b007fc54e6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a84ba78c1885c1ae4c029023d7a6a3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17122fdb2816f6c2017d034bbdb5d7ea508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910a4196c1d47c6ec6c34986c8e4ab34509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad5fb8f07cc288626f5205294796696510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4d2a0cd19a7ca883923d039ad17dda511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b04cdee0a9c96dbed01b5b3580f533512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ecc2badfc409ea45a63c7ebce60f67513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9292f578d23f992761292ff85f2555514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54378adb5f4f4e5d791cc1a706205402515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d0c1fdddb2c9c21ab47ccbbf35d8a5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98272bd0600f74c6aa644741cbdf8cfe517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efd64659158fd0309c16eb4bdeea05b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c2b9b4b1eee03f677817fe1ab0365e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f47fe46a25b81a7c88dab22503017f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf9b6769200f6bf5dc95ffbd3e0b6bb521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7ff617cfd5ff34f8bc8555d4803c6b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8041439dad02f094a4f66ae6253173523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb013e1dc3d70203f819e2f126397a6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857aa2da9c9c6523ffa695f639ce2232525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6be92a23ae83ba4b225dfac288a6f18526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cce2196939e5369d68dbfe3d4af717f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d7ee1f880bebf520d2c28415bd84b6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e3a80c774ed7cdb0a07214230b59fc529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49031a623a8d099a1f054f4659845a0d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b195ce7d59916df17b1000b003641ce8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f16001ad030c2dd83e672358538fbc3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94cbc1aeffa719af118fb8fe779633c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e723821b08d0d445e3c28cf41985b4a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655cfba8cc1e5d97c5cab8a6429e36cc535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5309ff22abbd75782ac63c3c0aec03536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fb4fdf07f3ab079e1ab2a5e96ff00c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f255711f6c47fa3d1bbb7bae002a32538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be91260a60b7da0dd598610b4fad2643539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c1a61818120f33cc1d5ec52671412e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f02cef45eb5fa3916c3c7d9d0804d99541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2caa26f41a9a0230b3a9ad00f075b75542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30ea622defd03975a88da3af0cc903f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8666ac4a1aa708b14c0f1ebbc79e4140544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04454512a8e814e795f76971cce2778545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a99268fd66207017ee0fbf002b75261546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a371fc422af82ebb46d0723efefe12547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228a042f47d5bb9a799bbf31b7349783548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0d7f782002455b1111ccce24382867549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5551252ebe2c3a5d8c37e24ae41c4d09550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b2e56eecf86795b129bbbfe3807615551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3393aa1245d6d089e1946b28d76450552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffc703bd587641a314819eb772abca7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dcde23014257bccb6e1fcfb2c912d6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2de693819e9496c38026b93e15d05f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d792fdf08eb4cbc3cb3bb15cdc5b08b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce45bc9145c3f744865a64fd44472f4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e0bcdc5f363db5078bd4cd6da6d93c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7a0df2d2f1f547d514259dcdb6795a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13beb69dcbc2f2f6fbaa0c78144842bd560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38764e2b8d1ce6e6df203b697e5c7488561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7418bc4242d739c23ad52f95dc8a110b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bebee883eed691eed877596698142e4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a501485b3b7a9ef197d1541c6c57eaf6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff303d923d72d1487826b938228fca6f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49edb101862acf4df65c638820620052566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af312c152be671ac12068efd60e224cb567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d93dd4378bc101fe13738cea6d7464568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed5f7d0776a4694f5626f1d1978aa4d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7659796e351ff0ac8667b86c0305a85570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a179de42ec5d78a31250d70ac00723571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b177dd5ae70ec2349c20f865c33c67d3572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1ce4b90d21eb3bef5e5e94dd9c8ee71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0319d4af8448801a690683c31278cf42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d610cf7857d5ab6d159b3f002f8537b03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba5266edfcbe673c2bcf083296227fa4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2048c254bfb876a084c836b99bf435585.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d362992bbfe4dc98adf425481f903c66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46a0057c9f7d3d98605c5efff0b73b67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ba2c7463b3f3c0c059c799e1231eb88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2047402ac936beddb5e783f6dcb4739.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48f947b1ba8b7c927b0a762175281c610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c085894d2984559cc560292bd9b544c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d13f25c3b760d90d3e0605d65c76d712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4379dcb8eca075f8fe9e03fbb9abeeb613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301a22c0c754ea52ad15fcef40bf6cea14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7307072dd0673121c48b7e17dd5b9115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18f9ae1143b12456e294a85b6b7573416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dd984d277a00ab12a2e9355bbca20b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02ec8a608c5f878b85fd0cd642c138318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd119b0ddde15eec901b8a5acb26e43019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c438f814ea33f1a928f50a59eb16ea620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f182aaf9a0b3ce00962027ace15d55a021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420f4f5f317ad6b86898a67a3065969122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecab62146b15155a3e1c9bc6d26b59223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fbe84d4ae987e968e56545016a0d2524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59154f91ea8cd46a82b6ae32c8fcea3f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d87c4873e536564bdbf7a283b7b23526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a070fd692f2a7d02896e58de6e2e7f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c213f597771093788f8cdac87168c2bc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f8acdbc698797974c6e87e5b142b7829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3528119dd27b611678dee1cefd978d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1b6b6650bf8eec4a4377aaad10f13531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41165d297c8d5df011a567ba12b85a932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4a93dc18901c1ff0ff6c420fbfd99c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92ed6bcb69ad85b5ceb8819a55ce4fe34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c7454233e0720de9d597763c20572c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7a6af912b04cb16edd4a16e26d1d7636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf9a66741e093f60ee07282d61f304537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0547b9fc6ced8b32da9ff735fc12eb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8290a8e3894db3c3783d8cdaf53aca39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e1843b8d74e12946c33c8c8d38ec3d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fb38545e61dfc7337495bafa5c3d8641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592ca07313de05b8fd81ce8faa13b0c042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dab83774ef0fa819eb0042b81f854443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0328384a356496f67bcf721303d22a5444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04bb9f8cb0a51f1601fd05c6e584fe645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b2b26296b86703e25bd32c900080bf46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc4c36234069e9862784c7c6341766747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01fde0ae26716a088c4be327ad6a90b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c59498772013e8a3368a1bd04854eb649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0547063c002447fad29df7875fb64a4950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc4eb3e799d5255488cd44cd8b169ba51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a46da075b364de5d06782749947de452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9947db63e80224fa68753f428c182de053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b906de866ae84256ba2e32b7a7e8469354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1bd5ee945291fda5d12f2a28cf868a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5abf7858c08ef8967d37bf195cf58256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501193116705d8e2ad89f72d600853a557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e990637c18c86e7773cb5386fe9829c558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30f91e42708e20a79bfb1d673dbd8c059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63332a927612c6afe1a5406411e0234a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c057404671e26ac6a9ca5b3ea96b4f6c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d047f80216b2cb1c4e9cab3c2c7c4b9162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd9dc9428b7ca4cd66b775de913448763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e07a47d16c9a82cb5a1b14a9db5fad164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3f655957db60859ae1cfdcd893005b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98142dd619ef508ffad92d527e69ef066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d210a6bf776f6dc1eea4709e1cfb4ac67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1cab49a6d4eadc29fd7634613281b268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d11b9cb9f1765afd0368842b47f7c7a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303fc558bcc12dd17addb1f1b0034b5970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bad286aec1b671fa35507efd6267f1971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60416807dffa60b0be58a00ea51b1b3372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51ac7d17caf5b9b06eac2f8ae73ba1c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b513ac4134758c4ea92e97ce440f2f974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a9b73a5b8bca91364bf788c8870fbe75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caf3c0cb4bfb326516e3779ed750d6776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8118bd7a226ae1a9b20d4525128b1577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7b1ebb0df64a6f39141817f298b7fd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73897b4e7451d92e9e99d9628ed4837879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f452d160f9c8a4a9a8ffac74728725cb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b69d182c3cb9c2b8a7f3550736046981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf047216073848c1151887e5bba6ebf82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fcef7a9bd7b7ce17485d4f3a093e9883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c76fab04925050340b0cda3beffdbd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7880c5f3669c08b3005b4d5cd3843385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb4082b28f07b31e93ac333272b513b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e6e9d714cd71fae7bc626478fa149e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f17398d91c015415c39e73c0ea0bf2b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce2b9e31f13a75b0d2848fd56a9c8c489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc58a9cc3bb9578a2a1fa348677aee4290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ed5b9a9da8c21e47d587f7ebda1bba91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019af5507e0cdbb39fd34ea373d05ce192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a3b4f95fb92942ec437046ba9a603e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7ae6f085d3f47df806b58142ca704c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f77f9e959afa341c15044275fa388ec95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4592af89f453290f8d8d947ba66fac96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b90e8d1843af2bae1a9b869f1e767597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424a046ded95dca78818b39ff4f0610598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d80c151889feda812df92d22ba729199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d56dcc4fcadb47ca9a59229d8e20df100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1513092380c866daa922e29905f38838101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b898bb2c06f7004fd087abe4dc70b980102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cd682afc257aae208c4e50b6c7ab55103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fe18b3d6c9dd898f67099c977ed94e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aeb5c4269bb3f2a3ae3566438f8ad9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723241d0a6294714d829067a90089275106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa98e325b3fe8733eb3b21bde1c5a57107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6109d0c1942924f55f0b651ac7fd29108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cb5ced6bbc8376b5471c537ea7a456109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a379aee5e88c5a923c5fc1cc930b08aa110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ca778d2c1cb9bc2dddd069fe4dd583111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cf79ba26b6397aaace3a86ee3d6d6d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6732a30db5500b4a489099faa277ae6d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22dd62cfdc82a673a83f655544c6bf5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dc1cc49ec8c6a7d270dc55d08af391115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d555683416a4f7d11f93c4cbb89635116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448ab83475f5bebd2125ea5853b6441d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883cdd7e89832f421ea4cc722032cf1d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e850c4e9498f1bf13011a1a7fb9caa33119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845518736c719f9d26c40078c5f9ce62120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7772baa61329d07f720d594b783e53121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99635b898d0f534c19ce00c1a2fca0e7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c345fe748812136b1fd4c3c8d4febb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e5de4e5bdb77e07b5899637b4b9634124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5202723c1a18ca9b26a1d2d941412614125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1574525871a187a7f531e65b550010126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6033ba0de833ec63c62cb4983322329a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e90067cb8f42b48cb10d8d1f9ce4070128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf54f687dae4c68cfe2bf506522655a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1298df20da69e88cc0e98b41b557164a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58999e3b98d76af0093048a0630b6998131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c9dbbe1172024a53fa241e49188452132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65eaf0f95f668926d2d28aecdb9ddbc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999403e2671ca27aa62096ae120a3b52134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa905e56b880643feaaa5106020bf32135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f0a3e36089b18c6057c29aab3a68a8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fbcc9388b627b0a5d597b728c33da7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c4f80e3146e3d7d80b19ffae61e9c8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a69474e96be08f61ce9fec784aaa74139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9ef198b3fa2fd52e3cbe7f407c0526140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e46945de604157eb3c886b268a33fd7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b34bfac3a3ba255083ea0fdb38f135142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e2a39d6f70f8d91d2e0dfb7a14c97d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7385022aeebd00f6827dbe952385b1e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df2e4f7b9c9f9fa08296774a4309908145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e227740fc2aa4fa64ef05e856d5a95146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4668ebb871cd7949a9c203df65bf121b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306a427dc2f39579eb8f7054972ae6b1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1c60548107cdb538aca92aa8e82bfa149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafbf61b46401e77f0b8d10ccf19ea18150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbb52a09ffbe3674c70b7936088619b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8e287b4c7dccabc77993009ea93a6a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5ec031d27be2dc160878bd37048fa0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b7aa9f1996548cefd873e6d0a657c5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3da349080ce5dbd203366af44543c0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f80fa8f14e0dcb72931584d403c867156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b131ba37f0a19ae8010037e66938e821157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e613c2349395a1cee1ed8e7f634c96158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811ec12cc55b119a400ba11295901c9f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970826c81ce29f923a1e79cdaf34a9ee160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38ed452a612d3b370037730a5d662b6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220bae6084015e52170b946230556080162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641ab3c2e01d7db25ee9a39a590dcd7b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9210dba51ce8786af49b7004770978164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af81c2336fb4e9f5a35b35fe8bd44485165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e883ae78401cb58b2925f49c4f000c15166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e94f4daf40523c28cf069a4a38c83a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fc42ac207f023a971c14daa7658628168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f012f44476b7a1057621027ad52a34d8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec5636758b2f0da0bf488ece3034dc4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7687469b7bf92bb5286062eac8161bc3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03d4f2adc2fa8f475dd81cab295c73c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b1bb3e344ee367970fbda20380f0c2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b037dc5d16ae2e8016e124c08175aa1e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fa9c0140d1df70b299277a8f986119175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aace4151a134ecd950a745644dfdbd6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558e415895dba22d05d22fea70ee3f10177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4045869e4c1322010167b44810a95ed0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1688633e14d9da743f6ca1dc4f83096b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4d5754166d0620008db39910764987180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafaa3a7373de382aa6fbd704a78074a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10612bffa2daceb45d3576519c6a34d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e051465f45ab03bad340882ed05b274183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d1bc27fe1083f048f6d8923f11cb5e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1752f2dcce6d7851aa3dc1fd556174eb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb87e82d37649e40498b513d54f721e1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e742cfb2b2a5ec47e4f86c3eeaf563ee187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3116a0187978b5cd99451935025ef245188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ae00880d20ea66b984846f562ed668189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b33fde19adbf5b4d60973a044272747190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6276be062cb1b87403c6af5e64b6e919191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff888bc78ca65a4d3d46de42c73fcea0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d312b34bcc3348c7df315e96315a3641193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce7ce1f276ff9ee9c5cfe5e27397816194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742959bb9dc24b78738827aa70ad9414195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748bdbe453a43af9dd8342a89b672810196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d50e9e590d7eea86ccee446b28b4265197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f89e627209aca2944fe77f0f15cd72198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0969c50a71bf71a8ee39e7bfd22915199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc6ceca416820348c292ba85968f5b4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4844aa4de10b8651adfd941ca453988e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d567220ea777ae7df1d09c488c2159e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38e3c5f37e5b51234766ec21efd49db203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd8cefd21a9201ae3321b0d2ca45477204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5230dc20935d64507158ccf2976120c0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d5b63c6bf2da6c5ce88c9e0d8405c4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f541673e1c08443b4703f9a44934949c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0bebe3c7391251a5c4176a5fa66e53208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf6f04d5c06ae7d53de8f30ba5b0193209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fe4816e8c320960469303acfbbf61e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdd551396df7382b3a7eb9f20b1157f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ddb0ba90db4b7070f48e158b304d12212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13da3f848f24e025cdcaf44e1c14b041213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19532f2cc1181cdd158a0f20359ce0c4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bca6a7093312c351876af1b7cb04c5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e23eba6a1075aef01de3efc990b63b7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64745a192c7785655983b1e4ff1f2621217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263de0f1b7ee11767796448f8af0c21b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c058a57250710c92a40fe42676247b22219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2884ad91f1bb691e6e9e3263a0f5fa59220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb83330dba62fb4e2b8ac0b8e921b649221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee636a50671f8ec8c08188ffd756317222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e56568a89d8ff27e536e4db8eb0b637223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba005daa5d1588bd49ed3f73abde4237224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76bd5434502a44f6f6cc44b25338653225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd054d74d8cbc978269edda883fbd7a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444de2979cea74b35fd63651541a31f6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cd195a9369bd1fc30a563129604efd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b27b23a13dc7e4d267d7797eeee2950229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda385cbcd4037d362b9789e084b6ea3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dda2aca2afbeb882731c64ac526014231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb84a79f3489c4123e2eacbe3d3771a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2203dbd7c5f03f4fe8ecf5105f886ef233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae87b29dc62b7b94c628857bce2c4ffb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78279115d45cd32ac3367a331575070a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668aa680123b03369d51cedd713da4ff236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17b483dc168883ec085bd8a30de12b5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de21d21eb1a0d26bbedbfc8549856e4e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92aa5229351dcea7cec617d8feeb77e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0380fa7149abd40be9b06d16446485fe240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae550721513971a9c9017deabb026242241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf0481ffb2127578f77971c46105930242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e50d0a531191b5e1ff6e0172da34380243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c62b376571a9586aa412952d762712244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9dfa4e38c93ab1a6dd7deef6e1c1f4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551900ac7ff33d8652295554eb9f1a4c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f48eb770f69e1e32c6b75b00d816eb8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7284120fb2f08173f76a738e68f499248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e86067507f2a20e4077c2c96120b34249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed2e4e952606d1c0bac5ecf8ad235b5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c212c52946d358ce7e25a028d458889d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890b91fb48575675367dc54d440270f5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dff1359da6c0df88737e39a637c3483253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d580bb738c0a0f4b067c8eb540fd1566254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fcf44fac87bbdaa7a325180b867903255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2d2ac8b94dc830534a4e3fdf96b5c8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e4bf214b2d91b90559e9746b2eeb6a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27e6c1d5ff4082dfc0e281a9346e78d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a1989a4daf0f39a5780d99b1497205259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd12f63a350a632a83f7876d77cab1c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adbf496b9bdd432d11d38da72c57f6d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3097ae04f0891e54b90631a8f73c87e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e4679920571415646be5821b2179c5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abb32be9b76db74d45491912d5d54b4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a74592b3ff6b355e0e94a54cc04ed00265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff564e5ff02a8a2cbd3eb3a792b540b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c2cdcd739a514b998ae679481535ab267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f903cb4f3224c2248436f686707ea03d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a488e17f9c1583606cfa75fb4a133d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a91274c47addae9c968954b912e75f5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1a443bcdcfd9542a56da53ef42cee7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed1965800ce2f776a397de92c619ba8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef247c35872d30e82675153acae25a82273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f47724cad5fe31aa1e1744fdf204e4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dc5f65f0f679226c8eedd671954673275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825b88f93dba355235e280b1e5284e2f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4347c6ea6950e8d5490c12a77cc46ae7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b315af2727bfa89e31afc36c47b0e284278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178973426a2361d196d9091347db8a97279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba701cbb5857a52618ae1790d2da164f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cca7e5911f0386f8c014dc44bc0e0e9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ec4371d4831f55b54e431f9a5195fc282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1fc8883ddcb10b6eb624f801077362283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0bd6bfab366200f0528ea11b6cfd2d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa02e334ec04cdc0acaa81ec837efc2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d81cbf3401d072efd84eb1e95863524286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810c8402eebf10d19448cbaee6384133287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ce2bba2f08f65a173bfd051a7456fc288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120aa1644bf4c68ce8745460edb38dc8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd5b084f9cf80118952065eaec8b608290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46df52095cac4b657241a0bb82c8d44291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1669800fe95f414705c794d7553b71292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63803562eb7fe9274545e12cfadba37293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee153404abe71d28958d4a47c71b458294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767de91987eaad46e350074c842e5b6d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db73be5b68f54fd3a3db42a1a2dda0bd296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ae6d588f42dfb889e93a410bc25bec297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5388c08655612035a2329b798e22b593298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0483408477d29e660c6adbbd3b6957bc299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6076b4e0d1070181a0f82a58f08dad27300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5dcee9baea9909652dfdc823501d52301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4308180e1dcf46e336be31eae1529c49302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f973f98b6c5723b8c0dc52c967fff3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9346cfbf348bbf0ea39499f0edf368304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ededcf9235e51ab398f37c9eca8c76e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95f95850e99f8648ee983c1e61bf6a4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e94f919b8c96437f3ac048856b82b31307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9765b6d50f1ad7a36d25bc889ef519d2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744d54fdf086b3c699fcb314d97dbe80309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63b010fdd71128a50a98046a3b631b2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff49399b51a2f9d4257da024c15c69b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccfaccab3fa1131cdabdae998602e4c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360dbf6f246ef03c87d2c7cbe5f1e280313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d78dddf050be5843873b83d0c2745d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ff136a159f173ccf8c6353adafc60e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a1d7bd9b79b6dd20b46a4c13fd6491316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c76c2a714baff20725b42f45c09b2e7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f48f7b2e9902deb072d92f1b4cbf95318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c9a6516d516924606067f443788166319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc7e723fd3c9367ff442c3ad378eed6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce7a8b89470901bef5ccb47a0eea52d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7642ae8da6774ff39b72de32bdbf9948322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf7ed55d69dd78a7a69894d4c651e50323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b4eaf85220534c265947fd8d203196324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea99e836565bceeea4879b2cd68f090325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a752515c7a6013db6e30ce9d5d5bee5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539da3be181b1e48be0895346c6c5bcc327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e9d62966124e59d6fb10684e785b34328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3e4f52ddfbb626f936ddd393e80674329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d810e78a390bb0c4145138dd26556cd330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d6da29e89e76b680c97984d21bd80a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f466757df219911e829f0b8df0c343b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568ebabc67e8c9c8e3729f3342228654333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bd67d6749d15164769372d4e4ae4f0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18015050df3e304d5dd8b0b59d7082f5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552c3286360573cae6ea457641c5f1cf336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891344803a2ef4f6a34c9b9ee7b0ed4e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a36a058fdc906b224089c1cfcaa1c2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261df0c274f01e0cb93fc2fe407c3ee0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a50f7aefa7c6418fdf92b5a508b803340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5579915c89df06dd0823331380da86dd341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b112caf6e1bcd9ac83cb4cae13e789342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f2cbe7d7f1ba53242758a92d6d471b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a932115c510c557b45a9460476137a8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad221da0d68764a9d85995cfcf3c4b5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa358c4f81d440c9ec072ebdc1a5f6bf346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f9f8f529fe3738579eb46ae8575538347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e71e5052b4365c991060acd16cbdd0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a355e42b328fb47cc850c2c2662268349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd64242aa3c088ec12499cbb64affdd350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae408bfe00f773e290c68082e2294c78351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ad5473fb733807d17b4c159f9117b2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8933bb848f686b9ceb93ea1939d0d04353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fba70c7a4d6d51ded7543ae21d2dc5b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6b42cf9b3aba68962f8490543c27db355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73b74629697ea52de0a8a473316aef9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4022cd50bc7a8da1673473c386fa5684357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83134b45e4bf171bdd8913c68355ddac358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c2a2f58cb240ffd492ad847db8d46a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb12f0975ff26c0ec8a6042e48f6fb8d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df76774554e05310c36699a6b2daf35d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58393c31b41f71dec8a9a7d63f561736362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c12ed426827451fc794e4f4018e6ca363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c1ae6fcfaf81e20d0cf97480bd22eb364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f082990ace7eb7b32f0f219c3e34fe9c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ac4aa1a3331f0d08c34211a0a40a9e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6787437ebf04893f3ba903f58a31d263367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377b3c54e8ccaf1aec0097a9beb763e9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fad44b39514934f5ac7e6f34e7bcf6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a096bfb205fbee699b119d313595f1f8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fb222a7e534c9c8ada796786494719371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54d822ee865d479c8f594242ea4277e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298146d764dc2aa13c77d63009a7be03373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9b41ac6e012cac17a622b782e9d1b4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badb0db1a0595885b8d7c6bed3cbc4f9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34b8393d2f750db683788a4b9c82eff376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363affcfba602f60b27cca5fc9c146ff377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a9a553c900bfb222fd7c98518ed7cf378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c8748bc02e6b26657352282cb34848379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45edd15bc332e6a7e0c64fd6883929b1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a76abe93781e3aa124230b3c7832c4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f23289b41007045673b97f4275e084f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365c00c72ada471384ac0ae72c98f2b7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e1403f2b3aafee44607941b4105e47384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7d29ba07042d3811c171f107ea45a7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780a14e87c51fa6576bb553ed4bcbfbe386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a32d43bfab1d47a6d9f6e755c2eb160387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a4612b21231d8d499c56a9f31e135f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54cbc0d1e73a0457c3255bd8b273534389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1361a877b3eda868eced12c24fc93ea390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5abc8851e4355ffd218c714f1192bb391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82acef53066e457cbd74b4c9b7b21cf0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7012197222a79fdf9bc02044f935685c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd793dc55131f4a5ebc45c72fb46b55394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2644917fb9bc7ad7785db5954dc6d3a6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16e2f3756844fc49f02d5f0e631f2be396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9a1ad4445323d576ae6b2027d7c77d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90376e48c6716f02100c3f15f52af2e9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db8fc9f69b23891f543712d9b7d2c43399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bff52e205e5d537c056a751c47efb40400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc66fb8a66969e15c68a973675d237c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330cf161076ad85325571df7bb9622e7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1673309b9ecf87d0112f999ee8951f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3948edc383137a48fa1ee11edacd7e5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d4bd0df9720fd11a6eaf3fc7ce6082405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8019dfce34fe302303ddd3b95e016952406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1d4909b5c1f881a0bb1ac3c56498e0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abcbe85c465950666e7ca74c9422dae408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d932088e84a685ace2156e49353ed5a0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1076a9585a4b0c143d2bbf1b1e24a75f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01994a268e40c3a08d94ff011e48622d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ac6ae6ccdab579a9d633c854774ba7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e504ea60b67efb8316a136233cc23a70413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca810ddf24ad5aff4d479c5d3da91f5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd138797339d7c931700c05d6f1ee73415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bab46d5ffaf5b95c7ad81715e463d5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea42bdd2fad7a17191712ce318349f8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c9509a331dc3f39e30b7bda5a0952a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d0e434dc9021f655e304d8a24e106f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c058959379497a6d787e4234352508e8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8707d12287d8a23816f729855e0a1e0b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f23274f6587c5064059dedb3bb4c48422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9cac33e762eb046351e189b1cd424c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b0ef418abe4738f1d3fc426b74fa47424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38e081f71cd0535a1cfabed96758797425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eeeef1426b4c7f0eb56c4bb32705a0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b28a8b0f7758f63190b7f5c7e7b9852427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41663148e4a7e113d8032335a538d40428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c93b0a99d1bc269c6017ec8e87ebaf429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27e89e01a551f39f182afb34d56e10d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64d10ded4e9e3b7bd4e555da65c750c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8d4ccf3ade1eea624e4ded03575d24432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1628370cc73ee47836851d487219fdb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b953af2e2a05fda65627113c4d49e7b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725ff041e03dd1fff66c99d1894e8416435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4b590727e071ffa8eef5dae813888f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8310a438b7595c7943d287bc99490cac437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e42684ce8eea74a2c4f5972b400514b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c287be6cee09dc4dced2ac170ffc40d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295bc6b8df7e1aae4fd70aab7e04f2cc440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3978142e389945327aad1a2984dee1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d492b0a97a763c4c0e94bb653432e91442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7287c9ccd9206d3b5c330a37f30b00443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f023f7b60fb8c2e047379b7d503d8a5a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1d90bb613af1ef388b8e74d5d9a6c5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446c53296cd72bb2f8db47b0881a4a14446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c07cfafdb39ea4a0a45e45d2a6b3bd447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b4e3eae942d2c9661a00694b528ed9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6870bfbb26630c00b629784de76cfb449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231696194bd38296d609bbb2d8b4b5f7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af335547a9eb7d1185234fbe6ba42dca451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288be1166f802ec8ca911e497126e399452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8f4bea6e9cf7fcec827980f2971f3d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0502d4f6f86a5b2fe396b48ce9878141454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978ad5e784865126402c6b6af48e7b08455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92007d3a0be58811ec42fd0082dd35b1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b855a0ab55e46da43fa181388eadfe2f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1cda1200ee3a5035f9f603e37fc863458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0353f578e2d18c13f77472be7e4528459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc9245c0f096808c43f612563f930e8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4be90efa4840954e82f1845da123a8a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e0d44c642947736da6ef596077cc29462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb7adbae23442a6f73c4461f6a149e9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876e1c98a8b3ac7b32189bd5f90f95c8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe3659bdeb8370c2c53e82b2880b024465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ccb96b4afcc42e3fe151bfebe3512b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978719b502494e016ba32e0696429c05467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50afa065357561d86e7b7f7ef4d71338468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5b533332762f6bbf623a51014e0d61469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f582f5e46b978138c6a1a2a602dbe5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca54dc1f62dca6fbd3f61dbe387ccd4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e387b447cbce0aea661a7bcd453166472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25ca78c1bfecbdf47870a37dbbc8bf9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee8c466c236ec2fd5f03d931470fbfd474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558751f68d7316e78630fe29b13ccffc475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2aef1d25ee12bf6521cf8f9c3e1e64476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e00c297b123ca41a996e38f8d4f737477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caedeadbcd8daea0c4f6bba56eae4cba478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30082691d4e42d560bd080bfc29b48f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221c1653bcc397015c242a786a68dad0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393150d2f243449c177bde946e9f7010481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32998f3a76262fea050a856317d891ef482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414c0d63b9c85843d6fdf0fcb068f856483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb47c9f43c8a11483e33ab634a27670484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3696d96d761d64a018f5ed2b6156dd64485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe72e398872332d00c319d0aa1eabe1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fede03f0040591bc0dddeb87be5b12c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bb03033062e57a67b8446aded17907488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453607e26600abd97b034840e5c86443489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357367153797bc18e4e1b8daf241ea39490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f40fc012c66536ecfb5531c80acb85a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe31817be1a672bbc581a4b02875eed492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a78632378ccd223b88457f400983b5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37bb3f07d3dde940513d76e0ac399bb494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda020b431ae9c6fe7387eb67bdeacc6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a910aba2a669bf3ac50191d2e3c6f626496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd99ea49f6da754c14faaf854aecb427497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd915180d391144759c3337818e586d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1c2775774bae2335600eefc3494084499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abfec3fe1f98cb657c661cf2fb62a97500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e0e6df2d96ab3ba499dd7222c45fa9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c12329007a564806b58a32f5d305dd2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91246e65135ff1ea69c12b6a4099bdb8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec57068f10fffe1904f72c398414197504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530092c9c7144c89708294f08d36de2a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4c6685164a4067c240b662ffd7b926506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f5f72d6e6a6a86d49c77a171ae6869507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dfbec17ba8b4b46cce7690f859b931508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2297e2ba7dd888680bc6faf70a8d1d70509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a9756b38d599b5cfd664156904d9a3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf6b64604850809a545065a51c9ca4a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8241a3ef6ca4618de376aaaa1dcb7d1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2041e5927fd7341d44eec80069713b77513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef50e98e5e96ec7aac10275ff3d88866514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdb8839d00ec9f20c4e5b4dbed62f2e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959ac0c01028802d59e91bb52103df4e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aae1bd1312b34b656dd43828795108517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707c70f9c3a40f3a70162851736f741d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39dd6f16edb876f9adedd80ad3617bd519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7830ada8505adcdd4b2613eb6aa689520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99002df8a1046b31907d370163b20b28521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5455915c68780129c629d2f371addfcf522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b11dfa2a4f3b15768ab79c49a0f7bc523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f14bb3401ac29ca04d61f0d08ab3f9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c791d89c5aed5deb6544d932af36b347525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f5c0bbf52a6a338124b78183efdab7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaccf96c18a0534fac2de10d2d119e9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2825987525093a6a8ce8b3be5e811fdd528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e40b34bd7a339c6cfca0e907f44617c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3221206e85b2d8ef23b0f6d61af203f1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d04759b00e72dbdb7fe842aa764112531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c1d5f30f9bbbf66f7d9140c4ab2a52532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb570637f79ba6a4b5fc96bfbd8dde10533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267e7bc4b313c41ffd43aee19d66d7d7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8f8362788969e5b8ef7333b7f92201535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33fd117d1a2673a4954b1197b5485a7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90707470187a9dda827105472cb5e316537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d96d04753dd7131d4d74ae56906256f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75debfd6bc44a9686d34867a878e7c1c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e266274a851ff9c9470074d9142ada29540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44a96058632b1a83491af9302ed2be9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c15a22bf73c6904d7381db531afd4b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83d2e75f5c621385baaae36b5bb506d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a841424e2c88dd927b416f58de937032544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d2e92ed9b768d6cdd3e851fef03cdb545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27766131d6716c3a52ee1788cdefe4f6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a355bdb74b98a4c01b491613a9962ff5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d797536f2890f4fbe0be84b1ad2fd2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f3a75f3eebef8a3d7f0fe17fd0ee29549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93172d9c81666c28e8cd93f1d28bbba6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c60130037c882f594e9e93857b0f9d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e06b56f78c53aebc1c04261ee63620552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532d365d783fa23c85459da16d67ecb2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c4566a37de5ee0da21fa12f5888c12554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e00fffa8c825710d2b43d4685d72e7d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a7078c0621827d3a9838d10d415004556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54307b30e388c8e33fed08d190453ca1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035e46182b6eed1a26221d7b4596dab5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1e340b11b9a7c2f801c78e182777c5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed2d09aeda30c87b5895c40f49e509f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ab0e8d01e6b01891415b2c800491f8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7a6980384485e9f4c2fda3354817d5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3076af5e648166212afd729ceb7714bc563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b1ee97ffcdc3067cbac058b2b3a75a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bb5019f9e402c9eb6a4f760bd9fbfb565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9ba5f88220f5002afc2b7fa1fcecc0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c8fdecfd78a38374dd37076fefd0b8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895700e1a0301efd889c33cf530b74a6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7376afd74973c333fe83ab0d0d66a420569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff8782eea82bf42eecad825b4d03dc0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcc5e21ec8f0f7ee719e1cafe4122e2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3946a7ab2a21d3a5c67adb1f6ea666f2572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>