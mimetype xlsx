--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff634995c79fbed6052fca503288bb121.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bed0951385f7c07746e2938e9abb2662.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103f07405d4f6fae1fc73fec712eb87f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934a8d3832bf038ccadaacf26fb81ee74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9881143586ecaf560a13f91fb520b8615.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b54da77879d333b6f592a3d0b110a8d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931ce53d76353b63e20a82e0c000ba247.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ba73be648f36f1ec1aecc4615cf8298.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99df33470f79234ee4c1e302cd9f1499.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e773111308468e74fa9a984105c0db610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ac8ee9f98ea22eb5f53084dadc90db11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88abb819dcc764003f2c02ff7cc6d4d512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca8c19e0266eb8a4a7831dbde57edaa13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796e29170d3ff2a1e1adaf3e676532bf14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec21f762b9d5a186b3583c23772fdab15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea325b5ee8a6ea1b17080e19a5f764c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc3773ede610d51af874a889e08a69a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b946b878d1af53b89b2c47808ac8af18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61747b957ecf203e4c8dadd26385f9719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59db007e1a82554ce5e7b4750d9df3f920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbe934dfc2fcaf484afd10680a011d021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1646badf1bca530c0595a6e4194c7622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cadf87cfb4e71d8aefa2b8f44d0a5323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6cd1668ee58e5109427bbcd2faebc524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dfea036b49a55ab7a5f77e7f3bf9e525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cf7d9dc7d03309b58c48fa50f0ee2b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db57d6ecf59ac11a65dc2a7b5dcf569b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df15d91cbc1cf9655c4dd0876cc2ec628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caec70f2119e45641b4c2d30c3506cab29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0e39d44f54447ffe76fcc4c4ea05ae30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7598f6e783848015c50acdab727ef1e931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366fce3e932795cdff47dba2a467770e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9090c12dd418c4737b580f54fc5fa54533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb74689dcc983d0ad6fb49ee6fd877734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b19d2a4f347d6c7666d0865a2b066135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf555bdfba7c5c93eabdc87453efbb0f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe936375a08610536d05a92d3ecf7d737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44f5e02f110c0f3fe9d1f4c951d194738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d2302a9bc54412667ebed6ae42608c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21215a5fa332b7f8396282b5df85452b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c41889e042db030e54b4aaee6122ac41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758cc56ffde54b735196be22933aadb742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271f97fc98f2fd3bc4cfbac734d4ec1843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fee03e20b7d82616a64a754f029e7944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27c9aca9b16c1f12814f6fbcc12286c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed62465785b5b5ff85bb47578e0aab846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5188ffb442e29ef86cbe0323fe3b5147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46825f618af66a1b917eefd63dc729b248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4179d34772f3b6ec6f01d0eb0310aad49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2076e5b88eb964f0f2714ea611d37c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5a995d104ea42ba7bbdef4527f3a6051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e47c4d0526ce39ddfd9d19b967a97452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fce83bd1ef7e16254ebae18e4afdea53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8826325fd27ad7530d2377b6e9ef9854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c3eb8e29f00d18b53b315cf88d0e8b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d71cbd797904b34a237eeb02e63a9a856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735545c930dce1042d84c94766e33cfa57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cecc024457d485d3b152292bab36e758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f56c849230bc2b844a66f07cd828d959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620963990c2b091d697fc89f9ec0221c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c0ae5801bd96c4615bf510437931fc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c55af3b8c8eae04be3af9287e1464162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94a9737e84c581e7f7940ada062894a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1484a16ea57acffa0ed9c888d7d032a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897def69b923662a356f12b9d397681165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf4f3a6834b4585d6706989de64ac7766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6944d63f7464727103c8c4c01a053ec67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c0c0a483014383690b7d71d7c2c1cd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bc1e09d974b26c88863c26e68defdb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0991b288d779c0f8e4b1aa3943d71c7070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01fa27ab0257ebfe544d1d89dc9e9e171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4232fc184204573c1212de19294e09972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b21a62190078aa558fc932cec366fdb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcd9b1ccbe379b69fd57a50e63123a474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536a340b6d3c02520dc7c14c0c38745d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04728b5b40eb580d3041a62629ec9cd076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6523258e256b03b24478ea81e6216e6377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cce8748734bc9591886940d158c455b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b2582e01aa3629e0be1153de38eab879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d027eb2369335dc527cdfe6846803f580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b786a4d69ae92487c7828222a9a6ae381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b037aa9af8080d32d865e26c48d03b0a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47274fcdc3748d5d4e3a8d33681ee84583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220732a12238381e4bdf61475e6e3a3784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd1c6844ef3155b7b7c4d2a57bf72ac85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab690c9fa10d27dad03fe8f6d314021286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816b2019a72657149b5d17b80e2ea08e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8ad449274a429b9410bc584317075a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d85e2e3b7bc0d1b2466555aae36bc689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8680bddd7744e3954e9480f8da486e5390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be2ad7f927c8c42232e11c3438417d091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da9cd7dd71e79aaf2af68e8f8cddee092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a36669ca3b61fe54e8f6b5eeb64240093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8b3a693d2bcc18d43fc623bcce72ea94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13297a830f35719aaa9c23b22fc39fd995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3100d7974e7d6eeccabe5a0a647eb4a396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be88a22e74dd0770e29842f87da6abb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb0ac7a3be2af705ca46a1a955a572898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0597fc8d11ea8ae41604f391a0d326799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb36357528f49c5fac4d5c0c4f34851100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299939238bc201cae17ce74a48024b96101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11be1f6db16ddff480681afad4ff36a5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c12f6bb3c203c474531214698977031103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dc8c5c87e335baefd1b0acf3d49ba2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b2411bd2e7dcdc6f47821cc1e82493105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ebac485d4657bf0c69009fcca01557106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5912bb36b83533fe7889ea884c730b16107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5f1cffc89a1e19a410a5263a818964108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914d8a5ec5bcb29fa799023d8834a723109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1b46034132166016db3c8f1c1e1e51110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68077abb31096fbdaab9c63150007cc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c296eedd04bda2a12236303c3b262dcc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb5fb7807812fac49e14083bfb72309113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cfef2821c20ba9ebb9c98e8a4a290f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d69f256241d8c26d735e7895691a7e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fd0bc2774d99e0fedbe5b917ce1918116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adda20e3b8b74751bec526022adeaa5a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9e4f1b97b4e770640b519b48b194dc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b060b13329f86403d7684503f74cc04119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259bd560c04a286470e7719d6e17c08d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775e1290c24fd14f83dca4db11fed93d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b259867c7158e379cc53cbbec10f5a93122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284fb609b9651e57c5917b489b462712123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50371e1d90d89dfe5929a4d0cfd6217e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eede87fde8f7ce74156aaaea0332f8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2d8be7b99bba55891e8b5a73ca7685126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77332387aecb63bd57284f32408e2bd1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b716c100226919a7466a9eaf98bff3e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92e566dc9a9c5c66bc6cca0cd16e439129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81fd4f51cdc78823cb9cd3f14987adf130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf3831c434405ddb8e0438c9a21e300131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a457b89805afac500b929083232ce49132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b43612db6b7eb206e250298d649aef2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743aed9ad91309a317be61000f64cd4a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080b7cd7e892e092ef4ec4215c7323b7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b825e1d09bc09dd5c01fac7c32b0f8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b97420698989e4a914243248d71b8a0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b363c1a79086ed4e6364480f2f59966e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad5114ea99ebeef315a7bad62bdc55b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f966993cc4ddcc909e656932fbc366f0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59ba4e17efb07486d9b28f5416c3178141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af19770f8e00300a1be3f629daa900be142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b1ab1e10b5549e732ee9e4e1468ab6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c347833d6639f0cf2180e29bdf163e75144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64796d6ee7d606d36c135117a4590009145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07d146b360f769d887ee3eeacfa923e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af4ae5e5da00e755f066f412c382206147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0bbc7da7aecb0e22340c8cb8e3da01148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3944b05011b6719d0c0425dd5780c940149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176f4fb6a1701d98df17b6fe0a538a30150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4291ba9c9f1456b71626ec85d8d646b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69236322f0067b33d93d3fc83a54a248152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ad5adc7b29304b521770c1f3a0620e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818ff9c3ae49a77dfc4715afdafda758154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5157ae9342582bd588054b33e1e1fc2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644ea7b8c75e6a5b3fa1fefc847b9c6e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fb021a83ef7cf294816b36926a6c59157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c955a3d7c165ae8bb2da584ee459517158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e175db5fa9356ea2a0b4ebb1e3f4c86159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b887a9bd1c3f6bb2c6709cddd1f972a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707e5b65b4e899b188d522b0d5ab8169161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f8bfc6cf8009b7c475f4ea5199645e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855427639528680f5bf57730aa3e57bd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9371c2ba53ec98f3ea7c9851b14fb7e9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d665b134d711cadabcaac67611d4f2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf224d40aea8edba4d37f63abe0d211d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f2b5fcae89b5ccec92dc54623f2ee1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54c9c5bcf2d15ffa2467506944c35c4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3df8fbf8c3101715d1fa1445bbac87169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e98477424e4d27b9d87c033cc49463170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00adc74166d595cc6487784ffc9cb47171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fae83385ff907d19a5661de69e2a596172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06e1d8d691809711d68aec3638bac64173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3facf7824d162f3c0a878d75c050fbb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09494ae1c0b05acfc4fee6d1321a903175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec629085adb111c9fc9de6e90d006f9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a251e49f43923cf6e6c59a5ad9dcaa177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03588c38421f1c64a19d049ad4f8e77b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2a8b94d801650831237a7140090978179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5960c358faf88ccf2705f832b57ca3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd6dad3297deb322940d95bf7e37b2a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df33281051631dcb710c5f635522e8b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8a2d9a535ae4f6a59dd6f84dd94b7d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ecac3d298f7b9be22b16d7e89299ec184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12ec25345f21d498eaea6c24c83f111185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cd458c669e0dbd38e79688d540eda3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea9363ded89017eb3cda885056d7910187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aceeeecb641d718508171ca818b5e9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0f1a9f5aebe01aab0dc56b125f575c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaf03955114084f0f7bad31bccd9b97190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d373cdb3c477eb543c867643473b5664191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cdadadcc39aa363b7c4feb2231fb6e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c67fe6221f830ecfa9b22aeb56df59b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fe208eb9d4533062fc33dfe3a480be194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965f1026d1a2fb0044ad6ca4d824403a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c2eed774a8044e13d1111806fd7d9b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37484f04bc02f0d2099027f70c2b4afe197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742cb05ec50323f32797abae2bab2ab4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d3dac6849abf47a16bf8f70e8b7017199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee711f8d72dd6553aa2347fc8a18cd4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36706aff4cc3a528ad6cb680e0c9ac71201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa76fe412a066acae9ccb3efde7932a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c19e0b4b15eec007f7bf926fad99c38203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef60deab3bc46326a13cada9cde998c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6a2c17b4bf4c34e51026cfa543794b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe854b5f24e2ef66916e5a31ce9fd20206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89a07f84fb581502b85e9882f45cad9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fbcd12700378b1b171805e6e894c55208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a51b9c2cfc83a057b7ca47ca19dd2b8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3904b96f4af2a41816dce6057199e262210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871cf0155300736525589a0e91b87819211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cd0571862469f08589b92b8559b089212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9b22fe5036815975b9d99f6d5641b4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a66208674ccc67071197918ea1209ae214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f1c70595e6d6f9d2c05970d4903b06215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1ea696cc2fb978aa99744a3094b9ae216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf4b17028cba5a322082eee41d4521d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32d648ae4c5386c9e261b1f0f44f349218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5e783bb6f4fc71386d0f744c115222219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3756bde3814ffe81438fa4cd19c6eea220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c282aad2bcb9325f1f5b8a343643e01221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fb5167a9c353876ebdaba625fc0e0e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35674c7efe3869c3a4e02aa54af7f1c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de71521ff78997e49da763a189ecc22a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7ea329bbe5dbad918819c4c98734b0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2e71e459bd0e29433152af7b1e591a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdf983d6d3839610dda4f0508f8532e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0531244f8d33add3419721a2a5a4ec1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9976422657d282982ab436c7234d7ef229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d3e665e3bc67a9f4cf7e09ba5fd3bf230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779de5bc9605cf206bc403837ee1a4f0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb33184afb1335413ca1fd97cd370c1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01299a9b9be61245a988d9f44f5425d6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04b820eddb9c325c30f960ddd046f10234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f578e83ac18a0e6c117c9200f6d79b5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7429b6cfe2625ae29edeb258eb03e372236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240839719f61c9dac13cb760202d91cf237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e481fe3f363db5bc9d92909f8b7cb6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c310caa4893234c656f67da8083edea239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1f258b1326c0de29e18bd2417f1032240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b613b6f16d6a6ba9c43e55653dd8e13f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da18184632cf622c84cd7e2b72fc5e9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c642fd3379012a88b31bfbbeaafc2d0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe0c6f2d6d2bd4a069a99e852949f25244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6160a96f1d8afd36abd4d32aca929d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a0f444f08062f0ff9ed33b97cfb499246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb9abe3a57f30a18347024d5f074775247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b1fba0711d00fb7c39366dfb8cc243248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77723eeff0a5ae06b7f409a128b5486249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772a82a402bbf536d3ad7b2d79137d03250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14ab98615529f52a6282666bef12bcd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc218d7ea206e0052b67975a9e37746252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b23310d8c93c05ffde205479ba2fdcc253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e0b3d3c4a2986f1fb44ef7df2fe2b3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a7d612fcc1ddcaf9db5eb294d55ecc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4180a3cb90e21ca673667b027886321d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaeaccce6f39187df0497f714274efe257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a124379cc8d0b6864bf5293c257dce5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3f2997a960e9911874d4b670d4b2b0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a362d7ab1e05485965700548328d6be260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d24ac65b8c8277e79b07dcda68aab8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9f445ec84ce16e69a4119edc69138b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef926dd0b10e6132fe47880d6a9aa5e3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fea8e52f1f07b4be7e036c5b9cf14d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2706004920b5248551f0419b4e1035e0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9432728c87a809fcd49e283d42e8fcd1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6811114168671726a9b18798b0be2b9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f03ad6afa8317b0325b95b6086db74b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebe12c8c2902d49e615f7519538c917269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d13019915d377b2cd59a432ed97c9a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f634957f1ae2a81de958ca79c38b41271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0849950b608c6630fb7c943c312519272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaa9d6e7e3e95568a2e7a4fa938a853273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0662bb69397d41203362c4fa97575f8c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50a06f185847a75ceafe4852229ac89275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f04981471da3d576cbc7be8325373f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcabeeb417ef42394d1a46b33d97cef277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc996599ecd70fa3977f5cd5a6dbef1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84846338be25c18081dcb1cf54ffb370279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b47d5d9b7fcf486bd044d38dea987f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9000eb5586579abed8d0b1466b9bba281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973afaeb6868c302ec89473be865f009282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efbfe2663a08c23c332e6e4dd8a63e8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c2a635f0be45f94963f9cf9bfb98db284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a200bf08ab60c9558d7847f8d4cd61de285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c869e1748d9fd8cbce761b9d52fa6c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59af08be2281e39d5d052932c4cd2a7d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284f8f0541cb71803c0513798e27e521288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944373bab87caa1885651e11919a4ca1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc2684ad021c7596712b4a89c4da9f6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996b7dec773881124fe0f7e72a02e0af291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c691e7055ba35e574798931873679825292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fd96a2121a9dcd94501d7c3123a4d6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c315eaf52516d73639cd7b61df29713c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bc8044f855e64f08172ed593cc1b42295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bbebfc1c76140a933b091e131028f3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d4f60b09c857ad353acd0b12a9011c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5da41ebc42a14ce51c875b67e7293f7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e110a25350e47ac1e4ff25db8165c7b4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87026224d91daf5440309789881fa448300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647699bfb7f23c886d4c25fff3b6a8de301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07712f5fa3d1a0541f8dd99d2a97af20302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd7f5b2f94f596f3e4d0c89a403f39d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670e8f8495fba4053d586bd76a54a915304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbd41f6f8eda477f2031cae8f79697e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93255c87aef7f838321a06e4071efb4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba4fafea2142ca9613ad3e089e675ef307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e7b434d3987c419cf2e0f499e9c5cd308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdf8d3a88ed7f3a250b2e19f00dd27e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e36b1a9c7b4f53ca000b4555da5cc67310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371fa53cba132f37f946996b557642e0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313dfb6983451cbddc08e7fc5a075566312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc617932c73fb92977d9bb2c1eb7fb7f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376910670fc0ff2b643e11426a77e68e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7690a549d594b46c9797a331f21a388315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3024c845b95e2f408f5d9833219b0bd3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b55ec39369f448334df72c8c176459c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64756f85660fd1e2ebc0f7fba59245fa318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd807096ab3fc21066e6edf302c0bebf319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c924b97a4dc5aa2ff3853a404e19432320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e4f55a3bcf96ec99d546697a811ba1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38ec50d69ea58347987f2d15e2f2be7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cea1365515c366146f120d2f80a008323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d747a48e6be914a40861fe93a9cb0e23324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458ab81fd041af3591c9d4120b85d6cf325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89324af8153a45473900461052b29ffe326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b1cd4719af2ae7ec5a00c6afadc058327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d698c7d76c05c1a7addf4f1337806f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87771263dd4d6f9d15f3272e1d51c43c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d8d10e9bbf178ec5d6d87fba2db524330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd24cd96c680fb6d89fd9d5fdbe54dda331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96debea90b2a641a2fedb9d431ead244332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa61886558eaf1d9fb36508bbb36ddb5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f2c97ebb37fc40ed3fd4dfc1ba8125334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05066ec987a47e059d5f5fe2d4ce9c76335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74a4f2bd938e938bf02e4c0e917709a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6103fa11827c4809105bda19f02862337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66f6842d69557a74bd1270166e87b21338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e01cda4842e9e60de5ee6bf2b431bf2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69efbf0d5116e2582a00112900b80c39340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba60282c77ddfb359f2c249d10de6fe341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26ca6050524031de6b2116543ee7cce342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e62254868cbae5a60f9349a8858191343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395aa7caf6252966a05ad91374495c72344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61179a55a488e9e125723b3804cb8fd5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231aa279e9896842c440148c5acc60f5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee26c7a737e91fa39ed9c5e517f8b86347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd9515008c1dfe2da7b536e06a744d9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b3881ae7e5708f707f12fed6b6c75e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563491bbd57fe9a1285575e997cc875d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d925f72fe8bc5cb8928b83bd556f3a2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225eaff2fcb09a87db2960e26d364b79352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078d28e347b04c0733b878ed69aa4a9b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06669b4fa49c6988ba3f971fe05f632354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471a8691875349b44e63a3014bb8f761355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6e9cfdd1384d63433f6885f5512e4d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7105043b46a38f243eaeabc31e3aa0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa23cd7d7ca29600686f9257ecd991a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c726b81ff4d6a703ae1545fbf8a8a3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5739611343bd7581c549d77728f18d8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5cad1388a78e0d1f23487890aa3bc5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c601cfe7b9204081a0a0a1818d555a08362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1af6f3b2d119dfe1722d604b821a454363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8bdc6018d26517d9e5fac00a4bd69f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da874410dbcef4f2b17e54db0d6465e9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c1fdb518978403dab8b597338e85e0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adf8c30ea7871cf58122b429e76b248367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172b5bb24ef5cbe1154fceb742029829368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4cac80e394d01bdff732b30b0cb278369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4553fed75e2d05a203b21430485cef33370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8443777a215821c52fdb2c0dca1df935371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3becebb9f557574f85d512fbd7e0394372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0526e07374717c8f6dccc0cbcd794038373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbc61b73dfbe5221197753a98b342b3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa424bf80752e900b536bd0008118711375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8b3d436b8248c7fee2ddc0a55ed9ad376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee3bfdc5fe344f3b37ca2639a035d75377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92db477f9926bcc36b2905e0a2033687378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38a052b873e429ce577da95dc65860b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeae423b13575be187fde4fcceb04929380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac194a23c9712bd1cb6857fbc853dcf381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8b7b9f557c5a9b438c37460ec0154c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64aa851d187fd0c18344ceb8837d29d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7852ace4fefe1fa87f25ac33af7baf08384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a246b255ed13d351db9097d95926eebe385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19ffca0979f292db93fa9effed5bc09386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d8e667a6a3d6865a14f40c2a7b8397387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e44880e916dda9bb2f344ef89a34372388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3528b35505edd7aab7e2287408f5cff389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa132853cefb599b8873b00fb02ff24390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac938a493b7dd096041b9d334371613391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d533a56c0a4e3929aba694548fd94486392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03738e4da9a9f08b55306656836560a5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d285b1de1f3ed9648ad4f589f52af5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dbe3e7a7ba9afa01ee57fada7bd097395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5fdbededc0911bec71ca7b6e0d7bd6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ae4133dbf9cc4d26aae1e71cfaf976397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf026b18ed1eb26885ca0ffcfb3296b5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b3556c70368734a03ec5ea4d373ca5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f58412e22d2dc1e23cb289abf38f2f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76d7eb60be9c57e8e329ec9e7f7936f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6271bc1bea9d16bfc368d98a7eba91402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7129bcb5171733da7e6177d22d9c2349403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7c04bf10c10a288b6ec67d41ccba1f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2042d3e6b8c5dd3956c81496c63229d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3519fea3f156aff5c3f137c0de7f6005406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a9c4d1754fa4148685b23df71a3fa7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308c3a434efe37760d2c239eb3ebee11408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e71c69cffcb558cc41499888b76726409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ad1b7a69de6cb4c87910fe900686f6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f6bbc29ff4f97e9d9a1534837bc4f8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f2094083704f74c997167a389b6151412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba57717fdc8409c2f28be47ddd780e52413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1123f04db7016119cb103fc27c9282c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0f161dd48bc2916086a4a9d06d2f76415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3024a836ad5077fd84e08c0139f40df9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd43a24688651376201157748820789d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64953f6b6c417a2368384594fc665d38418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b5431e1496c13bf52d2b8275dd3a0f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1791fe2aab68a1daad032f72f171e56420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceb915def8c653bb457553f12b2d86b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e35ac34e250c4a728e1a7d659aaf4f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032901ee02ed0f701340cea498b8d926423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefba4c794ffbff9989245fa0083dbec424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df0138f9a0c20f35c5bcf5493866573425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f83a366fcfe9cb32fd58ec11b35691426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b66381fd000b9f50e4bac0dfb46227427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d9269538fe62d605c0d1da2dfe6ca1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c618c489974e4ab5153a2b651736af70429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abf16b689e8a12613f6c8802c3dc286430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d654c8848e8c653b1f295139b3afa9e4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd66c0fda875bfc42bf7c37c3aadfa2a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5891619546a50de929979c66278f30a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07e1f01c3a2fb5777e4636f6e3790b2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e4edf0e6482df4fc4d55433c31dcb2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34be184362d77ff724dec3a56d288449436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9016c16ef59982519530c1e597f7911d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f849ec7b94a91b586ac553fff8a0d9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fec450dfd6bed369173b56a6751728439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d789fe7df838fbef99639a8eab346d7c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cd386c07f56514fb953e57c354c48d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7020077d07766babd39768e48606dc01442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363ba7702559559c19d61374cd3dcbb2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52867648238ce2564d79e51de2cf4020444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db29970791f3cc48bd0c9449ad038da445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba92a481a45677ceab88f6d852cef12446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594496fc7d24debe60e601fecc97931d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeed87e75f9875140c2e2a448e920e0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b57a359d866143b58fa4506ce08c04449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf81e47f14d8b1f683f750aecccb3fb450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1434bd46c8fe595603935236825a46d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9988fb731458ff875395ff843683c587452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03302d5d2a1cc8c8ba0c5876909ecf3a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1977bf73c6554eb099ef6de88aa9936454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59871416ccd9fe24d16c583a38918ee4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637171cc897c8609cce4c2112e951955456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f360edaf961492e25a3c1df4382ecd2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b4eab871a793ff712685593cf24681458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cdaae3d0859a6a12daa0da3b39cd52459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e3f4cfd5e2f0bd8ba3f6cb8fe4d78b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db0fd84fc67a32e9160cb8d5710102c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f698f74d93959c6e9f39e2b2d321ced6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f19fdd8dd46a30731f02e42d88b488463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db01e9c47d029ffdbf76d54353965536464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc97c21a23888bf4f860fbeae26b1740465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3a258bf14f7bb06a06955d768b7d77466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b931943ad3be0ffdb90d720065a5cc467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ecfbcb20ed885933418b7a0b1a0d2c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262233e57d6fc0c90039b06e44d8378b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c0b42dfda681a3ab4651ab86bcf118470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7741e6a08a87a9ddd09431992429711471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb9bf1a64a52251e6a241f5c51482ec472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab64a2606de164c1d67ea8862f13cbd473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90152ea802970660c0e070c2efb028b6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443cb2271f98b0f1a2b8b641e074b27e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428671f6a2a2ca031c3337fd37587f03476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ae7bf1176d7744ffcd5eecfe512b5c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cd86cc66cd611d4b010b81fa1a1fc5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feb2ab5034cec016300fb628dd2aeb6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94fa57c28c7f9c591944c47d00279ac480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a26d9748dad276d97a928c43682d76481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeeaaa0877f1013726b4c14f6a3c88c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad66909d010465c9c4c6ba823d917d2d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7de369e6a5e8676cc595795a5015491484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7e954fe7f49fbbed6179696555ad89485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c7491dcc8f70a82374e290ba0c1d73486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5f4b3db8f5ace7e9c34c6d27a3801c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8089483ac0c25bfeb05f14fe5c257a69488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3085da20adb00a93ff6795d838050822489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ce53af5231276975601c8ebe592e90490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584f6351f2630781bb578f69c3ecfba4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa60d2d0c610397a69614be54854e96492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802a5477aa11164a22134754b382bde5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc24916f2ad51f345853abb0774cf26494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbceef96c3f9b4e1f519544b01ff3d12495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727fe6bf3160cff23165298e6453419e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b52e9c1f226baeeb7ba0edbad34b2d6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25356edc95325373bbc7915762347ad2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b597fd46dc23973ba6fb2c6d5ab50784499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6771e4d9f0c5ba18886f4b40661997ec500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e374c2f5df034d5045eb42e8fce7085c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acc04f7e39d5baeca72274b36de5104502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850ad018ffc5f7612f88b01b49faf647503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211005b5a129af8756ad0896b069daea504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a7cf43653024a07b993a74dd8e912b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46d1eb67b835c5c368605001f303e64506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344d6dc2cf41d61440b51702c66340eb507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294e1eaa9e9c93ede915095ccc2f7fa3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684e04c43d204d3033fe8bc616e0fa89509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b180d4b29bc66f995004f774434e26510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65260a8b2ca38545d5fbdb58b90d41e8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7693711d7af61b916b1abd8538e4ae9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f60d0fd54960e8ee5f69fc9195a5c5f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b9b3873a9f47370565005528060560514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06789c93d80e6aa90b3aed0620e091de515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02957a95aa6889504e001aab6dc4e36f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae76bedc73c0890743f0fa880210e23517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c65b45c564fe4c597930ce5ca7b2b5d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58827ba45167d605e5e9a04374b10a0c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7667302fdb8eb8404e43f614002ff76520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b629e3330286c7ac26ca614bfd33d3b2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a90ed61ebfe68c7ddb7b91e6785ede0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a662822061983984198ce51a15292cc2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa910df0b53be35a70b8588b8f9104d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78de8b230a160f7d6f207006f20efa7f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d33c977e65f2ff6ab067ecd697edb8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c77af20fed8f7cf894f492a826e5ed527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b50aa5f3b24001cdd91c85c48a2506528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45150f573f07f277f6dfa08b43953bb7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ba4330e53b0d6e7f26a9cd516e3a48530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885261664ee80b9e34f5b0e02e738d6e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89625806d2095f2ef30dbbc9a4f4ab2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1317394100553ed7ead4f9e1a0f4658c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be23d5b7cd21c39f2e61f92c479c8a87534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517df3b163f0413caeddb09fca5ad804535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c15b1b877c88b77143a038d8ef7578536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e84ffb368b969e97b6e83cbfac4cbb9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860db5e2b982b5a32fb75749c7de3ea6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc42f563185c7e3d869390f63baf7e7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63482f5420ab214587a52e14e6078536540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecfcee35301196e78c0ad7a4bf27f98541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124ce31872e824e4e9ef941243936d56542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feefce95d99896bda40f1eff28951338543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbadd91f786ccee8ef3b710d4dd7d4e5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fcba843738424b2b12fbbd276cba03545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0002ed48f9b6793129f1f6dce0a8f398546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf6f8af444c094d78380167b665c464547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a317da1a45f50aa42fd9b70af1dc1f5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3326e0c625d1137512c907721fc5ffc3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b8a1335b6335c9fb382b381e97e939550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6881122bc4dcbdb9603e472cc2e27d04551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3086480a9ee0e3cb9a4520e670e155cc552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27256fe8f20cb186f1f6be5a9c91887553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a828f9a18ee5d18e2fb9c8fec3aee36554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b9645f2e9d1ae43238c1606196cd42555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7460ec358d50ecf41a13d4b0dcbcbe32556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ea965f90207d090512304d8417e93b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c314bbb79d6f28cfc11c938a2ef15461558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2002861933d7daf806392728a8b363559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14851be1f4705d7e927ce05a8bf8255560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d74a0f42133e55712183f627b31766561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450578b71c0485e8b94ca9de00013152562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ee8e93d633960ce5f064eec6451674563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c15e3f407b9342474be6ae05e0399b0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431809fe834b6ad0477b83dbfb0efff7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6f33fdc3883ca2ae1f3c4961344514566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cec3ce4d933c7895e05496c01a8466567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd71995ad755fcd120849acb693b283568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539472f876eadf52c5e7f4592384d694569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dad4114dac023de775e551bf49e161570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfbce023df8f2ec2eff820f18c6c664571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6623dcd23f6f531da5d1938b4c62c7bc572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc01a50390a9ebd0f985496b8238fecc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fe90394de7ff1443dbcb3bbed354422.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb39689dca41226978105adb2cd8ffd23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9105f5d36d5787b8b7cbe400f7bba34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe0bd461578ffb8eeef9a92e71e59515.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e5d8220306eef047624e288e6fc9e76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e655dcc4e5974ae9ba87c5076ce7cb9d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea88b19c782d43443c662248b044e9c78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf016649b40076b62632ee93fabb518e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef161d6838dba1a35d0850f6a7066f0510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232718295eaa847b254969d6e2631c8e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a940a6825e611c4db5ca0788e11a585512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f63346383223832d5cdc691bc44a01413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdafc8a454f33b1dbacd3118e8bcd57014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdd6aeeeb65b972d5b56db8ba151a3415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3cf7cdd3a698bd53d1b909a47d2d7916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911a79ccb11fa4522935401984eb140c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb3207afb29c74c153790b96005006318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9078ed5b5a35690165aec5096cca827b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6959fe8415665697a63ec62c89ef4920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85492041ce0b5312c6a6c680b3be08d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0c6c7b7d1e31a9f3ca73ca12af1b0722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb06e685631ce3e38c94bbe1a78868a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128b27f898c9e5d1fee58e53f404ccf024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d734bf19ecf3fbd87958e099ce65ef25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75f23fb759929b5816f13d7c42f81b226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd74b8cac53650ee2f59b55527ed2a927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16961f3c2b2c05f4b3f3c0d66f9731f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e29b5502cd0d66dd17060484ab5eb4629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4a2e22d0d948085ab4b3d49449a08330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8cdd507f76ff4fec7135715277e50731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669e7347d29d130692df0a05068c37f632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5335251cef04da9fbb39e4de2a17cda33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279f6b735ea05d8cdb0e1cdd4b49f0b934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc4208a5bc8c6000d45bd5e6621163035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7923e8eff0b3c4cbc89e0e5ecddac1d236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22a37d473ea25c818512965df67a4d037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9635709533da8f1ce332a5c8263337638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae69daa08fe9b1f3a0d677aeb77d33e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013c4d8c3d36bc66e27cd0a9f25ab7aa40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959fe84fbb7a38139097af02e6ff0b4041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80c900109ba01b8db7d8fd0c291447442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86bceedcb605aa689ab5672a337762343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578ef466bde7247839ef542cbba96ef244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe816497418a2ea341cc9da6521ce6a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8863315742f7030a888b8debbdce643246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8462976dafca29a4e52df83bffef0ca647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e96c22af4efa3cadad307b01a35f5c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aa0aed2805f71c4cb737f38f9e03c349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f63b3b4f766cafb67839c3aa0531bc150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0980527ab4185ea29902856a94a0c00e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f773775076b17376ed981329fc47311452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e0bdccf79cbeaa0b7469b86175689f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b57aa110c47b65648d68396cbb2b68754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904f811fbac350c7ca2b41fc8e098cf255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac2b6950278bb254ec050a8f578af7a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02c1cf85cb23076fac5550aee58dbce57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e83692e70ae28da112ce553b475326b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5699f7f52acedda38cad225c86f6d9e659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cb553e0f8e65b8987d0941dff0a59460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44601f5cdb29104e611170ffeafedf461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553242f2805ce3ea84df8ef092e8ad2262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6942f9209b3f113e125c0d7bc799dc963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edad11f527b7c54eea5394f46f94cb164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0ff418c28f91ca2a912d26c560b82165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38ac8904b8fc0de8637947ef233efe066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d247b087f26b4e9af2ac34ad1540ff67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9ee59ad25e8443577cc4ab35436ca568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cc73d2dfd3d31e507fc9234b24d27c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbdb0355df0affdb0d528d7ddb43be770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad225c33ef2fbbc5470f5377a04ec44671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4563199898da2e540db3d9ae057a5a472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492130319ab92bf33bab71581c4cf55e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd35944b3b996e7e59388c210713982674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad7343955acee630f52c6069f667d5e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7793b14c3d93513b32531d4a038fe88376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e1b731d456385adf9ae566c33cedf177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319b9164481cbba2612f0e1f3436c37178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e7115f172c1d8539868fa1c0fea63a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d46b28e21f73b23e308ff13f6e051d780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c725400528cff62dd2e8041efc30c8a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17f6894147ffc15bbb5f9a6ace41bbb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0024b7aaf6ebcc2802325f9ff37493283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26197c66ec0df3f036a2ba3ca1c9455a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680ab7a5ca0fe84c91541d591f2b7e2c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b78ff2ed0befe0e3455df517ae8a68786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc0f73918337c35e0f2a1d92d8ee01b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed41b6986ef0b08ecbe2ea4a6156081388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b208d288b787e6f36f7384d7a1aef589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad98ffe5f493b94d7f0e2d7ef077a12090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea16785aa86e2b3092fce403bbfdd2291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802111cc738166b59c61ef5d22812be092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fd68cd6fd3a2118be6f9a1689e7e9a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fa9a75ae002349d93449f53c1c24f594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65939e23d9199d363a77f57f7bb7a32195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969917f3d761c278c74d98b75f4675dc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a1fb6f7d19e2dc08b0ca53c60f8a6197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de803164b69367fc50ff237d66eaf48c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f5102a3012f082934f8cf99561a33599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba58425c84c8e74cc83f1c05e75a49f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b23cfb6f7acee9ae54acd97eaf6439f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98a5355b7f98229f6220e6e8664e345102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b18e26f43b08cfec020acee5cda9594103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3706b69baa808bf5159961b50d6ed8e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc2ddd5bfcfdff74e7942e576e8a9d4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154639bd1230642cfc4070d95847a823106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b29fb1fa919f23b3cb0fe21c7bdbfe107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cebc719059df2b40b7c452d7d6d871108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a844c7a0a85602aa8610ea8de574480109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502192f24f92f0d6ed729a9047458aba110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8380b818b2c0df4422bde53cef3f5a35111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ffbe64ba41617e42adc8598f274ba1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0db34f37f4ec61dcf93c71087a67ce113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eb3efc894c0b9f7587515b67bd81c7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8932de9ab14a603e950f10a7eb279e1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b188c6c8b1bf8aaed6600cbb1b1afb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dbd9cde03484d9f7b2162df817b69b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8068a4d6a249211ab1a10432e25559b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b9250ebb3698dc964bb06f3e852afa119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd954be4a99a508917c0c8c52aec75aa120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5f7f55e368bd5215dcfffca7e43dd9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d43d14df1ca66b123800965bbcfa61122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fac88ae5179e02a2964445df19a3aa123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1db47c1a2571ed80f9ae3063e461a7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2957f7776bb46d67e22bde080b99c9d4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b67b22a37b358189e2466576bc94ee5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9503a348eb43743fd154141e49550b0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e8860f9736e626a66b573b34ad75e3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d251011f51ca1c426a6c8c597de8ef129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d7c03d4138b96841fe123da9377dd4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a363073b882a0243e3a3666d34df088131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4686d03a0609665081e0a2548f9bccb9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1ba2471101f215d74d4aee429e58c0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991401191c980c3bad23c394de0623ea134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b078493d4b4500ce512232a0adb67128135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14abbf0a6c5c818c61cca20289cda845136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d2371526e0388f3009c8d372108cc3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3676852086dde42c49bec756a9417b9b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a3bdf91e19dba944fe415de16abdec139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e875b10401b0dfc098a57f38790a1452140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debabc233353cc5d51643819ceee3f6f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b64d21ffc9906d8ab4c53b863aaca4a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c181fc52ecf590f8091655c057b776143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3084009efea173083c9a698ac2f96c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86c4f04c6b8b68dba09057bcf24e9c1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8d5c12bba6422de75f9f179536f6bd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca4c3982bdd55474f4fe333f6eebb6e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d563c8f7f77d7143fea5866806a718148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969e493073eeb6b886fe6b768edef2d7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0938e4afb46c473de9fe4418eb99f819150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abfb738c09e1e0ea9b0341fc8585b28151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eedabe609a25d9aa12118c9a47292c8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be03f5eff2f1701afd4a979a12602835153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b167d6329be0bffd3c30569f7c938ca154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea455c7f51d33d1e2fc62500b9bd06d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c4d573455ffba5012ca7a4adb4d2ad156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d424c38a9d94a4a59fa302fdf77512cb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d21660307cba73f542a4a911271092158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf7f9008effc2df46eebd54ef5ed2f9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84c22c152b772fa738ba1e96d20ce12160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e14dfb2212e5d304268c1d811f4ce3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3740a7b5d3371f5b077ba2595deda15e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e53c9fb2e04ce889e0d0bac49f2c88163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb662262eb553f51c56d8375b5fcf9b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3b4b6fd454825f0568889fbcee7871165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0193842abd54b472cc5b4529b99629166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081de062aa62da03ffc438e0eedbb673167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b3f4b34dcf467c614d35303f0b1980168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3cea816f7cb20d132a0433b54a86cc169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccf0e4355b2aee93a2b59718f51d83e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfe5c14d8c28a4ec74030d26fe1d8d1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583d0d32d7e4cdb0dec56e227875be7f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10c6b87a92f5264d8bb72ad7c5fda02173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59455138e3b76ea19d5189767c37f50b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92f04536a478e2fbad840c56ae87528175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0ccf040667ebf882faaf6ee5984799176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c45e1866a52de7ade61abc86593e06177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aa2bc6da165aede85d33424dd44b21178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa29b005db662564b5978493dc9389f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d11c74afff043a5b24050f02af189e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d1dd95e22ab190f3e4a6d2e8d18a35181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919dfc1d154ee1872eb6c2e1a375a46a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b55e6135a80b11721b1e1c33dfc02a4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389bb2bda329ae6c51b168275b6a07ab184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93b3a19265bde3a6ba9e90a7956c8b1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0629eeddc828e2c2fac7d76e05e557b7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6822fc24d5ee7db204bd90748a409a0e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92265338e5049b91a3c5827a2eeb8e11188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691358bf071534a2e605ef49cf6326a1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f21f7fce6dc678ca6ba359419269915190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5ceff0a05a6c541a0536ab5344a53c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22be31e6386db0dd585d9887c12e056192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eb5b5fbe4363430db4f86261ab9c3d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e78946c8f06bce892ed2ecdb415ed8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b9a03850efd19dbf9212c189bdfa1b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ade8a6db24cf70427a734cf4de0d455196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2b667e56f4b9df9eb08b16e0ba51db197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfd8740be0875a006c9374dd3707041198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c697bf44f48568fe1be848597994c8a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4059999ae7c960b3cbccd54c3efd36200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe0e03ddd68a28522ed8a3e827b5e26201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96002bca38bf218479bf7ef93aa2bad7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffb1f5e108640e2538ddaec735b4912203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63e708ce590ca769b807feb7ca760cc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f45102f7730ed3d548abfc84a60e61b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c06e38c6615a2fedf4ded0351ae8ef206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292ec04a53cc6934e06c38c234141b31207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea23be3d6b00fabd5a18e6f1fe02f47208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1125b6b6e92f095bf05cf8753cb7f8d5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e83888d4539c8d825d018e288fe909210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee8386bf1b14d0296108daa9d16a758211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e659cdc83135716839f3fa1b97e70e4c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a758f0aa80fccf22c8f4a54edbe03665213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73a358a88f37d874f214f8fafb8b4e3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c18a2053eecfccedae00814e447f274215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9af3ead8f12439d211886fe38326ef2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6367cecb4b5011095e820b980e6cae3d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31081fec400a36bdd1d4da931f52a80218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60151ce4650dc024040300bc3ec078bf219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbee86550e66de56768fbdcb1b5e5597220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c19603f6c1f75136f64fbebad0829e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1c2f83d839a57a243545f90c15baa1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5c51d1d61fe8a5307a87a6976459c1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2529d8bcd1a5ded7d317ab0926aa22b4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1b82f1e3b98195507a2660514fe264225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00180a670e2296551bc5f9b85ec9927226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f825c656bb985ee2059014b9d8714a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d584366540bcaba853ae9e14cb4e119228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e61ed7d04bdce6e0b8cf1fbb9cb455229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abc2f2033491cd3d163afd4b44299d1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f89f03d469c4573e8f09f289d419c9d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa926b0d425b585647f26d0716f5b283232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978b03f08cb0a98f6e332671de3669c3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449532840b61643b7ee58962ac5fcd54234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eecbac9b861dacfe29c859955c8a3a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68db2b5ce45294c307f114e91496b406236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ab52a28316a907b7bc52bdeedceecd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c996915b199fee232e731a36f1c2cd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c0fbdcd1d96bca75270e5cb4a73dbf239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abb3aa879929e90ac335ba929719bfe240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b487528ac3237970a354c7e0b4ff17f5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20006965ee52c1faea0180120b79321a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbf025bceee6b027fe84a5716477254243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32881965550fb9c5883edcc82a67b90244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f1d333d57b770b53b79e7fc368eaaa245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b934a3f76c947dfc84636d9612d302246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78dbf560c59037c580ca0f3b2c151b8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5accd49ace05de144dac8422e1f79bd6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfc24f3ca62ec0fd5702fafa72d13dd249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89f625c5eba9cea02beadabcbc2388a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7d5df8becfa2a2cd8cfdc5d25334e4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e784af90688be05282114ee683e2db4c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189d6d6f68b1ed7f25b5a8bb8b662605253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa98408ec63ac7df7ee365f2fc97952254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc4d8da9e1486365e1f833619aaf10f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c444b963b4662e86fc1586b091ee64e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ce8cfc72badc2a68471b9c01298b23257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad732106af0bcacebe78b119068042d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f6bc18688c057efe6fce497642943f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da4018b5e1b6ec0f94ada3c61d8c11a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c649d3e056394c75332f638e2be9d4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31c28fc04df646052335252dc291433262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c344db488adf7645daa12a8f0d208329263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a9e306a6b14e3322ad8a2ad717a8d2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7a8d8817edbbe911392c06a75c22a4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6584511650bf2746f9ac146ef390e7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1895c8fc1c5fc1b2cfd1784d63f5fb20267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c36097ba817e60c5fa212c7b5f1d14b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f350d100f4421fdf5381270d71a3f2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1644242c98e432f853f6f41cb484f949270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07cb27dfcafd3d0f29998a4a0fe1380271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3453d5caee67ab12f78ebcb882d876272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6674fbe33a75f0f999eefbb25187f51273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef426d4cd5ba78f215197fe6d9823a41274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9bce25c20b5be4e8686a26e5be03b2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4198fe6db51b5884ab3063e25c244aed276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24cd64d99c8cd70d444e49a9b527597277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2085ae01712294a79c656a1d2d3264e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ecf46882b8047770232d8cdc1346c6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e642873550b8b09d112017dfae3c76c0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6164d5cc82bfe476a57476f84adb09b5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca290e22491e4484e05d114f58f37727282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07fb5ab462e62c5e08d941172f5c217283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61921ac5e3f79e40a5680da47d30595b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dcdcf4ca5907d33acce08cdc70ec16285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ef302ada143be57047e0e74d8ef6eb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab1d0ac2d1f3762c53d048404610903287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a244e282ecfc95746fb7d041e1b71566288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898c5d3a3f6daf91b78df452b3b1114b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0a1c9d51c0785f30a04c2bf91e8326290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758c492fe1386a6fa4f75c6b5d0cbd6f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea682dc80e1959ded8e8f25fd812b144292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc93de8929a85d0949d64ccff97ee51293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7bea1a7bd00ca8bb6a774906959ca4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec219ba1d59ea2e61083b41f97d6131e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d83316f193f6bf1a749620912b23bd296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f859894ae2b9a3f79a490267d0a7b5fc297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a0237394e7312e860dfe1ed5fcc645298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab8eaf48f08be99eac926d7ddd98fa7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ae0556e42afa22744c5b45966c44dd300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e19499fbad22758c9dd0b8e23a7597e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2a009c14b7cff40bfdde7b9e3bd7a0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa0160d0d072eb0078541aef457de12303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1357eea26d6ce17471c978de2dcff1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f86192257f7d8c5f1c28f8e1e6233ca305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b341ba3125354160b8536a0ef5135806306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ada0b5e9dd4a92701cfaf654215936307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfd762cadb9d0cef60a2fbf760eded1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240eb4f232f7327a456f7774b0672161309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c39606c22bd05f6ea37860f34c3128310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3861afc3da199278858fc5a5c22e6d4e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9b0725764657199366b69054717a6c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa9e0af9d448371fe18c2cee2792c18313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c818344496043d26bea865682f2fca314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bca86a8a6b232cc4f3095a212fb0518315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e047f7fefe46023033e81a4edb68498316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba9f96e418c78e7758589ffa5be81fe317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ec0cd5679ab7d99b24f2dd643cb974318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc3b270b2cc556b4ee07afa59494947319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f89b326ed5b303b291144fb0612e769320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1cf90b5413b815339cd8f9ccf7ed5b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a68d4c0b956b3c6694678155a4bd4c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c15b22c74890a79c00f4da30a14e0e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81114d5f9be9da7b1f25a3534fb5ffdb324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3453fadaf4fe7ea5b542cd996d9e1a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a397883ca989702a2e2a2b295041ea39326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bcf58a420f3a06ea28b0aad39751d9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4d583174da3aeb7d523c9fe997a294328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca52d8440f93cc16f278d02d9d8cecc329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf23e7f134ec039c777fdbf06130efe330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c852233def7d41bf34aed88750fb92331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19606633f814d3c0e81ee4547d444df3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de59b0e96f1be7bd2e494bdf4bc2b8f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cba97c0f59e5ab46567d1d32cd00679334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924889a2c180fdf09bea71f072544d6d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef729075b6a7d07b561de7a543421739336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d7921a937c48037011a252dc909c7a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ecc580e9025185afcd45ae3ef5c84f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc4c943bd584b0a2d116389e545b04c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a106fa1dff6be601bf5affad2d5ec5a1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cfa58be9d3a0ce5c788f3af1102143341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e399b15479a5fa301a5cc0ce547968b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6341ef2603ec2109216b6c348f8c14d1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61234745176f5ef957c68510717746e0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7699419ad2ad0443e6d2f54f7bc0cbdf345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053a8752a6fcbfb5d8a1c1f8b492850b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccd753f0276413913ddfd429d69d814347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25392d9ceefee8be26049c4e3c3be28348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9503bf68ced09a934c3f17065a37b8d9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12355b276be07c1f7af4dfec2e75d577350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d95a88bd8d6fb612fa05f5ed2096049351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5480e08f5b64586071eb9993b863fe3e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b4a7a423af8c58c7dfc9c99f492a38353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a1a6ae30923e7ae4d20af2fe33b9f5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd9acc5406eaedaa63034e0e8b60570355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807a95e81867f38ded16dc3ecc5a1807356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29c4b5e30d496a5b3ef0397a82d2b06357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61839499d7348a518d885b6874247630358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a82776e79ecbb7985de3724d99564f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb986250cd5a2632b66eac44dcac215360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c152ba9aba8210ab2faef7930900cc80361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78efccfe9e173ea80be226c4c2211f68362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87429ef708d49ca8d2ab50ab3cef0c8e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ca6de676d0fcf492ac7a9ffc9dd0e3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaac0856a952336e3cf32954ece8588365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202aefc88b686e328fd2ce0abfed9e5f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94353090ef93a67e1ac2df28b9fb721367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893b8c5a68e69526f9e371ea893e0d72368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bced5e2c6e2c625d33ce09af93f580e3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e399b72fdc28122d99a2cbfc1ade9e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f3098261ada855ce9e66662e426d28371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f3cd1b9b81cbea2880f55e38d5c0f1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37487cacd3aa146d9781c771b2d36bb5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6b555b07d10abf8cdd400f52b0be82374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb114000bc0400ccacbc70d755927a7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a83aeb7affbd4f18895847f8fef88aa376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aeb41934726480ce0b8a2ccc5375d9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521176317a09e877fb4cd816e12a4851378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8d52aa3bfff04688fc8a65585df005379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a336d8656c3f0b199da44f3fd50740380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ed8f5368201d492ad9eff92a6985af381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e57264b846a9f5e47420b7200cef8d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c932ef3625029ad7d4d73da293207452383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb124a252f1a53bb5c1b293c275946b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a195728b8daf8a6c41dd55e3d8b5be385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe07c67cc03045731f63d338399cdd1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcee0839d7de18adb29f3f8cf5038c8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ebe0073c8d278c9aade871f0dc2e84388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b22fbe60f7fee09624f80e43013c614389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ce484d755fc4a032c5edec9b858e17390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa08989bd278d4135e6918124a1f57a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae869e0009ebcc1f0e2404a86e69a2be392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01783d9d3bb777506f7306093a79f8af393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b21f43342153d6293ad95e76b7deae8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d52686608514034f742e62268ba7c1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90465b2445ab7695ca3bdaad58ab10ec396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b042a3c3a4d6f8a29bc6dc3e27d4ca397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b067a956c136dac2360ece13044ccd4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7061de8e297476be1771e355d3adf43f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e09a95683700a2960f22f95880ce9de400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995fe607992949479bd3b963043bda0f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cf561a926f8325dcfa1341836d63f3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccc9fc9ea6178c6e20324044bcd9267403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f2c0b5a9079e8adcfd8f821f953633404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb93cc54e8ba75da3f3b435265a88600405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258c0605afdc099c89d34018be5ca3dd406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c750a13fa31e874d28204a0d07f01f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d0723a8d60195328e265e6cd6a029a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c80c50281b2f9c3f1a3270fe2d659d6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1013f0ecc9c0a241b6230975b692ecbf410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a3bd2cf31071dc015ccf179c64c87c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e29b3a36b9c6d56fad792ea87252791412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d54a2ce02902d90b2feef9efdc4f561413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327e809f3c50031690c676c5119499d0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d20b42572a0ba8040cd956be06ace0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e4d73db4cf434bf91419490531b5bd416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a341c66b4bea576115fce5a1dc7802d4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5743625c64f856589e7df0cb65b6f7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897fe81bb2704ae33fb572a976bf728c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce28d1aef2b62144b19565c3ee382c72420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89ecb72dbaaa1557fe0eccbac27d11f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f034f1404c0e86389cbcd51571255c0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba261d602999abb3406125aeddfd6e8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdab18325d328d46aad640e0d79d91e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124fdfbc619aa22a5c4d99b237287b1b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf9bf941cffec465bf5a10485d088a9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c93dabef0a85dc2eca7286e00fd29d6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c6cb8177f3231415d0afdf46f996ea428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22597c19ca13185eb0f78bfb47b2d9f2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdfdb1b395ab250153e27be794fd01f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fe32688ac0b16845e1a0c187b4f30d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ad799166a1fea87624d3fa03095933432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f5d288d3d6d05e9bac76117340ac82433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0047535f7cb3ee111f429072e0b7871434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90e6f09e5a9a4bf9c4bf78d7f2de4b1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a316f0de5c1bd3fc39f89b4deec3fbb436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0fc31383abe004630d601f12fe254f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21e87b20d1f143f177ca8be72042362438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b21785f862ffb61b91451227ed5051439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9642daa6ffc858760d73fcbbdcd2fd440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdd883f018a5c71869d6c41945977c9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce50adc679a7de5a228260173a21e3d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e825d2fc1eea5b2773372dfc9ee89834443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ca357af3734422378919f2d2039297444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0f074d6faf800a9512f49f2fdcc83b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d5fed55dd9f5230d44f24a5644ed84446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43e1ef4152127cd14d3b4df7949c5ae447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb31bf7d8d83211ea6264728a3e1dce7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3715d95e071b7506531a30723f6b99ed449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc306acd8e1280f6353b8e91a7b9aabd450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d2249c91b0aa8ddadb11c2e6b59927451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6664d9f915f0d16ab72b12498acad6fd452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97d843b20467003ef73a927e3b22940453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961d9e3d799597ec93f0c8cb73758042454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cf054b2069cd720b2184c077c0829d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe20e9f235ad888dcc2e14c1e8190fe456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0870beb576857e9c2027eab99b06a5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17baeb8949fea77b3829c4098be0e9e4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c800cdb8e7214eee088d45ded3d44f9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afb6a3072b057d340f47cd06ab52fb7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed157e14964cca9e39d6770ba0c7bc5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8201547b6f939cfb2c05983b7e934e2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6262168e50812b2f57c10f75591f91bc463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d09a530c03580ea58f08a46d5f58e4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa64c720ec577d4467a2c28901f699c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7895095d38e38a673a6e4de3b259884e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f8556b160d6e7b349a7ca55f081c18467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704f740a4dfbae84540a54371cc3dd08468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252569e235d2f07158a5379d65e72dd5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75db428a876d8ce6a84ec7383a6858e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d026243eaa0e1f9d139be4ab98e4ff34471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5dc6bc6271959a243455e7998eaf04472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bcc3255afe3e12d0def649989b1731473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23a925b2cd7ad2f96eaaf1dde0d200c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680b18d82caf5aed6970cdd97d23d18d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8772eeb7baa46f895afd959d2e9ffee1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeadb3939a518fbbeb88e45a89bf82d8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7d9aa5dcbfbb5e2a5c0efc50d8a805478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b817a369d7a48485a04e1012950082e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bc355b763e7b2e261ded894a6ae6c8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a761a60d2a70a9d95681422c669ed0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9724670e71a87d26e75e4e066a82a61e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bbbe04df73528c69c3cac6be742205483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca60c411bc4f2469471fdeb2ad77c6e1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61578d46394bb313b4f697120281bca485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2458f705b0f50d8697b720b4292d1d32486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09472e550eff13e530074608af7acc2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e815f5943b5eb44cfa13a13ba70fa6af488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725e18893952f9f146b08a6f3b7d5cb3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e33dd6837be041ee1c1d616e1c38f23490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d613cb510a02ac1df357ae05a88d5c2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735dfb5d7ae0ab4b94f659e4d2d80a23492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f459c6d91b0ea5bca2e825c45eb8d4c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbac10e939e663ebec29fb72af6c6f76494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226f37d3ad8154932df657da3274c3fd495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00863f655f7c65e255b45e33503e7862496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268615535ac4777378f0a18efa77b2c2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96277621a7e5c17b45b3c28a1f5eac04498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a590fade38c6168f085a0be4e6d73ba499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca2dfdd4c2eca85afef85839d7839a7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f7b3416c23d316c6bbe35447db841b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490201b607e1bcc88ca49077a420af64502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d1547f175e831f4a4f3b905f780cb3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5104f3ffcc906f70e905c98836ba0d2c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78072671e38732721a701114a7d5fa4d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9b2a9e94b40022f4b074e5ec863591506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9f7349612b9b62f8d860dd766206a9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ee97b655d0fe9ce7c70a7335104099508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72fdfbf91da9fefd5f655aebf3cd973509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b1a3fbc79d163fc6dd7b859b85ea63510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09d9c4ea451b401d7682e11dfed4266511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4bfa0520c63af19a311f7bf2037f4c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78493876e2c0193becf554dfa9830629513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d147894fe9d6d3819b43b6dbdc1b24c3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b156ff53e39f4bfba650fcce2e25d2c4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0f97cdc2d1257d4645122e16a74efc516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef1a7bd64e64d12f73736a4c881f90b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6cc6e9992186f7fc31251adc2a0bf1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1753b7ac1f1788faeedb080e0265cb88519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d370be9c31ead3c4c76e67e8c4b785520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e548865a38905b4b87a3a160e0dbc12521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35c620794a619148ef4e12b36974ce5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d800838af66a6070c8c95c19cc1022d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc62d82ddee84742acacb5f2aec47f71524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6565501514d5d6829aedda19d091de54525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9a9f9c1e8ff85044cfc0d31e8137e8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907fbf75013c0e4c49c5ea0d97fd5b24527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485980c0d7f43186708f0cf0956318d6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2380cc5fe51ae8958e2c4c707e7a685529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6267aa2a110123b244ea55f979f5d6c0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322a50813486c30a2d4cca09730cacc4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87598f0525eea0c687ba0acc6aa673b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9c9d32c6ce11dcedb91d42bd764c45533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4889714377bad1a888618f4fc457ccdf534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830c0ec5ba43f1fb69ad507dc751f692535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7281a95d09f8cfd309c58ddc4a6cea95536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12b4be0e4e92ce408f9f992f0959798537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b9cc85b1b416759b91a5fa1f489df6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65280a886d76ab796019f18792ef1d2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65219179647927a000930dbbbce8bb76540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eefcb6db74f94423ebe077c2677239541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f85de40b6a1cd8fcfa99d03834ec8bd542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e60e32b3f038b380865aed1e032544543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc791b4ed881b0fda455871ac07f8f9b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c2bb7bb398e4c01ae28816605a1faa545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b19024bed964209780ed91fdc7e8b0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c606eca9eed8c76161a0cf6720986ef547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3879c1b1bba94b38e86a814f8cd494d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d996eb73841c91b1e440185d533104b0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d58d5bbd06131ec34aaf19e271867c7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af67a1466a703f532c06c1272770624d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d477806822ce6c2710106038ef1cb9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd1c09e653c52cc4d5e5f65b15dd384553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e114d0724884811ad179f564b1f13fe9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920c1103c5920583538cdf485d63a819555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d3c0b772eb8efa146ac56977b8b7e2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068127d37f414a397dd8872e85e6663c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec519cba7ee8d6cd36e1411e89cdcba4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827c12857d9b6359e4462f1d6d24f3bd559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50239d44b9719ed502c26a4f9a2f074a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82df4dab617fa1d43ca1b4a8597db90561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e454b46eb2558e5f65cf2fb3b380fcdd562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aefd276a8f863adfb59f060b11b054563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fb8e1d4f6270d4d6eb64f57eae0c8f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e6e28f424a948c129d78fe8e57154d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1334c84b4f4dd421d5d2cb60693cddbd566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e672d782d37e468e523899d71e0120567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116b22bd472c12412e3ceef6b97fe9ee568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869d6a3c0540b9f956ab91fa6aba47ef569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af5da107d6273e69383ed079b215ab5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce8b13bc7f0986a4d509d1c3959fa47571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10479d84c9c6c5729b4399d75de82f96572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>