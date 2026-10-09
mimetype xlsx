--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea8be13ab05d000957310b51d7dbcc21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c773a483edddd8bf0f8fc32c6d5f99fe2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406c32a6b5dd9325ffba00d464d53d173.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eb9e36069b1657bb9bc779e2a162094.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d7e72626168e793c0640becb3135145.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b720c7716f3d41711acf14f06fc2a76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa48dede96b10ab27a477d02b5e2950f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43b36c6ba4bb4ab2718ffbf6c9ebd728.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b16d4bb8f5d670f91ff536628caaff9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29f31c134700f5f5640c6543e53d57f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7130dd3c28401ed638066ca0105d7f611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0641761d88f2f87a1019ec9661fb67a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac13483f67c9cb715cd3405478a3d28d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bcff68134806c9005291624336c99814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0b6e51bb92d20864eb8daa93f78f3215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400a667abc63954c44735f13add3c9e616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6572ab4f4aee54448982f5df21a2cd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9a6f54d60aa7fdf77e60b125828a5c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9950a059ba83165cb5c90e549198493619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f92c978012e81000c71a48198b4ca3820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f725ffcd319f5e1b592b472889fd56721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19cf8bc2bc9974a71a4222646cd448222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ef95e2f79d0bf60878ab407b67638d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e73831f1a69006444009a3cab20c3c224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93ff1d29414197c7b5f3a797352163625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfa0bd98ffceec515196c3bf7ac85a526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37b359b191050e4f8e513307a00053d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53474f66a273dcaec28ba2e6daec410828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c027a11953e9cfb36ff9c25ff85787e929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74bae3b4146b8032e11c879518fb43830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd01447168db51c7e64403a3a59929f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de7b5cb7e951506fe07cada2c75871432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec30d614a192eed697f86668c0e320a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5169ba5aecb4a93ffe8fa4d58089440834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9943ca3ee35f68de49869901dff338d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2e4d0031ab7a9a6e6d2b4840bdd2ad36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bea0293ac54daed2a5a67961233826237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f54295601b90a96ad1cf566a53695f338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f13f69154d6e940a6c9068870a350339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9224cfd55e1d67f21bf392cb457ddb2b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a4b18433e811e9fd7e7a28c699622241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30bbc6f77392c382de4b67b4a66482842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf55d3a5e39ecd9d2219acd4daca72743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299af796a9a53c71ae6c8508dc3eac4344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9383590da462a47de318e26e887a98045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ac2d61c28b83c1722985c62a88b17946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20de853d66f3038e81e2174db25a44a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fd834e958163870284fd8eadf43d1748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0456778521bc441e2674c2401052d87b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ee267354b8d92fc8fcf836fbd2f76d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5ffaefb056dc7756831721af2707f651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2131758bc3f8124f461ff102232c613952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f8f923c93da2e92d824f90e34ea8fe53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecca961acae6bacbd49b282cbc3ab9254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93c454414f392aa308e506a56ac1acc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822ce5989e83a86fb030fbb82360fd4056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c46e8be8516e9f1d01af6f1460d12d157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b036a606417bb8b53378ef3356a1dac58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82b1e65f19a3f516ac8d337de621c6359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bccfe0971dad4a3698647b793cafca60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d1a638acc424efdea2eecaf024584c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cb2c84ca53a585bf2e5016686972c062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1e057745784282c6c16726dc76c4eb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d29f45bd45a7cf95b1dc43d0b1877e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e733c8acd58e16149421a6a0a750fac965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230c1114e0c06236ce65bda4ce68c2ff66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07ae48457c57b99d2bea83913da192067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aea9900725167e9e50dfc62efb025568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7829e0cc6c27601e4d1d168ff83dda469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f846383fe66f11103e12d09598d7e97670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce1b8641fb0e435cdc7a772b77c4bab71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951886eaec17d928f420bb4e42eadd3a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccab97bc78db149948e27bf341f6b57373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f79d54e55b65cc2f296e2e673a7eaf574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2304410541c05128043d9217232f7a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed4f2d76186df08fec59ae07c04b7cb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566418cc25d49472d9a9c7efaf523e0a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0041d96ce770b174a40bf2d706ddc5678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad2cb087cddb3600442ab9d7673643879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019d0f54e477b4a6c82b1ccc257ade8280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d2e354355771106b95b3dd959067a481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4488c64938a98d131d10ce69443dc57f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fbcc5bb688a2b6fca5dec5287e648283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884f1055914c8ce55fd882af374459f584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3c048f364dff5a6c71f1252c7927a085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b01af85efc4c6beb929ed5faa0fe8d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeed6385013c4dcc839e099bbbaa115787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d51489396b81b357668bf19d48543a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9a11d9117ed91a37de2adaa16cbace89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0b7c40d19b67b7dad31bea9116252f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3eb6a4fead3da1ffa9bde20b4ca40891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6bb44c6e8ef1c4c58251dfc4ec541592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104be3581e13920ebd03f04364da860793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1e26e49b49de45e98e0f4043cb1ef694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6aabb94003665dfb005ccef77c232695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc0d6677c35931d656681b4c084daf296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a871dee8dc28701c5acf80e5d27d0097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fb428d2cc376b30c7e0ab7aa85b78298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6879a0b3f10607f748b3544b9a2832ef99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f467288a00d669bcd36be4a4698d1fd2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377c095ab91acb2d9abfee696a8a896b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e5a05b5623b5043d605729f593988f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03ba488541f58249ed23ad0fe4d3ad6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d983026e490b8557051eb395fa8f6b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb96985dda1cd59ca8ac257bdbadc60105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df697661d9c158a6e54fd528a08c9ee106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2c6c71cea9c36f9e6c18debcb06d46107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b0f33fed1722ed8ad8b56dd80fe67c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7580588a19eec06e087d8f683c1b90b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408e9e58fbdf22178c3b87ddc5b51e88110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a434ad682bf1ff1c018c5b8bd24aab111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4a0359efcf035a2b94850a49de2539112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6d403ca5b768e2efe8e2b4bee4472c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5da0b4ed7c7a1d4335a5f277bd8f9d7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241927d98c1306c84ebc32f82d0cd506115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ddbb3202c3a3cf306defe302f79dd2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe6971269d68c0d98b2f00c925dff52117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9f3aed74666ba7c8f3e379f0e7a6c7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36f7a2f692df670e138f9a84bc2a815119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b63d4c0deaff7b058313f093380edd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed94e8533a1b7453d005dfb90c1e1ba121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be483b8775ea5d3bea823618a6dc1e55122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab488e8c5f5879bd9f72eff3c7dcb82123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0734b646d925a49d38f756feb2ff2b2e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd9fb89eca29549e38ef574f689564f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20d16f33c4eaa0e6b68478a152b09a0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb2fcc6afca05892edb36cfe76c95c9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b80b14be10186300eb1ddc8dba1b39128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ad9d083abfceae8b4697500c6ff8c5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2498474d444fb2cb6c23c11b93eddf01130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab122017da95a64c9b1bf57b750f83e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb05a4b7e736cae5c4aeb3b803c9b95a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c24366c41ed5247a63f3c1c8e3fab7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ea4f6a1b4772dbe68d4d13de45ead2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32de8567153c7377fa07c26a230ba236135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791aa1d56fd4b4cca0f9b4154d53c147136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd3c70ddc6e5cdec88868e22af825b3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e2d5cdd94f1238267139263b80f31b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbe71d59620879bec9740a2931ebd5d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba819ee179c694735038516ccf41622140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98058e96674d0b1e1305ea12dd75875e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b63c1daf3594be04703e2c9c014498142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf0b90bc10bc4fae1bd924b44746ab4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938feb87911830928eeea3c1fd08f302144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffc43386c0011814631593a2db0fcd0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11b729bb0d74b77e5886695e04ab400146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf1c4dd76e5931c6ea31a8d692aeb80147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce5a6701a190aaf444497a4443103a9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdb89ade5129e1cc82cfb45898da136149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e57fc9c4fd08a063be8a29dd2dd9b1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0fd9116a279ab1d64a67c9119f5659151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907cc04008400e907579fa77bb4814ad152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aac495e9da5ab53eebc4ca1ed2bf8f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e5d2e0e36a087daae9a5c54be89edb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162875e5707d02a0342d943b69cc99d1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231c90ba6d1fb9fc6f99870e5bca5a77156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ec9e8db541e1d16f2e55047401524f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd45b32da702f5c191e097df05b441c3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebb0e4539440feaff071830d435438e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967714449ff2c6a7ef521dbb5a372796160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58427e4e337c2c8cf8a7ef6457d55edb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f3a4750b7a866e51f7ac6fff00d9f5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86622b40c51898d1e32d7baaa165bef7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac53cfc501d611c60b578cb9d1348d3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261497b6235254d7aa32c986fdc052c7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b04567b73f198cef448be245dc7b44166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bfce09f29246ab6484b4909a47f76b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53fa15e4b3f1106ee90c5f964f27f84168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492ed3720d97871ab7c5cd2085c87adc169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dbe03dfe543b0e6bf69bd77413c430170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5ef1811e6728d28934cffde09d70d8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616fea38fddf9ac549079d4ba4d2b4f2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40655bb959f2dfb3faf66cea2cdcd375173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d409926f7258b9121b51633ae0e3e4fb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9193237bb2ef51525c36fbffed3645175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616c888d1a54a403bc30a3932f9679dc176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ee8ac820734038ee0d8c07768d5921177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22cf6a09877cf2ef86f2afb7f2f6043178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ca7b90b86defff8e8ac3e13f65d097179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3304173c635ed56905617b279920e50c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358d6e26fdd294cf4d0d8c32ebdfb64e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716520322666763418fc95e4c6ff69cc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bff231b1b47082e4d8b3241e91f5913183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ca344802edd22d141dbcdfd1227a02184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7abe980cd29e83288e736e1d2ef482185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeb202124b90e52134a1bb3d6568e68186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2ba12074369f75e5fcedcee00907d4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24daa269f6b8f1046a8b960810605dc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cdcafa5160b220ad47f459a317e713189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a6e3fec367d29a5333495fb3701874190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5677d55175b44d9f140ee812926f4cf191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d361a344fa533d76e49967d1436c23192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eb286f5c06016c154b12b3b98d0f03193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab38f28d3e47506424a1f3a292bf2e6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f16328f1b06cc8f446f1744bd0baa1a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e3177fed703e3f637c990e9121c0f0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80a32dc95438feb10e1e05a8eca0101197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104670e564f1547335f2efb4506e43d8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e932ec8a15b31df341bf87af54270280199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e49d06c4a2c41d6943a193a854b4eeb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4049344a230a8ba8477f82fbfecfcffb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8bf4e2ecae3935a1b79aa105b4080d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d11e5f0180aa18d02d48dbfb43c8eb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8af5f270ec2944664bebb2b4298dac204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807c53e13ea79280d40360da3eacdc55205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aa5c36aeadceeff134a03470c48704206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0926282d6a8ebcfb2ad6797c9f7491207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e474a63d4342765b927b64ff8e950e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab555066e7b3b2f48b6af604eddae4c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b82549194e0fa8e6c564c93e8a142f7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cce5f6a14e57415747f16668b2777c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f80f60dc844d7d3024bd8ef43089e78212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed286bde36f3888fc5eccb0aa5a0d1f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575ac35e06bab8ae3a6c7e4f93a8b1ab214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98351a643d9509987cd418be84bcf6ee215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc04c9b3ce2f85c39dbc48b4d3be3f3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbea321c52c3aeb8f2db14e1825fe9f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ae2345aef861defd243a7aa51f914e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d329c18ddd89104ddfa5cb355780f4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de57de41c4d7d3c3c92c9ff66403326220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afc81c347e9ba7e5b93475a7282014a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521cc24ea6ddcf1cc9f8f7294aa8953e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173fd45aba308a543379d4cc4724dc41223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09056fb89903c4f41f1f9a7b54fa517a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745ddaf2a9a1d4ab74bda6bf3aa1f5b8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f8ad9a6febbc348630604d301800f8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343403c639686f6731be90158b3111f4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbbbfbd310dd55e1fe8eb691ec1f83d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3791e090e61e6b6bb86d55f6c67339ea229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea4a266706b0b02960f489da7359a41230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9c82d74f93289b811f3f1f2432f73f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d677361b7d60d03a14cbe5620eb15c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72bbe6fb57890846213541cea51c445233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a617ca5033eff739648d2c152cfd2de234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552b565ad90baa461cd44ca436ab20a7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1be5bdc191bcfe408fddeda3d7a658236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23600be2e56de0379e54351e6303af6f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f02f71a12e878d9c13f2195eea5664238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb782b5a69044c34a501c350fc846c7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76b9fcc88b46d711846b08a15791a32240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd5b1ea84370e6248008626db37c2ec241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7feeb9cdb715d10fae475103803246a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca06ec0f8e11f074f65f46fe82b421e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63aab80c548c3d66c688691f5528ff53244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f0bbd701ddf792a085cc93941a7ebd245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02347b5dc4195a0e1f86b575ec15f5cb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3a37e888161a294aa08b614d3fde6b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d98fdd6ff8ff17adb29403c1dc4bfa6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595a74fe839ab6d91b062170b8aba124249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3a275135be0d896a487e9076c59ebd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4802641f4f89ce396bc22bc4db061935251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19e1bd2d9ca9a570519934674f315ac252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328d3ec37f75c0e2a2da2af58186ad48253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc2a34cb48d4244c0fa1b729eb9ecb7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92b3619207b0b4bb08a1c74c5473267255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61715b8f90159ad0e710e3de6f527b27256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2627e18ffa670d3c0da99a312bbfe5f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc80a7cf1591871fc5c4e5368c6afe0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c9da49e28e1bca76521d4245a5c262259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eff0e78f09a8e3ea2acf8d785294db7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb86e4665dce4f11862c01528a2ce860261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a5cf4fee9c21db9c2acca066bb1f14262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce328097821252fcd78bf5f8fc382f22263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db38314ce12d752bea1a070408e5d19a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03333dbf4561113223df90609ffa9b79265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a66b9c1dc65e7f674b9f7866e1025ed266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84b9be590b537f2e5f6cabe306b76f6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd5d8a4d9fcee0e63f75b8a6ab7f607268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c577b999640541fa7b16f0101c7d35269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d639ce4f56a907ba098a814ea17c4eb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5e52aea323778faf631dfbedfbef0a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0629d1e4d7901aed00eb6b6eb2d403f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a666a373cada6ea48b2462909d4135273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df5c40bd0f0a63f9ddb2b19f79032d4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345a742b130d588576f909659fefa319275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e7b52573732d6096ba202d73c84ff2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3759b577bd33d1cc61da8d231eb9b13d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db913758b8245cc8a3ef8984fcb2572e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964478becd40c2d05fd926d699ba934d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2b9b89e1271adab1428f87ceeae939280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2418575a60b5d04bd2c83217e51d76b2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1364de29048a38c24a364ec937705e0b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1fb5a47fba9cea03032b6cce27f956283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9206e13eba9f4a30d68d7b389684fa25284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5430405ce5f2e081e1675a84a74cc01285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8869a96bc93acd4e9e33ba7f5863f768286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaf2af3fe4e4b919fa5e680b652ce50287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158186291a11c515dabe6c9ae6f0e9b9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9617f130775f0f678b39ca47553e0a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6925532b8760a3547dc9e07ad1eb76a1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de80d57ca4d5b312c44e31d4ee69ef2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e031ac76bfb5849014e750ff776fce292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32653fe87dd9ca651b6ff9bf54b2e248293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be87c36a0fc36763c80b9f80b5807f5e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54383a27623fa7b7bd2f94001c355231295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99451b16094e25d828f004277037d6b5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678ea4fc08f2f9e79836401c155ff895297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07c4445fc4fbaf1efcb9b554012e02b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4d86c23f6a12324b2d136af6e97a28299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fb2c1f568039102010219514988f74300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c259659bf6b2a00bf817a8415b432b3a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6b52230d6498ec36320b246a2bd1ef302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11f9755ae280fe74c771ab901401e90303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71df87a7f1f8f4b82e69fdbe3547a8f8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3793cab8d48982d12907dbb97a7c37305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd10abd4d064125a7c26135474608747306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723933657040e61d592689b835569b57307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dc028e0d3a0f3e91eddccf22c74c38308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f583e5977e786b9763e91c3866df384309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a8df0e5f79af50172b73d47baa3568310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bff3df63eed5be01bb2bd6e61f6cebd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4c20d97a242ef5314c9635d7b35d3c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48324fff232770939dcff021b176c04b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248743f5fd12a14556703f9958aeac4b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b0622a12c6c3ab1edcbad821a5dc6f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fcaa2c5a47940f7b2d5d00a04259f1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fac35a12fe55f6a58a2193189c1729317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cc537489336af023720167d77cf2d1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb2cace13dfa3aa1ef513e5d33e243c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9e03f563cd1fe90cc2f975219a2de5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8180e5cff54befeaf35c43e021434f2a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb3450d4b09a954b48ba4aa0c1eeec4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615f99ec60dbae8984dcaea43410e947323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345351aa0141af259e69c3735a501774324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f510ef7ae283cb6f2468a2a64063eda325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004d05bb85fe582f47feb91158504113326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dda1b3b3113cfbf958c8ec10fc9a00327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b6e378883d5b4ffe603a351879147c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951cbe3fb7b8a97ccb7c2a9ae5596487329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ae890188762a16e5450711a2ca0d2b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d63e199489fd8a8f4de3d67c3819fe4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6416ed8b98b102d3ccbf62d0de1a4b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db686926aaf4c98f4c4a6d1af5d22bfe333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e879277b5a8fa72ab3ff35cb7f618bf7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee882119bf596c09f64e306fece7e9fc335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e75a53fcfa4fdd83e913c3a41aecd88336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1004cfc0f71812b8a363b958fe336d7a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eaa52fec765499afac52c5696def8a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6fb854d34afc96b5c972373cb3ae72339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ddaf73b4b34ab489776fa1bf355cca340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a9adad8d2218b029363e584bdfe676341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffac57af1b6158aaf9334532fe6ceed6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b128b9e56287e327161243a1394167a7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08791b18f3beb882fb5e65b933b1073a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd482e0c2eb7caf6bca4187c9b40fd2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0390d45406dc21fbcc17cd214276eaa0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa2254a18fb58897e60dcd7e616fe6f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e31b8ff6c6e7fbf7f7a728be25e26a4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b78660ef5ad03151947261894ed15b7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73c65fa5f0ff937978774e622232161350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e082f52d6ee96df765112897e4f9021a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eda0f8c86503b2f0b5b0bc0400c7be7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac68f8b3a3d430ecac5779994a6e657d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ab3f9a1a86e7b158c6399f0948a933354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60bae973904f2ac5c7b3d51d2bc1b0f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcd5bc725ac0c7f2d06c67f86bfe081356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d024849c0541a1f840fc752f287ddc00357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463a5a60f857f5ee252efc86853f4885358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5871c2091dc6eaf06ea387576077706c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d83c9aeaa0c9bb5b125d6214022d27360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ac1cabe54601e2526acb95f5eca57c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b33df7dc6de223e5732b34488a65f30362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c59b842e11bc8f1b1a14db66eebe03a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fd590c29c1cda03480b53c25863867364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a73fed57657f9a35d26947da94cbe43365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4008062bf0a47461f4e1e4f6460edc02366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea44f5d8630ae59e6a114addbd3504fd367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fb9903e74636d208a883310d51eca5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca10fb220fe4594c7e9bd3dc452ff15369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fd9abb30b4f573441266bc5d7e32e8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0478258cbac62988a1cd8e3476859b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38d781cbfc12c9d0fddb22cb06682f9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b326505a22d97ebff3b99ef60c7293d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceeabaaec3a4df27f785abaf148ba7b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61602797a5db88890a6c4b578d3d6ea375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95939f56864248670b1f2e00d712ce5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b33487291b01a1d2c64ef89757913e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5acbdb19c456bcb30663fabd62e3a8c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7baa7b0237951b84dd636a88b9e415379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2487ebe46e48f63e63daf4fef836ee8b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c7e56c571f652f7263c6b61412bcc4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c946acd0ef2cb4e7f0e78af4138e8cf382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fce44c23460ce5d66734fe03591dd7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1275d998223ba38bb0e8b886163f604384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca197ce86e0029b47d47b335b7d00d5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c88b621f3bebb80a7bb8a169b3b6480386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b98a9d720e6d9f62faac468b8fdadce387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5955dc9b713110e9b64af5e30edface388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166f582113dada6f091ef57a1c18028a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66685825a0e0eb92f391adb33f6b97ad390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9fc0b3a80892f05a178ad1eabe021c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5a41e7d9773ac15d26d347f7967b1f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75771c4671d7d7beac40d5890367b0df393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c06658ace419910d8146d1b24bebdc394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16c2059b0ec51576e40ef0899528df3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d45f2d33659755fa738f14505c8460e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d57da355284e564acdda3f1ccc949c5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3559b2a5946b1816d8e41816ddd9f075398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0a0aa45abdc3987e0cd3ebe1dc30c3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27710ba1eec813163767ea13a71a2fd400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585bd0647a1ed47fa58f7ec43e6d7605401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fee32494f2bfb5fdd839532b3c8487402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68680a938fdbb4a41c2aac0d57a21694403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af8ff192434ba22c4f911555bfee8d0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd8ce712a1bbc5d739008fbddfaaa3d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddece23e589471add34fb6dd24ceeed406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e200646372e9909f09d3e79c6e0657b8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a09c267ed092e60c31ae797aec46b2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64faa6d1e61edb52582dc2736c7204ae409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8424baa945ccafd97ed42f819f84e324410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ea244d4da2c36ea2b2cee47883d6d3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82801392da5ba3036fb4ae0b531b69ea412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f240e8e30a09e841d7c24958f22324e8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79ba267dcdffb3278f10346ef1c1296414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae483585c6c98e40fe769a0a8a71d23415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be632fb6de12d9be9a9e3eec81636e5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9181ec8500f7c5bd465d22966f985760417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855088b42b9dbac439a6e99d4c105670418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167202b714ca4d9c001f0f392219fdda419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610715401a998fc6bd367a6d46c29b7f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb05c33310a5e98355385cc545613694421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49946adfb4fd9d93ee01b7e04629a01b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536e94c9cd17871e41e2d784915ba1dd423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e68552871230b5d04a5bd1e1107a7a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccec67cac0ec8120faecc296e69c0d18425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea2a06fcf2e95c95c75cdd6f3d57d1c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6dd1a745043890ea8c19e721907ee7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6344a56c138e2fcae40a201537e8ef428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d8275372e624aa3fbb4d2c6b38a85d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e184384a7620384a0592a09b435fd7b4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2a288ef6cbfe7d158c41dcdbf58bb9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e511b724e08524226f48645bf6478a8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603b66d6a2659a05ab2c68b9da639fb3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8e18287d2ca4cd6874059c83d93b42434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40c4d9d565e5e2b31035bc24beb8fef435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae197031546e39d73d6044e971cddda9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fcad3007ed18aae8267b39e7ab1fe7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c50415632c83c40570349d9594c80b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8c8b9147135f24fe439709da9a9a62439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad691af0ea71df932646b64a55e25ae440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f782022958ef1b08455fb3e666079a8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef50fd3194b541e3d8026396ffa090e8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee212ac14001d08ce22c4c07882faaf443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f042bdac8176f7b3c852a4fd7e2b975b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098cd3bcf40f58556ecd5cb097d96b0a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3e52c7d5c11166a254b4e0cba4d138446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4505dabf679168e58e92daaa8d85d6f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8fb225121ea2e4603795ec4c8cdaa4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1e8afe1b81d8b8237abe4e60edfa97449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db0e45c819b813e4df13c6899546a8c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda7df9407d662a438f267d9156bd01a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac668cbdf298dc1dad520c084656091b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b060f4e25015584f040efb31f01793453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4156e33ad6a52e4f54a1ab2a75a2d56e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cde3bd5169e30ae7bd74ac04c22800455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c58332d6907fce399896541a36919b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5e825518c62bc72a28cb3b46c1ca4d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef99bed3bdb4b577c044d2451f48b12b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac20cf792c97e76c58bf10093225a8a5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44798262d864e4aa6417a006dece53a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71ab8d6a828017c6818ae7b74fe3b24461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7cd14e019e2ad029f4458d0c86b372462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1544cb25ae897ae639bfbbef93bfce0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1adc739bd140ddb86bfd438b432fd05464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96e89571643147c31077f6d4e0443c9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018120ab70f3e959740833df85be95bc466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98250ac7e85be4fb9700053bcfe90e8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c23be26a5640384f9f9ebfc68deab6c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf646f33014042e0cf158dd95edeba6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688ac7edf64d58c9066078bda5c92304470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad85b37bf24bb40810dfdbaabe599b1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dcf505f51514ca97fe0c7cb5687c11472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aa42309a8a2ecb5da39e26c88b7e22473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c131f34bbdfb5c28ce01c20d30dfe819474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ded0539d8a971849d66e37de5b84997475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42353c3e00d6957c061c623127dacdff476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18d9354cf7056df23d489c97957d5b1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb6f4bf156e84935228d4eb153b6385478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d42eaca95b2d119ca40228122d2c2e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9bffaaf9ecaa6ab7c439987b20c93b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053b02c3ab9200609b58c08c95f25bc8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f939bf83f8f4b3e396b10293fc61bb3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86592a2eb44c53bd60ff12d882e03042483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5ce04b1916ac3353903dc595b8ae47484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58377596b0b17250e966bd322791a87b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b29a7c5ab96cbf215604b309547c8b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6955d714f5804b92809a1b0695c55a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e00710aeab83dda59cbf9515a1d7db6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc06c47308a42877f80e0f63af5cc20489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae1bd869623aa4ff42189d6e0513399490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c28f259f60ba60e1437c2eb2dda86db491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271bf96efce63501238b2a38ca26d912492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4563b53a7851949b87447cef581a55493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da41d95a2f3f05ca900e9e1c9a505ef494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e6fddc54592cc31ee36f43b4cbab02495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8a9eb778f2f59ea0aa15e4871f0cef496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8858c8df3b045540509fcd1fd8868ad3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbfb70aa44983ec1b2c57e7c3961a33498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a31ca4eb882dc7a35199d78ccdcaeb499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413d7f1c3b9d9fcabc6356d293d64bc9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c34434dfd8a8469811e12dd80387b65501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45b2196839ae1fc4397a3a89c27d6c9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51a03ddd0ecd4a17cf79e991b4a828c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e565cb952db72c3eb714974f389ad03504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cf3dd94eb076e0993a8f83e25cdc6a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a72596f07af7f8616b669dadfcb908a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b88e8b9baa1923d5fe3ba351720f62507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ad9e4f0c545fbef9afb861da792322508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745c09e5c7889200d0b4db3393a1ed04509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e025f6786305c62583d910d505424cee510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b0466f552f7d834962685538ed584d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b11185c666c529af27c7fd337f8cbe512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02769605fc00fabc86f70ffa814d1cb513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86edd3690698f39eaadbc59378a17a16514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378242dea8b81be3b462ccbb89c42fe7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9a41814763ceda43d9a999b75c255f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb9caaa839a76ebab0c3e0976faebf1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62874282c18130f231d892bc00c041fa518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782731dfe57bf1503a0522a27d59c92e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223d37940ec4bf4330cb8bb4897705ef520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac41fe9dc65cf59ced67abcec3d11546521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff86cb98085c980a2cc2232519d69f8c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf53edb6eafdc2bd8dd3eae7ab62144523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e2c881c5390bb1e9bd17e43df8f7b6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed242a0965b36e457463da58d01a52a0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83636c8d84d94220d4dcfd46decb746e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bf47dbf927ed849e3117ac86b4ec27527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a2c33a4a0cc0b4df3f69b53b730790528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b00c97f31029cec119d3fa9f8c97ca2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3898e9b10ae3c35f99b78697b63445f5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335c5d3e703610a38c3eb79cf9096c14531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b22741f8e5e5a943f6a4d0abdf657ac532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afff37f52c381a28371577599138ee5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1df3573600b9079b4888d5d53cd9762534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6d4b53bf6ff812aacf43eda5e3d26d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b6c4645cd3c5e379f2fe0afe95de99536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aead1cc14d7d9d80f656a2d65f38fd537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7217230864bc722b6b4a05a3c3db1612538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a407c7590f6ae12c9685e224bf95c2b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6092cd44a5af7304bb399eadfaf4e9eb540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7598d5a2bbd4a8285a6ce549e85b5e1b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50451e570d55382c2857d533c8703560542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61351dcc37f2e0003b0be10a88ae0168543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b416f8ad40e402bf15fef15ada4b6f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176b83e9ec5df471edb98f9c86371dba545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f7afee65efced947cfa616cb7716a9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e541cd6e3f65e3bb69ddd70f114aaeb0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320f13a6a8e2a4ec5a9c3ba1f403d4dd548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96788a81e874ede0d89ca2fcdbe64654549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e919d2cf6a03eb476afbd3c1383fd2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15291dce9e77c62fb7eb15ab2fd47153551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3e96378908a0f42817229cbaf00100552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895cf93cc2b5979f91c511c9c42f28c1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8537b0a10b65470bacf66b850717643554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48665a68ec0ea6d637b2fb1a89edbef9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0813a280f8ce630d441943d75c8911556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2139bf1faeee63f6165b651ff7eec220557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370442a7090d06907ddd30e054757e08558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273d3ffe30534fc1bdcb8a378f31ea23559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17df5a6ea24acf6b275025d0f028eb8a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96aa1c4d251a43787679d0d9c562bdc561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00b1ccf4f6d39699c51a5d049798816562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc694b0eee77caadb628f3ec275e4abe563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd36d3aeb7a2ac09cc54b3d3547f87b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20050c82af8995b289d9f5bb29ef4b0d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bec2e97f637c746d53a8d9e7bad2e9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7255de36d85e2773b6f7f25c2b8dbf7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9332fcd2562e0e726b4b158982ee1fa0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84760a5ff14ba34873d03b795bee7207569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00623155a6fed36e3d5a463015fca9c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dec5a106f1c6ab4ebcf6f2a6aa8cbd571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb50ff882fe5e0a1a07567a6da0e4b50572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc649c7130d6e6ab9faf7763052e5971.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486d74a5bf29671f4c172a35217d50462.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a0415d4ec73011cdbdfdf45a9bec433.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3081af4b8a72fac9e740f7511c73c2454.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ce524dc739dc62b0d486d7983ec2495.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d09225107658c5298876d7e4d76cbe06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb551873d3766b81a85d95d074c68b07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b8488979c889b848c8dffbbf4ae2778.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7d9e16e645e5cdd95fab8b37f8d2bd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d4130deaebe5b079ab308be3b9e47d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8234889c441e19297c694f9f275bcb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d472df00c9bc956d08cded9705ea11a412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81759025f0c4f353435e15340c9c56c613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4909b2164d34a61989cc4fb04ca303f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396d4fa3ea467b3f1bfa3e25f8ac89aa15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add28bf29fe456431d219dfb3db484e816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88023e8af877b4bdedff880732fdfe6417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5945f54bbfd88353b7a9e935db5849d318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8180b7760c154eec0b72e6064cbb4c6b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8386d0549920480099a11d90a18786e220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133cc8fa4fcadb578538dfbfe20eac1021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c56c1c95e1953067a9940bb95a4a1622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e0612ea933c65f9f63fe742f8c2a2823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3f6fd3f9d805c196a6692695cebc1124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a495585eb72a72a6c14ecda2534e4ad425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b26774633e7c9aabb545cb53196ea1026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d9c67825874cb2e47fcc6d30242c1c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9a83dfcab1ea9a75d7adc7df119c9e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ab86e10e92c2f6def117bb5db1b8af29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c323d3fb62d212abf218f4e869de6f7030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69c3707925b71a4fab8576de3964fd031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7e605487ca98b44a7ecf6eb1d774c532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fece7f6fdeab62a84241a1f420532adb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97d7934713e8c5e9dd4874dc4cb502034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93661578f0aafedf82fdecdfd61ac4d335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca96360baaaf2c94b51cdfade33af1f036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ba9577ed5934d02196ca3b1a82cfb637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c626bb4fa6b7eff4fe8ce1c21ef95f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83a49ea75b9d3307580f7264981979639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352f685731ee9fe893f008fcc08738b940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ad706723bcad0cd8759dddd2e7ed0541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b5143bff800d20ddfe3738aa9dde9442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae13258aa0a1165aedfc354132d8e24c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908d23a5ca810dbd7366061b491f725344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f07a025357771c98393996f8babdd745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c7105ab634a08a515f93c10cc36fd146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07656409eb88f235ea9441481196d4547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c76bd84a888927d0d53e47241c5869848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7e22cc229e00f53f575ab6bc78046449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4574e316d674a7b6ed333413c8d79650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ec2842c9551470680fa69b7dabae1f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd8e3cbb8e2a0f9fd5e385a6e76dd9852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56b9752f4fd6501ca0ddabf472d10dc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91b8541d9523b28ba20b36f92ff6fc354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e7a26e3d62bce7e6c46eaeea48a59f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bb77fcaa022072211bd31912e6975b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cb6dadd34768c89f63d2c9f608b06357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236f888a5f415b5142f123845e2eee9c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a376cc778980d6197cea78c21aec9d7759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044ba5f221be98ba230a20343a40e53760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8267e5fdedc74320599af6c6d5de098b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4eeaec944dcd96875e31639c6a917862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331094335a23e740cd8d31b7195aa7ff63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbff6c030fb150d61542390853783d2664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf6c033e6a66cce11f3bcfd582ad93e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220ce01247aa5148ad5c14457ba925e666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab78cbbc197c840bb7ad387fd8ee38167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987fc390344fe59872f677e85fb0fd9668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d416797a7fb6a4539184cae7f7acf2369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd61c93bfb1ec13ce516e0bac65b0e270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61340ec5e9e9b2fcdaee58b38319e5471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3403deb56c96b2d2d9d3b98ee3e82e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa52b0ae64640695d1428009df1c7ee573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a96a21799acc3190d48044c9c421a2174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38948a488d23e8ebc0f6f2eeead67d2975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a5e5f08ced2b6e55d78eaa6a6a78ae76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca333011513efd8fd5e94a1441ec7b877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910ad55eb562224d063263300e2f3a6078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbe9ec25dc46a7938788c0decbf9a7b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457965ba4802430b19d16106124bbbf680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5858c5819b2a327628d5c4c160c50b8681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57765310ecc5318cf84ac3d235b13cc782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b981510d67acac2924a904e3fdeeb6383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b1df73ec35142fa891309b0f03026684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780232a5024c10a7b1448f12c0fdbcdb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0966d125bbd7dd66ad5df6d64998a14a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b213bf64416e9775657c530cb8f4f6f587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2601cb7f0965c162e268363d7352627188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e81b782e0d883b8f16bde72f84c76ab89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311842570dc1c1a1025636677d4ec33e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a829646288d6905ed5ecb3cc2ba17d6c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b427d7f88b67b4e3947549f048a2a16492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169551551345d318ad14ff63f177433793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165effbcbdcfa9ccd6d907c4b798b77994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65345d24c2bfaa7c01b2617a1aded99d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a1cba4006d437dc999fa65482ab51296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e531568724ece337a4bd2b5e9e07d8d297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed405bb275706db8919f7e7a75f88cc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659625f185c0d4bcfdbd0974776a26d899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c82a2c9af6a893e409cf38b9dbca7d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec671b355e4de32a88a84ad9ef1bd000101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87d456f78ad60b1c729f4d34838cbd6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bab1d9c243651242415657c1c85ff7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b4bbb6c16d609f89e5497858945403104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c846b6c8d2bdb73f70740f27d6fcea105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031251780a856b3d6bdd48c012f9192c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4046b762540c09fb069c9bc8a1aafef5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b08c5b6bd4b8800dc390390edacd3f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a8da2469b8f16c33baebb6cdda1f48109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523f2708e4a1ff383d86ba14c70f3e96110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7c1153f8a97fe29848db7a7012fd44111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a102eb60974cb5616ef967bcd5a8ecb9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b372c8db7c168cf18eb4c12d1dfc9dd9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daf71c1ee5fe9d0a691d01247b72db9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9aef23b2fe53e262cd79a04cec1e77115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0cf7fb436901a7e9b6a1949abe65f4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bee5be546b4fc422d963b9a6cae5cef117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7849573afff759ce0c2498beaf725bb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dc9db043d441963bfaf5b731b34f7d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d82ea6c444699541c7574047b438e9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f0fbe703bbdd45d336c8a7f3e6a194121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf584cb0436f260e04d6b9a86bfdae6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf24ba4e9f66020be9f817e6992dfa3d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c841d7bef23f012ea63f56ff24e5160124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde1243a2e391c856f8d44b7173327c7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a9d41ed21fdc7e923a83afa79e8e75126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030df9f46925be6175b16657baf15e16127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb26dadf95d1f96b6fc119f7097761a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fea0eb4187e774a2574ed58033fd293129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa96e916e200f617f7f99ab425b9e14c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4993b0ac592d0cb1be7c47f866ac05a4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4870bf022ebedba2de7ba591300f183f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef62fc74f1563f2d1c4a1ea647450a70133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7cb2168a48feefb29264a864d17603134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4144f0861b7f740736cd145fbeca58a7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf09dafc95466689345a0d455c198703136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181770260faa1053e94f0f6f27190e02137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9280b63df24ed0de450114639db90c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aed2985122069a55ffb16628c1561e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b569e490758282a17eef836a1d0d3da140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaf17f9c60ed931b660b637890d0e7a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc09d1f4c181abee1e937950c6c252a7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f10f5a0d623f4107c140d5057328baf143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b314d739c553c453fe297680ab0ddba144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02424ea09f88467d1f66525104b77d6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b793653ac56c0d812cb730246d2d5a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6424defe208e8be0a395c5c19b60a4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3f7d4bc6a3a6d220dbad99ab771b35148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af036be461fc9fe844787417112c53d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1982ea1324fc28e0fa95e5c3b78925c8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bec008f3e1d959034970f337ddda86d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcd776df35cc6738ba362a33c4006ef152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261365e3ae2b75867dfc653b6c8b7e70153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba32a628a1b2a2b12d7d9cc2f6c9759154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54280f8075fe5bd25dd48c8770096a5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f68dba5234c14bf02ea149ef4d3b22a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29cdd0c01ce2aad70bb42f168664d7b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92631fb1b2b351ffc1920df958051b62158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8442c3705284977c062e2a665ded1edf159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627f37b073519f49f49eb7c923ce0599160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ff5417cdbf1ea6c9e1e3e5f621cb07161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc353cbf3255dd3238c60bfa224bd17162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8923da1ef51a0b260ceac9d8d7b251163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0acb06657a89833167543d3748ad75164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931007ff90dec07ff47ec36346ec02f2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1d7ac33a085c3fb7f939e90195888c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0956d1c57d5152a611c5649aaf37883167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b3ffe8dba0abfbff6b4df5fe0b7db2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3aa875a9ae3d380f396666314f2939169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e714bc3601c8f682b11d9d597bbb4e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f99d6b1e9dc97d6dabe0124281a1bb5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ced771abc798e53fbae09dab0c8e3e0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5883862ae2125dd8baa3306750a543173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c057af12981bd9b4f3141132175b3747174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ce63978c550c495ac1ff984707349c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a15d4107a56ec9bbef771a46d26223176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bab3ff92d9f427998751408371fd0c5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaca25686c7fee4e772c44b65585e62178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bb94900c5c5c53f0d6d14ec841a0b7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02aea6c9c8d20aea1d999fd8725a5c93180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feb32c677f67f8709af50042923b49d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8d2fc724fc161cc06c0ab2fee74846182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93beea7828089abfce36a394164f03e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9b59dd3c81f8cd078da66219515125184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c39e0beef72bb7ccf6689730c2fae48185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf3aff0ed75c4172e7c2809a01a4c49186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb66eefc5477618027dbb8d6740feafb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd68ea8c7836c819850e90525c6816a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c2fa9df5ba0a685d7b79efe2beeb9c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769b61174b18d1f6adc930c94020f019190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30af1c44c458b9478a8ef69f6c5146cd191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44cc0447ec0b0a819b9da395ead1873192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4a85d587ab17fb7b7870c131e59182193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d181d9b7d03ee0efcf6266e6c5bfb349194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9f7000c6d9a31c5b322cd0258ce2c3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf0f0bf7b61c849dfc538b4e684431a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d993c80c84d83acbad46283bad3983197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9d79c49c9e55d8c01febfc8fc4a3ed198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54034e21e582b0065a94277243a5f0d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284cbb545e709520e9177bf4b465e2f2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee3a80c2f3a4008f3a5079dc6704be6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fdd9cd387cb001e8ecedf7ce16194f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fb9d2bfbdf1fafcdf50c87c3ce7685203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447c9043e7f01cb0c11b80935e8520b5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a042b009c5ceff83f5970dc1ed5318205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3918656679c1d2eda004bb324232daa206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c684b31cbfe6918e4c1b0cc95415d2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8e7a54a12367593372caee9f1d267f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee16d723026c65a1b6974bb89efb6de209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4940a1cee4400ec5eac38f7552ca79210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1f8853a317ceafc3c95eb52a73e8ce211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046a5799e6da444bda1d4f7b5aa49536212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4e72464ef9836fcc8bea2347bca453213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cc798e2a56e602a6d11ff9e2b18131214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3403b10f5d103e1554b0b6629036131215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ccff43b54e0d3d85918e31b5535aee216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7908c37cb1e82a0e6ea6a4358890be3b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fa49f3c7fd8beb224c8a45268abd37218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1743c83cda00c4d32ffb8e47f476da219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0672f060abfc97859b01e8505194e239220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031adff4208a9203f94c717b961a8433221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f147896b791d2c102615ed1f2b53e849222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69637e363df436f5f16901836d71b269223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9d10c7890d2d26f30f424670b1082c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f348c3ff5951c7aa99ca3037418bc43225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741414ac03d72a034992c78984362d2f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f11b7d2c571356a18fc07d5fb13aeb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1956de8cf577b0c7bc917427ed069443228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8d8e2aa1c189144d0ee34593da0ba5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86a57537c3e9b9881476d320ec219fd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c2d4e88059de1dfa672ecaf13a188a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb59161eb751dc2aff22f2073da99c7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73bf27a231c10bf6db976f51694bfd0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689017d71c41506c2a471c872c9719f5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fc5683059882ef14ccb3a6fc742f4d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cba661e20b8c7a71d6ef6ac612add7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1aa8e3e120f1b7b571ebcb989523f1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2b24cf61976ae847b15a09aafac1ef238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e34b618a733dbf1228c4b8ff5038659239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44195354c92b84ed1a9a6897429ae139240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5695ea9272544372b503873e61bfb1c7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715d70452bd46f7793a75f944bf9ff3f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e74aeb3cbb7e6c3ca0a319c8dec54a5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9e6ea70149a829b201ada49f828778244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab01eabf374d97657f2a173529a8933b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf6a6b0b647170dd1170b9e4ca2c92c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1565f4ecea264c21a4a272c169224e0e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116ed06b77c03d8d40090061570922f7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c9d94154c9749430a5d1142610da1c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53574d8ddd87089100c6c475c4eb58ec250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee0adbb584f2ee8f5165b21c02873ff251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad21f75b6e85c6295b30453b8dbfadc252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae82ac54a8bb6408b606c7ac3e7df0c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ecc57de446dbdc72ac9963e9729914254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5087f5a311aa52cacf171fcb6ff2174e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ca0537d51c4b72d89c4c0620445cfb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2888cbeb852640344f0bf7623bb6ff91257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fd128665f560daf4ef8cdab38fc4e8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9fa4b5a8679dd60cbca8b27ead3008259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18467de977f4b51d8c5e966c21abcf87260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33589402683b93db49e286af4f37ea05261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62abb55976a50ef0dcf07f92d93f8a9c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f8cb1b69a421cc0784bb7bfd63d4d2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3ae13c6474490dcbfa8020162b95f8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cedbfa00fcdebf931c231999fd6853265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d1fea75c5ea8fb3ae4fb75a29c7769266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549cdc4bfa693f05cc38d1f83f6ddfce267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5ae98924e277afa24d8232300d431d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310fc62e8541969c7b429ba48302ac79269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125ad18e62545b0ca98181bcbb5c277e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e3020e67fadf18dec5fa2b5316e085271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bf5898e27d34e79bc3920db90e612d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b9997ac78112cc86d30cf4f1a89cfd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b2d135c08082731424b3dfa38fe709274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5627becdb8f6553815da1df5a67aac2a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda905146dee5f5de5d9293d020d96c7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4486310abd2c4e1e74f9485bfcb28d91277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cba4e3845867af33782276a3e0d6329278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c32b839b68467b038150cefa5bd647b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4239c76a2ca91387221c6f3d852c2697280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bed51270104e9e97bb6b99b40c2ad1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3479b7858dda1c2bcea4cfa54ab55713282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9510d1282a6d719bfdbf3087c0f4f82e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53fd8def88de0e78d7ccf7f70935cd6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f6f73dac5b4a3b5695f9a6201a2808285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edebb13f449424688f19e810a211915286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176fe1aa5b59d40ee44e3c3730581844287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4675baf7a3c3eb2b75fbff68e36693d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c20ad06dfb3f9cae47d0fb52951882289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d9155a782e9f9316199dc8d7c8386a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46d05bcb885e5686fb256d1903043fb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4011e9a94214136c9bff86aabe5fedce292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4d2258af89b6b0b5d9c507617e4098293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f304e1aa94bf846d54ab22c81ced9515294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aed221811a178573bd3de0ed03b8aa2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2398d7e92b2214405c149a5c85a4e9af296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95376d7ddc4a0dbc4e98920ec39c7065297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423cab648611cc1a364952f8f188bd80298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a6b50135c4fb9a0c0db9e42b2bda95299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5063f5dda42c36415ead83af85168b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38e45272441e6cf3dad5b06032812f1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c6815c378ef251f0ef2db29dd1dea4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae62598a1541e7222565213eb1c5880303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b81e57694f8ebc596a699d6bc55d23304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6b771b383a6dafba50a5db3d6e32c7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e5f6dda0e90231973a910410c5bfb4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0680822b8e35326722c1eddf7c1dabde307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5496b80d6b3381c27a13a9e7f96946308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5035de2f93c461c459cbec1838286c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d0a4e78bdf85acf7a239be9da7f7b4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fe4e056ca4bc964ebf69da2067c490311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f934d0acdfc086aaaac7cda823953c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac3fc41f324d875d79d1c22fdb079e0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087f4adebff65fc1430f1e8e19d2dbc8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4f7f0a8c6b87c3dd5c3d7aff76de7d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462066f56acf0e2a0184bf9d2d53b1c1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d0e80cac6e0012af2e9a81cda24c4d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400873cb8b5097839723086892e8015e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f8a20b052b688805de3d35fb5dff6d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15baee1fd805907b9055e90eae9954a3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f739c47dca5c73cae67ea6b57da5aa0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea1c324aa100b2dc6ebff8b6cdf2937322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5150f0382df0d465cdde17659a6488c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da83b3815e41d38c24f41008920487e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40930029b3148913bc869caa4c89d4a7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebcb28dd6fa544dba5125281ef1f195326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fa3be52a54dafa171b6061b9d409c1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41e0333f10f17f6abe6830e8e08e600328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe4a5114d72b29f6c820252f11e2955329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c894672a7166f4bb9d0481eecadacc2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3971bf5e0555f98f3accf40c894470331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9543aac1848fbda90c171656c1e6576e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8de2469fae5eabf8fa979d63c58257a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7040b2201f7dee91c53e5306be319d20334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f6d88ea1348f63bd1887a0d0b3c807335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c11ba6c0a09847db362e853bbf8364336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd25e1d0f4a65ccfc316ecdf12728b4a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571ba65679ee0c931f34b66d307c7ba0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81a90184f88fa108bfcc0efad0a153f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7294ef52f3e52086aca96cc1dc8cb7df340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4f2d103efb92783b66e3275f387ece341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf705795b6843ce0a9d8afead40c666e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24abd781058f365cb7baeed64968a9d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544a28f5f9437ae18e0724c9f9751426344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39626ce90c822cf4b31177413bd23f5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cbaec3a85dc4b72e55a048d75316db346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a631bc85e8cbe12529f35bd238662258347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236c094ad2adef9a6eff7ef7566f06a2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0007a2c048ecac8feb3979c79ad588e0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc7e5450e4611dfcbce42c991186e1d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94e768663fe24a82fb6683e716f9bea351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0826299175cb151bc37dbd13c9470f2f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4c343f08d0a11d02ec0ca42d47e2cb353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0caff51157f73f669d49bf9e52a2ac354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8e54b455cf8b6723cb68358f1d16d4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9126e79d40d2a95762c17229a2f06c4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fac97e9f829efa625ad5fd935b363f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb61a6262c0c97a8310f6dbe0782e9f7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220ee2ead715b4a47a1318b7e0bc040b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac919ebe151926c5c37760d6d0a70114360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b173873e4bb18e499cc43bdffbcd3d7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327692cb3f89a00acf31509795ff14cc362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5752d5aa5cd876e4ad0a97750d9122d8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0cbd9ef0f130a685fbcfd66495c92d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a548ad262f6c3282e5b540895954ef83365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efc649749104a126257c5d1123fe3e2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22701a4a534130e7b8040bcee5658ba1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8496750d5e0f51e58043170bf275b5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9ebc94bb4dd3b03338a68a7753b113369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10ed6108413c61aaf5834830f93ea7c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0654bbf1ea207a22831bf11b0bd88f9d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f3838260da6e4f526df2af2281bd1e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaad14ea50b83566ee6fd0c51f2ea2d7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6711009583d6eadd15ac6310e5277efe374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd3475ac714963db8f8ad3a630ae4dc375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bae7dec98e40596dae68d256bb25cfa376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d83ca4dc92ef5c94b9e3cdb8612cf93377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47953bdee922f0b0560c25d47096798c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d65e0c3ac9b16d40678c66dbc5207f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57705fa7e17ad8e6e81665f05e3db67c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986dcdc6e8adadf8f8d2c9e83f138385381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0407c3324f3e5478ad73cd2ff5c9ea382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06304dda0c0dc9585242738b8df2a0d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c781538a02da5c2b0446c4e229a51c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bc1a07cc625728f33abcc0d0eaa706385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a178240d9d33eba047479b64e9d74245386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5893f8214273d6c16785f57e011e644387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb66727c8037d044213f2ddc9c117b3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46609508c7325585296b092b58f654c8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de832c136fb356d25dde187c3c91dc3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8ac00cba4491e003229168d94c7dd8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730f6459cf95b1a79dd68a7c899fa142392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1ae6b6c6ddcfc4dfc026e2efc67b7b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aad78fb3e99380a12fee545b3bf87d9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0f53c018dbd4e73f20269a6d99ecfd395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9c9788846a5ca7e764ab2bfefb4099396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32991287cc9ed0d7dda0ded8742c384e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f4af88a5140725357bec011d546591398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d31a7460ae1fc5d088792767030cee399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eae22df571c5ce5732443bd1af24a41400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71285d11f093cd685230e9a5a5b2074f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdaaf457265a46c4d211a4ea6d9cc63402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b69564e10c9759715aac6990ea58c0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065bda449d5e7da6ff34aef8a2d16072404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c59d285fa58e28bf82ddf216396aad405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec158652f66cec7ece8e14fd2b22e9f6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e219ff6cf0a3ec8f137ceabae75163e4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583ce6188f7056efc98ddf7bd330f506408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a9c1d7c5a6ceaa32e2ba6b73ca57db409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3957801ad7ee36370ccb36932b8c3340410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1aff4f153ffff8f090099e3783d085411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183bed9993d97da2116003693bf67734412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a9431323fd317d34ce44840bacfdf3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75acce48cb959fe6136317017bdbb0ee414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2b441d8997d4732d63f0b5ad9dcea0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ae8efefa211484d99c847201fdec8b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1790ef170abeb554ec23be019bcd17417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dbc5b2d0d77e17509d3c1fa012be6a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f946641ed549f61e7c0eba2f2e7218419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239c01dc713a8e7f32e2c998d15a09e4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d805069b6d20bcb8c965e8eba03089421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9646c22f0ae824c60ad53f50b3cfe8a5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b582c6c5009b6bbf8585a18986ec991f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0cbcfeec116912bc57803a34e1a373424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74d623d6a97585b3a7bb7ac05b730ac425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb0fb7f87e069f42d638ba63548eb03426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ec0412d48059cd786dbcf3c495277a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba351e822af35b05d0a635f56ab5f51e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061b071e8ede85e5b2104251077949b2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735f2aa3ac1eeb62e88bba33072d3eb0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10a77b907b6317bd0b2a64df40e65bd431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b420212e13ff2e58289b4ad7ba2482a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b420200e44cab982e9c94ef73765ee433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cf8f9426871f8d770066da9919b402434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8d88fdf9e0e9291497e85fac54313d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d5d1a80bf19e6e7784430a168aabd3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f13c42c63c39f81b5644bd85226106437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7d9fbd76d8b91ede220d9090880190438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3000d51f901166ea15a53d0584bf2efc439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1149304b0fd8725492196b80b9a37f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa9d677d902fbbec59f1405bc749e8a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f77fc64e5728a959784fc99c778bd78442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54de8572d456189c6a56429778026afd443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a88c94418a99f8022114c4378193212444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d563952ec5dd8154a62967af8bc3d9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4408821be72cf9b9ece62560ae2bfef3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5031a047004e72c9e20a842d61c5cc3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f7c4a75e46c22471526b99c0ad3168448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0405edf8fc3d2ff29b0abb54277c4f2a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e4aeef6319eaa2e8cf7df231f27303450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a832e5fec994e5227a46ef7bb70f54451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56307f44bd4407f293420ada0bb4739452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368faa5ed893ce39f9137445014f9518453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9646e5b9685fe718df6b7bf901278c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055a21e92ce2f56bdd09445cadc7a90e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf5571b948598bb7795bfaff380b4a6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafd463d21b539655572e641a411448f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470bd7a186b6ffb0c314394d2057b62a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e110f17319bb6bb7588f25338414de459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97826ea4a3ebc423b9e52ac46d64110460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d814da71738ca2ffc892e15526f8ea20461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aa0403386edf002396fe7fbe66b054462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35f99a3c1750c4225fd187ef2da61a5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903b6254cd0367f84d62d83fa3927eb1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86f160e1f7aa125f2beb9349da98ff7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420ca73c4d22a7a0bcac9ad7152471c4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6ad0a08c1734716b5c29be93313025467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39b29914f66e9872a86338c04da05c5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a0c7db22d2ffe8503f48af76472a78469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513fa20e1b7c0d52c53bb5130f48243e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60de736d12ae80c5867359ebcb96eeb9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f4023664fb61880d86218aafcc041a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2511e4716b450561872e1443b5924aa4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5d15bc66245508cffe7ce314e0d79d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b9566315e36df9f7dfaf30c6cc92b5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ab567452682edfa296b06eaeef6a09476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106b507ece20c3aabc27a7554fb8eb0b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdc468dade739bb8878f271b4ebac0e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96efeb9b459f55379162e0e87a9d9544479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3233a0655e4279413ebb8697cc9b2016480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed4c7018b2278c43dc6b461d07a8335481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9593d1a300f89ccea0e3d6fb3b639648482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975ee01b046dec48938080b60430b80a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169fef28a77f99a18dcc27d15a0fc783484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b6c6ed0967fe61e0771521074b50e0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba95549b0e0859c0f92ffa5eb3230530486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdc409f1438af738ed349120f572899487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8297f87a10749a983c04487b5c711457488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d38bf2989e23bc953b0043a192d45b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec25c587757bff651cd245bc94f8a09490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba93193a54bf998d030f2eaf983a316491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b093a0342eecb9a98491ebdc8e7190c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bdfe6d3a5754559c7c927e2c66b39d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f578ac56c24889e442fb53200a650f3a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce9bfc10ef7c0d500c17739698f4862495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b145b0ef6191f8e3fb5c2c0853aa2e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdba592b237f7dc3a37681ac7ee5cc84497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c6023051606c2030802c5d83a10a84498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35b69be44533573f48e28e27955da3e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef2eeafdccf6e54d78a61815258480b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3a077fe8097c5619b0c7c6dc759944501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed10da7c701acc90f15546f2f5d566f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a81616834fb5217669e3cecc70d3395503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4199f1431630526277798d4e641dc3c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c742a42f80070a540ca83ecb5ff2783505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299fb70050b76239741a70351bd85601506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673d9b2bf228ba0a0a2b7685c600214c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc30931b24bb6da3dfa5fe300afc7d5e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cc619556cd475f7130f4db47a637cb509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da437bc40aaf6ff567449ced460d96c9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f956af860abaef6b7fe038a597ee37db511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434573f4fdd7d0635591ac04a97eddb6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4bcf97eb6aee91c1ad89642ff859cd513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7c85df7e0e8207e1ec7cd960eb13f5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a4d230e89e021641572debf07c8de0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7ee090f7b8229d1c09c04f51dfb40a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fbe5ab501805b4eb1eacbf21b3f7c9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11afa974cd20c1ead6e8aa5cd6c8fefe518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7656e5d2b516fcd514c334ab10339a6a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f225ec505f21a692decaef35ad2c127520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5251c678654c6f7bb0405d1211e5f73d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee7311194dec03e63c7ab6a78101f43522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780225937a6ccbfe5520336ee303d4eb523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b771c2519defef9706f3a76cdb3e6f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03be73f634d0d02c266b251952e8ec6e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725b26a8f3b7913964ccbb39db57f92d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3357495bda64a1642b0d487c7a2ccd527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2070f3676b7d4db806999840ac7e55528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625d20b08f0a581277bc278f29ad68b6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b2e142db44ec3c5f2392537d667f77530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a070a9a57e93635ce7ad5829bb12ae80531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56bcdc3f83a1c35c72e454184faab47532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c543d5988c617885b6573a4b4e77997533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b20ea781ee33b70d4891da483213ad5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b465238a8ce5d75c93bf863313a75f42535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9b8c405a6f37bcb7b027353e2b9078536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99006d5d93fa2dd4d89d8bd1bb1141bf537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7caaea39a8139a1c8b08ecd83dc3f1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67673fc8b60763d6689a1ff56b515424539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca86930080cd49d8b189bf3f60306ad540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e99603590e103047979727f893c3692541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8391da338cd768b42836f1534ae94955542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4315818da0669adf16c718591af082e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1855405af935c4a3d5f27361bf215c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc3f6bc4449f97081bbfedf8f46caa5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd8e722b869811c5122e90818b4dc89546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b793dead523efb8f2005f8cbddde17b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3444b9baebe3937542c2ce6ea1cdeac0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bbe67a5757ed65a937e61c74a3b32d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84285d8284be98fbe393ece8f24ea59e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f42e24e2f573d780576e75db96cf1cb551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c8ed55daf4f0f783bd6d666c75895d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebda10202c9cd9761ca82023e180407553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa18f93fe73029aeaaa00dc83606da1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1aba2d34b17988d1044bf7e34a1eb3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6496a2d850a9cfde8f1421d2a7d6e3c3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c554849fc98380e6d3691006304a12557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ee588c1dc473106a19d617d9af40dc558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13547910b72b35178b98acab99a2f1bd559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d547bd0ffa5214cdd7ed64ee82922851560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c949689bc97878ac118e692aeff353561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5071d18837ad3753e6a125383837031562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f572b2e760eea81b7fda380e7fb89961563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b055c8cd85d3befe79706ec1aaffe1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea49624674b65fbe3b03a6b22309565f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93833f4e4562168fd35ea6e1792ef271566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62c81c32814b89b08ae1a6fa093964e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585de265fc124d562352375a09accd81568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8df8e8801a1fd8eb1f2222ed8d56700569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d59681ed4ec5d48dfdbff9b79b74687570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01e770e414b35ed873606d81af34192571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9235c450409ab17e89bffea50d25bcab572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>