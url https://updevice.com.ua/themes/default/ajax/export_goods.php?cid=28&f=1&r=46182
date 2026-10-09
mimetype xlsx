--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b8fd32a3d01829be0fe7e4228e31461.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1f6c75a121f71a0124e01c741e05002.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3036d0717566cf18fab3b6d3e6a9a63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae401bd38379e01c7fc232fb44349544.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644f3146aead94290ba47b798fce1cc65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8531c80d17a024e60a9c37798253716.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9898454c441c0ac7605cb4204912eba47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47311b73a9e6b80359098f7c16051f628.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9260a0afc5aa362d6051df1885607def9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65b35b299219460ea4a1f05a74b1eb310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d905c108c03789b682a1c4f95b08c65611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af128186525f79711a203076403213412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bc94c262c8d63ff8808037023184aa13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c16bfde1c5ef7cfd79d995c061d6c0b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4060116f947a5989963088433aeca80215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a846ce07242311619fc6638b044903f016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c4aabad7c0359562c4e0252806853517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224ee06dc65359c246480d8ce31c3c8c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8857681301c7c38841e684844f5c98a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff8159356eca7927471159556c9447b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fa804a228fcb832c01df7f09b3f78021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8fab419208a812e3b7257dd685b60622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66d2f2e9c89712158b71e040ffeaac723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e966002ee931609e2281beb7a7aae4de24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e525d13a7a9cef7d560f00fbcdf14725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085417dd9cee651d7257bbda81ad168726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b7cfa312f840d35a7c36a8417b996627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac2258a937026c4a98c2f4ca819f30728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a516071dcba39e9f65789a2ac9fb2629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09e63f16b11b5c56577f6b21c01083230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5467ef41d17c7d3f9aa588d2c4ccb80431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407863bf9e56b0627eee40fac7e0dcb432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9da056a91d59726cc53d154792a2b433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f07acc5e010bf086a0e43d51b4140c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8004d073c1f1e328c510cbce9f40f33335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cf84751a88ef0dc481e7f2553ad78836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb52c800db3954ce61d2cd002088358437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad6bd2b71d33c7abc57f80309a5b13138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524186cb4ca1a02f72d6a77aa7d0717d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485144e67c415fff830afe20f4afeab240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4f53511ec7431d1a161b4ddde3dd1f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b1fc1e78ae0d41beab8ab84e147a6342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e6dd770d4a070982b30f9fb562660343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad3782fe4c8de577c1670e321fabe0944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d84b895debf4022446abe7a2861b8c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157cfa711050fd2a0a2b404a7610087a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad3fef151326bd51a3c7e2e956d1cee47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a88bc17db71cf93b5ba40e72399c72c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb8889d5191301606a20eae3205195749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b11815d1b236da3aa95fa572a4af3fb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f43c2679ad74a4b482dd252567e81f051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dd78dcd32315ddd485c42627fe13af52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405b06630b61af123425b18ef2fe694853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a034e26189a9bacff5819d9dfba2476354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9130946ee5d8482ba1a49c9c910ca49155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef94642357e32064c865a339386e06156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5991cc759550f312c70c25157f0f6f3a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb01cbf3388bd55cf3ab88a435eef9158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163b5feac9463f07e4c308e40bc7218559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577577be8ce83ac2db22fa6d8c5e679660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea54d3e04c57cc504f3f5d400478dd361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2449e13ca0c1b2fef2d09110495a73762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44057e9db02afce4e6c5f08bcb8b6a1763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a07a6da18ba3818ae5f657a9756109f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47001c4940f06b21e51561ca13651f0965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b759bef45cae61e771eaa9cc92027db366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b213d25af495bd2737217b5a70959f5e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c1bbdf122964832cf7f87c6ffc3bbe68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f6df1f546f8fed617f257ebdbdf31169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc7a4bfe9c7198795c28c3ac0bcaccd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13663d3ae197b03262342b520a72ecc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9c376e70ea67cab1d9feef8b2c737172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f946017097ac0d1cf681692c476614a173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118d8f0638f5ba67789b1c5d169d5dc874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ed5c795068b1742643c5d90c02a4a975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce8781ab331d68adc51dc9cf45107d476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eb618f100d8e66a9c286f4365679d577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef2bcc7984a4047bcbf8b72c0e0e07078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464878cec4f462a21ca827578f44474d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d35d916321aa5141e43a3194b7edd1280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca3a0fbe68951dc13d1ac7764e8595081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a733fe66babdd2101f896461b4a20582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f87ac2277be2badff4c78793148c0983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2177192ef19b9830f8e5c0cbc9298fa484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcb89ea4cf1c2611d9382930d6142ba85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542bb2efd2c53240ee2a51a706b5989686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5275298a3fb52f0390d4d3410334b40d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c4edf8e78416a9c1794f255e05746388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813381781065e58f1bf911de3acb9aac89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae78af25c1060995e506aacea305f64990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9da8050e4ac6978bac05ec91d5eb8591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f711c1e5cb2e0cc5f854794fa89682992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcea59960c813b6cf8afd8ada14d7a0693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32220d539a982d05ecc0611b189756ac94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63ca67590fcbdb14bc2a1a2532ff35c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba13ab08c8486c2de9ee6a50a0ac388f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522861f7d786189f0c45caccfcd8f90497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab744d0006886af3d88c49236b42c68c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28046be994c4b83e85f7ac30bdb4b0799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657d453c6ab5bee0c43a5a9249b7242f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7992d10497d0e0c94253e38bf10be43a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770886e42094abf2503f528edeeeb77e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad52b5dc38975e201ec809580f7d4ae4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbebec554dd84ae4df3bd15e59588e7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daab5ecc3cdc072ebbaabcd90e5f3511105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89883b5118e0a3e4a6d4e7976a47826e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10dfc9bafc875dd19ef524792ff93d9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d627a3baa88a63c0d907f2140cc2832d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a226f3a0b65c80f6157c568ed02fb407109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d2e12996d2136e3c61d568f9e67fd0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2fd249944440e55a5c8357bd5428e2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d696b109522ebe83c397d11c12ad8fa8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c281518ae8cd6ecc8270ca5ae168a90113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8027c58bd606245120c2f08335b458b6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22234e15bb366209b5c05543cb3b066115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0344e62d535093cea5c2463718007538116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e32cd7d0415b80b8b6dba00aef8a59117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e780432db9b4092b2b89acf3ada21a56118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1518255b637e985dc1b7ca9cb71e5226119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605ebb8fc3294915470963e9b6c79f22120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02eb63d6bf40fd1bd504a143fdfd98a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a059e85518a4cac90bbad449cd13ec122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e7c4dd911bfef4ce8912eaea158060123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b218e9568e89abfaf7f9ee20fe655596124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806561475c7c738121ff34e83c0be26d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c6fb56e447c3458d495be6cda7fa00126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41845d8305c64d58d7abac0f28c6d2f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2cf3baad85fe7314c92a57d419b4e2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e385194e179d9674228107750f64a585129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dd62efa2d06711e6dfa028ce30b243130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16574855d847b946d17cd17e1319c55c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3836ec882ecd6d69c6879f90feccffa5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5c1d24ae609739bca68d0205a7b71c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85a2cb0fa9b5768838d670cc6656cdb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52508e3c8a3b4e8237f6a20f7eaefa56135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fbf0d7de0d07a677eb4c97e9a10ac8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad1d0d951f987517daa280ec702eb77137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01cde3892c187836c21ed75836dc7c1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8cbd78e5bad77e492f7e24ad5480b1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab988c83eacf4ab6d0a420a05deebe76140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e429a11eb6839f00bf936ed5e38a79141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec2c160678ccbf358ddb7ce032fe2cb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fb34b8f3c82e2e8762b79447afe9e8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0db9406032c34875d432d45cd64fc5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481a1c4e62dbb13126e891f5d5f8a951145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0b9e863c1e0a859c064b456bf28303146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c57e07bc6a10787fc737140320b337147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca3a5152c9775a4d39c401984c4b213148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9055d3a4f1741063760e40da2008f7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bf82c039951bd37d2ff2f79fa2643d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cc6458f53a136dfa2088ceb58daf83151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92d7e848b5072d00e676aa7e1e99a32152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17775f28c2dda6ed3b2887491ea25828153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019ab0eb99a019eded02dd2af7f33252154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56991a2cba58ffd58e4da96397bec83e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5466832ad561c2d6e9f0373a26b6d08156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed83beb4a487f0a5ed6c19dc39aeaa5a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb6e09256969aefb7257c79d6bbb58d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea0ba38e50a58504f3d7baed78dbce2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46354050ccdc16d9d77c88df2befb95160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a964b744f3d455276604e41c08e602161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc0ffdee1d0bb28a2dfbd382d2cfa0a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b61a7b5a1a676451531572c594f86d7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab778891446650d99bc09d4273a4e60e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba3d2f01d6ee70b49c315696a266f3a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3866b9bd0109edb4142ef6a15ff28d4a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796ee8eb6f4be41ec594a96d4c765b72167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b642b938845b48714a68cc46bf04a5cf168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4654130ebfaa302e061a1b1c757768169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ecc0a24e23a51c483587b4c817493a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbc5c741892bea6bd4357e45bae32af171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7a833032968172b34c810403ec7728172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13756473ab0fac5a1035db79c63efa1a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ffa453e5d139869ead370659bcc3d5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdee569acc69ef6120ed2ec49e1d7b58175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba73c3249c14d8fa9c050c89471477f2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa42ba1454255e8abfb316b2562d69a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180462c6376878c1afb4cd9531a881e8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309555aeec37102db128c9f3e9fea8fd179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcbd502e8a3ab0b5a40da4b24f2ea86180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae44a10c5c0501699af998dfa24fad8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80568d243c6c460c5309dee68bb7f446182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709d0e659d0dab4f6025545b5c13084d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49974a7da9953864926379dfc94a1db9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5fd277df8d930454323d85847b9b85185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93743f74b60b6be997f511e3b11df8f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debe4f056fdbfc02db9fbf92ff9a412a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cb8d73a4fd605efe3bb900aa4d7a5f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65db5b8189053aa534008fea52ee08ed189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff7b30b32e1ec69502a554e916206e3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b21458fe2c0653f28117dc0726c329191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0876e66bc2548fc24c66fad16242152192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a81ca83427f18d91a2b62655ec1c1f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161b178357121824b22a1ea8c55705bb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d092b6e0fc9babae2509dfd5c872b994195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a409d6cc4f0fcfcf3f562e22ff55dcf196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a803bbbbd012d8c771ef3417e5f368197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d97645ba6ef6a3962feac3952c61b1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963e2001f30842f389a46e14f695b0e6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daf88cb47311a2199c5b51ea191e855200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff024c8a688102da5ae066fff3eae08e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7508382a120381f40b565fc5a19eac30202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60facf302b6b510dce9cbe6620e75a27203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62ef5df3a9b62fd42904aaec2f391f1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8bf3ec9288254b17753ce5163b7d8a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac83b55ede5c02832cb4260e35f4f8c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e1ac2daac4742d3d6caf5cd5981175207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d7ae88ec0d157f82fadfa02e2b82dd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2446826fa60c572abc4aba11e4866048209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1fa8850f4d3f7602006ae84805b129210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6a9682b4de94cfeffd8ed93438d889211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6da1f315dfff0761aff56ff508d4a1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8035641192ce06250ea682a1c292ad69213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d017defdc0b9009f1f63fccbe767580214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ccbf7b80145e72a3fce9173f733aeb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d4e03060610bfd6ddab7138c5174ff216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d036321562c3784587c92f593142f29a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba73c1cabf2f15d2ee1373d0e1cebb70218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e586e98ba916f4b8b13700e20e1da147219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c812ab2a63acc3d204782d78ed61e1c6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6133df09cfbc8e293a21c39fe2a2f311221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18882ed0160d2a79022573e5c8967c27222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb24111362e70d20eb1e8d505473732223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f1a9f5aeb1583716cd6a6bab1d5944224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1b6a65f7ac3a0848cb93af1c2d428b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dee592cdf2d99ce246e2ddb4d07ed0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dbe935176c1d2af0097307073ee453227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca371901829008e7bbfa62080dc4d3ef228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112b0a007d4c2a4060c094fe417d4aa4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db717db9f9b4dbefb02da1025e6edcfd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a8ee6e5f46bf44fe5fbcef34f05fc5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bc6b3d29979bc99ef70a8800c0fb98232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92975029578d51e613dc3c0e6a1c1abe233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec644ba106fd5e9a050264082e3ca4b7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b914880c8db5b8f1c077f61b203f09235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb84587d260d36395bc22fb2f729fe7b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a4ee5d1b64d34fd03847982aeaf685237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e551990efdea26c36cc78a7d82c0ea79238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234b53f439a70c75d655b6c1a9c7070d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23e202a3832066a41c23f051b3e5cc4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890abb32a81b88ea633e940b8a6ecaca241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1461c05a21042345010c2bcfecd787a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4432a3ec0195bc629cf446749b6f64f3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8c773fc39c609a988ffa2f4159a79a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917de966beb1af928ebc63d056e6d8ee245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9a32d8ff220052d387e801cf39d49e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c42bd47e07aec9a55067c986df9a204247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96693a1104e58348594c41ac7f4a6b86248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5bc057ea5100e2b57fbf1885e26915249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed17150036dbd607e2dcd30920173307250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d64011c9ec167001e605c3ef6105031251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2664a88ab8d0ce0921a9ed17c647cd252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1b012d2ed856d676797c2b006355a1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c0fafce2bea8c7acf2e1dd41f80c8d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0c8131474abd63cd443bcd9b6aa4af255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa743253c5b4bcf8d408dfbbd9f282f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f5f2e593ba1b0deb7d7eb78e5f361c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984a77e6fc5e524c9bab683c4c75527e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8752adc53b13746f7cddff52959a43b2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc6d1040c3597cb22ffcd2d8b45b7a1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32310480c13188c28c43236f32a8fc6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74679cc533a9ff7c057cf8810353b757262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc45cdb62bf82323698cec2452486dce263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5913dbe2fe706f48eb1786b396d7cd30264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bd8d00f87252e7f212578b8de71a2a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b517ed6bd7d95c3413b140fa47406ac266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f4b7e48ce684ada0d84fbae5214367267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04882c6fc71f684c9cbcf1f9c2f0cdfd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc3d0b9a6c55e42d5d5cb3791cdd5b9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f529ce1b0c726499e4e1ada7c59d95e4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101d7369d6a98aa8d98d895889edc551271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9eff4ee71858b5799fd2b2455ebaaf272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ee3c3d648e9c3da3413ea387ad7b76273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb80fca52fcbed3c1b5c3dcf57120bb3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4889d4368c40c5b77a892adef8f04e8b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c80170b892378d610e1ad366463652276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41057b95c01471c77f6c0631cffb901277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18451a2900f4b9fd3fa76c95f0b09359278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545d73bb4c7648d5fb502edbc998b86d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fc63dc94ba05d6917b4cac6e703e82280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7998e4c5e4a54e0844508fa0cdc1f6a9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870f6b35d8624907a03d407e5c6abf32282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc1806b63fa6052e9c0fc48db17051a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69200dab71b14cfe823522da8519e293284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72981e6d5b8c8d95e92c7fb455c9acc4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1862398c79834cc3b08bbd7dc97eab65286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5567bbc6ff2adc4aaeae4fe93d5fcfb3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385f23de7e1b88043f057c3f2c0bc7d0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9e0534a337cbead42cf18647a3988d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9337f5888a0fbdf7c82361468196ab290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c3ca50db3e7839e2f8a8a5d28fb349291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2093933ffed58c3ca28abd900f37890f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1542bacd741d0235d96e785be3d1a74293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9a99a62dfb3fc855a6784caaa04d16294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6ebb36e7e51da8ead7b1516092a5cb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631a27d6d5713de04782cd94fc051d70296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894e4c2b64da240e64e22011aa87d489297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18721784c52a46c5cdf265e5a44f2f2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5821b9462ffb30882a330d3fc9ef3956299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d42ba8c540cd7f01933d0c48d300b5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28c84ce24dbb9d476d96a41bc918bfa301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceb0526528d8c9b418ac5de555306af302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d175d4e68c6058cecf17af609ee590d6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd277cb8d3aac20683988a3f958519a8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b545814cb5de11b59d8c311590d59bd2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea966f82c0ed4745a79b58c3bd6a7c10306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87360f212619b442289f98e540b3e0d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bc5189bfb11979530c7e9b9d42a20a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f29f8e2f6b963869c415e67eae1430e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd494ed4307aebd8c917c1277856dd76310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b073879393893d18ad3245f046143868311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5421dea3d8794f86acf9df3ac4f1da5c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a32dc6f19c98439fd627abb95a1fae313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88c5e748a82e20ace049e99705df254314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0511ed8dfd9a54830d5f210cd4e4b3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966b08394f112e4ead1b344016ca2b6f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ece6688b78579b4a2417132f3e14c22317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33492e5139c7122aa9512699b0e655f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e785cde6245421e26e9d90f2c97a249b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf39b978fa89525217f9c22eaf886f6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f80c457017151e22fd5aeacc430c150321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dc4df2bd43fa4a320dc5db929a5440322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602c8add0feff65a9a015b87495fad26323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7faa2edf87d8fc1c2f5a2a5723793ca324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541e33061cff68bbd1024419f928632b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeb75a3f9e572effe6003978dfa1339326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c214a00c6981358b4e2d5fdda86535a8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc6eea94612858bf745bfffbceea66a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86c3bd5920c65589bd10c0d93745be0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d35e2ef94c5a43f50d5c5ddc7f17e1d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1644fd53ad4b8ad316c3e60d08008222331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5c41c709c8d1eacef77f4a86155e18332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf8d9fd4886812871e387ceae5251c0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296034e5252057d543e6f0d478099ebb334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7987102b01b8bed99e8b959e29e82949335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89031c6de3e822b93517aff31fab3386336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cc9e4cfe6e3be7cdf7e98abaab60ea337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1059ef1651c0c8d467435366239e54c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b700c6b0ae45c0d6a37b4ffdd7615e6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1d4bcfec4d4ffd9a40b2b6ceaeab5e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9c1588ddb923e48577c980334162ac341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67aaa8b137a85836ee3e5dff97cb380342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7edaa1227fcbecb0de50a5afe24d40343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b5eee65813d386ab6fcd8fb2700c5d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d83c3790d75d9a44fcdf124ba8c8052345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133d68dd31cac3e9deefc5b7e82ea23a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec15fc6859c63a0c9b947494b300be0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a34df119db6c24b1d0c0b1851d0706348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef511bc018552bded823cd35110e119349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485d4fd01654382312affd7d24fcdddf350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b319c9eb4ee9ba1edd7f6dac3b6f8e6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cc40a8cf98804a0a0e92f5296cefe7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dd7d695a6dbc35710dc30096f2fbbd353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ec431eb744ee438b09f8d1988b98e0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43f7c4d7e137f1cd8e3f786aeb7a13b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ca321d573839664b0ad76912154836356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dbc40128bf9b8cf4a3bbf309a22309357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ce8bade4e66e7c48fbba9af2de2bc5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a537dd15caa59c68b710e2e2dfa27a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45b0d6e49794f050aefa91f704aee93360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a092116a7b3f59a8470fed14e66f9609361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb4cd96f1609ae7e0e6230cf5daf986362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40033f7b2fcd64fb30d6834bd9fe7a7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a4a10f15cc3e6c142051fc528c7061364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09a1fd799674c371efdf9194a6df494365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddead7091397e8325eda976d0326145d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffb506bd0231e69b4873a6455dd9376367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155a24cd67232cdb7248bcced733b3f4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c4eb4715876e7ed08b9ffdde0d5a36369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9522aebb9b7d94aa629ffff2f81aa8f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8d5e94687b3da57d221049d3ec8dfc371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c080c5228a094d4ca86d9551f2a491e4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c146b6399b714d3db9150a3c7f0fb860373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e595713ac95d071827e7b8fcdb09183374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69655f88b07bb8378044b34c0734db4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7c3ec5ed50e14c7612dfcce5292e98376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae2db8e10fde52d7121b1b57a7dd0e6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f5edadb6a6fe4512f32d5b64743aa6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f7b5559e634ed1dfeb22c68f7ed2bf379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6a5dfed30acc556d750b0b385e7e6e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60126771b7a95df0dd8d4e4f62f2813381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb526982c74214b99e1040571b242dae382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a599313c0ac25eb8edef5ac96a18410383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099be08b018f6b679254579d72069358384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c25a48be66e89b60baf2bfedcc735e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3989429155c47fccd362f229347c7a12386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654b544c38d010980fc1f5a98928bbd8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255be2f1758a693540bba8836c7adcce388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17fb2027e7edcc12da89d61fcacd962389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bac56b50b1a7ec8008f3c92d0370fd390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b616ba03c8464f34777f1b7958fad918391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17221a6ad154d0758a2c073c6be17173392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f03ac9a3bf27bd7f30fd1664a3bc14393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6fb74cc2b8b7281c77fe6c0fba64cf394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130823b3dbbff62f1325a92145fb6175395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ad937d733277e35d5a963659283b91396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3d1372c1c2c8ed41620b32ef6164e8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04607cabce0f8deba2c45f2eb4533840398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63177762798428119384748151bd1a33399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5659529b0e3f879906dfc8e4646c85400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113b966bfcfc4a685683769eae9926f8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efca2484d404af55b069b8cc76612030402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcf80a43eb26e2b18287affd154a92f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05670411be597835fc9d3f5e83e873f1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c21c3d9f4a241f17c228a9f4d6c11f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c066b288cad7b8aaf180c3cb070802d9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d6bef91a7458df4957812c8beb55fb407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d65ea5d886312df963a5d0506e4e4e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c8a44531404e8722d58f4879612c96409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbd101423a290acd4a2c09fa8ef7ec2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94f98cb0838121283029ea789aac482411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead353d3344c363bc1806ef5810c35fd412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90be6cef99beec659d60f020b59ab7d7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b496e4d060b387a19c7f750b0f2a4b6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff33e7d74cb1abc8056a7371c5d02d8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c96231628de99944a1e76f94b10e3f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5ed6ca79f7a8294533656776fdd681417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d6f1b67964addb8d448943b0e765f3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cb8762127bf41edc731940df7245ef419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a68280ab37b365c265681baf86ac81420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044507e4d2fe1d092054b2a7a92219ed421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138b8c9d92329ca667367cac938a8821422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49651c1c6d1dbca90a9631036046d2f1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b342838bbf2ec8e8c94205b40e9327424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ee98e3cc4264c65a33507600719c1e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd3792f1cfd21c81db9710905356f84426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584eda6e070366439ae57ebcff5ce02a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeb67a9c3086bf382a9a7281367576b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9af5738d906e1654358ef10ab97e51429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dfe7a84a9b46ecbba50c02d7b058c1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e613dd45e1b5354bd3a6dc46e6bf03ee431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04601f78b20bc83a5341e8b79c41688432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cf6af331b9dd11402e5c72e5ce81bf433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538c87930a8d7942e2f68dffcb3d02da434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a07f0320647c9a1c9fdd7ea20125c1e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7adbd67df3e9bf383824ed3f17c0aaa436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f661ff4be7d13f308f9b97b6e4d236d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15825e190ad0b9e32e43e14eb875456438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562848a9517fb24fe6538f3e0da3cdf8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c45ebcbfb8e5964995d05dd8a7f7db3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248299a766bdfad63d32fe6463f598c7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c1a0c4ecacda73389c786de76a3625442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81251f52decfa875490df9c16375deb5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289f7d2b4fcd9d91b257a01c78bb98b3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6a1a2bc3d6d4266434877f97f3d41e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f5eed3a8684294985ff1216a25c5e9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d1a66a5be23be0c67bf3cb1b753af9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7055b5f70d1411fb818ad8f005d9cc448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8fa4b52b325c1586fa00e17d858049449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a1ad9bff87bae538abe895036ad011450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3cae6043f154314cab5492581998e6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5117d29bbf77703727dcb3fb3e5c5b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48515b855da54bdec807ee701465e65453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebd1bff0e87f91ae000ce84926f18c9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fe567f7bf1b165fa367abeb4e5f4ee455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e95c90ec0f1789fbaaa2b5dcb0b7c70456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6ad0573c9783845a6676a5c5c49ca4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31f66a26115e8da827ccaf98825f07d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba44c2f2cd72536e4c2f19762688fb9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375c5f8dc51be37983fecace4ee43695460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec48d52e37a74af2b74f3f2bbccb65d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4b17b71f71a0ffed0ab1e3d55cb9b6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c08ff95f9ad64b280c8b65f59c4b9b7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06b1c554e224f7ee43a47042fdc3916464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f949595a436c8891f2df5f88ba42121465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf4e3e9d3c5147ad59cbb8ca9e58d97466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f29e629093e565b84ba715056caaf6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571316d02b95405ad695c04d907b75a4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff83381ba7f0f295930651a2ce1bd12469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9f65b58f4d5e93b44e0233e9217190470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1001ddad479b26494b0bc5aab83df90471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc4bd824d3249712d7c47682bf7611c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818324367b3c6df3fdf23acd9f5e46a5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2331e434462279343980ca22bc172abf474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c5aeddc2994749714bcf95203df650475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865e7f7820ccc0e95d62ea6b729ed433476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d585a703ecfb1c89c759db68aff7a8fa477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122742246608e9de88aa730a5d0c2785478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869caa61a98a567608a7a4eebd5560de479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f795afb97bbf46881323181d7e9481480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c3be7f3325ee7c771e97b2a10399cb481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c297dcaed97658ec7462bd2ea585ab482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c622f97cb8a21fd5be3f5f2bfd520b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fb642dd3f4c0aa03be6df70c0269bd484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1377d18571e14775fc967cfe029ea0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808768fb74956f13228521f610d4e0b9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e6c722da9e2ba934371da8a365d2bd487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3983539c381733f42a4d6ca12ab9396b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51e448c9eb8fcd84f23bc2cb91c57ea489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c30916e8993891b8e003871d2563aed490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9704f5346f5719291ff1f5c5f8e171491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5584ffda70ced3aba7709918b40e9a0f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e898b6c42a9e87c649fa6c31378d0597493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8b9f88cd9a2a13a3cb6f651896b9d8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da4d5fcd83554b8e3d9505c1505acff495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff4a09c18894a762cc2425bd9823b14496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b57a97dee6deab8cc4ed45c57602fc497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff0a5899c7c7d93ae31826eab4aca3e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dbffa0ec24cbef4ef63b56861a78fc499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfd465bde553ddf74eacadcd21c2368500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48262b3fd387fa6347b9ad980687eb6c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd90bce49e5dc90bd06f83474b43bbc502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db13c74a9e6fb22458c8eeac9c29249d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b06add610d9851bb537a9d6b65fde6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e561c891b5cd50860e0a94d43046e74505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9d12525630a1bab64df98a875f7074506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea5081a90e162f2519cb29eac0aba98507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977249a0673108ebee45a2becd2d4bf0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d84fdf9d55378971a33dda2cb0ef63509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4166267ab551d11d93c7b62052c18c8b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a7fd2f2074aa8db584d17a03426e9c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b647e250c9310f6b4a81e5b0b10ef1a6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717a8da655f976061cd3101fd529b7d2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5d51c7f1a041168e6227817fd91362514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6353294afc4c4c67d91dab1256b4a113515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab20b25f58fc68331baf8f0b80e1875516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0261de3d7dca9a25b8a7ef1e6b021c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd49b750eeb9168c134dbcd7ea52989518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5247ceb41ca9352da622e7d5316835519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5be6505b4b869d3b5450abffe7d23d0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1d96a8f64fa7e9aafe497480e13c7f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4c7ae3337685920312de7bdb38387f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec704abbfce897e0433d3282d1f4b958523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff6e382a2d1667537102a8a7258b8fb524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22752bf7ab5d2d3bb6b370de66c172f5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f01bb368053879aa1ea80ca7962f9f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c36ef145b8dccf1bdba3a410e255863527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bde3e22c341e646121b6cd39ff23f15528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636402b989901ca78cb3e863c4d1cca8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f150ea60f76cfa57f069c1e3912921530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc022ba52d85d658cd258400f313d0b4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9431e66c1c7a75093702434157386f49532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e988adf524d63885b1f6883cde6f3ab6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384baabab0028d7c0c30fd48278a29cb534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bb31fbc4dded68a4bb7a8d58950aff535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c14896a07497e59a6ab1bc8079f5fdf536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03da6baa3f879f16cfb594a3903d9bb0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc79a34156669ea73cba092beaad2154538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860fc1a2854702aabe9fbd398fd44a0a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02054177eb3c83fbfcb11971a1d7c1d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e890e12c27a86379c26d7294ac231ed4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c54060f7a9efe287559f858738818c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b4f27d7dc638a643aa99a25309b2e4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246560b232c0b5521f97e9c6219b9d83544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3b0726b90d5002ca2e81a4fc8c9a35545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607c88e52d49af2929204679e1c360a4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b785a29d32b3f5c1a0fcd399cbe5fdbb547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48244919e80a762813574bbf76927707548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e18d0e0538388d98a194a197f06ee92549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4577f37831ba34f06b931515a520e8fa550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbd5b553e1a59d76b10b57076cbe9c3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a06c2883ea8dd8daa3c7cd48bf0c0c8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629a937c2b11aab5aef147e57ea35aac553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d11dd603b83df29f64f6c63976608a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913458c1b763a181221a3cc10cf9a1b8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703e77dc3798bd8b5fa257d71712aa1a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb0b8cbbd095beed3f6776cc56ef0e2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28446772fefd36f9fe30cc35807fe46b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ecb08ed61fab77e3b53d549383fe47559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d69ee6b0023207fa7a4db50bb7dfcc8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6b6292441801be729dd7985ac7edc4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3443b51f5782f6af178428bbf37390562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf612b6ccf301705504e2b9195ea0df563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08b3958a2239bbbfc5c75a25ccb38e3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9229dd75179e2c7b17256bd6964188565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee45d73cba8f26a3ec6a4b461b0ed5c9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca66c7b3a42939f5d00ecea8094d362567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5db9c98898b7435573c798b08bcb70568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0c8b474232e295ae9539f195bb7d8b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73ef674c0ab3b9235425432baf362b7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0b6f669de0f452ba96104da7d84617571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9dd521d2c7e5ec50c1de7dbc32c4d9572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc1d4689d129f4bea4f3eeed184edfa1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db32a2b77fa110b5245183410175b07b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff45c33ce726785fa9c05eecd5e62643.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec408ec52536f27919f46752be1eeb74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b072115cf8f303cbaeb03787b56aa605.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7285b60341e07ec21b5f2ba26d062da56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb17759678d8b36aa7fe1b1697dffe37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c338c1216248cdef06a9f206c04a81f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9e5a5da820968d7fec4a9724a8124a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b02a001f76595eac0b1bac9a58d8e910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b19c16b3df4ca626ebeeca560bf450211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb78f218d2404b02f59ec151d010c4712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41dd487cb9b06aae609dd96e499a0fb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b419712f44712b5a59216a922712f84e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce47a139136e140a80addd2f0d36993415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca077939061234fd3983d1de4552139b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3f48ce8b34d32ad59f1b21171aa1bd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ed7cee4f84b48fbfdf9a2903f5099b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deb493c77011ffa96f3658ba281787919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed62b959b90f1e817b002d1486921a4820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8a06705a6e8f6195a7a01961e51e5621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9edb9cef549caaedf44455065d8a2d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab963fe983d71a365593edae2992602b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599dd7ed63955de3fdf91ac32f843e3e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414070ad5411c9f0bcbf9ce5ff9728f525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785e79a9f1af73d754712a13c35d3d1526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18747d4181ed4ab3cb88fef889ed555527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3a6116427cefa39553ea14b4c659c128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f861aa9455b9820204320aa0bc5d90a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972fadd8c7d906d1a056e9e80bc8662c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507f7c362b44b6a94a9a64b1c5389bdd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3cb52c5772dd0261aea0e5e1bc342332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89b86b722f267b6f466b619512c45e233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ededb9871e84c3201b553d60e55a85f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13ddfb4e8d73b472effe338b5e2450835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0570ddebeab121da4f6fd94af7aeee3936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5eb67c58b0fe7d864278043c443ccb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dd7270d448364227f7cfa8b002a38938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849093acc79fbaea817736a65b1f93c139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea818074ffe4559bd8c079d79b86d9340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49abd019df604d11ca798202549b9e8f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bc2174d60c8ffdc4379909ec9d0d9442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a224a6d7167e1ae87b0a057f92d8229843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ed19456e6c7ef92f10cf58179049ab44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6590e846eab20406eab3c24100310c7745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba6b1d6f1a61b87fecac44910f4f41446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4e05207a122fc1783904d8d76e178347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c165eb1035534f731798084106d4dd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e644a8142f75983131a5215eb8163449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0087d536a670b26bdeacfd3db3a0de150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18139889fffa4ae43d36a2c98ffffe751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f5fcb45fdb7a18d4c6b0bf53660e6c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c687c6a27b910baa1c9c6bca972d730853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6d492ef32b8bb6a16ef5fc73143f0a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8110c0a8d14c0eb4ac837415ee9324d255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cdd3faf4ba1efb9d7dcdd961192b2b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fc61820de3c8f9cbd3b2359307478f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed8a0d7518893165c85590d3d864f5b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0631a4026d84ca066e7f259ef29daa5f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f977db391b201f70e500922f45b80b4e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afacebf4b10a4e95bd8335d3a7a2d26d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b460d2d4c3f26474b7fbe0bf065ad862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c38d19bfc7e2957e44497f48278ca163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83e73e71c6519ce7a0c15eb8fed5ae064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54113fe132a6f6d5d57f170f54eda8f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19d5a17d0f67f02b34971218e12376e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9299ee6ac21681e26f8e6fd7d9a4dc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109a0d1486136e734af63529b9e2060668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19ead2dc316a5022c0fdc0b6ea6db6969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1685b20e16ceb13fd282c1d54a78f170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbc13410064c6507889cdaccde8d5ef71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe94a5a5ddfc7019c55ec7f8e53f686972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bb29a6049e141c2d11c88b16bc84cd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ede5721f306399ed15a849617b84fd274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfac7e9acb67e88ef4a106e39ee817875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6aebaf8479ac15830c0bf717830d4a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda2f7edefc794b5bdd9b87e1761c61c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aa245e810341a5007f7bff088047e378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7467a39787ae7d40e254cdaf2a5b6e1479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da26b3b9feaafb045dfe1b875e1bba580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fa563a0e53eb0ee12e5f9e4f2fa80f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33635dc44de69f4d292a2ccff8f760a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b1ed981be087c643362db6d73f962483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9e95bde67cffc097edc9bf2f93ed9084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f891d3bc0c831d5281088e50a734d2f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1749ef70a98b38126a6489d24b004d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6def9206ed2840e7d613239b46dd7c3187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169827587933490aca62a1f3b4f824bf88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c4eedab06e1ea9b140d80ebe68e64e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fd4ffa4c48e38cf66841025b3490b890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7335036add149de3e1796ed69ec9abaf91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4476e381600d80b41476b32435a9b192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8352dc1fcb22b0ad7e1efd30fe271b693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2237f1a80a5395787aaa682119e32c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f693359751bf7031a0f8486172f32eb595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655d780d4b67b21fc1d68ffa7f03c88396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d6f2ca4106bd9df8198a07f219725297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f304a722a0a8fd76a5d0becbdcb948698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e7f69bc31e7fdc41e274f5c36a2daf99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ef150f3d03616a465612646ccbdd7e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b79b9fdd5d278aa95b21c718c75070101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2c46ff544b3550b04b190397bffbe2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad8f522829489f5d44047b076bc41a5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bac67262abddef7cff5b90d9695c220104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a689664e0c5dfa163e5a8ff66012425105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0000f9b358d79b3f362a64063f7f41106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e83d1cf7b76a5ad6082924e44c1f1ca107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126e8012730edc322cd430c609f28a06108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c17d52866b86f2c64a698111f16650109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708d06d2e189b2e1fe9a674962ab8a42110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae960cd0cec627c9299f58484a652952111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35587dcfe5379284d8aaaa096d7c985c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ff0599672875295552f435f3ff63f4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daebde335bb9b5898007bda24f6fb2a8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d420f17ff657df837fa8f4b081f98ef115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94eda535447e86d8e5807bb797372e1e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0de874f1a14b470977d659a419b3870117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8406a537d4e205f7ede6e48fc402d13a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e4a45ed9c453da9e874d3d52c4221d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36592ca72efada859e3f5cadb46f5fbc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8990a8a0bceb6bea8605e26fb575a960121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163804a326815f91593799bda62e0571122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df016fea239ab6ac4245eda4fa588c4f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39ab35eb8f829829134fa64acb7d801124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef2f0bd65432f4c22ebae88a5a39c65125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fc0ff930cb5fb60faf1569cb5978c9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8c120f54bb990a229f95038badcb3d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcb2978af1e4c4c6dcc377ffcc25f94128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8759a8b0ce6269b2ff880ced607f0276129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4eadd900ce5af1cc7f8f1eddb79150130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029095c11c2feb88e2d0cea5c91170cb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d93c2bcb7e842795360116ef615963132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd56a156875c066b3bebb46c3fa00150133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f833ebee0c475b99ff51870c183eeb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e09f6a0223242bceba68b5bfaf2fa5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50802346fb4ab90787d80fa59abe8258136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01cf49adb8aada446de01d5169cdb0c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48a376a2c7652eeb95d914ac8b14dea138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b626d1cefd44097175e2c0f02a40ff92139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c971505a347684381e7bc6b1b594748140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7edeb7d9559065b6e2234038fe0159141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7088e167e4b4533a23d5d00318ace17f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e088d74236e0a7b886b23d1f8ce1ee9a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad8a8e366ca5a22622751183c648b2d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9dd1cd86f1ec016fb11110599c7c57145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f854d3c9a3b3aeccb21a187ced9d949a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ef04627bccd136be1a74c3b61a2d7c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21efe0ca60e19c7f0d06cf71d85eb5dd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d2d74557cab572e438e46a0e3cc7ff149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1dc3617ec55764c2ae34e9c9e65915150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c1dfd1688e099875fcee4006616474151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53c6ec2cbdcd3750bb5df624f7b5966152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850296bf4ef40f2cd45e442ae291e6a5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7966ace6934ebdbc73ffeecf93dfaada154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9e14f47b64f3282e4b7ac47b35ee0c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf456f223d4a4b1e7d5fbcb95b24bc3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db822283c6f44a21b567c35cc1ad5d6a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66988f06e325a9d73c03967c96213a63158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f07ca79ef04f55917d44dd043732e5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac6a1ed70a2f112c4ee0ac73035c287160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef5259cef94e3ab2acd288296504e75161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0348cf807db4f80c0d7c7eb83aeacf79162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f247a717bfd30f2dcd45577da020fd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073dcf321e4783c109289198a63ca1a3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ede6c972d6034a18cbdb469b83dba1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea2704a586545db0c2d1969e6fb44c6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6781193a74c8b423961da41ce48bcb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3063e5d41a95b7f3028aa82727b9e92b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdb8137e7e0b91e0178499020df8b72169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eac7715909c3dda2a207c5d5029b02170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e7d2fc90c32a07bdc4db6ca8bec858171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d621ec2a0792a17104b48f7e70bf0b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791bb71bb718e5d990f1f104d9c3c000173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25627b328e2ff07e8fb4b028f4979278174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd09a9df300565c229a6177ad19615a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a4e381fe8addd7b9aa7b5513d194fe176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e555e3d70fb89a4230b3ce3e18f3b8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae21cbffdbc03eeb8a92d9034d5de759178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d16823f3cfb87657be817e37d470a5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf966c6b1533492fc2b82341a6a1cd0b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c0126f355f6e8f4d2007a1ae0f1189181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfca1c4a7fe1f01e8e60fc1812ac0dfd182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe2938c56a5f73db6956b8e1cfe833b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ef54c67bdc84cec3d8de48dba461b3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7361c1093816e783060452c15f1638fe185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72daedfff557ab5e663c1187dc8553a3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad993db0af806a181bc0ef97ea3347b4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc0a16991bcebaae10bfef1476f2cd7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71f9737b23bd443b52935f7e0e6d1b7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870bc64eed83b6aa8f8845fe3bee8776190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de4ecd000da6ddab27d57af8e381661191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be076461094830c59277f30fdaee5ff192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a611145c1998efdb61f6b49494f8a0b5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e9c511f513e468eb113f904e107e74194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b3474d60fbe2c3d93fef9416597f21195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09670ffd719ed18984084fff55a0b10e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63c96f7b17ed9a3f65415a9ff2b5f5c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cb7b479d085d2ae178b600332d9ec6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fea7c178a5b7e565abb0e826a33457199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e6cfa6c3fcc4279b398c7ae7221aa3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8c7ae6ab4b37f682f8643ab30f4ca2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78dbd0ca11df8729c294db2792aa1e2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dd47e9f0d5adc76bf2b8fc5ce8f1c9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6dfb635090e58a2e0bdd9f4718af2b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3634392aa39e136d6138f78ce44814da205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7fb38b504b938b8f20bf91d7ae19df206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c542fbd4e2f33abd27782944a018236207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae66dd0ac1f166c0ff1fc99240c62687208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d240217dd9463a81dc11da8c52c62d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1b999bc7cf9ead3807412704abe136210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d26cd55c3f87cf1adee18cc03fc419a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3165a375d9e7ab1e67a46db85a00fcd6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab8feeff443892a4b1c0757ad20c1d4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3dbc161184c14470a1d80e7061a813214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8439cdbd0e91cbbfc6f835ec18f1d607215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b6e3520c1f84be2fd42d202f3ce7ed216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824ba98165f96d800e7cb5b583d40bbd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b57693c3d1e288c336d98f43b744269218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41be45ec244104661510ce531faeb21c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2836204592270a7a684f6221240fca3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee8e15d8a40302896a7642ee65da239221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f128581998f09e23a79d607c978362222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a31ad9aa5b1480a4665ddbb7567641f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4663e6324a22bae2eebbe59d6ac3a258224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8b21941bc8882458ba9d101b739603225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594dac9b5311bb6ea423ae26ca42cd61226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb69caa2b229eccc8e4d830bd3b7e29227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2e6c64cb21cd1db188f90b8ba24b19228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdea7e4365c2c8b3057110297d3d7d6b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b017274aa398279851543bf4187739230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5750807128a994ee44721fdb348652d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac73c14d1131ab53b272eabcd88e739232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bcb5a96d40edfb68150df675e5dc34233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3d0ed2796b44648c5c10d79e3cc9a4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f6e43f4b632d360f7e731dd4b2c25b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e1e2cf27eaf49a49bf05121ab52466236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513a2bfb674c2192a1fff803f0e2d868237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d41c23672473887cf089905f56e861238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbb6070670f7fb01ea59aa10eb84642239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5fa775dc1b4147cdf71dda996763ce240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dd18a3bbcc111ce8c7ed8404e4dace241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec3438063db4c467829d0fe9153f1cb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971be897a41ddd924ca486d48bf23d10243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb83a657cf3a2dd6cf794aa5e82560b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad85b75ed06c3db4cab2aff092078443245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe12e55b48af11a231ea07cde0a12bc8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a8efff8a119b955318f7558d8ad99b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a30c8bcf7378c460ce5a5a9c7415cff248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc146abbe56378d8c8aee0788c83aa5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6342c4caf5a927e2db210335d4d65b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302d20beb25e85ca19be837150b14384251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223419e66bc92c31b0e3d77c250e21b3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764f8096913cab78f35dab43cda3fd07253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194db49febc7e0d0cf4824d93f15679a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be46753cb8af2271eb73dc01ab253225255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cabfd375cedc3a9ec0b6476c628ffd5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae1b25032642534ccdfaa877cc0d09a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4193cf02e640b9b4dcbd6a8b4a6865258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97bbae17985e5fd323e78e064ac1bd7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb609faa321471323f7b928fc495468260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd71b578cbb36c7c5c6ad22047d8bb6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8853856c5deaebbd41cb8bad6434ebfc262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939cf33670bf640d8ce31af470de0264263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43525b67083f7b126cad12a33ff4763264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2f896f15ab9eac519d8ff6ac73a812265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5685616cd781c90601b2d9ee255a35a8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db814db814c8f05adb3c41a031661226267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba36ef036ca639e71c8912fb5c935a37268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cb3741ed4fbfcf5146732e33886ec3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3980cabb3eda5e5bdbfb519a5f216bfb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494f557b27d6b4981b034bfb479d3c13271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a349d957cf747ba6e20d70e8f97206272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128f2c4797085fd010472310ffc786a6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2770eb7a4ae4bf2a4609eb1f886b5c98274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f540ea797aa69ca66d415002734acd8a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c4592929bec98dabd4b6199610d9bb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057a7ddaea6de5cc83a97f46ac360b46277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0a8a4841d0e40c7ba96f345cdeb69b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e8cf37da4374168b46080d844d7aea279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547e1937b9c0466b0abee34da8337214280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1383fdccf4eaac615d204f1bd4a13029281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f3c4ddb0ec7aa2b7af0ce9e52bfdea282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c219a028d7f298820061ba4de17b0211283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13945e3a1f77a0d4321cb51506d9ad32284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de1b753c6711ebf7eb14b3faea7e41c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bf3df798321e330ababf6e2dba5048286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41419b9a4167ec8fdefa64b968df54fb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcf6cf133541b925f1a58de9b895382288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83cc4374c46398529ab7e5ebe7bfe16289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4a5f1ce6b9f905520625d1a7f6030c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcf7f391cf76319464d55a305f0d67a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3023ddadc1d3563f78373808914ce9dd292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6225664c5403fc95cb8ea9f2e7aca2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a36972032f9bcbe28cc6d2dfa00ca5b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaa116503fb0e09849fda26d4323eda295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bab1b1130cb5954254fe3635c7d8624296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea512dc2600ca4167597c4320691dd07297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44c8cf4259b2f2dcf7575d38322b6d2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b56f8f7963b985556c6d005fe4794f9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727780e93434e4e80c84469716e21dea300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de1ab46398a25091b111a74f73d4605301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9adbb02fffc81c7f6cde023a60792e9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e6cd3d9d9db119925e2528d9055180303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225b2c96e1ee0440ec7eff61cf9fce52304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e7a1712103af8908748e7c6fd43242305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b23999ae1453eb24f4d951c5eb95065306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6017801ce9176a6a1f9b80f51f4f7535307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c50e3999aaea53400e71ec4a295007a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e7a22353bfe55ad4ee693e03a79df2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d0bd38ec55180c4b1a65c72ed72348310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192713a20f1ee850ee4be4ec47a287df311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8687f735d0d3f6d1ddd7671eb1e46452312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aca7249ea972efec9235d312602ed07313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924ecb7276ba837ac41bd47b6cef86a8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae696a9399e6195e117f3619b96f1e7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d17f473348912a8aa1c9d878b689a8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e071beb9c2d7b57c874d7a2106305df9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20132e65caba394c7f25a385b93de64a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d782861925918edc7f1b12533f676d7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d15efcc4887e93715e17c55da0882f9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216d580702260c10fe3fe89b252e815f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7e9c8e1839def8c1b30907d8c8edc0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cddbc97df31de6cc1deb26d2c6e4de323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9afea87da9f741df4ebf9b4901e8a9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f259b30beb671270049aaa9a96b44b1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a207c2c74bc08ec64240003ac55ffbb7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0d10f1da581a8812dcc48e683addff327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be03ab5e23b2ab03c04824998719d20328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f5aabc887b172fce7753e7fba9d57f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a356ec790fe62a47c0f8fcd3a2e02d4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b13edf625ee24ce0d32ccf41b71832331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d714119df788623e887c99bc53d54097332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a8b107266e2eaa9d3d5e5c27b81506333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ac7ad4e4256116cc1ba70b56e2422c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a2c60df42949d30c8a699b7dc97921335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f74cd2c5b0a70f8eca9ffae888c125336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c6097f263175859a626cfb31384baa337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431803b0ffc88923cd48b1ed1b98f2fc338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a313c576a3869e20e6fcce5a122e9f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2208df74ed1bb40e9480993ae0e05758340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76fbf48521fe5ba36290b764c337e4e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb84c7b4e389ed7b4541bdd221b9958f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab6561dd0457aef756879da7e8055fc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67797a405dba32ea88830bba01a53452344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a705ff78f6831305d631814a4bd565c8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36328ed8422dac38f9d881affb59e720346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17fc3951a6d952a61121afbbf94ed4f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec1148d5d96a48c349ac18a8e5bdfa6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16090b8e3663c09c78e7b60742205975349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f601dcf2bff45cc4118c0d6d5563fb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fca86d27d5639503f7b88a94231c28351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35117457a99c247fc398f83b967c6144352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e80d0b9636e9486a721537bd84d47f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36d0f43127acb4b07e69bffddff8a6b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bec67be61a33600e6f94f537cf3b559355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d857f0520cf1801db6bfb90005ff5ac7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c99d3e89d757a87ea40bee03433ad8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff35b558f02fbbd806542609ffdd4be358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d603c1093e057cae9a3a059e296d8a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ad81ef6a776f606a84a5691d2656e4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e23c0f5862bf8ef32074816492f71e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426ecb1c87e358a16a1aaa77f60ac7b1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856132d85ebf4c51d9ea010b45241a2a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ec1b8fd5f270c6afbdfe2fdb9735e9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088b7ff2d20e2f06757fd7568a4ce66d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bafadbd4079dd62e0df1fb4413cf62366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acc971400b5127576a78869d774726a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9c905a5869a6040777d93e1eac5b9c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743413fd30447f7e77316140089a3d39369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec242c1b23c54218e7f26f6a95fcddf370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456515c01e78eb682812cce05ddc3723371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bf3db5ccd133de34d7857e04dfca06372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1a012021634426e95831c3324baf42373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6840da1826ce3f16ad5c941784fc68374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7872c77b0c8068dd8649e0c1944360375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cc1593766dfbf150b736bdfb3e6bfe376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d189bcb124963ff81280782df7b41a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3883e963f0d159680d9382530c64fa14378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d44a2bf13095fb69451f5e2cf52422379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73455d54167ccfecde9d65d1683de9df380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45780307b96f8ca3777e0036afce983381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da974ba5ec25522ae9379ef9f3baf769382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3373d7d5b9613f82a8ce1e72d7cfb96d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0934490c54689186cdd24bbc73af11c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cb8a88c76e99f7e2a9f585c9814b4e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7502edde6fbe04fc79254a51db8ce9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4590e318309c16b284b600eaa0fc21e3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe8103b2d3c469841ad9a551d22351c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afa59f38a52aec24270444651496449389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc30eb976dcfd023a5a6d1369e8bc1f0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5723239ee22bdc4dd4f08e71b50c36391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701cdd6843d8c90a1f5325da75ae7b31392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75830c2b375dc5852938c7aaf931bcf393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79719d026b6e9f0183f076de20a4f251394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f50f9e6d3e9506f74f3148b9fcb19ca395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b789c89699ff0bca5fcb515c6b7bcfff396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265208b788aeaea3a607c80ca5e25dfa397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3543e1740e9dffe3039bb53c817b7c23398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11a63e6bf1a0932c3a39066a94f483c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7f09e926cf96d052d79969dab72ee6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac18546d37dee738e99e2aaca70e86c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40ad2897b4c84fba4580aeffa666b04402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2123ac5a54b51827a2a3af6195985e3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59153a5be8bdd6f80505d5fbafd2487404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f02c4ea12a50ffb18bfb2485cb43616405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a9cb08462ef331859e4e2d92f1acca406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc3e1fba26aa21e2e75351ab0bbbb17407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cc4ea6a11e66a6aec22740fc341a91408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dbe9afb4c163f69ffe9dbda2b56d3c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd598951fcd99803d4c9ed915f3d0b2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb2088e780bceeebf5ddec3f0d5293e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a412bd4365808701f4c0d99027d020b3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2358be27e23b2a80ec1f3de496a7e133413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0485a7038af8c772a1e91999f44191d8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d793339e148f00bc4d48a42bd4a58a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8276172979e4000a2b9d7100086b4b2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6815b57c47efb2c11af25de5b4572819417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b7e4fac6ae296f496669d0aa61804b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab1247174af0860fad737c1872de80b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462deaaa2314281455d38c87e09b2501420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27e1dc7660be53444518da624a99338421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d4f2ed3e2e91e4f1bc958324febaf0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49642001a12fc2d6f5aaef23caa45a8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6e98289b1eaacf4ca34752f17d93ee424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87075977ed483f1655f55761415964b7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50692c1e9dd79dafeba12103051761e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df49b6b7262b3f8f45b516f5c304ad23427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fff69782a17de40e3b071106305b8cb428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fb231dbea211f0d72653b770c354d9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f08c8c378260583221cf4086c1edad4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90db1d33113fee0cba782906ca34887431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c1aa83874c50ab11029556f629e02b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb1bc66a51c922bffc6d45d8da04f45433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5fc24275a04967cc9f61aa28851c88434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d705923f82b7b146b4bc58939a179f3c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28b9afccf3c2c7505a81332f6d8298f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccedd667f91e4c4e5870a7eba637643437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb80ee2607f747d7c79942f821425db438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4c6d4442187b2732beb289cee55aff439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17b4be90f11ec8587f3c75cb58b3f32440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b757d433b1dfa5b8d584cd1088f0c38441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c313722485146b3809ce296403176df4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306efaae429e01c730422dae5a9a3550443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac13494b08b457561e588bfd3c4ff9c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e691d7276ce0f2db5a6fb1f7ac238c6e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79200b17b6fdc0743669497344e7641d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997ef832852754a60087c665995c1287447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9e62e7449827a636b5871e02f30a72448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c96fa26cea01481c9dd34bbcc2ae867449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad8c1fcec3029774da603f14845c1b4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b49bd1cb7ba7516564be274de334b6a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fdc1ee1f033c8594ff616cb44f99f2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12761316084e9902fdfb7ababc3aa703453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d4a6f455c5902a3bc911a896f58306454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a1e18705010f04286488af3668f9dd455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1028fb7f367e06e77f8b70e6837731f3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e953714a11c8df5c06e0381c43f26b05457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68680588deda75f3676ad4ab2bc527d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78bf0baf33c51a9c87ae81d95549bc3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca848b758bad2466933e20c483b79e42460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be56c3224cd408ee330e61e15b2fb25461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf76ead1f15efd3278127e249b4e3334462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6fb1691541fd7292d6e29711c53d9b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c9163d5ae4c3ef0734ed4549c4cb55464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43edb101f9a4780b4c7bf4df42570b9b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b933bc01fa147546345c2d383bce05d6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c59ab61ea41e867858e318ffc91091467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3661d7e1aa4e737f852672a5fa404035468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454118d3ebca444b7e6ad15ee343933d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bccb3b3944e9004f70f74d9bd21a83470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae47dafdb09a839c22825376dbf2c0c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786728364b887da6681ee9811187fbb2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41047e21bc061e3dc83e7ee58973c78e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caf34f73259324c5537fad2270a11ed474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c7f8e799110ebf7fbf6fc05ba087f7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcdb9906c88fe9f9d2297b75681518d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3133553518cd60b49172e3395b048bc1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7883ffc001b9774725aa1a04a677d0fc478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a34b8f45f385d865fe4bdbe036eb7a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f674a39f77bd57c46581b7972cd74eca480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ec88628b1ef3522194971898d8146e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff9de72b314ced47a4f71df018f4493482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62920106585bea372252e483064d4fb483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179a48b55c7436c20aa6da588507591c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa34d8343461c991a3cd5435527c2fff485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9589e452a0798615e3831be2f0816cb6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13919f14d21f08419f815f049d4dad12487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1955281e4a445e8612b32b1a5481d2d3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5844f397991911682f0be8aa64bdb84489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b490feca9161bc93d1519197c1a786490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457548b534fc0acd18aef139bbc8a042491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5414389817f22d5085cb218463f21a95492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c61d2c81c058f05ed40dd1ff2d52dd493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c39257798d1d4c738886ae35b4feba7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa45e52ebd22b9b49d081262a957297495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e15a8139ac262af919daccaab6ac18496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc53c1a6d0d5007ce1d1e9575bc5cbc497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd71f2c6bdf0b351b89c3994d925371498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dec3943851f409568fee302c9c6191b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c91953eaf4883cbf9d34a16870192a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805c8c13dd7946e0a2ddbc75dd71533c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22da6d349e834d3bba7602e6a7612a82502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caa35c862a10831342d24276e9f1a5e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e94ab7e147a317836affa01860695f0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877bd0123854a7ebf59e0cf3da75b729505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637b8f5e123d831abf419e99ace29bf0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02846bbfadc3321f2f13f36be39c0e65507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9841db109879d9b54cb5a081bb22806a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2908f024d6f04c64f53f4d88e93e824e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcd9e574cc1e6be24e411a702d37786510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6048005f3d4f5d7e7fc94491a0149660511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffb7e02a9b1d3fb93a1e225ad0cb235512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59d805581aaff3978e2f82ad776489f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3247bbb6118d8d7d51732eeedfbe7610514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f23f8169a15b8982d9d27e515b42182515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4b6c18d6466d25398746816613d536516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43488368b58b857c6f07b8417e3ca58517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fafa8c9e41fa673795d184143276dae518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda344b7872a9335517a86c793a45359519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09acf809cc8306a921524c63d608968e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b43b0033716a2bef83abf6a13cb509521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c87c7dba63893ed878b3ea60432145c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb0d0a7e8300becf74597831d369476523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccb389de5d1458aadfb430b7c5b4001524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50049b24dd91286b73766f324048add5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82d5c5aa0d05c68cca8e854fe2de1b4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e285d39d1d5f5c8bce99ec9ea74e97b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6c8f3a23953e2ee057f6d3c64594b0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c33b16a6fec0a36521312edf579faa529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cff552dd4ce5afe6ce91144c767d9c1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66d9d051379bedd104cbebe5bbbaa66531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a624ede147ce7b64fd035fa08c83ee532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238b207a98a73a9be4979f31ca205cbb533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a52e746e48a5562469c3194a926a19534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8a0f1f1569b302c7ce3d1937c4b73b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f88704f8acf75d17504dabac19e183536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5887095a16238b65fe99ba6643579f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ec5a595cd0597be120fbe7271ee214538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7afc3e8485ad391772ac7af984ac130539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2ae40d6e7b887e725e0f528939a885540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b3cf2d805c887b55740962ec4ad226541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ff16cc7280fbe74ecc09f4919a77b2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1837eae15ba265772c7b9e4441628e25543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b013f0e1fcef14950752015952071b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7127a84fadda75dd974e8511d58e4cf545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e73543412f8440033ae6a8d8a3e46a0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b0ffd11e385a6f77ef37c970e1d2e6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35e48f81f46fa55121b0f34a7603833548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24ddbca421dfbdd730d60f6ac5b52f4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c1d8451d2bb7f0f7c4bc986f7b6334550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c503c02a6b31ad7f2ceceb3793fd690b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94f8f71c969573c9c3969b9f2d80188552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3250df4db54d901646cf4fc76ed682eb553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420b225285db8fc6015115f63f1e4f3f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b75c17f08be43c483c6d23e5715dc0f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469be4216c3c1e0c6134205529fac103556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082157f137915e2e05ec499a0cc3ff7a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00bb65a4a6ae9d1f55acec32bbe3060558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1b696526b109537660e6e3925b8be5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b82626702147ea029ef2634ab928b5f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff654b111d23cb1d97bb782eca2d3059561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08f3d6eff4ed8d28cc35cb6c87fa001562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d17af1583f0c2c2ba0399403a9d7517563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1237b10b4b9b19c7f9bb050306f8d9e3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bcb9c46f61458c58016f558e64f152565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4adac280659971a60adcbac42605d4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c23fe49ee5c9ad1030c90e616c6cfe4567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4f90f5a82012f6b2ffbb862c8be524568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e003acf18c01d19bfdb509aa5273d8cc569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56df9b824af7bf08521807af28630e0b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7866edeb309eb6784b4412e033cfea571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a15ce25967fc6e160cbdceb75a472a3572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>