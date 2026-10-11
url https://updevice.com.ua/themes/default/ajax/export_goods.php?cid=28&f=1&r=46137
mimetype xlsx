--- v0 (2026-10-10)
+++ v1 (2026-10-11)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5065b769ece9923eef978a1922a09281.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d142cebb034985f278ad02a43b37e412.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddd4980b21a213557201a19461286963.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bb11901d63a667347d47d5d735d07a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251307b69563a8726d943c9a6837ae9a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e95eda36a601d85d3862d6523cc6896.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836124e7bb1d887d2d5e2e9fe8c65d207.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ada70ccf15266f5c3bf6f7468f75f9f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8b8137b3b40f9bcad959129ce2be8a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826ba5970efdf39de956cd44472ed28a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852756cc517b0909d867aa0e712234aa11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd910835813061cd98a0bc220daa05e312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22f52ea9c1d30e5f6745eab1b365e3013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e0763379eac24ae32e0498237e3f4214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aa37331092750e781747bc9330793615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd00ba5696f31e8688e65d51b89576b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482cc18564218e10ec2b15f6479b4aaf17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2475703992880ce0750ff9c91bf2da5718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8deb1825ec3c4f2b67592d46862136d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2709365df7cf01b4f26a8f012ef57a1520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d38f4bb9940af82750a5d95f66d59b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc0e7ae726bf22239cbe7f53c1344fb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e0e34817871a5ca46b1fcdda2b657c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9f3782d06991d8fac1e03cf9aff98c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59d066e455640c00b381f74b4b8eaeb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a5b3e48495926f210cb25332656f6e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69d1c2b4be189cafb110bf21a17174127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766af6ac902d9444c1daac8287b12c5628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c304a211e22fe5eacfbfa0d1280e3d329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa87c02329ac22979f49d9b662e4b4030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a5016fa006ea795db838f813f52c2831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36949550a97047dd600e9e1f206b9d8a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c531a2faca2758efc37ecd8e935f6c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb571efc4b7a1f27aae3fa0aaf0c33c234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9574ad34de45428abd772ff6badff98235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65734ef1a986afca72d14dbb2181b59136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5a7cdb8638605cf9841596f57d0cf137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950371b671d002ef6d5686edc97f88da38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bde79d3b41134490bf3dd18190e4dc039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb26941e2fda72d7c65865c77940950940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0489dd5125032820d2c4c4b8b0793b4041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90af7603aa3268d931f15a8a5bcdc31342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd914ac8df3a910e2db3d0a362541bc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205c14643fdf21c1d8e3bad312f0b50d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae706e17e3753fd62c1a0127b3ebc4bc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e56cc5b7b930c593988330bbfed0c546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1ac980ea11cc63b816410326684cca47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc7e984ec08be6791fce115ebf20e4648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9045d1d01f8988cbc42cdbbec9b0311249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c338c5eaaba37aa29f7dc33d464bcba50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357376d7a7347c8ece38616ab333c06251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d94ca5bb422289b7a39c963933729352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4027b028d442d8e22e0e672bd4932f0e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9cb64ba745fad7cd60108924feb23554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b584b6814ef936bde67d7e8278552d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e23b036d0c790ce73ed50933c78196356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe7eb1b559d6c4c821faa59ba48daf657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741f3045a642b65c6468d2aa7f2c771e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed15e69cde9cdc3aba0593dc110991259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2ebe0febedc7fee13ff95edee48b6b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2ea3f0a546987c4305c6a66f04ed5c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07640e3a2babd695e3e607d88a5631e262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f4ee7d19b7b94409bc965d9944cbb163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c664e24a9b1f1f7258ff48ee55b5687564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d64e57c2ebcb079a731ff56d1dbed2d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f829cd6205257b6a275e16415a5201566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750222e2d42b25de43dde0acec92e1c467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69569aecd9ecf75b856afc73c0e144d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c287eb30f972c5714d7a1b1d22fcbe3769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f0ebc254d5f6a62b2d26c41ab7779170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68e4d40addf75c8ff0203e9734ce9bf71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c1807775426a2fe588c227be1af01a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06caea3336e40917accea26afef39dbd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf51f479f766a7dc54b0abdeca70b94d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a5bf8b81fe338c08a0029646586a0875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a8b18a191f63ec78d1c856c00defff76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5cc1e2031eeb556b3b434b8e46eded77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9409ab47e71a8081fde7358a98b01978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7769af962dfeaa8054c06d8845198579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047f88878336c38faf8f56ecf220ad2480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156b488f4363e95960417bc53a693b0e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cae32cb47e6f387b558b2fc8255acb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db94440104457489364fa71f4e13cb7083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e113573edb587c82327292eefabb7eb084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc27eea5a45fcd7e09560a0b14fbce985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5c989da87868cb5e50211ca1dbee2786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9516fe9458183d3b3fbaf9796a77579187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d475ce8cdecc7f3891f470c181f5e01488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cbd31bb2d366ee09893cf7a09106c789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c63e27519c950dd5787b891364febd590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8535d1c8e32153f6e147fa5869dfe291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd88cbbf22195e659420cd90dc7ecdd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675fcf4ed7d30baf29ff6d2c9f35b72a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736be842af54424254a5dc05b10aeb8594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f84da6c7a1a6f65c5ee951f018c6fa95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad941c2384dc97c1d1b31e7d1b25d2b796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af578f964a416ff88ebe5c7ac5c3f1cd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401a84a6cec587558124912abb37cc4f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfb2c607ecfee1837a9af32e26ad48999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ebace4ffa71bcd6485e981f7006b24100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df0c4ba99955acc3259eb92e449a484101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0003d1bd14720db64451cd51c9e74ac8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27169cabeadfbcaf836a711cdcf48e65103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cd4a2487fa152c197f5ee044b58731104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fedb8a2eff988fb39f63f2e31f4f1a0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5313f8d553239eebaadfad3f0b09b3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9609ba4dfaacba8b4cf17f57218520a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8decff1891764fb8d1af35627d4ab3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa0652739d1fa32dabf71dda7b0d3c4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8d2ba51aa4e5259499e900a523a0f3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c9cdbf34d34eff6a7f364f28a95eb9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aed0d0d0a32985b3ff38781b694e11112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf33708b27bdb3a92cf70b9f5f9cc6f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407543e1d07e510d2e94904aaa6bb79c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61a92920cbf8005897cee0a0156ff7b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1b478fcbce0f68502bffef3bcbf9d4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef07eef0371b3aba6b7db37395cb2bec117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6068b5ad8f458d176e1abb2618594a2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95c84e647e8dc301f1ea63584343bbe119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4f34341c66a23031a04c98b9ae0768120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b49ec86c0f19b767b5a6611930244e4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2537d56115af50242dc1bbd91f80a797122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db3d086c54ca9a7ec4f8e707bbb0a2e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2302dfde5f7679f3b675741f5823bc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd8978a6eef7f92be873d5530663c92125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3db647f275302c4e7107ff076e8e12126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f5c2a0362016b67bf656be59c4476c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7abc9a49ca6765c946a42276b3815b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3f2d6ffd00084ccb90bd8ae8308366129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e51c0780fcf68bf695435f81c85249d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc87c4142f8d77f25c28296232231b9c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacde0e2ddc968f1448c142a4f9119a7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450658ae58c1055455ea3e271c6f9669133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1c55a21ba10f8cb5617e5ce71dfe24134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c470206f71186c7e5df777e164e8cbc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d129c016bb8922b4c0d46c9be0b448fc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559a9e99e03af65eeb33cb4855ddb2f1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f6470144d11534f7bae4ced45d932e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70442d515f07fc8dad7824325ad6a29e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85c1204d8a224610e2dc956d1b81d29140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df057ece81dba847714a99ce29c66a9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a9d280101c71fe937e521aab916942142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e7ae1cfda0bb5e0d1c4dd1325d9950143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0395d6ec4207618a988605e122660db144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6343c0ede0837c736bb1ff4b276b4e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a85ae016f6bf582bade051394cd4ea146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb255f2e384b81611d82b609ce1c64b4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fb5a6308b027cd7cb77d068397ed02148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bafc95496f83ad69c52e77d1a23faf149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ffa4aefa529ddee150722012a60633150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898bc4af4c4f13bdd902b64dd3468b64151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b4630d726d658fc79b5aa33c4beaef152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be69fc92b545b4b81c7acd67f2aaf8d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5e87ed0dda97e9836c25ec0361565d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6d8c9ab4aa9fd57a4afed18f62f18f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6424925c30bed4bfe8eed5e7f4cf217e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e0772fc0f6ba77fd76ef5676dda42f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cd10f11fee2ea340560a57bafccf48158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faed2520537456479cf0d1a7bbc2c8d3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547d37b73eef2a178aab2bbe61a0201c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a37cb448243a497d89097727dc342c0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197451a77e2385901e6e728fba2d0651162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baff35900b474f3ac4ec4a63570f06c9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d38833ef3381baeaf026d1639a7552164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba85b4fb9f323cee201ddbfcc5cb5a01165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a986410ab9d04786936d575fe2d26e73166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bc0ab5fe75a1b0636d1563afb3f514167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df1e5a757374241dc58189e8c122bc3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29701e8ffa1a324f29714bfe757b890d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08ed1ac98b293fa05cf2dd986d8271c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc1fc4514160580481f6b6b96eb715a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85636ebfdaddc043a41849ca3fa505e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ec7ec6ff194a46e18d1dda19a4fbe1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6566d3cdeae28981cb75b603ee5774a4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d841c4b30ba8a91c1af3ef018a0af768175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf408b43d655c45c92903e46dade2faa176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab8190fa6fca0637be7e9a64a0fa247177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bca28c67de57f8c40704f6d9323e10178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dc83a2f5f9466714210970dc6931c6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c779e2edda83f2d9ca252fecf1077571180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c8a27402b488a51dd589c965996dfa181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0d97998d15afd64209d78158d74045182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ebaebe4a33f9bb2b615f7e69db4cda183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa18d8cc2b070c9ca29c8d356ab02f5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b653230e677ac3eac4e7e1506d21b5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d91ed0e1b6055ae34e79e358b33c7e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed6086d97ce66bcdfc84d25a62d2b01187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9c9598d7ef23078cd7923f6c7ddbb7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62a9a9cc8c750ed1311a27640c5c848189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999a951108ebcccd65d3895e5e4757fb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978749df68612b4103b4cd4e0f93ace7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cc3956cafa18d530c34af9ad61fcb9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12abe165e2206b53ce6b157722e0c80193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32b500792ac6a15638311e2b1251119194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aca98a06df3be7f8e1a1756185dd0ba195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0658f249f4857d745c450f87a161727e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1f69d69d638a455c2aefca47709369197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d36de9763da37364b41817e4485427198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d280dbce237522ec379aea1bbe859db1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7434a524a03593e782c743d7127c5c6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a077cca15e9374a32acc9c217a5192f9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79632c2799c48c4add0e3263623876de202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1dd47b14f9232b12ad0f55aed9529e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d66b055cb241600b72aaba006163b6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f646d3b4701a2313f6fd4802090d47c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2129d195b01549f47346ea26c717a09206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c98a7ae9b08cd39c440264906ceb6f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7859ab1bb2f4ce527e9563c609f4fc208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f85d15872b81f837b1b7aa27697754209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c931e7991e78b2c791e6986595448d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde52e9eff4bfea2e4393de28684d4cd211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c66dc09f605dacfd50cacd1a69951d1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4237f6c3907c41f842fcf689e8f9a9f0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fd96411c2f5c0533bec6a5ea824878214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2068b1c1490e88e1269126d610cd3a4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90f4be165d75eb448dd3511bb67250b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83798988687151a74e0fc3dda2514291217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d9205c929db9d7aa3ba2b5eb4e67ad218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2299cdbba9222d096dbb7ef0081886db219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f69777ddcaf57060e6f469cae490146220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70652d2e0ffb0156f0dfe12a3a431686221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef3569cb7c343fed9f1461cc126d841222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cb36e82d1cf7e0606abd96082d8357223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ffbffa4fad891e9410a996987515e7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6006d8e64344ffec0fdf16c565215bd225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed3308e34cae79ac90898e790fa59d1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2da41b4948b31a07c890188dfa083b5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4d4c7171e5c5368a0f6fddb70411c2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830212368d026d49ed3e0bfde099a5c2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495a5eaf2d6a45689ed49cca77bf5aa9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bff70d04f377cb29934031c3e51ee04231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a32cd7337b6b7af0d0e4ab8d4e0183232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6ae13ec0ecb946899bbbf5ef483935233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa84510e57589307c73264bddb1f6356234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da20b0ef7779747445195e1f650af5f9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89738e02ffb6aba688ad45d75223b65236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef18d79377271f1d9d2faa87709addd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cd35f6834eb507980ef18eecf2fd5d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf46464198c5ca40d9039c084f5e7f2b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a62d6a1308d2d3b6c7a184ecfc3c5f2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dae11c24f1a2135bba0c80053469755241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5128b44e76842cd2ec47765b0ba71903242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda5488e43af64183ffcf1d080428169243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a3af102b54e6e1461ca9be956c6217244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb45ca89f0de426c5afadee6e8ba5ec245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f24b53d40f00ba27e5d5a9edef917b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1874d17637a413143ff1b55c18514f1d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42048a0fa329a5fc95ee81a1c36a50d5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9097a99a8a3a42e8e87e212b113ed72b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a7a3d707dbe1256b9f661d58f61489250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b7a8292f23c3a5a2c9a2a3ba50a64b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92686d165192dc6e107602e092b08015252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024715a61ccb6eebf8a9a471da71d7d6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9170cbf5b336770dd6e8cb89f9fba013254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d760bbf10ab54f43462a230b3770692e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b23b99a80532e718c462fd3dfdd1baf256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76e50b0c928126f810e79e7308cdfe7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6041c77a7d3bb99990e82d7c5411b17258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e7d26ac1f5dac31a5d3d2508b7d6a7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7db06f151978be8365cc7cb519418b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2a6d555b99553aade97b3d7a8cd7dc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493c4d1ec51c47fef858ba722791b1f0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc41742e048453602e174cec49492940263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245554adfb8c7e33a467e1a4b64006b6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c8dae359beb9d1ae369b046db744b8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7240d6c23aa8dbef317cf4e5b859ea266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f255dbb95750266e57df121250fe18267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d5552972c9533e3f8a686d9ded9ae7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb42250ccd77ae8fd3847f86f91eb6b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f1ff431637be4d822e7797dc6d0f3e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cedb855a1c5186cd1e08f79e333e77271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9215a15a953fbb153417a6106ed21ad7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e18e7a16ac4f511f4c6d0a5a6911bc4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a789725c4d2f44c1d1d66545f7209fc2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137a3f94a6112457903e0bba1af02530275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe2009ce73e4860380940a97f293ff3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e82e5464fb5bfa734bfe01c585657c2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd15a4bc07fcd4250a0bbfdfd39860f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95562ba378c8f74947a490cdcf1a03c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9522f52d3e1426e05d459db771b02b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52076aadf30f18981f127eac738cbc9c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a479a7b847f4ae713eb8d11aea4fb7e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eaa353dfaf9baaa946aba05ee00c6a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199ca65c02eeafd7470e80a6b7254fd0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96740b4554ca3f6772adee32ae3fcc5c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f06337fbe22e83795c406592e764d20286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e03623b66679d6778fbb9065bf1a54287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92164185378d1d496018680895c42c95288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279a6d7593f92a5b6d8d9136c44ab7ce289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad43c0d86043c24210c04413384ba59290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad836cf46b32728f05c45750137e854291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7522831ef2f781fe9d46b7372439f96292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082157150e3be588ad80e02bb619f01d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f7765e38bcd76f893b05bac67cb62d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc33545bbbb6dc3eb07b70eb46b8faf295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b3cbec1e4e2c77b1d9dbb5fd3a1804296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2425d62c7cfe5e688bcc740b6fdd4a3e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391a22972cf9dccd48a7dcb85e10b7be298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aac6fd315f0dbab863d6fb862025f0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909f43c72eb885cc79fabb081ea96a2b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a380288e4d4faeec7487318ed81c73301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf09a4ace5b47074c233c43dbe671fda302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9118b71874ab7309659d1e749586ea6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b74b83fe8e5955d7bfbec2da08758a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e082aa8366fb9c48fee8c99dd358ca36305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20af2659bab2e37e5ff91ac37ee2f1b6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da0dbf7ef3fbfd9854f82d0c1bb384c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4f3d6f978bc15f9b5e71cbbc9d1625308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7daaaa77d2d97ea64ab28546f4f709309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18b6c8198a29a13094a5974476c5199310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe96b0f6d1294eb8c0a5af870efdae32311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ca9244b1d81e5ba0fef08aa3c5e6bb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d356292fc26cb85eecb24b2dacf19f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d144148f9efe1acb7c1d1cff5bc4426d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3053f1757d64c4a5849b6e1835caab1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d666dec65250ae5fc40cc681890b2192316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2a4c0cd707aa662fedb179d862f2bf317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff08b10db5552f4ba4c25c3248d121ae318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baf005315cd98420a6e738f2e27dd67319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3bf6a04d8b711f5f14bba7f0b6b387320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fc6793bf481f9e0e7e278ea55f10e1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3999388ddba44848e2d666ed3a8b4e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df2ded99f6eaf04b005bbe7205c9e78323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6dc6cfeddd83d8e74486c43d8de72d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc5cafc41b2057f6467f865a4a4238a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b15f90290ff94a2e162ed319c796b0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f6316de3164a7ab442e1e1d2dc8f55327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebd463df01eba1e814949c681a22d25328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6b1d99bf33ac9bc09bc231095e547d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5a89531df74e914b1d9c736900f3d3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bbaad5566cea1b6cff842c2009c843331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3922f392b2a66865c831ae7549e7d59332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abae3eb6ca81e8da2ee1580e1380df39333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee9c80b08827fce4c20efa1e34a5357334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dbbf9af7b1993a15cdebfcd296cd4c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51341aeb033d3eb4946075c2c974fc00336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2c944bc098de891ece88b8d7c075b2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2154ec0563b9f45ff0fac666de23297338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bce002a2dee8e56bf66d8db22e77888339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf69444f889e6993759cdcd810de37f3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d21b88b02201105d6d8a9c380d3912e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a6cf0469b0bb5cb5b62d42853e394d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f471b32b3eef5d45292c0a7f3515fa89343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37374e153082e93fec20c24750290bc344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885cf08be687c5b0b2f14fd7df3f844f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864d2c35264f9d111862c3cac6a38781346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de4ee8dbb9ea47bdf6edcb8279fc146347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f9b22e278360b13aa806f98219cacf348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5714111823a2494cfdeed35a5bc5dac349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b49788385d8da8d70f4e98d0b865b00350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cadb18cd7d43c0fa781601416b2fab351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40a34b23c857c19160b8b7e916941c2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e66f6e99454b8fdd3718112529a638a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31362bbc671db5c83c41ecbc9bff04a7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a02e894d1ab10c170cb9d459dd5f46355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeb373751f42bfed95482bffc8d96e2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc389c2f20c8d0140859717b9abba2b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7993f1b9cfb5a88db3bfce0aed10d8a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908a1799bf1d0f09523775886eae57a9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7700fc2299d794f33b2b6fa898fc857360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c5de77caad657fa5610cc2237ca11d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bd1eae122cbaf5a7da13c625db1332362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac19776a2856332ef9b2c969d158cf3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355d95e5926deb2d2acc01f5f4750d60364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feffe47b77cd4ff75310fed4098bcc42365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d16bbacaac89bbe67b940c5a2a2aed366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51aff39b99aa80eb3e7137772a5cbd8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e80a8aa28e353685db471526f4f97c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9979a4a72f49ae6fbf57654e45149c0e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e79aa0699502835b1cad643a81a855370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6d3146b6461e43d49806ad20715111371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59182a822d0215a9044dcbf617c6c81e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e246fa1632923ce4d4b7a10ef3d38d25373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eecfda0e7849ea33c3f87fabdd08c0d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feca84fe825c6005a00066f0a059fad375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5cc2ac981708e0a9f491f7b8fc91eb376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2796b046007bc9e243663a6687326f0d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058fef6dc35b02249c8ee096b8fc4d88378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeec5f4e598432ce32d576e6926b022c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dde99f739e64973466806845f064e25380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafbec3d1460b8e349bcef28def4383d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a764d164581931ac55293898db1127a6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46fd303999900ce7428ea1d3e1fd9cb383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb65c9ec3dd20619e3294ab3d12b219384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda1feaec8e18f66a4972b414e282d17385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2df4b50667b0911f828e9d72544e4c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e617d03fd48ace07db425c8b8122238e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6cd675bb5059d35009ca86b295aab8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fde4c67a94a559f4af957bb9805356389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fbabe65da41bad1c2f4a85b3673ad2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf15e31ec40776a3b721195e94d8aaf391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1f5955c0a967185150163d73b2136c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedf2572d189a88a9aa7376de4cec6f1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b4060aa8bd717562eece4fc6c37c92394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e6f4d56a41686d3ffd0cdfb817a001395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3b22c0ebf10e13cc1f0dd4927e9b5a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e76c8c4c6b7bd4e679cfea7ed49aa36397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f44016859826363102afde7a128a4e5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb97478218eb395506ada5b28fde769399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4b353e4b3cd37f2e8db9a58c6f8899400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30c581106ce1376cd67972edd6c8d3d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508cd1f5c57dd6af36c0b8289030f339402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e3b247b91c8bf9cffe8727e8951023403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f0f1549bc7527d97a9198dfbac8eb9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb110ddc9d3005a4d9b85076ab34a93405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dcd9fd07ece633fbf26012260a2d3f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511ac73e34631afbf9377bad29f85f50407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb20274ee10a661076fc12acccec7560408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d147b103a1c46ff33bf80abccfd9422409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7385ed4b2b84aa20a2a277ff8b589911410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31720d4d604552fbd5d8df9c0d16d3ca411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1162f16440c1f6240c69679d2e14a8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e11053b6190a3732bf1e5b4c7013f0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c314b6853af0e98975d6b10ff9c445414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469d8cfd136906457a69c982b2370dc6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17711c1d4de8847aa47f3ad42275287416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc9f4c93cecf4d6715025e654db8461417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d43683a072b9fb9f451d4e4e2bbb06418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0293bbe5c9b3bad644c76dbe5cd707fc419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39adf8d8972a560091c3c95a58339bfb420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2784a143b00a6404929dba3b732213421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42912d33a2f055a2bdd528e0eb0d45f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91f89a60496c45a671c0751e20de7af423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5336d73b7bc19b023dfe6c1f9144b8ca424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51e8cefeabb5e5fdfc8a129d50ab1a2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cc2f1eeae6e4753424402dda7dff98426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0587cc9f387c9870da8ae853b62507427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aa4af925fc1d4f346c4c805c395fa3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034829bbdab5e9aa0e4b056034dd7a34429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e104d219ed3a49be89e4f975b9843596430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928be53f2fd9b69b95d529b9204d8a89431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c035cd175a8cdd70d726a418b680f03d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f936a9279ea0717fdc9212913c012a12433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5411cf9a2a878c65afd336e470b2fb40434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5dbd76a30e860be5c172bae4e6b3c9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3edc4e4fb01c7288a860b051e973b0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2c120c53ffa1fe9f2f95eb194f4731437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d580aa0b9e7a915f5bb753d292c1ac438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0110c8d12ec2f2280764f0ff1749b98439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe3c21d200dd4ae2255db96b2281d1e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0056c9be1eb15ebe6224d5c94747a14d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31389cac22ca252ef9c5ac7f5912111e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25f0d627a9a92e3a9c2ac237905a095443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facf537b3aaa2d406e6fee89b174c53c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca931f6573d282e6508873ad7585433445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a26fa84aae8dd2035bbcd4d0b50cc7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4eadb507f351e0db79145f4008bf2d0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e87732a4a5d1ebadddf6f5673b7024c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fe2f2650ff4c82caab31b1b896236f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32ed396d0f215f7be004479150e7f0f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33845a26d2ebb561de3c42d5f735a19e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348c9750b6a552b080e01c169b2d29e7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83eee2ee3a17ab93840ea13922e27cb453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ece3ed8b1fdd38d721e5f6ad191db3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fc7be4d477ccf889c3f40cd063729f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0761d582c33fc20c59368657973db5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a89b7b41996aeb22c5b2901a20557af457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9404cbb04cb05e5482b829ad2a18c0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c6599d4237585ded5748e4c6463159459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209b3613da27e8310822e92c907ae8e5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fb8b3f5cb27b6492b9996f66e65c49461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a4393ce63c4b4fad232aa084d6d321462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fdc180f9d7e490d323e45323737c6e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2925c31045bc886bdca08554de6aa764464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897e12277bbe2f74fc653311e4b076cd465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fe5d2185c83598a0c89f8bf351f457466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d7deb0340df4602ad93674d2cc2f3a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b98938dad5c5faa0a3917f75a8e02d0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef792d48feb1e1ed7def11f33d20408469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9d567fbfe7bfc79fcfd8d7909a68c2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95913e20a5f328130d9113613278acf1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bf8c2fceb60074998d206c55c9c443472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2060960f620ded581fc2aaa4434ab47c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2967fb212fb08ddd493dfa5af899d9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a8c8af1e8c66deebf87e2cf3cada03475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5aef8d9fc069d37988594fcc09ece1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7427059d23e59f3a26ea40153788e4e5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8602ea26dabeda401fe581fc22683b3c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e88e33be42380f76a5c8734891a0c7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd966600efd19371e1d0b2d64c422b7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098d6f474f795db3d7c9a9dbd7747f23481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb9d29852bb2604ad6af256dd5d9c6f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd59574bdf69995aab42e57ae165412483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28549b8884c5230cdfb875a6bc0fb9b4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fba1dbaf9cbdcb32b49eb6bf9c9e94485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3954642704f394a8253778974c795463486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c532c45587dca4fac9fb43583514b22487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3b5b83d35b27bc465e85968ce69ce7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71586d6d58938ef50db6cefd412ef323489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0232cb8f9f8b1632446f7ceb895d15490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded6c6ba4290c8ba835dae0eab920203491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5314728248e063e95447481a30e87956492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424b86a941159d7ad5ffcbbb7d250176493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113abe5d6786caa129c298260fa0718b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30e6372bce9bb49f9c5eb936a1870a3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c31d63dea5b367ff58114ef9826438496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805080fac4b3367f5775b9a6b021ecbb497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eb5924ebd0acf3ca24d3ff7a55baa3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645458fe9aa58ae873549a29dc2b630b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331ea26569e00346e99bb3bbb3c15a2d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4d26869b3a9d7ca5441f942d1af8ab501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c83cb029e8dc3e4ad05297943b5a2d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd9ec5244c143175efe7e4f0fb80e11503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290854e0fd1f3adc3a8c6bae66470a6d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c53ac0cf0fe6d8347150b2a4306f98505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e68a57951d83bf9abc3cec671d3d2f2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2b8f9f949a7f884670084f5faa9081507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa85289b88640dad7cbe6c644838eadf508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a382e3f594700a0dc0a8fc91033a60eb509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a60b7fce0d570c53dd1cf61e919e8e9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3155f44360fc1133933632eb522648ea511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cb09c71124b0e89dee90a57b4ae773512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9c4c9736b79bd4a78a5cd2a46ff04d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a33ce610fa0ccc4e3f2ff6c3428f24514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ad4e4b630564445fb9c561f647a5bf515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e05f261eb4e8fa7d6a340bba1bc273516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b31f3eb556a8cb614c26194ce62d59e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da3540f97d8d304a20b08f716dde965518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a617d2e39ccab92646b2feafb87894519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c0bc9018470ecad403f855dbecdd89520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3789fb42b07062f5be185df6afaeed521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e6875b41a1ac7e4d98b1a131cd4920522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dc98c434a4b186d451b76a425154e4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b5c85c9ca28254e06d55d3dfa63c30524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7917208a78a427dfd65bd11c699dcc525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b10b75f6adf92a22e53640bd2be1a60526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a47eff28a8b82db96aa4abb1e55d1c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9edf3a8f36052f1ce326679f02dce6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3191cdbbfaecc429cfb09446c6f9c29529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99fb31e7a40316af79e892f00a69e68530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d533435f44190975199abec53fad6606531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efc1f9772f4fa0a6d86ba3fa2c8c1cc532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fcae61a7011e470d14639b28e52edb533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a0f1f34ce452b75a289f83a7a97a96534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efcc1163e2427a1dae16532c0293e25535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e33d9d6abba9fbb51ade9b4e93a3990536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578bcde67260f2a51435a970806bc962537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cb529241167e686ccc2cc929ea962f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fb0947091766619231794ed439ed3b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b43199d532e56c0ea6efae8e4ecc4ea540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27956d7e5621b5489ef3ff3e226046d6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c738b368ef1b53494725c133cc7894e1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b77563ba089670964094004342b121c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ec86e2e123bb912df5fd7b8daa91f7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4b999b344ad7319de9ac19a97cfc50545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7194bac98521c9de193d8c69c1eaf85f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa25a9c1033995b20db968abc47d4a93547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c1a1a93554e86e640d40a4768b02e6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75cefbcec1ca60497c71df9e71d91c7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea0e7160f7cafd54448659ad49e8a48550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a860c56c1c1a517ad8c8232647177e3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e63bff5851b651be7bed1a5f10a339552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da88a40c001a005b7a8bfdffe732e7e2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c112ec21ad02df1365d1cffe1ae9a104554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dfbcd5d411effd48150b6aa9e5c07b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedbdcc22dd1987826a6bb31badbb38b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e81cd8ec82b9aadf27d96e17e5bdb71557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6d54b4e41ba72ae5053698f49a4c61558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b03605cd31f83d9927ae8ec33f17c1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1452573146185ec3e30df8e26b537990560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7ed63c386d81d599b84af248c6f9d0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f972d7c5f4ed18d6376822bff9c6f4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a853ca65f37a31e581d68551f8237c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89899d5c6e3eae60066ffd6f21acec97564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f3402994d4a4da412dbf873f7634b4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fdb723fe44f050282372791c94424d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daedfd4955a185f0f78faaa8ca879795567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bef54ff7240951eceacf8f8c846957c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faa31fe90da955a9006e3e4b5371af7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f64af48e87b686cac3336498781887570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3202253eea8f74227904cc4f8f4a9336571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86dc992f2c7950704f14490be97dfe1572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b42e684a245c458af150be0080a11c51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdcf906c9efa481728f3495e90ced4e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a60e9d5d3f3ff6ba46268f70f90ea2d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbab9c38d652a0c9b62e86d21c44a1b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec641c1c26c45aee4576b9667b807f605.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b2a0dbabe96375658638be30bfd3056.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4472819fce0a30c83d42c9c592236bb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc4b6439ec6341938c07fed6b2082c68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881cac262890eb664e072a02a22f025e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b91eb281c5d09210364e1f40aeb92310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f847de4aadcffd6c0c93e3cd68cea29211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101eb3ea1af5b4c29a9d06336bca569f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581adaf82d3a84bf290e38af9b786dfc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1174b3149614f73f1ed357f366d54a914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6fa46b375ed40ce1dd8ace9b57c59715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98350f1e9ea837870aa5f23f1e7d2e8316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4566b637031a5bb3505afa0b0a177e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84056643305d068b8792fb9c0071c2a018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af0f08559eef358417e5d27d79fde9319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae0c0e0970f9fe9474d1ab9ce273dcd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f315932f218f4569625b21d1c8aec0921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beaf86ad1fd380fca571c07bdf513a022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16deafae6fcc80934720d8e4e4458c9723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080a360d2467ece9d359474ca3bc92b324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da608c560b043f2b57064969dd22883225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b698672f6c84eb32994782f5da9ebb5a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d116e1cd1b321da5e77edc4e87e4bd2e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5819ce773719f50afab2d15ad1bab28d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f1209490f4666446fd5fcca78e357b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f857e74c5601d528ddd96bde6b5a7630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3d59479418fbb907352edd2d9ca06c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b3957bdfeaa88549e9c04aed8bc70f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d20f34c5cc71a3c5d42d8a124eff9f833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eff183e61fbc298e31aaa1389c572034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0210a18e2a5051120ba6a3f779f1df4035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818d9a57997b736ecf7fd4ca7333232136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddef17fbbf854d980d504f63737dbb737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2358541a745c3a67bd407eeafac60c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39eab5ff080c4456862f34d234ed38e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe22c130766158f3d101943b45a95bb240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0436864cdd88c2bdb4c760390238c641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97060ad52db006e58f293c03bd41138842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b07a6269886a3c2af6061c7b81c10243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6352cd4a3a947996ff62012583039e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735fa9d49db3e68af895b9980b5d084e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f275978355631daff3526d3c3d7be9946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dd64756bf59dc1c7f3670ed1569f5c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bac8d2bdba43e8e2f22451c52f04d6248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8730de581eee54feba3f1c38da01601749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80d6221fef21e07f9191958044cb2ff50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0538a4c49aebb4e3f2919f3584387551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45971154e0c491bbdab5557b4891294552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e80cabaef363e4b9ba0e5bc7035b2bc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777766fe5466d56880abf6a0f3981e2354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cc01eea828ef787bccbdc202b2c8f055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bc580728aec60bbdaf4987270c872056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59631224b6e9029066021315da016e1657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af3bbc6ac429c79925096ea60b2329558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d903ff68e4954633d2006b4bd69ba42159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c076589c6100f58faf60b12600e5cdc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ce6d81cc30397973dc613a2f95a46461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6c314909015779a7c484e97519b6fc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998fdc0bd66806cfde4579db4e0ad09263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3711946a6dff092079ff2ae289617cb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7863540f9e267735b55a25e41ebe174e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd06dcf5db06b805620ac17e5fc3ae766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc2e32a19f0ac36e7af9d457db9749a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120478c1e1c8079424a0bac0f4b6dc2f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7613e74a8741e86f53f80253bd2c996e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80767bec8710ca393a184692a4b058f270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adafa6fbac3af7d73ef59955699261771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1b1e366ff4d83159dd50661f680dcd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af065d892863511c922ca1b6577e3c273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1ad867654ab79fd04cbfcde92430c574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98eac5b8683a2d59c957346c1b291c175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b70768109fc22fe0088eaef7c8937e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5772157e3e3f87933681eb770b5bbfe577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3df1aa404887f1bc0e5ef697b2a47378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dff15abcc2e9842e2c80824cb2ed1d679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e0de01c1b3e958da915a2faaf7610a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fc1525851708666b4c7cd199c5457f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bc3a9733cb3c1178b956eaead6913b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321ec504a3c2ec3438f7b5d75cfe479883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58a865b6635fc3cd619aeade5143d5584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d63374ea105016734cd723d8594897e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcd48cb2261b93cbb75225fdba713f586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ca4bfbd3568767affaaf56d9ac3db887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6057cfd816304d885ee0c9b3a53ffc688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d62fb851c9de50ec0440da9cbd17a1289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf68589e61b8088284ec9bf6557a4c690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d292903a85d6db03045255d38e73fd1d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911d161a599a376ec2fa03370b6d7de792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f928c6bc1779fe507298ac52fbbd9a993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4224d857ebd6423894c5111eea5ee294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3bbe09c729bd644464572322fbeab195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e0c9ca9fe2a32fbd5e25726de8901096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4202f458be3645c7e44bea734473e05e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19f318dc6bf49cf67fbad04a0368e8d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed10f8592a3c7fbdd870264d30fd194699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a63dfe150827d41528ae236bbaad5a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1811377c3e75b81ccd0a33d6cacb20d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66860943741517d395249eeb8d4c6202102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766f7e8d669addbdd8b72fbb4de5fb75103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebb0af317da49e89192fdc182685b58104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59f90d558a7dab7ce7e408366834683105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e21362c70536dad6bf0dc70d96a411106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5b645ca8134b4c4a7b74e27a7f2f99107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590fb7050f719502930626ce70cf1753108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e50a1d10ba2a5bfdaf018225d52f72109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090492ee7cf5dea6c65a3f5bbc0bd773110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bc28e30000c9480e88550cf6bf39e1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cd0fcf5f7862d7394bd2c3eb525924112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b7b742253aed66346bc6fd31136553113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab20cb05ac1627be69cf2cf81001e840114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b044f6a4cac21b4ddf34a2a471dbbda8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54920de1106f1c8c113e3157647a452116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c052890a1729806975e9802c9e6e7d93117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ba82691c1a0c7c46f6622d65015092118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a840066b2c5eb99779e1d4a98d78637119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1d6f2b878854d9faf524b9e285ba1c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64b02ef46ae861342410cd21322d2b6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6bed052f03f42ed73e596ac8e6fba4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feb0274f45a7c0913ff6c0669de3c63123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7501512b25bf33368e7605f0906dcb5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c7901785a918844c16085fd00c5e4f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a0c3e6760c1674454bb00888ffa40c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14711fdb710fe715c42e71aaee58c69127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba1387562866277f7890be6c5218461128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b645ac6dd9cb77717cc76eca4ad7176129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376739ef38a7b6f82748b3d4da17604a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a053094a437c4cea7e7c36b53f109f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f630a1242453af3ec7b289ed905502132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9cb5bd16a299ad3426cc019e0813f6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31854b64d277dff70c224131fac0056134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7444e22d4a618198a2ff439c8a9f7d1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c650b778369d79350c42470ee9a79e00136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6599573a6fcc4bb0c9d74273d86a5d3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32ad8afe4beaccf904de111815c6c46138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8572d8bfaf93b1c1b8029561e07417139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337757c53a73005ead0ef04df395638b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9148dfb12d62eb7f70f5e566a8fb1258141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef955f216cd1a81686426905eff2bea142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8e8d505bb529b71a90be97853bed4c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37ba98296d143a3811c7d45cd41b63f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ffcdb72a96b2924dff3dd909c11c90145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56a804752284472cd4f5371c94752d4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9d3e853808a9bf20b814b79efad842147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c371d7e07d488007d79693c2d0556d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b9d1313863e6fedd2e9fb6d96fb198149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9517cf326a66bfb5921078f87d7948a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfa6f68d227fd1e945b2be6d5bb9c18151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be027df7f735ce18bf6e4768bf991e5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9d4f0b4d361dbe541c93eaf65bd5c0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b907d454a62ad50b87cc1d08b584629e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b0f203d3c92c3b31d819bbdcf563c6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a97fc3800b07f5e0e6c55eaeefdb41156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a047ed27f33ce2b9896b80a1e850b862157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8561624b200b05aff5f8b4e175a952b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d500daffb17d625e08202444084bb1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d481d14e406b4b245ed4777960b5fe160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d841124f0509ac2690a93dfb1dc06f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a74f3d38de7ac3f86c82ebbde67aed162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff05b863d7a5d14b7addd8becebeea07163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408123d98f57b6cad0600d66eac3cc57164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a249ef54ea114b964b1c6053d25bc0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab4d6eb80bfbda4c611a7a2efb0ca67166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e772b11ea88ed785936ff7b777e13c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781845010c62a01e2a15c6724d737f5b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a32b89e5be4e6541f06a9bb88eb4f0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425658ce90962fc668baf9e52f97f8a8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf009846edc04ab575d5694522bbeaba171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5c1926f88968d5e22b9d63ed059d0a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4659a3946e012ec016fd9394268562cb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2a224cf48a90c7d35bb12e5861b85a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0183410b2e96542d8ddfd23b02fa38175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9978a27130fc4a1ab8bcac4746f8e37d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d6a07c01b81edaa7ce61fde99a8e0c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f6cc1083c7a162f14f34b6c69ab987178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e13773e264f76b88d8d9b3d23cd2f97179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7933f137fa72d087a87a76219ee4e9ca180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3af49514f6f92b896f933e4b66a3386181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867bc04a2cf5e721ebdefb1610a2e7c6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1674697d18a79c2d2efa0347496f8087183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a63af28924a4d2a97bbdbba6f362ede184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809b28395eaeb2ed0738fe9f89451f88185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5e2997b12ef42bfa70436d96eb1cc8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3184c7b1d73cb3a19e0f0a5e15cd2814187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a8a54faa09926c0eecdc1ffbd6c397188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09028130cafeb5abbbd656d13b6d8cf2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb6c7f429d378d563b8917da842615d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0f29b7d10a85ab16a12b358fa99b5b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5003d6fc253a22b714fd58aab1cec2aa192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d940b70dfd415e0089b9bac8ed04021b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87143f9c680b0535b0db9fcf86cad36a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d7897547f9d044234cdf387c6f455d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abef63a65e3fe9ec2adff7dd2f10b496196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d6e054452cbbb6b94296809ca70e28197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebd2ef40428721bf9c8f9d202c13d6d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aabdf73447f645fb7c81c680cd214b5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f71f91e1c37373a74e2fa17ebe2c817200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9195248c9358deb13c0fffaf7f2e046e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dbd7ea3f608608a8247101a51ac87a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03c6f6f521157df0d241c0a930544c3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74056a533573365e69d9ad15b256e8d2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fd4403eb6f7f18d2f23f0022e1a112205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e1224d3f941b337b77193c86ce9fb0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c47966e2442d78bccb116bcba7a7062207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5372ee87dffe94f1327f66f9633f3742208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670ccc355d3316aadfeec9503e7cb0e8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3250438e58ca81a2da9fd1a2b60913210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6c3c302e5eb99d3ccf13e3645586e2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a989dcf164536b9e3c7ba845843dff5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2efa1178606037214b7af3e7b6eee2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4cb8e7e2d40c4b4a02449823032fcf214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ded7e437105a9f4d73ca1edd72c693215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aba26358ac7e8f5dcf82d661ee62d8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f7be0e8c603aee9bf780a3565accc4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922767659ff0bf0ddce536acbf8ee5ea218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4caadd42ea6103913e3ab9779be73b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5efb684e230a0be15cba5f2f989dcf220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a4ec98086ab89780b1114b6947b5a8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eb6d134797b7b77a177545524331d6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0480c45db4666cedf2efee78af3425b9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926b44b50237441ce15059aaac0fada9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776dbd0e2e29346bb983b2bf3754be62225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07e218ee7a52b2527b63c1427a46991226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470efcb37523f287898c1e0299bfdfca227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97729be308641e4e700be5ac260ae08a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97917a4891719a5a8f7e2820e1771d5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db3183a0e9bbead5556371c78913083230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6754e8bab9ce4b782d7c3fc6be6b36231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a1960d2c12e27ce51ab820c784f5a9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fca413ec60b8e3ba734458c9799842233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fbfc98b15ed2a75a9ecb6f640cd976234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e12f00dfc2a7b44d02fdda8ddf50454235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2e321412986a686ba581a0f34c3eb7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28109a3c537fea5aecdbf9faa57cd501237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dcdbbe965f64ff1ad0d83d2b30405d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3960bad449b367292815d0f30ef1cf9f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f4e29afa3b69800fc3a35a1b827e41240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeaeb758815603a95479ade662a3883241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be3156b9fad9fc7d0ff304f445e79bd242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8767c8628eb60a65c6c48df3e7293b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6756190fb80c6e5e607616efd123df47244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83282191d2d434b63b748c4598056c2f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7ddafb1a5a6eb840f11d664c7d6c7c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a95d1bee0ed3f05c1a323acebd6b68d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c19017d04856808eee9d2efc22e070248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa3ce75ac05870193a1b67aa4720e49249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92c2dcc4f55af97cabfbb3a11be61b3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34f1cf9675a6610cf9d30d98a98d9c1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4773bdff94e765d9460d312779dc1b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e752f52dd95430df7ad5eeac81fa670d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b970b20600c9f93586ed5f6cb231c99c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04a7838eb19a61795eba6eff1f071ed255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fc332bd3c739ecb07a104a947c83a3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc5b0c4046eda7fd9defb2b9fa69eef257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c00b6701494dc0763bfe04a5b0f1ed258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2332b94c21e92cde92afb7533ed93e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046afa87de8ac13d6ac0916eaee4fa6d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e57ea27041ea73a153f133af050083261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348893717bf23bf6ea019ccf1a622a63262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5061943b0aadfce184420082794c2006263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae577c550483eb41a1ded0fbedd5ebd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b82b9066c7cde4c999cd1d001001d1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87047534b25c5d224679b8ab5a309f68266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aa2d21c8c789a78a802cec36469129267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cad6e2e1bbd85f019f47bd16e822dea268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadefcbb1aaba997cf209fa3c376fdc1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388d26da1659f4dab4037850ee82bf31270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2819b8076ae0e9a16ecca8958b0d5291271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cdd0fd4e872b97fef68c462f8c14be272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c0533425638a03c6b30c103386631f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed68ce99300902e49c6eb05d9927db72274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d6fc4a564c8e709caa38a905915869275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9a8ecf7cef67108beac666472d9f9f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86900eef5d53bf1e9c4130ea90161dc6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92a6bd7f812c590f37440aec4fd0723278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508928c6c42a03a405143f79ffe0be85279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1378ad6bb5be7c7ecb328f922115f6f2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07ed7d7013118aee3c9e4521563ea59281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d760786b27fa978b8fce74ddd2a9c6e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df26beb182186d0a8fe8e903edcc7c12283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a9c4ed30745dfdc3b5a80cc6d83d59284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfd5f8fd0b2731707941a22b2661231285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0c522d3965653d7fee196492f09b1f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ce8666dcff1b031e8a7a225c8c3c70287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3a224cb09a3f63cc0e00478fc170ab288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a91a6f1729f072dbf235b4aac99340a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29c2912c8f73a67ecabab4040a67e7b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45301fb39f6995be6ee76a57637098e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6096f18c0ef1450b3f249baeaa6b3ad4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c617f97cff0407a323cd433fdd54bda8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db950460523f1f45fa64cbea1539ea3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926133f7115a20235dc55f5917d4faac295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b897d9a405c3c258745a15e2021d154b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933cce06ab2b574ab5a21847019142a9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e77f8d353f418073476b5495b20f58e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44828f9d2a4e77d5340e75c4b56d665299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f4f6568362ffb986670bfbdddda4ae300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e72e3f7e29e986a92d858e7cf2a0c9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c68b7836ca6a9d3996db4dbcaa6e67c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a875de906c41745ff71ddc1da6896f02303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd576b0dbb5354a9faea962c3b01f450304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527d57b47b430d5154b677f2e8c1d14d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8825be43dcc2228cb8f8a665f42de6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b6da4aeca7dcb95dd9829fd1d3fc57307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315d2de883eece80d263108621ce26a6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51a781bed5a21b55d5d7e984f9014f6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114e8ada7239d0726d57b854fe5721c8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb60130ad2d635f60d40248ce4251a61311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6187906bd4d4d665e66d2d8ba02ae49312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ecad1f446a90381be679c9b53aa4e7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79258c2c1bd5de28c3b7503daed29107314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feda27ea01d2f4f79310abff0ea00bd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17620df3c3637d77644c024f172b96c8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac152313e17c94ea9239f856befb5a3a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5412992e2f431e7125ee76a5ef57f64a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5618630a4d919bb19b939ac5daa1eefe319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4e8e274f8052826f3280030580b5e9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1bd02046e0a06739108118104f7da3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdaebeca4d0350506c1184add9e2488322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef69004722bbf8d62286e92b1098c0e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc9241e9233e73b654544c200f470d2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade753c785ce3e0c9bc843e8b531533c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27db54629267fe6c9e910904c5acad0c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea13fa97155f04ccb9177c40f28a84ee327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f9059fc3b4fcef7feef2f728441224328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc394dd54110b95693427bddade3d0ab329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f9907c8f26823c9d648ffa2c335e01330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0e73e41639be5d74364e6ff34d1c3d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd47a7901e838de1e32b5af5d00b422332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e5e3b532145426d66a56494511a7e4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ac1500fe873c3dac9c63ab23ff6d68334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ca8d133d1f7ae4fd9043fdd7d0dc8f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae814bc5773d18b075801715c26bc25336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854f0ecaef470ecb0f9b218f847dfc90337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a15c0017c207a212a6be4143d994805338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fc7db93f519dc271b64224075b414c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acb5022685ff744673d9bd9effec712340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa439ab1c54d6ee394543ee7ed6dd533341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87a167f368b8e102f64e9054d88c9e9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbc4dcbd2b3429a0cdda48d2e5e7be7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afe401560fbc3c2ca3ad9ae228a5c93344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d402bb955d5b147541f929f9aeb73701345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d9721ce807bb625284e3c14baf8176346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ed5e44d4c6b3bed3a9918d0bc095ac347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec7a84debf9eb118199f3fc89ecbbd7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2608f75e94684fc9964044723fb4b25d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152c3bbadf58a1bdc86b68f843a7edc3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a45baf14e16e57cbb603287f87c3fe351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f1766e72918906d11aa302733fdaf6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e342a7a9fc2a12ba8463192a4a0846b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3db4786b6cbf6c89886b6fb6610e0f8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abca44803ee42275e3c17ff0acce24e1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b71482cde93480ba87d9ae0849aa8d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36aae187a97503cf447c020b16109b3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180b3ad8e7824f726d039691ae4fc098358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c792eb2ef2cc9c72a86a5353fc855f9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63534cb84fdeff6b5e482ca9cbb814ea360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd9a114322115fda6bf97a1550c6b20361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441d0ccbda7df5371e3d144b549133ff362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30a9b8d4670983f899834f1ce3a8081363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d229cde8aa1c2081a14271f4f541ff60364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26500af6b9fdcec315290b9777eb9d22365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0186bd9c12b17b9a6e9fe7183bd3dc6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b896a8e28af1dba44e9d2c47af8dda5e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2b61e512a9f4537a872e5d9705efdd368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09968d0d238da6f04ac48248d12347c6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c98506f72ce299665430109cd4011d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992d985a35b53f8d8133ef408fbeb950371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18711cf298b3ac1780fcd254c64bd71b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acd584085c1cd8ff4d3f92ff7745b19373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c87684cd3eb1b258bd38b8302a0c4fc374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3691a93051e2932fc5abc91739bc687375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d85a02e1fa0e80c575e6322a63e71b9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661e44c6179096d4f14646caff1263d8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ada2120b56fae9e85d4055772113e4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e23202cd1b6cbe194886db59ff3cf3f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf283d1b10a17f192119275b17494f92380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6967489cd8210a8c82366500430d8fb381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3415ffae16a2c8708715daa0a79ad611382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca85dea165a2bf3757fe35e88ff95a26383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62fdf9f859cad5ecebe2ffb576795f8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea662908a0b95c241ddce7818787407385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6d739c7c9b647cc9baee377d7eb28c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23327e8eb0ffaa12df9f31e79e711ed9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce8c06f58b38166cad00c50666b6450388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafb16a6cfd1eca3991e29a0fe3fd192389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536e2d449ef8779646d73ccac4b4565f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565be54640a74f07f5897270ecdb9f62391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5a3f3ddc24e3536f636a8056f24f60392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f64a849c4ffea4234d53fc152844d1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c615034f92b90f3e096e814f3401f078394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2af5a713d3646e6797615b02a40e2b0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbad6dca36eee4a01b948904fab99ce9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d863e08a02e085c91ba5539d2b15e25d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa3dd3d7dd3d4c81668c62a3f14bd74398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7193fc7edc0a0bc696457f923e88eb399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3ae12d4ee12e0b60e54adbbdf7cd93400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213d86001f3e94d02e34ea3392eaff93401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f659b85235c952280f7591f8909fe313402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcdd34cbc0dc44f48c35fd79a077ece403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555353d8e875e755dcd3888711326a5c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133ca7c79ca8f9e747fd41489513643d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a5b91e16e4255f8464f237d760a441406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fcf94b2e42d7ceaebe45b77c776664407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5bdcfbd4ed0958324a6e072a012e16408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24a79b0e6568d4d3a47ac4c4444739c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb24a16a57be671c353f49b029cfcf23410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf6edb38938687a30d48fb208c0c6b4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c0225921aaf30311257d8e00a3f017412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f38005b1c22e6376a0657e41507196413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc3490accf0cc6f23315c0ddd714939414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4603a62fce9030569c53e865ddff60af415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43919bf437ae05de7e2b167bcbddf03416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c288f52c27457bf1c95b956697a580417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff245ffe5ee0feb8636ffaa2d8400741418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142f84e062d94052858289aa51ce6fc7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5a00d6e894d85cfcd7c51d84848c2c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69223a2e8a3d3187f5fc06179dc4e44f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cffaea10c88ca5c672e0ccc4f1c80f4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8605733586fb9f505da85c52cc09873c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9245be40ad1f58c316b8b0953974658424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e985ecaa25790dae8a94cd39f727d9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60b5bba938604fd95fb5921f96f4ce3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56cab563d1e862f7612d1053c7dbf25427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0630052d41d54cdb80ce763a6f666a19428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b4e2614ea43f8505db3a1e826dedaf429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7aab129bc256ef0c6b74d70e2e0749430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30db558f56a9e3f8df54ed8c27c1044431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764890b04fcfcc3e2a23862423517bfa432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee99300e3cc2fc707e6b00bbaa65697433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68ca596c6b56bdb65855d7efbfa0962434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dbace243ab96799967a9cda73ed77b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb615cab328adf4f92c71e88bedb6f3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f01c8131ecc50ca7a97d1c6b49bc622437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea9c10f7cad90ab636cfdaf0d253685438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d939aeb9c348d379d780f2d6ac60e1d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84921a2e4929737acdc972ebdedb9a4d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2166e2f095cc87aea20faea8c2cd37441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44310d2ca22c63022080fe48e8108a11442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6355e5f102ed9d31eae556699fa2e62c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d8a2af39749b99e700e9479e493486444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dff6fb864ab0a42d63feb4e69a5f83f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d58f4761467958545b9dc33eb63fbd446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f45710b4a4756b0a459459c2794626e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aae42eeecd84ffa60d4e3a38b8c53db448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbb59b4261a5f456d9a4f519f9a28b9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf903355bee3eef315e5f621462a23cd450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d200df650de4e5703ef3c774edf35d3b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b04169079dafaf514e523b758a209a6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ace3fa277e93dd56e8e7b79157ff516453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da002a5115b1a67a867aa1cddeed7c3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180bfedae8ab3a0fc0b9631f5b722735455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534a66fc401a8dc078585e8e34e263aa456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c44a61562b39a61a5474a2d4d4c0b8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8fe65c8e1b0e3dc51c0e27ce2cdd33458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d899464ba2b69c76cf3f911ad4c65d57459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f6488b3f6cfeec9064a015b5669ea2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbf8eec6f21f3cc45f30baf227ccf8c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c60e9938614e7aa43aa2e59895009f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aba955886d2dba407e20a0f246d0f1b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4a9ca599040f2cee552f5bfe402f6b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5af8c052dcc0cf0a6fa259bdb0d0d69465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea761ab5a3ee40ded895a621cdf7416c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9fc5a7d9256de84761b36cdc4adda0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9edc242a76cfeb5413376e88a03acab468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6911d499834591c22ef225a5ac214fe2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17df6c3e0083304155abd3dc57bf780c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376907c1536da8546ffe11f7b958d659471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70b642589a28c331ead552363c16e08472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9691449f25d0a876c98c6eea53cdfe6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037850ab71086f8ccf14f9e0b17aa6a3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58af42348fbaddf20621647673f24177475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0697dcf4138ec4d8390443775bb37ce9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e41aaf779a808e6fd79c796f578ed9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44b961535feb7eebf16e33cded7bfb6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353945b07de9e1d63c8b8f5142a9d136479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6e9afb908c1936ad5c68428d412326480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0ed554bb74a85a6fe12f370ed36695481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910c7371f4749c01ca20a26d34242dfd482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a816ae6ce52eee28078bc95167b29c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0f10401d720c0d55b5943438ce89f7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf342d7ba9e6bf1b82a2a86f4b8f231485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb9f02f479a17203d415ad3f432dd0d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1966e5370dc36900a58c236e70684385487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adf49a86da02e1dbe06e82a31ea4b51488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77105cb8492114607793111dd109a077489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaa53a414472803d3d59180f30d802f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372a4e29cdf6ed5735cd092553e1f3f8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e069ae0478b122c81e58d799b70ba3d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208f14f40352616d3be6e7eb3961d90b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074d316d93af4a25ec7b60f71c81db9f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8aefc9692c031498f451f31d14c2f7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8637bee00ada7f2cd60d4d062203288496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1c1a16c3123ac7255c669e35c6fe30497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06025114424c1c6ad9c0a0027a59b54d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0626cff87979b58096af8a75227a776499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5281ad3ed2a345c64801ef8bdfc5e0d0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307d5d9c13b0d60b4d94f92d0aabd694501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343c20d5915d6e63d6845cb9553d083c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782c211d8c4270fac1e7cf39027a3c5b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428e33407d7b9a348ec81d79bb339143504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cecf760c88d306c85a063c37eb6bfda505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc73847033d707649b61b47f48bbc388506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b844f734939864dc47ffbd4f02f119507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0db4144f88c9b6e0ef11259b5405369508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7501cee8619e231483a9c5bdf7258f04509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100e7e32ccdc7878bdd84b0bcbf9f2e3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b49fc76b6d3a4aec194fec7733ffc2e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f2e8288bdbec447be48e09c55aa278512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20ecbb62608a12fe074b4d4128207dd513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce1a6192b9bbea15b3fe9d6f5894160514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62ccf284e82123c7378eb7921fc5c49515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90bbb12cbafd39672a6891e623c234c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26535fb2fb72670b27222273d85831e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45372eef05cacdf73148d11dd339fe84518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca679afd5d824aecf77c8ff07851991519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cc1a30d514531f7a0fe8c4b465a0c3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4f47a158939f2a064a287a6fccf8ce521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fc4197d7971d1773eb73f2f716aec9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3819610e32c80a89bc9337bfced34dae523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980b3d2d27627be1496ef2667bfe00d0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504725cdc30a510d9d4a3ff993860631525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9fd9a091be0756ab6f738d4ba7d94c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9f1ccb9c4cefe30d3ab7cc69a85fec527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b908c42a87b7a9adce8ecac4a7e92d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699d6449bbf05251bb56c4c1ac5e78f0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ad6e97b0a1120487522a5776597333530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9a6468ca7e64e78bf09338ac3296a5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caa5608c639bde6fbf76b29255a03fb532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93edf83f700fd5d8a41af749eac27b8c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54f258a03c0b6c4bb57092f5843f2d6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101b6c87c3c8696eefe2fd5d69ae48e6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adf28c1edf141b99966c394ff20672f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef928d24f9e353c971c8850a05938481537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa6ab954cafbf093dded8a9abd7a549538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580e1f0bac1e74d71451f7aad4e48499539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9613ccf1b7164e81a2e57da0c4d1509d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb09a8598029d3afd22dfdc6869926b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c29d69d4331b79bb44de97ca051f730542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f079f2c893fc57a7bb391b36209677f7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2829eb01d114a8bc405e6c9d2ea9b7dd544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6041dda3e2e2b70014a60c1571a2c2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c99f63d91a3258ace23ab4958490a4c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0befeb1a62991750567b62a73940d8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be6328ddbf2a434fa32524e8b0bb1ba548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd87e594f636ec56ddea7d28108523b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9dbf1342be0ee78712bb3b0c5756a9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b4467c9016f85072ce2d941617f665551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e680e6a7a099593a4f3ccef4aecbfffb552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb388766fbc73b7107e187b981ea9526553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9791cb755531f26bfdb51a9b8e8f67b2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b330b581d6f9b80f08594b31b48265555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70464e6cdc149221a05216c7520777a9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c191faa1d8aa219adc4c87ca3fda02c4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a8008e4bcb63bebc21a22d6f3eedaf558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ad0bf26ab7c614e5ee31245889c5da559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6769b120848bb7fc5ec6e07a66b7af4c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcbffcba4ce4e46d35e72e1f922a9f6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033de1ee1fc060bc346e5155a2eeff0b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79331c0f6398aaadd83adae753913cf563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fad807d7a6d08fe51cd03159c5612d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857be03295f7ea626471d154c1473719565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b88c2c33a81ca61a7332575bdf31dec566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a54743dc0403c03913f611bd34e12f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c7030da6068a9ce37334a4ec0bf6ef568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad424d9a392f08d1376982280bc5a8c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318cc75fa07997536f90a222f13f90f0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25fe023a46b2419d37af218b84cc7e7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1e71483fea050fe86828fa183f9719572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>