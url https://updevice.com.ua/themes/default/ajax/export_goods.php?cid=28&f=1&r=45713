--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497df81f18d183573cecc71cc0f801ad1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3817a6b7cad0e833647598cfa316ba42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734ed49aae90e649c9fcf156ce4a078c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b34e2236792eb89c7c4933dc5f867344.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db2c757a10ead920470020f9f0ad86b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd67240817cd1c8c903f01034a5cbe06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945cbc0ed8d37484393a878023c5c11e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da07234e2504e37e8a276c52c03126268.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f1131b1068707d392fa19fdac082bf9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acebd98df895b454686ff58a881e0d1e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e74270f4a905729daba653d974f7b811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b398b573d2374e2c0676cb49e7aa7b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabed12dba4927c7a8e7e3992748928713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9c269a025a94295a17d0d2a40e42d614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ea2715691631745cdb6b3c586383ae15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e585b8ff2ed84151a0462c0ec16ea0116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e142f2a95f88b5c28f925825d85c1c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d94530932872e903727580f9bc32a1218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd5e8fafb30c3a30aabb939c83fcc3e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a2bcde9df973805e15b86ec755ef3620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2790f25545db79733dae3722019967e921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e46215c66fb36663ea7ee730c3a7dac22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c862602d1e90e6fd36ec834a4a51939a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37774fca47ae8ef5525774724776d4624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e06c49783a7a4b3163e1247f6471dd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87aa8fff7a01adfcb6ff070fadeb3d8626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c751fcf3e174e64c464cd9433af43f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d903f484b76c422073ac77b6b50db9d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0bf28f50276c04619a36d6c98261ad29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544b8d915eb60dbb5bca9ca830e3038a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5620109eea03d08912012fb6346a1e1931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc74c014068e253b13ba0074ae701f0432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439d38ada4aa64e9a7d50af3baf7ce7d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a743639b2d5864e10532fa6f64b004034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7347cca016e2bf6b62b0a90a08141c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c9157ba7dbb8981e097ccaa8f77bc336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303a2d5b62ef68184eb795f060a1d4b437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532f8c41a7e664c980740d523086b29438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470d0fa9b23092724ea05f70a8e0f8fe39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2edd68243b5584131849d1b4e2f2b1b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f5ae87a32257f5f43f5bd572d3ddda41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd0916fd261cc83e86dc13d1216540842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19a200487bcc9464223f941ad4128cb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd7003529bf67d7d9165e4f2a3af3c644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c1d18792d713d9578991700e50639345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802d509aefba35e6bd35ba4884109d2c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a54ee3f600f07f5bc97c973f9e31c1847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956dea8fcf2d85f48b758c19fd8601c248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0510e0cce51c4c7f5e7746a9b985f88649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809d30af740ebf9e9fc565ae4703215c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ff00abc9f2c30f247f499f65d9ae0d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61786691173b613ef9e281d43407314d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c92b524dcf82db3166782f08360270253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cb3cad126aa57d1ba1fe77d1b3c2fe54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f4ad43b9f0f1081ef2e5d24defe90f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0ea2cf2a322e40fb3f5587fbdf717956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c11993c11d87576910af1058facf0fa57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79c05490054b07cf65aab0f59c475f358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c1916ae354ada0de991239b08f889359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9f4b0036dca1d738d8a7f0711537b260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080741fec86345bf3eaa4e16fea8fefa61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5667e03320173edbf803c69f031c739462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b6be2f5fb8f939e2290d9133202ad863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88602fed61020a1547d4fec09f3cfe9464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af1906a27c2dd0769b7a3681904303765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d9a033851f7dd2023726314a1135ec66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9199827240a22623dd305d0313bea2b667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe81ff3c996f4704c530fb98cfb033768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a95dbf736e4c2255ddce9530af1a9b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b9f571e92c4f0503f42a9b8ed28d6170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1018d55b5e5e0e2524aa3fd8e81c3971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd5a6c62d29091b866459d82fbefa3a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe7c35d131febfb879fe5b95051f97473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc56189f9c1cd1c1c2c9008effb5f6e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a192d0895a35db197f594f727568d53875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bddabb58b1a5c76b7901f0dec68fc076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7761fbd583bea19ddc232e1996bbdac77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c2e3c5833bca11e012078e18f6f55478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5554b1613c5dc10ad01a4990946be37179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce9d01b313467c1be870750331369fc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564d6e14c53cdd2e0262c8f5d1e8425f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc04fc73e105e47f48c1f7c62e4f1c082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56c9eb9af225241d71905a8b6ed024383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1e0f753bd2d4584c76986d643ce13184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4673cc82346bc777cda301fcbabc87b685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841a990624b2e50e9abc6b6ab023e83c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1937689cd137fd7f9211bd4ef7af15b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64be00f448976ed190ecd668364fa69a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d457c127addfeb303fa248df6cce7189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3869e4348e0e146342fe8e25671aa22590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40797c48af9f3c48dc4880b29cad08a491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e5a3867b350196ac24fd724ebe3e4492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bd404ec9f1fa5e6e34709aefb43f0593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a7f8cb00ac48c1f2a2693f40054c9994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9da820b330e20a19f0685376b3b38395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e401811552767c09570a801c98d132b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2149e69125fca392a51f04f7f60498697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205ed63c863a02a05eb859b6cd4bf4fa98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad05d0276dba2e8499f87c54107be61c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75518f127052f5d78ed8515f35686557100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027a5ce2f6828a7c36de95ee12a3e715101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d719d0ffa34fe5857631bfcf6eeda3b8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dfc3d48ae4bb20ef196efacca1699c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a56f3fb545353e0d3de3c0f14068c06104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbecffa001bb94699164e70c1ce0ab18105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116443e4511bc8c4e9cddb64c44f5b47106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446beca7e9a6a76c8d7da279c03f70ad107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bfc4ada4d90713543e489edbf50d54108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50e2ed76e5e33fc5c569fe310cba15b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3addab2be12f90e398eec8702c5c52110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7810c65f94276dac15a2990a931fbb1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3f16932e31bade27bf9b38b06d543b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236c749c2171961792749f9e6ee0b5c6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c97b5a86dac7ac8c86f40e3beb355c2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de7386087a6d1cefa016d74ee17fdd5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cabfe7e24bdbcfd790c1ebdb2a58ea116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49d46544ef526335db5fe4016179121117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266cef58055617acc99a9915eda3341f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2c2f2d3679c8be5ba037f274f0f81d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277adec804c7517a1aeeec0e506fef0c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcebb7e0b4fcbb9f107b4fa984698568121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6972b90edd944acba30d073aa17f45bf122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30611696c4477a736bd6efb55bbb601123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beddfa0ee0aa434221c30bd7feeddbdd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebd67448ddc71a19f0c3d5ee836f8e7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44d4b25973491530ddb75ffaf3ea57c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81363443a1c1077a9f918d8e08c4554127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4ca117bee1a5a78679ce0a7e516320128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5962cdde896f81ce4e1dec60dab58bf129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdf3bfeea9391e1ad3baa80f7b37428130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d295e5ad712b805c2ce06c0f6b6a8e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6639931a753f8494ec4551565d64ee1d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf59f3509d6155df44be75bd214cba0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e04700a72c9041902b78401d22707f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57e4fdd6eb295a2ded1bcd4d63a98ea135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97216dcaf1e4d75d5615f76b53e080ef136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a5a257480f2d5adcc89d6a9d6db1cd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43bbb8e33738b94630aa1971d2c3d49138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d4a273864facd2f20cf62353d72412139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a7b562a72f22fc29333822a68f1f91140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819a72e3b71d7ad5d9c7f44635e5dbeb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3c5298b9b195243e6137a6fcaebbe4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c561f9a2d3409983e2e9cf69e7e5c6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01560c4d0070e9e7ca6349214ff9542144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e2babd12c70e1e931b99434bdf2882145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f436e388c2e5cc2a95845fe1d04ea1d8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b399f345e081a7ea08f8e634c541f60147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb0743576d2a669251368df2f6bc431148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f699a5b5f525415f678f73bd639443149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598a8183f67c9c1dbee330ba17de5a2b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a4b7f81cf6f573e24a94fb48d890ed151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc93e1d2daf9d52787cb1fb9803d8fbb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108496e44e6d52aaa9a18aea24377633153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bd47f06849b92e6eb81ee219e319e2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bb6927be98e9ea5d2782c5efadb37d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de76a383c62f81bab12bdeca457bc0c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fa22e53796fa849f193873b95e8323157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9439229ac26955dcfcc4c0b3e09c674158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7981b2400cd9da6d83ae87ce3ca91910159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1b94ca8d024adf254fb790bd63f86b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88f5a77a4dc288a13db538b43fa3e5e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add717f6f62c3f0ace9b94162b7d814d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3782c54a657935a5a8b3c0b1cc385130163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f3107d5f0c3e7ff3ba56db4d1397e0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c357e6c99cd914132744bc55537f1a5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d55a826c6e862b331a27df57ddef114166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67be2f3103103a92c653a9152f79ffe1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f784a26cf6a3dd0c0a3168d83cae5f4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253367a74b80053c83c02fa219e252be169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d86703e59bd60da08d8330c7059a59170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4306a64c91997e5e8c3daf6ebb92a2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6343f5723038c641764ba5bb9f53e248172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814d65a8b29b1cc689c71d5020488944173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e992508a9058b9588afdcbf1c061a811174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d0beb97933ec0101cd37e8584f7a05175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7d67522f3da3c722f635541e1c04a0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a09c433b78861775875c6b137f65039177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e90b6e090d42af381ff2c0c84a0e9b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9c3e415b46b0077b39e50e2bc762b1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53746799d3928c050f33bd7b27c8693180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc24c3d0d70c8c21c381ff66e8eedd6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8209e416acbb85ca5e743bf8670e72ed182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5441f6738ea685a96ad6bbf39fe182183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae98c9273bb56119e32b61665bef6fe184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85443d013e4b1776f375dfa2b738e035185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d364b9a7c4c09e3e4f78838f98b59084186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1505012222305ada65c49d444f1ae68d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c53ff1747877c29c0fc072e31fa7490188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d884e210f4e229ad7a0cf720613606189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb666a6207e4709a642265ed4be893c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04deb73828ed5393503069df099dcac8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fad1cdbc9cf53f1e2233d39c2bbfa06192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a54c15704e6f8c7e53ad8e37f0a9e47193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb11ad3c22b8f55b1c0b3221068ae909194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf94e079c0f0bff7ebfc219085a0db1f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cd7a840c9c623dc5097fbd411c5554196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74db0bda753a821c689885f7bd8623f1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5a526d3f6ded665a3fc7ffd08f7359198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8612a9ca437a6f5bd2fd444b2c4c2e2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29edbe354f9966aa63deb49ac33e65bd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a89c001f0c556a09f526f0f13aa416201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8624a7b0e31d8057f83dfdcc9098547f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1269d726097607db05ee1c0db5653026203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc99515080da15414ec676345b9a73d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afafdd7932dd26d0a61c68478f3650f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2b8b1c17da233c59494b4a1cf0e20e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f267c58714fefd4c7a195455dc1fe59e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e080bb4c29c338d740751ab6b849a76d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b759993fe0db90a0ca97cdd85bc1e070209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7abd9bea8561ea1a4d51fd42d1d197210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25fea9dcc240e736a339f881a865b59211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa97a2e24133aa30a58c933009391b9b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c4dc5b9c6c49c59c9ac4b225f7128b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afa005ef96658340695d6380ac6707f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f21a2e1ca4b3653248f11103a6262af215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b56a18e1077b6428104d446c08fb15216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd0988554d6016ea5a6496624c38b92217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f7c4f1e1861f01d0d508587ca8a3cb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6d08d35be6c6da64efa81307a222c0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f568a17995215a053f1794ef6f93755220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf1b88099e14ea9a62249ce549bd817221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6646d420ffa203f6271032e3c38a60222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911beea0f22a4769ffc180dc7127a3cf223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6953197b4fb35db5ef8a400150e7023224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244395b0e12ab490a026eaca8eeaa089225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5eb93fe9477271907e8a169ab8b803226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b149d648c847394830138595f20b3013227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0258e11d7c5489f9f7beecbd7d77ec2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112cb496cd38bdc9f38e4129c4345d27229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95d02ebe0d573269fa9e228fcea4f88230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b880f010b168b69f218e9a95cb23897b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc31b2d779f39c79eb35c69d1fe7b1bf232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ace4b14a6462a9c4a902dbd4f0d291233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d71979e2baf31015de13d3e987dd70f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed49ebf91099351af496fa4119b9c44d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2540f091f3ebe6e664b812b9f5d97b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54791fe7897e22ecbba3afeefec538aa237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4d56982311575c053dbbc1da6406fa238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf342e1308c65afdc0ce73ae30b5f80239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89f717acf6df662b3ebe021e3f774bd240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ac6a47e79d005cc7aa76a8bba7a5d9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38531eef87ccca0de5deb86cc76ca6a0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f45a59967f6c75571b4931c634280b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c89851a37fdc02a7727fc49440078a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ce93aee7d6b2b43ae96da1c539b95b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279ecaf5668163549e1fda542a9fb742246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0fda4544f4083d946c1dccbfa51ceb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43cc014d8e0838c06bad26e89d642bc248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1841ee9ed9a0c35cb341cf57361a37249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3fa422f8047d5284e06cf0d02c8065250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f00d290d3f403702c7c40ed3e69a74251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4599ff5f5a26f1a51a6b9a6044462745252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c296a134668a77cfea9563d868d6d85253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded7422502aa26d78fae8d06159ea6cc254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b053ae7068a9f4e3994ee7c486153444255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2373b568ceab761e2912be40aff758fd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb341c2aefcbcb00d5d46bc6130c6288257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df31de91bc16ea5ae85810199cdb1c0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee65c348d79ec60739c435f835838a0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3334953c9e6e370b958c08736964607e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7194104eab7fef3ce5ac6f27a90c87d0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4423664f719aa05916ce079c22c4dd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceab9d9cc53ebf00b093b0dad004061e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a44786f56863debed3c4b25d1a89cf3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66ceb348df313d9125358d98ed92f82265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49ee95955fc1838353ecaf37057238c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8377f95b907f2dbde549e3242ced56b0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843d0c5cf84e7fd502823a175b872829268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd638a76fcebf2cf4457bcdcab032901269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0608385d3081d9d8c6286aad39d5334f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927e735cedbaef9740a3681bda2a035e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a4350325c140904c0c3e56724757cd272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ee24d8370a98ccad49539156e30080273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6931cfd2e33008cfef82236b9ce0073274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726c6cfae8cb64a102d4ecc5814d0bbd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4281856076ec14ce4f12f78b816aef50276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71d47a00dd59ddad39d4a9fed0c9517277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4141971e166821f4d79dfebd4f0b9297278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efffc5fd4dfc312179ef5dd1b4de4a1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bb74041feb2b9bb00f3cad5df1daa5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f67c25a4753f0f7c394f8b9189ec9c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85302dc1686e7e53c479a4983252a6a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee91932e8a1f25ecd58f0710f26f9bb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29434a764d2fdd78f1db4c322273e094284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960f169d824e2a309b9b9deba736710d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee451357dc6de13e4e4387886fe4b8ec286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e58cdf90528281881246c4da329298287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ccd284467a24ce978c4191b5131420288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0fcd1c4abda4736a780c392750de5e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adf9f559c0600c73ee48dae63dd68e8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9a8438e7d8561ae5d4dbedfe7ad013291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1939fad77b9e3b2534f175ebf3274260292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76ff8dbaaa20a20086176abd45e1ad2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d0bace39bf5dcea6a5f9f3a1d999fe294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bad171fe7e4cbc151f8a08010d24f8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b690d012a6d4a76b6d9cc7ba68a0f984296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a640c15dd4599e7ca4f0ff833d29e3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd7338369a2ebb074a7c1360efc1ae1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a636a97e60496769ed43ff0ee47fb2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f6ec4cac177241d2199ed38e54cb25300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef8fdbacc29719377c9c134259f6bf0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15b28b92e7fe0f84a9d8d28be6587d3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0827df2976f77f5e04d9aaa6f126f1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74272a5f3698033a4ce566271f93c42e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e34838acff9bcc954628e714790ab19305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67da18683868bd17ddb65b10f0466b60306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0b5593844b467fbacb789ab4d5c29f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b2faeede117e07935b3e1cdef18b8c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b558210621fa54a57ea277d00d727e7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8501d82a73d6fc64de9ea125f558e8d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ef5f76505cff691242c310bd3f71eb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab70fd1addb6693bb056f3a602eefae312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236baee72eec33d37ddfba0c27109097313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc540bf67cf5123abcf1f836714b2e2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d44557c8998b42ca3978da191ac72f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f2540fad356947ecf5b9eee6709252316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f3a7f3bca93584daee4f01e6426e36317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0987326a27e4d0c02f3b0ef77e2f24318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcb4a92fb4f2d432a1fa055bfb262c6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a02e883065b7474d14e162c2e92c3de320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9191e471175447942b9a6a9c07080986321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9b55480fd030162cf86cc149f78345322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e63928e33eba297df9a49528ee659d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc46b72150ae42eecd402394fe8870c3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044599b237b98327ecc13cef49e57909325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f9e5851b53a799c4df586ec8f67794326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3204b5bf02ca1a6592772aa795ff5154327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037dac65e4156c248e4b71595d5ee94f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593d453d2eab4b8a3ce0989783742fdb329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ef4fa72f0fb3ec5853e20593d40390330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fddbb3cd35083558a863221241d741331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec5f56ef3af0fe19910e59cffb0a743332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6461ab4ce6b1587038ce8ef842b31dc2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d026761aa459bb1bcb63c440af77d5df334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fcc8d3c0097cfc088654d1255d3c31335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5233bcd7929f878036732528dceec5c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a01d9b20e21c83160037fc08b268c1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455bdd3e4bcc6b3dee2512a1de19f4a3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c74581a6886ee2de5ec6461cde379e9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f074c9e17f2afd9ba8a3dce47ca7be340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc962cb1d1f2732abdf5e34da68a0f8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad11f06540c60908ebe565d8c87d0a2c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fd0705fd939e3809afc380394bf481343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2421f3190b7198a56a0408e43c26660344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5b6230488cbd510185758c28a1b7e2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa76b51a6ff2349b78860cb86bad6782346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecab392f57292542333299036fa2a2bd347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f349eaace4fe2d29e7f3a86010389ee9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d68de5e1a17f49dbadfbd1dcf66b65349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748c6d6cbfb8f570570d5bf6e79b202e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc4388567472954bec149e9ecf37a38351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f245e0f94b7ab0c970628866f1ad728352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dea130964008911eaf88846bbab09d9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38848d5218c1eeb6402d93080c1cb4d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8980144a851688bf92a27c196fbdff6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d2689e4c4b5ba03d3939836fab91ad356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e5ba49e37cfc25265e09a0421d90e8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b9b6820a8176230e747f078bb5a830358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf5b62038f7ec432ffdfe0dad0955c8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1aae730a24c9229ebbca48d7d2d331360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf0fdeda4c96ffcbe717dacc16049cc361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd836c80ce4db0015e2d12f12030883f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e345db06a979fa52daaa03e2151000d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f86a59823d48d865c423e139dcc0795364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1422740b629c6037bdc3a20465108a8f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d010e6dedc8d2fbabc5b779a141880366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1f0f7ca70fffce107a468d7b16ecef367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1e1212c61b0609557347ccc34a63bb368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb455eb87f8d21d99284d4fe4a96a447369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91610d468b5e9ad8e166baa7a8beb57370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bef0336697a4c7364b13c1eb43f15c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9d0f0c17cb90a0419ac348eb83d989372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c2096fa52ad052a1651cbd38d41a33373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f2b942ef8fb9226318cd4cf6774865374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cffa5fa6c32b4eef478eb8e5e5a44ed375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54af82a47f669734cd9b1e66f5e501e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7b082dc83b37eda2722e6c0eb58f6b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc47fe38d226adb8bced759503fe81ea378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebf78e909e0c7db6f38b1be84294586379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a08452b98ec03f76c6dfc8e9b472c0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eacef71b7ef6e650343584c645ea15381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbf320ed44e565d1bd19a10a9587b66382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca224881d95bfc392e2eded2b4e8e13383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c319a3c56b113e3830f2c9043b303499384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4036d3dbe0f7b791938a49ffbfbc742385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60390550955da6b4daa9d8a807020c7c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113d7083f51e3779ec48598351f28f80387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297d5a58a7e9f173abd67e51e8522194388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9f31b45717a82a25a335c4b0cc9951389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fde012381a8d529d9fbd8627c2a47e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854cead7a75c123be8081192d50d4fc6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b4d14e10c5d0c4e150fa8b3387e395392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3b7247ea3f4ce8a828e0cc6d2778a4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a27f4222235a3e970f53b0701e7f754394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598c380e7cf1c64838e9812d7f6d216c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6ee7fcda6fc6ac8b807fd5cfdcb735396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e35314f8d8a29b51af0713c845e5db397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c36c9dccba468863f726e53d03c6ee398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee840801c7d4969b55df3447285a1aad399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b26e5eeed49ef912408a6f57fbc16f2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cd81ff13e025d1da30f90fb2621c0d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d920029596bb4d518228f5a2a02ede69402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc21d9355acec080deec297961f1317403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf876bbdf918f38d893852c79e3743f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341f038d6897ffc408e0cc416a44783c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6d725b1ad7ac3e19f78ecb07284b8f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5eb9e6fcd40d121f91b34636e6b93b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc8b1ce00d93966122e9e319633119b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483c40c5db54691a7037e767c72e8635409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c966e0bbc12eea9064f1c03cec353b4c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da72805cad90ac0b2e6fb955bd28b985411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bb5c24c9719ed5761d56c626ded7b5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e91283ae56e3cde55b72667feb20b1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2cd40c187db2bb3b38e764050ed0c2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36fe0a4eb18e9f4c57870b921979ca4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25448dbed3bd4bc4cf732bb0cd1fee36416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c591ef4adc981ca203e3a7258293f96c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e85c7d0fcddf908936342098374d8b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bc88f23b78a5bcb673e67a442eb9df419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a7627671d5ac8b6897df4bfcfa5965420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40287ca148939a46cb24f016f4bda7a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba56782a9a05985e8edf6df3a199348a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a5e017ca631cf34ccb463fea5dbd5e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d00ed251a5f204160d943b18f0849a0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2f0aee6582a44a231699bc8d15a2dc425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5292d0c48c58ca0cfc10aa4c7da3b38426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4121a2b7091bd0fecddb474720f299e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd006f43f10c1edca719c2c559c1fc3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf73ddb40448c840e1bbe80e6196f1bd429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88463cb30670177e8492357f6fc3ac39430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322f9a8e9703302717cd48decdbda290431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f47a9a4f65989c1091ce5213041144432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b9971caa419a4b8322efcf81f61518433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079e55031a621433de5f94ecbd055282434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b8442426c267c07db6cde7dea47c13435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ba7958d222542fbb4ded7938120b4b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa1c616a5f2de11d876c535d06ad196437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf436c2af3d855c6bc6287dd596c629e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ced85a2f22204d1931601638ea50fbf439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c150a54833c46b3e1959f1e7d18483e7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9b7d8c3deb650e1cdbe037ea768343441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2807b77a89fca4e959b4097087e5f325442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670b6be31da293f561f6658e449f74d8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1fc3024333d7905be2c1994f272431444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20a51bc81c904aa3a956ff18edc0c94445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29bffd6d7383a78075191159cbb094d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3e8faa2ac66bd390d4936199292789447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42e56e83cedba954665ea18b46389d1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3570309a321670483d4c6450e83373d9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb68527962e0930a5dc048d36881525450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3221feaf1eac9e9fb0a332981ca2b7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aba87304b2878c65e4b6b770ccbc3af452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5183abaf4d3496efa363f514489292453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6360e063751c32d2b58cbef37d7b9fa7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f5f02f146acab5bd496a5a7be722bd455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf36ed4d1a6d3e96d60b4ea2571c257456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3f57d46f695614b1451028a4d47be5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098b514d501197464468ebc71a4da298458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cb0693c6a8652fdd49b6f3a4da3459459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b225a0676c296965653b754fdf06d52b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ffb3fbb65dbc9d4118a25c350a21e1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f103616a3edf29c2225422752f2e649b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c119e6e970afd132fa0165eff752f64d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6edad6575342855f271a798d16bd063464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1db8104123f707ae2a9ab27ff5b8bf465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1903fa81eba4ea528136b65278d0ee93466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0385c60d0f04f6ea355574e011ede7d5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c404d261e02e8e4e59e2df34a5c5c5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abe8029f629e38e7d4919cdc06bc6b7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d71f5f9049d82f0a1bfde8320b78dc470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e962b87256c402750af51cc5a294af7d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbe757cad94c03086cf11e065ebcc21472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952e7fc1a509f9fc7feba761e7393d2d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cda67f4d1874924114e9aecf72d7c53474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f71e3e50801a2b672593edfd61589c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4c677b80e26b6ae92d95141433cade476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aebfbcd05e827c3d780ea0ab15f534477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2125f3d27546995f91543db5a5855862478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c524468ec92b31914d5cf1173a4acc11479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0692465404ae1df294f6ab9b340da8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fb384650d9778a9e53dc3cdfc59673481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c272e112c0e0dd2e92192b8f78b23b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112d78141ba28ab0e988264e50d1c237483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1568337d4ce5fd4c0b3875156f9370b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c6f2b3b53fb318f65f77db4158d552485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb10e3098e04ad76bc0d931565ce682486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f982f4a28179edd3b425965e14bf95487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566cf3b3d09d288ace952420044ffead488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d3421e78783c37d6a780256994e4a8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582563fa40a1465743023ed4d4bce268490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28db84463592306d9cc0d69937c07568491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed85b253c90bf0dbd483478470437475492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5970680d0ee285fccab62463009d40b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7745b20d5c53e17e739790443cbe7830494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ec8153b02ac49c53df0b1838171746495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc39d59bf2ebfe4534a84e28a5186867496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4762f85409b342a855e882f754ecd6b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69858f24d1a4988e3939145c282c3c6d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61d7d5045c28c1d75206c56dd8940aa499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09a13c8a1ea4bd885fe5e9764c16951500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e917e17b0479b5d52f74471e2816eb501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d472da1e003cf6f336abebd5862f413502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e96ee1b44ecd5dad663fffd19be7c46503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4ad3a909f680eb4e60ffec5c314643504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c941ac2fa67f79c7ecc0ea8234de7d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493bdd5cd54dd2f6c6ad9700cd1b2710506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfe01ecc02e8e2b10d9d0d8ab69eca3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3381f6b52161a355e789c5737c218b6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670daf1da05effe2206f20a914cde36a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03df52997c5deab310003891991bd2f7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d083b0359c11230a07df6f374de012e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eb7ea34d64908ed3698f3f11895ea7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c619c867d848e16c31071d6d4bc240a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9549c36fd749cc57b29a5cf8df3770a6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97364fadd3b2c1a46abbad5943249916515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cf32673054fb5faf0706a23d4d1aaf516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48d42e1c56361bdd67a4ee329278b95517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9445b7319f43fe532563d0921bd1061518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c775372a474f5414777642389bcd13ea519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b656ac13cab6cea9dd5cedee9e1dccbc520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d04703e078db07e96cf9943d3966eff521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067ee93dafc3e1fff7411b6c96ecec24522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6d4ceacacdfe6d13619497852ad53f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d235bccb47ace589338a8923f17c8dac524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c5ca83ab8314f28587dbcbdbc884d4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121609908394deba9ea33b648e5c5955526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b305c1a7f2b1fe8f834247b2ad5c6f71527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c427fb08de825264d1afeafcf71dfcb528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f603c6c52a58d9ade8d1a4890844647529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e41c0c7364fa4e5d0f0aecce3b570ba530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1818b2285532fa6c33dfb4ab9e10d4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d4737925e73121544e0292acab5bde532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e44564c0102599ecc639470ec8be45533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c7d4dd2e105a21d6b41bf5af1481e4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7ce922e222bd63b163cf3bea276c30535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4495f7d65664d043924a84ab310be5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f642485052a81d9ae22839ab47da4f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb7aa97118909adcde333ec3ad2f749538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4194d25b7c67a7be85928a6e88ace210539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756ecf4f8299b7560ed2d158599492d4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2b57004df63425253528c6ce2712b9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c356eb5dd001213e704d44cbdf9df0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b1153a3a68e9a882dad8c2d6dee4d7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60a70fe07f5fc4ad72a2fc08efecf97544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21e84d5b9684e8b192fa1c659ce60ca545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1643143093b3e1c0076324ec2821ef3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c4d6b29952f8d709ff13138dc34a60547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49b58effdba6f7262dced0cafbc8607548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc25df930e01d7a9635a700825734c2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e27f75e1c6e4a2833c25c05c0b279f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24a32c067fd7b5e3df009eb90d93f84551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fb63630f452bb62391294889edf056552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f674350a01a9c8b6bdca4ef5d50b52f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb2c9cc3197bf749b4df87953731af4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c2020234b66197441816dd6737fc38555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566cd90fa0445daacc47b8f75c0e0f38556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35992bba3d99ad23a08dcce7609eccff557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497b999d4d122830ee3f5993d0c5b50b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3bbc0d765d377d6e20c24b18ffd655559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb9aa4772c09f39ea81c5a4f9db203b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5a1af85e331f99f654f9e9ac348b6d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c3f68dbc894f59d39c95037d9232b0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3cfb77d9b1d2518e71099e448e65b1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bd1b2a58e2d40e5fe3c3d21eb63954564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c18777941f9e20f99d331a9d8cc08d0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9393a0d16641bf54d3605d56ccfd555566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86f2265dce2b33f1888870fe5e073ef567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb13c32b67ab7fae8c1fd6d50f6a6235568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f6e349e1c2d0d9131d590b9969a568569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e52daeafd970485afd4f879fb55240570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a1070c5bf57d3b5db60ff716fed958571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f946fe3d07bf5bc363d9c32e683203572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e4c87e01cb66d25fed3d6fbba0b3451.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fa9427b071163cd4ce7a0e130c4e832.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4cc9f5eac260eaba65f26556d90da33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbcc60e650bafda07a95e63c8b6f1b14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a6011be62535747fd6aeb83104a1715.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1378939997d2fe70a2d2441a578bf4836.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b44d6243c2ee636836b056f56c471e97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec8c4407a8a45fef9e7ac668b0ad3458.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8191f00ebc7fb5d954fbd91030daeb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a42fc0adeadedebaa2720601ce9401e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922e122ccdcb5a855093ffb94572a67211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ba0e8e3acfab7279d540d04519e33512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68025cb44a4d2a7f3d52fa0fdd031f4313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68720c4b842b8434c710a835061a10ce14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f593159d731fa062e51fcca6118cc115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36056becb67020a541887876947827d216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b59ec5e71c155de7ec02b284f7169e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f64593400bdc6b2d873a347c45cb4518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23acf169f977e1f65d162338245dc4519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec04e666d2846a9ecec26b700690912a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf1032248937e25c9fababfa8927f3d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711128a5661060a13d56febb70d9691b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6ed95587f95501bb22e2cb8be325ac23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f102bcdbef58c1c68aa689c46af2c6a124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20862813bd13160ea1ff03068f9e70025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bdb2faa17f33740fd77050a281331f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc22e1aad19a4ab6a753837d7996652827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76fc33120626c1448220931e65b0b0528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3827cb70b7d2be2e1523cf5218e2ea4129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d474de3e95768a71cb8b61c7d57648630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce8f68c17860d0f1b759629410a937931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c1ddd2bccd3e5855c10c440d616ae132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5805ce05fe374bf7e7426c99589fd11d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c220a9c47000ec3f4371421331f291c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6a2a6e11852142eb3d28d4b3b6d02c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9be007198b1a744ecaedd3a65ec56836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06de7ebfe0e7e22bf5d17a8fbf21f3e137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f8710c71cf20feb0c2c6030ec7249138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5c66dcbaaa23b5864e04c4c6c6200739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90740add3eb1a03904559ece5c89e1da40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c88c1a2f410ae688dadab909345e12341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a67ac5596447de2054adacdd9cb3b342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65de3eda5a96c40f72cccf1ac84e98a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c605282e5acf91961bb174782fc89144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f81bb19876b96e9d0b9d07b35febb045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3692d38f48438d252ad9d088eccfd5046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa741d41bd454803dfe123f8446497347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ade8059f400fe795b56c3f7978d28e848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a475fd8a00de45c1c58bc2bdf70d12f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca8e9ac85bd63b1b700f5dfc57a1d1050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54515ab4264ab912644e330e48f630051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b909eab0e77c03cad256d06390526f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8fb6ea65a449a776b3bcbd4320315553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e2425da8939e896616783a77b1c44554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7830e4c21aff241af8899ab8f64bc1255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83523e11653663d4fd225455e3995e856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efe986b89e1ccc3036517070ed1a8b857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b7220771ab035c4ea3e827895f907a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca48d4a59cad435f438dc875bf7ce2559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b952b98719a890da80e94cb67501d52c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b293552ce9727b41c7b5e24642bfdb9261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d34fb14e87bfd3fc3395fdf55a2df262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace39593d7b984aa81a499cefa6a957463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6514e37fa5d5a47453c90a4f573b355f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44f336fa4d798bc90d2f75bc6b65f9765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf3a3317ba0c31dc996d98c5cf2cbaa66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed74dae59bd2308641f05c0df3e7a8f467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828adcc6cd7914013c338b5f88a6ba1a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e933c29ee61099d59fa2575bc81a9e4369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55a67c91fa913e03e31fc9e91a69fc970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ce9decfebbdde5b89f3ef45d46f08b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7894590d3c21b76c509971f32c1b591172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8231c0e033bb18fdd57cce89e414618b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b16b7f7338bb1f6754d60a0fe2810f074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e669768e35b184fdcd3a9686ef0a25475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97627e9419f1fc15a5155677a2fc434876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68c15afa68b9171bbcdb6a9f656cb6077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bd0afa03d4c9aab09468666d7fb16078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2b69e9a317a5b9eea2269f09b50dd079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852470dd22ff72eac3d1a75b0e97354c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3000a304955c09f014be63c19193783581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5d09bc7032783a90088745ef54edd282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528ce0c7804faf7fd0ebeb1e03ec25b683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c11f6d9e2fae6640dd9191650b32ed84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492e1efee89f2b8b4e4248172ef33d1e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcfcc608784c5c42ccb196103481b2286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6758ca7e485c17c0d70c1b832ab918d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19c78d178ecac5bc3928bdf65c523a288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bf067b868360502017b99bd7ce088f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd7425c2dc57de11cdcf79b1d80ea7290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a3f5edfce59e48ef4643e890395aa091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493b420302cd9402c969a5cb3476499792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bbf24b778feb1e3deaf357006bdee993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5bfa69579d4ece02027dc0a119288794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1a3baee5786bed0e82dfefb1ace34595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73990b0d8e82911b937128ffc21c697796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e12586b0e863333313edeeec54ffa597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3903e4d5d829b8c0b793b61bc7986ff98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b691bd5303f13122bb800e1be3f87a899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed54d1566e9e776f123275c7ff3a8ed100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445c7948cb51ffc891725bf48934b32b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99b6f4254aaa724f022023ef9bf77ab102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f149005c1d809b2df5c2e65c3b72a8a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcd263d7f1be5fd01611e61f1d7cbdf104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a569c9ecba592bf94be0993f942ca29105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32975ff5a98ff529ba9099b7635674a6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca87839303cdb8a2f1dd82a694a3167107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be566706cc073e57d97d3c7aba80681108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826632a3a7d0bdfb6cde75273044384e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e164461cb2cc08faa94657e1dce4d07110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0369a2f964127611d0fef5382c7933f7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e0556ada176815c475071ef0870f2b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb1fad699eacc99be4c1d50fb66411b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8094112c7a08e17a0beb85196ce74a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abf888c5d20241808ee05edb7072889115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14356eb6a1a5fc214a3deb0c28743104116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d3a17c901197d22e817a4a041f4a00117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d027496ec8f453a15f6bd3140b0302f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f763fe88dcdcddeca8110ef0cbcc1d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a451ff4033e64c74f775ec57d6e85fb7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2a247ad03f7436d5d9b58e5ef9f503121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc43a04dc1eb5de2eb220645a8615fbf122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7e5f841543967eb7783bb02ce0ddef123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e01a0a72c274e490c8355925273b2d3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1450c461428ea078eed21a3c4f61f268125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d179c3cb1b8c803b9744a176d4288ea126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58ee205a73e29f7afd594770fd570ca127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb4cab1a83df53278f303094e9f2180128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba2c5d6a05ea0cf7ad649c5f07a29b7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a062f6dd596d57a3b56294ab85b6e1f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220f260bbd03ae8adfec660c12d7ca6f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0ace785538c6ff427422e9afd4b29b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6586b884c27944b959b66894a5b419fc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1494b5426b84f6f8bbc05763fd1cc839134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16da661cf059303229f5feb9acc067e4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f178f78c0280df284d7544120d4bac136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4c28dd368f53b9da990eb62b128219137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd598e3778e1293701a9e1e5daa02ae0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b08cee0ddf6f02020b2c30e992a9493139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9dffb332c0237721ac84bb73fa5e56140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474175b3d96d9fe688d57d6fe4a13a42141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1030321269ba0d99b28b700c2034928f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfee9cae47f2d2f1ec79ac129969f36143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ce62717cff204a5ed8f609fdb25ea1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9852bb472b60e0c27accf1a27d52b3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd8a5e7197332ec5c99adfe28b595aa146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d36c0964d8c5da16e39fc9cf2506a9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8575b15f7268d3bca86400cfda8cec5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d111ea2172fb0504c0aac934f59487c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb82ac273d9a2a47753a0a1887b4a15150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7bf7bb67f7049a6bf733432f33fe38151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e698b8f7375fc9156540e2ce4ac089a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ee2f6a31538579d0f02df9cf50d78e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c56680e6be1a5bc26bc814227bd443154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7f7f065cceefeb33d9d5670f41b554155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92e8e3cdd33d7e90bb2a7e6e2e36cd1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c47d71e96b92ee22f3721bf5b5102c1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c563a2df65daeb90c7095bdd0d1f4ea158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d18dfe8362abd59b5ad0112c893f80159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061894cdef7658d5910594a9739065c8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19e2a60d26d8ec32bd85166383680b5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c686be7a10da820000b8f719d56b4536162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc4aa10059804069cc844b59b45632f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fc7e0838c90e36c1e9dff6621a34b5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6987326290e9d742533d9a754b5bcff9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302a52f1489ff06c9220186f54ad9bc7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f193848ed4403e2161b7b721d8b704167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d599663d54343576637c848455c86b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a202500f612dd4ead1575b5c87748e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec020d88981a8dcdda19ad83bc962cd7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351d518b35a020efaeab02110ae35ca5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9834421cdb2b706418a0b15e73ee677172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b955fa7b12d8d2dcd2dee9b8e410b01173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fd6dfe58b0dc07a162bad499e79269174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3ff485c13952818da5eb988c9a789f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b1a314ddcc39585a3ecb4ef1999519176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df97bc0ff1d7ab67084630afef781fe2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab572d80899a2015f45e495fe222820f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1738029e3b259fc7304d4c9cab19ce77179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eedd0633130168da6223821b2c50db180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990b29ff947999ef40e8ad58cb52ae7b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651c88bf18a19011a2fd4379d297add0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876437d1ea1cd91d951d3fc69f087be9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08e476e6c51266546e20df2e7eccf68184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a899707f676558fd7c1fecf5e413dbc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94fa70d920e4f4a721b1ba8eb2aa8c9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1628aac15d17274e6b9eec55a05bfd187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1ceca7c04405a06fffd4358fbcbd0f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2358f4c1401059573105c038cb17a8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efb397d51da6bfaef0b52d3615f9349190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a9bbe1d7989b226d58d03c197de2d5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7f619d48e3c17847d30df4a42b3a83192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f38eed9a85e8c9f1d168d4c5f0c0666193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eb54aa4dc736d754ed6e5ca3fb315f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c254cc57ca406008e6c6b4553230c06195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7c30e82ad481e3f25e58f4192432c4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411d4608174c8e87e7d7c5d903477e67197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9fdee44dbe2a8a60deae102dfc801a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19472b8958934308ee732e632a2f4cac199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49dd41471f59e371a154aa7566e749c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb79f8ff07e4849fe17475973b3d3cb7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd18bfcbd803f3d68907d57c6581110202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bb3cca822a9b72e38f332e5e028cfe203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6494d32c7edcfdda854845a227fe5d98204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61210834c89952cd4e8d8e19985c6729205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b2f687f0d89868f9a1eff59de00fde206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7a25c6ab9aa6fda8fd20f88923bcf6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f17036a900bebf605fe2ac61e0c8e3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2d808c069f9105e6a27ab5fd7ddf59209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a2ef87fec7510ca91a82a1f638b1fb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e7e02bf7e56e8e6f2ef0375991c64d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829ec26c227f00894e331fa233cefc22212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359c655501e642d793bdb3054f8a3e98213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4532572f5163358f20953546016fee8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30a9275a42e51a0df9f5ea9b6f501ee215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fb87faa581f179c98e4ee94030ad42216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799ed0b7b1fed9a77b6787846332f0f9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a55c9a7c64512cca8d08231c0a9ff01218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901233726c3863b686751368cf2b6f24219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0668b3abadd502ace3fa4fe214303df220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ac6feeeeb2a7ff353d511063bfb454221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e70bf23683abc6f4000e0a0cb92a4a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec3dc58f328a6cff11b43c8d6981d25223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d73049f9c46bad75e5e2b2b44397d54224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5754008e7fa201242be727a658e3dd64225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbddbce0815e4b112b9f6e70c640a8cc226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c9c7283a92c93d3cbc246b4743378b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49430df4b473fca501109b5ae93ca7b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431a680f59d5c5a59f47e6f1ebaf9174229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f502ebafbf8c48e8092beb7a51c661b5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df64124d8e43e077e0c8f4d8da7e462231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172b30a7e2d8b99cd18e6f67bb7da761232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a8e2d0c5fae9401b6d3bae48190cc7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e9f0c636338c1859a268dd3a90c4d9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f62d754237d92c4bd3dbc085ee27332235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006932b9c7baf96435d9839c5ce5b9d1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59098822182c05745c4c46aa47caaba1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622436c0b1647e36b7f8dcf9c86b993a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e8cad2b2a2c3c5dc51c3e727dab743239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4f831e36c3eec332a6fad423844cb9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd6465f184a80b75f11e6ca6ff3b576241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a17ccf7724544b4813133ba76bc15a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e185f7bf78d04b3c64f7fd455ddefd243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b282690ffbd7f9bdd84db4986ae2452244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3dabdd85ed22082b51bdab31e385cd245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cc20ee2167d8f2216f8dc7afa279bb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bed8b8589ce9e42e90c534106248ff247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993f49f78265ffe65f5b5f56105f50b4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc758b8beea1d73c778927fea608722e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b0a562406c879b36d0b18ea90eda1e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205069f5566e74f31f580a928a3d186c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefda96e7c29afea9cd087e42c43a4ea252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868d107026696cf1aae3bcb932b36281253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69151b5c58a051c123dfdee9cde7c835254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a441737d29be93aae11dd44c9e8cfd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb857ecdaae98e38d6e9edae6963ab77256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307842dd23d819b7eb640ec4410ecf29257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4528b332c7fb8562d892d57e082dca258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a1454d0a8b8e4c1198bbc6b697c6d8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d42ba1837c45aea8334f1c35a7c2cf1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc86ef99ae735f64bc6c19d9ff330b8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747056e531442e8cb124900618629e6b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afa7844602f5dddb1c0b175b76ed156263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522e01c43ea3f5abd86442d948a40466264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e510456f0c2f35d4c6c7d65478e0355265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7155f4891936e7a9cc902673578637e2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bf62d165ce486dc05200701f7c9c33267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f27701869e1906842d195f72c1043a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc72dc5511411594364e813d510fd63269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd97de22bb4eb50afe8736aeed0974f0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405e5a4eef5d33add714715116825f12271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e4e5ecb46ed827c9aaacfc6975b922272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f76bc8e4518f4f36bce299e0432848273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c05a1e34bcf88cd010e06fdfb29f09274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6061dbcf4f9331ed5aac1e3dcd81addd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1aca5aa7eded4568f76f337ebe2000276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594260ed0a1dc44ed80b8fc3a0fb9dde277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41d02726f49f95d3a5b16230ef91e07278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c193dd13b079e4de0cc92ad11aa2c9f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8122dff6d3728c11867857438bf2022280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856bb8096df18a81c0e80eae431df1ae281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1785b743739f97cec61d5a667699bf97282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6143f14f970a7f84f334f9889e841766283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f54441a17716fd97134bf86862fc8d2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1105b3f6add0cbeb09f55f54571a691285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2f98db42ead9be34ab3de2055fcfdf286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04e7d06d454ab111fd98a3d6c619002287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acf9cc729b89b3214cca848ae6ff940288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7382118b9375a6dd7a265aa76c43d57289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a029930131e05339a367acb4079c9f84290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56574774c8f16266ba693bf6a4d1a94c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea19e641f9fabefd05c39077810e887b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cc3de6a8ff65cfcbbce61401dee029293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b2095028e6b69e558570ef2fd41de9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d440b1f28b6f60492230819b4b43d025295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed0d10b76c9056d9438856b2af0643d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5242ea501ec443f4c1d16f7c0617e44297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b71e2d833c946b909a137a10e72bc7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da04e2d952a7f86788d8a1e1d69446ce299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe09abd574bafd57dae51b2f9ea3f40e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39da2c1f1d6949c29e688481b08706e8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73abbfbc764702e45d6d8d78689b72f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ea04b37ffa9c170530e83a630ef5cc303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a757c902e753480e2c915dcfcec6595304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5387318e4cd173e445382715414d7c40305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeff0db0562b449018aa8ca8aca5286f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d399398aa1945aa2465abd5cb3743301307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80814e5f06357d8d1842726db639d373308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66acedc3dcfa088d151f7e7ba119635309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303655def7b5db62226958bd8ce02412310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31590cd71d9dbe4c89fb3cc50b158d6a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12b2e21da8c679b39eb40fdba48bc1a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d83903fd8b804154609d8ed5712151313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1421d5523c41f9fec9d5bf8260952c98314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9e2ce42e8a0c4879d682e614429caa315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025fb87c34a9ccca9f7d28b587c5d9b5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d70f452c5ccf2e3f42f2b514c306eaf317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab73e8d1ed206d304cd6f319deb86e21318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458fbad89ef656eadb2f84f0d1966d65319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c033551fd8d434e8a836066063bf9427320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee8f0d9d531ae36f62f857a9e0e8371321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadef1a6a2cb3758d9b27c1350d1d4cf322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9518d0647a06dd305c5c475820fcff6b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c0f9335623dcce116d4b7dbe4be819324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64d646d63d00d5533a3cfe97b968cc9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e260583ebd63204c3d78398d7c6325326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27214f82729bdb9f8fff39b0f2809f3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07e19506e20275a23c67799018f88ce328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6a86d849547b41304abce8ffacf651329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10fec3b00df880cf142b8c611113374330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c3bd31e0efd7da6e293e7bfd212a5f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c331e166f4e782fde1a534efb8965bab332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1be13e68991541527c4eb79ad365ad8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72367aa9b5e650c806f9832178af0538334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e96b25defbab117d3ce85cb2a80fea335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dbccc63202ce0d449e6958fea8cf69336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920b4796787a2b5f75be8c7ff9aa58ad337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eea60b0b62b51bea15ff78596b34d0e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dfd51eed770e8880b0cce2dc144946339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c20cb4b44697a5318acc641a8bca18340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0747e403f6542358089fc1066a4276341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132ff4073ff378b0a6fba17a7aa99b52342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825aba7aa22fa7579299b7d959b4571e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14696dd4e1a7070bdee7c98a730c8085344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0113a1d97512f60605a5d4172f7eb9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac34472a6b44d0131798f5cdd962955346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90f22cf4b8d14c8d108725eb6201fe3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb1459777edfe9108e46f9b93a40644348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cb2480d74715763dfd37a33b92af42349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eeb5c4b9784f7a5e5d48d47b6d8199350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0208a376846ef234a10fce2c52d4c0f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c288c7e2772d455dae6aac8c68eb6e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f92469ae95e86b2cbebe5dea958500d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ec6c2ad2126ea40e2aa83e26e2e88d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d1ac2e0c27a2c774bb135f294fd078355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf8b3c387b47506b4c26b33a47e9ced356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafc242f965ca0062e82a7c1bbcee516357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cd1703aa35365aa216e3393e5bd574358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1929d917e0ac3a784bf9e07dd45079ae359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c51a7c0cf0e0b52534f95d624217f73360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8abf5b51f582d88c6c7fdf0f4e67b8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbf7f5827f64a1bbb9227d3fe9068a9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066b683bc766048977797393de920d73363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538af303a6c73d8761bf5fd8c9eb9d84364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82e8d122b79c17b5809084bbafbd68d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172dc558cece2f8d26b69414609feab8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d62c95145016a285fcdc3b2bda9fb6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e29c31752e765f2fda23d7b00368c03368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f843515270466e1942e970f681c4ce4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29acd48a46ee682ff8b9d69b39e7fe5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e9a013e5bead4faf57c55b173926d3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd17303612e62a751641d790594b549372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab8b1282ae136c8d4cc7cd4d710ace6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a221b1b3800bea30a8536a6567ffc0ca374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495452e92778fbee8891fafe256c1fa0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d97e5fab9e4dae1ac16cc08fb37c89f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072ae19dd3314755d109a168d43a89a6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d315a1acb9a05973802f641a6f8a7f7d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0d649c9dca57943ef587977c4ec829379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cbebf8a91033d2fc707480cc91abdd380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e492059b2150a81d6e6d6872426e2a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977fa856833aee6ed278e6091a7f04cb382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fa6698ef86ca66374885b27f3142e8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2664903a118a93c173abd674f462fca384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144818ec5bdb73378284ce8b2144fdee385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2dfb79cd83d27e39cfa444fc4008d6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f0a93e6a37e03437c75d3fbda2946d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ef8f892fc006164e03a28fb92a5eff388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6452a032539fe740c53257c5ef4d142389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799c060606a9ca6808c6c46a0c6ff4dc390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25e23eba35d02f40a4a3ca2c48565a7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de86b9d16690259ccf2dfb8c8e482d3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519a78bd87d733ed5a3c2972fc13ff18393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2aedd60472ef0db61d86b1a12b1378b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46d150200bee2e3e15fefed3dc16322395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277185a19f093b6455833e5ae21dff19396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af9cf55874c165679e3f257d3a3367c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66cdd202a303e09b9e892ee5e0ff935398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af70da950cf94ef8049ba5e6c82f5df1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb644ad2d8fb4444ecf71714bb11425400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aa98db08963d92a188c9cacfd96324401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626dd071d47dbb4a34b39319012577d0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4900ed6ff21f0ce99cffab64f015a870403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8983101e121be7bb6b1231f42729495e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f815989ba81921163e49256653538a66405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da955e226c8995a244f0710b263ade6b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a87f00cc14a64d3ef4798946be7697407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f5dc8f66001a40ba7727b8af04ee21408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92d7117cf15446039f2cee44c0b96af409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de2db798c83f08139bdc26a6c5da791410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03298497d4157f89f0810c94e618670411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb655e530ff27b0c6b9113d3eb907dc412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a974629e9cc2b03ea873c257b8815a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c2f44f863302ddd07d0239cb771f03414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4efceac5d6b0fc24ac1e455a4fe87b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d33690100910260c330420a64440aa2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308dd793d394ea5dbbb9272dd3acfc38417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ec38dcec6986c3f46b6413337d3d0a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d25ad4d8a6bddf5daadd08b769b804b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1439cd761640804d9828c44068bf21e7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c19b357cbf1554c3696820966c7dcda421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436a6980ebc37865bbf593c2642ff880422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbecd8a49533fa3b89f55fad03e40e40423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fc47d626c0d465b69a2b105b7be328424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d2f4ce87300f5e8aa537c64a35dbdd425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22fdf9dd24f364e0d11b3d7f55d8058426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88b7c52e43da96fa1765689404d3477427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6467a3110322e3a8ece14b3acb140d66428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508c29fbd729523822934ec855d0fc54429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fdf96cceff2930e7b6bc80c72b1710430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9365c5efa0a7fc79c2b0b92ec7ace9d7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6ad0c13000e775fe2de3eea05deb6b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3eb68778f68d43097f9e47859a1b8a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904e4dd3bcd680b8625ca4489928159e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14d509379e5cdd530ff751145708559435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804728981d0e0e88c7950c8fd79b1bb8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da561163eff30c7fb84c364448fe0f41437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a32887c8cb56a16db850ab1f201044e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2264f42569d5f5d01c47ed04c53387e5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ded873c89da381ecdd92d1c670965c6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a254dc265dc77366ff867b8904efae28441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df739baf56eedbbbb7d5709da7d3ca19442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843bd3af543de2b6f7fd33fa691dbbed443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7d422700c830ce8538ff96dfa2d02b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765af6e91d353d167bfeff6259b72c99445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a73994cb245ebb3e39dee05be81bfd446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cab757e6f1cfcfcad2195ba15a1d35447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02108693bba2218bda1c1ab6f80cbcc448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ccbdbb1e43fdbadb03f9df8e329652449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ebae522fa831ed5d57bf43aeee3fc0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c69ab90a1ee4ea3ffe8e936cc223a87451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcc455504867803db6cdd9224ab386a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e48b40ba82e20ec0a76f1b2502d0b6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b64a16ed1a2b195eb8ebe842e187eae454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2482cd1607b612bd3f4c05632b50a27455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2957dc84ccddcfdaa0d09d6adf66abdb456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60cadc2a44408586544292624a34f2b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1070d92ac07a85eb0ded9cc9978d09eb458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc02ed00ee32e32f075e0c2322ba0de0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f0f7e9165d5d53f3567c32f7a7579b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62931e144f7afe101c8a5271646012e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f9fb286bcdea2674138b0a4e134844462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafe460a520eb9c7defec22321dcd384463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac2739f0dfcc4d7b871783e2d4911b2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19e020d670ae302c59b139d8dfaeef1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bfadff1ed7e408183c62219cf56f96466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676572e5f95773696357039c99b2ed3a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e9c5fc7c982cde1ec3ffa3563741e5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1276e40f3c8aa522a9eb72f0ad709b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1048f4a983a808e01e871041a508f435470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ce8fdcefbee205ac3ada640267362d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186f84e044c4d7fbc425821b519a818f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacc5acca5bc554e8407a81f33506180473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6301a4b917f926a693ce3a50916a801e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31667c9e78f462b693264c3d3603f380475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a7e8d1983a937abc9b7c3b397bc5e4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85f5663318f9edd159a36981503f7fd477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deab354c7d1696dbbdb073e5cd13933c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f5112528932715ef0eb4df1166e8ff479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3927ad61cd01a605994484d0f0737b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f30d09c5541cbca1467702e2f8d2b56481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155e5eb9cdc4de82a2585f42627fdd4d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1b0cb2facbdc6175df986c474a10bf483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680081ee5f2899222aac369ceb944226484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96884d3870c88ac1346536142ab60416485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79212cb262785cd5a3a5627c5d4725a1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8223281b45516277ef85708f4925ae6c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5e83dfd5721a6aa60f1931fb242ae9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd4441bcf1e5c8592ef3c217f4b862f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a176a5f7c8b3829c830ff3a00b87e411490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69730dd3ddba4537c15de222e460daed491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb73807c6ffcaba064173e57e2fd045492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbad7801dae83588e3465fffa0304614493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e441745d78b119bb21edff5d01aefb2d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1f4624ae30f270fca05ecbd2234285495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfad680ffd69c0c1b9042342a6e9eaf496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75998b1f6729cf17525618e69460665e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5287db17382205d8dbb4ee0932a33e4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8b1c98bea45fca400eb4f533f12343499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b30625926d3a05004991d3a2848ad8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8196fca394f61e7c42bd65e7701002a9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd09fc61c2e2ac6cd86a9cf83e8f718502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84751715687ef2707f80e23083ba43b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc16e36f0bbcc1b623957a14298d134504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46b55dcb28f225faa1cc24b6c2e63a8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a887e395d413a496591c5e5b79d3d31506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7515342e19d4f91cf7c797c58d16e9de507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8657dbfa42f3eccd63befb5298c061d5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a969bf668285059b3cd646e1fbf6980509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d655a836dc0fbada06ab6181e782a6d4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fb2ea8ebf0956aa320e9c50b87354b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91ca7d66d3625ca9af77aba5fa4da8e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772476ccb58a6a9e889bba6b8ac1332c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020c2d40a24c5538e0835fac5a5e6bdd514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5844929b247aa88a7f7d938ced56dfdb515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ba80b9c657f5c4821e432cf8ffd314516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6025ca5955d035f26be73830694b8b60517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3c36964586c92d81b0063944c903c2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ff2920c3d3a785893f11bad83b7af3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bc6ad1e4ba6d2bdfd10e1132212ca8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c34e09d137f8b1d515df28163f05b3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ecce4689cce8583d024ab326bcc528522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f478c9039c55d0580e6fedb1cefc47f4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466ab9b15004d6ec8f28be5d7904d712524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e4621945d68d512b4e7ba793e635b5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98993dff323bdd1667871d075404e61526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503ce154a84d40037f3e400178a43307527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e424bacb5da675f395cfee25ec549980528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4f8aa013ac5999ff4a0ae1a9f6c06f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3324b326c8d0fc25660ec43db89a0eda530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ab0e13d170d460abc00d810292c21b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed4d4b3d010ca4e8a725ad612c89769532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dcc4092e48bf3082051086ea254253533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f782bfcb83207ffc78ff090500b6d8f4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcb65423b774d4228bef72d0ae04a1f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027f3dd80e4555c1fde73582e53b0f9a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024b92727d015e92d63798db6a637587537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5947f5fa42591090df27d0d9f96ca9c5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe959cafcdfdf2a49b9f2635c09e3bc539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ed09bec04f90bb1d268729a385cb1a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2cae0fce32ba5c3f47ac9c2b84a1bf541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9e98d5967c3e0b97ec0a16fa3a322b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f149e97562a7fbfaef6589a3618e4a1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82acda18d607c913fe745768b9106dba544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a139f49150e8ec3aa090bf1ed20fbe545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8affd41a75141396e9c8ad7492ec3d3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f721a4d93b16172d15b279e53abdbd3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5409524d79d7b41b9ce182332f1724548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4286e6d7f71bceb04e747c503c08d5c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a555ee605b853505b1502913b23fd6b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b690a7f65682059c4f5a47c1eb0f232551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cecf5953c7ac754dd2c157fc73891a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c052130dc440020b47e3d0c6e5408f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44737f1ab449ea29f770d822e4a9dbcb554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bfb4cbae20ef7dba938a3725808938555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44ed0e763ab7daae499237fd6e05fec556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019814062f04cc980adc51d7b9898819557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfb20e83282122bd3262539e13532fa558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e4993b7f8a187c874839bdc0621039559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7d587803926695bdee79d2b92fed6f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796e8c5fb7d698e3046ae3d0cee43ca7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2993a49510acbcc83b28f3a868f2aacd562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23958e96811d78ffc63e49da323ac79f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1849b0da9db6f99a1b15ea433d19a0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1503b11c4c7c448794e2b6658a04be6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47e1e9fffd34b7316f3b3af647d3f07566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033b07901127b16bd66d980a5dde5ccd567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46d6946cd13a920ca075230837e0d0d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cecf222de331c4bcba957ba2deade3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba21b48c0fa707bcae111b41437fb24570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91340eaf34f641d02d8c017c2c966486571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c26462653fc6bfded1dd11cd980e5d572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>