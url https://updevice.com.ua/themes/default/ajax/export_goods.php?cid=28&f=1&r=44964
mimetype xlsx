--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222ad7459d5067173e6e73a52016219f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3348023d4b8a1d5680e1d605eec666542.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefe40e6cfb4cd0a5d4c3332df231f063.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45d57d19c6108b00e60d9e9ba61b7f24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb9dbde8fb7fd59fe6edd499a8a0c8b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee2cf717d2aa7ed230c73b3d5d401c86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca191469d942066efb6878f05a4cbfc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e7f22f31a47263e41d263f4f57886c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eb7203e4986cd3156db422c6b14ea69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf34884d9dfde2ae1d538f11625c16e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934801403453c39d96180d42a8e7c89611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb495e1b164e654296258a0211339ae12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92f679e79379010d7e74e6c24afeb9213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b1babf5f1173ae2ebbd2b0b8e6538314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1edec606e3b408b7b42616011b6e91615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedc80a00db040ad07fc95723489c88116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b018bd4a95a116aa63b1bd3d6aea2cb317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5285d66e279d0c97c6fa1131e77368518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba9325f0c2f2bf792a071e7ceb9d50619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4078ef3b0bf0a0a14b4c6b747742058420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f470cb1e4e3d063abb52b3d266820421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7852c84d64a5fe3fac2194824444b322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75718a2974200e037267ec7c944f9ad723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b50ed36387243dbd92df6d9b7e0086b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618afd62d563a0a9f81be7e3f93d5d4725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b74dc0a876667d73a5b75dbc5b401026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6c40d95667225a47081d0a89fbc71d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af567274eedb939ac034cb2609fbe92528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13886c1b0b30e3fcca91a43810014ef29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f68a5d5b58c2442fb95fe0b7498f3030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f407a28dc3ccc808a414dbbb39425031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d447331e235977b68a46521af2be9632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba22de24f59ccfeb14aefec0ab6ffc3d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4642d20161ca52ac628b3b8cbdac9234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aeaec1e759110d8c8de2c83bb7b80035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb37ab8ad2b500092803ec7837a248f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836e68e3f42b47b2673d2eef3359869537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ccdb18ab7696918ae4a140ce7dcec938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027332bbdda51aaa35fd695b2d1a7b3639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae2aad4ee340588e207ad82dfac453940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcb93407e863ce33e7c527e8f48923541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2c05ce4d3c5092fa3593930083e43b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4eddb6fcfc82328b3b7391ff4ffabb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2490f587a4168a1473311cd01a8686a144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aee2e7499a8c18d2a2774e0b1d40c645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298795e9d3912ccf03317a7abfc6d9d346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e89113f82159316a7bf2d41dc67ce547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5261eafc715272d33920e352659e3dec48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e40c6b6ec15a0705f88aad43da6f6b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efa29e649c56ca2fc300a26357022ff50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7991ca0cbb792f4c9a293724ca8f31dd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6873d166b107944cc14c5055c327b352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e01f3898d27ab8ee3f570f57127d29e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2590fbda0c41193fd760c272de14e44e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76d699387b329d52b2a5b129c1c9bbe55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceab8f64dff88d68cded68187c8f856556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f93cc5629e44dbbf1e84b80a37c52557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6f76d38d54ec45d6feb929ad3121de58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8707b6a87503f369d3f220e8054a84b759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1128521a9d29fb58d1cb223d2b76b08460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4f2242324deef6da4691f4f6324f6461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d3d52a2a3c911907c8698d42a8609b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d144506e5ae1acc1e52717c834d29fd463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583d082260970ba96646e02f55dbc3b864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9143459a898cfffa139bb0dd7c9e2a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9210cd5a33ac1296cc89855b604c69466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41278bda66e02858795207975b9ac50d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e564cb2177beacdf5ba880241e8f0b9268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3807a61b032a0d89bfffdc8b191537f469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f20e86ab6ed6c623eb57b143694199870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dae4db9194e360a551559224f54d21771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78697e24c9515476db62574f0b63fa9372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4a25294e74296495af5ba1424422a873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd3177af3cccc0a6b2d6cce4e81bc0974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d078976f821dd75919b3e9200d637ed775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289978ca80c24b46560377af2b64f46c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3974c0cdfda46d2b1742161551c735477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732f2664db3bcdf34ab85a7c555bc8c378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2851a57428d534a4b37500699883e52079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8680d3e4c9e9495bc087ca825dd1cc3580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db41801a9454bc5971be509196de03ff81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3988b9cf5eddc1b788f83a224c50f782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d6f2d67a1689d807690a41802a7f8383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef0a531072bb29f084902ff5686d44284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762f0ab4daf184394572f944242a60c185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e34ac27cf4c6bcb45257b2d385851786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4df86a6bd66f8ec755e9b68e5f87bb887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c5ec72bb93309a85f6b86821082d8088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ca90fd147612ca49d011dbfbc2f2eb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b79ce7fe7c9374987a300ef6d26fde390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494dfa1ad226e5b7b9085a3c8dc53ad491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d902e1b3ca499d645e36f41b3ea5617592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d2008cf8ad7c4a0b89439cbda563a193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efca586d28171eaf995f7cf3876318b494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a41bb7782fbb9557c5e946bbff4da995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca944c0b8e5a76d0982b10c25bbe6ef96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc10de017b007af3b62e5597d0eb0db97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bafb8103eee4b490fa14130ead3b30398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c206ef04114c1e1f846856204f4e765b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cf659e0c594b23753672e744b56e25100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3310927f214e08db83ae9e398b785ebc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0705eea2c03029b5dae52300c87aa8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb8ae7a9e29cc1c70d51aaa45ee9218103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e28bda03263afd4cf6ef534deace90f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f143bd27013ed91708727c88aabcb3a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55b22fee6888dfd8e3ec1753734f04a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d0c7b89aa80bdfe6aaf3a619218e0f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c047ad86a36f6ab8f29212ade8c76dca108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace1dbfb4e116c993fef96096dbe57dc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b829292c0da667e9f80d20b6e945a668110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537ae935de2bff9a2abe35a0d518b54b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09cde3c1675ff7931a870b9cc9a01af112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64757156f5124b5ce274e0edd5a24d29113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc44609964633f32293b227eb15162c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7c9f5c8ec32e08bd9b44880fcf3029115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0b0c4809c6a7c3d04674787fd6f4ca116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5568e3707563ff86019c42ca5ccc163117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3228becea353e7f6ddab88eb33b87c57118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16cf8f4dd5c905fb3bf8aae1ad42a98119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc23f9574871eca43ef49b9c32c8334f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54934ae84c200704e2eaacf83860df1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019640424b9287da4d64616c6323d90e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d753303bc23c43749daf9618aebb32123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7c9d1448a2c8846ada4ecb2328b4c5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c58f4ad400439b3caeaa31a74383368125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfaecc62295c3cf3b41ea83a6e0d70a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85809a35bfbd046ae2b4042fd05271b8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f25d313ea7f114514d6d1a16192fdd128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53c3ea820ef4963bb69ddead732b558129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586bd14f39d54b6f63caa9562161a43f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4790e2baa1419c2ad78de45853ad7b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d756448ca34702bbacb55909ded8e881132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfa5b71caeee15fc8e0670dc21c82fc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4b37b5183835d7856fae9439350de0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c321aca8aa609336453b42fbec3e9b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a29f52f2ec1a5f6a9f593dae6fec87c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5888a47e83e1b03a421bea61ba5dd86f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0819dace268d20238f2d063671f4160d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a6f0ef4adf328c87b073e1a5e1b66e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da6cc491a2789fe05c9546dd6c338e8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89903d1f974a781b332fa6e4a790cad141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a325a020a83b84aee0d3205b3bda6bb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baea750904447348dadbe8d40c8bb2a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2974c963263124586f2822b68f2ca46144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac554dfca15a4adcbb87f35e8a97968145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4030ded0595da65147ac5097fef207146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47d983c8e38d2336081d5441c6c7f35147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064ae2db76671e19b28fa8e2e4c95089148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06407f3aa1e532e16745d3e403882da1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e80669dcb4171b98051e3a01c28a78c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc99c3e8d61f6e82106e56d52062d95d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108502d7fbaca2b8348f08335b65bb3c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e513e17575f15630d855f52696e06ce153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f9b9e675b8f0469a15a99b70a5a166154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bb35dc9fab8048cd514198fd496642155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78616b7098f22aa24e9c22965f3cd206156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dad700a9f4ad82482094c2202f70637157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4ccb18617a8a5df51cc051090a3958158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced3ebbe7f392454b4551882d716d05d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768e5d481a77ef2784c135cadbbee682160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f954e6a20af161ca816d21a7af005fb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b56a7c8a95174985bf76bb6a558b97162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b480c19b7018a007d5a183468154266a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78d19ed4c8a5876381e1f388a4edd2d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c2ebb150e85df18a62aba8859df668165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699c26dccdbe2cae338fb73758c9f079166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c897f359768d8b76df4c4065fc295149167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bb2cc2e8cb702b1b54b7e9d798001b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76753b9d43a13f0693a9b862d0976b77169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8293473f0611cd6a5417ad6648073c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a07c9708be2d878b40ce2a4598ce5bb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060350c691ccbb3d3c6df82b1ceb4691172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95594adaf31bf6658b4861ed76df0fe7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4b8d18c8d6321bc432c272e5282ac5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b4722d1f42306a9e65cc688143be02175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14fbd0e8a84c2e7c44b4e2ccf447a20176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa582a96ce7e8bcf848d4180bff5cee177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939e4348ec3e07ba9008f9bd55457c39178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbf062bac4c4c3dc941bcd0d40c6951179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31148c71b3f294d80277f09fd13032c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd296ac645362b533a252f721bab9939181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bcb6e83e9d7eea5d6a865195554fa2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b1240bc44d1e2a13bf3f4ce22b18da183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe3f06b5b69d042832b1d5dfec020c3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba8afc2eab49ac729a3b7a12a3b6fcc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3556e06d9ba4120bc4ef081bcc5644bc186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6f43f704bef1986a5654c5286f09c2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72257ddbf159dbdd35c9cd33345177cd188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78dbffbc6719bee1a947852c022589c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11699209681ca16d4dca8bc8f691d2c0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0a7f6ce5e316b77f39f4da0dde8aed191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526f33a05e8fb96d1eb3e57d473e5eea192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812a497bb4eaa4b1ae3fcad6313365a1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2b3e59691c28b0f040538dca2624ad194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4713bdb65273be4ecb789764ff2a8ea195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a496b1681948734b1010a7e9187d6c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965785714b91843676f5af32244d2d02197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b9d71d440960395ab45c880f14af9a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ac344a610875a536f0bc00a0249dd9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2715b5d4a31769c60a71d3c8e1b555d2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc4d9b82747847ba67772ff84df4ad5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18d63ae23907fc2eb9481a26c9cd6d8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6963dfbe48098dc51f64574de75ce078203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a600adea3d9f6fdfd4af7b6e7230d360204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3877683bb8935ce768a758bb9d4827f9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa90a43d6dac97d914050e045a830fd206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b685b6f075550995d49e6fc2358ae125207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e79f4952682df6950e32b3cb25dd6d2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ba9e8ea16379fe0d5763b7c24e9a76209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d52ceaa26601ad69d82f554f5a90203210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8abe0a567530b2c6d50fa4f71a700de211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707fa903b049363c160fdf697847091f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d192d767153cce60b3cdf8675588c6f7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9574687158de2e4fb910e65872280cc214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727ee9fe5afb165d6fd5a47cee054c21215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cd6415b70a67ab568b698e167285d6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21573537a15336dcef97e6be642321f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c18f2f659d7974f47c166611cc5b8d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ff0b9d98bc5cda5b9444c07a295fd0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31a59a0124c2156f679d7850f93c5d4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde9c8f761593b4a2e0ae3c9f3dca001221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e775789fd78b795840f1ca901c7537222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caecc79d1d85143e74c285501828e8f4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81306186b1e7d81272906afb0d1e77c2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaeebbd295efa49eec68c55de65882c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b11fcfe340be1a05c8f35b7891ebc1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96ed30cc2e533930a2e0e641d46f227227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617a9de1a37b696b3dafcf637e2b8473228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925fa2bbccbb45ea29baa8daa0f28e4c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f8ef32bc155f5fcf31eef2786d1335230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493c451169aeb4a5665213b4f3756269231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd47904e252b69773fa74b668f916e4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ce8813a2c20fbdd4c479aa0ba6ace0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b29307c25907b2943570fd0b44ebac234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77236bf6d35c2ed6f043735e221fc9b0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bcb9a667a9eb72fbd7c475207ab22f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0081b886317f857b7fa2637fa586ec237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80879436dfd26b280ed0611b48aef3e9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84fee2d20ee93e6cc1722723056b386239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fa25df7b2437b596fa22a552c1b515240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba974eb2666ffa0225da0cb13a0374e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d42f4ce52662c468bce68c41c388d63242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2115712e25985f004d374971024c9f2d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd049f652578edee8f978f09a6ec6f9e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aabb80462fbafbdd46556addc47f014245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efed1bb10f7aed92820deda12deec5c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c757bcb667a077728672a223a3653d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd81478d946ca988a219530dbce05cc248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2b5c5d95b289376eb727cb391010cd249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbde5268aec35e189903181d0d559046250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932ffff2aacc651ae3bd9eb1f8203af8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970d2a768e62d22efc7568bbfe5fdaf0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87b5f51f9dd99910759fb5c957c4f33253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23222066cbd32c8344bc15e44fc3b20c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4581a6f643b0f6a7d420722f8de422b4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fca0f21376b7c64113f25fbe956073b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e80f3602dd8eff4bbaf1edac6bbd92257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d945a1384e91faf2cd9cb79e4ec166f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1407c9fb565a9141788b91106e338b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea4e5d73db64084a0a534574c5bd146260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763aa7813c7e377f8a60f9c4838d0e67261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c4ebf7da673d020acc29811af01c76262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16be010065a2333eb7b93e0667b87f3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c380fec7ae173dab5d01cba4fe66cb3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280d4c8d6f68f51cffdb087d3609bc37265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba65326fa5c4a757c6ef9da94767094266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a155e429db5582aa44eb70eb408102d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1430edccd772fbfff2829077f4ab17b9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddb1e826903d3f48d872b32846a601a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528a7af9874f8bfd0e8bee3907d3cead270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0af1ce1535e8c7c3acb973293f1e6b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323cfcf02958f11d262cbb62f145ee9d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c47f08ab570c49cf2a9a77c6ea45fc273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885f9f2780e9a2e495a2a40c6b755422274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0e0cf09b0e85d4a9872018656dabd8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88481c5b734dcf54d02d15f5096d2cb1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd6a42bd300f9ec188c4a6f9d3daa88277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2274e84e93f711b0141a0a2ec7ee6dd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44389864a3517e025d6af75783b56b7b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b410ad32853f666297b6c8433d0116280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553eb5652205817fc853067594f5f0be281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa912543005d6718a112e05443d4e20a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfa5e557c30503fbc375b8b33fc9a41283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80749d15d801f79b236084bb762616c7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0680a34648ec718b98e3ceff7a517f2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e561b36a9039ca9e66da62878421e523286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfd69f3f352c451f73fc7bb0eeabcdb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf96af598904b24f8816bfb41e769fe0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87186b70c36f04c4d6c4161c20daed0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c88aa29930e3fa6f42a9977d36f9b67290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0357ae7cc8f1188c288ca05cd65387291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aae7421471956c686669be239de595292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aba848e1762f7f5258a5ea49823b9ac293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018e5e94c41f1e1bc43ef88b34bd0a7d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d191d35ed116e77434951b8a16a40d0c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac78a12a280d7249a3b33c765785b92296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f21a7b72a9b5ada2afd97c46719b2a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c87f1f6ced1c73593ab217b497f6c7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9dd1280cd4c5792b3f6109f078ef58299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd582b9e950633926ced301c3fe25cbf300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a467d473ebd6b65d88a1c6e3403b586d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c94861a6a9388757c1179f8820f1a1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e5d5cdf8ba2b78f04da6854cf632bb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e83c41d2638a608b34309da8aa8995304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf14507c87abed1a70088f20534155e9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a49af491b5aabb12cebee6333e55d46306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c39944a7f0afaed48a23ff3f05e561d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65899e2531404f17663e88568644b384308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318055e8ba91cd78ed4c367bf21dcee8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d131d855f52ac0ff59e55469b3f0fbae310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae5c6555e1ee0ea87a77de6608c265c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852939d30d3b93df0950b94fbfa981a5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7ca869f763704f25a5e0ecaa0efdfc313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0865bd55ff6125eb8f3c6729461bd99e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9ad99a4817d0eb61f53b02443129e3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fdfa647bd18c50998404adecb18fdf316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76511671b2767214d7511d6d3ca1fcb317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5dfdb41f22712b69cc1526e1320e60318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20945ef8880001d43d938f3e17d8e433319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe28e10ceedc9ce9778ab087ac8744b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af903d61f76d00831bb34cd009bc3044321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1a2dfeff7d38845de2ec58edffc6ae322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a81c7e64812805d6d2c50ed8082b8a0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a0afab2934c0b25e8630c734c62079324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcbea3ddd2c8d1ef15b03fd01801194325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94909e8ff06b2ba4293795bccfdfd8e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96266197516cce9585408b200e2bd3e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba01b796e2e84729c00dcdd5d4c1f30328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1490ea255e6af211a7c0ff2c91b9b471329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77de39d982c8aa55f3603dcd3f8e16d6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdc35e0ce553e944096baf3a35e7142331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612982363ebfd141ed797c343118a561332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcc4ab4689efa1a4097405cba74e9bf333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c6472ed940871c2e9a98307e5ab3e3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2463c3a43c0168ec8ec5761801ae0e3f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17257b7199b2b727c9534b9d9f862f8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cab80eebcb49b389838dc3eb0ab01ad337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8963f78acaa8f60702661a8ed7a3721338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4b9a24755085bf83ff798858b67d38339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c58fab844519c7a6f3c9b63430b5d1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af8153d3035a6387a48079099b2b032341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de6dcba35a06b1d17885ee902c27675342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0f4dc6da55e95f52b0942e5a79dd77343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db3707d22a80638b9c1fabb4f0fcfb6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2fc30a11f798a0069ca5b629397207345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424ff51f9a463a45008fbe8c808b7f04346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6f7adcd9de45c4cb08483c6bb116d3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f270d4b8307fb61a5023d918bde4563348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536feff69ebd6347cf283988b65f8e4e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a50247f586f65878e5599366f717bb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e1b74c12270c04a2d664409058bc78351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f99f00405cd572e8e1f5316c527ee6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f69ea77d3a581d461a230b5a06a58d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6988de1027031a6813314e80bdeccf88354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972ac756d414c8c8e1c53683bd6d5b00355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac519af24a682338c778854d3c648512356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbba4e9a90dc2bd72d76da6034afe66357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c27650d78fdac92f0c3661255ad82bc358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de045092da02981c39281d67ea4de9ea359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448a9ee6c93f6b7603b979d538212897360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3358aeaa907ee73051a76c8c26df0ae7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cb39a825f480e0ce701beacc26169a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35db9c2db53e96da94b5e80f6fb355dd363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc7ac6a2766e93d23f7dcb3edf8e703364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5984247189dda10592606ac93292097d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33213845129500c46470a2e9efb5f3d8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d326e568efd85f47838b17e952f5ff367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cf1408715f396f8a458a3bd95085fc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917a2004b907b5750bc07d2f22e5e2ac369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc034eccf7085b84a4e7c1c5ecc50a1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841fcb9f2db9844b1d8bedf05b4f0bb2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7975718bc0812dd46c0857f6126b85f6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9759dfdae3c94d9dbbf117d0b84a0d9e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2577dc4cfbbcaac76f13d445e7dcfa3c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efc402f7ef04b76eaac70ae72d4c3b7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4b0197717fd74515ac2ee78385e8cd376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656d9977ad8d90683deb3e470dfb9dc3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c160557121433f067e9aacae2ee164378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95171f8333a16ff314938f53a39e7a01379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7835145d4e8e83f2737f14f0222d43380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6fab0b2afe3be85d8d8e8a31f0d1bd381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1411dd0d140b7716d45c1b4f0f65d31d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05cb1d96bd66b2a821f414e9557ccff383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a426968df435ef8f63c809ea51c23557384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc933be2385ef559d050f059bf0bf07385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3806843e8c56be00c8d56691a37ff60386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44019cb3cf23d523a03eca384d0b84de387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02b649590b52dc2a463611761f935a8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9a8b31ea9e703d2581ba567f35fb06389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd68c891ae3face0acf7fea927bb7bbe390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8207d45b3aa513ba368622e1ad1fa7e2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd88035dd369a135b7581df26dfa943392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0657018056d4efd689438ca3c0575a6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b2898af5e8e0e29193f001cbadd9d6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27784621789e44face918821bbd6d08395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4791d792b7b8623ac34b8beab8b537396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14246a763b33962f19aa38ece19b88d4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab683da7b959ce8ee45774334e0df01f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406e97c4a0f9dc250cbcc86198a7105c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3209cbbfb2a744e329079a1fea3630400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788a7cd26e0f12f0921928044e121ae5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630d00d3c11c5abe026d7f31344fe558402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ce06c52971f7f7e8df5f47b350a41e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0959ebc39c0edc37651099c6edd4504404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76abd98d5a51bcc42208c3773e437223405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8516a7e2c91f0d10f64900d005253f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2967d2a46c9b295a157cf69c20cc7405407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b897e92dcf5e179841865a4c5c2bc7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479363ef352f526db849e95f34fb1b8c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477b14dbf08adc4c36ef18c1a0855189410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975ba0e6796527008e2077438ae25e7c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6395d1fae83348c36f97933a8a3e1c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1f08e5e878b27e93d41bd181ef1c36413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d584e49d68c28fdcc4095e6f85165b69414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5476b1413bd78e64bc075a948c11784c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e1bf0930a525415da7fc3aa55bdb8b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507f11658c1b43bb6afe80b7fafb1c85417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8f7014bde360e5426357a421ae9373418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88cf13bda674470e65b1072c96dbf5c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f18f646e64c7eac2efdcc6b866d88a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e17b06f188925d3a9d1fdd163b52b76421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd8ff16a3d0eb6e4ed8ae62aca90ffa422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb590e8f256b9b36e2bdb495aa802f9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31709e5b571535c2a0246ef9072cbb59424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f4a549022a2bdbfc7fe814b5e577b9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e34d6497942df4854736f822e9f610426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415d012b56685bc4cb65c79906e4f939427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34fb0f9d1a277a14018e32cdced1180428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25d751003e298f304d8df4ed3641cf8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958057765acc5302bf08911e04c133d6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acee027256e1d4d316091da7c6c3ba78431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe963a9c4185541425e00af818088d6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61aa7bd8fb9b52566eafbd44b4603d8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6026b4812200184285f459f4d87e3f6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cc844c3a34e848f59dd4245cc07bac435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f64ed67c0075daa5d05599ebde0ec66436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be52bc62af1db8671bf656b7f988da6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b070cee8d604eb2982bfbdba5469007d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9942184773f4a19f583e3522b6b376d3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d461cb5941084631f530eaad7fcce8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2868a4566523fffa22f09b44b7f46d81441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ef40a8787eb8b00759753a3c2446b0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5079638a85d297aee4dd71962df81a4a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1d4291162c501330009d2fd1c34b91444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd07e5c3a1c1973879745be44ff12014445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b532a74980b0ebd07775bd5243855c6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4153d9ff299fa5369ab0b82a3b8b8c5c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048e9eae23499e2ffc59d9b773e82514448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e3a3df28b2c22993662346a93cd14a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93519b4e619f4641f9ad8b3aec8269d6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b97add76d938458f1aff90ba2feb6aa451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442fb979069cea5cf257253eb7195d4f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fd924bcbf04c40ff3070fce3ef93c1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b83c7fdd568bb6229f3da308b13447454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6688acf32b39c6c8b8b1923569a227455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c1012c3e3e37608876a542ed20cb73456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5a8ca8a804819a233842d996ba6981457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a79678440ac3819fda088cf57273c0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab973d26832193029d82549473e44a4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f7d3d29fc002adf1dd0bf0476ef75f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94292d4e193498e6c7b3f2a85408558461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8f633cdebbd8859af91b5f62c112f2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875265edbf3faf263195aef05213bf2f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0259b3e1cb781d10b30ce6475f050d8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0345ca4c826c8b62ff21118a4034cdca465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b64f4f51526be30742aad7c606413f1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416ccd0eb620ae8a99f860d76efca2a9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b445bca15d877c3e7851cbf9769d8138468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393ae517a55a5faec0ac5d7d9fd2b158469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2882e76a82ab88d7256cc504cc8b6e93470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e7a0b84fe30e7e044786286396ef61471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fd6b5148ec81fefe2c8e19a95f19ac472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d89930452bbd3397ce9efa5623efb3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b2da77f5d41e97cd1b99ea3ada544b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4876e6b17b9b2cde51f7fbbffc489b46475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2124f34568d00946585127043e3945fb476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f8f51fbc308cdf7f55cd6abc502d09477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32005be9de5643e007802c9ca6c401e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27bb31a31cafa7d4e50df4cd1882656479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f72d08c3475f1f5effec2a353f5ac2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5990c3d58ccbee0d70db70d165a6c11f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfa32e09c5b0b3972a39c93d795c78c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d17fefd57cb9a9934ab1df3d0d7806483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26176a425eedf4a53ff6e2b68a6c309484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7823317de4fb4f4c25f615a74768a7ff485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3312c93a88f1f9e69224aa810b10f00486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221990d846ab1348df644f3589c00a7c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05c520894541ddeded19f2a4e022bac488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ab8fa64571c58897b7963e2fd90d99489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d06f0e4e91ff91ee7c698fcae5d980a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3ba67fc3b990fce61a4fc0ec9fbedf491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5ea0664fcc9b8b603f9dba9490ab3b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad69dc53d2de2394ab1a91f29d5cbb90493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b595339989bcab0edaf0497ada5eeda494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552fc02349e7fbd731c4a10b87244a21495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80167bc136318acede10124104e9e907496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3a619c2468d8e393c2ace576d6d188497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac37ee7eef4032ebc2fd10c6492108b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaa57ec3f4cfada7b8bd3f6368d4b48499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95121abcb0ba900587a5caee89fabab500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a418de52b5cf30a34176da24d51fed2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4fb182cddbbff2bcf131e1dd618f1d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fcdeb111103920045b325555bc6d13503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c066ff064a02c0111f24a647bc9ff41504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff61f46af7724a870d361c01b600b8c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc97146694e4ba4109d1752389860275506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9146ce7f6a323af27fc91be9b9f6fa507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84b0d9cb57fb7406d81f621dbc42159508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1027d44b65e3aa43db7b3406596c763509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17ab9521d6937ccc9be33fc5188c96a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142b641659d67b5a9528f210c47669a9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb83d97d591cb63f0bd947bc16a202f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecedfaad33308c625a34a2d2266037cc513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2607458e34bae9f559704f4974ceff514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9a96bd86e40d2c57bbd8d0aa07f646515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1e64f930a7d40d472c6168bd0a56f3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0fe1eb097e790a0939573535c43e37517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff78980c6b5f82690f699a223f522f65518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5a819d79e10eeed549a5f5e9c25475519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0b6024ad05239a68be681ce6bef6f8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63824064c6d97d126241eddfee451100521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760c2f2d2641ac722fe071359222bc8b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0200f8cf2d6820caa82ed216bf236c07523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a751f1260bc99a705d39cd79b21d960524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be3ec30d7b4674a3e77033cce54a3ab525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3206cc35be39c18baa3695280f0d0ff526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bba92708c44a7d6714a4d55a2c5b793527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb8d92bba7730ee0e985ddd02efaa08528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2db4e05d1eb53ac6a4de70c0039ff69529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e26686bfc446546aa0a1fbbb940c478530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ad321521adac5e5dc5dd4206c21ce4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26878153ece6f0463bb524348272cbf532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bba0ebd4c196378a89c5b470fe530e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7febfb8affef8c3329d5b4abfc8b427534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494b8583ed8ca4eae65cd200fcaf728a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ecd15fe0b538fb32af8104504e1b5e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7906493d7b11b55fc19f4529c652407d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0d39daf51061e77cba60c7fdf4b97f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c112356a22a89adb0d1bd1cd29d6798539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbf2fd6a150447fdc5ef773db0b9689540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0995e380fca7fb8934bb745a662e05541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb785bd986523578e33cd850e1cfd69a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dfc86251e309ca832e43c3c1450e47543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daff5df013b94464ea3bf2fab9564ca544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebdcd77b9cdd2fd738831a005c26c6a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4974ddbbf0907c0652ffacab8fc8246f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50de3f46b666863c49953826fd901ba547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260595423ea0915c29e33d33df802cc4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f406adc3ab38aecaa949737e3b7e4a2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b2e145b249a4ba2c57eacaa09e89d6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56c46e2881ab6dab90a8ef96218d2b9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ceb82405543e686b61bef841b921f2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e9c9bdd17a8a65fd802084a1e5c254553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fad37a0e6a7d3ef8b0ff93387516203554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2652abac7bb4dbda188eb3c3df36a81e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef131d11b712959fd170c60d7c34669556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d6fa620eec87c0ada2c42ed109bfac557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a247abe64d4d7aa34d1d18711a5099c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21aca69eca31def0bfc24f9f68e311c9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ab8bd28ad7fd61e71576f34d2d5cf9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2badd9cfe61aa75648bf974f721de6f9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddcc20701a78bad8fc5f43297069d2e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca86d15d8d8e84fd59df7c762b788fc563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5c04ca4401e60bedd8758c5faee6d3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507e503eb31fb690d67a672bce53791d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2467f536aa2acbaf35861a75080647566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807e20023da32466124d9388a5f50b96567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf4e59e049438fbba85c614714be82f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f255f461776f3b1aa29fbfbc28a4eb7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c775cb415dd8b2dbb4aa9c0df05e1011570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d837ba6d4b95a90c160c2b4d7cccaab7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2716c3d822056dbf69ac7b7a009662572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6d283a403f1a2188f9442196abb7c71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ab8b05bcc0db44eda632bebd3236372.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b460f623d5f68a40ea04e3d261f7838f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b744accd1644fce1e4ec6bc8ab4c6504.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f70f59aae3efb3d9d8650094684ce95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb891c9cbf5f0df7175cf3295fdc78886.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6a04ed9dce1a8749f8964e91c6ee9e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cf4b7ed1055d8169b677bec966f43a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7b65c2b91bda0f6cfe349b3645a7df9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bf1213b7f3c94bc197a1070f3a267410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f534327ee6d7287ae9bc377e77689611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b254b3479f55143b168d495db4cc2afc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e45e6c487587296ff7c463a831fff7813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f8ccf9c73e5da3e6c656ef0b95b57014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2b0eecfc1fe072c8d1effbf201f96015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0e3e747575ab33aff17388e0e151b816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09485f288c7d08fa9db5b8683cb10ae817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb21ba4b29530fa3697e0d2d5dca41618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a82c48c947f7430482d133f165adb5a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c90e29fd1b23057e0c33fc6ad6b0ea20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0646b1aa2f2a836939227b70d48a70e521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4ab98d07f27893d7ee97bfd22c927222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e15d1032101e1fabd26d9c2c68944ff23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbccbde11ab351941be7472205e414c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a720996d361e2b4b19f06a1713d56f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f7cc8847cecc582c9bb2796eeaee1926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0856001bfe7cf75e3357f8546cdd2427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0caa5ea1690c8f3c68ed8c0bf14dc228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc6bf67ee0626b62a946403bde0547d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bb2a50fe1fb16aa0907bd8d8a4d8c230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6cdad3453a668aedbb5d6c5c60c9da31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06632c4f5b048401a579994c6c12aaec32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca3a5f64beb06a2807faae4e62adf3a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9c87658f1d259f0257fba3611ea82834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f216daa789955fe0e8ea12cfed9588335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c69011f206c764143d36e8c6fda86136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45c9aa66a6b3cc3637969e3b7c5245d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aa818c9779491267fbd3434d774bca38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846cb1cac230174c88755b8af92f8dc439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ce43a480288b0d9ae7c01ea49dbd8740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dce4b0f125be9fde6b435892624d1d541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c48f4ba6b6837dfa791eca2e268ccc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3a3e597d34c9684ad9da47853e77f943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc51a670a89d9fc1d41f2d704b27e56f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5100ec20c1d771a005e46197f52db40b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648931a70af1fd66b9ca83f39285e1af46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9165f29f3084762a37b6cf57591e3b1847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d2dc8f597b6277d1ffd2bbe6d8ef5248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f9859d63b2f602fee3de640facda3949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5414bf37769ace63a1df714aed47434350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d0e3b8933440c9bbc0a66933d92ae051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22f1f2541498eb62a4cb6e3f0e3471852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2115f889271a471cf1e78ae128d9b5b453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0851de4b645d65b92ec0a99a6171280954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95115e12ff1de3dbe8f5e7686e24ac6b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cc769ec6f24f2003054555f456baf356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe34e0d5d61862a7b0d12f607e6459357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4389c467c947a84125b5cfe5cb588a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6252b04fd027406396e39abdec67eaa659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c4441a1298171abe4c42b8684bd77e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cd2417ba49ce800cf28f5b5443767061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1975b8257ee138746b39506c416df72662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f8fda442a668ffd389e67d9ee3368863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113a66dba5c5cebb13aeb8af56d9a34164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799917acb94218d62d5f1fdbebab500865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d49a62f543bc58bb950737e8bd818266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f70aedbe0ed05569229513ced84f0367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a735dd5974bd9d40850779e8ed3888568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab70893b8cb74d6d21f4d59b2f03af9969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a4bb8595aa028001aa26ebd27f97f470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82544bca29f85a397214b4da493558971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88598e9b553cb0bff2bb9758a623fb472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eff7d8042579ed9a2543a77427a93f573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9daa176dacfbf7013b235f21a9f5fc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530ab19cb76bfd429b1a55a8fc88361275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c278bea585833b75284772fe47b83e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebe2a0ccb83d56424fc382a4fe9f57777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc09a9b45f1f6ad8769a5cb7c8e6fa9278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea12285a69b95b7017c9f83580ffbdf79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637e6697cb6e7dfdd018fbe04c80039580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a76cca4bcd4c1030e9650c53e9bad2681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bbe52a7937d7e8bf01b80c7a90a70a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82900a506d82f7b7641b0a80c22ae58e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52525f621097f2a321d34c47627712484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdff04e061efe94a91e6baaa78f3856b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9827fad63877dd6bd4ce96869bd041d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693f5daac467d2035d7d07e6008c612e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b148fde845d3d37e739a9c205a1ce288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b818860df29c522930d1138171b8a8d789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58fd03823b30fb5bdca828fb579688690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bb6d7029836ad3575469026eae8cdb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5264a88dc0de215de26e92f087f04bbe92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1a85393e59f0c9ca9bca554977e4f993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c1c1fc29d717507fc29b8287cb287f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265247183e99bba7585fb6b0741dbdaa95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cba270bcef9aec7a6fcfba1c6efa0ae96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc768e04a102ebaf465a83da3b50a4797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b7a017ae4c1f753d3cc91f4eed8fbc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a86872fa667b3fccbf90b6184ded3799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62143175630b4dbe7476cb7875a38a32100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2889c03b2278a344172d23243c97e29101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3842577df392bb350623817d6f99b4a2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f502cfc91c5bc1b1c622cad27c2513103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6357dff53b7d4095da240c40976e37104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c99cbe8400287c350ac252c3fae26c5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983cf7bf067cd4f4e87df7499cfda23b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d428a7e5d4f2846b559b28ad9823923107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dd355da065a5c6aa5e1cd426424de6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d50adfdb78d99b06cbb8f3780585d41109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d143c56c92b7b25b3d5fb72e18efaa110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dbca84ffaeab10e8dbbb3501e3621f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eca572048eb63354af56b07f324c76112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea93867244ea1515aaf7ebc70b14ba30113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c92f8c2a31ecc4cd290699684776de114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a26020ece9281398b51aab92dc1dcc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064ca5ec311809e44da76ad9adcf636c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14685f0fddb5e8e189433ca7babc907117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e761e91126ba3f0c03a81903ed4bcc40118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f93f508291c577c23a03dffa20b26c6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f175d871c269a474cbcdcb9a7e3eac120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258edb6d42b25f1f8fa054c49cb68ff6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386574de225587abadf2f8291695eaec122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53846a2e4c0a972e8d36fd91d8b65456123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1a794d4743b7d0022ce1877a82cc0d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52494544bfc36df6acacaa7224735307125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b101d523f08558225a279c4128f67cf2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9042d30cd100081cebe0b2f5385704b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7823d1e55453452c3a515ab30964cb01128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e432662af72762be7e3bb66c030d3194129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c51cdb33358548609c76b305a32c6f2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8471bfba3e506c5a674e564fed25dcdd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c40da6fb919627ce4643d29e28889be132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cedd962b475ef5aa948ff6d941b369133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3dce36d0dc35e9362d8e522d0c507c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2509cfd4fd95fb4040aa25153f79ed135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb94f0369072a56d535f0c6bf33a14b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22188714bd138c519a036c6e65ed4826137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a60ae887e8740b3dc9af6d4ca9c25b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423815240f6c5b71e11ef8c9decd42d0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f4146f16e182122208463b88f791aa140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da6bda273fa9e88ec4a8c6e51f2de59141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18d825b39416d00e072ead90d40eaf5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e1e53375a7df4217cb3464ab4d530a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789299a184f1faf78d5294016e80b9d5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6e70b94606478ba1c81e2b8d385bfe145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c119682122f5d4622010c5d3a5fdfd5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fee1b09d544844a546e165f404b48a3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48410f3df3ed0e6ec0c2df1d2be8f642148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a603512105075be6cb3d4380e450c71149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce38db552a98d4397c31face71057248150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0b240e75f8471db22f8bec266b9b6a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96a0ea5fb650af1aa5e67ff74d47cb1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec34fb763eacd80609cf22fa1a1d586c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6082afc6ccc452eeb3ce2a5bda449432154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be13df11e14e68d094aeab9c056d026155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc967bcd4487f197188963291c4c517156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af7fc283e54633334c553052123b6ee157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b663404a55a9d25e967d7d2ccd81513a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562eb7e1640356cfa48f099307918a6b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae08f3c6901639577927b98375ebe039160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a5245f34635f2a4c459d3c49b34fc2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39482d268f4b1bd81b6ce6a09d3a935162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3874e1bfd8cae1988653b83fb96ed1c2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd12c03cc838ac91d0143ceb20fa702164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f909ed03eadb383ecc8c5c9c28e9c474165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f804ecd304c7bcd04890d369474f3a32166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5bb19f6bce5dfcdefdc408eb4e7f81167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a148bde0ed99d7d24e190d9c92ebc273168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4500881f8ebb09b6fbc007d6018a5dd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d83b979e6d6f71803ac1bde7af3a18170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2233cbd03327a14d42c70610924882f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481746e428cb49aff259eca2d81dfa6f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301b60f4419faf3b3d54357d7045d82d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2163f376a3aa55c27b3bc9f86379b088174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31af19104e7a38f2cf4dd51cfb4e6280175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973a581af2c0191f55ab943bc19bc773176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c651b14583fbcd155972a2a89bab06ed177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f844cb5a7268e317d744ed48547e14a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0824f937262c74a6931c8e5592c878aa179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138e905006e136effb8e66966d86bceb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6664d15bfec2c2d3a891508e983c0a24181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5572c6177c362036c419544473f11ee182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e562ede04b50c6125b82e91b3a6ca427183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69d8997d433dd797e18e62cee274e54184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02d9dfe5753070ab034aa8bc7aae1fd185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0964b2edbf5c0021b02819786e88d9f3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01e30d7dbfef1723220c2dbf6aa7cac187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e884bef6368ed6338aa0c8346d32848188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5f9322a0eaf40ac58dc02a4daa1813189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e75368e285b7470f48fd250d11ca54190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d2077e9882356944d037b19388ce0d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4faa763e11a24de69a51c811647e75c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64f9729ff5f2f7a0ee2e00b633dab26193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0af89bb72866b3279eddfd84684297194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba2834d5152bcfb16aa0d1e5f0cb1a8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb33b7ffdeb4d8c7fa6759d4b3577e40196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58d4e2731e1dc56426c8e9cc523de5d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8edc7c0e8f4fd876e4f1bb2677bdce198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9078b7401150278a4f9b8608646d2267199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e4931cbc109a66ebe24a5f4a67c9fa200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4600ff15820a3f00b53fe2ec707c9416201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52c9b4f4c8f356fc1a53f6a94374b51202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0358080075d544b1e366069dde6a737203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb58697bf39404a43c80678489e89743204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c2b9bf7faf788690c87458f9c2df78205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be13176526493144c04a6d03c5744a01206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa147a5d70b04467c00fa7c6885501d9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2822e2f38b9a7d908669e3caa5934773208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd59f56c26eccc2d941dc43073dc0339209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca08725b031287528692d95875a35f0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bf33c7263f75b3572570325a8e113d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2866a2dc0d57111060c753d6479fb039212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cecc76d72634447aef4216cd1f19d4f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5962ae230cc05a1e02ba5f07109639214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7ffb8f58c5293e3fad74ae4a5bcd50215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0ea6957645aef3e6eb5a43e2be7c5e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2317bd00042f77d7632faaa896229ea1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5db2670469a215ab71e95c319661e7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdb5cab42fe160096c51d4d950c1e74219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7c08f88984cb652f19f4cd5ee0741c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a185cf140e4c98939437868fa3fbebbd221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8731ae00ce5af9641d18050cf59a5407222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144765f4265c34e7b57944e1562dae8b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fa4c270a5b742d7ec04e9ad21a3880224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2b7eff3d2d696ff32fc99c1bfa3010225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d85b425a94201e3652ba08cd5de074e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb7ef2a957575bace66edfec9989be3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab6d5dfda1d88d6387fa105ea567c08228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc08599124fe7daa65b10a663af0aab229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8cdee4727c7a05e30dbffff9828a17230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3166ef1ad95f17ee01efc8fce8a315231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f447a19daf98e17b5d62a76fa44724e6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024337f84f9bb88042c9bf04e9e28463233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dd566edc2820fca319817d8cb214eb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b5b6fa5b8088060caf99a8c29e7381235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934d658dfcd10bd0c019c9faed32eb7b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09029e6cc039470e1599d6802a5b65d7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd87ed2131670b8edae63b959c096c9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc8b1cee7a7e00f42f445798f231399239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3973cdab28172ee187a5d3771e52fead240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d1bbc4ecb20afc967a79a561d1b322241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe96901e15952c05f8e302bf28725d9f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bded5fba07f651e11160e2ca9473b7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60904bbfb7e3fdd57b18a343b6a1b63c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e4641663bafedee5e4bbcf7d3aadb5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f35e7926ec73b2a3ff574a4866c8b0b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9b254a7b4b5cdcaca8d2f9b4427805247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2577dbd6e1a88533f64d2144b4ba23b8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8977e8a0e35b39a563472d4327d8112c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e41846c71d913afc728173c2ad257e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e479086de7a41079307be4927172ffd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bcbca5538df9953fbe4ac5dbe2fb3a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0a8aea7479293de152891c66479b16253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b372fe974f89a88fffc67dcfe3706d1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41d8ea0cc08d78236a51a628459574e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9bbe4d70e8244a8d4bea59971bd0fb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c242788f19e925159eb58534a5c5873257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bc17eae73c857da8380f35d04e0331258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792dcbbe5be940bcf51acebab6b0adc2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d083d5245d8c82cf58bce8789fb2264260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a82074a39d0233d43f6b2ec8591ab8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92f0eb029c3a1c20f9b2a35e34f73c0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bfe70320e8502590a581d5570b4d1c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3bd179ffd3af09cdc92e669240dd1c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7851c9b98fe794e71846e5eaae0229265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0734bff394a463e5a8fc86af02d44546266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee6b1ac93f8efc65ddc594feaecdee1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9082cbd93d0b8dcb351d9ef22db7afb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4738c9e6e18c224be3b5a6d8338f6c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2078d3026fa81679e67b7afece91d87270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc32c6e562d6aaf216e542ad6b417b0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6e2e8dc46c519c0c03148f9f03dff6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94461c37aa22b98acd7d1565c4459244273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f8aea4a33adfbd055144f2b9fc8c8d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8049d8433e561ad0fba69d21ab0f8e8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25a0de0896dabfce266fc27c6aefa76276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adf70a9e6f477e4aa5375d5e5cabe60277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c4cbf6521879ac4c95b195e26e159c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e796fc2be0300bd931231262af8e8857279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faff02ae9cf34e25059110fd6ad41af280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385d96caa9fd719e6c8c521c75130ba2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d86638f8e84afec77a578e76bf98e2a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb353112fa2535403b9884376dbc412283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf0a9578b1f6d4d8a2652590f4f56d8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1532756d92670f081f7a37056532e922285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36d4b6c6afdd7175aa25391c6c15961286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd6f4e887bf26c84bcdc8b9b087ba7e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895d63321266081cf89f60b62359eba0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84f09c7110162f4c01a40c7adafae6f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f28307591f4328d8b37f881b7dd88c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614adc543bc8911911f660d1cfdff58e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5a99744065635632410c3c58111991292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f564b3a89e2aa817616ecdd3b92784a7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0120320421f13c00913f9a07ecbaa743294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25181f4256dbc4d2411d868a4f8bee4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae66ad6196a4b08ded8a17f4e50ab844296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f77c45a2283b39466017f94c4b56a3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308d30c9eaa45bec1d482bbdc79713c9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147e26cd8c1a8cf1041c2e82ee1555aa299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c6526f6385203fddbfa7887658fa49300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c3c6f2530f8eb611cb28e70db28b75301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea131c1e1ea1d47b2db13e7ff5ffdd2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b15f545c431ecf83f1a61d92526a7f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2401cafd17da2cf6ee1657f1df7f48304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82825b7c3cacf26598a9c721fb0f4e8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50843e89a2741a5779170af32af5856306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d284d97c993d40ec3b2b22290940a9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4c70edc56466eb66eb5501a046176f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7b9a3bcc324a60e22c79bb58dd3923309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f248ccaded7fd1859eb42b1f1440a3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95efbf652a9c838cf79eb09d10eeac73311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b3b94b2f050ab8f26e8fc3c9e8c632312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd66e9ec6c20de1d468428d69f67c19313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eabda6e845bed1f1093955dcc4e2b45314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73769c3d451e70468bd82283b5bc30b5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a05cb79a3f25b5a5c0e59b3817c0c6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba7a2302c096a983abaf55a64b79302317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2611ac3684d541839af8b11dd9a1a030318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d647b04d9f476ff4c0f2c48f272164d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e8d6d977b4f2f6dcd7e70503ad2a07320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c75636bb9e67c06d56905014bd8ee7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962fb5515da664723bb9e979a8336a71322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44ad985bd1d889899e84ece5c08acc2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efae1923ee6fb2294e1c652f75d5d69324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01ce0b0fabd48efbee194eef999543d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ac85b3395609c858e5047b4595b77e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be81b846ea27811cad001bd8a2c3a06327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a5ddf92a90507fbcff413d7ec8cbfc328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ca9122e7ed486440a705e84fd450ee329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c197fdff50db060671e06b1b8d0539330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dea4f1ff22f34cc34ffd4dd0e136b34331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b4ebe6916ecb633458a25b89881580332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9edf4d880a3e0ed1fce6044d236611333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbc425bfc5af2feda7d4d3f595fd765334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7878de7065d802e0c8459ecbcb73d40335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76bb6ef09fc00ed243c1f32966287bd336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad23009209cd258bc846d86c75893eaf337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd70d03e7a74b914b3670f03ed2e013338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adec9ed6c12cdc120e3ebdef045702e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a94eb109c8e69629fd1c7d8b657321340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cbee73d12cd6a45a1bdf0258be267b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a56adcfd28c8cad146b587cfd47df3d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b972039be1d96aff48ea37215b0631de343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f26ad5abd9c4aaf51a0274b153b16c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d2bf0ca96ceab7ee13ee258c375fae345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5461115f82cd7e7752d722dbe38d804f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90655457029a1783ec973acffc94023347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1a8faaca0bb989a425c0939976e678348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba73d15d7f664e53a5807d758192326349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82457e35a249ebbed0e11dc5f77f2732350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c0fcb44a971c584f2121556a72318f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ec6d24db2bf88e8823aa71a713b268352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10b174c5aa332783ee4830609473f64353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785db485497b4853b66ed2721a54de28354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f8777c23b1e5da854f73e4d2e9ce29355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df24b45080ea0a17146c9261f152a35a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2b3b59834649b79c309b4627d76e4e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8734d81cb29b5d2d7e3449a7d48086da358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4c398b576f49d476091fd4c592f604359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ee64cd2c2369feb9aecef2148348e8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91940879bccf72aac206b29657f5419f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537c1115aace8cfdd3db84402c203ded362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42376d0c61c0147e0a92667fbe6ffc5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be4032c9f6ce017fe317eee29e49b64364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cd343ba4efd2967018dabb4fb16f42365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1469490b615014f6e5ed08f54a4e81a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea88cef0b721cb50279153890d476f4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d8faf91e01c009d522508f8aba1c2c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc554f6d7cc2b5b393a715913b4b1ff369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be3e248cec781780b186fec99e661e4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584e2de6646e851a95a32c87a3852525371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff78bdb926277459b2b0339f58a2669372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8fa8943ea2bf0597eecff87b2d02e2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08d1206d3bdb2e527cb36e506e69149374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e4a19bfe7eb32b581335f67993dd80375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2204e5fea819621e9399b2af697841376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7817ca0cbbb3b82c70f514472bb20967377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ff49286c2d020183ab0043fa360fe5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca9ea4a7a55b5c4a287275788b84202379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d182c18ff49a0d9c5c3d1b38fd6e7059380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84005a15f8ef9d93642a6002242ac0a8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946f094c04202547193c282c522d9157382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d39eef3f0053ff166c5e5612626f28383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb9c3e2a4508fbfd064a3ea2ee54aa4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcaa78036504b16c4850a22dae0c26f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fed78f6da9cf2193e7b9548951fbf97386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff0f965781add41885d5c2422e5e2a0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7c95ba28bb8d913defb7ee4cc523ee388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e4400474c3ebb49a038233512188be389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240992875500ffb3fbf77213125a1a96390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e23c1e6431cca7e937959ca731e1a0b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabcb0cec4d36fbd0abac511f5a067b1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3536799654fb337dc60c1aad93442443393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cfc29f6e379b3deebea5061e4e5973394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78568cd77033daf2175fc618e374a74b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e479051776a8fa5a45c99eaac719100f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff3bbedc50d02ea6405663b6b61d5e0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e990a68625359d37186296662131814398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3cdb2046a712069feab009f268e816399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03cba29d9cf9484f724a9e6b96409b3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aba3a7bcec22b0625f159361dfbcda2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190006052d8fc0d6b4a64120a910e662402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60095a54a49ec0ec601269243de9e8bb403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28a920db0c40037bfcc1d3b7dd9f2da404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d64d061d77f71b0e4f3c76ffc0aefc8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5236a7c6de3b74c34142fc1091f375406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6bd0b033db236bcb31e712856aedfd407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2adae909c02b86cf5aa07ba7554f966408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202475408f09b3a2367bb6d6b7314c87409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f37076531f3452584cb56204031791410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb4ea8b79a7531dfa6b1e004c048929411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19187f933e733ff8ac8721f9e92361e7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a0d380dd78afc116b15e78066ed2c8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a341c13db1fd8a9857ca3861f45089f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802f31c91177b95c6ed5fe825f6211c6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327cdae6bb932e5e350b68d3890cae99416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b097729b06e5a945845b9925c7005ee417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce989a3d8a89ab7ebebbb083a17673c8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae8e81a20c2612315dfb0ef9c26b072419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c2f4773d4deb126969d2e3e21f4dc3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7d8b88dbb24480d3eab914b61cd06c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5eadfa81ec234857920e096011431a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c2fc7f4eede9258b6af7b2a4d109d0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236b869a56ac8dadda0d9acb7d55431e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e0d28d1daf6c687d0215454e12f0e1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dec4ffc17d9640a522d345336066d5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6c8a9d3b197f9bece9671198e3b87e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab57f34f715f528233cc98b18ad63cc428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4f7956aafb9f60598bd106b2c3b727429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3c4440a5eba89cbf31002a0d924b01430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a3d228fa21897ce2ad8ec9ea0648e8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b35f8305a5df9bfac75eb3e5cc8ec6a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a1a464dd46194558a0d084d70c01cb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9d0fabdb51e148a3e03ee9dade77f8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ffe97d5ace7e19c660b6d6e1f83fad435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255ae50a2fa368c17aeeced4534db70c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae76b8bfa1e3158c83b55f445769c99437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ac517ce5faf695d30476e916cf6157438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeafc56ebb7b6565ce720a86ab13a50439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900f285bb785222a61379b37aea7ff78440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c837c4f1c493ad3434ab01dc21f9acee441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae6001821256811f3b7670aede2be19442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79089f1e8bdca16e8753b32eff4888d1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fb355f0a427603e99340eddadbf77d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8586d7e4263085c94b2eae3aad0c1375445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb56cfb00d37f31816d2b7925295f75c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc820d7bcc8a353deff11ae9f2ab2ca447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db44a8cbff21abd003ba83edb58c7f3f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b66ef41f08d936b0dbe054c9a1bf4cb449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a7f97cdc72c6df57fbe51125c37d78450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d645d1ee1f45a09b1944c5e8d47d82451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b843349ffefbfe5601ffe9186779e1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6658c9dddcdf578991a059238b6ad5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deccf823dadf671762cef8f04ea8dd8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aa8e5126dd7ac63a000b7b3a99671a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b102374687bd82d22d6c4430dacf050e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f090ae4f07236aaba6224131eb5c38b0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307e9e6ac45b26a080a0184b92298160458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a07a7a8ed6800e356401257098bb474459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37f94fb843a1d8da118a04513bdbc14460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d906cd49d2d675dce527cb7f9f18e2e9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36efad9191a1fcf5d4956938df55e897462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0128bf1f7c703087b2fec78a109cea31463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef61bf2a82a9cfda38330f5e541c68b4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ca29593db9ac3e48eca758e2e856b1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d8f7fa5a57c7ce3f66d4bf10ed0732466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e2130960245e4f84ed8f07d154d5f0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b8e68a2243aa478aee7829e1bedfbf468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcb5381ec57f26393fb120de2c4a34c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e46aab2e92daa6441b7ce8e9979884470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ff0d827bf33d265d224fbea9bc0fd4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f268485cd395123f832805aee6a68b6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a20ea9da217f8d3c71391a28775e51473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678571485dcb5bc1c743d71e1316c256474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c541faf3c58b50bb9311b090ce0792c9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a5da06096a5507735b7716785a9dfa476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1fdd7ecb086cfd1c462cb2901bb7b3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2440458520a1b1010851078b964f38478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f91bcc57747b765dfeae190e303291479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dce121391c9ea9b9f42a32c161dfe18480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f68decbd8c92d077821fb5a5b38b36481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b802bf376a9bfc0154a6ead7188c5b25482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75338e37f61eb5d0fa69dd5f90deeda8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e770dadc6c421a6f973343d5491fcd9b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6043d34c79b7996b346e46d20d4345485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac8a93bbce7591dbee7844cb1d51ece486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4786c544a1bda44dc8688d3ab35b5d35487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d49b8bb94986aacd89566c15bfecc6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599078856b7f49c4e5e861664f934b24489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55276383ef5a3fb84505ed5132216526490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1603763e7b1b776fc0f69bf7d93611d9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eff3fa91a698a93512c7f810c659091492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce2a0b906fca04d12b1648739dfe8d5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f90dce6d92840c7dc6af3553aff7db494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fd391cd1b0d2482c5eebe497212a51495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7589380cab7dde8e1226fe9d8ceeb6af496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2c2558de3274ee0c5c04eefc312161497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172bd844798b4ffb34cae67f4c1fa33e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca156de3c90088ff70be69f0df996eb499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aae579cfa7dbff5aa4768515703b11e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c770498301898359ad18045e87b0ec501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c9ecec758bdedaa90cbf6d8e4e14dd502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95686e48bf31fbe923bb3da19b21d97503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006388a8f2ce64cf9ab4987ed32a2d23504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674156c91b7690027a088867203abdc4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8143733a44b9d775e204761e746f1b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3854bd62c178798dba8f6e4fb96c86e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a0358c813a83cd7e212c0258f2e983508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d208e590f67df0103397475c2412d0e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878c25740ba0786fa9243fb147ffbe18510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d304c7e8d9374a52692c2add4a5e9f2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3597d1f029a73c11857988db3314a4a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf88942fe273f9116a604205178d8253513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414f2cb5fa25d474ca01ea35dd69f649514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76307744ce655d8417e180c576bffa44515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3e8c537c88e6488262e6c32fa4d068516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa3033806e167140c0d9489cb075004517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299ee8bee4653eb495a455f54d677dc9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555a1ad8642cbf0217a57877c4642316519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e7298641bc84fe8684248b02cdbdc6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c410c0ff94cf890e8b36b262ae119cfc521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1afd1d2a921c4275670bac366befda4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b17e0129dfb99e80287cf3d3688cc26523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d668d37b10a13bd9a50924f45afb7143524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4724f54e1096f3d1cb9f37de33b07c9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b1c4ed88bfe2b257dbd5d4482045df526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bdcc33565eaf7b99a5d56b6cc8b3e6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475fc8f64648d85f6371897604a92d37528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73ad9217d8abde4c7afbfeb22446581529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1b07d59e1741fe31ff8857fb19bacf530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e36d0d7f98d9a1b1e14e118f675160531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8424148fbd28445fae11d16c14cf366a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8b6ef74de897e268aa01c2f1b3e051533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c650eb45edb2ea461f243239d81fb48534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773ba77ebcdc6103fbd9b2f889104ab2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fb2f780f2d9765826e7a7ffda89cdb536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36b029e5895e0967a240221448124c3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35190ca885e24d956ca85dc0291e6478538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094b09291af7a82c89403c4743ac2580539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18f6606f06f1c2aa1a77cab8c3ab38e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd50a620d73c184d70d3fd131239b748541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57be4bd0d3e287e128cef81f37d7344542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066320ab978bc8b2b9cc1baa4ccfbb3a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35db8173c3c9b2e1c0f50f89ac96b24544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbee55d54f5547ac5cd2223f7db981b5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7099ecf0ce8a58eb0155a1869cdedce546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3988f15c62df2e96f162d43fe1586d62547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe24b8428e7b5c451f4b9fd3f97ae61d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746ccb5d3eda0cd32b3c65de4faeb9dc549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc6db09b2223a860d15e44412cd5612550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebfb5c3a4b9ce5e55aeba99894a73f1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50acc582e99bfeb4c6989dea04332e63552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb1e37b3d35f032d2b852a24259e282553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8ee913e342c3e1d12c80e390b664ba554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6275291f74ac0b86e30cd24b22112e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6876da8092ff24e611790002eb170fbc556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0496bdbdcf73e46f7d7db2cab2d679f4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0cdb6fe486c4bfe09669cfaebfe36a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bdc5fe5ceffebb804bd302ff744b45559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0575f9a988014c23b01895c0add669e3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fb26442adddcee082300d9b3485253561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488330fd7593ec950e0dfe9e88b5cf11562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7271d7c37d2ffa52e38ff215c81f468a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09692d4313cd6219a63454b653caa137564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a59969b9e195444fae3f41be9e1797565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c63e90d5016741d8cfb16e0f87a5d3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e022c778cd163d15e31bed49f4d396c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444567766e0a7cec164d7422c31f8741568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa72ccc9446fa05f8d517dbf63cbefba569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294a4d5a66ca0922ec614d8c452db1aa570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb92edeced39c5e7d5220d0921406b4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fff8ab958104567bc5b0ddf1192c886572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>