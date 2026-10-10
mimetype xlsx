--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05a8b28c9e0844c5bb38bd15d009a961.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c296333fc4421592f9c230b5af944a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600ce127439b8d4bfafb739de33b23d73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ec4c7f8891db22873638a345a56a3e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fda35f71991f9d70869a34dcf3ccb205.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0bd6ce9c0d104925b900cc4877a6666.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2609f2f02d93943f45f3a7ac20931a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c523307c78737b64956772efda90dd38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167a1eb090403a31023ebfcbfcaaf3299.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6914674a5e194910e1dda1312cda97110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6497497fbdae7df517cd72daaa5488811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe2e751228dd44b2757baf928dd650a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f038726168b086bc1cb82bf79a523413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9564545c439cec9e7231b5147398cd2614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cdcf3638b01ea66f940509d01a454315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776e1f25afcd78e6e3bcf20c6e70829f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edee9ffe49c87e77b3a836b7c6c1ac0017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c460e632a8bd431ecf94d3d9bfb6aefc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6b1037ec647b07c3ccec3b3c53730819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dd3fccb9be5a21ccb799ad108c36e320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d825f9b7fb8b089b77e97d3eb7a4e2921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc285f4277161c548c59710d1f20076422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03de1908765c264f79878160866c3e0123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10950615793f851a75fe8a5a4e4453d424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1521962bc2c9e5b0beae3e6d0075492025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fac054a1c46f0979133145d4db6530326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120715a84a6f60fc89abbf4d9c6e775427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec94a8e85347d9b8ad8e317127cc42b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84d2d755f08796adcd36f86bdd2dc1729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468359755ff35d8a4de2e9e8912055e830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd791030a4905fff53ce7d944d6ff6731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd1574a76a8a1d978fceb58bf3f42ab32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d434cbbd8c3084c0e69a8353e077fd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769d964ffff547020d54f38fbc74ca4634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914b6edd8706e49f3776642894b5698035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f3529a335346db9fdd0b6b6e6b637736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e685c1a43e8cda3eafdfd99c7ef8b937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4ff420c6c06542bf4e19d520b4add838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f104cf5a547549f5ddeb5891eb472dba39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbf31e56e5b68ff213e58b0678bb64240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e639c90ac028c0cfa3f7cd0ac54062c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d7d588a2d6bf36c2eb22390cc7a50542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a570c3c335a2cc3d97e4cb81ad6e56243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe40b964627ef6b33eb938de5c081b2744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e38591698b56c679abb9ce50b6090645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b3f02c8011855c646e6e8c21ac0d4046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a7136a0ab2b80ba1560eae2658a6bb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d67d801457fcb46ca007bb7bf50d8ef48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0861a9274897f2f83c84000191f1902449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad69bc0b80fb8ec00392703b0b982e6050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6d79e1649c0098216a192302bf3b0451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e7fdf85702dddafbde89028008267e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3fb473d80cb7cef47d3edb55cbb17953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6660ea1ed55b90348823d99ffb8ca59654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227e3bb3a4bb6228aaaca58befaaddc455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3d057695fe97f4201256624c5a56a656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26d23c563918d6b8079e3cac43e687357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f03b41b56b57e43bd9c4ec598f0526158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638475ae8bbe9c5e62f275f92a52a2ca59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f4abcaab1506ba5a2baa2084ec0ae260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3add3d0bbe0ddc6d094ea47d3e81ce61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b64b3a9313c63c34bf90857473288c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea21bd75604d229f26bbe1ddfc4673fe63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd8789171d7cdea68694bcbb20bfab364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb924dfb754430203427ce9cf1d8def965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0f8779ba9613e37aeae7ea04c1ab4466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10644d0d245507cd103136a2fdd58f6e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f1466725218eb6aa5d5b487a1b248c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7b9bef5c956a027b386cacdada352b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488b7d188e99b81e14a1e45a7925910f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a15f19e77d43a58e76d78df43608cb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c24a2d532c260e7c429191d7d0a23672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b8d01c2cee7a3e220e264ea8f1110e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adc14e764db67d89956dc9703bb44db74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be09e89bde42dc200e0983d1b2c6521175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a266f643031b9a50e19ed12dcec6cc976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e7a51cbf85d7be2a933b75d676acd677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b212f78037511d4cff873c9e96f90778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9dd7672bc0db0d9b04047a4f87e31b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d557db3986243af61c00b6f7015b25280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541ae7cd1ef865c3451fc5b51c3a329a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0224f8211677bd596e5f729000a3c2a582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad5a9c00286abb91a5bb373e29184d883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1fd5c2aa28c8ef9f302554f74bb6ff84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c63fd23324822e2b348996c2a6a9a9285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848b6786ba0b4698d748447591e6370686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c67852e96d46c35db787eef87ebd06a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f70ff0407aad6fb976a4005641fc28988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1a6957a4804cbb4983607510962f7589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eee98f4b6df411cbea88cd6097261cd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46501b166f09d8978d4bcf7d3617fed91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a197ef5660dbd853bc0fe1ad38af16892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed538c1f50e62cd048ec28e153f2df593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209b2e512107e5acba81dfa2db3324db94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a0c9af45b0229fea3e81f918cd33b895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f6ba3743db84c06a565c7a31fff73496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b26f12382e5421f7beb7507f597698a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fff5a8332e415101ac8a1cfb5ab6fc998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fbb21a2c251064e34afa15e1e738a399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1b91e98f16215ebaacfced840a80b9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50741b1b6411234816faa731f3d672c2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa4aa3f2d99281c984718e49c25081a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9646204981488f28430f2fcb367c4f6f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2504f7fce682f5dfd2be54854eff624e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a276d1042d77ead198177d35a1945ea105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a5dab4a8e16df460b9a4d983a37043106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c433976be7bfa7b2779b0b7c256aa308107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099cda2efe8674d1348425c9244066df108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba73758572aabc5c79ceb12031272141109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f93089bfc18060b05679bc9aebb87d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2822c6677bcd750c56b37200e370b689111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9325b66de3c6ebeba835c4b207f7ae112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e29a22a5568a8d8c71fa8959392857f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d30c9b43947d27f27706a2fa91d971114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ff4bbfcb75a90fd0cf7abe9cb7b19b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0472208011c5f3caebd7293084cf98b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5041c6a3bad170b5bd37b7e78f9ecf24117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cb94114d86f607a571364af89f23ad118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af09b7d9004f0865dbc9590d4dcc539119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec11080e709ea12f4210f1d81d698b7b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75dc5b870bdf8d5e2a9f335f8cc557e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a859ff615a8d9e2adc5113d14b1577c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e386d4a02e2b1cd28812b60d6edd2a2f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73f4911d66e00a317ddf2aca67c55bb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dcfcdf764a96b111880ac6c671f183125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d209c0c443b89ced635bccdef6b94d6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f03b79735059aef951b2ad60ce85dfd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fea3d48610c30643f9ac551a448ae2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff13eba183fb72ced2d4bafc08ebf234129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32799eefb26677f99dc12abb580df04f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd0eb073d938bc6031aa344b3a90409131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce5e432558ccca5f44c4a3755a4342d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f0c5e4c487057fc776b7a44d082153133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ca20e0dea6a074824d9144270963a1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337aa406863493805fa217704b23f622135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afff266ecd7e9c842289c674a4e453a7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375c84adf822907b456bed53057dd981137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e98378627f639371d1651bbc5e52799138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcf0add5e43182641ba845cfb205f80139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84656b857f78d2e9f261d0ab00dca6e1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833039b2d155426140e7c1e860c34f1d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0dc88f31945f1a0167dc052417d32d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c655d086a1e98dbe822901bde3fd5e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afb8ad81165dd844557bc9593f21616144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bd16a452bd3e1b448c50e528fecd82145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c3189935f622116e72b1f9e9cde2fd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635f862e66bafeee6ce08ae2530c5d64147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a08add882c5fa6200d6a921c15c482148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29041ec73a7dea2ae795625b86ec8fc0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4508ad0f27a841971c2c31851b9a7f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db9bd8df36fe0ffde267d9c40e845a3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a44ff6d4e0d63221f904164fdd13e1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2f5254fb64400ef869d957bee326d6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542a065cd9019042a25b892e7c09df27154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fd75966dba451bf1c833d10f5c85e4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c63043340fe4eb61cff977957e1ce28156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7461cc39cb6ba58017edfc2a60b3aa0c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2973350b2141e9846eec2194675afad158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d319dd9d612f3fc0537355c94575fbe4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226de6b3a3e54d42edb048175e38ca80160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f8552b2a2422c70d9fd73d58c17ca5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e40a1d7a0909d41b7f30609085e199162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7622b1c4a046b61677972e1f627a720c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997f828a11c1822b474b1417ce5cbacf164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426d84c0ca7b7ecc082def33e0e43da4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60ae62d9075a551a86101c8598f21af166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81348e56bbb39aac53126ab38acc416d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1da4cb9bc897771272411eef785f383168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08735c70507063aeb8669a4fb9695fb4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376c937015455835d17464c8c2af6813170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d56af339053a520eaeaac8e88d3797171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5c8a804a3ed450b568a720f08984b8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a12a608f699cea238291e370968f13d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a8df3bbcb3e416e9f6a5adb88efd8f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef87b345166959d8782fe6cc53b14676175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca5956cfb0bca38afd16f9cd45fc462176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6c994a179f0be0d51a3d81626b7aee177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b706185d2ddf4a3fb4497ddea761cc4b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeed1b0d2db39f03fbeed399d6bc40ef179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b72d7a6c7d5750d429e7ce990640c82180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4b9f5c48175eb60d9c8a0c4da0884c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc16787e212de68178616fb8857108b2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bbd038613487e83fe67243339970f2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b989aa9f3741471db36f8249b25c3c6b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e273b80528a6aa14d32b748a904c1b2a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df03992a99618e23fb1573541362532186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88b89d91f130bce73cfdc902643ceb6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bad2ad2f86a4d62dd418619d1d274e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95e6a3a2fd18a7e545d3d82056697e0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4317e05868922d4c7a3557ef24b1b80190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed21c0024d40c57806f0283d4a2fab9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77ff574ba9c5811b7ba37013c25b062192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1a35518ad1ea1a5157fcc7e51bb5a1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62c3358d1b6eebaa0d50afa9c1188bc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44084b295cc0c303033e6679151718f9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20e154ab05a0113851a6b1fb38bf358196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb386a3f188558b95c59f05e5aa96b96197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312e79b1cdd5cd0268ef3b72a6219652198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a972da64f70e47c7737f455522b43c6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e3c8e69c7ea226cb6450064343564d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e8687b83741aca5a1735c8d4ab8a70201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0afce0ff9457b9a55cd8df0f221b222202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8990eeb8ad88396c62f991e5be50b5f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657bf82152005c7bd7020e3a89895107204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83d458f66f0827161fc42f84e21cadd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233ec133f9a2cb0f78cfdd9f2c6e1073206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a154fb8bc83a3048bc3825b798489a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1de754ca6630eb68407bad50428133208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091191ed6440ca538d02a3cec62f1a45209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9be2b5517d2ab83ba2b05419314f1ce210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59561d1d0201a4718ee6550733a4bb0d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473fe0269bfdce4cc704d218ee7a0218212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa5304a0fdabbbb28e124e5e34045c4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a922af37ac448217635316054b06fc214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed0c1141fe66782b50537269985100c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c517ff14d2ed3680b14c1dbe73077f39216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d2588caabcbf07631fd6129cbfe7b5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b42d31995d56232ea8167a1e69c5f3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d88b5c4f0fb18918744e4f914103d9f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c250942e26d8775e5fb46e2e8d92d53f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dda7fc52f663cc8a4c6828b9aa6389221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b21cc1fa5114274cbaabc1e9e6de34222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098618d1b7c39ea74faace910e14d916223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd850717610f08a445f91a5379dc6cad224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a79ecc903288788e779b03fd23e664225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f80eabfb014be7bc918bbbef1fed79226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f203b409fb1e473bb35426ad27a9b4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b88971006b2bc5693b4edea1cbbce7f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca6796a78a3835c63738263f18bd2cb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ba699f7e65461bbecab7a0655917ca230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bd3f81850a253cd1072c90cd931158231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c667169f6fef5d8585b616525f7ba2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7f7a03d6fc21bee4f5929f582108ec233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7358c8027b6a2f5578e96960e864c1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9130c26cdb0a5cd0904a2d774cc764235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55831eb666b19d067d976f6469ad70cc236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bbd3205fe6755f70d638fe13088d78237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45b673aa61d7f0064181a9b2c4e6abd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39eff70a14a651bce9122c06d69ef6f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdad46e20849d485e7348f73ce805186240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b842295e9830901d066a8adfaa4d8e8f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90784b78b06bd83ae594211916e334e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2446961d6ae534706aa8a4f98b1aa8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f803c410873c6beca514bd9da3d452244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b921fe2f3539cde1a35bc424b9c740d9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fea86a749bdd527d18d2821ffd15a71246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0311e37b50658b3b7a289007c3d49c02247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f13cf7e0a9378f0869c29f6ad32542248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdb8064c93eab556751cae33b0fb9ae249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee081181ef8349668f1d5dac3a15edd1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d320e0c7db472a8cf7ccab4e96f84929251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276cf8bcae06cf9b8a7a32a3ec9327b3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb3db3d52e4542ec0f2e3e0dfb6b10c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e214cf41d562f061347952b081036596254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e7f68ff5596eb22e6956b8f570b31e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3b28c7fe6e7f06aeabda58cd86b002256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08e19688e2f3fc436ccc830ba05cb9a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fd3661c8d94f92377dc3c964a1e3ff258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4649f281606f37049d81afc5230b63b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669522d91b1622efebc119acf6577e61260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a047b33628cf764651e891b0794fea261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad7800cfb8ec7f7c04a6c65fbc045d5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602ec048420e6c1f2fdd897b5a28508e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6cf1f6bf151305a7fbc158e957f2d6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93c2edfbc5bfd32b288b47ee2b5f9b6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718cf53bc32688e6036cbb6827f71d44266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08259b3ddb51892bdb0441d2865096b3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3454cc3ab8de36fdd4d8f878a31d679a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3b67bb9969d51c127e3a95be90243e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0329450df7d77f7071d59871f329b42e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312e35474b4668e4264661f74487512e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef24e92cec675752f2a8c426d76b52c0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a6c39b3d233b156dd6d22370c145f9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce433815a9aa61947ffb9094b1cd9b2a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5a7a04ac506251a6e04ca88ea8010d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a328ed8686f50d21ecd71d243a42df80276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd38176e68579dcc613f76f4ce70d90277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1b6a3d64ed9940457528e719a1233f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829421db4fc1343066107f63657ca1b7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444c34d4ab7e3c752d3962c9cf0115dd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07f05123401370f60e58a74599c0fa8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd8a4bc7a210e0567f8f75e47848994282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c84c7e738ba49f4de72573065b1d8e4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b365f111c41e8622a57230028ed23f9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4614870d38669067d06ccd2351c351285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43388aae49f6fa6a11e3d9eaac4f2595286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb1fcdd0362ebbc3badbcbaf963cba6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb42ddbe4f01aa691b9c9f008ec721a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03028df1f86183b0bb6ee65de9e2994f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732482c7283eaf1ae5386d6d45ac2fff290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65bdbc628c3f36c7c0c4cfa2a085f1b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cfcee2137fa1f45e697ae6fef3c685292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36ea3ff212d1a8d3cc5afc52d3f15d4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25621d5a5842171f4fc5ecf2941f052294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3816fb028ed9f5500eb9a0c8ac2e6346295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8485b3c13b695609bfce908e9e3c62fe296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2ce2b0bd6a146b935d9522f782d113297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf6e8e6027b338ec6c836804e9362c7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febbf5470a8fa6b3626b5ef38f6f5293299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8f528e0e9e9e076a3a1028872442a0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5694e632681eccbc8d0941b54dcf365f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb58cadac154a15722a56b8715c604bf302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6446f7113354a4f1aef299fc62e956303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e86c453d65958aaa3c574cca6dc8da304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9feb116626ea419d967830b3b1bfebc305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b229cfb232fb5437f96b0f1bf67796306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ed26ba6ca49ef6dc41c35edf293174307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e23f60696ec4a607f98c95740a1d8f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae88f6b2511b147df4646f24bfc95b2e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c32053bcecca9d727309cccddf3784310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372cf673673454c00d470489f08fb99d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c1c00df0e5f155b64ae99c7c622df3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d7018eabe33c79f8bcebc8cf127851313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad80112164bbc0874b2b9f3b27306bcc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892e77b2abadac2827b5303f7c7278c0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb0b4f52eca661048a9c4b935140038316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9589fb7d52c97c69e2df07042aed93be317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591d167979e1806b6fe51f2e2d6a8d9b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340cde4e5f46a8ef9b5e63a48bb07a46319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd93c322b1ed38bd8b3ecc83503501bc320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88213cee313ecc2c3337b9696014011321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfb5575594062a00460972243853713322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8eb486d6de5785c9417cfc2d3912aee323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e782a22a19258f2996fcd13ccc0c97dc324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3972544083d842ebe76ac3449f4d3a2e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dce28690313a9a2eaae40062b1d430326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0071223523f5ec54bfce0f446fd8af14327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a2e0eee041a0a5757229e6699aac19328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe00e8fe4992bb30c17e294892f1af5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799c057bbe043745cb9d8d1af2743c38330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fa087aefaeacc91056dad050e50011331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47e3409c346ed810cf28c5d2335b80c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704defabbc212d212f195d67f98635cd333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8de75daf0a2e5e2a1b5fb5bbb83559334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98f15e1c952a60e78a5ebd3a991a156335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ca86a99afc990385992fa1b2f11ad0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67cb5fc52d61e849ef9a3a531085bb2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fb034d9e8e4585ad8a3a15a4b113f5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66167d3d8dc132215459861cac6676d7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9d4807732718e507b8b286b5813cb2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6b741b6285b54170fa05867a8815a5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1fdbcbe28a7ed73b88c39fa6a632c7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bb9341c4269b36b63e4408671d91ab343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6a970f0986bec9cc0593a2282974fc344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c716b3a80aea8b7afea9521066876172345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d1c6525f09c24178e226cdf98be801346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81a2e5e944b53b75be8f83571695233347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e39a4758ea26020f4b4b98cf53ea19348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94fc8615c705db919ade6207870834a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200b8bd3394caa590e86aa2d665605eb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c952b87be7af858bd40340da8c159ce6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c35e67fd6177ee1eb67a27f220446b3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7218a7f8284f3f8d89bca1b6e4bf13353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce57a83181f95555c7b3d5e1781916ca354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b43cd8b2dcbbc71d4304e9e37b6f740355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b28f10194bbce79c81b48de74cf7adb356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f1f1effdf87f3947e3eb9661b34556357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b235c3fca3b44fd3c024c33ca748b793358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1badf5b49417292a3bf209c08f7469c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c59562c4d7517d2447633a3af533927360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f270fb4e245631d19752549b110f52f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0191781bca4e274b41969e3aade5374c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01446709f12ea926685041a299c7a607363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2646bdf2c30bfec96ac4be6f028c2267364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6309338bb0690cc3312bba4edde6cef2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb501a07e81741e5649e176c2b87928366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ddc7cd91b6eb84f1346da78acf0e46367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ad8a1c5f6f05ecc20612aaf3f2e0ca368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a14213764cd99b8c6b33709c4f08d7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb6f59e24e8060680ae084fa3240ec8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324404f9730f9cddaaafda1b501573f6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4805f7be3eede8e4f33fbec815eee79e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f71d344a0ca66a5cdaeef1ba2137041373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db6e8fef045f0b11df8e68e7dfb68ff374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fad3bdae48321b74f996e59fab78dcf375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e311dbb1bc9a702f6a670325ff96806376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf531ce42f82e1f410450b0143ef966f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcffe6622da4bc4bcd6f40a0a835d976378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cfc0f42ef09791950853d03ff2952e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9ff9cbdf84135edd0b55671ed0cfb1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a374ec7752de2175273aa264e04e2a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2797c8e677309c1286fd6060cb362ed4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aefffa93d7b8751a47ae80d30d96a9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76b1249d86d07c3f064d559977e2a43384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e898a98102fa879b6a6f8d8a7a7a4a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33a2a7af13f901307bd6c9452e034a4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a6323a8385107049ff7215d7382861387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1723b35349b99ac9129ddd5fe8a76b8c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3ab119980cc83a3718594d07833769389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6187bd453c6d9414f81b484187ab20390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0bbb6889be03072cc0b53ef350aa20391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d33a201f742108bb624218114239c01392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a366ddabcab89f6b85af2572f925f7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ee34c97479e7eccd9ad2014679ac09394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476200300b29314595b1b2442755448b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01e8bc2fea0001dfc642c4cb6e3bb60396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f58de5cfb006cb7a2ef63dbdc31f03c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0687de0ff9051d7e9b7dde12204625398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16f4c5543e9a6b96caef6f8f5ec841a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d2b57975aeb3a81cde560819ab0561400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6772d93844aa0af322ae73c073787fd5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45a4da80f8676299bd872cf063ca6e1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fa9633e78a5aeeb4eaed7ef82a2cd7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0cafdb8a43b161b982b1b63c9484bf404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aa65abf337c7aa65ef8fb523efa664405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dccecd5a7cdd2b5120ef9ed77e9bb46406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395150f56562b806c94e0385241c9a25407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aea7cde0f11c13ec0bdf3e0f49a6e0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0135e44d3b8f406f9a8da144856b102f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54260d14c8039e4a07e4edbfe594743410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8110eb1570e813d224579e4779a5161a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590a4378361c72e5585f73ba65ec41ed412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852ec78236c93b70ee814818f4e98000413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08028025577a6e1ad5c26b0da5c2bd96414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2db9666e6fc088ad1ad0e5f2eac42a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4f37bcedabd1730702925928adfdf7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61683e1349d5bac1c1bbca0057d1cf7c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e25d30e1405f326e03e8ff107e312c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3e1351372d60157b17cfa79ace3649419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf4be83887ed15a3363ee3b7d6ee694420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc854cb403a685bafa1563c65bbd11b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fdd641ba9ba820b31b20cc9dd496eb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751c485f78555ab0b0d2bf0ced4aee64423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db917776cd45665c27a9cfb200ee9375424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb166a14c49ec98bebadd354588a691425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27559bee3884bcb948e60ca8835842db426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c859ac15acb65d41ccbb583bdf4c48427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1c90b41c3a0c1d7496ddb5d49d3344428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eea093e707b46611b29a097aaf96f1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea759a4ff93c172ef2b151d759e3af8f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54d3da7f5f6cbc97d1d95ffe629686c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbea1a81a19297a9e9bde246c23e6df7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d77bb37a1e4ec5cef2ed04560fd727f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80d90b3bd5d0e1a0153e9b675943621434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264e80d81626eab6f4d9a8c51a3db721435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203740240dc526fe86846a1b0c55f4c3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f045305a3290f1ff5e814e40f9c9e67c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8087ebdce86d4de0ffbb8fd9d0ebf7f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53407973aab8e932e17285c0152339ce439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164f16710e6d42aa75505d20d3443764440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e745df81c266ea3e9cc87a8f1aca6640441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ce9bd3c11ca605e1d0bd3885bc4943442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46c0d3eca5a0880d3feca3d849eb3cb443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63deae6bbf0561c716318dc27f582157444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9a6b175c9829c28d89ffa8b930e7f0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2346a0d79bef983ac5fe7027acadc3e5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d0cc27cc2d2bd88e28a2eca2ecedde447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce76ecc1426dd7ee4d645690d0297b61448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191fcc2d204b12d373892a383ed2978b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b547686f70efaf1df6e57147587556e6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41925815945cd9565f8b306b301afd12451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e972fcd4fa436411a7d636cf8e1750452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce1419d621006ae31e971697b087f34453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276d63b961eed425c2b5c9ef4e386950454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cf6e17ce799e8a369b91e299cf6795455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71d4513df214869096b7235f1b33e79456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cc6432b0d634db4f4d9ea87576f642457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1650b0d3c07b6aaa064651757821edc458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f7bf3e82afd54df0a31d23a580ffe1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73ec305445f1855cf750f648a02067b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58de72150d40e52adf7692821967d08e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b1b67f729fb69449fd210ad366d699462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb3eae95d6d418922127bb2a1969008463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0528ade5d2b6fcec7363f4dcf7dcbb5a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce3995a0affe2dca5be83f747e0bdc0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748da4bc6bb1363317bc0f6b7063c970466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea75405560d20d905a5f0571c53e13b9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32273539cb3e7c9f795d587a48a2131468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00a7bbcb93bd7c98fc1eced66108a32469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906f1549ee922ac4a80aa85b0537fc6a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c4cdbdd38988bf706aaf99fc02d8b9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552b912e75fdb02aa857cc9fdbd82435472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abbf18f7275b8af6fd35017cc6d3060473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947d0a9940e3ab8282fdd79e976dc1c0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1583992543e16369b59a7172d5179c3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e40678ad96935631295bf1317f5615476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e121efecefa132aacb9c1a7997fa881a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c0286fa1a3060a850cedb2263408c7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c3ba332d8c90d15d456714af43b823479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22a456fd49c9a50d2245f18ca6132a7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37f88429515a661a654b4fbe77e6c51481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35661b631f33c62ba362eec34324ce1f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73f73696eaf178679e3053bc88858bb483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed6376a168aa3072c45dc0901139ec1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc4500f645eded07be525ec0a78fd94485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35bb4557dcb8e0253f35b58dd149619486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bd27668a8284a219ad17867611f546487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265b2f280077f65ca41586aeb8ca4882488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602e5813f5e51c3c9398c0a314c72c6c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd216ff9d22dd93b418a93d98104a0ba490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92570f09b67ed7d610dc5f25d32f838e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4f225fef69711961d116b1729cc6c1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e4faf7ffba4b21aaa25b2163e0bd75493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d586d9016996594b768ffd90b41ecd494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5230bdf40929a14c7f0d87584b37ba56495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabc581dc447f41dbfbf8799ea50acd0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e401101d15160d489dfdf21081ca0c6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7a4a7a280205e13d55130272c0e09e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9e262ce6f9814fc7842c234662b7d6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6277aed5dcbbc9f057b8c5f4d69adc500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea126c8b37c993023784a08523282015501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab05cf64fd42568f8f85825ac47f6738502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8c81501fe7d16c78707bcad0912650503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0ad14a9cc6fbff175c749c03dc296f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b002676dbd98db14a66f47fb8984b05505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65073f576e82ca43715bbd36eb7fc4a5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a154597e0b3dbec73e1335993052221507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c2d1f90404a72fb22112ab1295b766508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35119d2357d56bde548941ca87f9873e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeb6ab71c9e9298e83d2232949f5cd3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b716b7199bdb8ace93d2d2cc199f071a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15049a05b191edc5604d734bbfc753df512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab0193f4ad251b7b444fbacf2a7921b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75a5718fe7048f33b4d7da4fb3ef3f3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c982d31160029e9d1777fd5709826254515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d483942813ea97fe14f40ddb0fc0bbc3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9d45863bf15d3f3a26bd0f6e62696e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d37560e16f76b4b965625f9fac1c4f5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2c00c60289fab3028e3944364a79ea519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981392497b0e59d6fe560bbdb763890a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425664903294267816cf1734dcd1056f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278bdefcfe1c1614c56c9b3008dbe3d3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c339b8f1d5056facae169a90a59a2cf5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fca3c40c915fc6e9574b4c324e2bce524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465dc839f0694073ed796519abb1e2f0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8889b293ecbbf47f2bb4c5a65a98a1b2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da86c8e18f1fdcef15c8854bc18260a3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50764b0f2f2632d874910d3be0b18ba6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20206069b65d3d10429f6494172a6d4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd754493080989e4dd2cc249fd6444d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fe5e0c87ac11b0ca159f5f6248ee7b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a617b64b8d39ddc14dcce2d4ed4fa3d4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3b81db146a368b637904af0066d0bf533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6575ac4077c2529d56a4ca7ecc19e0f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b31af1e4724e54594f0191415fe82d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed1d669a11f4a1bb3ec28c92a9d5aa8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ea9f5641d1f817b343c5d1d0b0a00b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400417c54dbaf4f70b6ebc5ac0b826a8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed329af31a43b6afd15ac653786b3e1a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232057b31d4ad235f6c0bdbc02428602540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e0880cf34f032c62fc956e013df990541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3374ee2d9cdc138843c919d759c0f598542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336f72bc4de7adaad1dfcb31b07be694543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455af7c38a62734356c06bb10a30ce29544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea64becd16e6f35c83fd2c4a280d3a59545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0888eb4bc6571f60804260f87d18c75546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7680a0fad2af5f081e1a483f47f15a58547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c9aecd82346e6045d97df464e5c887548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf1ba27f55e2857b87c6aec7e02b556549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022e53b23dd6ac5ea598421934f84f1a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d900623bbfbd35270712d93f02985bf0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15892df014d09379ce8ec0c2b41ae9e7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72b6e3ce308bdfba99fe0a1b7468654553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6d97b0bd74fac905e260ea699c0371554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a265c4263050ff3ebd6c6758442dbc555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e4b41d9009d86af7799be412cf7220556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dce766a362b8e0a2ab9d1faf94d8b5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf1ecc7121699229047889e9961ef3f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ee9ced64768ad676da97c0e2034706559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877345318652e4ebfbe5021a94fadf11560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00166fd0f470572d16f58746f5bbd54561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cd7bad37990d56c8d05b0c77e808c3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a1aeea5c2c5534266ee3ff529564ce563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b8e2683d6f352cd100b74cd2827f69564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4fe8f4ec7810b69c33f2f52b47152c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa80bd4f9abf8f32f42ad1a0230c209566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fb8526173a7bc7206cac905f95da78567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915b35b5ca34b635634694c1d942f979568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16828fb56b26c7463f0b8a0ef8d5fbab569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6405b9c65d97d21ee1715e338a2acfae570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104e8f52072b2873239b7d75c649d48f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e343156fa5ac5539fbbef5c3d4b502572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768dc894924189c9159d598c2f3f90bc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250c7106f5eb89f306193ba233cbc8602.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8e410c4d6240e168567bfb14ec6f753.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bedffb32444ec9300775111c0700ece4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda5e2c0481b82a1ae4c3a7c986723995.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daebcf15a41bd22c0966559d776c08346.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448fd5829a8270b15a655c6cd7970b277.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070d36b88ba5a92f4d847992e86d8e648.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ff815abcd73e0666dea8c8e4e67df69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdea44d0308e45959271c77bdb95530210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7c18a839754e4f7978dba711aeb6bb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0672024df9397488535c0a4018110512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26194fe70cc457bae9e76e25152d686113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c7c60a2c59278fe36ce39feeea41f414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf810c06e34982aef972ce8005b56f015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f61201d4f38d019b8b961ec3bfef9916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c5eec9cd052f6d46963808489359c217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d724a9936f1f93f22cb52c8eb84b52f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd16e66f4677f0f3aad418ef83676d219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d7876a44f82772f6591d91b6ba587b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8293f25bfdcfa24a07141ad1345d154a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d76436a085bb9be881f7b9ecddb65f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ccaa75924ce42bad9560631d16a88223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05225607a43cff2ec423e9046ff3e73624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7151f8b0c103c0b60a44397ef9c5e0f525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f83419d92b5a7af3d77aac41fab100d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2e4ff07d0fb71f7eececeed5d33d2f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab6f8bb56e4c5f8685f745aefe4f3ed28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e83745828834174dc47d8e50035a8fd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db731958c3d32a2b9049776c6a08fdc930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc788a36551413983b23b9ba646290531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27df792ea476bc53f4b9d228ee1a037c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0ea1494a23326ef416bb875f718d9d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4d732c53df279db8dafd272715b62534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f8ef5ef7505fc942e6fe6784cf387135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee966870f89c25e441908c2e68ed97536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69c2d27fb7f8cec461e5c45d63564c237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03d89eea7058c7f5e4d9b5fcd94abb038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b2db51307fdd630aa85359d690596339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c743fa09198fb656b60357de3a4e661c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dbb061de10e3de5c2154a99e819b1c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18df62dff4a6b88d5938064b6cb4221942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c5b7c761af4dd971d7b70e315ccd4e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b402c53db1c8d965b354421f367b5644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01cf03e89669523dc1c0e65aaa156ec45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aceafd0877da58b62f99a01188ecc946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7011c2c244e8610dcc80eebafc55ee647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a009c92d17e8e73b1d1af1f05c16a6c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4b4f69d0ba7bee2aa58bf683baab8249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c572bb75000ea73ca3be528ddbac64c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e74adf1eae45f5a0f5d8a41b10f88d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691a08afc3e947fe152590fe3f30f78052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5837ef4295c75b359fda77253cf0be53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d671c236687916803fbfd95c5f8bdc754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766364e2166a20c58d8195c6590a7d4255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4919bf9947666c6b1b4e784e674503fc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b68545ab165221a085a113a270ee4a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cea2583819b0abd18ef8dadeb5686aa58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443f91eb4daf4b5b55a8a9c876ff95b459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300ec05863efeadf5b8bb630dd5f59ac60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10349c8d8fc57d127490b850f92834661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49b325e3bd02a3f7bb328d796b9ae9262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d161452db85763762f138dad26fe6a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f3fe16c522ff02aaa77c73c1020e7c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35790930888ac46b2958cbb50e7ed23b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079051c927c54d6032342f7d4a5f1d9c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663e2c2117847c42d023ec3a34ae4a7e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eb36f30c80422b79e071f876e9a41568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c433bc8a2f3e470c84b7c21bb6e241b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ee4858ccb627ec1b406ee18ce2bab170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6492011b215f70f98c1fa586c348838871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98349e71be7da64eb1ef12f85854bc4372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676e2e47b2e5f0e1cfcadb8ee8be151173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce5b08ce64deeb7041ea43a7f359ec774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feb5158454db472d7a15aca72dc8e7a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e480314bed0c809aab8677566abbf276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44572d0ecb538c6f638eaeaadd5d3ba77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c91ca65274dcba97ad3d8e3a38116eb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1dbbe57fb9e4b2bf6bbcc526fc869d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba1a8fdb58f4b466c6f87231a421e9880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772280a89a6f7272c792e3166a6459c581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b8432d903c23cde859c5397ea358c382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3403371a453b9b96139e41a19683c083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76864b76798c333412dc586cda8a8f6384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beb916b0c7061e8523d7b47323ed4d085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1759093ca9b5079965c8b61782eeeba86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191048d47b23762598dd4080c46f89f087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde83b792f84218809765d1c8f54848c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7007cbebac683c13a33f3483bf89ff289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6feb6947979b456df1d91cff0aa83090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da8214f071e8dbfdd048024e3da3c2b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e5f4f73e5800b9f294c716d3f827a692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c8667b1665392c7f8251fb752df62293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24117508284d9e6539084e5222585b2d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e507845eaef2b4dac674ebd81744ad3495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae360b00364120cff6422c2780cad5c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ca8bd59583b2a8124d2bc27ef6208c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f350d568026a4fecc01e5680876ee0398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799fc8dac09420fa17c04911430ab27199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcf58c7ebe24436c2988017b2d33aa8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebc76909061293668f42386f2d9ba10101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf6c537f50a6b4ad3db36af6159a653102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ce22f2b80a7f8f5174aa9c891e2928103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a2e866447a3948c1fa35bffa95b92b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d84a6d70152249cf98906ad362b0932105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d02029339ca8be3f4e3b46bec78170106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa27f560cb9561d3504e1b2d4711c56107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f81204bd647458494752f05d495d738108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8891c2f3dc2a62e36d0110766075194109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231af308507be2407ef05b15fbb36e22110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22091a317a8ee615480fde7f937f014111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45da5a2f9ba5323fd360dc593a40b36112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f916a61bfb5990545d9199bb62ab28ea113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104867d95251e6d91aa2da2b01fbf7b5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd315e5651568c08cd44e90d16052c5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f77632595cc6de1e7f44ff16aeebaa1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8750d2ff2863c7ed41e42c3afbb3cd91117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b96f83e0918fd2632e68cb0a9bde2b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb81fbff46d80e795505c2a427ec290119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf43948a7c9566befdf484348f52ff94120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3519f21bd0fe0299f0658e223947078e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70bcbaf32e3f23fcb67f3305ce9fc46122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b857be1ab63aa8a3ce127d6173c7ee29123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08f9cc6575766da8937200362d05b23124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac5cee57efb3ea7141e3eb8ad3e3f09125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84954072d6397af1560fa075f282e5e3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae9656a148a0660425805fa93646a75127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940e57f75682d29da9a1059094a528ea128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8e5fff37e6cf81c13f38b867786681129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487dd1fd40d857ab98806156ae136d7f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd54ef07706895579c072cef0923910131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52f07492134ee41eafcd71b572086d2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d4182a6867c975b9ca8866eac6e79f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bfe28cf01920f76d8003ed23d18058134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d29420033716d7f869891ace8c010a8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94598e3262b45310b9abde3a4a20402b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72179189dd43687266cb0ace0ea30604137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23755d188b628045cdf82f38bb344cf7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fe793c0b447dca235bce47515389e8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6029a559e42fb6c1d17960fe778b9aa140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5521d8ba83328d83d423cf7246abdb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d9897b8c25143c3c4cb879384b0615142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0b1813fb2b29a833811dd06f24e025143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f375abf139e43474fc3629c68a92e40144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f06f38ce3f074cc1d7c82e281c8ab9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c9400be2eec49f67134a851cc3216b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0cb168dc923192035c8aa264750d3b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745cc1dbce2a687fd4101720ab97de8d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a201f42df9f49ccc9c53c593c9e3bc6c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7720e51097186d7ed510a8db0988335d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b7a28ccec1f5fc323c1b5d88e1eb5f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628743561b062aa88e5eb69f17ea4018152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c8cd4108123b19dacc5c226fdee4ca153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec297cccce8944b1616fc06338f69b3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f64ca03d52e27a28b01d464d6c72e00155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2580fd04f30d5ab1faaa627b679fafaa156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256a1bb473034cc394b96ee3f94f93f8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ae87520ab79a5dd0c1fdab0d908434158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286f19c23261e2c3e60261ecf06d7ab2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de7ccbc56fff213c6a93d8bb5a6ba04160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7950c30177bf72e2e9947de81e309a72161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53a135018bc88ccb986603fbc8ab020162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49419ccda44e1d88c2915b7a066bae99163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb8cdc23ca64b200dbfd14783291f3b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c7b32e5d68127b3bae666e4fbb9392165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c281a3a75d581d0cc44972e9ffe8a1d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cc073fbf7f99b46092bd87ea19bc64167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4b760a8a32174da77a75c74b354445168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f508c175bf8ddcdfa59357f35edeba6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293bcb125a2cb75d0239a70bf1cefaab170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfb6c0b3178f956524557eb70813da4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5bd55622f01cea809b15157db20a59172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d8a780e8cf6be8d76b6b46a975e7b4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e599211eec9607bc5475c0b69b43940c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432a92e3db1d2ac76218d5b9caf2aa86175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38715a018d83716fb20c748b7ff842ab176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efff383da2d267ba5f1b9fe2734f7c34177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2df25928819f831bdf599032a1f873178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de20e0937d25cfb8dec37113dbede34179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c6b4e2e4967f1cfd52e1316fec1382180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7137d248cfc89b62ea78a727a7d9513f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eba61be3266970740f8653d6768266182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1daefcab4adcddb31c33fe3f08966f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba241d540d2b966804e59daa4111a11184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16691977b76a5180a053d097153ccbb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82586df2616c6d774519cc01b1025171186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73071c0f5ebbf438fef00be538ad2cb1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bc6dd5eb20108e20e022398b3422ba188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af4ad17ebabb9d61209bcd76ed7474a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45365c8f92f6d94f6fca1cca344834bc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4928e7cf249fdd759f6b7460a9a44ac191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6abcdbca5ce6d7daab68a666d621311192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d662d0124851974278849a01f439911c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cd13a7d429a868bb5c81e2593b7567194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7c81d17cdee0e1b55b3d6bec459194195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f65bc5e190b820c04c7e44faf5097f4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a42dea4366ee6ec3b72a21bc1de816197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707237e330206ac05be3d36062a5324f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b536d9b9197006a790de1531a8860257199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8090abfbc48a55239e99aaffcc72ae200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d2f6ea3d53c1e570f698a43492fb32201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01846d8fd2c5c80bbd039799864782c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91866c79144a4abca5362db00e17970203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b08a64724d5b74574e37fa544413da9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fe006c0bcb0fd4ae4c47198f0b22b1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d67f8046a14c6a32ffa3d9ff00284c6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f670c2e3ef066b6471d19ac46f5011207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14706a52e857a6d7b47d3d3d75668d99208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a20da1764818a79683a74e617fce4c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7615852b78b707790d6298948fe95e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84eab3889e3b6229890a56a910cc5d82211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a38dd4c25c5bd6d14d7b2604d34298212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322048e82a05a110478b7a0d3cfc13a2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ac2500cb433db983cbbd28329bc13b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c58635df27d77751e15df8000367276215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0ba9429155f8ac3acb3884b1e16165216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e000445bd7cd7a93058c1970591478217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a672be8e8546b3ded0496793796a2d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bd75b78fe44de5bc2717bf05d9a7ba219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eb77b8db432aef54b882586c569e09220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cdf76a919d81a41b9828a235f9117a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb5c0d282bdb1439c8d8f0d8ac805c2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd29cfc2a62a7c26571fd6b087b7b357223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee5fe75846836e2bbef5bce2652eacf224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83842676ab6ccd9aee4142658f00fd75225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0438476d0a56eed5b178925bd036ee0b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0151f6b5cf4e26757f6dd82d3ac511a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baa4a56036937f5a658d1b5599b3e21228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2607277c760c56e04c322b9801b043ca229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48b1d8b2360b75914494cba521df57a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71a3545ce424de1b5d42854c6046f6f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b3573ac86f6d2e9db03487cef9eb7e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525e99c27fac21fdba09e3e1734a22e7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0f78b79a85fc52abd5be0b9dc10c64234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6739bf4a0a504ddc6b26a0686f200cd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244826df17041aa1a99f7f2098eaef5f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8086ec9d5c53083cd211ad96c2bb129b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087614dc63d0ece3f9da62f60543b53a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75f2a6f22fff0cbc1370fd9fcb69006239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8657e2a79c242bcdbaa6c4f847d687ef240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33419f4801761e800e4610517c027677241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2dba0289d7c50090df0bbd66f1e35c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0db6090517bc88b4359e7495a3e53b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b175371251fe8fa199c787b356b9c612244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656976b91e6722cf99929e956f0024f2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eeb294fae5da0387d862f261006a9d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b183cd275c25b28a816dfb596d0258247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efed5335b59fe7209c04b033b2212849248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b36d3257d5d6c29b9fd909ff67ee0c5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d294908a80b3f9b8569592f26e49fa250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6d2880cc4749a58f1d70820cef175b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeb92326aeb6157f5de748bfa087728252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf668e4881c9458b8e07f6f79b521a0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28304a32be9d5bb6826abbf18b4b27fc254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a13b579f02005b1e6f9af776662a13255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789fcfc9b9c49c06c08b0f9017948740256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25c292490b0e8539c510e6cb87b6158257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cee11dc526a78a33433333b6456958258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1703c7d2cf2b160e323fcd771a461b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324703f33c14b50c6a30de59375cac2e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9208f7295f5d37ddccc47681698fbf36261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46ed38841f772382874e7651b9eafa1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15d8b4d58bd8cd5252e4a660577a34a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea23fe7d69489bdc8dd436e77b87664264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e9cc774876dc54d0412b483909019e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6ba0c37fa5da31efb5cdec2683e58c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80092bc08149a2481f113117caf62313267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e72801468edc7ea5a5f6923e3a7745268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32307bf759a0cd5f59d8b517ec655f2e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383fe9790061923ca376471da84bad38270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539d5d2fbf7f25f4b190c6f351040f73271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e14b9c1d0755bebf707a773a4760dc9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a283dec31efecce276be04238ad764273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd194806654158ef76afdadbeb6bf5a9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d32a52536192912c31e16d2c77fffd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aa89e0bb4e8612a8d97bc7a8f557d1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9cf01d742645acf19aace9d751c23c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33cda66fd7f0b71c92db051d9f41fff278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260b0d1b3287aac550d6e90beb50ae27279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1427c1c86ed449c79c6fd870951ab5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc6e97f7c8f68dad145a7cb9b7c7ee0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe1b085d49da2eb1180f8c310a03757282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866936812520a2d5b9ed9c2593212c00283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008427ea4966b5851d00316ab7d6f8b5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ec21ffedf4a818a4f343df9f21b5fb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52aa3941f01c35deb2556c8450b9115286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8a8a3bf3014083a18aba1288826727287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f44f9b51dbf2f286ad40e162ed71021288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1602f55bfc082f61a9173de9b5d8130c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91031b0d228c297a9c75f72c9ed541bb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf94641364b4d98b930a8d197cf27de291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62112425e2ec5e0b3cc8d75e72d10487292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f029bc58cadaa82c18f02e2dc5f61d73293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b42a4a595a41bcdc64da4096aedcd2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e100aa6214349752f918d7a28b1d7fb8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0348b219accd36c55f21b7709c7f8ff296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22aa26f125974b94f5d8821dc45eecd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc585b79aa0a6b1f0807e5de8819509b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39943d8be2203bb3c25ae8476c6baa4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b113ad4cef930d9ed76db2c57f2ff8d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28b441f95cdea7026e9f91145b376eb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e38375137fd6dac5a77cee7c169389302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfb891d9bbe06c40a307bdb654b2aa9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74255b0d3e749a34e9f53f52c9647879304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea9b98652f50cccdc0bd4a593ee4d40305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45701a66432ff20040ceb6a4d610edf4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1689b06adb9de5a107b4d09d12c68e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc86c1e3e49ab5880818a7fd6555464308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2391b08d8d09bb64ee8a24bded4c0d61309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e6c376fb4a29ccc202e073420e4324310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e458fa7721fc61c10a0b9ac8c7f9958d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5a7e5ac409d0c2f09c1d3043398011312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed7aa0b9f315aea62a011c3b6aa3c3e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53170f83f2a29c7104341e409fe3a13314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f1ff257195b1ba6c8abc8e500fa39d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68bf9aed5f25166346ab1bd3277eeee316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca76f47cb27c73db7a13174c38b053cf317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a81a444c7cd0d4fc38565a2f5d06ca318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7a662f131c1a7b476c1a0daed7e0c9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28da536e2bf88c939c576656eafe7b99320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0771b84768ed7b5b8807be8035be74f4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b15880de92d88c606b705b480ba5c2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0869238e5509b194a5acdccd5fbc52fa323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5c0803849fb1facdeb3ed8e9bde497324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f76722bb605646fa7d3226f00de2d5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c280834bf308f2642c289f5a2ae7fb76326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b43d928980febce9a8338113e27f62a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4510f1e8f1d8542556f8d83682bdf841328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb608ec28580b7e9d1f05ad827c24055329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d26705190b746e1db0d806762dab19330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7833da9b6e6be87a0341d9fc64408f02331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d25246430df5dee691b08e182ddca7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0c1bebdc0464b66389fa29feb19c89333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e849bc52d18a2bd6f8258f23b88d65334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec752406524d63a42d96b7076fa42c92335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13227399b0f4e4e161cd7447383197fa336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f51c0a331925ba115b165c1d6fd98c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c55553624e608bff637c9b6b5cc84e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba82a46840b6e605acc88943ee86e6a1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1071b87076eadfffc2e98aacd709abfb340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e09c00e3de2d9e3047eca6f703ffacc341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3941ea7374aced615a615baf6c2ce69342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbe411b18dbdf6e63e5282b639c8361343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c8806ed5b8a653a319623065be5220344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786a05322a171f14b5d13e701fa426e2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014cf8620d36ed322d36fd9fd0207335346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41e3d449977f7648d60f6047b153689347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fd1a1ae2628116f274850be673cfb8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b1d83cd887d6ccab7164d41c06e391349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a205e5bcfcdf7e4ee7264978a772e50350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be6f3de27feda974c9c4c76afb62f12351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5745f4e22bb436aa7bdf5473a3d0628e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3581e40ae9d90597a32cf5cf87f5cbfd353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb25dac9b491d7f6dae8dda67ca53207354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4833fe858ed9ffa1206ed3c551f39755355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cb0c4b44ccc0c9e4f13146d2b7ba7d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f40f569667669ee627de48359f9382357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2544fd47410c2d3da97b832d3b5a67be358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ade1570abd592b30bfb5cff403ba453359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad119de94a95974d520b8b929724d209360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6deba539ecee19d8a8d6e647acc2be361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0c4769f484b29ec98452abf7c662cf362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6f9bdc0a779fe93481c21170f03cbc363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e309a9394f5853fa0fbc9717f597072364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a941ca7b49166f96c0b4fbe0310d6c8b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2ad4e020617db3a91b01c3b55e037b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108ed832e99fcbca474956e312a00d92367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456fd25b64990e5abeb69e0819e33437368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23912c457a8fb9954bdebcb194cd0a62369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074c1584b4db74ed0b3d08a979219db1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceea4effae521d81985a3a244fddac6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed4bf9eabf51ae0194bc10847b2d941372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ab00810e908e7fe2d92a6ec6293a7f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5758ded421dbe256099166a6ecaccffd374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8b35c65f240f8fc266754afec03dfe375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3e3f7fa2592dd107a902fcdc3353cd376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beab897685fe1146709ffbbf74e66375377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6863e3c2af444e7e50841b7e7430a0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960707df51d907bdef9b775ff0b29941379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dc9856b2a483e8a38bd6e160c13d46380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409049eaae6829dbeb62a35a09010d95381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a033dd147a269abb657f2d4e467f3804382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7e8c15bb3cf595942624d9243009a5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b15c5211c9c8229c83b26cd28833b79384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3022e630ae214f47afe255d12c27f802385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b4f593d84a598c0b92be8f31904b9b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91212f1fc5658c58ed933c5d3084f5d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5c7dbfb2103ccd18011ed7c030d8c8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cec561f8598718ecd64ad7e513a3f4a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8084fafd423fef97ea0ff37c85acd40390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6b49c22b1b7bc2dc94411e31400c37391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524ff2c90978d3f989d23dfc148485c4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dc54f0bac7129acdb7aec9168dae34393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8362d539151cb024a7dd0331dda84eca394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36884dd2ee41b4c79cb91055263eae3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27ab23ae5f528ebfc296149aa7bcc23396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cac6e6d060f1174dd11b025cb6eabb397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9152bcfe9f0108d0f36573bbae56fae8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0487717c0898d102df955ebcd93e052399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f684564380d3db84c7a12d3401a132400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78121b9022f08f4fb0197b659e9c4df5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2cb4cee0e14953b8d0c2278c2dc313402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de106988f30da5445395c3812d3f144d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6921fff1784ebaa96471a726a6a555404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d39428d53edae12186996d0699057f9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27e2cc177bc9f290ef4a5bb35df5eaa406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c213b018466223dac7aa5dbea2e7ca407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abef5925e4cac3c32a14ab22fec2045408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506b192e279513ec9b64dc509988bf6f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d729321e381c990fef3e58c8183fea410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31b039f411e2986dd0053683efae032411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674682fc171dc0f5175cb4bf55fadd10412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f8ef343cf65b9fea7fbfd9b66658ea413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80076276aeebc2bb3879b5f9f672cfc1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e552a4f17af56f0586ea4f14b5fa10415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64bac397e157d9820036efa711b6ead416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b0addc6500f52017f9ef049e21e81e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f621961fae09e01aa38ed324cb20224418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eee09d665a4650a9dc90ff79e13018a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcad7d8d10e721f3b7a1bea062fa234420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6795c47947d766908b7dc2878a0012e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7c0aece12a5061d8c1c0663dd842d1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f1266d31641bdf0a71fe2e49ac7ca1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041a2e2024e9e44f20f626c5dc95dd71424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1c530771f5d244199c05d561ffe130425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501f36d6f337845ca04354febeeb991a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45e2b9d8cf6d6273741e6153932949a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98095e6eaa8bbd3b7ecda3b90afe3b62428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860a5a128d1a6e965a055fb2fb52c680429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a8f4c74478b0bfbd05c757798a7065430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23fd9378fc828816257cb7a3a5aa6cc431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae39fdb8c8e011b2a85960c9a258203a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0632752482ccd789748268a6ce136ee1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5098724a738d5021099ea935e7044e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216085bf2adcf393921674dd0b5f7f65435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2068f98dff238c9e3687f53d4fe94a89436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b267e71be9cba066faba1124820f1670437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c65bf6c95a95670f528a19cb5f60360438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e50171027a66b614ef552c64b49e72f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d660fdd01c065665654a072df7c5f3b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c86a21ce89a5451a076d8b144f8343441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d454c2579f7ff205f3d81595e5f646f9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9944a5a39179b1b6f843e538d373155443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b6890b4ba74b759171728b30f2f1e5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5209cd80d88c9db792d61860867d05e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb595acae06bf9d598386a1f327b146446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deca1536151b33fb53fc22572e60a4d1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa52e26be8e0759efc1c7b5166e689d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecd08432ba3d83777d08f1179a69c97449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e661e6f8b63b14b24f3a5cf70f7ae07450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb52a80ba2d6ff6ecfb07daf0e3a174e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce56ffe593e44cd1aaa60495060aff80452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d2cf62087a2232318ce6455165c4b4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45cfe887fd9bfc3aef1ce9038767f57454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eaaff76a58f8cd42cbfc31438cf8b4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add4bbe3c66ada2418cee1bb4acc8ce7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40ab476988eaabe79dfefa4ef62141b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f0dd4c947e260ef817d0c4a8098ab0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd94809290804d3b268e8ff57ea851ce459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b4c6d83f18e61dfa7ba111e1b56632460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d0f430b9b9db334cd553f3d7fb8e76461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71173dd2d76e27fcc6069fc53f0278c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84a611de2461e8bcc7f34fda848d946463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9677deb4b19d161813cd9bb917f34d3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1addfc9fbbbcc410004f72e9f65d00465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696835bdb443610c41c6e088b1ca07a1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2915951bd770e4fc7eee479f04c84436467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86209b116e757a10de0a2adbfc4e993468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0046457cff43bfb3d0d981e1941edd469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa84495a302f9dd08d1bb53a25ac89de470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf81b97a5a9765fb8e56a177e7371c3b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c795290a4b4e222ec40992395c34f79472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caa6d355ab9966565733e7258b74acf473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5200d13acb7285f9b893833d31272a71474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abc0af7ca49b1a0c1954598764ca060475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ffa117eae6675d32eeaa12463ae08e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e605fb704382bf18dc8c273171a5da0b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a790f7e80866169410e922c8d8e56703478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849559b51663e4388aeac815ac1f1701479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b285e8a0b33fe9c5cffe674199f4cb480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c2d69252d93d34cf923cc07afe9e57481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdc0f7bd3375759769961248279de44482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902822f9a75a2dd4e4257abf877fe4a9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5560a7556585520deaaa2c32a0c4c32484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4482f7981c82e4ef52348ae58de55f20485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb326d39088ad24be60de6a9f75db1a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630e1394f23b8b7712f0594a8c23fece487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2685125b6590b6d7e109d54c649774488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c892d6d68b5235c7713e1fecadbb634489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f254b6aaa4619902e1d1f7f32c0bdde2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cc48a3fd039c23df4caf8a1262ca33491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9bcf54396527d949e3e5a5656410a9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75200f97a811ca7f9d88ac71455f117493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d82864fcf54e793467dd81cfa9f327a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23de0feff22cadd9334c78902da44d3b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec0e7c3a29be393791bde53d12460a9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd70e7d3a23f36e6d1388a325dde3508497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6408b50cfaad0a3a8e28a88948ac2c86498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f521480eee6837b70bfc26b17d8d116d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f98eeebc15c5dc852d225ac93c80725500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26303a5d594bc3892fd46107c45dc227501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7066f337bc083484d5fbee93e3835df7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c069eee53dd0d0afe15e52352efa2d0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1729efde5253b1cdac626eba0ea938504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18522234fdb3e9b9aac74994d8654fc505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75c12193f5280ca58197924b3ce9d6b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d917fe6689d5e21534fc1bcda564cc507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2472e49632994cc0c39b7288e43b34e8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac18e4db29ec6eb1100125be211d2fe3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f56e15500a1fa587ab889bbf003806d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c197d56dece59939f85059a873976a25511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b81192dc7820e93fe19b09a0ca928cb512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bbd74925365e3a19c5916c67fa65d0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa269c8ed7b64bdea5557efdc01ea4b4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2000943c4501dedc98a2e8dc0b8f4185515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226586fdfbcc4f558144cdb1a253fe0b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b320c74c615a3c21c11b355e6f5c93517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1371db6c2d260f1d713f8dac766cca8a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208e5ffe5ac78c4c398936555ce153a4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf89b2a3cf6d4f65d0248ae088679ad2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5236495684186a47d790d1442b7296d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081d3adbfe564367dcb807a97f669637522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803dd5ad4861ce06604d0bbefaad2510523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bfb7300ae1e06f7c948d116a2a6342524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7973a8841a597dfb12596f6242ae5365525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db50d16785bb5919a977fca4ec87237526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff28ceacee2fed396c091765bc41d77527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672217ef0c6396a4a1151f7976d2ea4d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f84cba207ed1ce086ebd2684b7b2167529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7425b204d214acbabd6dd4995d8a4a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14b3ff57a31190a181c2bb4da9ee802531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f13c52620d1e90978707f8fd30d9c1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b36694ea11086b4f5f27008d3d06cd9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceaff12f834b142732293902516cb80534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f60e18a59ece5272fd53d89241aac81535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5e213aa6a17217f98c2dc58ade0afd536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732d513825acd83716c28417f652f7c1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ffc4302b90450d0d2a2a742b2d1f31538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2573ea546e8ae166d3f5a940baafa2ab539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3361c89aa6edd278fc12e51b1a5a1339540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e70a39643b3eaff0a1f1a124f615f4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1a2cec8f2ff378a0ba28d51f8f8617542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e12eeaff294a5265616c7f64d5f396543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52d42683269a2e7731a63df73947dfa544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248d76eb375e9c62c4de6434a6ee2fe9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49cf48422c0dbd85a156f4896dcb589546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eec86e5e9399b1bfc98e320e86e0f1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16491f6475554930436855fabdb226b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b1c0d2a65b48ab5c6c41d497191170549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65ac3c861f3e56934c46455c6757ffc550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7380265db837428ea9582028eaed532551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1dbc25b5ebe737c4aa7d019fe275c0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7fb732470ef916ddf50c8bc50a5d1f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7bd75fcea9614f96d89c4992edebe7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977071f7ec15fa789f62feee4c63da29555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab067ddb97a9127b4d64738542408ff556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaed5355e32a72e919dfe32716be0a4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37797301c4a03f3a49f840b971d22fa558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb58c786d023504a7ef216002e6e15e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa3ca941f0f8a57545ee0861cf5377a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b227e2183409e6e74bf0bd17ea65d40561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f47b4174f254b3b5e4989b10ae8a5d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8faaedc44fbbece058d2d4e69dedbe8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49c239881d9de233c282ea5fdbd1af8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef7d22ef5e2efe85b646fa42fa6f27e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a89afbb0b9830fb20ecc18f85c1c84f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388c2a2960c841dcf7e9494977e69695567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16f7a77b54d43edee4ce60fa9321091568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a4818853b13908b1e02a90ae52934c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da89dd7dbe300d32738dd422a04712f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5338d74b7bcc8322561a5133fb3bb25b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b23775d003d8fceaad07e56c7f96020572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>