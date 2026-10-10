--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f9f29dc01673630d3a52556a0f87cb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dc328f7deeb5a97c9ea53c7a6de42d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8535ad87cb463a5772bc736468778533.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5891628c68f101bc6c7283aaf6efdb3c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3202b48666899268c7285525e72cc4d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d102710dec5b5a8c797a3ee299d9b2f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5009be890b242e0452d992ffd4da88f17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a081583d9255b49ec96702b4c3cc018.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2230b74b4b6fe61d89e065b226a08569.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd29bc1e6efb07c3703e56a71fc9ca0310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf00dca48e90084963a0bc23e5ec8dcd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c878bd4b65f03ca846abdc803ad47de512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2596aea07f835e3720de17e73d4f8113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40ab75a68a688d03b1091d0d5e3e7ea14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7824fc5b6ef077ceebca4f9637e58bfe15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e757dd0eb49d015f26116642e539841016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78814e511fc7811d852b166d2bf957717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf19f8076a5893b9433d825f0dfcffc118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5874f759420baf5d2d0d3a72caab414519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4be5bb56dc2e8e299f2d4d33819cf220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb285c425e9a878712836e77381da1e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea76b805834d0a57c77f6a7b7bdf19722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9390b9ab2852f7d9f0221d914725df23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aba55792bb60edfa13e8c42b5b924e424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde7566ac28a07e8ecc0e7a115053a9b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42013a72675a39e93b5429f1af9fbd3426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d20da267f051e048aef372804c8bab927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dbd445b75b0bc2ce5653711b76446a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0be1c7d48078bf2971c01a787d5201829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9f41aaa46ba4dd10c788b2a3d49a2030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dff1746982e9548fd3183173f3c1fc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c407396fdcce1e1c2d8e14a55bdf3ac32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9ca2865a5743a433b9a7be830859fd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898a19d13f43837e88c8f2abd86d2d5e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a707311cff9e92fb5eac0765c07e5caa35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de0c1570167e5292f440f0f48963d5636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d986ed1bf49b3a52a80ee834984ce737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7100cda1bbd80f1f6f042b21b4094dc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c83d65e1b1c367bce5ce54980f703f039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dd144607047dc6755769c84ee74ddc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7213068f72cef17cdba01a8d34a9ca41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b62d90d20bf8fe7cd0da62d3bfab9542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422b96b184a80bf85ab346ebdfff2a5143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e0708559a502b164cfb2940436e3fa44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086daf00fe32f5d3403a90c4adac4bf145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18efd39dd97ce989a34309fb1d518f0b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5784c31ce998868331f9b72bdf68bc4f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79561440ccc8e931e51590d8cade4a8f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16de7d9692b897898a44a6215cef167849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b7aadf20dcc341a170ca7a7877523f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafa15e225a1b84cb69cb63482ecb7e751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df324c1fb2197c17b2eee390a68cf56752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bea13acad5be62af9aee2d2e6cd18d653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f0bbe24771c978cfcd850405d6051754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2058a2529682e4bdb3e1652a94ad247355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7107d7a01461251b24df980274a0a22a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2e8d79629fde497926d7285063c62457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a393fc0ccde5feb10917d112a1db5f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4260a661b7041db0182a543e595753659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e907bda8cbec97915015fb6170e38160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20def1ea9572c315d7fb989fe71ef95761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f662222759e8a37826b4a88d486d5aa62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dd8041197a6236b0d8db6ed27a591d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cefbb2f74ce2fdf87a4261c42635a1464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746cd2730ebf3ee623efc5e6951b3d3865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0914c56df07d900c10002d10cf2ce5a566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9724ddb6e491894f5f4ba1ec71d30e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea097c1f05077c1bb885773017087b768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655677ce12c761a7d143bdee3f09672c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd8c6d9e17016dae3144af16f50359e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0c4f96775a0d0358e90589d654f64871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7ed82ae6a56685de3b800b0408a92f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cdad0ac2c18308b26c1ee125f69f5f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950403ff959a027568cb23c13ea7894774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a25154ab8278290253ab93e9e9ada6775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4254dc6252ed481bf92b02d9097cb0b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a9ad71ec68d4aa18dec28b602c927f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350c131499fdf32588f7ada1a21edb1678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7d6b740f4e4b4c002f2511eb23def979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938f590182f9f4c663b5581580d2c9a280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe03f616328ea4c0eab53be33fff6fe981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c858aa4664e8178b0cdc0d0c649a497082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ffd8cdece3d4fcb80003a295eed51e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224561750b863761d1f1dc8d2fec8eff84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb18c5bca691701cb8add158eb40dab185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751b7bc5ebd48e01b93aabb392376da086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5003fd5d62ca62a21b3c5140c88fe0ed87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0453abd349bb03389c0a84577011cd688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab740597207d5123e02200cc783e4e389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab408253008f30afb6ebb5bcd8dc28b990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7929a3040cc2e9818a2bac5fb17e63891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b9c73bb4cae512e5739b0785e2c47792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc6dd72925095c273c964fd1e48ab0b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5901371376b1b6328424d148d134cdec94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fd17d45df301dfc33ca7f33b2657b895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d296f70ac91abb24fa399f10074d4ab896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a54ad908f0217c06710ada92f24946497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faab5430ad408bbcb15409015c044faa98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d9da0072e744d9a8f9ec664a065c0b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ae60ae02935b2eaa5e0e60cb59654d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c663f25f09d6cf7f4f2126c74d54a825101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba859120985bbcae5d1b2ede3419b6e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d13b3369091292ee9261dee72e5928103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac64e38a01c786e2887de674857765c2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52623c1459784785ffe25a41fe0ddf0b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fad3f2310354b484e7eec3a6acf98a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c6e52b9eaa130319d2a389b3405bba107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cc7697c0e5d1ab9f899851a7e4edc1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6056a3bdf1f598fdb6990daf401917b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8aa3a58456f421c57b1e65125d7a53110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2861a681689fac7bda5ac8d9c385e410111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2221ff0d5255ce8dcb50d0d66156cf54112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8710b54ae90ba053775314ae4804ebf113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d767d281cca8199d6145909f23c8a8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a265f76cb7c55a4c2b920cb2d8d9a173115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef69a8831eaf9dea2edde7346ee00cdc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1994590f302e87833cc084fe6d977df1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83b6cdac6a64c60b0f8f8696ea89874118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c0f7bc85d0c928a8097973f56fd251119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4531ab7ee92b89a60a5e17ed4d8964120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e0418348a3c58aa7e5c30b53d49942121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dba5f57edc9004395961eaa012614d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78799178ea6d8d1b9fb819d02946ab5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcce130a6bf1f396ec8df57bb1568395124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725bd46584ebefaeb8a0afb8a1919711125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdd88979f98d07c4890a359d84eb0f2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f602d840180f60dd265bdd13978d60127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0770008c2827cf98ad370167361e3429128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c57a07cbb73fc203472b15332e4666129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ec80baba123507fdda0d3d616dcd6e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9c7a68008adb635e447dce6e8d9614131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ae4847af0e8444383c57d7678348f3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c79294306b52644f9df07ab1b4dfaf133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0e2e508206e15a9f34941c914ea845134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcb4ee51e27aa651d9307c7215627d1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5a3fa0795013563d034df8ad4dbd5e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040b181b0231789ca167a60034ea8817137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c336e92c87398a2a89691681400bc2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b2091005a3d40e2e57d93a563967d0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32139a81419b3ec09b7b2e7884797266140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad339e15e004c95a23d1fd29107358a6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a516e6fe5bfea55fbc04aa8591399d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8590470d0446bd306d9dfa1deb708f36143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeae7f21c0f5efa60f151a378bd36ea6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547ff73020d2191eb9c7cf81f10b4172145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42abb19a5610fa9b46a3afa204c19a8d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a9c0db59893abdb3517dc3db16c1be147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3cd190a5015b663feaefe0a02a63c7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d2cae4119d4a8ae309e0de40b6325a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662c640e80a19b56d35994c0f8ea6524150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04829ee02117d88de87bc569aae0909a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ab66285dcd9a3bc89e7377f76542d9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf376d65a9de19bae7270e8daa74a7d9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535c56f9f265611056fe075be158db1c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed06cd8e95dfdd669f55dc2b0d66def155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480c037fdcbd55b5493e96c567255dd2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7ccf0ba4a4c66c5516ee5e87bc5ea8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd43aeb2b04565eb7344641c14a1ade8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed04e81eed9fb059e4006572b38a3c3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074cb116ab333f179ed89da898eece5c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d5d03f63e47f1ee3fcefe27d1330be161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ac33e51917d6629efe4049bc5650e6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86476faa213653196e98b52f88cad6c3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f51cea846f7130d5dbd4961d9a72c15164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c095f436b1f88c905566828cb3ed5c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd02c567496613bc0f670b3e1f849b3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c143a2c62e36ff539d7bd972d0524b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b9c2cad6b237f7cf0a27c13d36a08f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83faa08c8bb80f1fd55ba016877e7bec169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca134defb731e3a48e34f171f9d7f586170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e55ac0d3a2daeb426dcd3293c04c07171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5721f98ca7e783523e110df81d113c42172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc1684fd031ea6099cfa8d01eb26dc4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11557683e6abf463f2a296ea0a23e6a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb945026f1fcc01a1e0080a32296071175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea79df60cbbf95d154339e3d34d1eee176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c23413ed098a7e5dad86ecde0868cf177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a8b2c08e507d326c679fad5a6b9a53178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4339a91ed2ddedadd1475477b1562a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51b15bffe7243d4b8525ae061486906180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7939e597dbcde0e502bbc9019a9712181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f85ddcc736afd872c131be8eb95446182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409dd6983c929e22c38f2e5d4523011c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89da0629c7b9fa82d3a49fa537609918184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04908125557df1f99a7333bdbb1b9e1f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa71aa4b621a846df31eeeacda155200186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c814127c982950ad56f4b88a92aae709187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324e83ce25b50a2a310de761177fcf5b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e95fb2ae1084766a63e28159d539a18189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa073ff0b48e7985daeef4488e2b13f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68587fd7f2b0ee3b0c25699f136f1ff2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da55b76674c583ca98cffd456e7e84e6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb2ddfcab2931a4cae662bf218615b9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fcc190b475cb4300e7346ab5985c65194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba723b2a481f61c0dc265524d5422e70195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be9bd0fd9ab0b36047b5e23f7652975196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6905f33f07cb247a0a40f501c012e745197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1a436d65b6dfcaccc38030caccf813198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a8421fc7d75a23581c66d31cfb6bed199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7a6e4770e21c46ab2e3eaee5d14aa1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ae4517305ddb64290f419684f6d5f4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03373938c06032bf6962b0777cfe937b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e9d9250f77ce6a5aa5e0718ed753de203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7d390951e60822dd97de7bb4ba1895204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380aba64c772c1b9bd732a741afc9b4a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09c41a4e6fddb72892a6369dd43334b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7d31ea76621a8f68650a3d52b3ce80207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c78fa6b923c15439ad84df4fbca9b0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced131c4566aa92316db9aaeee7b8dd8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd639e06dad72342644c8268c4e6174e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30009300658bcb61c43c74284e5a0ab0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0fa71203b8785f0255ead745f51562212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917ad14a107ba73860ebb06c6f96ad1e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27a42dca4ecd16e8cd4271f7b25b13c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db4509c86b8cb30aa1886391e9d6911215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a93684e77dd13e30ab583405a4917b6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0b4052e9a6abd4202057180b969c96217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02384b01ce2c1a46a6759963aeda28b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a3cf3503d86f220e2ed3c974f4c22e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076e5896c3d402010f265594fd775a2f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8119a645d89ff3f4e2cb5e9679d0c828221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68582126f3231bb7d3d4613edc8d5cc9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362ec0091f4264eb6d6c05fc73930833223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9240ea91b573292ecfeb88aed0f1b7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cf80a96bbc11fc4b688b1bbf4165ad225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843061dd36dbdbb21193502336cbdf97226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd9d27f35af224fab531a003fc878bc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7f06006d8394a1c2002be5f00b2d01228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeeaaa44809f407d8146f1004f308ad229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebac3637a1fef0d6d23ad2e67c81ba98230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b8b77b32a160ff4acfe5b66ff48fdb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a0b84fd03953f1e861e431fecc4bc6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e314426ed79d74fbf231e9523123cf5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbbe87af4ca275c455b3bb8040213bc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2639655decc69a7cf53f701932931023235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6959036fb06435e456e12b756332925236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d2a204256197af255b405e5fd2702e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27d12c7a6aae6b7fe87c1e516816b32238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bae1f32369acf2142b518e35da68100239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf90d3c18f5acb311a27d11b6b300ef240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6fd3c8dce3d70fcf9d26538408bdd1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f222b40a4591619bd9f20ea2b1d7ea242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da1af210278883a76c32dbd8cddb671243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3ab3a6ce17607bda4fc86bf51d0953244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba98ddc1b1e6a445bfc648907d8ef7a4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6167d456b1925773f24941dcd3841ec3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba862e5d0b058d08ae84bcda03db2b9b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8bebb712bbe1318f4029dbdd03462e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427e193f17da2f339fda19bc0c650b33249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898b0e30ed7106793a8b07e8dc32cba0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8818faccac47fa6809a037dc8d13cca0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcdc1b7c7b7455cd75e2cef26a5a79b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b0fb2190aee0b122f100d044fe2028253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3172c81b438684c7d141e98cf9b867ef254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eee00e62cfb0fc9f4c05d87a18cc4f5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38101f6d537986dd5e714f328967fd0a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f527cfdfc35a712cc408c63027f20b81257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43eab0d5e17211798a267fbb748e3fb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a029a427ae2b760cf74ac487fb4cc102259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d551e17aaf3f49c78294f8e35cb060d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04add7d19bd755ad4a5c3bed3092b04b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d8e45e8631624dcd8151247e69f3f4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef230a50dd9f3ff02c1c3ccb1750055263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2336678635839006264763cb90b631d4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421c2a0bf8e461d314cbb21e318625d7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26952712595704f8f84acadca1c302bb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6344842f74e5e985d01c1cd10ac05b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63430f7a30e96bd4d55e06734074bdc6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d2f09b10878cbd3c4f42bdde0f2406269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7707c1cde299c7e56673eea00a7f90e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a56904a2be2a3003af942177b4b5c95271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bea94108f5a92161a9345dedbe7ae86272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8297b324408384111e00b31b777c9f71273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4609debb1c7a918da14164f13ace87274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2d08ab53a7630f8714cefeaf0a72b6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49218774f1ff7897f93f2930cbeb64af276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2721eb2a4a290d43812ba5e61ed92a37277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc081f1333d486e69f11be4de6617f9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2376c2e24a7c88b2ef2859536ae984e2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4ebb5d4a5d54e9ed557cbb791310b3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729a65e28e933254269345a9e94dc3d7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2631cab3ea8ae721702611bea984ed282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942734ec122fbadb540a74abb56f5689283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c0a1957ae8511eb834b77b78fe8393284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feedd57039e8f043e265324d19c8caff285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d306b3a4aba4ffd7f6afe51fa252c9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34711b5a10fe366b8841a406054d98a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6708e05d0add55097ee7db31cade200288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ee39c4e40a3f41bea595a575786127289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb3852fe49142ed14f3e44da24f117d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fa34011b3e47b6db048e766f3d4c23291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec701053a0af464a84615ea895dfd5a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18492cc27df3a9a7ed7bffa9a1a3c40d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb6ae057a64d2c1362893808fa2ee71294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e8ee87a1d990726cdd2f0cb625b47b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141869892fbd2ec72f20694f6d2e4a97296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9905a32468788246d8d97764c08c1453297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4ddfa46ec987a28e6b5b230ec90322298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722cefac11f53b8d78b8f5736138f5c4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc4f063f1dcf8619de225ab5fbd1e43300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c3cde017bedf61205160c4cb0b0291301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c63640d60d43536f7c49e8603c29260302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69c2d0f5d5c8a2addf69d013b79e2e2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b554244bc2ea510db16b7088c63632304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b27f58093d2b8d5457cb5faeb3c49b5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc30a9ae76d4192d87d451200967518306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6727e2a67a56cae57d7b7dec83eb224307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047c4768f5097d25589a5fa36c25e6a8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e58413e7a4aa962944cfd393d1586f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfca49e46823a5411dfef8303fd9f2a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9086f8fafc38ec70ab90614ad8a4889c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e491dae850dc64558de9b36de45966eb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46c430be4f23ddee15479178d8ef49c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2703fe72827a638b126a5549645105314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f218c39c60e08d9dbc8b6a8a6e15b77e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b1d2baa26ab03130aa05aef6b8ca9d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310e00a618480e3a56cd447aaac0b441317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58bea038bae2eb2652af9a783bc7c48318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcdff330966d950097378b5db4e81ab319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f8897ba92a48663c1e6d837e3fea78320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c12b3e21932dcd3c534069e66a5a88a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53f1eb677ff21e44030914662bf22ec322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc0b97fe0b99d6d90afb97ce935c644323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3e9329b9bb9e70c2dda36bee24d435324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850f846f05b98fde3359ca665c3e4a67325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8801dcccc15ee677a4670bcf9f1e06326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dbcae6e7b0d30cec3a4fc084caedac327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faed71783a17a878b5f096dea31d2df328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ea408f5fd9b56ffe7e44b530ca1f6b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d916c50509ad66ad6153bd8df27f4f8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b94726ef3213e5a429ab43565c54ab331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bae89292bc3b0b56c81249046378011332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676016b8d53c64cb5583351e0f9c4313333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8967a8bdd27a47e4881dfa6e7799e81d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ea096dffb92826b9ac96238cf7c83a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc5599c19583c5b0b2c14a17d5dff83336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5be8d5ecf8fefeadd60c580ceb6b2c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9830547b807d4734fc2ca9ea532e68338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3c2dd99cd0b0f392e8483abf52874e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aafe8abcb2201fc96d5cb96331c750f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e710e57eb01aa62cdfc3c7c01f282c9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8972f5353bc1329b3e9c639e258a8250342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788409308e525d3e99d51087846eb1fb343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05399e914ad53ea0f7a42e08c2d91a72344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e657e23644273c31c85beea2bf53d9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dfde5fd67d8086f3466fa4340a5f5b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa36f23b804b3baa85f60b81970bd34347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b33096abcb8f8d1169e6ee8ac230cae348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3338d257625c9700a627411f9dad4085349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2802dbb59be1c75156e5d44bfc1c11c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69ae2757c977316afde5093576b22a4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184daf6f3cd2ad0695561c9f72bb4900352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b246ad7451eb0756087deef490eaa7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0509d9e2223a95ff094468d5f5f1e92a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535e5a803e1f061a1851c320c9b278ac355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17284af8f296024260ebaba04053be9a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a719dede8acd6429e8c8c33d63704f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ebd8d9d1264022e79c439820b495b3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c602503cab4825ac0eefb11b1b140791359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f5076cc689642726dc62c20a804c6c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6b55d88b8260c618de12550eb8e074361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17ff87cb759bd6ac41158240254b0d7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8b92ae1ed283bcd229087c93797081363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c53773e5a48890e6091aed18c5eb4d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc17dd9094c0f3b2ebb84b3d54ff072365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a966a036e4422733b066697eafcba6ff366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c030f48ffca94d6c7be5ea995332f8d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0a1fdaaf3455e42c90b4634de5ffbd368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b83c5630689eaf7ff0049fb448285a5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16035e2cb1e9802d0a08855b87af30e7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35e7393a4b4c1f6c152ab09b9f5ed40371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d6d8113df040a2153bc068b85589b0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa31dc680a6186274c5ee2df8192ed65373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f1f184c8d87f426ac67a7b9e1d34db374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c238daa58cdfa8b22fc92b9d4e40364375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77be542bcd68cc606aaf41854330ad3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1741bfe5b3a41e61d5297fe816bad60377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78408880752296aa5dd7ca5f0b0ecb60378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a3c6846e90c72c9f4e7f9b34f1d1ca379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132c59e2f0a3a21b403fe91fe44bffa5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c1ce720d5a4da351bcf653184b2641381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cd724aa8d5666e20f8ea3fe4f7681c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb2a68fe6f6c4973e36976caeca7681383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b68b46574a0fa0059237cb20f5e7ae384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331b16076993763e3e4e80ad55b81da6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978bbaf1315b45118d7265fbd86cf275386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5afc895ee27fe714aed9816ee7f2bb387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d812e68eac5efdcea661fc85a9f3920c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eeeb2331035b147cc1e3cd0e369d46389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b193ec22072f3a02b004a12e59e8fe390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4428d3f549564e5443ccb09bceae78d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8d4491a7bfcada381a606dcc370d88392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c3ff6815719dbbfb734a885cfcba50393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad0d0b398ae556fb0825187ffbdcc13394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2f3f7683ebee21d09a1a74e8893cd9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeca433d217a2633900af86764b172df396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85df1ee474e60e37c2f76c73ea2a84c0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5902fd3a56e1a1fc6cc36db599769cdf398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9461a2a590f62575b4fcd016287bda0c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16227cc1990aa761809cce3d1aa1b01b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6d9222ffff4856370b911f7fa72dee401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f757b508305c3480ba370fa66d681678402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc493e84885085d633a85d61347ebe9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088fd8f631a8dbe5417050cfad75345d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16df827e66704068f9a2b5d3adc0fcba405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3ab0ccc89400344770914fd14957bd406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71ed62ed0501f3b9041af59a3f8f543407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b14820c31e156d9e106ba980d1d6ca408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bb54ed80aa5131efea2c5a75d9125a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ca5a41746e378c23772eaccb7f104e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8630654f8db9ebfbbd5bd337cd24444f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9914979fd64f68e00cdfb4ae0ec8d26412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84f887e54513126b3cdc393c1e6b88b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44657aabe998d90d854e858f5ec90e43414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce56ef668d545d378f18b400a4a2e4e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29404fb06853e11a4be7597cdc02422a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb4a5361790e5d00e3a085cb96c1b9c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6135c8a99e25c1202c02c52ed6754457418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e58f80bb2c9d0dad8ac5f2d1bc8926419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725534386891ae2aaafa2e9e7b62e80a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d44f258bce75da237dc415ed5df44e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37e4ddd291d1b49517216d70e2399b5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198c7665e0154435aca412fcb5d5c794423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f76cbd2457c829c3ff7e911a666279b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb81b32a6ad8e502d1750ab532435de425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93589cb6445348a0eaa55d66b67ec9c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbae75f4532c7afca99139338b8587b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f38356b75d3f33d03684b87d7f952cc428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534993818dc6e5224d62bce1d831bbdf429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78a2f63d8940a165e7bab0ee796f76a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0375bc6d3ed4de36fb544bbcdd9dc226431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd01113d40ec77963d64f1d11e68d691432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48454911d1dee79d80b38225700bf85433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485b87d070c55a3caa42adab9d3613d8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2969a39809e0e103d8e7807a13f61f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f7e173e2da4036fd45ac9b6d39a747436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168c72ae530927b32ff152853a9d3d28437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344103d44621269f6cd8fea03826ef98438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7cbf2abd2135bdb6fccc4fd93374de439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e09ca619e76a311db03b7071bbe10cb440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9fb6e9bc147c07d5adbd9ae41692f7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb2447590254e6836a6af1a86b6b03b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eed823f2a2cf305de756c6aa0237111443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58490b13cd42867e7b2e564a504ed90444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50648f274f5d8716126e016cada3243445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38bb4232b721efcc7fa44adf4f4fe9b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461aa23e7fdab95291f2a43ef1d670cd447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7de81239d1a15ddd41075f9c7519be0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c2a65473235a43339ab634dd1a56a4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c831110b88f980d8035a404f2da7e970450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc0f3746b3b901d35c346f939e16b8a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a519aabba7f5beb99f5738e87dd8c8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45983bbff5bc077c7f423c19bf87d8b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c5c6a312aa02928c21752d621f518d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61efb5c828cf857f7590cf74ff28160b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824eeaf662b49025f69169d437a8df56456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5f498ca9ef62f8cffdc63b01bc2d28457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c783e11828375a8ed4617a98c1934f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9058ade8b87d46d46560ef891613c6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8d3d6c945ae5c89fdb1074fb9fb2fe460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b22b90916a8d35e43014c13b0e94dca461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830c0b1dc6a4d49148bb165dadc7299f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ffed14ea4ddfc8ee5a1ae61b24e3a1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61da52e9f8a7e3953787ee35f1830c3e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93af7168c51477b5554fea017691240f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbfd872d26ae2d9d1b889b1bb646574466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11d1a38ba5219646f701840b016153d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac446ed04946161f41c1b483abc61e2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d63874454880309493336a619f7041469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca88c9ed803b6717472af2ebdcaff98470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481f9fd43b1e6cad72313317c6a3fea8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871dc4435e3dcfae29e150d8bdb8e5e0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e896a9ae7d2af0face0cb8ce056abe473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c61cc5de5725dbe5ea13ef4c5907c1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d2f7297200beaf8e20b57ec6b0d21e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcee90b7fdc026a5a0db4c0c02633e3c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70d00396d491bdbe6de5084e366680b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf020d46767606b0fc29424448903ea8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f15d7ac3b9b0924caef28606e82b00f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86366ff25e76d61b79793a9adb6f3fd480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ef32a116a0264c9ce131f0a27d9e37481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6c041c85c370cc82b8f032b6f6e7c5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faec272419d924ed4ce42668868a424483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8947f793d30ff6be60ceef789a85592a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2112af68f9cf491131cb7492f0b560c9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558ba6be4bd12d63937bb2831701bfce486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742e55a41144d4e73a476fc6ad6c4131487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2383d905921143e0c6461f6e34f7b6d0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025764b32d89dbbba2cdf0041a2c8595489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94106fc12cbef8d7c06979dccad78132490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a450d309e316d981cf4609a244d359491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa907b4f2d4a36c63598224dd26c94e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f630b7693f4e70546a9111baab136d02493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2f4f3670fa642440e4ad725daeb146494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c97c08ac243e7ae976e05a11109f159495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912a7cc319b9e2407ee420f57f296503496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f514cb847bec1c7a7f7ff28103ce42497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68f94dab088c096a44e0fc140c48b1c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b0881527399d71813d528a05b952e1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abede321fb703730e5f9ee87dd3d68d4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84dbb2f806d3bac4ae86a461545a1c2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eff5cc9c4ae5386da3abb8234d56e2f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82488735acae22a3fd3c994d71ee2e16503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da8460d4b52332c494c4d0fa5194f61504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28059555b749b98c2d144d8699c0c1c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bdc024351c296c99cc13d78baf6206506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa52af28536f50030e5a976f4cbbe38d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520295df93ebd8fb712224e4ab8d6501508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caea5e1e0a0a1d1ed7ea5ea744082d0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06414ed65d2738afab31df4cbd104de9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff32efa19e0c73b704a43751db962c8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530214c76a38b00c4b4dc86267d0d467512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9641cc7312c5c3c3d49dfd36d4ef916513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfe201362cf1931db51c5fc482562c4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379446b5a37f4a6cab72a5d12f545555515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52391fa98eeb00c5a160deb079a42cd516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5780fa272de7477a652d0c1acd63b2b6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578bde15cfd882d5e6f23c7a2002bb90518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706d8bb42677e736360be1c2df610012519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2485f3347cc452774432b0db9a37a79b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9270dcc34ea98b8af071c9536ee4450521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d2cda9e42e4f362471da3260d3bfb9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59f88369c0a65112b74d5950f220675523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975185b32fe70c67805f846a3a293383524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b32290e4b42d14eb2329bba559e1d35525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3674269404d34398978e53e32a0e777b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5376ad6e80891eaa629cff6c4f59402b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd94b7491f7dff86997594a404cf03cf528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fcb891ac5652146329bcab6bfc3703529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a3712bded4b9ec0b4d593460ba8836530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddaad972bb6011a3c8e4af85f43c8af531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a73412f7a6ba394dbb9e6b6ed48472532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef0a4a1427cbfdead858312bc531768533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fbe39535ae877d739a6962b64e54b1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60359b7534f86d95c454c28fcf413a37535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be817eedd42e4483fd9f89958629e32536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a7c6825f5ba00aeda0f2609462f9d9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da23fcd1d75f07455b7f9991ff13dbe538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1696ff3aedf06f05eddff5ba69f48f1c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fa6ccd7cfb9ced36a90d8cacc60622540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db43f10a3eedc0cd92ab27396bd5adaa541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d0155d801dbb9556f67926ee4abbc9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65c8a86aab4c232c3b3843432c2058d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8f94fc2d1852b946c3f5164375d979544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80ea4cd3a4c23a5a9b33524ba04d79b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c66b2ea9bed308760cd4c40548adc20546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cde384fd8d6c684621ccf07a570741b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d452c2563bee586ee6ff72e7c3b0328548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7b8cbd5c7afa5ca647af1c04551074549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd935533231dbc431503264ad8d017e4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1898632d6ebe021961d6d6937c5d5fb551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838165d64a31bf440342e090b2e75a98552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c161853b0f8550bae8b64906791c04553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a26e7aacb360dcff817c2b83107ea1b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8856cbe6d26c51d7e8382473eebaf9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bd3fb6488353fa07306cebe2f20086556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b68459454c33f1fa1c0e860ba15f39b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d0149d953e201204b5469511872a0f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33cc5cc41c13ae2f6998ccd1798ad62559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb08ba3a0fdc1f762ed6b49611c63b21560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28c8fd452776a855c768b85bd59cf30561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b995958ec87b8a653b2c1192755c67f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fb5bd09c0c5134aec097d64d018325563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6d8486bcb862f22111983994d25799564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d0cc27b4c453786970fbd010650b21565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23c31e5d290ef73e8cd1432f8426ec8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e87b2fd0322834a1e13f25cf6f0a13567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbafb3246f6241287dbdd580c5425d1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6345d905f4e349621fe95964ab4088c6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b947abcee4165d16b893ce64603d15570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30c665f99a1640f00c3b6de004881fb571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da22d8747cb51b77f8ce1e37fc85a6d0572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f98f96fbccb4c2f6ad717bc32e9a5c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e813c15c69da448c2d2a4c1e881dcc32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2a788b93c3570a45a05a04d4943bca3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350235593d1dc7b949a78e814b5fa01b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925c45f88747396a7673b9473a4792e35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682f6c992a158fd297cfcf6e5fa2319c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f907226b1d9f54bc4c3517f167e0de7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919ea0be0c134aac109c14d5a4e147498.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efb23e1187295031c2d7eb0f3900b3f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc26aa9ab46d579ad4445caefc69ad110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d584891febd81816beabf1e2e3ecec2611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb3269dcd6e5db9aad7f9e32ec375d412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4d8f2a8076bb8bf15fd420da3bec7b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a03d0c4a848908382d8c44058b40b1614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d8d3beeea58bddb1680c201becb4d315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559f0f6be239fe61ce3f2e1af696aa3f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a678ef5d49e4849449c9f88b20988a9717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3257345410800af08a718cc0b28729b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e9f654e84ebca7de729e5a765f9b4e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8779e23c9bfead86b7e41c95f1f33120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c74c996a6b271ee316bcfbcb63678021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3015cf3ac616bac4d33faa0aff240e5922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e454e200d79938ee62f2cfb1ccecc36a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edc8253e5ea00dc6e81718dca6e4f2a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3053298c1ed3758163215076601a068325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62ae92225ac6f62cf21935bfd0e7d8926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1136f68c70fca8a89db460feecd41027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bbe7691cf20c1f7266e5f0ee29200d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6051ae9495ea42c3153a54729e65bbf829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a180e83369a0ba34c0b4061d578e3ac30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1733a6d6e9af6fba17563bccbb114b6131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68c512cefddac076d4b5347988f262832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c2d3f86535c53c53215b11ec318b7833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d9fccd6047d7246d7054fb95c7645034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c17255a636582097bbf62a05096f1735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8eeb13715b1714be4fa88950676f7f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823a3fefc1b978735d823cec9b8a16c237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e0a98faa16baa7e5e20512c3e6776838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd22234966a55d2e733bc9fbf339e35239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e4bd2eae26e29f2340b6aa1bbb973240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84afc9f77209773df3f1027467e8e2db41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a5213a1835983e70f752b6ad2bafa242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f7bb74be203b900633afed353c9b6443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f9acbe6c5a445e029d3f388abc240244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0671e6f769e0f8378d178ea535222e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef83fde342ac8a6b76fbc3efb3f60b2146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773057071ccdbebd2cfc96465e91567b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64b2e5f60c232e9965e56e261ee623648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c970fdafb7ce1490f550e4b8fa8e011b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa8082b512dfed57b0de06e3f91a41250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb99b75c9cd41a4bbb5ff15e0334e24451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf3c44c62db4209fbc2d8f0399402e552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb97ef00ec2b5c4108088b798e9de03753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3009f1bb4aabfbb8c415a150dd10b0b354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d28f007731a52f262557a51115c3b1055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1c6fa0e438cce45a1b0b736449f50756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ec60293ca193c8d639454b21b29fda57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a51b9d22106ff72f9efaa71ee261a558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3278313370042ac820231e4fe4d64e0259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc90eeeff4ba59fc475ea5195293ebd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b91c48cbc8ffd4ee8efdffa19c80f9e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f776d49b1da129d390624dacd8e22662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efae3569f4326c5b2f3cde131ff121a563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f044ef9bfe3ad5fe34439380396f7564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466e5b7bbb169542b1b3456e30b6a1f165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffaa90a33f353fb354a6af8bb815d0066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa108c2f4ea0376c2416fe5681bd7f167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d0b64fa5c0d8f5163c7a77b6d0c3bf68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea58195a6ae845b4c33105b223449dc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fa4c95ea2c9025b69a198a0986856470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917f65a19f1ab56a6a50940708237fb271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5df462aebbe68b3093fc24b6830103272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b0c70b2b10a7bde656f85b8fc24f8173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04587f2bd33598c3582c80141d07d8e174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ed06f6543cddeb3e2c2f9653f38fd775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5762a61a90f5fbfc10d5c29a4a6a7e4b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594632241de8dc8b9914a12a5a7ee67a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aba365c75f1ad5d37c5aa57e8eb0b9778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bb46d418b363d6912cb6d16891258b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af493536b68efd0ebfc3c8c300632d480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb6e6984b1c22859df174db603fde7481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e927855bb0d88fe9023b420aaeec210382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6647ce363a3cf6a06b4af773b283af383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee386ac59fe93de8badb5ba6d830fa6984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97bc2337bee9948dcec54c40b517c9f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c281d504d11244898a6952c7fe98a586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e5054a8703a65c21ba8f5b6c9ec7ce87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f706985d63b2736f22de755c8da43e188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69361152038a4df795f23e52bd63ba1c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7e9431f21dbcd424bd0bb626d811a290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086764cbbacba08d47236a3e4352608291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b078173820b16cd633c5a23566f266392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eb24375a1d5031cbc6169352cc00b693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c85344c45cbb9f6332a0ee7edf3ec594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882d712d24341fed32ada6e478acea5c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc8438e158f8ca4e2118579b9ce643c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949c99d4f233de980a6ec654dc584ff897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca341b5608dcf1eaca5b388abc07f62b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808a155f7b1bde2f972d57f4c15f06e899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088fd40c09591b7fb348c1d2b60f212f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a742545b60783ddd050cb187dd879f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1e9b097e9204f295fed8300a77eee6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46b9f85d4d059059352af717c803c05103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0c2c27ad70b0ead017871e8d20ee9f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14adfcd761d0b9e1caed3f589a355b7c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21af37120d320c82126b4c7421e917c1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df01dfe2768babe2619b9520e82d7525107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f296de6c6f804147a5f0d13a84eb4cdc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8f4504e3706fb2cab11b4a03643bf6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9620a708143520aaf1b8be6df5564303110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353b0f6d5f2566738e951058bbe34378111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8511dfe2e9e969fa888a758c0bee4578112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1c90ad3d7758b2fda8ef712d862436113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acee9a1da1af591b29ebbd5c003b15c6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca54734d32d91fad87b2a0da39658cba115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a0ff9716337bd1ac5e2d621af4fd63116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603fb9057d12bd2d1f893e1653473155117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a339b996d3188e760787d37f3fc665118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837faa9f90777ad27a4d03ed2a7bbd53119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46a9479c888ab6ec9bc277c8a189797120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9a16e7635ad9db9aaa0ce3104ec1e1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9634847f45a7001381706ca3293aedad122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945badfe64e22c109e4c03e2868205e1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e30bc49408e03410c00066b29f6f5d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902ac700b54be7f45fe11d1f3690dccb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c113b8284f540d27b47a98de92365352126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc66a7ba7255ecb2daf79d95ff85508127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c47fa1158d142c1f670eb674af4c447128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464b0ea327d2dff5469ff2c28b8961de129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6b96639c9bc6b00a3218dcdbff7313130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b5fe9ea9ddf26da1df4cf226487901131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4bb6b531813418880225e09875b1b5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e3e65d36cb9d97eea46b4260fb6ead133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545bd34673178a5902bf7224becc798e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edca6de2df5ec086ecf3b197c5951e14135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f95fbaec6e7414e7c0d941f2c388ef8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253fa606440d757840088a15c96458f2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48db6aa7a5ef576a834d09a02c785e15138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb0a27cb545cff72773f3194747c92e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e9da8711bcbf739b4f4fe4f32a5ad9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150ad95c57ca9667089f1ecdfff50748141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10df949cce00707c7c8d3cca962ae26142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd18043e6ab2091e563ea2a1de7ab00143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d320b810e70dace0aec2074427d06620144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927ec2ec5a230fd4a918783485601bad145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b272e7cf9b34068615f2c40d8b8d057146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e637a800256e5b9f12ef18879154f4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969eca921590c3ca70b9715592e058bb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13f737d4ee3b6ba017b23bb845ff27f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2682b03e7b130232f6ad4471c2bb1cc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaf83b1a97f7444487249983fdfd823151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c07588e1a8d0e66f4e0f91e8a7af341152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afae08304e4171ccc46056493a31a77153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7292a1482fe06d8a95fd9e75b356f8d2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d010a4e947cfd32a7cd9e437d64fb05a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d7a919e1c77564a2332fcb6c8e3dd8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e57e01497c7f9705c360debf1e1703157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cc70807f2146cd3b7eb0d8dbd5b997158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31b974b095a5410b773d9fd0e1fafc3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40df65035ce4d064e52e32a688b8389160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2b8669c65267c0fe33b570538ac9f0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd7f2dd2b0e1fd39c277eb62a3a479b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72611ccdbf854c33fdfe452f1c4deb8c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2ba5fde1f492a91162d2d724c85ae5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8826fa53aba8215230ce8d72bb83b972165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6d9e20504034e19c2815e20fef563e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0491bb9eeeb628287f5c88eaf65a15167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d94b40d6423035dc053ccb8ea1a5939168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed24a9b278ea5060e7e972e96ec9d80a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b42a6820a2cbd92e181d09ae1ca63aa170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d6db64d7328bd2e3b6a02670bc0d35171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57daa6097e373086a172aa3ddfd51d49172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d3bb810a1b5aa5e29e9fc55708edca173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaddf2422418325e91e34ea0f556e6f1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d50d37c4c771a1dfb27fb886ca7522175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b01c98396a38b7514d70b358e1c77b2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48390a52abd71f59e6b3cb39d87a7a72177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e8acf0d85a9128f328e9fa561aa621178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d70a5fe56211e0320c98e3e642f413179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320f8ff6cf9f3333b6508ef6ec1e8955180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8063d50194e5fbe8aacdc43a0a9d1d68181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b554376c3425d6a9c1757fde876a8c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeaf55477a52bf356a43107beab5e5a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b13f643a68ed87425f49f945c206885184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c454d3adf899adcb276833e9b14f78185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b80e00911b6240da6773810dee30d11186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a1b37287896f11de6657e8a0287269187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ae190418eb568ee1ac8091ef59437a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70fd5ad98e77e2ad68fe42814ae6ab6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d5cf82a6b038b6f25e8031fbbbc2c7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267590ed886e9c0cf961b17ff8f4beeb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09548a4a6dca833ec99eb5306bf8a8c6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b217ca445c1bd8bfa66570a7908e2b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d74f8ba843cd8a0b435b92741ebb699194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20fb90e29f85e7d7d63e32faadc29ef195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ae25a2449270a793e8ea8c54a235df196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd308a6c51716063e7c71015dfa2f07197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28531bd8e0fff390e94a581a07cd5f61198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2128fe943da26122f5756283ff38838199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab48e8c7adaecbc37b32555ea1cb60c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab7ef0d641d8039aee07a8e907c77ae201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba50e1cf331f873bc68f3afdd5be160202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5ae25fd937b4fa86fbc450470eb261203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc301415a5c7fedb03a8524a53a4847204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3848040300240272177752ca2fd716ef205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ca48d92818109b6f43d663d2e71119206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e258f7555bdbb32f953fdcc7c53570207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3643aea6bb2661697177eeef295e9e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a345d4f50ec49e12e2fcc288421e1c24209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18319687d1a5ae48e2f9acc0678bdc14210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4572bfb5cc164a670696154f875f07211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99e866f2bb1f7bf23edbabd3aec37d5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9b9b081333fd90b08e752fbb6df2b6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e19291ecfdd0ab9424c08373570060a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87fd3a40dbb46c6d7a9556b68b20669215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be7a7fb125cf27472891acfc68a629d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe16ef9924c5b617b84e0842c20b3962217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5070a72277ca8d40b11ac22a1c9fc18218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c882e1863eb59e546e8b13c81e60a0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1faaa3fd584d921c28077bb17e1ea1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10b1d2bc2b643ab1262188d82d49ea8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c56068c65fadc528ef6d1a83c6c757222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66cc696b3c4ac7d747f22e0be75327a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5e4d90bb9da0d6891a5a2a31ad681f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c088c40ab729c8f05452a514da39159225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5697427d1b15307204f762447cf9f8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6636cf0bf46e044be85919b1da6b164d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d300f97dad7e1dd192d2f514182a840228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b650280268b112d338c41cbf0e5a352a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f529c0059ec192591b6550f0b7097626230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9f5d3485b5e587fde3daf2cd3d5b5d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254a4949359091f0e256eef870af13ca232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbfdd51ea6a5e8d1a2fc0a1bf2f19a2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abd2e886f4d8ef9967fa48e8eff6dd1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b2e0b6dd98c0d0976b48bd6b9db0c0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8fd19d5b2cdc92501fc48f28954149236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab2254111541a55cc1854714f162fd3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0fe7f6aa109359b179ccbb14e5cd3b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0ea5c31c1c37a6e7760cbd76bc8948239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2b2c97a5f937631909eb8b5f961fcd240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d276764d901d999f7301a2fdf00c81241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ba06a6f0a8b8e86d368e6baf22a522242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7841178cf758d4e754df4fc0f33bf85243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39af980800db909799af12ca19409ac7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a218be07ac27c1ff0e638a500302f2c0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2c75e63cddfa683b949bf482abb556246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beff50b9a0315ba8643a70d528d38ea247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c472e0b8997250bced5e1082a50806248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4087638384f5a8d9f8a95000d0c8d92f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7ba88f2b6e3a2e4655edd8805bbaac250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a49d01df6bdf99118695368501f56cd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932afa23ac82f68db5d90ac3d588ee3d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1688bfaf8d4afee53f5a12f185e2018b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7c2dd4469733f350e0cfe5e2441054254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5285b8deda94ee8e65e366baa77ae0d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898a0d702ede7c186c8a768295537dd0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf78b3d3cbb110f1944304ce10f79e75257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131509b48fee56dc8d69898436fac15c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afbe167411fff1db6b132ce8050bda1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d99ba0395fa597775fb9d17fbc316e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6bb549575d73d24d16c32abf062cb9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aad52abb9f05b59cc756d967925ebb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6793dbaabd69b51b83e3f7c8118fd6a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cadc167858df15f29d48667f6d0fe8e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca7707483caf042144b2887c1deb6c0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eafa12c9e78a9f7bb53d5da7481de9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b04266f57a223e1f621a0336fdc10c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00f305e1d15070800b01d47cf269ba6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07cae1dc90d36700845abe1e4b61661269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04f663b6da0e364412c4ec098f85547270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8a376d3dc9956e5d30528d064432dc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bb55a8660b323906a6313ce6879222272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3329e5085b37afab4a42c9e5710862c5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0640d398f4b2f6a1684acc4f77ed701274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f651f39212045075194de1c47f4092e0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414900ebabaaac02834ab91c2d4bdb10276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a480f1f78a0621aee47b618e30733b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9536bbfa65461e23c6c1b29b1a481c4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac97b337f854f385fa1911f8ef41e48279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144b26a6a1bfd8a8254d68c896ad8b81280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a36b5f43dd2b20efbbaf710a12bd63f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad112f979c484c3be9dfe4f1ce63426282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da09b9944cba7d605ca9ad95716db64283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5c6df1dc09f841e3c179d452da2cf8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74917af20f00c19b28a626d542d85efe285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30c207b79e1f74a8077295d5455e187286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d827b643b1fae8ee89cac80c10adf88d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e545df467cb9e55850ada71cc96f404d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ca0625d2a3fdd5f28433dde676e06d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd4ae7ddfbc7010ca232e9b23d2567b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8d9b15aa51350623c351295d6cb19c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f0ecaf18787ad286af1d0dcc2efa41292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8792895eccf22a08dddf6a7164cca1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e14eea78a9ab45b96148dc57f45ef2f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016a357cadeafdac1b52d08c6b084ac8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42885f3ded40fddf601de496b2e06ca296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dadf639da5f4ac9516059483a572737297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b1e513e6290dfbc46415983605c9a6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0ad9428146eb33cc3027e99af73f56299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbde19b106f5a30f9d07f22a93c0be81300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4694bd912ea84cca80adf4e1994a5da1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d42db5df20d520256c355d2d50bd85302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a799b90cec61ea5943fd4438c4f13839303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b2746375e3f428dd5bfc9a86589093304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf9865790b95701cad4d4c65952fd72305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2c84b2122322b74a4a7418da3e5bd1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3e5b8b39fb8d3af49609139a9e8aa8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc5c4a50b41ba9175ec5e0be499498f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed8ca413ca2e57ae61497a8b126e998309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c10cd8d2e045c7aad5aad88a8c672d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e265dd6416b18d6af1e7055164471f8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b719a5fc5f197cd6fadc056e2aa7b6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce87a9220d224d6bd7e871809be7040313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a97997b567d2b3036a35d4f5893b58314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd23e203a01057c9bee9633c89e41cf315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37ecf7ea356a67151788c949871df41316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98f61bf35429a799ad9dda9b425cedd317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdac097c2c88b937c6afe6861ba0dd9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2740f6abb2f1e03fe72cb1f19065823d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7744f412e414d67ce759a51adfc3d6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc4cd3f3dbba959240e426138be2388321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627b00a1cdfcc74403690cd07f5e6a26322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e611dd629dee6faabf1171ff2cc75be5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb42e1f0eb4d9e585b08e47c12ab614f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67249724bf2ed13b541e5d32ab748e7e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003a34431da56a668447fc69c1e85ef7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34d8a3f20de3266b656aa0853378184327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0707579972de37ed4e631bd3d538f0a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc75eb34760b72c0eb86836eeb72c08b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3022b6bd8458e4366ff3a380edfe904a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff6080b2cf646a9abed521bd056d270331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f28631850cd180133d5f633b7b3d73332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9632c9bd74bd6f38d5106af22e65d5cc333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a2f34d5742f4a3f1df68cd6fe32d7e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca99db1139b2d59ff92972f794de30e9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037b461631262d65c08d26b1fc6c7981336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4791ee945a1057ee84cada9e0f99bd7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a69600e23e2a1afa53bfba0257792d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5882321e4acf41d03e4d63aeacf0fa339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8bf4c3bbb474000ad491092bbdda34340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b43261846f6bb1720a9e32e215ee4ed341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714b7fa9c6300b60ba23ca8d3ae61dbe342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5d3d0ef6e9af2f8cccb567a511c37f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc6517379671db4be8627ae0897ff27344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf2866ba4f0b0bcd21bf34f2f408407345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8b193bb4aab96b2a5fde459243b8b6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674c1460bedd8a2d9e051f03a4ee862b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ef334c3787f6523ed4e7c300e378fb348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeede43a7279b0b4901ffe9703d179f9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23102a6bc230f63d7a0df9f18a8320d5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3c46f55824d875261a658b4024eaab351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1defa4526bf2f917ad1ab8f1736e1a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34bba5dcdbea39a4da8c30cac822691353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becc53d47f98c55308c00dbef968d436354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d9d357cddfcaa5056e3cfae64194aa355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0885b1358df030e126009ccf2fae6c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0800b8907676174b2357435685c3b2e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f128583737483f19b33cc3b9e3ea620358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb13850f27f81ea6bb8eb8436c98870a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b50e0f6f698557a73a85bd6648e630360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08602f5c466d3d9ebe05167b692e0548361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e45e409bc30012dbe85d3be241dcdd362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5647f863399db227ba89bf8286a5d77b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c5775214b4192e410a2ad9d6ec3d6a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887dbaf88c12ae0f6c2f63b9eb32c1f6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeff004352ba565c474b4d521811c72366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccee055620b595f57f3b10ccada0dc02367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1957566151a17215b4d506ef7ba1870f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cf545a6f70263aa8aa3b063f98d8dd369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2bafe6bd075d795e15edf8c673ef22370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdae59abf2680e24e7aa64fe3affe42371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857cbdbc94ef56554af1c7d8a0b17406372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ed5a5de3e4fcf27f4f29f7cf0995fe373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379684b49bcad7ab7bc7b58b0c3edcd3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d927d9dd8ca1fa3d4c10457371a082e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090337097cb1f0922e6f9838e24faaa3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee462401dabe3d764c81d38bd95870b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee563322783cdbe2c91c112d38c5b2a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0719842fa28c62df18ba10b071fc4e43379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78798710aa601171342e1cc929309484380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b04dd81e17528e05a8fe02681e9f72b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac2c5f8a9ec6e29f3a9ff91ef85e33f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f2d25858d757530648be08a07dcea8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6c0d71a0ef8810ff762fc59bf98a7a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652513333e2bb6778a00e947871f4112385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58906f3b04cf0b82baf5407ebe52344f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd44edb80ecc140b687051f6c860fc5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8def7fe0f5f05d1538633c84a5c93f3f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a6c872d5f113488ec4a9eab5ef78ee389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2622b2552b43472232c4d175cba88144390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8866a70b96330b832d1f004702cf2752391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f2f8cd2d4bd43cc84f690e1f2b6bc1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df008dadfbbe7bf007b4b507ad5e257a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92821d70d82c05b589bf192491db0925394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26309fdd101ad3774bf75231ee9c7149395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cacf59c3ef509de86d64f1d43f58b84396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55970be149668baa188d107e5acf3e8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eac2c4da4a3120bd50352b639a7962c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a424df1756428645f95bfbff492f4bb4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce612838aa010a0685c7615a0a6f5c1b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4ffa67089a8b799113d6910ac75cf0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b87cfc23ada2cf7b5ffe7998f36f7fa402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e051b1b9e8153d3608dbcee992d9de91403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21c3c1d785f07c75057609d420aa469404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddbaaba9afb3a0ca4e50ee4f7e11d1a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67317c24dcfef8dff33e5a3bd28867f3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88e8a898c0643e1493665fc64646c2b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c45fc23178a95b09dc72b888f440933408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95ed40d857458ea6055189b33039ae2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bda6f5281dc6cbb5cf00fb101bbfa8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0959f7b1425f7c179f45e21eda17aa87411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb6f775dc96ad337e19550ec41b37db412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55857b75a6c23d6e97d3b1b25773eddf413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6419d3350143c6746376ef6b7037fd414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f954551c02d9735c5e58bed78fb9ba1b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a6903ddcf6e226dd25f7c7bbdcedfd416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdc8b0e33f375288d1878ea14b13a5a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aae8646b7ed0edf9a937a825fb6be0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9afc5ea944aa18900d5ab569ff6af1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eed9ca517f35dd82bd9ea0498699a44420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883c8728d7d184a245b099bd2bbadfdb421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a18c4f6fcb3fe171fe9d867d4612cee422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99370d0227fb243d3374995a60e555e3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e53f115474c85d1df863671a6cf4d6c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef69766f603598b57ae3f296266ef76425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8158db2a029533a9aa8e3c92b0e6052b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cde0440adac58aabd6ec1ed4a98f12c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c227d16ee16ad05e519aaba7163915f0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a05c69d656f06b51a663ec23e9301bf429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1042952f1436453c36aaec66a2961447430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0279b6cc4406c311ad40f0b0097e881f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607f134196f267de13fa663f2e3e516d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df40b2634794ca03a677c788e9bff12e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12726a683161a8a0dd039b78abe4d50434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3685a2c18fbebebb549b3afc1267286b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785769348e6ca315e9e14dd76253f1b9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172665da907339b92b083dd46b482bf6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a897a6154e4b635e9d4f7277fe01913438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724f86c9fe14ca777d561dada1f6cf1f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5255abc77c268ada3676cce3699a89440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac126c4bb854fbc1d354aa827e5b9a2c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7420054efe63bdaa1abc3947f26665b4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158fa4995c36ea21ea0658215a780e9f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b4faf332a39eabb45b461ff6ace113444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b89b15808bc9b1686cd9eceb3beab7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6309964aafc978a439f907eeacae7d3a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8088f9c52363b0310c08e2acc5f61402447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cdb5f46ea75f8cd2c47277a9a04ffa448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e7bd619e2718773adf6d645d306d20449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fc859f0c0861ecffbe50f959901a8d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e33caba2ed780d7a9e9bb058f304bd9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaad5501048036c1949772b53a878bc452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c4e668cac5a0ed6db9fffc96311aba453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53362be1d1fe4dc9816a5e3debf90d6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fa8bd9fbe561de9b83e2facefa83d8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2ff60d37c8a011a0f8395d4120a6d0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a92f782673bb3deb23c38905377c98457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3008e00b80fd06bbecce12c619f79c10458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea5ca41e5c4e3c9a1b6eb83d7d5f37c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47c1d610e6d861d69e8af8fd1e3c03e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be3317a29689e914a36fab0abc48b1f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa787899a079a943269359bfafd9982c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb34a171872917ec98fd897ce939f170463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8c86ff6fccb4742df5d4fd50dcc003464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e848f3dcf5b929bd8b6aab46a279fd4d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79d53db404ddb4c2ecfa99862e5b19d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821dbd80ed2bbd4da0a5ae5ecb093633467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502fea367f2fb328a75f8e210a9e77e2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363e7230a162be319d48dd99e55009ff469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab111b2df9f2081dd2088d086ac1daf470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428d33d8ca66ede2ba4b34002a7e440d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992561b446ca3881b56f42934705147f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76af231e69455c7e9eb546e8c1902495473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a93bfc4a507fcdd8c94e1c8629facd474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6f8fa89f6b4c3db9ac9a521b72a6a3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c8202aaf4a646180563a596cf2b355476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ef06d6629c35df8a405339ca987bc3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1a5ad27d1595f55665832f90d6ecff478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309d0b193774b660398858a077805be1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5816d0a1434ef6c3e05b4b57f638f637480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b194ab6e9641a527cc533c34eb3b7c21481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512917ca7d8bb4b7767bb813dbecae8d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83994d5442cb10f11c6769248511c8fd483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3680ee7d892f4517a1bb5245f4c2ab2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67847d76de2b1c0fa61343c69e786b84485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a377f13c13ee1c945fb77807e057bbe2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b37790dd9cefa48e81eefa8fc226805487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab814158f382a51cc7ffa3624a31a47c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e90541e6d217a12fe3b60a1161e7390489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999ae45a8c1b649ca90ff0e5257a9370490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65247b395f63de274fe6ef6c37c84adc491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2303b61bb0034592f9666ab4caa7d5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c7a304063ba38123a8e581c8ac5ce4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecab3f38fa203a204dc025a00c160ca494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75849bc2a049cf060351f785292d6146495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaf3a73b7c4927bfd7410cb5a58660a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658c8dc51200a5f941375f95c10df8fe497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc72ee26b7fa72010a8a0af435022257498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206c7fdbfaec3a95a6f9be4c4769a5c7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec6e47d77aaf96df6fe7a1c7f39380e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbb64b04365f8e5e830735b4ac54af0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4362c45d047dfad1de030a5049485f67502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159783e660b80618dd730d1ebf83facb503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637bc5f589fd5e784a21758ddaaec240504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b8469ebd2e944e4e9988ce5e32fb96505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b9650e87c6d3e853045f165663a791506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ccd0f6bf68f5ba4dda9291ba93d3cc507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de404fc6bf6082af24d17b35e8edca56508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4eadfa259e87fdb21debb74e2414d3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48328b5b15da713b9973d4baa7a91e43510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2a1eeb9f38f9a876a839acbe82a718511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3762c4b7352f151d6b7cb1cdfc4d03512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ace5a96e90ded6814dd58548014415513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b2ebcea1c382d00e00a88de6459e28514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7401f4a1ae03b5b0154acb15bf3487d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cee0d0dbb92ca62e81e0b743197bcbc516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a5c37d5bbc54c986b4001e18bc44e3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a65c6d8c7c96d6949b7b73ec2e9bf0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262f026353b955fbd7f6362db4d8dfb3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec4ccf2adac861b4ee19dbfc039ae8e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba75f5adecacd1a109d744cf75bf839521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7785b9e100af3c5f1319fda97e0031522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bad701bc2663e33fcc3a729ed3bd2e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6710e4941c46888eb37c49a386cff667524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecef8f36c4d6799bcab16af6cda563d6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4324de85adbce33bd9474be1c4a189526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3d08f402117328a1a141bcb5b92d18527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9264b1512c76a9706feae7606747645528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c57a8935e2ddb755500496a2a57a299529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e9ae8ad83b12560645aa333654f3df530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5d9a3ec1ea59d6cfaf182ad485dc37531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d7339edec0e1264994bb4f91cbecc0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14af4c0594d9967fda9c5d79560237af533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268fa7558fb0a48a649ac3365dddebe1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0200bb72d5635c84ca7a30c3163df16e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c31c7a991d314bfe7ff770a21cd032536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e229ac2755bf92b00516da3b990c8ff6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5b455f5d0209ae7a3fb8af971741e2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2cd4ae13adf88e1122559f48f2ff4a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10423f7823ac0172ba84e2c6ee22756540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca453243b4f91ccec3443c42f186ccb6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741af635312c05a41a0adc189d6fa3b6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70b3897ce2f6673970255eb5021fcfc543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6516b3c3389ef5d4773dac7571513467544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2742263ddfa5678331019766dc8ce853545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4587052d9edac791bd2433c746ea0040546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed941f2b498d227d5b239b52345870e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4ad418c8f1f94cdbd2f0ade073d6b1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d376c1e23a0483b4e15f59634376b68549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfb6b3c7a546b097c950b638618e45e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3974e560299c33e536ceecf806e27d7c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c576a3a890887df4a662488a328506ee552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ce86042fdf3e659fa48213482621d6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0507723a59ffb6f9bf7cf7dad19ef4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5436c71240d288f4c0827d2e4d1dad555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419d393f4975087e3ea94d790091facf556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042793bcdb2023ec4ca4263434416b5d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae701cd85af9e38d3e0094af3c28ad7d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1c2e507a92da90e4058a96982d3b15559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c53c9b8f91245c1875b1102d794239560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5391c9d645fd8fc8ba795f4b69a49b28561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84341bc095d1a74be7a37ec32373b57d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018313ad10dcd816a9237c8164c7a2d6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93806d6930f9de4d8536dadce6984e81564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2677f79301f8931cc46d2019c131a2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7195faee95151db500c9760e3e05092c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb9021f61623936119dfbc938b8888c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea2e3dfce3735ae5a203e1793276cf3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71333bcdfaa599aff9c3e525675e8c7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f893dabb4941f02e180bab43994d9ed8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8854e167eaeb467ead8ea5c0adeb4da571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fca5196c960ce824ce06dbfd0ae207572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>