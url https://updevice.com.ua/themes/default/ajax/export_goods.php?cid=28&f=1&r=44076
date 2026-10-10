--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee70f652a878e8e19c3d09ba90b70f11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3827bbd7a1ec8c9accfc6daa4b5cd0b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fee4bb201ddcbafd1e51c64e27b80e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102839dd51e2358fd74019d5eabe11bf4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3062c585d9771616a16c6d072b95695.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120f46ba4ac15a3e6cbd50f3d056aa5f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c780679a8021086d95a78529fe0ec03a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af36597a6fbdc81684f0f9d3ec6afc8b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde12cc0f342e29f3c8d078ebefeb1d49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96633933fa797dbaf0e2d0b96526f08010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4ed519823054e92da6b5ebc19b3fa211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67eb1c2342170e50f198e19a71bd8c112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816c48742c930e5d5d7e07288b4d141b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0039ed642e7fc8ef4db6c1d3358e6ded14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a28d9ea799eb309ac8d0a219c0a4ee15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cae74cac97bf127640901f7115a3b816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8316aaa5413862bf96ebba825cb4444e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08f0dd3d77940169a2ce5601caaf0c818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8003720b658c09304e77c9f4f01bee0819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4b653488bbb61d010dd5cc8f38702d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa876df6275b240fbbd387f3f208cc7c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12110e10a4e4568a2daad5823b5e1d7422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1760d0bae67418abb530d8899f02e04723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1297bace2f955160625657e8dafba07f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293f35d2ab4ef9ffa2dfc27d65b72eab25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ce8de790f0264c244d49b68446acb126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931914302e8f1b01feff4c454fb9391a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781fcd4c80f7e4b5bc77f935644ab30d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617316b2fae48781e3b51a135d39284429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4710d925092ae5a6bcbb497d95bbef30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85074f795846fd8387f399a19b61d65231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2609dde1cf1cac8ebe100d311851f84b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769054eb129507c6274f25a5fe4af71533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8ace09615ed93712935ff8cb2b9de434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e805002acd9ba8b234cc7656b85042ef35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06149b9ff02587fae3d6f6289640aa736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ebcdeeb87f009dbca12058b168205337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de092eb7545d70100de4705c83be00a038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1739b0d9fc60f249bf95f7f6c91ee2ee39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1edcb9596e7c73b0b714740da7b55440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d98b36b71c986f6fae17d298de890f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f97fe65c3715c1e83a2bce626ad7a142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3c8474cdbf5fe40d603d8a71f07d7943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b26ab45bbab7580fdeb72f71a6306644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf712909dfef378ef5ee534d9cd762c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25dae56091727f1709027335b787fc946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd05fe09b0f8be52bd363784b7ed2e247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd83970bb3b33753d7e868eb200636bf48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fca17cc4c65049e799c97bc6037ecb849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165a837e8e8582a7858b85e6397d059750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33a8c6ea0b3dcefc112b590da4a603151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a82d7b0695c769d52fe467cdff57e152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1812a4c586a8004471192b3e1a710f753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7302baee5c6632f7d11e2f946e865e7c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5f134c94715b5cbc1fda7f1f1c459155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6c79cc55984b1b2da4b8201f4dc13856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94545aeda0157e9c8990a2acf4e9d4ed57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbf827d9a769219d9093f223dfa0b7158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e08e4cd632c93434b4296e9a12522a859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2d3264a18246a9ba9da3406b849d1a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d83cdf92d69e664763b0a44968be0f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47be2bb8d1fae584d45614f630d5823e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6e981c1a118ee26d84cc0f0f28224063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e7efc437f2a4bf589a3a71474a880c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3959bb174375cfc1df9ffb40c4e3753265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ee6054bc2214c59b8b006261de386466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ce7479e7c498e567ebff1f082f30d167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b622f2bab4e52c716906f43added9ee68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca277dca353bcfa56a446e5d73edd22b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dee416654b9a8b7d60d8b4b5e678fe70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd0805a98fa3ed39a33c6520a0a774e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4990b3f27526d09626e1b9dceb23568272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e950058d0aebca10f0ed118793d44473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a92d5923096c8220fbab8518ba67b1f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075998e5732175712fac112561d38dc875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2c1db2fa2d7d94efab9b2ec11c69a176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1476143a108cc3cb02e7b7a002e956177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0ab8233ebab4eb6d3a8db6e03c369c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746dd776d9390dca39c54aad749267a479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5531a5cc5f7e95a1c7ef310c0da110a480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7826d37698d9de97f7c781f3f77095c181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881e141a03b3830983babeefc95fd05482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c9af40a90d3aec04d190be24eaaab283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087d1a59a8e18690d91a2d77a0f6284c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5246002e4d506cb8cba9a88165058f8185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d930d13521f33954e55e7dc4331f3a7b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbea84b12867646dddbba3523cac9d5c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b6334bb090dedf089a4f14b1e07d2688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9d04f3b2e978c0facd32df30190ecc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a763d267a4f9370c4ff2f0951d34f41e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f7bf24ad05688e802e9191c64bcb1b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdbbcd90c0c85fa05e8f6eeeca339a792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963ffc25582ea2b37f8a8f26b8bce1b393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc153570ab31bbcc0ebe77bfb80ca6ff94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beb653c43a3c5a2fcd18cfffd216e5095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c555f7fb8e8e027b7275b02afd210d096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aba4e168110fb7c7fdc41ff7a40f81397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee169eabff50443dadf913a146af1fb598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f7d4a466916dd72dba90600adf876199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c22d667adf3bee12059e1ac0c9b919100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246022af2c1f83da581c5a571f3ca490101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969ce9a9034a824762da54d8d57f422e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ebaf60184993fd79f3184d8e8ceffa103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ab8844a343ffaa992524faf9f49b1a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e8190e8f1228f54773eafb9c308c15105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cc29dad76650b36cb1b94ffaa764fb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e45d3fcd59f750b0e80802bf700acf6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd7b973589adf810748ed098d4b8530108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26c965b54a345bc5886da8a1a0d9a45109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169cfe9163fedf0e332a0c547ba69023110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403f5fddf56e37f55f2d3ab5baf147cb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2654f0d70e45068c48c8ce05a41faf112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be02513f6ee512062e61fdf64cf5c22113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33424a2ded51e59c19b5f63617c4ccf114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f10d4cedb5cfe164dee30eedb2452a8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e33cd19ad2de5bd8f396814b97b68f7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621326135d8714ae39ad4cb2f677c300117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdedce69fe30ad0258d5f4e6c9897b2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daf6cf906d48597e539fa98477ab6f5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcb3ecc1e8315807ce0fb9dae59c996120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db742fb3b1186d292f013542dd820b2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d92f24edf5dbb02850fe250298bb4b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe105d55ef9dc96864319c67ac7397e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf26fa3998bab3cde3a6a46d71833d8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d89348f09b7e6f2087340646b77d858125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568329193a45f0b5bc540a3a9a55dc19126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02300bc103dab31dfc48cc05114b3353127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15854d417eaa61a7965a9ad4e6dcfc7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48ffd73195d950e11ecdb1b06fceb89129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fe8efc57de14532ca6f2d67967efa9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271f4d11bca05ffc3572b9f1fd0663c8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8d0f9e8d40686669d5e25301b40fb4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88970c5d227018a88f81dd543169adf133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be95e61f175831b730c5e3542882ecde134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afba5ee8c637885d49f07a47f5217cb7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96137ab213917f6ab6ae0be9e1b06bfe136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d623930b4d0640c51b063826744047137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b83421087de55a4e898f4654c77779e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e34084462b1957dc59eadda580692e0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424e882093d532da64705f7562060daf140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabf6be60ee09948ce57486d6cc93020141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fc8a6dbfcbdb54ec1534aa348e46a7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a24ce4d5fec88d11a160b344acdd8d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56d1314d4b93e44fd0509ebfa0bac52144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0349ac66856a908c2f44c5914930beaa145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96960211f723117b58d876b5089cd475146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb862bd77a9b0bb31a799b4a5bb5f35147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c823cab5ea0201b0c5c9798ac63f37148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181c8f8dcf1dfa136f1b827c57401aa9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d409e10024576880d114b5f1de168de3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d06427bdd4b9fb5c16b8256164b24e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279d1aae564b92ee31ce5bebd4b21997152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332e54d870a5b99775a12e15db18229e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91974a14d38584c2f6d372d1057fb12154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f7bdd7531d4ffe5bea62edfffdcefa155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473af0f4a42b3be98fde34c7913acdb1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167120b39cc01e8cfe8252d06c740329157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d07d82b1114c315a8af4c771b12dd8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b2ceb7e9500aa061c2b714ce1c73b5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5caaf1a792b25ca7b89f0cd6c61a6ad160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b302300a9713f20f4a956b3550f33a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba22ea2281669c6ac1d52ab5324f7d3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875dc8f96af90039c5cddc919e05e6c4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3be28f91e56b6ac8684745f8341ebd6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6a4744cd06490b59c06ceb08c2e49f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395fbb0b19f1dee7740d9e0e66a8b33f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10fa9c52f77a8f1c7e4f40508cb5d17167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5ef17512b54d6c9f7236b0e997de43168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2affb24c9dc12385fa171c4900e514b0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3e95679636047aca3425665861707b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee715d23def311424f2b208b1248f11d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a174ef91270693e116b76e08e9f561fd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1011907ba1754e31b4bd00d38417c8f6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7fdca4a06f23d9b224a84d2ee6f8db174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31e8394b261b3ee5df357585e0f4fa6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2435d3c1ef17b774ed92aa1f88c32543176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ae9f17c9f4864581d057616f8a239e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3163876539ac27f5793020c8f9ef78178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd18c0a1ee732e26795a16dca9d6991b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab4f09e3257f27f497d866bec2391c2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e8a311d9dc3db4657f1711b2621595181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42fbed02cb1bd0f9a61b0b3254245b8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768f81d2b9f692e0a72394f5d5ddf368183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab07279cd7f53e208a671a84a072e78d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ac246be570d425bbb8d22e937adf93185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffca59126fe6fc8a3902b453af352b47186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35de53d1194a7877d956ed6bbd50385b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01be1d3213d29198aa4d2b53ca714bb7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ecf6ff7603e347deffe14ed3399e3f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bcbba010affb2cff457d2565fff14d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98ce8159f4b9a476330b935bb934558191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7835fb1f010483c9e4a75bb296ab44192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff430a561caecc354df670891500995193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7361bde7abee237e2194450a9c8e68c0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af3dc79a9e3e1a14c96352f911ac424195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d262fe77d1cb3e0f29e1dc3fcb6ed932196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e287fda004ee779dedf3c7e9d16e281f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac760b80a8409a681cbf9480eb766854198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2299be6f68aa2013cc3dbe5bca953666199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95408a01278e436239169a70fe6237e7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5ef54f5c4f036e7c3b9f4cead457ff201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8f271f1a3657bbbf8ccadc2a2fca97202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c09c4a3461afe75dd4ef17937ff679203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4476ce0cea6bb6bd54c08914141bd32204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03164c8175b57cbb29f354290877941205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49f9e52b1d539526a7d9ad819795230206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb04c451bc364b44b8b7e9af5e9f77b6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1918bd0f34d2e089302ede05702ac553208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d022c603d9614841f4927e77f0816558209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a06674f2cf3fb4e89b82f1517a5b828210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2fa18e0e9c993b271e3ab51c29cf09211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0907169b2840882e97bd84e46aa6ac8d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92401ecd8f03f8dd105f3437add3037213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a56549de1d629462352a2834ff9bba214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851f35caa039b7d1119147c88448ad94215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9d33f5c97beec594e540a544cd679a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f22ab787339f41633f3e3353f852826217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f76919dde7db8f529fb19d18981efb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8a509289554bfb14b343e27e9e4a9a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5e4a7b4913e11dca9173aa6a8cc700220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc034c9b1a85420d3376dd06119663b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1101e6e132ceb6ce87add450658ce83d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b28f553a5680e24f551bfcc2d312d9d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11edf9bad7324f6441f26770cdbd4383224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42d8043ee6fbba93550a7cce29ae54d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a011ebcfe98935982573e1b017ab2b0a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f44bbbdf4a06470861f6364c8bcf74b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d98864ddddacbf99a0f3c762fa9e47228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba55d5b263e2eda1d524432a92d36f65229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1122af0ac159073af416cfc23db18c96230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb5b120ae8215b9c6e9443242570040231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c096f0935726d9b67828f94ca6a4bc24232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cecd7da12e71e0a21fe0ede392ddb52233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731e1efafc2aa3c9e3a3b52137554755234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041940eb1730eea4afc0479bbc7b0f3f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b99bd98a7042070fb9d7f58e712689236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c2b80ff7a6e168deeef986859df34d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7515710726ce99686791a22e59080df3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1203f3d1921ad275efb6085661dd2a1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba9446e4c342f0f0a8450fb1ba09df2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7875219a1462187850dc786d0436108f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad68f59922f5205c3d8d4f882501619242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c219ddb25832acc64544dbccea8eac243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f75d442f9365ba4bb887174454b548244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8877d3dfcc91f13a3ac04e1245c0355f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfa66b2f7a23dfefa5d5117514ad8d0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc3b0b6285f653b8db75dbbd3fb941b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262a8b9c51cf87b285d1cf9383a7fe32248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b64dc07ce16d6404392e76b1aa30780249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d76c15b9f7dc6dfd7c78ddfef9898ce250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08daa7a63ec644abee3b8d303bd6b4b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7985922776abecb89c96794c7b74e590252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc5b1db003c6864b3ff2e67e8377527253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39463fb446dbc1fe8ae0ba4ce648e097254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f4a973facb2b9c87c56987eb4f5632255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89dbbc4a101cb436c873449cd21c2a6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f8d55cb6e976c89efd6b256b45979a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cfbe868ff98f64cdc669b34ff4528b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb01daa04937b26113b8051c574bac73259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650c17a10f1ef56c7b064cb125dd4b75260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5466deac3fa2b38a3b07b86308b5b4b0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f997841064500b4c01febb087b98560262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ea78128b6c85aee46baece7323d951263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8314000a803c84f9fbadc1eeb2bf2080264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7cb8c08f85573c8dc556f54fb8607a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270d09f7c587c46bcbb1e2d96f5e627d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e27aea4ca84104f34e9913d9e3179cd267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ba4490a4b6321bbf2795d010bf9e52268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9192dd588028c995a6b3005688462a08269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898f03cd1c863dddde4c76faecd072db270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d42276c6d0591929759bbb78f9779cf271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88323dfa73876c25a84c14d6e14522e9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82cb29272e485bf487b96eb8615a6e3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2289c36e81bc0a01e58aed953d50312274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2893d9783d0fdcf2e375e1d373f8d0c8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb38daec93a667131446c29507e5681276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8114c1f3a0f250cb07f0ede0f0648570277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72acaa542abca0bcf446fe78fe3a1ab278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb52ffb75551e4b0ab8974b6c701541279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f934e2a5057d4109f32ea4c22eab4c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87db2a99bb459ecaf3b1de6a84b479e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6509e1dc4403daaf690f25951fc0ab282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f4b60fc8eefac01addf30d610bc970283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b19dc67371e94c7d5f2d1c651a4f6f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9743e544d2e97259f6c83c7b618d011c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57b5e1aeb2c60adfc290cbc46fdeff9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b625699e70bccf864772445042e505287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4400f96cf91a28da621c1f82411f6081288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29918ed35e270e9478ad526544fa8417289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6838d5d02a32acd7e624b506b4ca17290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcc9c644ca894b9b0374df094df92b2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a8142b37138cf9ba3b041d70c7fb27292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabd29630d9e58906fd08fd3e83db107293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5659789a9fc57af9908a8b3a0e5111294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe277398709ceeea78d73a5bc74add6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64609de996b37cdc04f30e60c1a4a0b9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab4b2aaec2240063fe479f0ecd36d12297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25a6d592e39e51ef50f44dfe4323871298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b221299c25cc5935f2b4d33f551f6bef299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b81ffe299fc357d890c348a144f3c28300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535162034b155acd185e8c9169008d92301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0065de7a3934f30566912e22f745f4e0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d028b359ac87e1f9d342f0e6f60d479c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722be85adbe11db504a58c0515b42243304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5661bacb3af81cd62c4372d48437d5d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36f7c8f4fe274a71bbf6f9972c71e17306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d418e24f478eabc30e48f490c5eabfa307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ae27c7fe0e3dfecda75d1eeaabcf68308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68fb4aaa760d6db0e221e43bbf385a0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb79b89a423106bf1744d05055a7d133310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d164d02dc21b2604feb2e1864a0d6563311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a21d55f72d2d9cd9e4b46b07c257af312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f87faecb6761a10ad20bec588614f19313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72e6a5b63bc2eb19827093749133dc0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ecb18b5f16232149f17853a31043c1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0453790b4d545f1044d6509b7e3715316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b384283bebcb565586e36dde9fe4d43b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce34883fadcb3c5cbac400f6058490b4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7d965ad4f206096b7513caba9d15c6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d37e39f80bfc070c4ca094497465f66320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c10cbaaef9aba565e58adfdbf2d678d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dc6fa5380c999ffd4420dc57654c5e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1768b189967abbefe999cb8de54c66323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fa6a36fa559921b8b13833968a7f71324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242dc5fb7f9a8e1fc3abfa105ff37f21325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5f9a9d199f5d5a1bc845a1c348c361326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ca21f0920e873d5ca0518b683756e7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a027c2ed29a361e0335dcabe1ec851328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdf348db0c7eb8da6a4634eabda8863329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e762a2f6253f69fa0002b554cd7391b8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9931a383a20655fb82187d62cf2b0033331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86974b84ed2e0e5b8cc8f88bbad7a2f3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834d1e89beb18caea88b84d69027a349333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55d9ba5de2812c3ee6223a06fb4fa4f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad687c84a4bd7bf2a1f67d7b0cbf2bb335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5f7de636ae4792b3800fb9644698ee336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e535ef94db35836587ba262121048c70337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3181be60c36b10f8b821cdae0ae3b037338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642222c0a304a1c454b541980b4090a2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369a41f8235bd4863aed64a5e875bd94340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9be7d4c97830df262d2dfc0dc047765341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13693783915a67795165b69a931ef38d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56db1cf09b0609d6128514068f5f126343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75de79ae43daad03e9218a653b627875344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e567f32762d8482969b807ab21f2866d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cd3c9bdec47b34453f6765314b95cf346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fb3f206ec3c88d0fd8356992af10ff347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeed2fcd33553a05ac0b11421816dde348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6d2ca8c89cafc177ea76d32473ebb0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a909f8033336aa1858447ec3c20cf85c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3523f98c24c39383d7181e7b536adaa1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbb01df266ffad97ad870557b150cdb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfc420d890d629c397c15ca208bb30e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0408b4c9065c8f55e309e96ecaf3f05354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f535f6544d4193455e398e6a8565c1e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74eb0608d3b1741760a153f388433b0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9da68f432af74d5a4e526d8c64fe724357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac364cddde1e44b6e660e2c82b250f5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4f7a44f03344d99af91ee155ce4d63359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83879f03de5d9c17512bc4434947ee3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5921f3a2235fee7fbe9d39bf790e8cb9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456384d69fbf26ea57887f37b977bff9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce89887f445d79be07ffeaa345ab2cc4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ba9bb2b6401f8bd1e6f451897d5a9b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3b12f9542ba81e0a5e592780cf7e9b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473a4fe74ec656e7fe2391acc85f7ad2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9669fe01f4d500a20bb426b37cdd0a1d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422dd56ef1b54dc77b7d717bb900cc70368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26901e6fc87316902183dca12112e1e8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d293080456dd328196b00914d78c38d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7535b9a9b840088cfd6966fc8b5ca4e0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9b895fb75f17833ebc2e7fa9e45ced372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74ae65ef665d2168fb321929c991dad373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3bc5a247dc223898091945bc3aaccd374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de724568f741f457a3e2666b3f3f735375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7ae9bf11eabd6f784f303d4827e446376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1551569c65a77f5e6cad663c2045e8ea377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b49968e94420f244ac4cd8196a56ad6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dee02c434a46654845f2775f2df998379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f1b4f3894a0f3795c226ccf1bef022380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58870afa9d3d4cf447b7ba9a31b232c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d21049562a5b31e7165f129e1f0158382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac8aea92143ea9c04bdac15b5a85267383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fec5d18ce8ae81b43d7fb51d23450ba384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5695dc9a587a6307ac65c7749df86d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b97ac1a67acb5645f210a2912c1908f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdba38d8fe0693ef2b7cd8e91007918387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902964b77642da37f3180857b7dc275f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7416e334d814da38b83accd4c0d4d0d6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c24a3b2406ce70a3aff0d3798ba484390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8f49cf37c6239697355b5f598ee15f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f62cb7d4fe3b8b389dccbabef86bc5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716172bac4fa8b2522162bc8a62a9929393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ee77a29bb9e27f662f3933ebf1733e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486a911f313748d1fea210aea849e617395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75282523af7f7fbb8dfef454e480ef1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c359eab7a7cf13493a94b69944574248397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083593596d26353d9e609cd92deca434398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdafdb511062b1539358920e73d771cd399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453d4faaf35f89cad7de1bfce62b43b7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0cfccd64e5e812c7ba2e8826c8d81b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a40c3c8c15464ac481c82d10348711c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a524debc4ef4d493fa8559bd9b713f0f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b388d490ac29a02c722d3f14b70c39404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76fdf444b666349605cb2d26492975c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862cd83f42c95c2b9586670cd6377355406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f80401b4988e81e0f458dfed3b8d15b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d56334262782979315e44878abf525b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581fd40861cb484b83f89b9c7915be1c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0548eae356f1831119206f86ec0878410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9f1113eccfa32c6dcc1ed1e4b03a9d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347faac469a5e86f7ed00eee56ef7ed9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac98352b86c2c541d2ff82388b2ba422413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29e7a248a930839a0c2c83557b5bd99414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d278be461d1a199f295a0f6d6a1a4675415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7877453746094156a222f62ad730dfab416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780b9a2834777944d7586469b6718db8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e76f274d3d341534c3335ffe24c1bdd418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586c716c411c071d86a0c7f02418cf1b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1544e6ff91ebd25a5c60846b49db3390420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccf5067e0fcac3ccbe480ecdbc4218c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa608b3dcc8465b344e1fa30f954be6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42c21026a3526e02658e7ee7a631229423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cdee835f28839b484c30f4b3441cc7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae7623f8911c1b110dbf24b429ca26e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df81d8f1b620a49c00042c5e8f6024a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436e1e7182a9a795f054abc8d8ef51f2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b90759d6ffdcff1ef78e75a2280b9af428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34386ef2c549b2ffcdaa41453148969429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a108e8874416af8daeefa6118975cca4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d46bedbf3f25ea44c2b67d75ad032a7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009074f7df8550340899819d670fe631432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d5bec7bd4adb549ba5dc139a6d8ad6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b53db83e19a726cc164e49ff95e82db434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaec4993f0ca56fa4b3bb9a0a165e84435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba4f202e1f5f6fd338330a69b382bf1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4e863281e6d40b601e33b30c2ed0d7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f89bb0bcce3b417ab6939cbe9cccb2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dde952034157140b20ed4f727642c2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828aa14a5d4c6f8830ce0aed5b60ecd1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be35af0a92e5f61e6935213487dc16fb441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3558fa5b0ca671f0255836a18037353a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4547cd6b5351f601b896fa19401bcf9e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fef4996dd5693f0439fcd6f3e284eec444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccbc43c8b52296ebf3a2092b0c89f0b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38838def77296e3868542272cb887f6e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2497ebfcb6c6d87334005806c31289fc447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca32450782c57a92ff585d247dc118f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d7ce8659a453b0e3ba391a5e512b35449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75ad8dbb8d0cce3613c18e9f162b098450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594fb0348fa00d753b396387ad4ab1f4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b664cd34c8fec87c816f6f945cddb40452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99568c1683776d790c150efd02a9ec75453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fe5925b6c41f8f45254050e7833316454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb9a9f3c0eff1e9156c4c2f0c34141e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fe12ee83a718314ef9655a4dcd10fb456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af86da3fa060f37f4711400d4f6dc6e5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5a7a0e23c09db96567b42b89e69ffd458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608cccd97a4b102dbd8f3699e8d82555459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c00e78259534d812e82a65cf1b0dc7e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7ea123eb5a3b202b7c3563ead229e0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73eabf1abf7cf8e7aa9e5b8b9797eae462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d852757e1599fdb10dd51ed26fab87463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a75ca215d0bbbf031bbaeee0465286a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b68c683a6725b6cb12248903a251ee465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb7100f8bcecb7e4601b39e9257bcab466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d9061dfeb6bf4c00c124e40e498070467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baeb4ce7905c181e6736d0aa28be011468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901df534fa95868488bd191f970995b8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474a764bf9714a3aba9f456b02c3ae70470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813c7c986fadd46e8ff059447be8a4c7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435d09f2e1b65cb87840d11896904e83472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b5da004b9c767cac2b12230c07a5c7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591851370b612bc23bd37589846c6bba474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893a86fb111fe039117a7fff8cb2fea9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76483b6cc7a273f707dff2f93926aeb8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958f0009b5fd098c1323cbb10f20157e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b5a34c962bb01fe4de286f64f11c21478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676f3de06bca64a9013118f3cdc16cf1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdae87d2c0f7f889c8ff31fec184a8f7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d83ba1fbaf42105fe1ace8d6a702a3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d64a144af7283d502c35af107fb763482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062f251a4425b8dda17fb5910b21ccda483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aba387c5c5ae19a895895641a256ea484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a25d45048e49fa33d5eb708d3cabe5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb93a619968ba2c3c1b368486e0a97c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aff7200d2894211c33fc32dfeb02ff487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619a88087d4506e1fe937dbbadbe0f76488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00b5f74de7bb1178ed6f9c2cda98c2a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f44da8eab459d2e4d4bc59e6de0145490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b6006ee055ef987dc926c8d3267475491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3405f8f2bd2ca2e9e35388b70c7c15492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125332f1c463d17db24a1bdff47611a2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d731ae8c93aebe87ccca500d10880a8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8b22363d602b85f9c7d572203a5cc7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49402edc2d400e6b102965d2be094ced496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eef26607d5bb74c1e53c1dc05b5921497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe96f8c296daed72c15c9abf57196858498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8a30444b3006f09633ef392735e790499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b059d0a8bbfe6149f16847518730ed500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1395cff9ac762197ae223264508f244501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0481cfc654fbd10db580b3b4680f9fcc502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed488c50a1a270354bd67f679f01e7f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55230f6a4cefb8688d9551d30d2d6724504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3641432caafd6ee3d517a8b38a3f493505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d115a103b5588df82c7ff49e3822d9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b9b6b42e41d0734a085d68d2fb15bd507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3a9ce78c3e436ffb7509e153133c31508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e73b3e57e2be97bb5145982a4b5078509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633d9b555ce8913ad4918506569db8f7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb2c6e49882d427f2a3d5383acd7aff511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ccb48b101268c1b68231555497adcf512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0231a1a2b57f126c0f48ec8564dc7a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9319d6d6ec06e0289b671fec7bc903514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f183b49c319c75be347312d48d0a26515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f02b5a6dcb8940ded1f5279df36bee7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559caa9b5779123b5c257983b777fce6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6edc964fc8264785d4f84bfb9735c5a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125dd8ace21edb2a6cda334312e9c2ff519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30378b17d3e41a9bb77d657b35017997520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ee585a4c0c1df065f11f3d0dd0907e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562da0aa6f787698b7e50f5de811f67a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84eeb95d1921d75f7a1f9c5217f77935523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328609b9d423ba9834607cdc87b3edd2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d845cab6fb4de5dd4821f404d9595c1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c998c72d28c322c2f68b0f1b763a40526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8421a0dfcdc58440ee3e2ac82a08a082527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a2ef7fc99b119eeb9dbf515da235fe528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2038604e0baf753ab6f808ac1249d16529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615bc9ae304c834d3dfed24355588e7e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29745d509d6d4f985ef40b8c96269e85531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff1f74072c82259fcb08db908cf69fb532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a690b254ba24e67ff7d7bf3c36e12d4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b921923e7a2a94bafdda385c04544c7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b10fd366d173be2f1c671a54c066c1f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6fb56be94884fdb0f4eb156e5d87d4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca97c57ec8c95d119e75dc3ac8418cd537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0801bd5adf1964eb1ec79a4b69c2020c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39d0b5ecf0033321424d6716c5df205539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daba69733106c51c06fddac9f17d511540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172b866bd48b70655f33c51449fa91c1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c03f054f8cdbffa07a86ad3e21740e7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88f2b6027e1ff43bbbf3ed62c8716d7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fde177aae6ae3dfa89440b2f5738ce2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6e144789849ac69cf3c5fa9bdbfd65545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb3b113e49715cc2fb039b411ae3709546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c626725ac9044f96c610144ae410c4b4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e909c60e38877f2853ddc02988210e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe956565fd169bde5787a01f66730f3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2594561c5d4069cb119396839b2760550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0091ebfa6d4cd48f39dba33abc77d06a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e830ae0decd87d9647ab29b4682acdc9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08dabef1773bc1c0e525664f61307e5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dea1bb46780dfecaab0ffcfa709dcc0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7561e49d35f6f7843a3f84ce19794fa9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34d3693fd8832aeb7a30eb0e60e564c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0571b95b4e74c965e852b5c8793de0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa04b6c967b5695f134fce0fb57a48b7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7ad1dacda5daadb8ccfa3b9e501728559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42e8c95c28027e0050057796354b4cb560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbba51eebde18585960288e7c850056b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043eee52793755d3f68016598ad95bd4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51daf948fe2fb29cc3871c3f50d55ed2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d00e152d6282382e6346bef29a6522564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cbd1233fa185c897b282139f6fee7f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6788afa531481477ccdee9714badc33566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966f3373e312e6ebe4b63de4fd81f013567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61006e334de5c7cb6037f5aa3d52b8c7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf51cb6c5a74c55e13fcb7ef0f1473b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aad4f19d3c0e4cca31ef4f03aeb632570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dde901a16474f475e36a55fbabc84ce571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3da07a7350d900dde5a38ea3bf194f572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0cdfbede33f10bafe3d8401e883e511.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b72bab9f736a0c81b3b3087f1e379e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d5fc0b71d45daabd03ab21d8de71cd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3decf2b05cc0e310fa9fbb9fb6837d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9f763a24f1cbead8361ab1cccef5d35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa8e87e02309e16a9f96157ef89c6f66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93754b8a87555c6336e03ac2ba1fd1b67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b9bf438f54177dd03b6570f05695478.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31947cdab7cdd676a57d14ed66144379.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a9790b10050cd2de361845a100751d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5324625c0d6cdb79dd098795b8116c4411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed45369fb70ee63b61508daece6470f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02b2913affe7f94c6e669a264d5bee313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f4e635cac8bc6ad30d73ab911d1b7114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae09c09c232c38b797b16709f1a810c315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ae9e0da5b3fd1a5d93c93e2e5e450816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f537f212458a4aace2bd5914d79a66617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e1561b9831519b9993afe2dc9263a718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc02f51c73e3c769fe81fe7c628fe2c219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ed25f3c6f3fe2b544e7c423ae0ca6420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097ec60f5883c43bac78a0a9b8ec823121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891920b344c4d98474ca704a216b1dca22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bfbf341573a8a5ea485eb0ea5c326b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b325aaae3480b5dd9fcd6c60158336d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6604f59a2fa8de8e1a350d6d79955125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78bf83605e9507747605c3805372dfa26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f44bdc45012fd135d9c51a02504a1227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d574a44d18400b183077bd2e770ead028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e34e74fdd8dab9f26165a63b09391d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2d0873ca2f0bad2c9bbc619b3cbd2630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a56039c2d6cd93d54be4ff212d671e731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da5fb08068b90323e8dc296f7ea309832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729842e4e44c970610b3f756d66b21f433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c7f630d4d715ca6f0201012fd8c6bf34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ac0e4c1da53766e8dc26f506a8a71f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a4d12a01dd8d8b8ee5b9590d9d857f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fcac03df1ed647cdd1fd8133d8d4b837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af8278828481f252423747a0501f44b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ae736e0cf86caea7b56430e5d79ad439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8bcff25c95cc3f1b74026580c7abd740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5e0d97f4fc1054d64bc7f24936165f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db684a718c3e9cb5a83460be8e95832c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66a3763beede1d9faf9ed5aae71d31143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d376380a9630b0e0b63ed60e06ee56c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a37d1493dab94244dbfbab920f818a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aad1775e519b9a134037df5ab90b95e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012dfd78702230fec6dbad213439314247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed2883bd217387d440aba8bc6beb0eb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2127603fe6f4f190e642c19070ab743d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a85d373c631823b69e4ace87f16d9d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dfb6f1229317f566acf5be8ee8e4b051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454e3c932ab25ef48291d7fa163db63152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c726fe24613fba05b6320237518ed2953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558917b82bdc772f844b199cd61c723554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c326ac1565811dc14f7f31d06a6f5355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cd48dea64c8f4acd33856339269e6956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca8f3f054c908f7145c87474869bc7157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3080621d802548dec36eb55d2850d93658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab864202b1677324dbb8c6da44ac0e559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b224ccd38944ef1f232cd92813bc4b460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a246a82041bdc5dc34aacbd73f6e509461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa00967a03e48ab88778546c3e424e462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd995db958dffa402e1aacbba9ec93463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5dd950fc7d8b3855be751671b6d5ef64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962351410e047af725b843d858442c9465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fb71ccc87171a04db66f61809b54fc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6ff929ff5fdad21f8c1c22de0ebddc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bc9d3e2b951ec5129fdb9780084e1e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bab347f71dc691eb76bafa09d964db69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646d4fe390ae713720769ccf4101a95470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d9833fdd7ab6cae3fd251c43f150b571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f7eedf48c344dd8a51329274d90d1f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b8ee0d71a4734a8ee53b98968cd35673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45042dd8b3fa221c900f4267c9569d8174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83e5230d8ec362c933f947efbd7591275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cec50bf10e2bc37fba70d1387a8278476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac721bb859c75df1d5b9ad08c66f63ad77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76d4df6a2d448738d51c1ad42974d7978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba7385093ebb376beaa97db2ad4c30879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c44cc331009f5fd80f183d8643989d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28bb02402303693b0f5db970bae1a2c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b2b7cc8aeeb4a2399ec9393f2b0a9382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e130f38f5a3490f26c413a7253178b983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15b28bdd46e756a96b6419bba3cd53f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80960e4061030db1900e3f8ce49d377c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b99806638e9c788174465d098f01f986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c6573df52ad7d153cf401fb0e3e57687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd36add9bfb98926e02ec3db54c399f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb38db328d5cdfdf075a253198d447f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc221eb58289ed55bf64d5bd606ec2b090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4740513a5eb7aa00a73a9549f57aa4491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600d76fe7a5d18ece866063ffe31e70f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3671ff3d68d866783aff6261a4dac22693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4519278df21376be59202080715ff50694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9275bf54ea2cf6afe281cb683481db6495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce1bc0b0da6cdf75cd4e914d0faf28196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73425ed94ac6f0acfb27940c29c0369597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b160c9347ac41d0a0a9fd07f7c9f796598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a037ad31fc250533694ff0f42cf34ce99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc73bccd01dc4c14b0eb7bd3f5a7a023100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb03b0909565a63dcd770264721d6b4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d976c9ea4c7aec1531185d80fb112fe3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf37d97517d09eddea1d44de731bc9d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da58b7c13af1a8c1fc4d6541b9d1818104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a802b3dd9b1f0d154ce37397b65c9082105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9553c1afcd17a026152c43849e2e8c47106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ae804d1f412fb566ae9c7f0ce37e3a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a34d89e1b0f0da725c1a68db61341c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d65f814c93bdece19a3d2491f319257109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd38968335adc9f390cf0da4fdb2697110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7894a32a8ab142b9659a540840c7d250111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c71643a16f62b2c72bf30ed2a48550112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d139368acc99033eaddaefff1f80ccc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8d9b108cf5c5493c03fc42a3a00f5f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48829d8179f65df42ec1fa4176294bce115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f954d0439a976f2957e83f5da04305a9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac33b12dfe3509ced4ff5a6bb92907f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4a7d7f95f7d47afc3623278cfa8db0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb0315bb615df2c7375e084c65bc321119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36779cf2ce2949baf292351c76cc517120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ffa035fa12ca9eb0f85dc5a5a266e6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506cd2ed9f3b4ac59bd29317d4bc9462122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e89c8c55ee2a35a058b414f99ec0b0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e78cb882dfe9d178c6f206372617ca7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6ac0d7b7ade04f17308ba4f6aac0f6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0ae0fdad1246dd46b89a97a67091ce126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaa6509288ad3d09b425f47b71b5cb6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78d6c7381362f4321605fb82c382815128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387798fa2dc57a905060903291dabb83129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a6dec76b114839568f0547336259b9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2e1c6118934e49e24955d1d254bfff131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e371ffe5d1315d1ff22d12b0726a8ad8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3e6d72098e8cfd1acbe944bf7291fa133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0f8f3215ba78096cee2e0d434547d9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c711274d42fb6bdb9c8b02d66f5c03b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f7b5cc4a9f932f7089027089e87274136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbcf097117e2c126593b72ce603547a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6026c8d3ae997ffaa5c5c4b373ef20d7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75815b30c79102f0a6d2f02cb129fa08139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa2a83d00d05d719c6ff9faec8e2653140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7af54e3372d009a7b8e53cca05da60141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268c5101672f371600c24941ce13d8b5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a519e193a16b6b9cfd4a1d592d0a12143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603747514b33735f059c8f56043a5f1a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdb7db8184b3f7cd6ac6dc33da9768f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5dbcc5a0aea4e1cd9f06747bf1cd03146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78739d69e76ca6a349f69fe2efa22d58147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f1c1646d960fd6e3b88a510933cdf0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286c1866a7c144eb0c1d1ada863339db149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f4247a4e7e8f47665e86ae52315472150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac85bc95e3c291ef3c70e0ecdbfe0aca151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfec3c7b6fb6fc193fee8bb6f1c41647152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53531950efae31be1af8ce529c40f3f6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3264129390ebd90c1e553416cf4e1232154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1b6615e28967fd5be2ebb0e6f264a2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a90562d6254a9b42e20c06e80a57478156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca6958ff4e185f6f9d2331b4498b682157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e5d077a3246eb55baef6fcbee0c07b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a5047c37b640f6ff1bf069a49770b8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8d60e7c1632975e6dc77cee3fd1362160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374b38439d464a13304f0b400c8a11fe161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565910b620133fac016932581c66901f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac52180a66fad6720b20138ace7461f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce62b9de157af88a5e52a296b871e00b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82340a43f7ecce102ec44f65a13853d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aa40b1e19a25f2ccfb7a7ed00971e8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d8e07479d7b28cf30c4b9cc007f9b4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7d701e2c58c0c3e2eb71115a0d8945168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849a4de568e79ba7f55527c2750239a8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1974f3f86d8fd38e9142589d054bde73170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105065775cd7c9917ca28aabdd8a33d2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b954aa5ac7c797d5a6a2e80610385d0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f61a96cb3b9ec8e2eeba6bf9eeb29f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b31bd57b3b7625bd73cecbe21ed28f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cef8e69bb23ed2f3eab42253edc6d85175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2503912e50eea037cb79bce0856735fa176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e698307f658a0f63889ef9e49780334177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19192931e1357a2470959d76298a76e5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db32dc1a74b5fbe15e076760599646e2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ae9e6cd131c4e25c358661b75aae57180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4215c42be5b5845342c19a3ca976a0a7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280f1a93975f560843b109b8c557ac49182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6188b79817d638c2ad89ba2a869ec072183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca088977081d320d461021a5ebf60b4e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33710423dc088dac4d13eeb53100434185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48754a0c4b4e53b86de88ed8d9ff4e2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62243382513f0d1660917edbb8ad199187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2473e89bb3dfba7909f959af3f6bdfa8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5f90d93062185f4690ee042c86ba10189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090a903395efd77145fd76d3f50b3260190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1e330cfe0214ea8c10f9383347ca4c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ebc45ff98d8f2ad630b534717d57ea192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35870268ecd948f5a246047aeea2978d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35870780d1aa202c1003fc613961177c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3e373045f050dc50fd39a84281552a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a9ff773b41d543d73a0cf5ddf2d20e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42399c492078c0b131850d6b32feaaa197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2150b4508dfd511fb586a54f801d653f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb5cf66baf70b4ef6208143a8cac2a6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a1447e68120b42b0f8d11b582c5fc2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fc38227e278ccf0957df8b9db89840201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f5c4da5360131035817bc9682c674a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e936cf9cfe8af90eb2249180f3022eaf203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658f782e5847e8d71a2ba4410a19221b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bfbb65fc857b2f6ef3a9d080839e94205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd03d651b379cda0b5e1605532fadf8e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6686181ab6a8a546ba2d57dec49256e5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83762ae5007e468305009611629288a1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfec5a8403efe8fca2003f3b6bb1ce22209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b8fccd0c4709529f7bb1337cfde98f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b052f81e44ec5edc2938d7b458612223211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042825096cca0994ec1a9b2b65a07eb6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ebe53d3593f07e43e8574bc3409e06213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cdd7a234e499e1aa6cf4fcec5eba51214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c02a0f2fe6467bcc858a06ddae59dcc215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49458266ea1156ad66f8f2797898d368216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b283e99c6799c8e7387ce30afeebd2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1713e4a7a8acdf608f9c0f9334ccedd0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138ef79b99e0a79845c62ad050e249cb219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd95e8293a42a77bd719bd0019bcdbf2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c43482c8c5865da2197b4109514ce50221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0723bc8fbd3bc0e663fb7216c8eccdd222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21b3ec935de1029d275ee7ae433de63223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6875175286ad80826289d605d92b4179224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87db82f9c13781db010c34ae08bed05225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e23ab15b5bfab3bd108cc11ad64768226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdaeafd5d028433f0a75778d985a860227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a70f14bb1313abbd51ec1ade185a5d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff55a65bcb1e527494d9b7008676ff99229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e28a79bb93e54a31258449446e161f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034fe3a6bcb9082e694b43740022ed95231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bc902a26f455ac709fa65e29e67964232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d3a121ab0c476c5450526dab11f7f7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1271302c67990404bfada1bf584990fc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1bc1e347c45f6c5576a55ce14792ee235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7601e959ef1a8f2af210feb766ab27236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ea0f5aae38c3b3a428906c7a95c007237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213ead9092980c8491816c3986aa6508238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e481aaaca07090e10a7efb8d46f1bd239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e657834680d57524317d24aa498c393240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdceca9256efb5b3e72a351215950eb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5617e2f2ba430e9e83914359859f8828242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7be7c16e9716c7b4834a53d6dca6843243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaba930ff5adb2a200eba276edd43ba2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f2f88ecfd0a345b99c74d8cb862222245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5252da8eb091df7b052989e3d5f18d9d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec081fd80bba5d5bf9e775a31d1ff6c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e079a24de29706860a899fdddcac9af248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f9ae48a66fb8df6c72f1bada3fce9e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de17b41674e2be93f89d9629853aa03d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1e60fa994e4295b9a1b2be9fbfd8c9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f647a3d66f2e55e2bbe5a89539bbfe252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f2c7052d66c7989ec1ff716c66731a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30900145364d207b3c38636c47ba73ab254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb70feec239aec984deb5c18f315d45255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d738b0bdf3ae71d07e3689fa5cb7ddd2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234eaf1f85875bd76ac547652995f0ef257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bf3a2dcc410dc369a74ad470dd1ba6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9363b626b84b7dce31caede90bdc90259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e53a87d0116f2c0a7eee63a62b6c9a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1015f9a9c146b44d6185059e2d31960d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f00561a457a86bd7a4e341b7f237f8e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7e3d396d82846ed7da7285523d6244263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60a4ba7e01ab708adc628751e9850a9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0267447bb1d1d1375cd161d74a9f86265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25f67b54d45c165c57eec2777f6ea61266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1b7af1c3244867fbacc2a4ce40e49a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e240492c4e47622635b8783926f7c08268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089d0322ae3aba79356f9b9880028cb5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5909cb60ea8d27c41c765ea06806de33270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026c3065f9d3c90ab8129fae67719479271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35507ddbf17adfd1d105739a93cc7097272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729224c7adb7b1c5af6fbe688d5f9b88273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cdb6c9908ce86fc5de7a638f467c7c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b74962182e2b07a97984dceb1c77b55275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12366e4b10ab3e73c6da966020b639f5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d33306d842878139957f5ef8695824277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c652154deed9025bc03592b223cb85278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbed615e2a3a71aa92bff6702bf03685279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aac386d5dcef387f155f2c15609366280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7d8f6ea8765b3035ac90fc57b8e1d6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989010bd38d98b7dcb63fc88b61160e5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90409971ef6f92fc24c09e3689096a32283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f36bc057e8e5e53c0482b2ab5ce5d2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c794304f4c024f8988d67c754da5ff285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72900a305b3e90a2bf21030e00b2893a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b14bc13085c7f95156270fee3f872b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866684883a9feb40f619b8d6f0854b11288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e7ca1d1b52e6e7c6f53e1347512388289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1002a49d27300605c8bc49fea5e7c7f6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9138ca0630aa0db9f49a600f3c8b0dc2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394244640a1028aff60ce9a4726a8bd6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7293db2b0e8c12ce377600445a39658293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032a987d000857fbb86437c046747cad294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4786231765a422b1806fbeed789afc18295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712dcb7458d94c7f691c2c6b8411919a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0ab3b4b3dc6a1fdca48f1896266448297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fa61f048f1dd2a9c236943cfb8e4ad298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046a13a55e314458042871814de289c3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cfadeeb9ddd2ee25970a746cb9f36b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0534be22459419ea74ad277fdda1b3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1b01ebab7327df3ed7f28bb78a67ad302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1887f8d24bd18d366be9d9cfe35a84bb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10520058f08bd5936c88bfb85a9c474304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb8d2eeb52cb0ccd474f2383d28a3f5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ab78ee73ad608ddd16fba8640e8aa4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cef63c1bd34a703b4634a3f03b77c6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036c1bb34fcb97c3c9b04bc6ed949847308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6235219be5151aba50a7d989bc639b9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dcce70dca31dcad578ad4c94e3eaae310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0941b2edfadbed5daa0c4623b23b55311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cfde46751892dda83ab9d598bd5ea4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4287d7b1cf42f8353d2d5dbb9815187a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a2baa3d1d40d13a7851340151cca6b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb78167c3e3be63e963fd224f80a6a79315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fbe90d1944f673d59c59660fdca77a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed695153f343dc5573753e8834985aac317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f132bef85a821fe8342dd97d8d832a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38d55f4f9d7430834a1667e31eed228319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6bcd956219fec9c3551deab5a43801320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d771f7763c764bee08ebb43b03796e45321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffccda7b44f9646234211003f65e3560322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4258522862cc13da9fdaf2f665ccef323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2856051e6c667856004f21a9e432549324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5fd776614458c937a4554baab8b0b3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6702d53420ded9aba217c5966026fba326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb464078c1d51e9a84d6803bf9a24ff327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac8fe640da195f1ab2e7c5712569fe1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122af34b5cb195ccf04d897460deae31329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d3791f27ecc24743c04d93d45ed01c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e558a1b999c364987c687619ceb18c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577525cdcd135a430cb7015a42e68e01332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fa831b9bcdf2a31d4cd1b221c769c3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf3eba50ec93bcaab5f5f00d4af822a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994e3fec5143d1e29a3e30fae5a22e40335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494c7dfea822ff08d2d2884dc92bd9a9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ea2a6dd0e7ad0e9f4dd8a0b5fc601d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb820862c2761bc0847a02916c2d0b23338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec4ba44242bf6b51aa59fe754d4c05e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06171879eebdb1293b290b846fe7a39340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fdfa71c8a8c5177ff3668e13e4f390341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15eab439b43ea3cd830e24d123a58db342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a13848033d353794c9f23f55e5fb54d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2eda68021d8b1ce719823bd622a8e4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee14a0faa8933ccc596ff16540906bb1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f529b58a3a0a044eb2a3ecc8eedcbd06346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32b3b831670061b92775dc2b6b70410347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286181af70efad8cf6a731579f4a40a1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d957c9821920161202c79883b7ece075349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4029408dee63646f73ade9644cb2e39d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba032600d29abea32501d655cf0f44d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386aed77a635a66ba9c7d21fc639a5ef352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aa4c545158a2149e873e14439e846f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb289480fb05e75b972d45284e4c5335354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75857d334a12acfc7955cb0e6bb3e4f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f7c661b3a93344fc43ff0df77d297d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c291f16b065145510789b28717cde3d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e12f2f73d776bab101e5268ef72feba358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a31dcc16a47a764cd084c6b357e652359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5ca56870b24cad16d0dd9dacac90ba360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abe0a6d46121259ba4dc0340e1e551f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b9fe7a2f43e7c7d4b3f4d1d3dc5d15362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fbea79731eb2edb46f599f15fb23da363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d117c7a5f42789b8ae9ed46ae121905364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690b2b9ab339b2400d4e49f919f592f8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e832bf98f1cb0c91d4e68ef8d3e19660366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4149cab6e2380a9dfdc33c3f32d548c6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fad67c78dfad20b357a383ae60190cc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88378fed5e824ed4f29da91db6339e74369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0499ee3845600cab961fe87cc4f377e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2921c4fee63ca8f8eb104d5715acbd55371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe68df166ba7f70ec4713e22ecbd1ecc372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6bd06ef1e424fd996ff796a6dd381f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb963e2201260ca0c0a38e44e4f7253374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b4e0d076f4124a33769ee12c1ac1b9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdef0603f9adc0cca8ded3bffd164f63376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b68c799fe7795bd3f3cae1bd8baf2b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b39c29a7eaa289b6f62fd8252ad687378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f837215febc4addd4625e92eec387d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d2afd9ed8360fb72eac5325cabba10380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25e956c15b8ec6072c6d6591990d47e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717b69f21b25adc1970a4d71add46315382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2d5286162b87c2da8914b15e6d2561383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fc5a6351e45e68616c25873ff3dfc4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a4870a6f5f5fbc15a9564ce1632f4c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753016ef44e6b712bfb172adb74b62af386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffecd2cf3c44a49a62297b3df0bfa4b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baa937371b605a3f712353fbfe3d394388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fda6614fe1e6e358c6d27bb3cec14ba389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165db4f455ae08ec6e8d8f719d7b5dad390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babfbb2889e9e0e3d10b00c5095a3785391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bca8a887219c0494082e436310e27dc392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6066067d870ba39e0676134b954c0b53393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f43062aec2faa8c8f80b2fd4e7602c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd5b3039aa277fb7bf3bd32f291f502395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9532436fba208b6429e77659631b3b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216b92262f4b2dd20e6e7a7f2d5117c8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a12e55ec47a58e72a493dab9d6d4257398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e85691b3d408ecaad61b951f99a623399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ded52637a028d357f4bec80fc2a12f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f630e82f2d9443e167392e690eabdb8f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea7bd42e4998da38de48af2cd3a7575402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141ea7c7f14d283340b6b2940c11747d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2b1fc243d0b6c9cf3a2d34cad9c12b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625e0787262f0e0219e3f67495f0e83c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173d8300785e9de2bbbe2deeddf183f5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e508cd829867e6fd133cdc268565d12407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5b23f65fb24be2cb6519c9810e8a45408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727007af641cc9b139bb5fac243c8a47409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eb635c3bcdbcbc3f65db5eab9c1d6c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aa6e76e24cc25050418a8eda872adc411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dd2fd44e1c89d86f19255540cc8995412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca7cda2603d0dc706238c7c873befa7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a834df52d7080653ed627958d46c61414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d1392cd43ce51625f27c8042cb29f4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d75b6be987ae403fb56ea998e9f186a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5144cda1a9afb6e6488c798fb6b9c8ca417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14e0e5c0d9b06c7719088f45f1284b6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c11855ded11387ffe042bd5814a925b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1da85d26842a820a30170220786c7ed420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1544f76e36afb17ff722eefcc78507f2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7692721776ff1a5d50229d855f7e03422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d029d8659ef145b8f242539c14980aba423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652844cd5425dcb1ce979b68eaf9417e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43ebdedb6efb79370139ecaf409350b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b0e297b161adca8d666ad78feb867b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3975a0799b6df3288febf16ede94e7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555cc1f7e2317f4a2a1e9cb965c29d83428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6ad2b17a0a987a543aca53d3f38d3c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df037aeefe5e416364512b814966c0fa430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcdff5e3b6cd602c67df009146966f2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c057464400eccc3a175109f5af966356432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d230f4a35b624ad2c5c313f51698ed39433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb93be06fe59fa16331b56355d6db1e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f6b6a85c2787e8b5b54d4f710e9bd5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136b51f7aad13dcfbcfecfe1e7506b6d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e616fe135ca6e189acc5d778bf6f57b8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ffc825ede31b4c5d0a20586c866425438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08c5cbb4b6e3c17c2612a15c08b0fa9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e40f9f06f57eab1609276bb88f38fdb440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2d5be707f2d13c9401d57c18313661441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d0a624837403efffa7a20168bb5769442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68eebb45b0e0dae361e664e00da57ef443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025163c4da9c84f2d3fda757099bb7da444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64ed430c9db69c19ebd91c79174b951445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a92201dbbf3d0647102bfd783fed08f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3003c33661d28043f32a055ac8f54050447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cffc5fda9683a42a2b2796a6d500eda448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea8411d329a0fc107fd692dde5beab0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1198f11119d3c9569460ceff3f177a4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5796382baa76b6b555f74e43bf7bdf76451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db1477f2dc7f0a3ff682171f783a127452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe0b43986d8cbf0302e6220360733e9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6089f5a2906ec88563931776a2a9dcea454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba75cb04d8fbdffbc9da026feae4df87455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4cd5694e99de7b4c79c3a245e61758456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1619ec55e10187264ccc9e69ef940272457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad7765c36f08a3d5923c0a3f18ff77e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66dc811942f3c54436a6726e769fdb1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c895b861e4ac33d205018ab302e36e2f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1629b42ea8f7fbac3a9195c8298b477d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bc27509ae9d6d7e40da74f5f79b663462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0344c6cad0153ca1631304582717b676463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d60d7586d7b39119ed8cecc553d75c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdf62c1e6ca937bda193286ee7c1cb9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8b60f1c4825b496bd8434b5357b396466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97257404be1d03fe45371e4b1bb16dd6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6e3a07a537ea13d9d88e148f97b638468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e631737cefe52ebecb79cf99848762469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef71a60436b3fc57c2c40704d2e55b3e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1291446cb5734cccdf2f008fb0377d6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821ef2446787258a0f65d38bfa284f6e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3c5729f61f72d78fc4183e2ed065bc473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df727a372f1ad6c70c580def77654049474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd34df8642bf7553616ea07f1f34600475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49eec5be1345e4e2239887811e836c8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0495b513c3ef0cd65d114472d5b009d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fac692813106fb4ddb4f718798326e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12610e1f934921964e024cc881711818479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880efe78737ba72aa56e35a40600a816480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18317ff5ada44f723ee2c0627bc2036481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2350ea65d181804c18d10e25afaf35482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9358635ce2f18fc6d1a6a2d696c6cc483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e89b2576d97d1d6110923d1bb8d81ae484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70827744efdb1f6247c0b6839028e329485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0497e08c5b67fcc88915a6f898f85fce486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042f9ce8137f6136e3962b3caf94c9d4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d0e4b654d9905779011219dbd1cbb8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c14bc47fc38fb343b3e0ca910f199c2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9201fdece67b85f9f59de3a8847a59c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa8e96ca68db232bee70dadde9b7029491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b6427a45f31bae764e1804578b16a0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2984e45caa582ead4466c022d9c1ba493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9490339ff118f6342e81a5bf70f62c49494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc86914a99b579c86c9bbabf640da0e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bbf02fb9e6b38c5f6d078db20ef8bc496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b566cdba5f2c2a95bdf5f4d84f675149497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df4d75f420710394fd52bae3196f8b2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e0fbf7a249f5404906f758ff4e5e0c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06911a51cb7146fc08a8f2089a507fe3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2dbabde79d1a10c389781f50f44ae2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2ae1a7fd2b57ace6df4952deabd141502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e01096dcc9a083ed43cda8aa51e9e58503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c62fcaa9dd52bc1ee27b9dd9eca60d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e43ef216a415090a5a20e8441074bf2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a434993559a314ec46745af3e46e00506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a83f757f987939816086ad979284b2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c29a4c6f2ad05f72f817f5d04dc962508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20c240e9bb050a7f6690ffc8c2ec3ec509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e584313f65cb872425c7a80f27e90255510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0d392e3f57fa2577f76874f79884a4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ac7fea1c30be0ebe363342415828e3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834419bc41b4135e296d052e05b6dee1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c719f297895f18ad69cdb9dd1a4a31e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdc19c93db02a072011aea103e190e7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa06fc05140935c7e233e31c6adbe16516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840696a4f7a991202f0ca5ca8f117618517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc62206164627c5df25fe7acc1cef859518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa086dfe0225fa1378b334c467ed566519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c11669c36441659cdf24f1f8338fb7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcd396ac685b778ca36bf32e7610d54521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687069c3984a2dbd0aa79a8a26ff7092522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6a69467e68bbd7fd48fd75c4383a90523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feea70cc17bc03686457514dac69c31524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9084de58a162029018a2c96e498da786525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16c4a804800c045322fb6338606dee2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3349dc7657924cf608039b0214fd086527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9916d0c9a232dec8dbe154cfb02e27ba528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34d63a8ce76b7b5bb380c800ff11c98529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df7b7563ebfdc01820af83515445aaf530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bf4c32bf3fcdd87f3894e0db37dc3c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e162e8d261992da7842e611d4ff17b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4360f923145d371b875be3e259f80d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e62f5f8a4a9fadf4870ec4a64f12ff534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc322d78311a5677e98dad66eeeed60e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef5c5dd7167e7563743d230396cd8c4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69d655864736dcd28717110750d0619537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4fab6be500efaba283e71137be1975538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cc03607d1662f2ddd56f28d35aeb74539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957648bbf7a681c15308b22680391ebe540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8386b8c453d70b2dc79b25c86e545cd541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbabaa8b6b424fabdda9e50ea01ea3ed542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83f0181b669d29c134dcd2529aa6a44543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d61b0ccc150813ddc74c771e89e59d8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e055ac4f518e85d468666ebd0cd1892545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c4514adf69a03f7a13eac1a03e9c49546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb921a86349f663e2b75d273f23c95c5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc3e35102f14ee534f68aaa8d93cd6e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e010c75f6baf379e7720c21344ffc7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf3c942698224396ecc7ace8b1d5fa0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16338132f1b1503e15b751ad97f4f391551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d803459122b1f88643b54cdd01f2110552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b376d91424f01f3ce2d8bf6d020823c3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0161d0747cefbb3cc7ff0ef94619a8a9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9500f19c6aef673b914b470a460ecb555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e38c7354b3861028ab483205e7abaa556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f026de5167450f928fb0127fb5b69af557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c3d56fbaf8a93b72740ed16765a0b1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdec22fcb34855a77424b96ed755e905559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e31976bd736c1a9b97dd57eb5e22bf9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00731df8f6a47788029b33be8520e390561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9385dead5cf81f74257778b7ed1a09e1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd6835a6c7343ad043b36d44fc9b935563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a489f27d0409a6d193b140a6d0a79ee0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e379ec55bc6517a0f573eca8d941ad565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0487e2e257e78c0930ef4ac1db045a25566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba73de3df643835ac4f2063cd113453567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ee64c6ad4b06d958ddee8a31c560db568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3bc199fc6285166e91542fa2d22eee569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eef3e8333cd96c7d61ae4d1b479cf2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2f1dcf39d9dea927b7483257c844c6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626a4b905396fea0b6caea24912dce71572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>