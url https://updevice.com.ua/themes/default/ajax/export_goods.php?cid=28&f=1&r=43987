--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc2d7d044d48a76a174d9c1c699e2961.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766a70018c1df2b2f553141e140882742.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ba639ebc727f98dcdf1b90b6cdc9d63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41a5780736f0955c75815c1941c04dc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e5dc4535e1873b68d40141851eb49c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0149d5b9b08eaf7c01f5b2611eab29476.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf5ad1b51b133d4b78f7ee4cca1e1af7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d692b21abd882a17babcea2c470d5778.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655337740578afae3eb963f4c5eacea09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b964e7d8cc98b2f733cba0da56f18a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753ad6ed9d59d13696817aebc81af6e311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32ed8afaa6d1319cfdb6ec52a071a8712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f90b9c7b4e7308fb6715311f3aad4813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29547faa97427fe44a3ae0db3dab82814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1cb6bceea4c8899c5f8fdafd77be2815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cb0b7e010b8f34e95bbbb63eb23aba16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b381ef1ca3fac01ef6aa7cfed19820217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa04dfdbc32a351b943e52e0335af93518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de7fc4933832fe3fb7319b904f5a6eb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e2a0c292418b144841b4e0b942825c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c89cc863ec2301ec7bf0de39eb3fb8521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323b4ff9a6a5ad48640ebad8a76d928d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c21601ff9d142e6ba7b56b2d7be00923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af7f3a223f5eb451a19d13f163bc06a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005740741fe8c07ed3d511784ba7f31625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20868da777a6202673067586c32f589926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8300d9b1140106d06a5128482414b927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02891c7ef3a652de80b40b488451cbf728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a654a859861cf5a43b53bef758b7fe329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5768f8d4bc8f9021d8dde5c77bcd8cf030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce6b0700b19e2ebb65eb081eeef324d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3093f6eaec9f3f41e82322a670b8b1532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4490d5f579e50498d3faba3c937cd633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bc64ea93643ab2f85b0f99ebdbb7e334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca2f5f9da07cf9d78e778b25bc811fb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976b7687cdcc7e04531c4e81544532fe36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99dd2024a4ec02155427876b7fe344d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e82bc59038e92362d07973a17ac2d0538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272952fd667bfe8063122aad7a8ea72139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42d5e307a613c54eac552bf2e46c4c040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ebb2cd602a7d71460273a86870506741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234949a2cfd2de927b64a31e7867ad1742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797a4d64e2de7819b6e5ffedff28b2e143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb0c45ac16c2c514aa16544d91b69c344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09873833c01fed1e796820bf3e15902e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3039258bbce47f29aa8a64eb4157b3146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f0fb0a04eddfec23b5f11036a1b4a647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f88e9f1fdead1e791af9b279a392b748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69e6b09c5c4b50e62fefe41e6e8111d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7864270a764366461f579e1dc18673f150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d144edd56ef8419ddbf23a159f6da051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00f3556c85220aa59ec7869e87047aa52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207a841a8626c5a3040363f40f40993c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6361f5f2d3f20ec6944abeeaa706249c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de941c5464d76dbc83487ff671634e0f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ef8b9b6a22981a342f062b4e619fdc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9f252741d143e0369f72e94b5633f657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b3ad577dfbfaa8b64a4ee71ac14c0958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a168df1e53d1a2457c064601940e0b359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a534387dc953f40ee054762ea2c2927760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3099d0acda032018e20985a8cbeb5561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76391ff0664265c791edbd97492cf86762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cd907dd29a2cde9fe9a759fd7132f163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8015e2d67bef4ab4ba29488512c49c5264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f394d7b9c86f00f62cdb38ab4377306565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe4f6632d827685423b9808b1a9b5e566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2626e65bf983316d004caa3275842867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd9f34af99980049dbcfb21db2ad9ef68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ae688e9129976b390d4069966c87f569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bded697afdf1342ffce8a377522df970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa13e73dc5f2bd801091c17725fe49b571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a265fe6f9e676bc35407d4541f87d08f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9dbfdc532a04a21e863a21e06967f873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26c61fcd4aa4b5ab7d1dd60f158181b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a428e73043ced209051a4e5ace48e075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1c2c320b183be5023d665abdd5d7a076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcb0bc8ec1b6c0a9f68d06fe55185fd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabfd342ff001712f34428e8874b169878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6521a6ba3becc8d33bb0d981313e4579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0b6c8f964b3cc268a66a24c6215a6480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23c6c62b2baee426df834d5ab80590e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef017800279cf208d066555feae318f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c82946b786784cd063eb1a1343a08e883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f845bdf8ad015d261410b1bc7a11c6ca84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743db02548937cc29eb3dc3a1a7de3a885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64ec2c65b8dd2fe2ae9660708c2237686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4c95346e0d812a1c4e9391591b505787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936c8b718cc2784675352bd7e07a11f288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee450e8cc89702a7dc0c9cad264e9f489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fbcdb91dad45fb40bb2bc3829531dd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19292c1e6097d376a4e5f65bd6aa753e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609073b93f864d67efe75612f17502bf92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdca6dc0ead09cf6694ed6bcc10c06a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bde782a2e2223382e9454aa5b2cfa694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a608cfc75d099021447d1c752a5fd55695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b92634c5e9f4e6f4098c4fb8d790a5396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff39c37024bdb66345173ba832a323f897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e488007cd6639f3be8a4112525e4c298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcf8f505a9efc1de29574271529882999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70efc76104f16d7d66f4724ec4d54ad7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2bb0d38d3042cdb154f7ac34fd2c85101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ca40ab898508f42f6a5ff65359732c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2476ee00dc45e77f9a5e805ae5628f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505d3ebbd41498c050342d10ce80df7d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946237065c60c05881edc313822067b2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3699ef8f28f191090d30b65106ee81af106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9398af717cf01a82cfb218f078bb77e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8343343d6f78744df5b1df65fdad72108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e290d2c1663a6eb09b0a5f0321a24717109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1febb7960eb82da6f01084a25cde514110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7e0232e75e74306b74b53a40060580111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d89c2131903ee520d76ac36bc16d60112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4974474a67d77ecd840208cd99a7cecd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26842d3e5d143366bdeb3b4313824bdd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c96f705e27b6189576c71a6f3576b8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd289767e7ccbd7b2c65709a6298f4eb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7f3202f8ab9d45ee86feebd4ba32c9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6794cf139ce144826b30629133a73b3d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b886dc9546f500081f9556e8bb96ad44119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad2a4fb63247653839f1649e7622cb7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51d6f945e35ec2c52524a0ab1f4e0c0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98048a0bb044b2430b0b63beac553d4a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec607a7276564ff3e2e8ef93b2684a96123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293f72ce9ef73d1c233570c291cca4d2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9a6e5ebc766da874604b1ac3068d5c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3e207493ae0502856c7e9c46dbefca126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431205ecc26aa80e35277723a830ccd1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a01ad2f8691d8e39a255abcdb6d3ad128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b13e7c078b7641a5b1a8c10099f640129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d491d15b446102d6538c3423ea40d91c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1508dacb00a645e4629324a81050735131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6e42e1b9e3fa81444a00d755b2be64132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48af8b63d3e90cc7bfc1711f767df535133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c93693340b3753b1b4d117f259cf2c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978799b61973895a9331107f569f8f31135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead0afa65b72eeca948c37c2e6e7c7ef136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1042e9de2b9c825ca3afc2f3ddb196137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549daf278a9065d0872abb51ffb01d81138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf7bbf66cea699e5b0f9658124b5c4a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4c1983a163507da04f08bfc4476039140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5289bdd3dba980c38863be7fb01b7074141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1792cd6e0301d20d60a0011bd00db032142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa49b37b764d60cb8c1d6306b396fc66143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96829444bcdcb45d46373e7a6d518829144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18174594164a01eccba5be1fca5e2b63145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1769eeb908a95655b3281472595160f2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979e68d2a15ce0f838730bb12be1fecb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e901d676c08547b093dd91faeea24a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236ac2bd78cff3c24d28e9fa9ad30f45149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbef364a1be792f2bb7bde3a176daaba150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da28362dbc928e59a8e8f47ebf60f57151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211a10339e3829582dc387de6e68c1f2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b0ed5a068b72df797b42c8d6b62be7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79002a6810d079d8de40c264a55ae24154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7574ef52b0d3579aa6c9c8469bf17d5d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fe82f2b173cccc78e9d7f8b8cf6cad156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd980cea1a080a2095180e84d2224204157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524bfbde147d5d675433ca95787e36ae158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3ec4552e2864640d0cb7054a5900c0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199e47e64bda2e26eadb8b2cef038957160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4323ec88ea425674b85d4b3a0cc817f8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ce93fb7fb97be1f7806b585591e7af162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99177e709df77eebcbc592613ec42ea1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9194987fa0991b47a8a87251fa6dc7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76844dcf664bd55245a374c53672153e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a4dde76509a9421d37aa6e80c0ca8f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416e5bf804e5ff58f6abbbe81cbf544a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfa807639a42e1d3ec560d2faa97064168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9763e647f91802eb2857684cbd4ccfd9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642dd78a02db4c77849e2b8f1250c376170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0569f1dcc0e1d4e11012143aa77e9301171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05b683875157bd2b5f008d50fd9be43172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da495a802b19e61211d0a842a80c3658173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7a44a4be2cde2ae5f6f8d2aba7217c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68419e7b97f6ab9acaae1f78d3d4b81175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caec0562b66a98b915b0dbebcaf6c41176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e2ad8077e706ff4dbd944a5f2dc726177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cd571fd1e52988ad480dfe5b332623178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31385ff8691d3c9b3884859c731be155179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec6d847c7b05cdb2da0692adf4ee007180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39a7fd960a39640ec55ee96a3261546181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51f1ae1c0eb5deac333d4396f1b9f75182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80450b46aaf2d31ff97b3cdd5f16596183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aecb517d13fe76d85a06ada2628372f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63818d24367023d89ba8c6897ed8724185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcc6f0ee55ec8167b113d552492c589186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90aae4f589fb244e4cad895ed4b9131187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eb8c536e9dd8614bcfd0d6ce239172188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b73f3f82aa8f2779aea20b9dfc9e34189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903aaf7ae5e93178e707b48fc7f1c8b2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef006e04880f2da0d6fe5725c7ee3c9c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2211493a85592445e9627135a6f94e67192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfe567f13cf566a3fe05fb957fa4de4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ab8d6e029ce94897b49216d741804c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ca349492f4587920bbdf7e4c547251195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9253e87743803e576c194c735ce21ef4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8adda57d1781d83d6206d0bc18da1b2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00505d61f7fd848e2a2fc55ef9687928198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd83bc1c5d4df7aacc9d2fb4ad62711199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d7a72cf14933c97b5b6230fcb99324200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6838947e0d022909caa484a1b1d24ec201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557d30b902d14aa6dfadd7b214713476202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d80ad20c85ae12576deff98e167a80f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adfe680169af38b60a9a7be6410944c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1de3bca3f13b68cd696532d59c9057205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90753eb9b193d31cc17790a8235ce9c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543ac8ad7efb5524bea29683e7cb29b6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704c7bcf635b346e024832f0524c195d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1824378ef1d097ee0a20c192e7e169c0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17d68939c0f7c0f7261e8058c189ce7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1921de3bb61d8f25d554980581e94bf8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e39e826fcc76906130440b393ebd97b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96db07d0b4dde04d11b4b84cf86fd271213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f48f6b0fff7b2fc98043a56549c92a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06c545014767a8ee6346735cc36221f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db389b7bb0d777f4c690474a4935a7f2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b96f7f09822f38e4fa683d7844286b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f2d1951680a3b7d5ebcca9439ad322218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806a73f409bf30a7ec679a691df5e6d2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e032c483c7a32000d06e1b8cdc85d5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b74c0e769749a027c468b9311dfefe221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fe21b44f88ecd6c0b99004955aec66222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4feebc882d6fe89072dd15beacdeb2d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3e970b549bf5bf09cbe8bad27d5f05224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfef502c720bc9fbb8473595d857001225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd7f70de9165011a6dfd96f6cd626e8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09e54a146d8afe19095cbee96747561227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279ba21a59c0103e0b14130773608a54228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea15f02fa4c61d4e208b552a95cebd47229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224438365360b61873a67f28d0946737230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2ceb6ab97d3c8bd3c9e697888996c0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b10f3d5437769560d5cd2272357cb6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca190fcab0ff701cb448296227e5d9c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33afac3f9b2b5caaec7be5c1fc432b6e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83620e319907196c18a3b28a28785100235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e8ac6583de31581b646b25e2a9dc4a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f442703cd9506c69a3af7972b17304237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa92d9004fe4b6d0075af0b9e220569c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b00a4d07a527a2bfe861843067a978239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b29e83a322f5b28f0f69e9e7ea9208240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4332dbf220088822e7c7bd5d030e46d6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4871c7ef4d8de85f9d985a043fdbfc37242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b672f56dc06fde988ff684d1aeca635243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c705e8935e502c1c500eed1e4813dbd244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693886ae758727bfa3264c318912fa94245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655675237c2b0c3d7ebe2bd07d525c2d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc86c0bfc969c146beb7754ca11d4c7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81e125d001f6cec7a1f15950bf6df9c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c99fbce4ae619a7c560dc55a1b5a4f6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e0a9b84dba5a54da8911c884506ec3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8a8affc81a8d0ef4019576ec4f5c65251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa72261d59dcba7a2eb858c6559c46f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900b4ad5fe3560cbfed8d0346ae544a3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd522f1009b29abda822d6457fb95a4d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb658aa49a9127e4d6a760ef35fadef4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e158b78918d585b39aaaa5fdef3737256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab33a8e4d40f463deb42a115b57dcb49257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2e6c82df1a09d08b257e0eb6843861258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422d1210bfc13b06b2aa4cae4ff2f162259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe248736b51ae834583e6fbbb12effc3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06313072aa24e0b45e639f82d9836d3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a0422cc13cb9641133ca9671eb8ca3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10faaafc197a02daa736bd48ac41e46263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2147d44762660c2a7b0bbe9d85da0ed264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa1f6a1bae962cebc0058af084cfb38265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d901289a86e57ac68b908322553033266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c13aa1d408b87f14c60b58877462a0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e148f80f51723fd118ff3a9790b79aa8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4ee8cb943132effa4c97c66374ee07269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ae06209808032cb579f3d580af2024270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b84e65265540dcf547464cb476910d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e909b1f7cc3d0c8fdd1c7a69f9dddf3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef806e8072e03dbf9908928f451b51e1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a79397d6dd3ef816e1e0592f365deb1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700c28396c2bde12c92a9e137370e411275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327a6bfa68e90c62af1ac2a4e73c9495276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5544f37d42bb650d45b6319fbd662d43277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff8e2341ba853c0ba615c9cfeaf3796278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5c2d6498cf48ee480a7acc0554ff6e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6211422405aac34aae480a6ba61e7168280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3293a8fd1bc8972db1246fe342d7e3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211c6b91aa12ed58ca9a08bd0805048f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f920d4256cc0896ee39b64ac2afc216283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2490967e21bcc9d6f8345192e88c028b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46008f4f342e386f15431c56867044f8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef733a65ef405847a03ab9645cf0cf9d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54245547efa700bb0819f61e009c427287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2350551f130edaeded3b5998c6e6c929288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3075465fd0cdc13095d9360c33c720289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01de758e2f1cf048406f931a424e61f6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971e42e17564c62933e522e9665e0289291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad8fe07561e3ae62618905f14f44f59292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6a81e65459320b4edb9ede82b2ed65293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6071b8f4de4aa87437a7b3c653abd45e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e83bd363f1af41b00c0b477fc46a1f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78316a104e6ea5d2d54d81c29bfc7983296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c6982ed9e3f84f0b206f81f1a8b66a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5549ff7b04aa8ba365767c32e853a20a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479a2936cf2e1905e9b707b662b6b99b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4affb3680a0945ab6b70d72b4078da300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa50b3da42991d84e056dc01b5cff76c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3b614a72ae37c95fff46ff4f153ac9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4defa7d4abe975acc09025c4b7d0497303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec12a3d20f533f976d14b90cfbac7a9f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fd18439eed3b522042eba5f2db0dba305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0bd4fee9d4763c0b1a4709e456a251306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6017c35840c57b40fb645a8e9bbaa6c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05d1e3e6fca02dbd3f0536ba55ded88308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a527ff817b6c1060005393a1a1f1674309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a198d546287d8a9dcca7c7fb7565f668310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6685637a6fc1437905c6cb9148ba6f4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cee7a09fd34d0818f058aa7878c8343312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461e3d63b56ea6f358020d97b19a48b5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef21744a356f836d6c213f69aff5b77314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70bce4e3aaadd18f9bd61d961c5694c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cfcb2e24a3c62a9e7adc9035f4a913316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3f57bf9dc527d442f1196c54718403317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa3519f903de191f6f0b8817255f24a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d894360823fdc5a4fad45fcf9d5dd22319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd66fdae33f4c1025442d8d2c8117c91320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad302bc57d974f2883c564c04e77c8a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930734de10b751452e8e73369cc6e93f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c741c85e8877aa1033d1b817f05aa0db323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f803b078b998483c72737144aeabfff324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5146ca58d60a721d53e3780b48987028325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2681ceb054f936e9270b5c532d7337ee326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ededfade07596131c628d54ef71fdaf2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb49ef1ec57c39f3ebbf36c598df3331328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf225c8fc1b3ea98535e5ed8a471bb4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43370fcc7a04b96fab7c40c04d8f88e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc312343c816f12765bf70955dd60bc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1915a9975e06e75ac11133d8fcc87cf0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7c99938db8e28204efefdf6e5d8c63333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41928d2c1c619b00dcdf4a230e0cdb2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce095206c78a8112689cc585e33de1ba335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0e60b90a98542ae7a5dbdbe5dd6b9c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077084b86465398e861ffd2dabf4d5a1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9181696c4cbe02576e6b50941e04cee9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c1ca5170827f1a336b96d013af3283339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d096d179a3b008a33963059fabd6f9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dabde0d27da0fbcfa956b2c1001fca6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a781ebfde69d920c97e358da3b25add342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744476e6c627b90380856d826323738c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4a7201fa54d26c305604b6b7371965344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b5c50cc8061273198c1a9e26aba7cb345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d73b85af369449ddb93ffee4d148dc5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6755b8d1696ebf01e40a6d69f0ca45c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1281f1e39a5ec1ad95db7b6704f4d79348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb23fa25215c38db3d176eaf2788cd57349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e408179dc14f99fee39d0a5fbeab0847350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23002689881eb4c025e5cc5ff6b5e38351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36e64402e300a68fae21ffb02863645352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db67d7edbb5ff3e3388753629f8cf36c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa1636a4b9e1bf456bd22d4c8e285f7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83cc55510817bb742668fb8810ec639355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28144176d89478c6bcad5339669edbec356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30353a5373859025da83503d8e62550c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8e55e7d3095a908d220d70cd59fcd9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2b3fdf7b13271b283b94032bb10801359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917e3d82a9082dc848b19914dd0460ba360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6717f080002a54ea6226a4281d1cb26361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2627f89f8133ec0062f96e821a75dd26362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90332da110d2611eb1d3154d1b604cd7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddfeffe7803947fd9dfbb38181d0adf364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09af92411d43b89ed217275c7aef6237365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3d0aea13084db1fcc9fe0185bf294a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7448ce2b8f9fa72b1a379eda68f6e0f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0693f387551070f70788e5c2be9478368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c00a1c19e0d487ed4f94d3836c8ba2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ce551760434eaf2813143772132a0b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f15cecb60dae6dd5fff54b70cba8049371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f41cd37d34752cdc4d5a55001fe34e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f023b31d33a111114e922188f8c84d5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a979b1397c4913d4797dd619f982361374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead484b7d57279bb68ba441b85531a54375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e7f1fcc75d80382d3a9e9bd3501273376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6269ba3e0262b35be484175d9b8923e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d2f71b3cdeee97169fb2a85ababc17378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2f8d75cd68dac21de64f6e811c93ba379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bc7f8fd83fe7264cc5daa44cf41a62380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a64c0148b88c1d2ef75e4ae1e6ac2d5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d114d022d148169dc70f3b52c8e765382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcd8ce140e9e35c2ffefb578b09b2f6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81abc240d2c26035011691001fc5a9b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545cd17349149943643c950d924c2290385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f292948ef63c222f073e81da51b57cbb386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda2d82a435302e48f84a615254c8fa3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718613b8fe97e19e8d741f24c9100d52388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f92bf49389a8388ec3b4fa99f107cf389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda397fc4a3100f27c73a90e3ca5885f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a1e16045a625827502480ad7c16b63391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c002d2cadfe74db241d82eccf7a9c1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e998654234c87c0d9fc34881a155f1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8d2bfb694e4a3501fd838f20a2bed7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda60f35fd5e6679a5e9bd543ebe0978395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94da84f7b6dc41b7532b331da98830fa396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729127ee26eaa7bdf90c1131ef2738ce397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac445c309eae9e10384de8c725719952398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99fa2580d26e2b157060c8972ebb729399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385df7c3e725a45ea845abc023653b99400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7732463221ab7617c46d5ffa1b723ff7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a449f97cefc5f4822f6b0414535eb6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d6882ee86c8702bb4f1ed43bff40c0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce9b3b39bd63dcb074e491258f93c45404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91193f49e0cdcea598c5b06ae1d6cbb405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dcaac05ba30e8410330ce7377b252b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392fe5e067621c84483628abc9c48a7c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863051a7ca0daf667a400fef763dbf5b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0981bb9ec2206e00983aa560fc80c43a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d039a0a4aa170826008fa65d200b0de0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520a84dd6bf86a31d7555ab0d000c5d7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e497c7b723ffcb7021d8c26781d6e4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8256941ec485bf27e64ae89c04b0cc69413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1852bd4387df0e46d8c4843e2248eead414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3297d6b848706b9086cfe756fc1c8fb415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1182ad8442dd4e539c7d8c3afc6d1663416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cadc74dd027889e2682d0b352c21d2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51589387ff3b7c3f17cdc13f630e14f3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b509b47834951fde94a36820e92f2f0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abaee24b330062802dbda2101f9c27c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da6719206c38ad97e52f7e6fea9df52421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e1e453f5ba47aaaf7dc46cb9787840422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7016beca87bec67c345dc07c7f11bb7e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad53ad7cb9dce1548e891e0d750c67a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10635c3bf40a71b5d141688846e8b556425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b8140910868c6f9cd0bcb6ff67f2fd426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212d5305c9ee9b73aa29b00bce72af63427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b804b48566cde83c20a09f83559ed7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45dac28665290bc272e02e012b4c2fe429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ccd9b8dc84532e5784ad786ab5a376430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66abfc3552daf03734c7e1d5657c056a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1532aa5fa53200b8f39151aa0e254d2d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1e4b04091063267ae9adc1e1b49429433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d86f6e4e18da49a071ad27947976135434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bcd2ee4a896d95871f85e9298cf473435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4b4b22b537f78a435efa3984c20573436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f88bc9d45abb46b1c6efb3e7874a4bd437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e81e9b4d15fba40b59f40806ad357b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f153926252a8009bcf5b665773b2a379439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e12a1a8757d4b4257efb6cc168dfdd2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f63187cbde6d482a0d3f03cf037f40e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde90004e7af1a8cfd85beb0cb8d3c09442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f7499676bf75b4bc69bad2e2da5da5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c8d47c8375f408ce169b65e3207036444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4052ba6add4b6181197d107f9609b1c1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beca942f923f6324165b1ce0a4601f4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3acd1100c69f0ec3e6d8e8504412537447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa022bc1ef799e31cb9e55d73b1a8778448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffeeff1471ecfba076f3c65ef997772449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0c9819d6e0e441d0a7d148c35968d5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8d260e1bc5d2b3576c2b66317795a0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3b74d48c0ae30ea4112feaeab2aaac452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c9dec6347f06edea134df331896557453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7cad2472d4116ec20f64b86148608d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91604c497e25c4f541d4b86b69ea440455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f64bc5dcff54dbb4ca4dc548826a4d7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d3ace2b967f3a2fa9271cef1cdd381457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2544ae8efaba540a68fb6e5368ee95458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fd465050d5e59d01e511628c002c4b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ed4a14b22f5afbc6496ac7f452290d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346ec0ba93e1492d5a5ae40156876d8d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dad1d4f254377d61ac88903c5e0da8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a500b2c66651d504723a1d342b41007463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46639e7cf6087fc7fceeec69f292f479464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbe8e0fcc9f75001a210707b5c89d85465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113c5c4f5c07a88f7e48c4a888930ea6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bc456bfe143038d3618647e4eba4e2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a282e9c62d5b5704da1c7a2bdde6d3f3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2e0e30107c08658fa7437995542490469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d16b8940fd76f42b0266c4a3c3cfb0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dc8872128f59a6125832a36ce47981471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb1e0ed054e91e66e0caff9d4adb5a4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b8faebf6159e21554716c2dc995405473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76085d08d627d51e96b53f5680328b1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa86bb85935cd8ce67167cd3ad33c6d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dcf921c200ef5d5933ffe3abb97b75476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596bda9e70ac534cbc657607be7286b9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a53c44496ea532630e289b456d1f270478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4d4cd6aa523e790e1bc3fb1d8f4945479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da790854e68975f27eafefe0805b11e5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdb085f221cea7fefdcf193816e4478481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8016255abe11a285798ee0f3c6edf8d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018aa5f2646130b2c57ca2042e5b29f8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4d2046fe6787f0e9580e94c1f48d5e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f4ade6bcfb10822f36826b697206a4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0712d6c0de8c2c9f8b11e764200122af486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cf0600cc927df854538375af28fe95487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2374273146bc051159ea8f0d347adcc6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949a0b76d063af27221f79e357206204489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354ce34cb3590f49b02dca2db385084c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1cd0db99b7280b85a1d7a06ad3e58a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e714f92897dd778ffcb253b2255a6d1e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d012c8e3dd6a051ef023d3af3a9e8716493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e139476227bda3f62ed2ef2f248f28f0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35e066c8b7dfdc8825d5800b82b2261495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d58996a33315df9f595116af9189bcd496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fbdfcf2a72c036bd17261f6ec6cb0d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f012a99ef2697253730860c07dc72301498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0678359dfdcabad46928b6f0438afe499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a31a95b8455993f250f39624aefa4e8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f03e3aad1d45feacfb5f7d6c7881a1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071cc13c4a2b67a508cd4f4779dcab08502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8375a07881cfb4b9a37ee2c04db68604503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b30f2b618827e854343bd2eed7bada4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9318150d370eefcde2b4e696f5fe8131505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa5b8182f1e9b14de109bcd910b2b81506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7d0ed9212838c5f26b6e0a9d27a89f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8942267568316986469e5f725e99fb27508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727400acbe3f0e0f7f5597c9d84a7b38509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8a64365b023f16392605de720be2ac510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681b32691742667ffe9d59198025a4c2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b31024472180855275d4667276a4303512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b930f732e63ca52918421e2bcb2c04d7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be20100a129373f6fad83fc4016a3aa2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe2edb737ef545da4f57979b245e8f9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424a345adca4bfec11a65ae7ef7bdb6f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9df4f8684653636224a94b78435f834517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1275310c172ef3b06341877f68bd2784518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a338a81c170061ce0d621df4ff58bc7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083008c14ba679001986ee4b6a347eec520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc41ebeaed2818ca971cdc191372dcfa521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32607d595ddf344f90873b8159dbee1a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796ba7c7769aca14ac3c369f72ae7f92523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882f3017fbdf5e9b2c823fea1b484d7a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a08b6fee58a15b4e2aee7df43846c6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8f4bba4011f995d5f3354caf7f6648526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92cbe5ebf8460f1f350ab9c6c29a819527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1b1e7135996b0e25d861c1e2321fc2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec252f661d4d8b7a96ce798b3f22054e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f139b65d62a359d59c526ace4eecc12d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb36b585d1a4e1e0a6746622d585ef8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88ed4543de1bff37de428c26f312277532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff52c9f62151826b9e34d1e8fdd6b248533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4803bc7ef2ea79ac9dd06a9fb42bf8df534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39195890a6653e4337669adaae036152535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b743154e332dd871ace4197b15e12648536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf89b63c5571ecffa6451a0ec0809bc3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9c26ac300ad64128e3c2be96d32bd9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5460fce2c840e25bed9b0eacdf5fe99539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b376d39cbd23b5badfa16227609bab42540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c98e284f5bf2878626eec6d3374d7b7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36368201dded02ee4a56d70111efb33542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae35c3216b0ecee30ca64ebca0e45bc3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742872c9ef1e0c59f38f816b5b690cc6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a449a48ceeb111969263ace997b9f2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43ad51024b6ff8d230f28f3f3b8acdd546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9692e6b374c7ec0189b82a35a812c0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abc35ee9977cd6932b47be249271c8e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207c90b7ffaee57c7db635eef59c8e92549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565fb50cd52c016725274d482d3449be550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a758a1efe4067f7db2cbeac3b03874e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8c784ac103ef6b3be3794cb97af8b6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5cc240799c58aeb8074278ed6e3928553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0c397f771ef65fec276945d0899241554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b188d87058ef68b63cf717b58debc595555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b78e152913af6f815f0b92f4f293f96556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b0a0c308d42c2568f0efb5463465a5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188ea97a52b0e9e835a993717c218cef558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3d8aaa889ef51234d89c6f2a0bd9ba559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d297480cedcf53b0b34c2d76a07fd65560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca35b49ff3b185ffef64b0575ea7770561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6acefe3a6c2d1cb302cf020595e3f7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00d84456ba4fadfc663c00501538441563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef747310ea2bc5aa5cd860ff23e7d508564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d963a96246dd88b669d30fcb873858565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3067cd6ca44894af67382fc9fc959fa566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf9c670e5c12db452e8a18611c2c8c4567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd3bcb67ef5c46da5ad2127c08b616a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dc98c210aa1c7667aa644dd07487db569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe0352171812fe58f42d1f8e0f528d1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ca717680ab3f7d0498990dbe6b4b2a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b4baed037bf87e9d1ce4f88c656679572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c58a1793ee9590c99a405ef318a8e1f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46678cfaab6d4e114dceea3e587f01b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad509bc60efa0cf0d1cfdc6e0e71c0ec3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7694cf22a367686f0d9af86208b58dd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4339663c6f5a52813103583fdf9756135.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407c386a9ef2218d9dc854bca805900b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8508d09c65596250fa0d818dffaa09707.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfa753274738886e042fd265fd8d0cc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97410ff9ed97cb6acbe566b731a76a39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadbe4e2400ac65c4cb45053676b892d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4ab8b552a6da92dab31b858886cd4f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe343b336b0e3f50ab3f524bd01c46f212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eaae68950cf22c580668dd42c3b22f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b01f6c713c46c619236ebc2feffc6e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6809b352c3c1715fb84b24c599d1a11015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687a9e7dc1ee9bfd6d0995bd8fd6671516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8562150ea9d552499f10ddc6be889817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3ca52e92137ed1eddcda5e46b6531418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c57c1f8d4e54d51f41d815418d76a919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fd4549aaf1e19bdb8afd2907ed8aa220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bbbf92ce62a8b96372721bdc13e00521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1fffddf40c885e90a62a0e580e7edf22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf62288690e0480e3a0e415fbafc9a1c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0b66e712a341bb67fe8cc8cdbea2f524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603e3111f9c4c089e6ea6f5bde90328025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff0e60a4180bfb67cb75e74bf53a34826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6387ad565136d63d2b2e0ce379616bfe27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16821a7f51ade4e4d2523c565c7849328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27011fcc2b516a21dd0e5d5d0ccadf3c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08c4277adfed3b9180599519cf4aa8630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b543110f341071db96a821c7c3a498531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2211736eed6c0692ec00eb3429b64d232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d923062c35d5008213db1e44242eed7533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0bba1a0f5a44d02696de50e82490fb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fd066b06ba3ba422acb843889e1fe635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b479486881fd8fbe5951b41a438a79ca36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb210af96326a87e3afea802d8eceef937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2d84e87ad94056a5d68109a9a2fa0738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88eaafe214a3204334bfe94b0b3c76f539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da80c10dc0012165cb293a825c37073940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109c7818945565b5ec0a5a849dbb35f741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694416830f9bafc412bb55bf4436ec8442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbc07ce8c6898619c7da5dcde63472443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd296dd4515b11015f3f08fe8fb2c4044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d81ab6ef3c861a09617057abe6f122c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aead482cd927f7397649bf1d56cc1d4746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1164a9499d8a8d17de0226ff29f49fe47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ba0a927e599d43dbc650c59607c34848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351a3b67b0d12c7ee2174f449bdfd05c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3632b081112a099f1dfd91ab6a6324b550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f069deb6f0008c29f1383fddb8cb03bf51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9278df70d15d22c0abe8016baf6ea81a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79a48ff6ab746c6dba4c331fa2b302553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1175e65a7ce32279a514d72d0a2c78c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93deb694dd7f66c3fc1b38f1c8527d2955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f949f7255b2c7bfc9340556d22b052e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c83f5bc43900337a469c44e50fb65057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d4fc88c3c3580c330aac02a457136058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fe1fffc62b4f42fb15518caca2ac8859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e35e7417934a53130fb582277267eea60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771572a22b3e03cec6f7dcd6c36c1b1f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dbc480f579649ded8984c25ff1210762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f0520a81a57715561f63fcba30437a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565df54bf3370bd0aec3d9945198e8cc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9282d8032276ed3535bacc12516159e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e9646bd7c941274697b29afe21471a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f175fc9f1c2fea5a6ebd3d6beede09bc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bf36f4dd6e090e077d1107e0a5808768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f95375c26862f60988fd43079fa6db69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782415726084773595b3fd4787f40a8870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e470a8ced6544f9394e4ed25b5e546f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd721c285105733b921622b6b299659172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de936758d985df687c1809a56f801e6273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac35ccd1b93866eb22327caf26f3c2974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b11f51d949bbb68caad35160239d4775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0e158312d498b21a4664f8b86bb49d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd843ed7ba0b95c8fc8b6641e08e41aa77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419232dc06ffd314f7fb61c9b41459e978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bba816a30f605628b92a71868cc92079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be96059224973265e0025be781c34dd780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef95821d323ac86019049319e4b698581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f11a83596cb74ba27d41debd60203782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6aa6351e619c1ed277b45605cfa183b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309326635b65a057d17ce0f6a507a2d584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4400940d586a9eb38f64588b16f8154685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6989ca0317f3b2e29bb3ba5e1bc83d886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538830e150434c76016a2e6a527e33e187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6956c28295cf02b4a833a51be047aab088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51cfc461b0128b6f0bf2accc985308a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fa4420bfc563fcc99c728fa5a2ed5f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66ef7c7442c24e15241f775d559743d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fb769d6758566a725282d35b05332d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2107cd181b3211d45613210052a06dbc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d34b1bf54d9f411710b12396a543f294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5b6dde715caa9cecf5818c0d5613f095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd218b1ff1a13f4faa55787478f636a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec47ebd055943ba4b2a672ea85508fad97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06080c9639bab69e4e4e9270392c388c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f5f1427c3be182f864e04859eb8a1c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7610ebfc459a48461ea7217c55c1b9ce100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0b12fb8f4f2c9bb23a9a114f76f3b5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fa94f41c85772fb065c372ccd2d8f0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3f88f7d101a53ff04340acc7de5142103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95660a969845053e740c1feae9e2ef8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b694a3e39f48af0dc67a1c27ba962925105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badd07fff41675c8e9c1ab294fa0cbd5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aee5703d27eae3516ba9fb6e55af69a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4eadb15b081e7111d579323b873590108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dae577fc236517cfd0e90c0d93fae1f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc93b32eef76cb230b57e9d4738b05d2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f09edd3e20fe854d33b0523cba84b7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5180c42b68157e4bfee51b5591b8da112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b01c5efac9458499944b5dcc9a12cf113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f167f176558db6f54313ac08cc5bead5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4293d99890d04452212e335b7399d95c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35424bdd376853b13b682b18c0ccde1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aa3edbafd59f0abaef49d3f2022f28117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c252e13a04a12ce03526250d37ddeb14118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a4386af198f49d3613a6749956f04c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5fe57940bb62a9ea89c5707f875608120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a842a20051c5e41a46176f6f942bc0b0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2b31773e879af25eacc32f93d23f25122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8f820ee76501cc32641debe46a814d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c6b1e8714095d27c0b6fa080ca21cb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5586cbca568fb0b5cbf01e3aa7dae1cc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cb24b14b247587cd9548efc90490ab126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8ee20e9d7e095ca110e2e7785a53fe127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e9c918309c0d7e541fa35b8252bba5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afef26f1566b8a6360eeac441f0c0f28129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0333e300eed1c85375f180c50198798130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1be7e5f6a09d4630364922017912d9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac39b1b36576f93cfa565f36644a4f9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aea8fabdeb9325669edbea82a7fd14133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b80488fd8c7f0eb4cfe4f34b76b3d9d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b276f822d4b759369940860052e145135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d3fc4eb07c59db5e113e67dcaa9dce136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f721203f0bdffe9c1a293ac4d2ba3b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3a87b10e2aac43e89e9662b8d97a2d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12af1a599e5da0b329eb34e9fda35e8c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9e0947dea6720cf0e33bbb48d1298a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02367874d9eaad746453c9750beb8097141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03043efa7e23aa4593174558559b260f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a624267719fa1a09d9c9f8480be7d26143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf800d1c833c4e0680652532fc341a3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47b6c4b84db6c17d1a7047c84524930145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b59de183572bcd5f76ce27a56713c5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf07c5eabe977d4f692aaa20e3abc44147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92449e02fad3d4114c66d57322ecd299148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ddc50ce497c6b2541fb8fdf67bcb2d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bbaf035ee27487c22f107da9051e8b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78619c982bae9be2461d54de7f74791151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efdbbdc1ad37f47129ac116090eaf75152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55ae014cc007aa1565b59750c35877d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d310ea95fec52ee0b33df7c3ec1c69f0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4d50abe7414f8a69c991b6d1d0c197155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebe4c6bd7442658ea635b87bbab3f1a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff170d0754e7285ec2c1d914bc06d09157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1f4fae621ad17e060c0d06c682e379158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e71b4ba2c6595e9bc75207052b134e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a917f6b8da9cc47377fdc277b90eff160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd0d3557c8dde861a6e9ca5b49a896a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0d41d93d8cc5b029527bfc99a217c1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe247eecd78fe31a067766b24a7f4b0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c386ce13a84ca79b57f0a1cff89c397164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce816b37637427e95e4cfd1a85c89f6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9086b5e20d4e712827c3f80c1f46ba5f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa7fa9c046b2a1f6c3c293e89beb3cf167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da040e64a4d05d907faa2452a336cd4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d10a017cfc55a0abea34871e4b1908169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81c23da423f5678f734d937dcae89e3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbdbdb54348b93ce75b06dd83538566171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844b0a4e2de27bb733e3ae20a222471b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b4281d933b477cc8067dd51beb040a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdb58a7fe00de027070401dbc2e3d68174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6916ad92a997d513eec895e0ff54310a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd914cc3be095604fdf8132149dda1c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1ad5512380f30a1411d852eb838c81177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b720ef3811d68093859881c2288b83f0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7323e4af46559e65c9b7f353b802da179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2131e47fab90b64114ebb4ea3447650180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f6e2accb6353e9f62221460dbf505b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f8aae599c84cdae32562084c475a47182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c02bb9f5cae9305dab50c2f41fe2348183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db1a3a88c25143cd10ff7d3ac293f97184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111189cafffdf52ec08d985ec4d7415a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f06bfc04de07ca5f47f9f24fbb1aa84186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bbe4e377d324db9d9a0580bcf1c2e7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6033fc05153c84bcf1a4e25273dbd36e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ab7e98ca2bcba2f5804f69cbc5c563189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6d079fc1e5a97186c8242abd336c78190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08a1aee727c8dfea34e90245c6eeadb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de6faffa718ffa112ae90b0a6e187f0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92bad197fa149dd5479d7ded2f0dbcb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c090cce06a7cc07665f88d7797b5eb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb4532d4c6cd3393b2c831aed0d1564195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576a358708a5657cb4f2ca31e840a3b1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b09aa055339f3cc66a85065e8763477197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8697fa80c181c99c98cf3d51f848b61a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af7242b102d2c8b25190b7ec72b9329199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d80eb3c2345b3ef4da58d5b7b0fb04200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb3e8aec2a492ae5f77a964b81f3f7f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e660abab82ad882606eaf797d3fa99f6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfe60ce798b11843d60bff2ca7aec2a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09894336f7ef6da6ab4e3e8b561f7c9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc74551f69efa5d3ad2dd71fbb0eb22205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d52c07357bb51a88bcaf2207c7ef5a6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e263b71d1c78cab819d824b7998f02207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b238d46fde875725e59a156c33018e1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e2ddd89d869d2fe4f27bee167b350a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f690b11857eca2389a3c6e6c07f78389210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c7f1340a2c9c842995ef3a1b6c6514211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741b8a7e5d15af5792e237aacf22ca37212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0472ceaea616ad45a811babda832847213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71c089ac5d709d38b4ca0a907b2f69e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b96225050fcdfe1ab8e1286a571fdc215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe9592925dcb8cd6cdc00ee7e3975ca216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42b15916b5597b742c66d7973798d21217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf35de167d5785879d5f0b2d0649654a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbd684426d9f544d8c7ea955184d556219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688ff788a061571dbfc7049472ef1471220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbd3e05697112c4858a4010bd94689a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6a566a8f5bab38f6b62f983443b69d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8845cf42482debab9fe8c13cdfecb10223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a451edd9cbaac8f6ba24a46a10083a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2654f9d2bc5aef8579a82d12ad1f965225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f74b088efbd277cd465f4c87bf96f81226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae396c13ff3e006bee0adefea0dc71b4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42213afc8a86142d58b6ef71aa0610e3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0260a4e86ecf1b0c31010d07e9a1a93f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855db5cc82cc0a1ae7d7de4e14ab7056230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aeaf9c5e06bacb07d38ed80bdafc6ec231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbd47fb24bf9d6581c0c4ded0656eac232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1322e6be4d070d72516232acbf69f8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1fc26d2fc8da92b6b5bd27a31ed171234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be80327d3599fc82287ff830eb5ae6ac235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45026eb3c85d14487611ba22690a5f9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1433d0b9b515829e78515098773e75e1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b7122afaea6f7ad4f28d1cb5b7c366238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f451ddd4f076043cee160704fda74d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3add89d6e3b17ccd831ef124e854a93f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676241651d37456b74968c43ae0a8d72241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c80ad124b53d33d56694fbfe6409c7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f14eb8db4c0dcac936557437aaa62f5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6769a1ba439c02311b2eda5436d2d68244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765f5694f4e32a7badc6b94d6af37ad8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d41c7a789597754cc6013f07fd72535246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6255717014275b11bfa82254382d5182247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcae7f4377cd94f4b64ad2ad77d9cee248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14da5ad364e18a5dd9038b16f3a5ce28249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a1ef0dcc40fa1e5eaba53985995521250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3047289b86367b6808c083702ab2cd40251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f26089dc0fc9b37b7a1f30cf3aade72252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c239776f7dbd85dabe760be71e07a04253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42bdf2c8c81db4fa54497683a0c585c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae8f1b0728627553984c852079fecac255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd479322d44f7261cead6148ba636c5d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9396927da14064fa7f56331d6bef3ab257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502864b65d32a814a233690ed494cf3e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8f3bfdea2385b75cfff0c610090755259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4425729a9947707fcb50db4cbaddc933260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b00ae152b6c4e2e8c5d56591107ce2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74e2805e00dd40c150c0df193be0ff4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deaaa3b3a1e339352bf476e454a5050263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d867ef3352f4d35858834773f9b7f1e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd30c7d2ee9469d4e44d0b0df481f251265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da107037db90bfff921a3c71e9d20d1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a4f0e0599deb9ed92fbf87f521e9e7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35591989f91f4467a80c8de174c3b9fd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cd30203387770bb62f47cbd805fb6e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4eee3d4728d407f11364d57524264e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bc5d3d458475c63c61adabce0fadab271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f5a6c9ac552a23a2cfc8c66bf1f3ae272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07680a443983317715230a9b06b4ea22273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d57920232e657e005494f963795cc55274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d22d134e2232d6a9cc79b8be96c0cb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce06bd876e8a415789043493ef48819e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dad582da1fc2e7a7dc08879016e19b2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a76a74c2125a3864091b288596b0e2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9993928aef7e475dc71734cb1a58b79279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb9ecb02ba26aac9a9d28d18459f1d5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9402ef697405b937f08d8bd8e3b64635281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4450ae9cfea8f9a31e4a148a4c24225282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82912f22fbf0334d950800c6b3001a8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6492df50d0b65b8fb465a3a3c37fc6fe284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6f16f5ae967fca6fa5fdb34c4cd211285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8db0f820a9e9d9fcea8517aaa429385286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce39cbaa6929567cbb94afb7998c76d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3cb0a858dd22632edef68fd0189dca288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffa9b05dcd36fb3b26b6d860cd8a731289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c364317f1c0d3faf67f9236ca1304b6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5442b7b6163eb9bb06ac75f313cc93f0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551f5dbec5feafdb4589fe2b8b345e8b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba3448cb1621312b253d9bba5299bf5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fa7a369909e1f20218295e3fd13f03294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e0d9c07a17c8fc2fccf1d1d35f74e4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b88e090db88d3fc309d159e0a89a7f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e328a0f2033e8c6b455a539b40c90015297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d62b6f528929ecf00b4259aa197f299298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdb712853ecdb890016a5808f2af910299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d7b513884b7d7c14b2ad8aab08a66e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85ce6749ba80e04e26b268894826f91301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d141c4d92445697704385a81abdd1cc8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec27f77b6a88ebbaaa494f75e4ad02e0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d033ae0f0f2d0ce141e6a8c71ffb36ad304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c28c1d9b72c54008aaafe7058bf29ec305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9ebe1246fe3cde7a0fa85fbd5c17f8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bae25579c0f18a3177b502d7be4cf3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268d23be5f332eeebdef194596c865c7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040d70bc69b2641529ffe921f366adfc309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb5f7b41f4e4e7280ac28697d4619fb310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7639fb090a8ccc16ae7e123655be29d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc09182790b4f9b82a03ae935e753180312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd36f55a1add1acb11a5da627b9522db313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b328af173f9a5326977b4f541143637314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc781c358f32b4f64690e0aa64dc632315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a12123be5ee5d8701ec9595b8894e1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13b62354706b68b90a9ca8e37eb8c19317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c1a0a0106332a311e3d5d04ace98f5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baac4a911a6dc5203f58d1ff86a913de319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d8c854aadfd7c7f5d0a28f4c43316b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad4f84a009b9c9a82d43825386e4795321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7723bceb6efe188154a8708f62a3ba322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503c3d9b89b3a153df163cac84284f37323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b54b4afb9d4ba502eb0d623f1f48432324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d663f0a6422742576385135773f2a711325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd6b8ed3cae57a193eaaf5e89f3c800326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fc9583707a9bea741ff7a17716331e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b3f423d5bb3c5aaa55595b7412c6df328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb384a97e3c05a82ea17771fce06cb2a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43d9a75ff6c80d6c40f847bdadb3942330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c45aae874c86d53d67c2595d651eec4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4882438ae30a007bbf1d061bd034a829332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041b39ce751407b0d86606d9c6df43e3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc60cd2a21558607a8834553cb6cb589334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9a9636326686cecedf7676aeeaa11d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b69a48efa200867d47548f16914384a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433f848910c668b7994aa46ccf0a5155337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eca31ceac43965bac55ba4b29b12cbd338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa64993776c0cd3630e3af370834ff9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe36ec96a960534f4c484d7500f904d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595a04e323c8016887cf7f987de03fc8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e297b2c9f411cc02183efce5711d648342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e61a5fa9a621b53d38e3dd4998fefb343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6db12cdd1c34c368c570b316f639788344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6436fc21bd00d4918becdbec0b49c200345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8113ba8c95bcd1d632a62afcab39269b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51afeb3ac3f824e5b474876e7d08251a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a1836dd1af338f26416b6c8df0a7c0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bbc3aebe7e340036be8a5a27584e76349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6708e9fc01a2cfcbc39769b5e75f34350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6ba514435ef8c039b7d9a35d7a38a9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1fcbcd92c8ffd769bcb32ec6de76f9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58dd35962e3db17d33a564c26dec720353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b7d2691f53b5bb09da93d024b6eace354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc89895491b6faadd530b796b0948d9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853e10f790f74c7635ab0297be3199d3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764f97cda0adce38218ffec302264d49357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba12e5e4500cfe66d18c46f3fbc1e70358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb5c8cee0594d3f4859679c50f18649359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1640e569df8479c7fb811f50e46ef6a2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4fea42786430298efe6e57b36497fa361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44099e86712b8bd09362019f0ed49357362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8149bf92e5357ee37c381b2e3966407b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b21963adcaa5a42948456f16c09905d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfc8efda182cfc0b7f47209f479ef90365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d8cab2ba736a824d988f9d2dafab15366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd3af18027e0e9369637b5e72cbb569367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1c15b7c526ec077f7de1aac8c88905368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5084a5072094ae67e25801b371acdfc5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38317f8cfe5d04dd2f3c71c5fd9900f0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39b931511f461e2b66dc4ed561ced93371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba79cdf4a29cc910069ce18626c226f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fb19892f4aa7b8e464a6313e024738373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7435ad40ab6581e5a190307eef9182374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bc97ebd90cebb97310ff0dee2771f3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5388d6ec6fa262af99b59196f1a9694376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e995f6d9dcc229e25733b2d7473cb5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b631ab310da0765323315a91be29e9ba378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4972e2680a80a3ce2a8ae0d4471efa379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3399f3cbfd96d2aba3abcce16a1d60fd380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6efc10c8dd2c7b5bb56b6c5cc9ea41d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1aab11d9961827507fd63eda1dd6b8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d2d0f49382b54e0fad526a142e74cc383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd0773b2cece432cbac8488ebd66c81384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f621acdcc893096e12b42d9b46e6d5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7266d8c2609f549cd24d6bf9487cb714386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bbc97e577a69ba31802f75781f7a9a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571ad68e0bfa521ce1768014950a9861388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76e47c0568c2d467625e7bd06a7790d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff768cf6612dec00c5e86b4f7d5337dd390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5945b04250b7f155fe99cd3a4dc4aca6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12222a1894411e02972bf374d42ebfa392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa99f07f6bf7831e70c92087c117fdf393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c88822033a4668a5551c3cad5a0273394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f87f4eb1b6593ef4d1d1f91ea11d06395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25648f1026474facc7ebac3800d26ba4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2b450c118fa5853038d0de1d1a5874397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7142315a7303dbb243eb9068423bb392398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f4348de117482325c72c11c0da4cc4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb3191a5317e0147537f575d3abf0db400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe670a301c5c70bfc1ecd653c92083c2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c051aa5b714337f9cb574faced5a5fe4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311d7cdd9ba63fbf14ed4d499a696a6c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8894da15b89ee10aa4e95cbc6625dd404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928c8d4a8b1a13e185da232fb3f1d460405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5cc31275103e375419f276a72f62e6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa65dffeaf22db0e516932cd91b8c113407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f3020fc52f96235dee2f88a3b4f69f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555c5c14d1510468710d952d449ece0e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab736629c8e22cce85658fb6c0a29c3a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb50554e28d3ab6af6848ffac4adae5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e50345c432718b472563852f5ae8ad412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9e93a66e5c586f0b5eb896aaa9a593413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aa6754e7d1420f6e4e59ce2d11f661414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfee4be108ccad2d819bd078741e6205415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3018455d9a7b64a2d728bb75d00287d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fbdf04d22bb0116ca684a87ae7a6ef417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107ca33f11fa145bc92e9a0ef7889759418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ab6d205ab64f2cadef3f88a36e7c20419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a37c3bc22bfb4a7a0febf4afbf8fb2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d02dca793d38cb0c277376dc6777d52421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac853336f363f54c62b84e0954a0fda422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5b072f652a1d64384aeef2d86292ae423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d2ca45dc0a799b1dce7cdbdaf0ed87424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f93b38d58ff7488cddcaa0be1fbe8dc425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8c3c312112f37c628e29b22b489f38426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a56da23953f527e35d8b60cdb0f1ae0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e76290fbb991d5c266e76bbfc44990d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c31f722ab2be459f527ba46f39b7680429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be3be3db750abb47c9539282d322644430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31caa59a12f25fe8e38d21c50c713472431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c17cf478f4785392bf70d07c73e960432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91465f6945885e6c3df2761dd9fea1ac433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d578af0b5365e2a0a1278678dd8511f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe0e06c306e0511c1e4a100724116f6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b1f1c96459566f4b6865bc681451b0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b103d09d62f367029a9aba9558c117437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea3a5efa244187701b95d0c8c8f3f12438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81a6784d1c92c11f5ab13b04d5586fc439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7bdcf6489ef91ea010315d2a5c4bc7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aba420cc04f0776f23d9cdacbf633e6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587151054ec7418eba0059b8c30db7c7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51f3462968b02536f6e9ff6b23fa414443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5332c0ae68c0afba2c1157bdee11f9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e14a948b2831f00af7c36ceb643018a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4340bd7492a5328bf256e95a77461f7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48185c93eb8c4e3acca2d7f69fe966c4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68a2427677c84b803e7f610e61ae2d9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ca7b672602bb76bf97f45315642309449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423237741ca807ba79cc70261c00492450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dc29435c31ad0804de41ab3774af2d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f3b6f72e19352810a047655bd429aa452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b177473d88e7f22e5bb0b5bbfe9d4a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f833dd11dc596a3be020e481d523dfd454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d79ebefe14e67b1f4fd0b3bb78205f6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706eb8f1eb74365e5f516f6571ce1233456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fa0a12e914e84a45201fe3c2c01ecb457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa6bf7c7e15e5341b63516684e51677458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f5d1efd73c3276a43f7d8e4ec3d3aa459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c6724dc310de7f5ab304f1eb201508460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d066735c4cd22592b1521406ff1edc461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e24e06325861f6f789339473c972603462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367fa829112ccf6b3bc7a3524bb268b9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adc01d14d42a20bc3a81014869e84ab464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93018c4f5b901c3d8051f54d023b7f5d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae3abe56f7d3b0e1e176c7c15f69909466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365806a8e2d5e6da669de35dcb494990467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a17978291b7e48bb207850ab3343202468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b3aedf1860a4e8ba2fa8fe93851880469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad92d4c2cd4827d722d727808dbaa02470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d8cd0b9998d47ae4242e88e329ed84471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173d210c1517051f1a02f9773e2b973d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3beae837a1015f512aa36f1203974688473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfc1bdea4615a7e8670aaedc07aa0d1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb78a7f5c31ffc6ab1eb50f1fa6141da475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03484effa76522aa7eb1d1278bb3c635476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d380c9b90d51d1d848d6668bdb1c78ac477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eec3e7e69b64fcaba7e5bb0bc6b5b6c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8eff3b4124824f657c556ad3b75828479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4504e9975dfaf2d996e9708b6dc6a4a9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f7dd4a2f9ae3a66e1bb33e56f4e37c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e53cbf3ebc55bbd4045ab279e0fa0d6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb29638dafc8c140f9c54bd67cdded3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196bdaf5cf3c4757f79695dcc40b6f37484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874f7eb3c1128e84645cc0db96a315dd485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68828d4a42d3c0f951c4b7eacc31b16c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5be047f334d5d3029aa0cc09efde467487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfed81622bdc707a7c59d163a8603775488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c162cfd30c95f7a0e3a2d6cc2ed6aa489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbb47ededcd5b540689ccbbd72d8fe6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248c784cb1d7ab9b877b5e6acc151627491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938ea963e68e79cb05f653bbc4f6a8cf492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1cd4aa8d50b91bdd242e78f9b4120e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a37392f5a07b31661cfd097695eebc494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc09c26d13010742acb5f0733264f3fc495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4617418db2343e22ba1169e877c2f1d1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12ae53e95a5e05592d25ce5a0a63245497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e8a27cc6b006b8e37e0df16f882f04498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a426bcba593a41529568fa9a547b3ffb499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a38428195986eaa8d2fecb841d42f3a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef92bb1358ac1442f9c4d16c888a79d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20599ebbb8223d3e9faae1e74f5a1dd502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed47fa828d8912d7d1974d0ff420d2e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb361eb3755c76086a52dc7a5dcf72d0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eb22c5fcbb732fad9e54d44c4b926b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0704ff6bc480398e960797f1021f6e5f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e966bfbc7b9256ea7a556509502259507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8b5b6a57267015c744c48a95089773508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a612bf090b561b3dbf63a573db403a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fef86251ec108ae78f8381d32a4aa2e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce103d9a3e9a150e090ad0ca2e1d385511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3f8017237f7aaf80805f2291bb31b9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c885d646f4a8696497447daa441a4c4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197a8ed1091ae5aa4b6f1f626e20eaa3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e41bed1395f0524800b8b825f98530515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf61a2c6372d9ac8376a99f8005be042516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e86ef793e37d87329d4c41e7920eb91517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4374ca38196d3febf7159f2c7b255217518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c66706da8f6136872ee2884d32cd7b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff906ad9dbe1cb3964d58125a351d59d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08d43033f3cea9e2a0ab324559f2eb6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deab7b17d2e2a65888a6eda0ca6db101522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb956be65082e67d18aff7d942c29598523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea836d9cf2882b1cdbc841f4fac62e0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5e1d930075c5c6696031a2f8091ca9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a758031f7a10507431dd029c013906526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22989c63f4becf26fcd338e4455977d9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1639705a8aa5a82470e057d0861ed8ce528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67668064162eb03482b7966f5eec109529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4bf8971c5765fa7fb3a0a19fd62252530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0717557fb0d6a34bd9a56c254f82aa8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfb32161bd73695fb06373a87a986df532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba14f28d025ca1dc9b2a80de55086981533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad41208066b95fb97d397d1bc860931534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee2e21031885334a4dbaae33cfb967c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db66411ad7e9237e03a079af12e3b81536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d480f2957710328483490fe96caa1d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6b076da16af5c512117cd78b4bbf20538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601a82213cff910369a2ac850064b084539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0faea6a48edbd93f054e2a1ab87fb96540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6b3fcf4e3538a24b31e3c3899cee74541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568a4abd2f7d915b55b9fc3c4ef1fb4b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0609202f79673af1c0c370b58308690d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9edef8ce0fd3b8181f4c53c932cdbad544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4d023e4d9cb1af12dac346da0db434545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4fe2d64e0a561cabeae1330c671411546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d93dd684c679efc83a7117ea26c2f0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ae42c24cc2b36b1c0b28eddcb8e48d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d42ffdc51f2121cff97efbcfae2fb9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3eafca9d4330b038b35171c559de8a1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa8ad4f9ea45e6d9418fd3103a95399551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeeb4b5d3063ba40bdcda99a69065a4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72344086527ae843edabda6a8d40932d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fe52439e26e2b84aa5cf29ed6fd9ac554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9243a893bb7a4056081b0070ee92b8fe555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835243799c130d0a50f449a49add8bb2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b19180263d5e1a5aa19a09f800640cf557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba09ee63eb76cab63d61fc322bf4fd0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579eff86c0a03db1d4d9829b140c9ee6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d01190b69fd61edbc01a004c0589a1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51409165c2de40f3f530104a8938e473561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388e7f5c2db81886c5095f75ba05e458562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fab33682bf36acb4fc30088f3d58bf563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a05f403a84b334f432075b0a8c9d160564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64522601d5356cd19c8e9463bf34f1d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b3ba423338e60f68d2081a5b927d0c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77857acd5f61356cc1282b2f941e5cc0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e2030d6d774c76802938ec73b91112568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e826dd570d4a3627d36fe2e932be998d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430453124dccf904d2a33b26ea1753b8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d73b1c685134e2f8af928cdc658a1d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908a9fe2b048e030154a7cb3bf59f85e572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>