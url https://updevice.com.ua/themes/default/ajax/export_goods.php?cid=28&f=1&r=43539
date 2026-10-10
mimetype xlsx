--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2810cde1a3ceccab151136dadf720a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b405c83e84b9e5208223e7a4922cd42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173add8aacbed213f37dcc81134f349e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491353613412bacb534799d412c9af164.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda6ac4a9f2013440f62a10d9923be285.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef9d2da50ab9c4204bdb2f8e6862d8b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf321f320b8ab7178ab6dbf5df45fb27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78305f3a3c96913cf06988dabe9ca8938.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b587ea210d283c6b2aa7a59e509b62f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5ddcb0a717cf24f00a0d201eab560810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc31090c93973b84e1f9a86d0690b3111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd451953eb850e9fa13f892c2778ca9712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81e13b20a0f1d9ee8e2493650fb63ae13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4209d2139271732a00cfe144001afffa14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cacc49b5ac1d0156d3e47ad29e597015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e61c771e19254abce74b09b0ac406816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aec73c514661ecff0c50e9932a56ed717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d9adf6e5a68ac52b87f8d5257f7ebe18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981abafc97da81985ca96ae64a05dc7b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c4a0ac3009d3fa74fc6a31ec49bee620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80084eb5cc62f3cd6bfd3c44483c3f2e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53829c88f5e270512a5d9fd1f17a6c4122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7e70daba8c27a8178d640ff891ebbd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1d07fb447aca9e54ef11b1422738dd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bfe98ea016a7615b7d6ba151e0329625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed5298c87a91c33738c8da25ae0ee0e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92f022e452c9f2ba2263d991d8b610827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397184aa275001819c6260e6b68c0f8328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c2f0ed72d995872e66f06b531e86c629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9baf260b0db7343074049e7950f20e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30fa12e58584469981593a8059c9d7431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba945aa273af60df9f65289df96bacd032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184e698e0fc803a408babba69f11183333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaf3c23546b33a2d4152a3dde2b8e7134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4b949684894648b3eed0f4866adb0c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b5440b12811d6a7596b9c412f4d91836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ad00ba2fb6e49a60027920f003557c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b151add821cc909fba826ab2e93c2738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e15367222db53c54a0a2d052118d8139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b7cf59222f51b858fb4ff047782f2c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e4d4374f1547ddd764537a2b9f706f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a13964aa155a9ae29b7ead65bdaa8442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535ed92ac42bdb0f05e67082d73f70b543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388ec4c658a85a2d820315e0975d91f644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23c9a140207aa4fe9374039c764228a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9077063f82eb095125b5787fed8217a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b920a8aaac931ddfa3f01aba707e05047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a487089276a59460e904962b1467ff0c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ef107035c5daefa078b4ddc1160b0249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbb50a46009a51a286696b7d8b7a72450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f063f0ffcf6d0ba743c3fadd97f61df51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40df14989972657cfc6d04bd5f0282c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab52c4a44260d96e0b99805048c012053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5530dd1d1693a1728b1461918507f954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8eee7503982c95ed64c0f11cdb694455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f54ab8b9c3f102f0e0f4b4b45bb8af56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea2c13cd4ed8137b9812ebda6913c5457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c90e0495b6eb9ef9e57258dbca0f6258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af78751e64467773ccebe53c21cd17f059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb95f79ebe8bde11c42561c7d64ae6c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad11173ee469f99a7a467bd977201de61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1fd83b26d6811f1865ca545e6ebb1462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6736147ca42f85c51b9a81f7589b44f763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e78dd4ea99932750de02eaba1406f5e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b71a36530965e9180e98df6d0e010065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0c917a3b7bc3e5f5e18bf87f6bb88d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb99422350d0de85dcc3ea00241993b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dbb43d70c93c39cdb6c9af2a975ca168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af94fd002f3722bc66ff576c8b7ef8d269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab9d58fa785f0cfaa8694bc68451aa170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1fa770b5dab4f34988a89867b3b1f971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e09fdcf7d94eb7ee2e116a0d037965572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050806148fe5c85bdbf36eead400689773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38166735a99858ba46b56ed63aec797774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c83ba3993ba4ebe3d3c263b76c04e775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af033edca6408ff8abc79221dcbe49cf76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3d7625c5ac4e40fb5a057f715c59ee77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6284c63f6aeb08f45444b0feb5dec6d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c6d31fafa1ffd625b518966e5d265279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22641efe5c4481e9193958aca3c416680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580d514691892114b9bb7969c510980381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839465977ff65ab941cd93dff84227fe82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2626f0681d96930c5395ce8d2f304183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babc3a53f2887fda8945d82290aaf95f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2207f83cb6d0b48e3a495ba1ba07b8585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dfafeda0048186f621f155dacb2a4e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f678120aed84472ba88bfbeee6479687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241d0e165b1265e32a1851e7ceb3c63088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e453212cd3b8dcaa05ed0bf41f5244689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d74200aa56ef4c5ea668813debdc1490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8feaf95b1fce2f52bb55603df96c1191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122baed0222fb1d18aa6e2ed15caa0d692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd97780c54be00391fb4d4639eee3c693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20d3960c75454f53c43913dddb17fa794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b173536f2c85ec1f0a75c52ae0adb95595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f8f4e3ca0a3568802a3cd9af43029996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2697b5081384971b34367e7baa17156397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8cbdabec7ab1c7b0c32bc90f5f210298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b978b43649719c56f7a9c4769b3c7b699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac047c0f2674d292a30394886e0b3c33100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9248760de69c23e785b07ae4eed6c3b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a463e3c8816f8de485c6d710cfe6528102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38086bbf358077c5e759121fe2769621103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bc3549b2e15efac3cf127c6be00637104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a17086741556b531aaf3c2b56fd4f3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3f0aad986675d696c6c2d3edfdac86106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df12aebdebbf652e134be96e4a7e0d0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e489d4a6e980d52641d37febb7db6ff0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9c3168f02cb42c7863463599b6a57b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0913105765ad656190974e4a5bc511110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290278e0893823a947265e5148dfe279111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d648558b3e9592b1c218ee56cc36eeb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e686f4e17d6672acf585edd7427bb9d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb8a256735de4b6d50d92da8706963b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972fa5123829be085e290dfcfda1734c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd56f1ba64df1505080ed41e4a37753f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1097ea4869aa35c769547d799824eef117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184c01fc7f2f15d261fa3aa788f4ab38118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb5ea07c118b450aeb00d8da861d741119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ac24365d37888679cdbd988c6ee94a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23bdb5a6452f3e0f440546972e74685121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7781657de85977b491e1eb08a49b72fb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122d1e9a26083708376c50bc3a82e81c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4de0b0c8bc9d8a5376a9141c31d231124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01ef05eefcb74c2f996ba07c3c4b0b1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0803f9593a4359e67f375abb6147cb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c90e0c2749163f658a699a9396ff630127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976bfdfe50be047b488ea0edaf9d35c9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db8424ca9f8b84b45615b334f7a1704129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fcb5123156661f049cea3161189bf2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1922f1183700524e645cdc69496e0be131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e681794286b44f2eb5d4f41f41b2e453132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3e13b48ad43bf90b10b8d3c57765ab133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b28a6969c4d16e6cea9628e103bfd4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81fe53d4cd37a568b77bc49c79f4db1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b55c1b9d914971dc4b24c1fc25b7cbd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108449f0f165e969f7efc71e4dfda3db137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9681ba44eea44780d3b743512a72641e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae2d2913e4852a9936466c447c5e7ec139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f51f40c0d051d2b429011c4330bb0e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dc45306319862cc392fa9a60612291141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41af130bb5906179cc096b63ae158279142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48a4e8bc8c411281d66aa1d396a71ff143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5985ecad652a641e872982e8d06327c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b67cad079cabc9da4809a99f7924bfa145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bdeecad4c9ef3ebe0793cb348beec4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac4aad94355bd4c4ff4f05ef6687b4b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682d0985412b4a8b55d1193918c4e702148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ca49f50e1b738681cd8bfb98d37f10149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7abd32335b5c087fdece8c255baf527150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86deb400e93d5e21967c96d97637b899151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a36dde9e7637340c0f51b517b9f3004152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3254f7ed7280ce3eec7e64281ea124d6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dd319605f918d294cf6e72fa51e45d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d619d4b892d535fca302d0d17d7de4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88c8f7f3803951cbe308ba3a11b2689156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e87038057266888e718811e0fe956d3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dec612fb219c601fd5c6fbc42e47f7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565b2fa33b9eb36f8f7140ad16c97d8d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5571e11e51085dc7d260434772497cd6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e386f4d0bb880c1deea0ab0afe7df1ba161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fadfc4242fe860e454b3214f50686e7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a674aa30403881fbcf3fd4cb6a38b6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7736b9855e1a8d26f3e906c810f68b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f44755bbb0916893921da8267393841165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fa37c0c21d271faf83edb82091e869166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52a8226dcadb5d4d1880741dc7af101167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1d0b81abe7f07295a7491afee816e2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a8f2f036c359da3025fd9b505b1942169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82a2c4abf24c8e60b26740c420fc727170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff97ec6c650efb2a95030d62776a30b9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e04c3647a91c45090652d1046818a1b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83873014683317f227cf8c83fdb393a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205ebfa7dec83701f67421ef6d32eb2d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba5f8afdf208d1669777281f4969f56175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf75b0e9b8ae3978effe633915f210ec176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0777cb58d23b53269c328fe3a3cb6011177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fa220e2a7e7b0758823e8f6fc015b7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165e87e683b34a5516635e52b9f9cee0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26b286e5b0ded9f836a3b273bf67cd0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4d9e371839b4a955a2604fe236a644181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b2eb61c5cceeea4a753e13ee2d9ef6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec27c1c51777479cd1c4034ca358376183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db38c2b9cd8af52089cb4f3d90dc1c9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ada7b0f0d8eba0d335990306f91e319185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c263d5db0a81c73994e7c7a5d49dfc186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25f17302f06c337d93f0fc664ee0990187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62426116dd547c958621a79af016c3d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6948c53e56f2506648b25dabfd94e425189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720cf5ea72e2b1d1aab5cc5ddfae648c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688faec397561e18de99936a82fec33e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5cfed1cc4727eef5be00772ff534de192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a15bba5b94763c185f85acb3c77ddd193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d832485f692eb34438e37490e22d65e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dba2321601a098bb2af9b6197ad8e3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbf2e10106f11ff492f9c0f0ff82e4e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bd2c165b79e3a45611158fbde48820197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d056f1d4ce6ef4563f7e67ddf39953c7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb97976b746800b2194d09a692e473e8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d340ca27c338b63bafe862b0ca1805200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356b43208ce4f6ceaef62686f546ae18201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db259943af2344a7254318c97aeefe26202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebf30cb289a41f16d65ac50cc21489f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7213448b0e3f47e1592090e8802b494f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37118bab79c7fcdcfd53e320ee79ea6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bb19f4f09543ea973961b1c4dec87b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5514125d204de785b98e479d10c07ea9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f471d8df5c8cdbc72401c38b9e0c337208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab6511c55fa2439af436f57dca91244209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29fa1dd37d2660adf8907b25b96ef95210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38b1219401f24b4a690a1555fd3f810211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6131b87c93b8b04698d247a2fb1c1246212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00da49f80db4f290a4aff3d5c84e5444213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bee59a47f56589d41fb29f8d77f9cbb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88cb1e49b4ba1da76744448d0aa3095215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f44e1ff56082d37053f9d88c8eefff6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc911b6f7bfa283565ba6ea057618b15217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55fd4d5f61923a37deb172aaac4b0a3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136a3b33e6ad8a0462474216649ffae4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824f56f63e9131619464f75b1a7788ee220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3a002c8883f32cb1fb677dd745d883221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4ef34b70083e1301d6530d1a7af3c4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8227bfa77ab8dcb62c932b3305d785223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b61809b294a1995d12f8437a8a1f8d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebd1f19e20d9a70610f2712a72e0e39225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eba6adc6faf2487cda7dc2c0dcdc3b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd9cf31cdfd092c73ca5886ff4a37dc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e39f5cf4aa10bf093e26adcd36d29ef228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e49ee4329743e0bcd0b73e0da05b19229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17d9baf581f3e43584cf2b6c1a79ebc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74d5f66379fb08713205c18ab8f6c90231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d171cb5345b24ddc780b4d2b92774a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b290a01301ab0ef162969e5a346e07c2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd24d1fbd1f2801c2efefd5f57a75f25234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ca74e659af86eb1d061727074fde62235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50cc452c5305fcc4bf5b2316a375811236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542b1aade22ccdb31c89fa185958a46c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d283922bf6b4dacb9c2948be45f843238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9138535eda6ed05b77fc0cb0d33a8278239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf21bf79cc203b4babf89f2acb430c0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6437e867a6113fce9389fd730d6af8c8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e9fc4e2a96292beeb63bf65f43ac2a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0be0b7ad5f9c89e3715c3e167aa9c73243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6379f5489e0e8936651524d6177fbb63244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbda74a387d147f087934630a184cba245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9622db6bee2e3a20ab19328890169828246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03aa4b6249acf2959dfdaa2609120ab247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a910f11ca20358df84b049a3fad5ddd248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03d0e7392b3d5677512f2519aa62bf4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f3b02542f7beec9c304ca490406a7c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6580f564b5cce44a970720a2f820b13251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27763867dea87fd53fc2f8d5ba57bd8d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e747993e390404a342f3ff65ab1ef772253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363142656d42c27f4354355d19682e08254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2392a7e3f6170fc422b84bcc9da849c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887676cd37da9e06dc296cdf72c9501a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabb766bd0910365893b534ddcfd6aae257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed483f81dc501b95b162dc61d3ba161258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87061138a28c99d4c331a12373fcce87259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc478980dd3e88fd9115b8a66ab4fe89260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88a514e3c4fc1a6c5981f9a4e6de571261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf63ea2a57880a88d9bb570644b4860262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df994cedfc2f13fe86ccd66592def40263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3640f707765f845cb3dfd986c4d611da264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6d24beee9a4427df3d9778c796604e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e373a04818a30204f9204dffa22d7507266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0162583dd20bb34739af23d9fbae733267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149d990752416232b8da70760188f60b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757efa8325ed372b486ed5f203f44858269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7214d1c07a61219a9aa7d96dee93c54270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60e3aa3cdb681b968436926c2327762271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b601cb02e21534a7184feefa1a416d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cad75f7ebacb5449deb2c7d4001a723273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098a71f2e9a056e9a218d2f8bdd56c26274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79b4b1c7b595b0d295e79b9057b898a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2234f02440490ed4712e51e640f262ad276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca15dacf0b79545aeb589835f5dc9322277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b4fa6147b82e337bf4f6a947146dd1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3d3b72817bf5fa4451cbb160866d3d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8a8719ab9d82fb87f6bbe90f415810280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c7bbfa66243877a1f16d7a684d6004281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae43fa67969cbaf3dc9a14cbba60e1c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3cec789badf4bf18b9c36e6d6e7df8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a6110192d2eed4ba788a711e7011be284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30e82b0892bc98375b7161da73f54b1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d6f9ac20b34feefb2d7ffa522831f3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115b35bb98f5a78c3d432f6d44b3976d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcb73f52bdaab78d16be6eeeb9ce6be288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95174fb932b04067c7b801dc428e8157289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f604ce22889256e2b34bbb3c037b019e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d84ff1445e6784eac90942285f0e27291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6cea486dcfbd3e24ba941a229921b2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedf1c126275a5a7a735a4ae37f9f028293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cc8228cf13c6f313354af883062290294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0b4270fa0faf7a952718f6becfdabf295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e205e4db2eb86987c8a9f3eb77a06b1f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a10571364b4a9b2201320ca7040382297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159a5f29ab834212c9aa0873de8fa4a9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ec10857a68d2e03270f04affabbae9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6eee574ae11793ec2381181c327147300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38394b19826665a152e1864751b96e4f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab3e45ab28c50bda509a5244b418c52302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87423d6245cbfe97d6ad4e6ba71f4a95303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5634855a27b4da767793b3400a0a3d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1428bcfecd60bd82590ffc77fa01dc305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93b1cf277da488897de05ab5719619f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230ebb44ecb132172b292d89d0d10f50307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d4f8c0d13c57b1e75ee1bdcfea8c8a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ec2e9a300b20b00d8e79fd2e45c785309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01a7cd29156c192c47ffdfae1a5b531310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17877b4c380697e6fd7e7d25280d8ae0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cc1da0984c986453e1d9e8c552bead312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46c0a0c7285f073fd5ce107edc2c0ee313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b70ab0b4ac295ebf7e661772fd89f4f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddb487a622d1d279b889f5a3e36083c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ffc5f8eaca2c8f6b63f081c380f5f2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03051e0efb69a2b003cf740c2271c0e8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a22306fca9c4b2c588a33388685647318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d3a9597dd3b88550410594bc34adb4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c926cd42959da02bdaa487b2bc1557d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddc9c4f5fa450b3d0e084c1a8914cee321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9f2e2358e773549900ab8169a499f2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c80af9a1bb4901fe7ad212c5ecef82323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8898df06ba6f5a4de0f4deb8ccae757324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488e42e78dae1563323e17e962fbac3a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a4685a3b8d1ff98c7f78c170cf14f3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858c61fb266d49fa0864cdd10049dc61327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090bc43259e95c41fb3f6bd2d2c83aae328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701806151d2875ca830f7d5f6778c312329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3646173076f39b05bb0c27d9fe3790330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d80d91b23b44552d39e18ac4e5564f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae896d0df8f2ee1134616766a6aa0381332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d386db518928204fc6622f6f01cf4d13333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9e1bda8aa5847dadebffa346d65d17334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa520b05d215a778dd748cec25043e3d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f2a9561afaae41fc6218997f44afa1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd28261440e487f6d4dfc0274bc58e6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d394419772724ce2cac75d67839be9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac65bebf862405f23e82f2e4b2f88d6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bf4469a0fe797d26cdf984f3cb60ec340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a799ec56513991c9aaafe95a14b44f6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6fa8ad6aca9cecdbf661310db37e99342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17d42aed74418b5faa9069e6ad698a7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb20eaa1f0c780208770e049597bf28a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d27252cc10b480e0e6199476410f317345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4257d15ed5bed9be9db6ceb2327515b1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41361ef9493e199cfd6857a462544381347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bee12e636a65ac97c3202f152c8a43348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00797a51472d7af51347770f398a8aa3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b3d731e6bb31ef8ccc09bf2fe88d09350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4ffc233ddbd6feaea6699d62cfa20a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4330038fdcb4540fc8f663ecb512670b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ff7a88c040b412bfbae19b2eea6367353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e472ce117188005496c96f41655e1a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9a5a611dceefd5522d92049c828d15355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2eff06d20bb561f6b36a4a8bcfcda32356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d1b5fb5b9d2e54cf523b4e8362d476357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbf5abc2bfe45aac254ba99f03db146358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46538ab6337e60718ca8c7a977faab20359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3d9e42739e0a9b4b4090571d5970aa360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7cb5e7d0acb243828f6862df07477d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a063234ad2f5dfd6a2f52ea261f74f18362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132cbd2a3088482f915dc844aa749ed1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dc7a08987e9de7645f087b5685f954364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3827c99732d6c29dac9af5cd65a0e7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6f940a75fb2eeb5e339a6f945d4c58366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda2c488c72cc4df8595a588aa7fa545367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33e3a795aef87c28f6042be2a34cacf368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a33cbc639a08e2ba9f012ce73a3d77369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eef9f97c05c59073513bfa351f5ea6a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbf5d038f3e7d6ea4fe36c9fad76224371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49d17df7502db2cba4a15c84ee5300e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af43794476fee4695680d2d3c5e1759c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc495f1509fac90ced9fd88c54cc1e8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b834ac9557c90ad843208d539b6770375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c481b0345ec4b0b05c47f09ecdc36ec376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95391fba873b30ec9a85dcb3c72a6103377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35188998bf417207e4d6ffd233cebeaa378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3914c1506a5cdac84463d0e94204a3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae0f260179b12d8eaeee3f001010230380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01bad773aca9f6f2475f0981829b788381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28e4afc788d254afbbfa975890236fa382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6bfb7174edb703397aa5bb05e4575e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddff7b72029b705f94f213089a9af7c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406891605fdd3dcd23f86ba78ecbc6e1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8778efffcc922edafb0c17e5b89ab842386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78162401875b8b1f0924c2f34dae9b58387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f6f008e36e016464d37c84e031f35f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd64cbb4bba681562dc82478a41b694389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0ff54c8e515165c87188f4b91e8af1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73954a33577a32a750b98aed0d295d1b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f57e1058296e62c23213a01d7e566d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f6745b3bb169f121694a19e6d78abf393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1290c3c7df3d4af7108910f98419f6c1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c582cecc347ca2282f108b8d72be486d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcf47849506ee23423d7f814551785d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f93151d825c8fd23af28cf176a64736397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3b8cd9f52ef816975c5d0e944063b4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8635958051e13fd645791139d02d894c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc72f85f88ac879d12cd6c549924d394400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c273274a175f1c86d01bcd0b1b0577d8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eba1a64fa39553f009bdbbfd90e757402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064965f29444507b102276e9473ad5f3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b9d215a9a8a9fec949081178a3d036404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7634f1ba4d68355122099afc21c21654405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbec2ccac4cd2c2019660483d67f88f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4fca57904aec262ebb499b554b5a52407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7de18419fd31d1b5376e340054de36408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fc1b130dcf287c826ff70ce34a47c2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a57092049bb373fe7fa0ad855a1bf6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343ca4898a0774165b93b183ddf7cf4c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6208d3a64f90bff3b948311853d91e7e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eaf2ef0be91ab1b444d2759658fdbd413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad2c27d9cabe3d74646095cd8b93fa5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6068d4cab8c912da9373a76f19b901a9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503126745d5ab5ad697eaf85db938240416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a56716644dd368efd0a49ea0458829417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026411db915b229fe57c0aa097bf86e8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e58a66698846b7889a5d9ca4b73a425419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c900261b37b8ecd5bbd8156170618210420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34e819a43553f70528e6b91edc13fc0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61a52609c8940b09ab7f0623d47dd02422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1a3fd51039f1b91613149a43533f20423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf585263861e7352d68522a94bc2ff8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d977902bee7038557f61f7d7b6df8db425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c60140cff104546f3f736728bdb46fe426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02f747fe1a51cbf0effe58948fa7ae2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6be54913db45bf498f4bfaf599c997d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1420159ef460eaf6d7d7b33a9939b501429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de247c20e1c3bea108884631ada12c65430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7adc3e8eddb7b426f54c65c305762bc431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c646a600c5395048b868a2abedadb9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c54e1dac7f81a64d850e23341bc29f2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8033a681ff996bb58b6e1b807aa00d26434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbc28cb127147d31a24f145f63b780a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a542844cf72c2bfd4976ebc53cb410436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44828132bf6f336415bac97a1325f18c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20d0e3403ec06b6b6157c7456a150c2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5798c57f37a30c9b5902d21b9fb0167439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c4ee5291db5241727e1520a73eb3d3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb2185c6a2f24d84a64e61e80d32ed4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9487be9a865860b4f7054e10851e501f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0456c71ef63c3ffb00c4038890ed0d8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20749da0dbffcea7fc736d1aca942a52444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c96e120161730376b146079de46e759445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378bab7942cd09ae78e93f0ee0441f32446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41d0ac6e24808fd175b0cc6f3dc8f1b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0d96679b743ba6af5282d0ab02df43448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97070382e0ca4f13cac575aa7025e255449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac8536205747bf438700deacc7d6381450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4687069dd2d5e0cd08d9e0931c71b15451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dac78611483a6a40283e82770e828c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c27890fbdcc6d7caab24b236b1cc88453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02d0f0c8d9ec259f38c1c860b9f360f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c67f8542cdbfe5f057016276ee0b8a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe13a9eed72527549ff2788b38994ea456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58ecd5b99038adbcd72bf836ce59547457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f97689db86d2de8af42e059426fdd11458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a97b4226364103067c3e485a15655c4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff0592f111723e6a4b340d8dcc1fbbf460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f42cf169ce26045bfa5d57a6217853461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b1f03f0f935cc451b57bf3b8f17c51462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c1d25f53d8b1153d0b06aa73b03e62463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c264e41520d2c9f3d56ac677b0717e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b3ca367e286684063622f7a2955603465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c28c69576d28ef2c4e675c56383d97466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0f8f69151df8ae3076e78f131fd4df467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afefe890b12dc4e9e28ba7126a908fd0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5263a74d8e826411da525864b8c6f966469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4695eb9f9b325e54256c391bc5437acd470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6112a4480cec3a8517b8b6f99e69351b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f5c5d18cde01eaee88682db2fc698e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba7a3f4b8b9176a82a38b580212990a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac1f8cfeef9c87b5e6c9ae7e5d85c63474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdd7caccb0e1f8b6c41b6b269979085475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dc9935af65c2401db20780f2402a17476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346afb4b3abc199bcdd1de8772fae9e5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d772886bc541209fad0e5bc151dfa52478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e91413394cd4af3e85f2c25c8f88192479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854403eb95661421dba2de274e228fdd480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8373e11fafa3f10f98b1db682ce0f3f9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c70d996538ab9abb415942a974902b9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfee8a0d030e5345d6c056868511330483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d44327774a5701d805de5a821b0d35a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8c84e9b9d09e48e174fbd736954791485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366f35b8a2d76ca71a40539782d88966486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fb65d4ec080aed737aa13651ed8d7b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc17409309af25cbb56548f9be98d106488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a2b5502cafe970203f240882856d30489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7a41c2c214bcb52b944093ae61b33e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b33b8dbf97b19805b0874918a622461491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfbf4ab7bec1c2cdc81b2437c5339a9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be120c4e7356b4bb6b673ffdfff9630493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e04ca4c6988dac9b6882045ef22a461494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2f0493d01c540dc41efd7e796315e6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2217c31bc376e8ffa1fe8f217ce5b7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda4e029b4f68bdb2e16e2841729f48c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6255a58fe3ae008ca524da20bfb3192498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d681b008e4f107be75216c78f289dc499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a0b38a105d7dc428be82ae1aa5c34a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ad75b1f566456b2047919092878e8e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902e8db41f44bd1300821762376a43fc502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d630cbab8e86ae3a6b9b1858d7da857503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4880516727662a805bc7dea97378f3ed504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bdddbc255a02cfd389c5f5913f342a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fef69197db5585c7c67c3d6d2913b98506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04f084587f0951f54797eee7108229c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b91fe83dd598e4e4b925e4640cce7a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0299f14cf59a5bbbfc3728abbfc359b6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a77c2254354176763861fe464b48c0d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f0bb7120347c72fc9efbcb382015a2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0915e44a80a197a5aded03ee12c37af5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47068a9147cc227813611ad10aaea209513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5f15326045aa12f7e046cc5879a8e0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cf46ae6ba8c10179ed8576e879d5bf515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2ea4c6427b6d850677d58e40391d80516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6430bc244ea9715273386b5709bc78517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1da860f69b720d2e397ba88b3b6052518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67ca80b67763629f44bef1bf44e2fd3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd00e99750c5cbf88192668c833f3f2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107c1e083155985e1fa03ebf9e3455ff521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4124fa9bb8fa01d6e1575fabf1a8c95a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd67a7cc84b355cd616822bafaf181f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7afa73c55e28974ec6109f721dd41d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81dffb386b937ebb9997a7e09b44be6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8d37bd2aea1ecaade321cca90daf10526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fd17a8bf72d75f40c34d56abb7392d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5786d6104ccde1790124e6662024c487528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc20e0a96e58dc7d1602f4169ab19e4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9938889f6a33c619fca41ddd36cf8bd8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfe3048d4c6935c7054019a300a5680531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233922fd19cbeed21093ccd7917a50de532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42099503c0664f83ccc5f33ca875e7e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c3ed8ea257a44e170589d2414b5e48534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6b023d43212d0dabe2bc01f41ec638535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46efcfc6c040b819c6ff24a9a965b66536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1950658e832e94f75b98452d1806bc4a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90685876e8624424e44fe1b8098f3288538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373ca7af46ca1bfc0566cd4a005868f4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7aa78f1593198a9c5de7488f744f00540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b001b54e8628100bd9116e84ee3e855f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af42434fa4be7e143ca4399c401096e1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250a5e9b801bbe8c5a905ace5c2a5df2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759308b7b7bfb9d4a3362d64e031b7fd544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f69e772b7a67e90583f2c947df09d3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9219fd923ac374ff560559a8203a24c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8605af4c8457341ed688fc7a5341a5ee547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85235fa8e2f08eeff71826f6b4727c81548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9298b27d4ed4dfb4edc83d97d041e82a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d05faa2519843ab5a2976bff7a3904f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0a1dff5569f87db1c040464c42eefd551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5348d0f430850efb1c8df1cc479652f3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2d5417263349137fee22e789ceb9ac553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b357fbdbc2bcabac32e6ce97dd049e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110e17b1eb6caec23bcfb28070bd393f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3e71dd585cd6d6773681635517e0c9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eadfc7e290173f894922f4d491cd6a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7f3dcda15d9217b546c633320fdb5d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2286a5012ce985180ce031867988ab4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2b5383a5e1823e13022f9a71c14ba8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64914f99cb8e0608306801ec5d6e787561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9497ee4181dc0f52bcd0074cc58bf9f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac192d20da5803d3d85c6e364d189b8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7147b211bc6ef5054b5a6bb346fddc7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e557f7ff2cc1cfa0c64407b47af7a408565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d722ba7813821856667b6a68a862d55566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0d4bcc0c9849755741fb932a6b3280567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717ed36ebf677a7453135ae2ce51043c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8224211e8478f82ac852c8dc9eb221b0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d1a174df8a6f08f7888e9d501aacc8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c63536852994c3f470fe9e03875cb1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c4f531ecc555f8ca1be5e5ec2d198c572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d8e47421f7fd3f28d5ff8b0fd14f691.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb4698cb1a80975063450f95abc2a542.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660b9d0bf0712ebc05002902a56bdf473.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db16e7f659dfdc0e434b92d8f37fc80d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b5016e6a9c9da18e4eb13e4abee7415.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51de72709f4fb5307da027a924e6be016.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fece3e5f41070889e4988c8d51641f8c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bd6ce829afa10edda1a2ab8c49c9328.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb5def59892bae6f178b575b22314449.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e627a21b84eedc00c9c0a39bd1967610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaa14b76155235d55e2e3aa03b0eac811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab3b97a11ebac9f63e5aae197e65bc612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4be59dd426d6756f642e7173012a2413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91253952bd843c80bad055b51df7c38714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debbacfb0bc7f2e2d979fd15f9ccd67215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99febc502eee018398b64aba99c3fa1516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09068b03a1432acf34ba6a54dcb19e7017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0c04b3b684f620c8a6f5e019ff3d8418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95475a3d55b0b9a1246042ceeacbc92219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9be94a2e8c380483edaa708e33bc8320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc936071f2e5bd6e4224083c577f56c221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a250836d3e56afb34cc89e0eebd24122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7df5af136800b6450418f9735f22d7d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679f5c0d54b3a2c7664075877fd8be9524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183552b29b96fa6f894ac7c3612ee57e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8694f945468bcf2ccd689fdda6767b726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351b7e00609be6fe4b7e0587b2b5264427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a494b7c06c4f8bca17eeafb1572b173328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c27f90e99fd356c0e796ca31bac46cf29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4b95c839e2aa59ef0c57dcf11b065a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc89ad1547eba41a9f6a2d5f41f13f5d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffce472fec073246fe5ff02cce615b132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358e1c959710a7866242fa2177ba233e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0bc21a715c83c99e53889f556b753534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb58f8ea258ee0f3c1915ffb322255f135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e94629d8a3c5258147c026e7572b13936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6429adf71802b433911e2306d44dcd337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b956b8c2454d0e63ef33acadc8c87a3b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961980e3a01da7fa85c55ef4f560710739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac4c58b8315fc13c7dcd3e45484575240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80fd41c9d69f568c84464cf864c190541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076a982fd4189e7ce09a6cd34079a96142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bb84bc06e472b17edac03b721c6a2243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56de108607bf7aec86df4844aaf120844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0206e86101a5e067e2330ca0f674252345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3e0dac13ad86ee37a49b0eaf65ecab46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec11ba5ab31dc4da52012c62e488b4a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202b8b1fe25d1d5304235de6952b57b748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f9cb95381c3a90f7f4380bcf7f14e049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb5046ee9d396d3902f37dbaf7b2e8a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33daee381c8638fd79d17e5d6d08514a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2b9e24d53b8563ed8c639e6c7db92f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a91b04d580ef765ed6138fcc3ba04e453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a765a83a8e838cae68c32bb6ad63f95854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747af95621b782e332d1223b91fd97b655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c189818546c14ecd2d2740226662eba56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1518d4deadd3957b3abaac6e45dfcc4457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683881a3702d1bb1ee2658624dbdaadb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db768584222b0f064715a0af53de54059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0034e304c6f11df97aec5812e6cf4e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51e9a9e31ba3a29432a3150306919e961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e282dce4bfe98d4eaf152183b5c383f762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e0830da93e4c30636a7be4480c6df463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53fed6bd8a52713ae1abd410c096f3364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1bf816f91b5bc7003d7add215e5f2e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99621bf476cc42721d34d6beaafacdd366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b8c90229e9b454c548207949591b5d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5ffbbcca56e3a7018cfb3a07b527eb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5bc7903b85dc939763948e619f1c1369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b35f04b91f4afbd0db7758132fba67970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9df15ef97cf6c366d0487065e5628a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2924d81cdf8738e1380ee07972005572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f7abf859a99fe8410292e49a8fd50c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d5be02678b06c95a5c7441a9efd88574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373fd5eb2a81f85837e2133419397a8e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818638e4daf29fd1141e09878620840776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d374b70ba76723d22b6584346ff5ae4177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4c5cf854d9026bfa8b96510933090978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1715a2be541abba4b6632480c99f6cd979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f97c3364dcf99012ea80028328b8fe580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c5c456b02ba5ceb88f4029ce2a9db981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b184aa3e0ea2de9827782f943ce85a782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e260abe81311121a9bbcfb9f86c4aa83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0becda2d59400243d76e6397b2833ef684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2617497b95ba4c660d35c7c56b0ae8a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9733b52cca46f5c098dabb1e44d63bd886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c445e8558cdeebd3bda91244e36f5b1f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a812b1a79e5ac6ce71257f7a29545c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ebe7642f2d7a3e1c3d4e10e1dbbe8389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1ca0e5242c1d3a33e95cec2e275dd390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9dbd04fb7d768fd128ba271316652091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b4bec8883b2b09cd85cd2be1f6594a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618df79865709cabc82fc633b714c89e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21383f17f30423bffdb212c6ee8910794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ff3e042bd69ed5766edb267e44bbe895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aa7187be8f9b01d02028406ff5833996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a264e51cbece64f6b64217b7556e39e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5539c2b940f725ccd3cf0cf81bd8973698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56552123203d9edb7d00073ad966f2ad99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480457c42755c57adb7aaadde867868b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314f98de90de3276e747d238d717092a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4206f8e02bf8662396d84f5e9b0be7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b15cd1ba805ece9999328617f8354b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7be838b9a6fe39b5d5fbf2b942dc800104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70079313d541940d28efb1f5e81767b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9db9fd3d43d250dbbfbd4980d986415106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f644a4a489a79c2da8d53c492fe559107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98696e302381dfca2791221dc988d8e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e85c37bb22350e2c68b918d5990e6e7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0794e81ad2bd873d37caabc8968e8db110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e1553ac3016a8ebc5e0e3be7308436111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d992066e413d0176e7f74a0d21ed64112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f753f6d2e3eba250da9c907e2e3515e9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36143d600426de1d3c479f7e3126ed86114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adccc1da56ec4d7caf4404ae0123a86115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fd74c437412b0597e74c1b8ec824af116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f263589d405da7be01e30681f29628117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442ded34adbaddb34a4c68d9948ad796118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2292a0d39770a336e788f07c605e6849119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9036e351ce83dc1dee7f4cd5604d1245120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ea7ad0743c0073fa6c029cf34c38bb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6122b73f674dbcaaa5d3cdb91eb2439c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dbc9a3705ffb78138f2d7845f4c5de123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957d795f62b3b07d5ad357311e22b0f5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bc4afb2918dcfa8cc3e73033adc622125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798029b21bd22298a3319243164ac30e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bf3e778059101dc539cf9c5019c899127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914eb68ad5fd8ae4a347ddf9d2f063fc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f53ccb32d2ece065c118f00732f67c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d8f213566a8527a35252527f41555a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ac319e9351ad6f708168032952ed45131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb01a39d2a55a5fa5d0ade51f4b05bd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5b6d8fdc309fbbc63b0a0e68a96e67133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcebca068224e72cd9906bd040c58817134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afc27736a7aef385e6d759b851f9c78135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c1246a60c287b33affbd991af0416a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a8e098d8f5b1ea599ef40689c0e032137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4535129e8783bd60e962d217e41f3332138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff7a63d960631c02ccb4731cea70279139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4b1baa1e9a8c6b4a1cb4174d04b727140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138718429e08cb70f461ea0eb7f64016141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173aa616f24f5274e1437a85ecd43198142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f444cb5bf6ba53d852d658bf38f7b68143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d3bb0f02df58af98293839e71b8a21144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92700c8a7e1e65fe743860ed4b92a7a9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06548bff0e053b43de105af828be2bfc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce0f7a6101dfc687334cbb7df6d9cf7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f4e01c3ed3c4812d18ffd57c1f6c41148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f2acb56e83daefe6fea67edd6a6a1d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e71ea35baf9b29a7ac61421899f4e8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb377f7837c3c08c88b52816f0075c9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a9c59d6781ef75bffd9732043e1bf5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c32c3e9903fdc1231b5bc7f2dd7ca7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aab85dac78958c7d5989cc696e969d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae049c192174480dc1604edae9371a94155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47f598baf74da9cdad38ae3b06a1461156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093fcc62f7cca2996241f51536ed7108157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbea79a4cb16110c1b2cd72bce0e235f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cdba7459c49b75f40f83700aee0535159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd2fe0c30d2e4142be971694394e79c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee1f567d653dd996b22ae67c7068ca5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35ffa67f03b3c693eff6944b08e808e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11033a58ae8de5e45aac3f383fee2edd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb91d4d8e9aabd12970524d07a848e2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecc69b56271f80a0f8c39304b95d31f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd032f4756da4d70289bc272cb1ef41166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c39c9a310ace2f212f34fe292c22de167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6237dd9bf7f8118cb1df7d671a14bb6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d17f3c32f669d24508d44b81227f25169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f915e29571838d74582eaa3196055bb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebbb153fd0b2fcf0dc72b3f3767664e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857c56cd554f6ed409c78f632db4c99b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041941ccbe50645f5965b2c8578c8265173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174d47db350df89898892a9bd72fbaba174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6654988bf5dbce72ac49a5ceb1e65f0a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e4810578ee2beaa5f1fcf713460f74176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451066722da38984b7ce072843461297177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6d19b9a398481189e03910942ca3ca178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc20002a0655a8e6b1705270ab04cdd179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f293d9d3e0f688b86739d951bbcfe96180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2efe362da0d9c3f0d059607d9c03a2e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643abe4f9b6868fce242e050dd3b2ee5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764f9d6ac01b585cd87dd1dc15594e6e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555bd38e921c735215f43111d35e4147184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee1b9169a840d234b8ad881daa01494185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550f252f21f2cbc043ae0f11450c5538186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297243a38ff4c3b74df5814c78597182187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e32da1e1284de8831df5961ccac7e33188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53a36034a8b23d7f913235b7b314715189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65fef904ef9114aa936b291e06ee958190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5529799b6b887f037c259270b6a58348191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f68ed173b339f1e5d3d59c71be770f9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1255876338cb7f948151a6c64b174eac193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fe3eca0449bd21e19d7fab52a9381c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923356aaf0c929970b7cfc8e91ec3dcb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa22faed49a327a243ec8095ecd0833196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27768eef7b9c16908cda85f0a80226dd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baee8a85b127afda10e6424fd21d988c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366385a1f6075480302c2bad5b7ae9a2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aa4034cceaf35a65cbbd476f7c957d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464cd041e16d2770c2ed0eb459fe8a3d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a008d4228067239045ce0b23ff0267b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eb6fee84ec9577c998b8b7ae1e8aee203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abf8db1492a0bfaa8dcb1ef421120b7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dc0482768082c0e9dca548a1cf4e46205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd76877f72694fea765037a14d2e7655206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dff98f466913ebeb54b9884894eb2c6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d6cce4c6e2619831861ef26a36f999208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52d621828b218c6f098335ce7c1c5a7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798dda214a17045583f3858f8a13c759210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91d45b87fab142b4220992f8bc51737211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e992a6284110f486aa952c3977628f42212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec82420efed4fda46ad4777cce7980e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c0d46127b93324888f66cc53b3ae6f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11628d3c5858e59df61ee28c22e363e9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ca06d2ca7871662cdc0df6008f1e12216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455bcceab5beefc6b933e132ec9f482b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ae9cefc5eb54ac01b8ae5014240d8e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3c2287492fb9986392bc9f47db6a22219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b580cb724e130f1bec9d08e237bc8c6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a320a054592028789760cec2ae947a3b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b5a12f80f3fc12c372177498cac866222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195b65fe97850975a52bf2f9d1558541223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646c366d8314a63e668690362c8568dc224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca6fb57a87260da67540d83ad8881ba225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e01178e6936d84249423212f11dad7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0441c8aae1bc2e4465595874c6ec87fe227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36d3d8d583a3c283f7cafcd74a45603228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c983287ff21b588636633bf5b15cd207229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350543590fab53b6eed73f4a455eff78230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa117b15273028d537e8e64ccaff2aa231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f23ca188023f4cf50817da06f4fd00232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269907d4b1530e24ebb387244ebb8bbd233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5257c4e11bb8c44dae990b3487619a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3af5367ae0b73a3e1d1a23704623893235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984a01f2b3899467fa096759e79cb1a9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c60de534ed6a71e0f46b6acf8fddea237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0533d9fce5319f14bcccfbfa889eb828238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d113d047dd356e5a1f3d1e012c920bb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6787a795acb0d896fb3e3273bd751840240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b925e45529fbfff1ae8bea2734d635b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8de78fa3f391cac4f5207f239d94d36242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68086061d643ca2aef2af07c4c1eb57243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf66bc69fbd01630143ff98cc65bfaa244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edcb8773a5c3f0d7c84a9b04a6c3fcf245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2efb55353dec40869dcadeed8b6c06246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb29869c35af6895e08bf092d55448a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a967774a45e28ff95eea18061bfb2323248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef975fab68d543104b79a9db518ec659249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8e72aa6b6f6f03cd01aeb7ffc1bbe2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bd65533fe1f270618e247949595d43251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9f81093e2595236a824d9d9978ffd1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ca39d50da7e7b50f1279e01abcc92c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e208157212e71ceb41e166871902d9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087d83a1f124ece4f8acbb22d1d360f7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889a5e293794f97ef1d4d4148404c135256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad1e683354d4218fe5af3b255b8a97a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea9b9d2c9c41fad0bbca9555b48ddc1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7e7a90f36cd75fb473ec71cf23cbd2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bab1550add67087de71bd7995c6e0de260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a33b5688cc6d96a53c4c166eda3620261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ac42227e3abc5e6686ffb45b59a66c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b93c54fb857f5e8cdf9a0830067d421263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8141814c30b164a54e3542cf4f2d759f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e4b1868f174690a4c457db2353c398265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33ca077491b283d150829c130221850266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5b1dd96936e7aa7e0b89b70b71cf99267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b406784cc456da5894a5f2df76139e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577af49d0a306f2585f7f4b70e036675269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f25879a457ec3be917f0461c327b0e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308e4c367eba1be047da98a67b10d479271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c04d35216da1ccb8ed41542f8b61bc1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af08a79887af1df10faefe88805d0a4d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d03e8206231ce95dedb309be5b05a0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf533d00cef581e1c1ec2bf7a29a4ab275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24e384f4a40e9b4df04081514c68292276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5533e8521da900934e3f1900f9f6e9f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cc67d9b8711c9e0c970b83b0ba2fa5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de10db8c51396c9028c63cc717b40e27279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31905be0a7f1239ed738368c2b2e8a23280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d6b22d6f4afe727c0024f677ea2535281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e78deab88c0adf7a1bce33eb78502c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246941708da476173ac7ce8325e69b6a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856bad60f248bd0ca336467431084bc4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32742fb5ba3b1a1d51edd40535675336285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e34b6e864c2e9de388319af5a27dede286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d222b90c3bbe01dc8757706430ac703f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c809e473eef080d8064294e053cf0c80288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478ae5d13beb9e7dcc696a4db6fe654a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659584e592fe98282892d1edb9369c0f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c24dc7e50063da20ab5f1dfd567bfb9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d031d8ccdf9864188857f2576d5b85292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf788cb44023cd51dde3ccc6092e12d4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ac44ad6d543f7cb28a4c623481e7e3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f282f998d15e5547fd0d618643f1e2f2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd478ae9148f7821ee21124eab5522a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02e0745407b831481704b69c6ab9010297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b397cc25d5d22b9981e5442b403a2264298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997bc337d15ed4f52f97bb165a69ec87299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a2bdbae228cb10ea08c620c5001626300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8930f620289394fea16e241d28a6c9da301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f601af006e415df28fa8c175da1404302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2e73a77efa3a1de45bf7565b8beec1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aef8e22704527d5fd79e26d26447b5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d82651d39dc9d35191964c124f99ca305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1f8869d1d4a4b010c27dd70ce6cf5a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1d0eae58c97c522da615d0a3a74000307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333f195ad171a4ea0835adceed7c1e24308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee1c06cce46d649a9000d8ac7b4e0d3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abcfe9ebc3b3ff1859365fa493baea4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee5b155beb39eef8f8ce1df277fe89c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3280259ea2514976612c7376b4cd0900312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a0152fbf7488109cd40311769ad2aa313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0678a87be887497dbc1b56674f6cf7cd314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86696c14ca5eed52e1914c2ceac2432c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b6214e7de859f67a58891161e9545f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e996d4f385cada3fa3f7a5dc56d1f76317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08995143497a968807418086d23e760e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ea3b8dfea427302947017d01416da4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea895adce5d538e16cf1a744529fe4d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb45f9a241c7f11bb7de438970b9a412321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661de60d4a1fb35e56cfbdde74f35e0d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80d80e5333af25dfd22e55fbc50588e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bc42d87158d8973a57e34f0c1d5828324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b71f36b09567c9086ed6981b15add9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c84dc3f4cc9d9a0529a461a21cc17b2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268f6e1eeab9739a2c090002578cbc75327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973b2739bcd218a5878462021b7d85d6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcddb64e866ad2283a38b66d479787d3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0170b3bb2f2acb22740fa571e421710330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2208c26674d3aa967b6d81f7de11ce331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1907dd0dce88becfe270806555fd3e08332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98392f80a8c2ec28453fb878b75fd8eb333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b648221fc6f82a8cd5eb13b1d0df3c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af97e5a8f8a191593da8d0e2f3aca4f3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6fb8613d1b69474271852277603afd336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3074b5a7e6a80ffae596c1b2754ceb7a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1831d3389fb52068ef5074458f5f2d78338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7337bb008331f496e3cb6abbe6de7f5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c0f7d1b64563e74be4ea11de093e95340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522bbe788030290ab8a95f545c659088341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b20a9a93f9db38273c26d96fa63d4b7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd1ee7e1f86d767f3739f1198050e93343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd79b5da8834652a904ceeefa9d4e4e3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bf7d4cacf9272bf3c70686f61f8466345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328f7b5cb7f53ecede4cc7172d56bf2b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08b9981ad4a25d192267a77b2b85cc9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe5db7d5eb4264d9419a35eb9c6c73c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3990ee377996d34cfe3c0ccd0a0d6b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010a0c3c03aa4704fc6c75aace4f832e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139c8d1f28cf12cade4b6a954b5578a4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d3b8ee929e89b1b87f209649c977fc352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e1efede9c2385950485b8620f27234353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cc29f38d681a706946a2c119abc8af354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce84f7ac53a5bf0c9897993e19c175f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e6c49d265454e094297dd324d39b30356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b4dec77b0365f7d5dd8fce3f3e2cd7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19540a406688f3d737b65aa14fc9c28a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fcafe480475501eddc49df77cd55d9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd30ded9003801e192addd584eb6f8a3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de25dce0062dd0d5b0cef00867aac6e1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a192a7c5fe1742390ddebb6c6f372f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e242eef524a96b38f197495cc76aeda363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac58a4a53a3bc65b587994f5c4193d18364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5022399e9bf4dbb85c85d79601c9b616365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6a729c0b9e2e619b7662f18c629a80366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65c7f36948615b9fcc2e4bb30a62218367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125ddea3a95c5fbbb89e6f4f223de5f3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92489f2002df97ff1ccf843f44e846b2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69902cfa42c35a52e3d53216bcc47af370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be6eaa63ca47ffe10cc3669708aedb1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc0ee9d9d04a8932d33bbecee45072a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5868ae99bc242319cff6976c1682d403373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7874e75aef421e27ea41d847d6ca2ddb374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd255711369d2815e6f7a35eba6d693375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908c160a7d625fbe723f98f2757fe2fa376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f6090a812bca5e157225ad40bf9a0d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cf1459542ef92d2f6ad89bd7ec4759378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c0e28f9e2868dfc28c6e83f9e6cdb2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e552af5fe20a95c52f9b343ad3df49f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de32d2bfcbef2c39bd1f3f047a06be4e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4973dc2455197b3c7130070792699bb382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698e526fd8ec90c4c8479578c54e60c2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bb8b0b8efceb476414bba8343bb48c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16184a4a978cd1a98a3af54af578b250385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af88a48862dec35a5f44168532977d8b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b45dc4f0dc0229137bb385c3fb853b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f604d456191c2abf4dceee96b491dd388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116e9eba14b173e661e5beea1985afba389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dfec1c9ca0fef828caaea89762bff9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba808d4a94a81d12e808517c6a87da13391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2ac610c3ddc104ee4a5a9a0d5a2005392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a4ed356db0607ac73853aa74f28226393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12153bdb8ab76309624a38c18b0f9e4e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c60f960766d99c744a1db8e531d442395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64be4a8486eee937a1ecb4c6bc2b5add396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4388a1f6bd351a7ca9a80b9c0e1a07397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f5a30593d081df27ba0180ac2993db398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a460cd0a1916156f8a969bf12b0a5ae399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0977f2522d126cb1984bb48072155222400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a512824f8d6d18ff2b908ebdb289a6d6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd06be8c99f7bb6b5e7cd0b7cd7eadce402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6325280182ef7cccfd77e94e05dd00403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b8a5b9c2c503415756788fa3d9e889404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc03e59822f1d1e1044203eedf81f9b3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c1c6d63adad57b24d302fbac88547a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc43d6be479f59823b7db601f7c31ecf407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eb9b53a9e796e27bc8196f27cd541f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e96fc0380e96620915a7193d8f21d09409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828b3206083c779e3245d5afea5ae26d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36142dbdbaf016270a1c5da5ad44262411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ba715052eebffdb3e62d3eb3e9782a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5131eb6c60985419c107a110dfeda733413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3656468da8530955a232f161983a69f7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35c54cb666c0374ed94d4c4fed150b1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb890b8ca1d5f18bec4419e1df3ea185416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd81dd6a3e4b859d78893e6d0e9a389417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5df61346d19855c87e5b265087977ba418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a2a67e7a06d66d88f2a3d676e3699e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10d404ec6962ac267981753f5bf9833420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8e3f9de6ec4c339bee1998d0fe71f7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e419eaf4f2eafb9cecb5517d79ab124422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563ae6a32555cc241819844ba44fa3c0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7e6f257951407df0785f8504625d8d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caabefb9b3b579222a98db1e5f3b8c6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b81a73f4417cd392f71ab021cad9a08426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c627ca57240c97295493d13ff04bd32427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd26edc665d4f1f3879a8304e81a081428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d904e6f365978634792ac24949e2a82429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe18d16aef8ae9d926d99b9d83292ff8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fc2d1385fafb718dceb3fae1919c74431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d99cee3437e8980ef92beb69cca9de432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f836c00c7c6bcffc8722143ca970d5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9925234bb0e3e6251e5790ab1c641a64434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc34f5390835acd7f66f3ee93f825c56435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a8c0d36cf17f7e2ebf759a4ad09d0e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf24118ce4f9af08ea1c48b329745b57437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e515252fa760b72686fb126099b58b68438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2a15543c7626a3a90e320fdec52699439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2386d13d20b0edc3214d8d258c08835440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdcea362fff21405f13b2f46716c772441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04edde549b31d1f2928b6a6906f5e709442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7858113a6b1812f1bc5b439e105608c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46291dcaa1debd08b39c6202497b98ba444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ad38ec23b7d858f2d525e2bca028ec445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6731092049e81421828bf7b2ede443446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1af9bb302ae2bc154a4b9a2d4c2950447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863737c01d5fa6203078b3ca52fef282448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a69bdb47a56a49cb2878ae6a8233f3f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39762690c5c68f42e6880cdd18f49e60450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4187c55269ad5831950ee76a98052e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e596a83c649420e42c4ce0a99236d0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef1886dc367127be21a0151cd63b1fc453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f5a7ddce4bfe71f9317b06e704f3de454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e6a2ba7e68333fd704b9590f954616455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2163e1159ac11196a2ed7ce8ffc88b6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6460b40cc073476b7687fe3be323a90457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af19986d507fb6e75e8cabd16037326458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aa17d04a202bbba0bf47ed935b168d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7df70ed9fc1595a6317d4d9df07ecf6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e13056c82d5bd3b2fc0f6c7cd28e1f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61884a269b719b871a2739fc34009522462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1b716468cdf625f1fcfa09cd05ff7f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62470f271db4e6e2aa37a1eda0ba5c38464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05271176ac919b888f9a90eab8b7522e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56be9797f768eb440257a514f94a7270466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218cf320f35adfc103c8bfcf252ba56e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f6b1b3d37a02e14a25e46b08d23da9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8136b347aa409e8cbb74d367d1e3312469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a3af4d8368441ae98cd2e84b5133ba470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266145fcb4026476f30d6252b8010fa9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0b88d0ccd96fa987dbd0eaf7e91a01472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e855b4b31e903f5725ff93e9cc04b8a1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256412ca2c1270940dbf31b32955e646474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a93c692ae821bc32ad4014dc674bcd475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc00de21dfdb9ced02711266dc64b7da476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc70dc16e6ccedaf54c0a61a1a22560477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62eee39054adfc5748f26e69611b3d4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f01f27bdc0d47f4a0ba71a7ee910bdb479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17b85fc3aa80a01b31c67c025fa0b6b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27551f50c063693a24fd55298bbe318481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0fb00cb18883aca0746297075bca28482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2269887ce6cefa823744fbe56219da9e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc61abebda90e65f721ac57c78733b9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543a1d451b0229326647488dcc7b71ce485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4719c75bbf8232b3af5bedccb46a9b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f649be5ed409be3559c9227291f36e0e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6853028528bd1851416b65d332a089d6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6077af046e9ff86775482ecfd285b387489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d80d605e57c8cde35c9ebab0e8adbc490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb2852f14b6d8bb189926402fefe5cd491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105c124d0d6c02523843b4535b05daa1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afe60d269207ce45fedb451ffd43b00493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2458f37bcc39880edd956b5715dd3ca9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e159e84a3f766cc6ee11a69d650cf1be495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4bb913d4ad4aa70ca4309c0a0d7003496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bd182e19aef34691d953922c44d584497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a45d419ef25fbcd6019bed24e97856498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951f28b79feae57414322c16d5950397499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0c21e1ca6f490237414856e7d017f2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a9c338020b257ad9cff69e977ae288501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5812891f788e2f2b45c03cdd75115224502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4080615fb68355800f3a7e02b7aa9b6f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df57480f36b9028d737ddc3d16742e8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af344161e717c8ee6b98b59880200b0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbf6d7e24be8fa2eba3e30b0a4c203f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372b5a804b2bf7e75d8ee56bff7a0a91507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dda3cb5233a6adf5983728e55e16fc2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9e7ea7f572122189c544e3874a93f9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efca789fdb0b0da3d85c202bc4f18109510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e263a55eba20cd99a6f4cb440edcc28c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eadf9134259f799e51459479f128d24512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce43e814ce5422f84fa9b525b60c9af513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685e20a5019e95116b55a3792a0b538d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27352f8063a0e599ca51a71242365301515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d54325e60f08c9648f78953ecefcdd8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ef50fa8a56e4d3a4ddc2fe690ebf7e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54a4bb857d1f63afdd11ee4e528b84c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6c3009e03110e03b4615b03a3fed0d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaabf2cd3bfb3951f3b1aeab6d3bfa3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d3b90482cb29f5a75a9dc205e9a241521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31d2ec84188210f113e0303bb676c65522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26aaf929561a04bb455d70ad727e8428523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6006bee6500d5d017e9048ead1c65749524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9bd9e7bd5a0e7abba2ea110c662898525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f515008e5a47323b30d1968d7e35d9a1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dcc1fbf4937ac9957b54d9649b698e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ac744acdeec33345e5504d93613a8a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d150e7b12806359a20b4ee16738730a3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073ac03845ac997c1c9868a0ec855403530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a42864c4675821570714e1c7f6a3e2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0949426c7707ca4f3b00156c03b1316532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7d431ec8a7e46a8cfe44cdd890c2cd533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3083641082acb5da19c6e6faef74b81f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a8832944dd5db42e58d3848cfd07eb535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e215bda08ccd7aaad2fc63a9dbfe56536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25011164038a2f7f44a6b7d7abfc924537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3908c529d35edee070b7e436ef3cf15538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198e42f07762fe4591c5773cec7b5917539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705c02229d26df9724c74f5ec2942230540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f9d750a5115047c4e17643717a9c0b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8f86dece03242c5e1328be144b69d2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f896faff9136ae1e1df22e1c326e03543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4dfa5a12e0f296a7d2e2cba079750b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d2f69926db890fc6f8276a6c148428545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0d41cf4526e6705363ef72e76162b8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc3d671e010a0f81ba9e28db70d12ca547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4328ec186acfce1a886c027715fddc38548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64fa5220dac3ffef097b2933a22047d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f5f1d8c859b0ab2361bccfe28e686d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294497b4124ccac1fdbabd47c1f967aa551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867e609615a241c31bae60e856252511552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2712c95c71333c27ea9a77957d30a6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d6d067d489cc334e94e84340b9dc09554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7e4a270eeddee53b36b62364caaa01555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cfb50b01e62309448ba4224b3d12db556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3699d941527c0fd7b10b8e566cefc629557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0919f2a19bed7823a017915281642dbe558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bce77469dd5c13120aa7b30bccaf3b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4beaaa1f3e895c9ae14ab80acf78f7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d5e5a432d2ae5b039fbb76b2e6fd96561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8cde1ffc1d36aed1ea65ed0ef5afb7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3f54f91cfc712a60e8cd5509070722563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310ea8829ec9e4dd22b972a599d7b373564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b426a51fd2d8c0e2e92c6f1ae4ab4ecf565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e9a7eb00969486bd6cd21c8a59a614566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f086f00b5f6814ff9a6d175d3387a64c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acadff2c11a37a8fab24945e7e57a9b5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565a79c7849d5c4a2b5bb22c15247c4c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f91703286f225f20117e1e916e30fa3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d017a5700d566bdad2e0313d534e9d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea3bd1f03a073699b1687efa411c2dd572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>