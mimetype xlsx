--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7002a9cd37da286c03fec7e2e7eb7881.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1d98c4a4b1d3dd63c7debd59e33fa82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8128f23fc20c8558a8fac99efe12411f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3059b8a06ab710211460721493dad5d84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad4509fa0d44ed01b90ba4345d7b9cc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956376345fec373010426640e06727cf6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28edae3afb0e06fcd0e240fb1b637c387.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd250e4cd45340a51b71bca12356fa498.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e39ca8703b112b912c647712e5e4b849.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76605ac7038ad75985ecdcbc74bc295a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d43abbe1f1219c7f58bc3a77af552b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a7bfd3a338bcb2ed3daa70e2e4419312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9f3e97a0c9eb5fc2b24e2e19b9aa6013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d230b9ab6bbaca788428efaa226111e714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b6f1163be03943473edd7df77e451015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e491e53f420ce9487f78bbd5b601fbc716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e118b1f3a49b5a4f1811024d6621d517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb28f906b229c6fa254878f29db201418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f83de6c8a303d00d59a4d2e564d73519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99aa56a2b572ecfae2fa54918a6db1b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f7d11fc1d023b3ab82ad6ea781728921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ada83999f84b21f82bfd49a24f300522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c940b04b02b2cba2ea990261c26bdfac23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352f0618144b0160cb61e5d9482a425024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c3b3a590a6b22060b2d6a4ae8751c225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e910c058279db069d4348606c7326726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0cfb233794c3a8b510d98d51fe4bab27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52858ea2d1c8af259bf6438f26170c5828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06ddab59cb3954bc5966dad87cee4a229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10119ac06f140667045cf23016fa482230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68008bc6b7a6470782c3b47a34d45a831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2316cc1e5275ced851be21e1e707792732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8455c682ba95e5b1586721d4cdcb6b333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb062329fd07f7a51d97e21945f8bdd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc7f1dd7f371c2afea31e421563049935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e3b6ab6272c65b3e1ab4813be428d836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a40c434f6a6b5416e2dc5500097e0d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9df10ebc55c953b6715122aabbe8fa38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eefde05d688bb735611788f5080c3839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754a15f9befb18aa9b9b9bc49453ae1b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ebd4c0b090e43d1367996ad556350041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bace753c1bb6d6654175b3e2906730bb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7bfea47cc29fb02ee507a54ff8a3f643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d2d0d84a40e72fb5ddbf5d67f765d344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6521e6ef490d6b583955c4b21f99bcc545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90609e377b491d5e3e2344c4898cfc9746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17ec9b242536ff42e4a1e127dc0956047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53248efa44ab4eb44de1e2f601082cd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a115c248b2614ba65b2fb4e8115780e749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a6ae272a6e1f29f1b6db94e1d9da7250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf4fc488e575534b62bf7241207e1b751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b575d73b1369ff36909fe9123cc454e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f7a14803ef4c8d1b262ffe49df3dca53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1295b5dce286b415327055cc308f2e0f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4188d790cacad34c973185411c7cc89655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582e6cb608488845af1749375410e31f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ce8b6f4ab568b3cffb86f41a2ccbd857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d450845e7eb1b93cf3b44a91a4125c458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdb1ec3bf068e2dfd6cd493278a9d3059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171daf2dd1077e9a87c4e455cccc07ee60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d7828cc91f3f372edb0ae1045c155661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1553d2ed70ba8190946d3096ed62d0b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866be494d7302c3a587716a21b80bad563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee8113f90d6a0d78c97257a1b5ba36464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2603e1105177284657919b23dc3d2afd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f03ebcdbe832add883b8378c3662b6266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9589ce61972ab1acb74c5e9309fe39fd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa65d2c4601c6d3a179b4b6847df74ac68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67113f50be75eff16323987ce7c894f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f280717c8fc6aeacf7b54d7d5787dd9670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feac8d16d572f068390498388a23c78071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73934ce6965d3226128dfff04e4eb62372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cd5c9f60fffa8e3cc1c2e3e355173a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f3c97ad1899885487e9827a2a9684574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491c68a8ce9fc5e42216475968e3390a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dcd7a078b90afe3b33dfb74a550b9076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfe76b74c6faf1f02a7fbb600ea66a877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda3ff7a2b7075c5f29df3105922475878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e113fddce2e010d34062c179ac80aa3879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bae631514f33d5e3486070af9dd57a080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abae206c25c86f96aa6ce54c0e6ee3481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d87f25e866daa70273bffde69572c3982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0990f83ae1b2e384f504c4cf5d761383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08aa4e034fa58c67726d458c6b22064484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8930e4218a3b99c5e3679bb96f232f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed06bb070c275aeee82e87cc91a39ab86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9f501d7f2d64f009265dd797c3442b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0fe3794818215b824825881fa4c1b088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b920b38f2a542fb3802acf27512d00a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2636e6aa6c612cd9d68f7ce7c0e56fb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbb59873ee9b5f3ed53687136e6e54d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92e6998a7d1711716d91f6b449d67e092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f4c4d5636dcbda4622a500bf5b5e7f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5c8e38de2126f052491011bb3b7d9d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5baf70eda5657033f2da01e5a8eb0195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c051cf58f9016966b16c3c82e99565696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a465defe02f643c0b28602c43db0ed7a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9f4fcd5c5f81e3f74453740d5e048f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6a5dad0f17e6a48f22dedc840cd3e399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f4a3b097a5ef5853fe0d3c8a69a814100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e10a940851d4fcb8aa982746519fe8d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2f5ef770b67a3d5c5e877e67f70878102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0280843446e0576632e5f8ac0234b168103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3db1e25920a899c45f293d65a6a58f9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9d818a5ac4e5e320b7577da58cabce105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da9d0bd9d10bd0a25a8f6039ea798c3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd82b7d3c20c27399f499cd3ccd3577107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d2704a14c266212bf0e06134bcbe0f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f7b22fbbba316b4c54272b2eb5561a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b675387adbec8425fcab6494215cb18e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253b88e6042a5bb364fea47d57438489111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e90ce0d85b7e4c30bfb76e3b8ee9241112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25ba263253696da2cabeb15fea89017113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78124faf4004d14dc3c1eab0c2b95aa3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57467a4b64c1d8f6f6819c0a98d9a62a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41560b2724ea929820a7309737b0f832116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606409bbf92666378ad50d68e2f210ae117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233504a76c3a222dd31691a4104aaccb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9024a4d9e71ee2188732dc77da64ccc119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b061bb4230b869119c20d2ed38296c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8276177a9eb24e3be657c3e622e2b9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea99b533c82abf4b1cb446410fb2909122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94983f9945d73d6548cb7d2e8529cbef123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e598a5be5576371de998ce5b28cc6b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69b300d58da2b1706940d0a9afdf12c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1e0e1985c91080589143ad0caa2c61126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77642dd29c40f0360bb1b1e5fde95b4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718262e7ce457e43c4fa5c385313023c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68c9a593de3441ebf609490725f0dc4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34596aa51a2d998461346e42a1ce40f4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aed5a407e8e93dc391fe3397258a7c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bae558b8dbd8d1777fd46569fd0cc3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8b1844dfdc35ac5f8eb9a308bfab90133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08475e7834813b68676a4856639ffad8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0494dc67b74cdc5f388d97ed9f6216135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fc90d66953915bcf42ee2baf27e797136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a343de974e92b07f9075ea7e5af7d1d1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705f087ea0173dc9751d97c6066ab966138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bac7995b3e1200a7eb04e2d8b60d4f3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101c1837266566223bab5f272da44d26140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd50574485cf103e0e4444e833d167b4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429dc2ded28142c49469368f1a3418ba142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38acc3f550d3a4de3f6a088b952b7876143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bf0002790c37f4f88386096dc9e2bb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04f235d2e42b3f4473ca445fb32621b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef99e9f8adf95ea70a520b150905642146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597fbfd11377c0065e55e587b0d3414d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1fa140fc9682a01a925758d88df9ff148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10179370cef918579d9c98a94bd5cec9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e35298b3cc908d322b4f7a7be4af649150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14437033bbbed9a6642e185b3e2381b7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edafb28f4fa5d9a8d562d71e104ee51e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee71803e92d719f4a98e0d79f90c6c5a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1d1ba959779071c21103ea350de58a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553a9097d983e6294a1c6e4112cb421f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a2d4345e5dfbe770c2af782ce01973156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a165208c4b472c10bb48f494df4d4d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad269bb0287d77cc7fefd3e3815cb84c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c5063f6d65c1150e5211ed7dd7fc8a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a7f51dbdbc4ecaeda98c2446ffdb7f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43307721c9702afb2f8654f678b2868161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e81d8f773d4799b76ed6f0ef8a6cad2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11ac40fafb3144324bd12e687902ad8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af2e100ad56127e7a7d488e99423365164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b22cce2ce2aa3aa726476ed13ee0d8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb13788a9ee6b9eee83d4f701e2d4d92166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfeedab40492ef547205ec7bcb87bc0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612188ab2fbc12e6455dfd3819181d5a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06c73975fed480d963ed98d281dc988169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2d7da414c58e9c2a7691d2f13f1e5d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c1d18f71788762d723fd801745e7a2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bd13dc91f327876bfe96eebca81546172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f5b3b89c3cbddd119bce83215e6931173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498311bfd931a850571b6cfab6e8583e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dee261ec046d01f83a2d3b4f8cead7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc904d25e18067ec86ae3034563e3eb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a7ad28757e0384c2546baec1f82745177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5074c58820d45fda2f926a6a9a329dc9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a79fb0f9772b21e4f1ed3ac19e94da179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4b219152dfd98b0ca0bc04fd5a83de180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831dc366764674cb75a8720657190035181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e1d92d4d0d04abeee572375a2f4757182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb86e47d53568da203094e87852fbfd4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd59035f8924c7a5bb4d8395f556251184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae5ba65da3e8546c197ff13ed9e161a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1a28628a4842b471d94970c81de5e3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa992a0d3751671c49596f6570f5a98187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d936fa22f44aff43c28a7172c6d7e03188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbc4c7e610c2a4667a8fefd53693734189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0e75c29b0d455ada43d46195b6aebd190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492599615edb76cd87f6e091b349f21c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfefd8b839930c6808aa27da798a3c5e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d981561d5862370a8ecd9eaba8bc78ea193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ea6c8f6121a77413331740a43e0cd8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4e95bf5574cab3487b8a05015c827d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d34dc91156340064f1dbf2fe95aa1f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592844bb20d561d8c3404fe6d3e99224197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7575ba01273f5314f4ca2f2911c52f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d0cfb00ecd90991af89e80a80cfa0f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6528eed77facb70447c88ba6c7875653200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984780caea80374af7cf49d5f910e5bd201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582da4a89037979aafb691cb0bc49f38202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b8d6ee8ccb142b00ac5394f363eb06203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfb53029076d4f4dba8c6f2c9781122204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c36681b3f29f20fcf5eb2e6134a9b8d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf230fb52e8a3ca1179d51d5054feef3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85284e579a3c6dd62c3e941039b1d7ad207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d854d719cca9ea57d87a301d95892690208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafb0d755b48e20859e5954a4627e639209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7554a78afac7c335f0e0f4cc965ad61a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1260dd9d25e4eb44a7b0432e0a443189211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882b60c1eaf3c613bc70ecf6ae098e8b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e35157a3a9220cf92962609e10726f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e913fb3d3c9f6c59f320397368bda7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4efd1bf1eb0dcf65a77c0f8ac4a298215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a436ffa3b4e0e483367279d74fa1f165216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f45c0c9c3d02d3587bc5fba4e5e4c96217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408291f451f42aaea9f4fc248b4ecba3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c58a61bb220b2f7b960ce569786d7d5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a86d621b51093724343882a266dfa13220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3250661b18c83a7c7a981e96098161b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2670f530f6207576487bb26900689b5f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe2867a0841d517f0c91834fd25b11f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc0413b471f982edd95dd6665248d13224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17d13a800a56fcd8fcc35e9b75b0274225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a04671458d3d6fb0c33494d121300bf226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f737fe7d29b3c3c48bf852bf82d29fd227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c416ef677338e2ae742970334bc123228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f0568e7483a99707d29d00117d0db9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2e6d5cab9a8a7b32999ba978738cf7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66dbeac9120678154f135d32c476491231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0727fd87f30868789ffd320a6e90bd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d13bed465461d49dbf26e1d56c45d5c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5ed007da2c4740a7b022a9b8551079234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a50f9bc42ff8474b985e56527088b1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce2665a1282ea779e6e1bac54801513236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7583af330feb63c28ff47513e83e87237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b9be30070a60ed998c3c1a1ec8ca66238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddde6e66bedff0c8df224dbf86002c2b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4848c7ddff99b005bdd879fed081035b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d158f1c5af6154c263dc603369de517241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e865985214988f9b5f2129b3c8ac2d3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ae65bd5b0feb1b3b2ec95719154c91243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6404d8f0274308a921adafe1ad2a095b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee52557b39a23f85c0cddc0dab85ca2d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ef1e4badbd6cdf81fea4c4d1372aa7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2a667f4b6a6e1a6894f2e923a2468a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32b650e03fd16f8ac9aeb53838e49c6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ff32e619736c30da1c59f12ab65e25249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6ca5eefc30571b14ac220742f5bdac250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e46236584ade32124d68f7f0e8f628251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de71ee78c4a2851881b6d5f63deba35b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbab47294df8fedaa2385df570a6317f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840ce9e6cd3394573f62ff7eb61a7dbf254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96341348ecaca0dbfb9b0acd124a224255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d03edade1888f5dd8fb75e1fc7d5a2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b7446432f130820c9a028438e3f464257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc105a92abf78b492a720b41e7da46ed258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84fd70609dd5778907978dd0159567b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14845f96a2553a5696b3f81a787fa9fb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a656b4b6850b1e704802da735e84a9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba35cf7cbf13c6b4b4ffcc1bb24ee2cc262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0497109ad07667d2ffbe53c7319e752a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7451aac954875c31b6c64f4b959fdb3a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1650d9fc3bd5fe403399faa7b6527bc6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8bf62f6a737104a6add78943ac3969266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8964e86c81ffdb9bd0f593c1bc7af72267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0816afe5755f90d6c33447bc7733dab2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7280092b8ef73bdac3636bdc631242269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be3034286c315aed66b5ded9e5c3771270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d53657b34a4d2232fc24c715a5c53fd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6379d5c998e88187746d11888a3624272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5cf94e59c20c8e0903e5dd22783bf6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ea86b2d6b52357bdbb7b892010baf4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8311d501bb622760f382e5839bebdb90275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de492b29e8ef8dac5ae75e0dbd640cc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a319deec484a9f52caa10921cc52c13277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf64bf67fdc961071a6735650c0954c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5edf94d10a9e4fc6fa33f1120c95fe279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8264ce7ba2ddaed2d1bf311f9c263ed280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94be79afa4eae7f38c213e34c2ca7c26281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07943d4ae8a91a61e2b84693ccb2325c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d01b5aa828cae35b8df84e3bbc315d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1371cd8fa58e2b6c3414899b68bfb3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba06d3a1180743d73919d3a6d7204c8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0691e933a3560d6fb7a28bd3ad6a0611286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be1b8f9bc50fa7b3c21c6487d6119ca287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f6fca740b248ca3f42c6611d076f06288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf211b346f64cdfef0e701ee45f54d5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c46ef7a6f79c4404ab45cf1b310aca290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e35f94e633bb790978c6b0ed20afeb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716d15af892b23c6ea5344cba80d965b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f697e7cdd45f4e94b554d16115f7c1ca293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c16f788c9212b83d4959b765d12e49294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd36f69f27f0bcad31c4d8fc86a2eff9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb20ac5634c607c3a92bef4ccb3ff5d2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aab57355d66fb86b6ed5e7f08c619bd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba522dbeea4f733681de2c8328d5829f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f87240badc9c4c1bbeb7e9c40f4e7c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f241bb8408cdc52b556f42fff6b36861300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22c1e061dcf42911f22ba28efc0c9da301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a9abb87a78af204cd657a46a04fe30302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155c0bd57e356b79971026fb4422dbf6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19de9eaa8b3b72464667fe3ed6c8d84e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3c40b7ba827b03340661d258203c6d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4c1d073db2eb9f367aae5ea3771895306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4110188e3bd714bf955a1821159d67b8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f32f0633c3bded5ae10a8b2c7fe1ff3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce16d426e4e23ecf1242325fab6de3f2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78d47c309911e3ccbbd4d1c9b4d95a5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32571b580f5395a042bd766b4b4fb23311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b283fd93c250a448c2f1e8066e1525312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3185142a9cd3ff9ba280233d9a4201d1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8a6bb62d03682105f0aeec61885546314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a1f522f752de3a4f30f1c90230c56e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd022df49059c0260219d539c00540e1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1752a9c6a2d40e7f8e255de0d375cdb5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba589b0105c10cc0333956857fd2dc0e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ac3bbf41741875ee3e26bf307d584a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335ea9dd3b85d0428d581a133724e13b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af5eefd4c16ede42732b5ce37ed813b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf79de5961d0b9aa429ef55f3871b31322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046639a7c9241fc429d6df4b5905eb80323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dca551825822ebaf57b7135fcd89c4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc820b4979be3e8b7b08231f02cb3636325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8d602e673402e8d4d1df6bd1d1c232326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6fe1626db3320196c2e69e44a60423327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbb9903deb3f2c15ef3958b96ceea63328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebdb2f81341bf31abf2b5d91f1a363a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96d904ff71254d8810496cf617ef8aa330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06ba69720ec0b701de64fb86cf4bfe0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a1db2ca902400be02d68891c45e533332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7de24d7744a54bf667268091f83d5a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7087a0caa7deb8f09ce0b6a0ef14dc7c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0d50b28c944f85d9c9ffaf8a510601335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bc68356fbc6dd3e8efdd1d17a22f63336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf00e4eebe765e1454dc59ab09df863337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6045ae54caa24b2a12e7231207481c3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b55d21ed817de7ff0ab2c956a3a306339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbb60c9da3bf3c41a49469973b22d29340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c475beb1c7ab78fbc889fbcc3a846f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a0a6fdfcc323153ca53627592dceba342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131638eb734ceba68b3c16a6f286dfae343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd205b8dccb771598417d9236a4bd45344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab16d46615b089f9f7f3e805f71377ff345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1489fe941c53184f998c2d3e6661e15346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c2e0cc77933279224d63f1e55f87a3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb55400ebc47d5d32b03539d427dcd6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f63fcd7784b55fa040122dae5710588349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda02649ea34fa9b7d274e4ac16be518350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9f5e387b7bb6ebecc57f9dbe972c6f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c0b83eb35b6241111e23e900125893352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be20631e8c5a98fbc349c6cf0d5907d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deed1db528464f91ff80696dc21b7dec354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c27721498c263221c032a73c2d4c5ae355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8d16e13023324ceef714318dca8f00356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89090d568e2917352f7d71429bf1eaa357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad932a4535c8e6b3428e027964d9fe1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a54f9bcdb9d780d79647a74d32a109359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e09466152af1615cbdb363dcbf85af360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f0c14429e7ba388d3ec587aaaf8430361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e9740072ca47fd082b299852625322362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7682af666542cbf9439baca24b7dab08363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a609d7d2b991cf1d3e338bd2441ce5e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa24707675d834de8cc2c9fed7ff329365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3fa3ae577c3fcf1b2ea96ae854b11a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab7dd77761a25f92bf9dfb8bc6d3dd7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01154a6403cd7cf0134c34d6a03690e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dece1e7f058cd49176d2b0994471da369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eee1f2472d0ea3bf0b8a66e49be4f4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e849d6651e74e3330b350be237b20457371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d0862c661a2f7f1378705ec6810f1b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feb2d4e264e8779c4100d0b4b7caea9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3b58415ea046ee559db0ef5c35fe96374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aca1edc4defa34088a15438fe29565f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f871a084c62042b17a1c5a6baf848fc2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e214a30054f9143aa87143d9b00a30377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616e81ba1c18a69e6f59e61929b74191378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4cb59bfcd3ecc979f3b929ef301122379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c55fe96c7c6f2eda55e0d96694b192f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233eaeda19c0d9ac42ed2fdccd5d2f0c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cb081746c8dd11fffdbc14a34e0bd1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968be6f39f71083909c1e94e8cfe9cac383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979dd2073f3f61e03a6b194a055a264a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bc5293528059150075e54f17f0b424385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7178041542d0a1a2ee4adc2a35ea9d6d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1348a1deea04db6d437f5cc71255c9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d191472845714a942cebaba3391bae13388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a4b2a2f7232313d6a87dbb1c99195d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddfd0a374221b99c984cabf10003776390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de33df7952c9a12d2684814bc7a5fda391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12e4bd56a6af82d9a65de18513612c4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5001ee6d59788ef49e1bf6cc28fb495a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4d67a5b05df2fcca6524555a6c9f0e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b562a51caeb46e41e90abce5596fad71395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b136beceec08fb00c4907dbac83affd396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a667053bdad852120e7506de2f20e770397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e636d1faad8170f9cf885372efe2b995398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f518d53d267b66ed70de3bdd64956c5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b9b3ffa7d294d07f08d9541ef18f5c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4692749de193b7eb26f41cad8a07e73401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcdc3aa82726a844f11cdbb2fc7d189402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781f9b7e3219d4bd2eb96b492028c301403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed78496a986948b9fb698bb4dea8f5b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9065c674b6e691ee9cd371391e5bddbd405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e1830684ed170784d300851220b92c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32a7fade0e2f7a681c02a785fbdf573407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3c3e6eb396ce52ff0c6df4ef64bcdd408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a6cec159df014b0b3e3d05d075e7f6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112de2916f750ebd7ddda709f5594c67410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca65d27c4b62d8e37e45467892da474411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d287522036e9e340d62afe0afffa53a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1699fe6f0c3531d3225b1838140bef21413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6374b2adac474985cb57971fc8629753414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26fda18c81d8e4dbbba3af1c3599b55415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd41c07a1b000b51fa6936846fe79c4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8263eb529d518ce53da845a469cae0d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc88f8ad559101fd8286e784f4d5a6e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f17fd01301863719478ff805051318419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414fedf7cf38b0cb542029faf730544c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfac80b1929af61529230ed0fc4dc376421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b64100c600d3adfb427fd6200b6b3e1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1ded0cd14bffda3591209e8cf419b9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499ab4ec2df1434e7a451cd5bbafb430424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d730c0f4682fbc1bf987b82e3049c4e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faa4375fe4e2ca5aed2a9f36f8a35e2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe2bc125f1b15a0e62bce36a97ff538427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd9d67e0a22523d5552e2d729ce2a59428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aa06515f7ee4661fbb26b3f23715dc429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e8673737fbd91b8a7c998b3ea46aa4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6bf820adf5b60b1ffa437798840f0d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc7522844f1144ed26cbbffaf4ab487432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9b4f7e6375a2e7c5bf4fdbecc20345433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9508baccf7a707542ac812d4e3e90ab434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c15f1afe5881481cc29778b31ea3ba435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70002b6d11b21c4d99e728b997f9a9cf436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d6829700805fb164a68c75a833d93d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144ad5202fe501168dbbfc271857bd2b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cc1a227fcef6b2e9e24a92cedfa8a2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a18b3271223ab449229f0ab6a1c3936440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e0dc224ad2c50fcf1dbdef071bc8e7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4390546bc3deb0261d70dddce2df6468442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d991ab6c999780e91f9f26d8fa7939443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb9bcfcee7d74fd88a268bffd33d21b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735055f3ea9da476989ceef5866d6c91445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcff40310205296e5fee94728d8c99f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb1b63d2df2f422f7c3ccc454fc16a0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6293c96a6d2b008b9e2e15b89e33040448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a456eddb94de31b8422df9bc684ae0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c84354f6f0bd7400113ccb067d18c0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4d66ab7a904383754ad5d978ed84e0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68dd25b10a6c150f8c08c9819d72a2c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6fce3fdbb1225943289c8a4c1475eb453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9ee062c2fbc1fe686b9434175183fe454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42634ae76a44667b25f1b0aa38d9dad455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5093eabf6bd08f5c0746944b1645bb48456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0456da1a51e1b17bdd2f20ac578ab3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90139f9773fbb508b7d29628bf9cf3a3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d96d7dbaaa661652c33eb4ff0eedad0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32b2490111c6dba61d4feed2be4609e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a78645d8348862310c61fb0d491503461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9258e1eb564fe2d7e728807344e4ca462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db89f7bea0af958fc1e1e206ad13aafe463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9832a0338a9d6cb3599eaed63d9f304a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985ca2078510302b4cfb50018d43d7fb465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3768932804d48f0dd7b97471bf5c68c3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44343aad50eac38f9e7d5b222a4bd72f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace172f831cbc3bb068cab4a283eeee1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6dff09be4446bab2bc0e145634a98d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4198ee5712b47b368fdfa96eebfd4bf470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fd33a67a4c8f6d54c84e9142bebf2e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e011e4ac21b090ff9bc9cda24a70c2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f396d2c0fe9820a961c398b35c1bc7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2668445e08db3a05d10b38b98f4636474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f84c1142acd2f91e813e5f46bdf4e9b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d394b8fcec183c54df26c92c9d613119476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a5b7245fd7041b02fe89674473f800477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8001e9a965708e32597e4f3a8851594478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cc7ff836d3e999285cca92d93806a7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a272e70f392e0ea12f45ef9d7b48e83480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85191fc85c208ad6d6f4ab56533d7eab481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba28fff80c32b00cffea1fd7764f948482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e249e5a09b5e76d2c47d39951f6b456483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f2ac0d39b366b474d9c2ce42be25e9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688b2c329fdc83bd621d8e3f169d7ff6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ddc1eac7a035c0e3a0210908a6e488486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5b8238677e3d0ff02c2f83b1121e07487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c48ef85eae269912bcf167603bd39f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b00e540064b29d786900233c6d14f2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434d86dd882cc9da7cfb525ed2908661490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a8cdc89f0c617269a3bf723387df79491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c7208144a43df3759e6cce54a88f0a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c84c9f01098271a4341ccba374528b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f57f829160f9820b1afb44abb32742f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf6ff91182c25ccbc87c4725ef8b5dd495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c7e2fa2350a6e2e5e620c71caaae66496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9aaf0b12fc6c1e2a37fd3d9f40cc0f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0036fe9f2649ce249775402b72a8d303498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cede9e7dd7b2718be5a39d11a3ae199e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83374987a7062aa609279f66e8f809c6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f3e68b13cd13f68697b2c81f106f9a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758beceb47f54b0d65033ec14ac50897502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307c249da646babc02344f175a5f1413503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7005180b06e62b13842ee7d835d85c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a892ea12ca6582b02d42404be9f1732e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609e78c27febc53c339cd1c59d692af8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65ef8cf819b7e06a72d351c9052edf9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdb7f1a5de93234996788f850c6e4dc508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad595c4ac02c898a606655773dba4e08509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a1099a2e0479fe142aec1489ff257a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0416a04c54cdcc37f3bcf13bf4ca1ddb511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5d19a5d42c1fc4fc10ba265e5654b4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb5b2828f28e80a8cb8a06676310bf6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d5fb2f64b5dae2714a62c9abe317de514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2074f0611e1841f5709e00194447fd515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2f4179d8503dc7e3b9166c60241c25516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb0f2bed2adefe8afda32be40111a50517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e8277f566419a04ef498163f9ccae9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852a07e7c1d19af01d94cbb2f9f8d9b8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e709fdf03b00a4f4229419823bd30e28520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68c426799f8d9fa39b0e7c15a234e72521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84166a603bd90fbeedeffbb9b0d689be522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90340e49c2fadea0609224823a5767ca523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147902fdb866d85b51bdb43a3575be57524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f120520d6a4da075635ef7874fe6c9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bc86f9b0184cf89b017b4b5f6ec6fd526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6b585c11bad84740b775f4b13f1437527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6208a3d984b5fc8b734018dc23719c5f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42af4eaf776231c6bb7ce2f523b8336c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5b0c6e8eec07076b0f3f039ef100c5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e577b699bc06d3ad9e005e7c9eaa467531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0888a7fdfce47a612d9b96e9c4c83f31532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f744127b67772e8fe9556b3b069fdc3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d8d6a184088a379e12166e777a5660534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df1283d44cc596d30758d7802760766535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbee16958535c612368d1260a9a89e8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43ad12b9c9d96c2a59d343a4a2d548d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619cfa363a0193f603787433117b779e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242e4db7902fd33a4c1e3e5f34bafe32539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89c895d1ad17e6b707bdef00d01424c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb08ee060c88b4c3ac4e4afb208bcf73541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0b62c0eaf5dc5e52139b27a2eb2cdd542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea6a0943a77689db388f99a05a9220d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e7262a251480576b407ff6705e9968544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe33621d4529048f5a3148b2b814c75d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aa9b38f82f9a0910ab5e364b8c4410546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40be66347d7dd4f9c368f9784f5f11f6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ee4b63816da02e5aea3578dcc7ba8a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d01f7e5a2e79d0ce568624a046f997d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf368435bed23493dd45dcef7b0b761550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f74f710653b4b44187e67717b8ab55551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db0f4fb2e8268828b5227324c033a49552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8f31335e572701e49993c9d65ed48d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf6bdfebae7dd670066fe4739d7ec47554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168dd8c1b826bb5a18b5771b6c035cd0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3965af4f98ef71907720571f29d172556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ffb25afd74f769492a5ec680cf7fb2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8812594585a2ef0cde54778e14a35989558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc19b6f81c4fe0c9d263ed2ea9ddcf5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e4eb7464b00134959bcaf110e2b129560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5a5862933aef498d2e500f4c581e96561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959ae74c9761ad8a8e362cf32448828d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2df202ed6d5851b4a14fc67dde25725563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4304688fae03822111424df0d02d2266564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a51b88a766bdff9434adcc0bdfb83a6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479021e336b51c4644ea8a846dbbc282566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e749d22eb9d4f8f44c0d1b261e0956567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2a0b1c8e0d3873a846c4768b205fb4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abb5d99b5caf72ba15861aa3c4915bc569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e757077ab1f478d3619c6ea03845fb42570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ec12568f5e6c890e59e511e8b44f13571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48a1100d6be6132d39d0fb74deae805572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4cd86f6e9b7a22999ff6f9dd90a7651.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a503da7032e129a1a42d78c63a70bc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6fa63970f558381fc53ec0e29afd003.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a406c3768202ce7ea6e56feb43e8fed34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac79190f5ba5fd445855831a0a84e1865.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c3ae02506e96973be5558d19a6031c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea71a35bbfa1da2ba3fdb49d4d6baf17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00521143e708463ebda5c613be3a22fb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911819374f15958d247175ffa3f357c29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0d8089b909ed8a68af7460ef0e9a7a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ca66b01193cafa0e3ed1927418ad1311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b8cc589cb9dacd1a40406b753cdaa312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63d8a120524b64ff88d17c0cbde533813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee9db8a0ed5c8e9190f573aa2de91da14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb6790159bd10335da6ed52b0e5534415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b760a2332f9715ebf1ca95e0e5bb099216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5944aab165090dbc4e33a7851554d1717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4848a8c8ce2a6c94c8f31e8cfcc577c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c9bbf7919dc5b9e7789fa8160ca5e519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa82be46a5f0eeecfd7d88bec285ac920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9854b4904b1be89ef8c9930615a5ae6721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150f6c1267ca9c74d01d5c70b8d93b1422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9ca183cd61a03b0adce5258373697023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86282e8a5374a2b5749d4f97ab9006d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7fe1d4b633c2135bda72d1882c82d025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31764bdc0dcd5c82dc185728147cf6f926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7f50397d2ceaef7b4f33c36d81c81a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d89f929202ca303d6249bc2a122fb828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a17655a63c2ff12b56a7c2bde7ee74029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c63ab6bae4c2f1dd09818645cd953430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b00a9dbb3c4cc4720df214c7f6568aa31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3694d593d80ded99c0ffc29bf83c5c1332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a58bd964b1d4957a7acc80539a752b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f1160687e1971e839663ffc48e0b3434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e198ccdc8bca387127de277085a164d735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c455140c4a057cb1c30088d9c2436e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b2cf3abbc78596cb0ca8a6e9f47ab237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687ceb1a3b8959f353d3e5cfdb0e9c1a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1b9a161e479b5bc45a649f639a479b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf84644e136adaa6fcab8d08d134d8b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf7d8d97f4dc3feacf865c13451155f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489f1ff3a39dc7d700cda2692136fb6942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9877a3f6cb41e87e07974b697bc97243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4765c1b94b670523a6568b529c909a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7170c742b539ae0a8ec26e18d68dd85145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761f274217adc454a94e3f7a761204b346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd44a761c35666cc16092902d7695f1647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e1ef0f6ee39d0028b639702a64c67f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b53232296e6d5d66ed8c3a0c8a65ea49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c8114908ea7fc2b01a92d3e823dede50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bd94953c24767223e96852caa72aab51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1cabd3da681b6a3b9f8e67d1ef83b252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92f24795cda3564360b4b1dd2b4423353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83d9b40bdeb2e8b7d8abeaaf99b2f9b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee74020b66ed9a4ae8fd17635584cf455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed0779571f61035bf1f8d2d1b39a90a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ec21a3df982acb051ae083068d71c557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5a398fd9263d37be064bec351e5bb658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925239fafc7066f0179f9a0db2dec41e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a8bc164939a6030c2ef2feed49a33660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19778954cc758eea8b1f46e1cf1a8e0e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd55a70d5971a2f1116f2c5f58d113562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc248a93366030bb38e086bfb437fe5263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66f36a31a1b125ffab8abeca02f6c8464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b802d612437a51809a398bc6b1f531e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c9582f24fcb1c738f02b7e95ae9e6e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9322437e40221d4faee82386e3702267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6383fc1c6ced54290f5f04f2e8e8d55c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aae83d24d07aad8a72e2f2ba4676bd869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40a42d868a2e9b88a0fb0efe33d89ed70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0598302a406221e410ab72a9ec8dd07171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e91b8ce72b1014e40289d7a27f0f7a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b96c215775bca5d75c7e376c757fd2b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9005fe0feea1c5e9ce0b4ff122fba274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44b74fe62217e844ed3e0d151e1dd4d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bafda8fc1fee8f57ddf21983cb55e5976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a95bd7a1f3a288491643e55707b0c4277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcff7ff9565de3953ff6e8b69d96b0878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae2c08da14b9eb80bb5f47e9e0897ce79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57f77c6991a9aa53a7f8a8f7f2b0de180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743000d17c8797fdd5ad562332810ab181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a45373b627dfbf874febdcdfd65c7082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96b910a185ba7d5796fe911275f8c4883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2155c6d3ccaba2fa25b848684cc94fb484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23b9eb6a861fa1a3af6210f9df23da485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0836410998acadb3fec82eb87f7f499086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fb519181f1b9829d3d11d08cb1b05487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de9954e169e7e0857eea7e34347516788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b713a8d560333fa06040f5ebc32dc689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8561e0af47b37741206e2fbc83e9dbca90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2b053fe07a2fcdf4b32997e37263fa91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9d159779cf32441babb8d9217993de92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9a963854334797b152fee64da7e13b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37a8169daed435d03d832d608fd94f594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d174dd77666d1649207ad69ab5b79ece95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afae6165a6839bbd8fb96dcfce0269496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8540db8c9d7ce65c0b2bf43a3df27297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9ec33503f1c45ae26db4986fba7b0f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a0bf8157ad75d344330252a94db48799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebe44b5d462d56662e1818f5024410d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bea2b92fea7bae555244140f2b111c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198399d49ed11f871fc48b74f7fccb9f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed04c23bf682f4bbdf8afe30a98d9f17103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea97b521012490e8c969d958147fd016104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438039ce053f5ae35f59e59499a6735e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981494954ffd95b939304a5f1482a966106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d75e5ff16bc68a2e17291196e12481f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b937e2008cb48ab1de63346ad978b1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab53cd81768932229f70492c1b086151109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02921bab6b0a625920e0dcd281a282f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5c5f2f58e08784c4731256e62ce27d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba243bbea05cb2a85675f124aa56f42112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b5bc3817175506937fc12754ce16f5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03b13c0c579ab7f2249436d4ccbbade114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231cdd0bcd86eb3e3023f06e2ff01e28115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b6b36aec00deee3d6e1c8ab7e2d5a0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8113d5d7baf61c385c74d5b28c34d983117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551da8bc9f4b24143285190b5707b659118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb3171288a5b6074e30066ca3809641119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152d9e16fe87eb571b19a59d17c2a0ad120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89770474cf35dcf3d908dcc09672135f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08316bb4939093b7748d75ce0c50cea3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1aacaffef36337308a5ef0886edd5e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd184f46e1d06fa344e45f3cbc047c4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d5dfe40f1dee28dbfcd018a6de45af125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da0d279862fc85f3af49ac7f9f3e27c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125f3ae36ffbc8b33677bae7e4f3032d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e23a623606d57c4dae9c11a67d022d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5a9694b3ba404e7b51ad330dfee483129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdf1458cc3c12692aa36559cab157b3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e4dc70f433ada94411ed5ffba61fed131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a9158dcab82b4c3e60b9939cf9a92f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7467132c40e073ff320d7c6cc908ae00133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc96a298d2232a5a37d2722337976a3c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bded4853d889764580929cd9879012135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca023f442c7a6815c9ae0c7dec91c6c2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f6177788aa1835b73901ba5c0eb122137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c823bf122a20302ad043b25f97675f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cfb57e1794207905baa9d7ec8abd74139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a1d51b920a92098e69fd5d7d535625140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e932a9b5f02a3c53789f875425128d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d186fc36a34df545c5f56190f9b6d551142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a7bdb8271cac46e2236eaff98a80ea143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8038dddbed6f5878cd8adeda5861466144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b59ae1b609125fa2874979e28568507145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab080a8fe9a8fb0d14b5e3fb40608c76146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d328bff8fd609ecd3680fa4ed65dea50147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5843c5aef5f51f3358d783cba8db232148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f153852024628cdc0ed6c3cdda7c4572149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb714bffac34fbba09dd4dc4d666164150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b071f611236a1f005b15188ed1005c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efbf62d7dd405839e632fd88cef16a8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cf03f3a7a86c29832bfd77c6bb6173153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9cd95bcff394dd4de76eb98f9f2b99154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281b749c637f11eed968d81fe5964b30155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b0bfb97d3a89e551036fbb5b056669156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcfefbf695f9e0668d2116910bd5fee157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caab3c194b36c571acc2502453ec86e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14182f0932f62256d9c0a2cdf092456159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2047a144dcddcb934540b39e02e00a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc012c473be535879bb1debf0b8451cd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4609ef02f78c5350a2485a1e741281162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc02d9aacd8632c251ef31fbe1107c8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312cc06f06597e1917f08f4c3acfbfa2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac8057e3b3b2cc996918110b105bc78165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aacb953da565389c7fe0ae36fc43c5d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80874bbe5f38776831b6753a74a9ff7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4b1dcf15bd5a4cc906d4ec5c16a542168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b2ca447aafd62431f48b2e28305308169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffedaf40c508ea6dd6a91fe2d676edc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dd3d1fa50befe247dfd8a29953ce93171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34806653f94eab2de706b19105858f14172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7649952a1e806590ae84d791456b3eb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8f25a7646ccf553e0f6c02a66e561a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c03b40fee35de386fe29cab3652c883175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d0ca4f74aaa03ff3e61b7bbfb9f929176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0734a36a42d0a7bd70acbe1aa7a355dd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb3cc8d19cf9c068db97c06ae54f183178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f818b8033f789318df14b4393f203b7e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428729e47b0377981913a54b43b648b8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd7c22d85274c18f2c75d6369586de3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c184553397ea51b93736f2dd57f12e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5d449c08679eb7e602efd29d2d3809183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f032cf394c47daf2d72c8191f9768b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cbf12702c72937f9bbff838b02778d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7835bc0a48cad73cb6e04b522e795e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4886a8c72202f5e895bf0ad066026bf6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8efb1cab9c52c076e16b38af4db1de2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c004d426fef8896211783318470edfb8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42de2d2a0975e0b9feb5d9d0dc57712190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47534424e9eb4a6ad3678a2634f7eee6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212beeeb579d539607f0f0bdb00f077c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd9df815afeb094160ac404072e8931193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83de6b974a01d0f9904cbeddf55bfc5f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72824509cfdc6637aa98348238a79c7b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44695133f3e726504b24a7cea7ed88b9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f5cf238bdee50a955ce570b8a93d44197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc580227a0ed07242108ff71bd20715198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3d90bbed0cffaaf01f2e792a86c116199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86426f380cb50bd47dff767ed4a40913200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e20b65c2ab4a2a6a42ae83cf032d0b7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2733cf04664797a0239335e6264154202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c302a5b6f35759fa70e0e488c9b78b7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70e7592c16ebd64c4699e57c1ac64f1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7388a8766e61ce6d36b9071b53b5ae205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf997c40e57583c280aa8490a53eefe206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fed3f37f6642c0323e9921138bb342207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac176b55b6971392cd690290eac491a0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb82018f3889b5ceb35ac4536333db8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020b9db078aabd639bd6e24092b2d60c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e93c0a5bb8f166f6aba2f456035f3d2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f2001e56d75630ee84db919ccca2e4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ddc50898d2ece4cb47c4a443a04a21213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cd19649f6021a7999b7fa45151e2e8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2a05cf2434646aef812a55901fd5dd215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352213c75c3b3edfa67dbe1014dc5092216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359304b480d0c5423621242b2d3d1364217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cd3b09146da9f004b9bf4add2868f8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6605693d96389cbfd59630998324fd52219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c83f7060875b626a453d630175e342220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd9f9bda76868c5221941b8f92953e7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7103caf6fc7abb6583aa847001123cce222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c83d2e338b1b52002df972f5efbb140223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4913fa2fb6448768af0d143be09532aa224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc12cf143396c351e3d6d3bb5a8d5d2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5853a7cb22a5c7b2f6c91afc4452ccf5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf0ac64c09af6edb5222f855287a49d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16e72694935392e2073ba5286564842228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e717b523699db2d8be45a9ee6d264384229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b42c3e9c28bc1bc91f03b4b517c59d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af066a4cffed22df9899272e7e0b9a62231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485383f69f2d66091fa5b457d7bf28ef232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9f30f723887c6c6f8f17df342fe57d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382852c253ffe2a2eca744c142688508234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16689a812c76542a176c4d1fc0cd1bf235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe0efcce2cac32c4aeea1af2b60f77d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69e5087b5e73828e10d756cfb0ed51d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df94cce93329c9d84f3fb35e355dfc29238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40d9046ff2b066d9c54e3cee29a008d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46282b12734d12f4e04410f6c887f90240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe533860f9a92b36f4a48540ddd0d71241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a788239fcc82cd5e03ebee842be563f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95267cce456b5357be888265fb6d70df243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850c09a75031130ca5d89ecd186a10ac244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501d29f143f6f2daf2482f272b99efe7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489151890fa9016496e00008b010ec80246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b590c56fb2d3dd575810637bf6ada5d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1831998832db174085646c655f510726248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0408aabb34746d50e90a9477ffa9b19249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d6ff33d5e248ec727d7ebf39892cc1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826502c5905233fc7f6412319321ed27251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26381e0174d448a8d4e2cd3b37bc2bcd252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799f15a77f50599201834d550a340e92253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb078ed3a8ea1927445bf0a3c0843d0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c6d05eb51880413d2a54267e305e95255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3e44216fb49b9f0b9fbe1dc4cafa7e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c852eb19a52ebf67aa60088718cc55257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf3b9ed82a532bdca9321013485bf38258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965b8af103daf3e92f79b814e61995a0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01be849907af17be4bd192861fd7e157260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26aada43466f481ee804463fc50016dd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6a6e9f09dac9b9ab5af6f7357d3dce262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4d7543a5d17420f5a0f596d58f4881263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4a8e30987a27b3cfce7149ec90e478264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2817439fcb2fa6f498f45039a93b4c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb48f836d8c5086d0b1267738c5104c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e2a6af2bdae93c8155144f8f92f9bc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212f6ad013a2ad1f0c0dba2a94684a58268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6de82637b5cfc48c427c61b1ca7281269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abc54582f1e32344751fc631ad17765270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651369b13cfc87cc0208455d1972ce1f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bb37e28b9485925712061099b2bb34272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c51abc7aa63f6b945cec9acb68903d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b520d2be649d531dd4ac1c80c398970c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5973c1b3c5002ee48bcb4073faaa07d1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f1fd4b362cc5b3133a0f582589f506276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f6d54aeddc3fee7b60329023fec545277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d9dc5e2d95bb2392f4b8cb133bef7f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f213c4a053388920f565276a24f54d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063fa5468b2051e7092b9a3f29e7ffa0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d101130b72bcb13496c9975a33bbfe281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e58923ed4899a61a3330b2b27d1e139282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f5ac1363a0c7b240a19aa03e7f2d62283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e54f8903c12287a079f59c4b3accb9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed53ffa8db4df41b7111f98ae62ce8a9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015c281a7c46703406cba2aabb6a325e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e96f213f495cd2eb413ce358c3ed991287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97dcfc3ed2d0277442d33c58583f467288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a7c6da0c1f9f160dfc2d5c64b5652a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7712a35ec223ea7706a5063d15dc583d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7853cd144e58b8a89423d9d630d624291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55714115858776b06f0ba185e91f6130292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b348501f767e19f976adf4ea37619c7d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f70851d21f5728007a4569ec4a25f18294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7ecbadca3aed1cd5123b420f4c626d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bfbed64d850da466ca657abc35c5c2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dc69b4c19e10c59d8c39bbbb148615297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3156b91d856b43bfa3265b01bc4a2d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777903fefca4dff56d0e141836242daa299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6116285942bb75641649048a9e8ba207300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41332fd5dc3464b1133c1abca75023ea301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acccf8db0e0517308af6ca911b135475302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedb2c625e8e7848c9ace7b0f79d47a2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e824c37a3946e0391517312ad40c8ee3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6737cf235683f44a21748b0cd69c96ea305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbc8a3de8c9854ecac506d247156d79306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16622e636dd6ffccdc7800b96cb9174307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c5ebfb8d4342742c073680e7df098f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2d0f1c40093d5eecee8dc5af82f661309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a3040ebe696f9fdf17a20cc7053c61310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3591721b02aef7240e7806634c85c9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67e1e86fcfe281f75cdb08f6a639070312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c33dde6a373769d91966467e1cc26c0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e72025792409d86f4afdae2fb047c3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a400e473f65f83d3b0f1ccfe0d2a05315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32627c4bda9138dd33a63b85a4c889b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5387eeb2773e585cbad90461e3ae090317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf98ae8f88d81afd10e1757462e2891318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdb4e8269dc4cf311f672d35d8cf0b7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6d97dc896a1ef2287b829421ef1142320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11de0def607a9320e28b68544141cbd6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771ff3ecd134823cd4b81376dfdf8c3e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f28af2911e4340fb0dd3c9e4002ed9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff67aac4cb8d2de15cefd705e59fe78324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5dc4d1f9f8c8deb9211e2cccbc8350325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c42ac2ba2006011e756db281d1a426f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97323c1d026d7fe400eac99c7f03f370327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e32edc8e613fad1a30df36e5d6daabd328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2de15dab6cbfe1bbb3d6a93f95f7dd329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef636523c1e550d4d00d5b2adf3bef9a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20160938dc64a036ca58809e45a3a795331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077e7b66720cfa6ba361e17b2e02e871332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e212614c27ffd21b350a10a9844c4c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ba9e124eea1783b2f12068d3202d22334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45acf92d4e3d31ab332fa989131773d6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3feef0ce2b33c441efa5b426694024336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685393576864ab21f52f10d0fa81be78337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94efbf15368de2762db83237d5de8f7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9261d6cbf7adcc4be30dbaeb6f0c6b0e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e450e4383dc53c960dd835c765232695340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac84b0a3368633e1504618d0818bd83341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f1a4200474d16edc16672b0b6bbda7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b3554c4402c390228ac96e0ae673d4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf153640d95613f07c4563ad8d6d32e1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dce12c93c96fe078435b085549750c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05d0f741e20330ce49cd0f44502717c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cc01e2ba6fdffbef07a4715dd53623347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b1b82962219f8f42014eef9d070bac348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9a03e60f13dc1bd1cb4bf678975d20349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f19590242261ffd45e69ca1a9c1951350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413289e252960292526f4c8ca8e1a2fe351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b18ff16b56ee9316fcfbc80bcc18953352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e179cec003ce940d04e07383bcc377b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e394aadf7cfab39de7e92d20056d226354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6cca1dc1f9d11309e1c1485f2c2098355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109a32f8b77103690f1d9f34824a82f4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a6430a35513eaccde7aeae78d2bd30357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a2e8de070a25bd1cd5f2048de5cf6e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ea41d00254f2691e436799cdc31406359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f0abf45d7df366ea00e612da1f8fb0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6055e2427b6035e89bfd721befb1ede5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3e5e9cf5c1dc8da5fb29be16c87b4d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5941d5b0aefe4e6a16449415caae06363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36717edc081ebd58400a991b88c28e0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b080955de5e3935217b98010b7d141365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3e8e64faae3f2d682a049af9b86977366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d6a638c16aeb87e52ee4128ce9fca8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6919c77a11182c31025f4c3e60824e67368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274c39e27d9bd82386e2806840d01119369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e885f1bb8fba46c1b7eacede7bfaf3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2947a22b630f757f45d99d9c70d7c6a8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5247ed81f788d1b94778db9b3834e384372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417f336b60a5713413eff3cc99548473373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c12c353079f1577b94ee6b9f1cd975374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e584d8994bb2004df2b5f7508e6bfd375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f44e2edb7606d8c147efad0b68e8486376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676ce6e3c494ddbed4499366b61d34e0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1924ed6eed927505d95c5e03b358e1e2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243d6fc6eb3d8e454a5239f7967f578c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef1e0a0cf16a8e9a9638c40df1ca6b8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843e383d70f3d75b41bfc85105ed4b78381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86113ff434603504555b48cbc61f5eee382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96429476b594092ec3c9f8de364293a5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4013aaab7e35a8e958c12bce0117e5c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6356f9c74f93ecad19db8570000da7b0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a42b93498ef14520bbee280dda1123386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d17e83b67ae5a8a51b919ec80fc4cb1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20050bbaea812bdc40369fd66c17afcd388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9076a0a3d8b524da0d4779366b64257389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde3e3e2093bf88996eb3a0e28e34acc390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0370e2bc93afa3bf68872ec6add04e44391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3f5b215c147cfd298c7a490e4f78e1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6ab078ee6cce7f5aeecdaec23823df393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4ea572ae7df5603d0efc94205ca398394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ddb59220b57ce6c28e6f42d1373046395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2e4a3af3fb78f2e8c6ad565628b7ca396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65285c729f58b363cf834f65535c012397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc8ff3a4513e56f83be0240681ab3a9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15ba7bb20ed2d1df7f7293af0cfeffb399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3376013b1986be6a2d01076c8ef234400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908f6b05a7d4cbdc1a11271f5f9d169a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45e78f5830b883ea779fe6a71cf5eb8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1785cd034e95eeac6765ea54a1ccb9e1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09f0373f3ee608834bf27bddf327ac2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f060ccfcc24989fe3894c9f5a9725fa405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7e59200de078b02aec81ce8a04d0fe406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5887e55a609530fa95a15a6af264587407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeaa743e8103cd0539c397a1e95231e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb2574b14179d6f98a53fc6f8cc1810409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310a3ada345347876fca5930081fce4b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad243fa88cd52102ddcd9a664a7fb2e6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794150da6bc57813631471cecaf71a3f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f33644cec35894a7ff1840f103e3890413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d35f731b957fece622c10524d204c7f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122fd2d70a9b2b56f659ae1fe79a17a7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8826dda444d11339361650b42d43968f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01fae4252d1a80d57dcba1685c63b37417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656142974e22441c887ee41f1db44065418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89783af8c6af9bb6ca981989e098960d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fbc4dd6390ab5e1b7dd32c1f685bd5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65884073229d02ee219fe2dd106c40c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fb6d34e71d3f565ad98c192d64ac40422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb205a4369a1b61f95925f6f14994925423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bffebac743327f2caf3889ad86d3ca424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9470acd8419ac8b492b7428f2540eb425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d88117f336328ecdd4092f1f8d58ab426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b408bbf6cf44503936da45927290c092427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d8e00058c54108b14cfce1e64818c4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f89a7f9067cf59fe6716c3ccee298d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63db07a0508494f11b890ceedd865669430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c30f82b5f1cc054aaaf4aa3d4de8e2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14e9bff5105ebcae0ee9f2873e4bd31432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef01bf9a18a5b48460fc63c4381b8959433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ab6af9c7989287097582c881d6a429434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f491f8f3f77b4c08fe7cfc6ec6c13b30435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94eda2e3b0693490b83adfbb683f6d7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0174367fd863cab180d479225db1db2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c9199e2c42c6d31b620b3540a6fd88438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614cc9fee24b6d07b66f809e5be080c8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6ff865ddd9ffbcf47892ac148eb682440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f29bbb7d690a3d73882881deb2dde46441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc471c50d9e2041296afe72d68f43205442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a727f71c45a5ec7c3fbd8aca26ccac1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fe7f78d6cff604fea452ab82ecc5bb444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ac10e04cc038779a0eb363156313fd445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac2a3c239f436ade266a7e375240a9a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519a4ccff172e4369b17917296a57cbc447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469e769b78c9a6291a9111522d6449a7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eac0a761fc5b3cfe4199c90a9cb205f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ab540c67335a31a9f465a363954fc1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245ea5f252d02a94bc5573ca1a20b511451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d7d8b8f0d00d4317182f99970e6783452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4c524bc9066d10a8110e5504dc40be453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae525614daefc0aa70fbb5df6e402f2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3f98474e1f7fdbd1a249e16108f7be455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482b32d677525956c3e60a58609e06d6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661988773b616cfbc56bfaecefea25d9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb94ed4fd15742f49003f7ae426aba5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a757e965f524f1a987f19ebc3121dfc3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1454c7aa3c3edfcca7e793791bf68694460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a567693a3e3a11265c9f0f960243b87461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce4cc4b0d7f9ab8f21173630a3b6e8a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307dbb357a3b1ea79c2c70d0a460b7d1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356bf5e908657056b9eadca39eaad303464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aea879b73809d52aafc6f3ff86f7fd0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e2b9600910adefc3c7636a9d82b3c8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c715dfeb929abc15c438e1a206b4fa23467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f28ad65943d3b3c5358604ec4cc40e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3b459dab63bc83ce87f26febe470c2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8fff80d818a7947ed7eff280e09f93470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbc9a1faecf151c47462cdbc51e5a0f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226e6991face3202ea299c6d5e13cd59472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9716aee147097c4d138499ec795e7d1a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0638c3a2aacfeae04b357d147e5b90474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ac20fc5445299d23ce9b391351e42e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6894892994058948daa151635affc7fa476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3153369618e0e8b76f327ebc424fac81477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43bd0da9aa44d31a74399fb8bd5801b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc528e06d07e903a9e8f6eb548e4197f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc925c2698913aad3274a6fa3e4b372480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117452f317008886e10bc77a34ece9c8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea9a1f7e68cc62e66ff75b415ddbb5a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fff7d7e3ee88413d618cf04342ccbe3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf6096994d7d17712b69bd5f2937351484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0ce11a1adc3a83fa7829b387cf252d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54d226dd43e4ef50bd01e08bcb43f8c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c824518dfee4050a1b13024978d50d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4458829f5de7e16d514620a04abddc488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5d8960e75b832a22a6d319b8bdf596489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00537a0abc52bd748e006c92a350e683490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f9c07495166f8aa579413b7fdf9952491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaf967c50f36154c788cd92d09f366f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b358e9a0459a1acf1275bb8ad4e6081d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63b87e4ea0360e9a3b6cc6a71c9161d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0880d76e71f8ca1340fd6983a821e4f8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47188b2dae27780d9322dbdff73149aa496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4ab225c0362c84a310e501e15a6414497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef2833312d91c7634a506a9059932b0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f228e11d50c6f8654c959f1d7a9ac79499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12a58b93522df02aff9b01e3b58d80a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aed3598356d6b963e54d7a401a90994501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78558d21c2d813860355741f7ca19f00502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2688686e2dd60a9642d4d7d7df0fbf97503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9751eaf470bfc5de4e32419085f69455504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9a14a6d061bbd29480c53a8236dcb3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b37a6b882232d9954a17067e58efae506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef9dca3870c477b07e9e32ca135bfa1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2a83dd57861eeaf52bbd9607c7fcfc508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9769291c6b7553fe6f350cffbb5137509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce85bee67e544868b85bb22de99d6cc510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a17aacd90c584fd152b5cb550019692511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489fc575316b5a8dc85487e36b2f726d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41797e3bbcad4309f42c00b5b86bdc4c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc226ca5bc1cee8b2df9288151aa00c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed5da0540ddccbbd644330df7e4a2b7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19924dc9c4ddac1f14709c37bed15b9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713072d5233b27fa32394400e34b6cce517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef5ced4572afe79b451eb099d93f974518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ae098b8f25964806dd6092b6a3d7ee519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b7599e9dd7d20861ac3da822bf0aee520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a96ed49f2558c497b499e1f5937a0b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41e5cfd7efd1035846101e620b87ccb522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d614dc6d79ff2239b0480e21402d68e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56449d07af7c1ce7341bb7d126e591d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830a93fb10bfeb635414a7a55f656b27525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04754476524033e690bbc84a0bea0f95526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d184eae39be004ce7cc408020641034527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013849ad27f478d545924c578a6c800e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc6c13cf02a5a8b7aeecd4d89db8f89529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7f4c4b30fd9aa3be44011fd9111e9a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bee9435f773531c98230cbb2b05dce5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38a254251a5a5ad6c94eec5954b32b3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a4c44f5342f74f664ff3e2d7a4e3cd533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6989e5d9a7ea62a96192146e3fa012534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0506427231a27acd234aa6ec9107467535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fe76841a9b93de34ebbcbb1b752de9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01174c810fe7c1e6f51ac42ced2c06dc537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0635201e71309bc1d49552e25ca2b60538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ac29c6b92d87bb5333c67ad6d2b1a4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba61979aa5da2ff14914aa1061f1972540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdc93e37fa36b3d1dde3f222c741e0c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9ba1442481d9fa7f2512889a2b92f8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d62ee19540b3946644f635cf8949bf543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087346e688c47351b482e0f1b42c6ec0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00a752a75e5b7826ab49378694424a7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebda8ebb8f824a50eab9d5454c8a8efb546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa972b1db49aa64b9ac7e18c857bfcfa547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb27385404604db0803d24762118f5ea548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b6ae77c1639c911b181fd11ef734f8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafe22935682930252ae65e15887efba550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22476ef0772a2c13dbf217c546f83bc551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5117f0f9c1366d96098fb2c9580e73ce552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4540746b4ee88dbe9010f433df1efc553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3b7921833c7b619bd3d2b228e458fd554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c1e7dcbd8fd5f4c0e7d0f06c6b40e2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b09472f8a771ec729627e17dfed5f5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12be9caddac7e60d521cb59102ef95a9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b363f5c8f1bdca57ba17198eb003c9e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d3512bdc3482134148d5b43a9ac724559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82d18d6113a079d560f2555f2a39f3c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7242102b57301e6d17f1f98f278ef5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47b249f32e69951603981a4dc4ef666562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a52a6cfa79e0e545d8fc51698a0b92563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34572ae34bc983600cb570590256d2b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7972a318dffcb106646b759e41d8c7d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435d951573207a495866ee0c9b90dd8e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ae521b5185ad1829d961ad7f0fe229567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cd3686c69438ed463830938b996bf9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21be7119ffbc190e686b2c9e1d97cd7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f8c7eb1176c01b5b5ea11829c73768570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c630f85293c7c0359ad180f485c20d0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dbf938d699d9900b69e47340fa6354572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>