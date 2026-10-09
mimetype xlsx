--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7398d5191ea41434a8d7c1c075510edd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d0b5855b45acd12be6a77e1a60915d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121f9951356d9e78e5fe19de57a9d2153.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76968ebad55eb33c7c099f0131ab6014.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644d9d120511707952d4e9c608ee970b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fa8ddb767c97cc1b66a19d327239e56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd4a7dfdecd8edf689a71b9b001e09a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9f6672d9d70d93aa0bfb70a1bfad648.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcde60f2c448366d60d8c1b8a74015ee9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcdd95a2ae3cfcb2b43b286e4420eec10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eb153927e4bada0ae7f90d52586b0211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86b9c1c10ed89a1e2c03033d1650b0612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671dde64d8420d2f5150e681265c0b4213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e241d7900cc3716e6c7e290897d031e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe032e216dcc04f573269966f385bfc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11567a7516aee986a7b40f59634a93bf16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc571c9327c098abf88bb847c13cebc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbbcaba680e61cd7fcb3b1e2b32caf318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c63a1efc6e270e64f3581ae0eaf92619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc9d8d48d8acb17c276984bd0ced8a420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2b4a9cdb7be0ee9866cb408e64fa0421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a508704db0539ee7157883a44cb7c8c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35f8ca73724a67e0bc7dce24ec3af0023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524536b597fc80830a06c55c4ecfda2824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74128fa26cc8f07616f9b4cfa8e9e7b025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680582d40036fa9df946277ed2e09c7e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640285bc86294c938ab52a7a9bb6af1c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3e1efc0af6c2599bd47b9ce45b5c2f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cc19334ea0ec83f1432c9d0781e73829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8b326b8c00039cae99272d938ba03530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4029b92dfe87dd44db8a15e54ef665331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec436d8544bc58f70e64b51a2f56e1b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a9a3dc60c55010e399d46da491ed6c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66fb6f35418a0b4fde363e71afd8ead34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f32447404ad46044455ac49e49c4c035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b41c2f93820aaafc41e05b288b6357236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9462997c1f00ed2a00732715c6a3d19c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64645af6229d3898544018a4249d06ab38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10764d952d72aea6a419b1150c209b339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c48481dda7ddbe99bcf2b1d8a13c0da40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac2eb153751b90fc86161629495852b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982c31b38e71a9b992affbb4b1c537b342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a0607d0916dc7a4808b6734e2e8e0043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fa86c5febd39e59003d48f1fed1c6b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cd46c0e95f02cbd08b07886584004a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb9108534cfa000f93a16f97c2109d546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4ff1ad5913e9b9624afa211b89689047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a623a2ec0300ca9ae08947dcf1963a248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be6e3f3d20952d5c1775cf69ec10c4549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f4f5a66b9c768e5e359bbd80ef7cc950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4da9d8d9b98fa42b61ad31502b612c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3564f08171941c9e69eefd3c94ee8d5952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a25b6903755080e2fac7f7d38877d7153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec67dd47dfbfa414841ea56b845dad2e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296afe6494e1e67d71f1b1d744690e1655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5bbcdfbe1a09ad0d94d5e6451aa0e256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8a9da50607422068ab9eb2015e258557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160ebecb6f47afbf9d1342aa303e8f1858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62de0d44ac2089f2d58028fef3a30c659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e90b6d0b68f1a2ba40707484b35a6c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdbf0bbd94700d1494894b57b2d11fb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f184bdb62ff1b6c7f0ce038fea26ded762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b632bf7b19e440ecbe5b7776fb55ec63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355e590dafbf5c2e7ac74f6070b0eb9e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b4f293eb063b49d511c1fa0dd4653a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c8ce4e69c46bbb745ec12fdb3d3e4766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be390aeedf0b719fad6055589a1b0ec267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b86950fc59523d28cf021c5b90778fc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac35634adc89b820ee6e8240a6a0d0c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665deb0e1b7f00217c7350ee5475787a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8112144ca8a80efdec8de6d329ba7971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4fb432b19a37047074af0f941c24b272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11a31d07e3270ad55051dcdebd5fee173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6ab47e5298a8ce0838c2bc0c3382d774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfd168cd24bb45243c923d9e2388a1275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517a0a5d97bf8fb39733a44cfe9cc3f076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d64a94a4e16a3c9a9f7b7ef960a75f877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde92c7e3709049c978f5dee2be46f4378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3a3814f467c72af0ef5be251381b1e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0273e2172e5fbd59981a1ff1a92e0d2180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a034a52837cff93176d3b6ac7cfd07b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5244bd5d6e8a3fa270e9777756945f9a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772fd70080be8faa6e08465cd4c54a0d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2dd4f388052c1c10112626827f784e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dcec4decfb29e43a99f72d123dce3185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6516e263a506f18eca78c6ada6f2f386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50efcfb60877f80e547543af7cf79c5087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d50a639e2237baa6c5d48659431c00688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e07fb2f74afd062a3d6a5c5305c749f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af805b3eb79c6e5207c3bd16caf811590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1d411f1ca4d6edb4b5cbb718bc0e5d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7898925e979c599d787e8a6423c012b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bd99a2ccb011194229b02a6d4e7a5693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12901a60d7b4d54a325abcb650a370f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2776ae3100794133e0ec366a04df7ac95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b97f66a1b1ee7484d59ddd20c09a0b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc67ef7163ddf5f074d35296789de69c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ab109be885e65a41d538cc4d1ab92c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9737c91c6209c6078902ff4300729f5199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8a88712241db6f0182c3b1ebe6b56c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947a91c0df233e0d61d9da964318511a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff9ab8c0af2ab4d172dec91e039bb60102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2994700f23ba16b0195a577f6414af103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fa721b9a658477f817687d1cd58268104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a755df667b7e81a94553519d1075c2b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd020d508d9b164875cd71660d425f8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b44f3b70b03007e531d2f3d3b14ddd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432c60e2c1b25fafeb0383bce3caba6a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bf00416c08577465fe4d81a067ce1d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ddb6d15dc09db0f68ee328049fc060110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57c75f6101483934d5e3e64741e67dd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3977ea95f66f472cc13ee546ad21790d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9e70db7ec9ff2b66f0d20fcd2f7bef113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c25c587291418158ca0446d2cc17525114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febf4e49f0b9a36f05ef68c56da335e5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4700b48fb19b3a0ba4075df8fc3ede3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2a3610262f348e5a1a42c84f3503b5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1237af245cdcdd15a321580dad396092118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bc380806b65821a4f85707013c4b4c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c82e610e19e20fdb3fa1b255a676fe120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882242f000c2582112a9550d06c1d059121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a2301c017d1201b1e9ba4a037485d4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17024b433543cf7b626dd12f8685cfa123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8748616abe8fb47610c5bdfe3f0b0cb0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b26d1ab7733539397aabbf8868bc68125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720d75477fa37db2a1b57b3c0599404a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2ce277fb974cdd1571396446cad39b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0399d7b8a33ef7dbc96bdeb17ce4495f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a272a728f8a01d529153345dd1649a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1abdbf1b939a0636b4c36cbaa7d237d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a06b6848ce481ea30a71cff1de2000131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef415655631d6601d14045d38659ae1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9b61837aef41dfb742d1ee61d568fa133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b570ecadcc500dc079baebd6477aec134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce98c22b25384777581211a6cb4f1fe8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564740685441b179378b030b29287fd1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd8f1ee5b1fb573d2d0c86e0e36b4c1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78cb91c35f83f6983b1ce691035c5e8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4e4fc33ea9be686be12b239eea8e8e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0226c0e4fb0ebd1c98e9db68561e47c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b05791580aed257dba2083ecb9c67b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27727a729e00422149134f5db88caf38142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6185e7a50fa76b10b3a66b6ebb528b8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65455422e8f93ada949228d00a65f6e9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca15603862b763e598ae05e2d80a662145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb72a367121f8dbd07863b9e61952317146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1706abcc19607df191585c8b899dc988147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a469bc42fb1c609ff801c0d95cb9f5b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758a67f92c33e48caafecde2e34bdabd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df5d4b3ef52c29e01614e835140ca1c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684845f24767495cab1fafe8af58bcb5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8a7e28a33d982675a98553866969a9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5105b21f7f70c1325d6b88f594eb46153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6073e0bb67a9ced8920b2d4dc014e2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba9b62674e1bd05bc4a97eed38bf4e6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec6945c1d1a8cc924274d5c872daffb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0280dff4b79b53cd3cb733e2cbd4bcce157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95138dc8848d81f415e7a4d7f4f694f3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961e022fca856d99911bf86d8afa8d0d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084f2333ac35407764d370fb4c7d55da160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9a9a3a16ab0911e7e27571b5e5add6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3daa8e2a6f89771f2c5e1da5f90185b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69240318534d8bc3e694d8d0e484095163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff06802e3a213ba0ca14d67aa4967338164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1621334254ef177a148be07b8908cfc6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcc3bde73a9c96834d0611b8f6a67e0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3701624af444de1370fc9a2b5a1c65f1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55aad8fc135fadc6d17446b70ff8187168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fa3317415a9e7d3da2bba031ecb561169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae537daf0af5bdec97000b6dfc18f47e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafaecec27dc32b7671286ee5e3ecd3d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6315c93929095bfba967a52e49af70e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4793f2912c47c059d35c6e0c2a5d6a3e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334e5ef5670dbbb14153df3990889c86174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9df3b573286a616333653dc4c151350175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca97c4c6b8d6044578d579aa1e7be9e4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1accf709a2306b84776e5585ce0ba98177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404db34cd905c9ec3cb53fc7f3dd4e6f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9181946b129bafcd065cdae2ad96850f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b16afbac8fe8d9740242712d318917180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5651a450d356ef67e4d9525b0ad32fad181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846d41d8ffc5eb82d69119534c75a3fa182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e741451c052a0b9a6801ed28a22c3085183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5a2b55acd65f04308ac05f378a6fbe184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72336cc1e492b955eeaa897ec07cdd25185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dad143ee25a45a5372aabb714b86255186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20376dc59f5b008db879ad3b20b541d3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26baa1bca730f578ddc1307a2b968ae9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d01ce9b2476b6a853853f82c2b7e6ac189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad7465de2d06df4472c92f93d62d775190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6df5d1f8d22d49688753d04aa7f11e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e4fcc626a5b7bc4da8c5ee1ab0a93d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce01b77886fe87dfe6e4cf796d3639b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9514df199f6c366e84a30766f6d6d9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244da6cd3647697ee8540f93091a122f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa81b0c2a005eca8eec834c0bc2f5e2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84567db31fd4add70d01e94d1057b1b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dc43755440afaea086a6304fe65985198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247df3fbfd268c0d8b1b7a137558892b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056e569a0a094d7a5a14cebcbae2c5d2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b12b1efdb969735e2b7c223abdefaa0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978f842187f52520f030350190583275202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ca1fe144016b7101f5c9fb0afc2042203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624c44de694420d66858e4b6a56a1abd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b17831e9ae3443224dca5e21d1b377f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae5e6b54015cfd4703c264fd9187465206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9a760daaa2553b8ce35d788c02d6e2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1f9b9a8faa77330d8104667683cc09208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbe527d39afe41ebceb4fb329d6b219209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a771a35980b259f0cc99c011ce9504c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90c35030a8312b45d34875af122bc50211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6dc651d576205beafb0def67407159212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49868afa0ee83b505383c29ffabc2573213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8003140a85fa9436d1c0553c647516214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3df6d75bedd8995c08848df0eacfdd215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45b9d260136d40e908d48b57887b31e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60315106750c3c171c546a85f77407ce217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19e3445a2945f19c091896a1a87b705218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f02713db5c56e92e935cd96d6521f98219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99313e7baf65da654a3e5cb28bc6764220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f021c9dc713a589dd942e61bf89b9e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd729fb5196f15eee6d05fa4f114946222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1182e65d063bb4986ad7be8dbe78a549223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7aa29473ad044ac41f49b07badb6b3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de98be1d0250905966da0d618606cd8f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8962b59cd229bf0ce24470be6078b5d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1672c9c7c73892f83a14001a14846c83227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e748817458c7060400e877314a7e9d1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae4fbd78cd763b56914f04a5dae1c73229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590a2d1909db8a0ccd5713211e767185230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7274f5652f7e11b19af8537df79f9b76231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b5af1534e08409aa7da51781329524232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffc77db1e9a0d083925736264fba528233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0786d7366a4a3e86e5e533cb8773038a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dabd0eed9e759d6501dc0b9497c5f4c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2752e9c8d27d743008221b60109bcdc6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee91476f291153aed6ca70dd2f5dd48e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfa64fdbd272ef27e1fe39242a6ebf9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67db00e49d4c66c1cdd915a00c0bf5b8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7067e311b6dd6a2c8b9fe96329c4a4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040cbc1d8ddad83aff268bfb7141b22c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364fce86f18d611f15bd7171bbc6b136242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d098ece0d6a75106c3cc3c3ca2d1f7c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60c23b6192764a05df864f20b815105244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8dfe1d2c37908b17a36298b6a744e5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cf41a927534db23854ab7cf7484923246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484b3820919831bf1e973784fa3b6364247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6c56f2c2025fb6b84c63f2333de541248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56e6f1e8e0a021b7a26006ea235c16f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e588cdcb3d807ffc4b48b3cb136ef7a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4999acc10e4a59f640de5259df5b30251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dbbaf1e68eb06b20448c619d81b305252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292cce8136173d389dfd8562fc805249253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27996015109a9ecb0ab5e7977d03766254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303035d7043d34e96a3f80e36efb0cab255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6acfff93425e39102962b8b23d94df9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2697ab9faf9f39815a63347e28444740257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e447cdf7c9f973105cd6057bb0d0503258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ac145bf6bf4dcc01edd553b0146735259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ae16ec6f807e1c2298fa6a96a43952260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3f42df0c8e5f4cb0bea1e196e73794261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabd5813c1ecf9d96a7056a9ebdfef1c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527c801476fdf75e866030415f617881263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd15bd7e567410eb831ee5a8b1802a28264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421c067c51e54cad9f8fe7e8021aa98f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edc6b35f94436e9b6ea00ca8052bdc8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5679b8cc5c54cb037b90f5a2feceb64e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a721c48d5dddb2c8e9ff835a1367598d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05731af85073eca7546a55dfc1352a6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e532df3842025a7e26971e959176499270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4571023617cd233b0a4c5309ae302f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d6241840f54873a71a3279034a36e3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66027ffcc47b4388533fc1140626c457273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7a4b5017ab9491be5ce78198b919c9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683c44a7ab26e303fc6c77e8aca70d62275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa40e79c8e4d25b8788e5d70d0fe737276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73d2a4af284fad2721e607150354e90277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7785003a138b01423caa2c7be0aa41278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb579d1fd6ccf704e975f320ed1a4517279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b720fbe301d87f6e1b92b8ce39ab6ce280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043c5e730307b049af3198bf25dd7d03281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad706c30b546d66e64ee76253b5f697282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee50e01a6ba99a666254a5ed42ddd1aa283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3b3fd01ae40f46fdae7864890a5c7c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9968c6c8150b3d90353c857e50652743285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3e104812ace9a062e51ff2d2e0b51d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e465dfe0eff09dcb191c41391ff57e3a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4e3460e4522609938d8d9a1ce8102a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08ba1aded26b871c42357c9bb6f9ee8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c4383e518c06f234eba7d0186219e4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8379783a97ba287e82d2372de49ffa291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbc70d30c10ce7b1d07f47bc8497b41292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395c95ea804c8613272895003ab054db293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cbf69da3859c565ce267146b7aa4b8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd850a1e35c7fe2878ae74306c2fb64295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b922a0370cf7dc1533caaca2304cac92296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d9f1a41d2053b04ed0e872795a3fa2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ebb6596e75d020870e3b0486658c48298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1021d7ddd7f22c5d7e9940ba32ebf17299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a96ed61859a68baf6360b0e80a188b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e864b615a1f92e6bbb9ee04a266b07bf301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3a3c2c5ba832d92595a4171b16260d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ca4133d0f233582b3ab9ab8ce18d57303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb7558bf290b873a0492d351add99a0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e61bd804a35f616691f9d185e84aaa2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318eda0835316fd55c3645282da670f9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926cd4c8f49fd361fb9e6b873e611253307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17811ff9917fe7c5310cfc7b3322f22f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3904608f9d390622e397794b704787309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134e28235a25c4ff718deb771b1ebf85310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fc50719821ec087a4bbe0838a7623f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07e5310c857e6fa6e50d4836a8f4fa0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faae1bd19cdb88eb3145ff5e3981e9ce313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcc21ac3b2a7ed2ad63385b3ac64632314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5673aa585fa864070c9880a00721b59f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e34de77de5fe2212b2ea755aba1b01316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35e5e9b78b780917ada2d1cc40e1de6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07077117145dac94f2181b4b086bebc4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcfd9643cc1a19be09fdcf4fc67e07a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27fdea98a66b2bff275d98219717015320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c4efc6884f47863a09fc4acb409a77321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e453947971f87dde71a2dc6bf9a18683322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803d48ad089261b7189f51a3e6bd0621323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f07e41b3d1249bf105c4d00bd105f69324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff4dc45219b590caa03f7edcd0f773d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177b63aeffd068b61f11a30c5c55c536326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b1a6e6ed6a2ece29484c727daefc80327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba109a9d3072aa887c954832e915bbda328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504fd00e3ca8cea37f1a82a452a087f0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d16e2b5ae771f236ef04d22c1cfa825330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cab3a912cb17fa8c4aab05a53db50ba331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1851adea4060648a763eb5c62b3210332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd27ce3a47d5d4b46f1805b19d61a42333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6088e3f4bb9a2d21bc538715258b20c8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3385bc9e83ca22e5a7d333482ff9f80335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76635f95dd6eb46e48fcca6947008f0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08143593f1b49744da968a82f16248c2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306a08a8acbced3a9ae8b26439f153e1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a32973a3db1fc0fcad4abea88aa0d7b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397c9985bc52c24b281c7fec5ea2fefa340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4485cb4399a96464998378c345ee0fc341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaca044077b8181b37ae48efb6223f8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd96aee622c8a90b212994bacd3984d6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8df842658f0aa211015edb0cb25ef3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee38ad4fb84add197c85b4d73d86501345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85d160665275e6fd0c3a8b333a2c808346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd79eb369ade2ea5b08d0aeb5f97ac1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e8d6e596783b1adcadc17227169400348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe29bc00cd2a6bb9c4773c21a5e6c53349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa5bd623a6a52d9bea3736d4a4b9786350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a0daf876d94ccca0391354ae7000ad351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4ad05115385c31f1f3e6cbf0b53e6a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daecb70285bdcb355f9843407791b8c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051d2d0d72341ffa9002f600be91da2d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4565fc43f3dc7da732e8e82a224ed1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05008d89fc297a0de5b4fdff4d282470356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c4e477780c087e687385509c5c1e03357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed21bb4dbe63e69864f5f68e24abd829358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e20ea17758d967bc9dd5758a8240442359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919dc13ee363847eb0b8cffcce7b3fcb360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225a7ed2cf5fb2836185c6ce8ad8cff3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478becf0f167fe6628adee4fe15376c0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed7d4b3034cd278c199837242fd5717363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486ee7bcea40f53186e644fb0c4a9f05364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52620b0fa94a0ae52fd37c55d3403642365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af80b039cae9cd20f833cf8220cd6d1b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450880aff3b30f9524ead69fbfabf9a2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaf4444b84945581eeb64eef281e60c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a02723bb3039cda48179f8e8deb6a7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1009fe58986313a2d5a0846d43ef03370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859abde30feddfeb8532a811da581167371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6bb63cf35a615162b5945c52267e97372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0360ef5f3b5605fdf56e09e9a435cb1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198932724dc8721cd44ffe27a7a12bb0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1cd5ac55418e867d214f28b03032f1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee5700eab98d37e790b967a2e9b4210376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800a5111679fe6876dad2a955f28b901377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584d14867c43902ef21f4312418e2d6a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053b20e4582597884125f4e69daed6df379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17c92ab7252a1550924d7648fa7293f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4045311109d3548f78e8c2a99045e927381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ffbedc670178759c570f8693324329382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8118b96cc94f37a212a0be1e443e09f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a759d27da4a2a58b5602cb2b57d705f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7dab6916f115edc4f0cac0cf254829385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee19db03212c72419f4ccb594f99abbb386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb416b5ed9264809e3ec6984569c8ec387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6544799b8b7915213d35877011b34a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32866d80bd15f412baaaa244e2cd3c6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a38cd30544143ceaff32d47ee0533e7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914b7044ca9a42bed6f87f644f30850a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e825f76d3841c17b3897c4e775662ee392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb409b42c1178fb02e58241bed5e22a5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41987e52780a0f7d6327c223d6c73036394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936bc8c732d125fcb821a85a4b908d45395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6b9a7ab6bb17c530614b24c90c339d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0f5763b28e1592a41951105ab41a62397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11204a9fef61b7875a912442f72f8e7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0659510d8602396aae1a3ca95ac439bf399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcec0db555fbafd00eec484a8c67a247400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852ea056459cd235fc2920debfdc8a2c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97121b2b8551804d44e93c4b3375ab5e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1062d27e7daf92eb01074e5f992b6c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e965bf78d94235d972329cf7ef1c0d9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83072bc0ccab6f31013b48a08c6f6ed4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9573213c2abbfd86e5e15ae197bdac7e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeef884240dceeaaccf7cbdddc6498f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfc15f49057bc5682514921bfc05d8a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cebc29346bce8949df8d18097c9390a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aefd874466c6d41001f07bb3fadf72f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fd3ab56cd7bf68358da17a75632543411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f1250ca747144815f7cc4ea518e33b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f612729b52f7faba5f8bdb7d2a3e111413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35924d0d2fa5cc9c89c830f8d39ff975414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c99c8ca725e0ddb4a4618f18ca46613415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19781091f9de5424fdfd2377282fb6a2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f10577427b76cb97dbca793aebbbc58417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c0717a09700227d429fd3585e626f1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00deab7ddc76d8adb0ac417ad3f98e17419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f610ef4bb4ed109d7dbc20639f766ac420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17bab74cf563f6d78f490a63d29cb0c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b022d81befba413acc82b05f94b8c77422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265dadde9c75ecd05acf67c9d36b9d57423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f1b84e3960cb43789a72af1e464b17424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7032984f00c25f7dbe9beb78ff211c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7969713fb9d2dbedf84d5f1f6366ca2e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9705148f6b3d7e835b2e16c644f7b162427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6642fc94ee8b79f839a3ddc030e8359428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07711bce08fbfc60bee6fdc41c2e8d7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4f7674cc0bbdee17a032b3880f67f0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3488f245ba169869bcd952550436673431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ac8b8117d5f43bed5b15562c1d3ff3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea43d8eb0303a7afaf17399c2d4d5e34433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9791984e853836e8f39518ed0d8e40c9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffdd45bfdd88ad8aed630e1ea2141a1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab271a881a721555120fb3d8dc9c2fd4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37109c945797160147e46ec0a408eec5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a200dfa202e6afa855cf3a52f883fcce438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b49770ae6a2d7aecdde70bc8d3100fa439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9002ed12371f1d94cedcad02766ca5f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aa232e2b85ecbbd259e85d48391fc1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04e51e5e566460975b49819f6101f7b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7b8c691bb8c8922b046920cac30abf443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfd9129585706946429039c0ceb799c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55a4c5672ad1afd43fc399e0e401f62445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9625f4be25a69bee3027d3954912c840446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b91f0fb8f07262239527be344636635447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ec6bf8e4d908d08527f6229ed9f004448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26106a3382be4e2316ebb307c5a4b2ee449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a6734346ff01827b241a5492f55bbf450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c76df199c4df9b979a96f9f1023d662451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114405bdfbe179a1004ccb05b8a61830452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2f6ce1d8b21dc1d777d630c4212623453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff96272ff9ea18ea33d290776b691ec1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d591ae060d36673404be5a14de8e783455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b61079863ae483687ca7826e7d166cb456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f6a13a2935fd725b9fd8c00f2864b4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8c5ed591f85aab92c2abd9171838dc458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7411b5c74a872bb2705841de3c534b31459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89db34c753b7929084830a6ca186250b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916c46d69f4746ba53daa08d19664b8a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955c9ea8bc22febe22f9e99eae000cb4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ad4d636a656ffead14564bdaf20326463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ebf6f03e4aeb1cb7cabc05c3359e55464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3697a15441f373232bdb702ecfb3f3a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44f6b82bdce996178788ea3eca6a29e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699b95d19d23e0f2e1291c7f781ff7e9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ee08a3e9ec6f2042b65507864e3197468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65080ce9726b741a82ddfa2615e1987469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e977ab8c6a49418d13591e216892a3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83775804c5866f750d64e025e576e1d1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3ff694e001f7e1b4ca402413dd7116472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031d618bf4c058f49cc140c540312326473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0965ae5f2c45476913741a3354f539474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8def586e4614fbc601f36e6befbf8f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7cd1fd3dcfbf1f4fcebdd70dc4d561476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7d054082f9b6369ffb8bc1ccfa88e2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5571f1931d7dd436c828d55b77be91478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aa4201b86a1ff468e3a354a6509013479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5d0d0c3db4c5f986f6689436be8f99480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53477565502d221d8e7750a5d01dd3d9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eaa39d535041378090c853b89f6e80482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974b94424d505db4fe741af290761ff1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1afd43d2d057289147fd95ceb44ea6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3983a81a253846ed62a5a14ebe66e20485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf371f8b0fd84a4a32a4abec3b491cc486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46362ddd8bf8d93e7adccbea72cef24487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6279e61d41c8a68a26a390df464d1ea8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76faac72b4d082d0df70b9ed91831bda489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b11e935776568f5af1b53691fa14a7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ce5489952d5bba03d68770719f805e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7607d62881764cb70a6918234a5eaa492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623a10cba9feeaacac46a9ee4032652a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9ae688060f1b92ebb1e8a9e69bd5a0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d242e6bc25620d1e3d77f1236b029b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8936d6acd9e4b2fdabcce453dfaa9d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9349003d4710b788e81d2c42f099cbd5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91161caca0265d3f4e49a012d0da788498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0cd072b258d4f971772dcfa80ecd5a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6092cd4e90e82afd159e5c4c8233d9a2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b73dccf18215e0a2b95d5a093971d0d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89c35baa8a94968b9788726e79f1130502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a323136b2527c63a5592c40bff2dde2e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bce543832d71cd2bc33963e2c7aece504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b86001bf9bad64ae23801ce21cdc74505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53059e71126ceca92be75dad2f0874d9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f0cc3ff27a93b3059bcab5ee71859d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4075f44f62cb6f8140b6cb49c96332508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f477b456eb04c7d425db83e2f6ae6d3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f224727f3cfa1a971f79f00f39b24b69510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd64b9d431b63eff5166ec791236f26511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438170238eec3311a482e01f138a5377512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bcbead82385f85124bf895c01b937d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6572a9485f5ec0779bf73ff34c5d5f8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9521e60787b627a5b2b2f4c391bab0c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f989ab1f10f2c08cfdb143c75c15a591516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eb6924e19234fc70a574ae867c8619517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141f43904c76e8c84a9afef507efed4d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783fe6177dca31201115113a9b48e13d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc656dc3221f1f9948d3505516a2132520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3f9054533fc0e121f7b8c852c9484f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01297b4a605ddd3e0e8ba995989f836522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd47029c57ec64beb747ad7f659485c4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b57578989edc1633e74329325d8c0c4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53d00bf96c9d15e1d6257c4f760005b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2ef67944a54b7a98b991a19972dd45526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfe920cc7529f5f24e99982ab8ee9c6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcef602cce0866be25f72dd5f8d46a89528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5675250c3552352be5aeb7ae7cd87d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f43de6fae98bd41d5cf5c52c89a9ca530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df85fe1aec88cbd8a091940bf87479c1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ce056693a9a3b4c96def8a68c79149532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28437a7110c1e28a57db3277b83064ef533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5bdf9ab648170f22b63138a9d074ef534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3615378f918b3932e12d0602242ecc94535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5cf07a9e9c07f6cbe567bd22e63c56536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9a79a8408dabccf9b069cb7ad6d5a6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d67d0de762b9a2907f51904b7faeb33538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33381a5cc05d6904840fb2af7b583818539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfb375347284df3657a2c2172de59c5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435bf7a0913f67d808b5b37b8a988794541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8483025ad55a482f03b1c44e1037634b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ac0f35316c9d566d463d897b26c272543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c216f30bf09dbb84cb0853a672291fc6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935607e73796c28aef22c40e10210237545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2283ac08dd9804734c220657ea9cb3a2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95de1270a689f47a89eaee62fb8bf04547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f4a7ab8e619da1ba54d69f8c604d4d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f74e3aaaf807f47999329deae8ce724549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75ea13956ab71a5e784b58e970f710b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3090f4b610cc8a9e0c1cabce6cc00629551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28afa8d470ebca09cc6879b9e13356c1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085f39041d8d8270c762813a84a0c676553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c744e3d3bc7c434c97cb84f63de28b0b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119eed9f857566ded47626cf849cc9a4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a4f6c295b3b4e5fe698f9edf8bc44b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b31c16f02c491fd4b305a977994d49557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dcecac58f7bbbc52b78464b1d4b9a8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65e8fc8eca5d762691194056c20920c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887a34d15efc6be5d5639cd5ddf884f6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7641932c2deace0b84d7662a29b8c731561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9f9fa99ac59fdf16d23ccc67e1e78e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71efcac48a78ff80487f1e9e1c07a971563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfca63505df8930a4f138a68f7fb9ca2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3078f63ebdda3e7f35d16984103045565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4427d0d2a7630a53e4bc0133325ef8db566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b30737fb1c4a70a0870aa28531ae0de567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d46e87022df7d8247a3c82f6075c341568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57e66154c4900d20fb947a5d75f29ef569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2b54686a9fa3697e6b63ee4e6924d4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f62d6d55ef421bc8559255025992cc6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7690da4ab8123fe863b5711619cdff76572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c8cffba5b60e3622606f38e15ba1ef1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc916681b73e0089bfa3268a0a4b72c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de7303d26318e1eb7ec8922fed50bc53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401abd3a6e9df872c2b90653b46a38954.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e5bacb86ccb7e785f0726b93af03935.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b18f2f8f68169a58b3ba17ce0ea7256.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fadfbfd5b8ceb1a7f8df5d46bfd2547.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9ed2bc7ba3e8ac4fd1fa9842a5d42d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580d98292334009cbc685f629ed514cd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726aeb620a84063306a7743935cfee4810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a6a53fb6122ed39669e87b15a3ec0a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cebc0e6cd3efaca2b9a27fcd369d82f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bee3a2d8194c6d383c611e856d7b9413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a9cc222126a245ac4dc2595b72445a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf63a5c4c24b450c436bd6dbde6d2e015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869e17807e1645b3624f312c6552489916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191199b48ceb962e9b92afdbd8e79be217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365ec45163aa0a8fdfd42b852a8c56cb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d13e66653882b4c5474a8e31feb6b819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ee4a21311c8e3ec1bdd6473f2156cf20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00460499c9dfbe7f94a8d432d2e863ae21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdb3129d711db40d9b5433cff5ca79622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05f941e3e32ba424714fa5094a4fd0323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cba32788dbe5091a35f316d50baf4e124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66ceebd28fa9c2cef88bc987cb73c0e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0428a95234706b6a65d7377ea1c687ba26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a045e6ddad3c7fc1934be4f5d4e7670e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435152ca992542281a5b16bf4be982f028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fca3ef894086d9aa4bb7552c2454f0c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e70407d4ff3e72acff1bc622947829130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2794c00489b49569770bec18525acb0d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b3771bd3ec089c7fcd5a4b378a637832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3e19806cd68dc335db86d8308d817833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913383d4ce9c0b04c6722727318f613f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88668cee80a439801bd4bcce94597b7b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7fc5bca70a321e053895db5085258136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115c202a217007229a789e76234e999c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dac3d0948fc138eb703ecdf93bfa04e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3209f8a0114996d253d3673399fb9239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ee86656f3c74e78d770c8a3c762e8d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5118e9d4887d885197a4be0fed9bd6a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b496bbe9741ab87fd49227adb0c82ba42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fda6fe9ab86b2b2142109d58fca16e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a24f1fbcc820e7e29224a6aaec971c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babbc52deb243e6b1e51c3f858a8131f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0178825a96c195c7f9e84fcecca9c1b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce33d7eb71e06a77a8cd5a03f70f82b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e5a5c54983d4383b94f348997be5a248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcaa8ff92c2f262abc1de115770632849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3717fe18ca179b10292592381163e8bb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7091ae885dfebc6f28cac433ecb5416151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be599cc3a3df68514bd1543a580e231152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001dc6ec8d32d896ed7ab23cb3906a4453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d658d6df1d101c1f653f944ccfe7bf54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71a74b3f7948dc4616f8769dadc358b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e117d44eacd084d0e703086e62d98956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3798da8ce4105d98ac5ace4776770f4657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d890aa7037fac117b956c1c321040e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886b4ec4163264baa9f69c6fabbfaab559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c8acfa5adb15ad5a3bfcf36377725f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4e1be7438bb72156cd113d36b922d661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8508627beefaa3821e93816dc9ed845962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2190270b4baf866298969e3e1eb2599163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c8272634c00c1d23da3c38fb69a92964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825b56c16ac972b7c62a2a930ea6c4c865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a73940998eb57f9616aa33c4c9631366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ee9094cac934a66e2618b3bf45f33367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf31a25aad135ee4b193f3d484e576968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58162345525472abd0af66181999b2869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d5744f1defc2e2d12f311dfec58bb270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25645ef0770eec142003a83f4651f4471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e379b22ba9094f7bd6868baa3f93c5e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6df44ffd0c35d8474908cbed067c37573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2278ccf13676bbc464be72c2f1a0504474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b53124f8d3cbf5dda29603f5170473d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be685ea2814cdfc4a4fd5b87e4c3f11676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ba0a735350c7c34cad38d75b5d258c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d148e438fdc60cba60eac06b5cdd6a778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbb91f8e6398b8cdfe0c48b2ee23b4779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a86e80c01919c983c5154130f88c4b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17868e06fbf7c57cbbc863f16cdbda9281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6ba5d6b5668ed8c1e7d58e888d0d0382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86ce44f2e7a006967aa71cd0ded106e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a795fe24380584d387f1634b3f9266b584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4929691d564d4e80668b9f99fbf729085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b05dd2081bea43b17a8e58c3acc1d786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b2ba179511c39c710a6d9c83316de387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14abecc9b28e8d1fa69ac41acdc2def88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ca4f7cbb8e6561cac09e6e5dd57e0b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8952383bcc2283a2b4dac4e0850b832490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9418c6dee059f6743e1399f59b45201091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405604f231b4c0ddff6e23bdb64cbf4992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14f804e37cf5c3b609275f10b1724f293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f56b9ec05990d44b99ffffb2010743994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c0e41efd96cb3380ab1dd11d652f8395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7942c9bdd6b3338036db046c8d05b9396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d57a83e02582c2b6bcaf236cfdddd897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55708ca6e6fd06b58aa63bce7ecbcba198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8d770a110a1008a43370cda0a7eb0799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75e2a37fb10bd83c4f4210b96a413ea100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1151df89f219f302a9f15ccd371516fc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b481008654f702c684b77ae7cb40839b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af186f78dccdfb10b0bba2544e07470103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ae66d5b5324b506dc7278ffec6fc3f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157b26f724e917521c9b4d1215734c6f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460f19b64884193353ebfb691cb446b7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231b14e13843b8039a3bae7916b797c0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01096d3461867a8d4a1433f1ee45e20c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8582c3a8f7d2a81e3005c9a707520852109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6ab54ea4df4ade6087490d2b631ab8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba65c21d230964a191c38fe0324d9ca111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef52cc3c960ff144c0b4c017b388ff1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b3ce74c3b0766961c9ffbee683513c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5ead56a62048f2d747c74ea70689e4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963f9f7a91dc9e223033d623837f1132115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ff665801df4f25c234b8e2f80a4b0c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251d5af9e0e02ae235b58ab97d816b6d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa0fc798195c388e5418e45c66c4f9d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97140a9778c018445832baf7de4f5eb7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bd00a14881d7916d252d3426cb4ddc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376a3b433250fff923bb14bb247d7ed7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25be4e81787d8325ff839265f38de3f8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5d39d25d97f605c1ff66170de225ac123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c2694433b20410ac4350069f4a1e34124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff140672d7091af17a3e9290c9175ea6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f1ff58cdd030bd129f5f519da8b775126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5523bca13decad68cb7af4c9819a9e07127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0239ecd29fc98a447a10d42b1139efd9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2c4c1259740da5a83f35784950c881129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130dd10f8315a8cdaa1773af270f9f43130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92a33469accaf6ef9341991841d5ab0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9b3db91f1cc18286fbdfa8a24d9415132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc427091a7419911b7c3c766d2e655a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ccf3733e083e066e218b0c8c9d3f58134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378da4d9e871151e7760a174d00b6324135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2282cf285c37c4bc46bc231a88b1353c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c9037c8f85ddcc0b5d39731e10497d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e900b840e7648074a7b662133a8e4257138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d737ae0b1a7ed12deaa939283421aa4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19d048a0365010db833600f2a6359c0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81172b668fb25cb0db9ae3ef8cbcb6f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0f6a87300cc7a8e3b43fe3e5711d65142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e938326f6f5654d50fdddb3c4fccde9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331c9c13c45e5e3fe456a46d5a55d470144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef613060f23be06693c314df16699e4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900a900f09f9437a01c5d4bdea8c8243146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5324468bef2482130f9efb5e8bd36b9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898e147b83016be81c9ae002f9b83adf148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9728a99e6dfc565b96bd2f497038fef2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed501ae437d60ab07139830615a23ad1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9de65f443efc00d9b8467c680035c2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a29f712de508a1e4ebba8cd4c8038d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4df8a941f4b7a3894bb8854a54a0690153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b60c3bb68a310d79631d15ec450b6c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef4b864c30dc8d1256ea1cdbea4bd3b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddd9e9f3f631796afa93bdb746a5be5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad7122cbcd2f4886f7d399c519cca01157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dc8212b6237dd39dc8691076a7b4f5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7824f6925bbeddb3cb5ac0d31eff8fb0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95122749b0c10984760f4c5b2fe4bfde160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94af2690546e76e627704d73137fa0db161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2373711ddde68370d4f264e67a7dc1fe162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c115ee702222068eb0bf8eee5cd3b783163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f832f63ab99486f6c37ac74d39bb1ab164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c729deafa243e07160796c491affa02165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2955fd490b6db6bd9c2b33cdcac65b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4459a3375eb8e5081c0fa291b7f88a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f98358e3120d9b0e939501cf9cee19168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbda689c1bd534dab0f7df85cf73a47b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68369acde6383260434239c5120f0ed0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a118dad4d62eb0e9dd14e57fcf80722171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee779ad251e5fd09429b20dfc1c02ea172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fd6a75861c6a3c7474fe4c120967cb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b5b7e5ba2d538a8de531eba3429d5b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb7d3c050d970d9ad6dfbfffe32e97a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb4092e9fb333ee77ea1e35598dab80176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9032d268e36b3dc9f73531458e71ed37177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf4a838c985d4b073aad18106cb4267178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afc51d9b06657204c21f18012f85635179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09692e6d64ef9d2f307f575de10646a2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36e51035150f52eff4771ede2c0432c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900354fb406235af6141f73db8024d51182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1224d4ea6df80d92184b1519453ae9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ac06d8249a58b5dec0b60170567138184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76edcd744314c6a68f2e0fa7401ad5c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f79ea66907f6a4b685bfea831be37c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524e8cfee401e47a242b7e45db76c5b5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9fcdf7be5274b9f430a8aa23745243188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eea412e283cb429c094e9d4bd82ee2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773ae490a2a71899fc9fc7e3d7b590f3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4ebe0fe859f291254bba42d01e9b48191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43068a104b497d1b581b88a4c569fbf4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf46ec6de702a49d4f02c62c462d15b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bb1aaa1aab32ea6b1d21d38ce18d80194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1e643e38854405bf353b1eab8492be195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521a5c228c34bf6a87ced653d1231558196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9da48d00d6b98b280465dc87cb9042f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e20d7facb9fab8996f598886f727b38198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ee8b69d27c24399fd864d3285850aa199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314b3c75d43d36dc5b6a1e934924edb2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e86df3989ecb70b6720f3c782295fd3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16be1c20adaf8310ddb0446caa44efef202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27c6cb55621254ef2db85083e5480d6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bf0b18d0c6564411dff32604053f05204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c98beaf39b9941b0358ee275c1a3ad5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d869a8c85258a99b8560d95a6728301206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7157616b6ec0ffe888ae2999275574207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30943c76cb5d3244418bb22a160d18ac208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014c561569ebfb26f039d13e74f4c7db209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb364ce5a739e664c5fc13f42d641c5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e21c64cfaa6862b5e4596b1433b709211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3b66ea9816add96f599b6f418f2b8c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afedccb437922daaec5985aa0cfd7160213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4819eaabbcae429de3a51d5cb87181214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5fe185deefd3035aef17bc3021689d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bc88bea2ff3f8046ff8041447893bf216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f987dff7aa214e018b59b9e8600e5c74217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e079f2e7689b3a3bcf1ce08d9cf59cc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087346e00bfeb1c70b302fcadee34557219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0bc5b10e5044c61166d2e35a2da64c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f507bd71bdcdf745bb93ace87c96853221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb111d0e88848408ea10b0f823d0b0c2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc90dbd251cc0d9ab23240d434ee2ff223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1480ea20669f9b52f3972881f87b0253224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbfed34fd0bff37cabc0c9fa9b9888b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40030d6537343f8f929ad9de2256df9c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f3e6cc8d640a53d312dd91b22dbcf1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2cd09b8b7df06054438b2eeddb2372228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2f3b066eeab3b1d4f82077643255b8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf831ccc5188f40a59933b29da5c6d1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13db838b1dbdfd2be15f1c1895bd43ea231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108b8811b1bbf5a789e4e6b8a8368302232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b73fdad89ea1f18eed4e11c4d684775233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65888cf3ff0dafd3a3d4d941ca152bc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fed181fedd04e1043e12ab1a1cec5c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646b9915fe3b9c1c0c068f2bb8fa9d20236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb705bc40bc3415dedbd3e9da39693c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f409385e59a81b39f4f52e9e0af1f6f2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f51112126722341df5627102403e146239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8335955db73d22e20c047cbd299b09ad240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a51616cd3957aac13d79638086398b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f3056b72092688ea5ca5b2b7c0e9c1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d637a72f50b49085370acfde4d764c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3897c0a407280b913bf168d79eb72e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b206986d78e0814da7395f12a585858245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0b55823c8b829dc63177c366042287246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d64e2f200d2bb7c2595836594c85ee247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9360e29d178501479ac1f53b767c9eb7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d373c803bc699714a02507ee5add18249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fdd30a37e8515eaba15934caa65ad6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cce1b14057b3c871d0145616100ac5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610b1a593d09d2cc84f14d534d13f614252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7b07bb7c2d3f33aca3741a622214e7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af05fe2d2c84b859f4938cfe3851971254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4b8439968cb4a00abb26da72182d9f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287b80b408ad74543ce83418ef9d5312256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf387a9f1633e9bce953b3b71b359ab257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2742024e559939333d44cfdba9d8381258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175a296c1130e802a8ccdd1b7aae77ac259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e691415ed1a1123817ad6b4e3fb9b3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5146fdbc32eb1f954c28985625a496de261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbfcc71723de488ebd006e00b3168a0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06685d9cc022942415fdeeb075de54a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded006f36bad6cd06adbb354dbe9cec9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758fac5cd2b1a6b2aabf6abb59642633265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958a56cd49fedd5b0238e86f49ed0552266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3410bf8f534bfac52e8f2192f26d7654267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6bf11a2e5dead10d8f109bbf864ded268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938fbdd39bc465506b4b0a09f52817e5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad2bd853c026fe6965756862515ecc1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49d961229b81d23835994a7d32e9b88271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9319a1495e74840d1404efe0ed6fc2a5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af774a85461935df27343f66ca3a1e84273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b3bfd4df7b48c19390c7aa0fec885a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c036f0e472f881858c9306e380bd756b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9c16ec6c43917abcf782f3ee9a5bb6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046001db6b45c1e71897ddf564334826277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcdfdff40230ac053a7cc08b6b2c22f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de11742ad8f1cf2842a5582f9c530e47279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee9f6f3aaa4b09787757f4c9a1d5b75280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed1a581cdad2239b19cf3814bb81d56281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc6fe49bfeb108ad478d06da04f26a9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9631f7b42ed65e560c91b965c06d3d09283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0e9be848c6bb2476cf748c6f11949b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cfc72274a1d9a7f00c2733c37ffefa285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe08b3b573989a36a1939b1ee45c4bf286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf3db7391645e2bdc4fa7abf513a31a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61591d0a98d9960bc09bd205f5afd93288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c938ffddf4e46e57b9974603221e9d8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f778e120131a87e842051bf6b438d0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c86c33b5e8c4887d36432b6890b7d67291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466e54d5992854d729bed5868a891f46292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acaab36596f80b627106d0b768aea2b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab633a4b16cf97947035b29463537532294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3e321b0c9322bbed2b8c72ec3342c8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524a566a16c0dfbf08b7938247584588296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5512564a27d572cd3452fbeb7dc36d88297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a69263a01e0b418bd9f60eed201db3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62856b6286d29bd1b0151bb77bd8140f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0f97b210554876f2e723036ecd4ed6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97b196b282edbc4ae64d96a7683883d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db9c69e863c8da43ed43d0e0a349caa302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d11baeb7fae6f0a36c21e812f0dcf4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86c9897f32abb97f497b3e87c28688b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61fe95de51ebef822281bfaa59f7796305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ab323eb1bb1ad48726f5938f7adc97306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a10e351a948e1440116cddff725738d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e0e2a9343d1c2f263b0d6b75bff3e6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7f9d69dcf1deb6da467c6514898e97309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a73a74dcc2f34afc3e0fa46111b9edd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed663291c177ff54ecc733fd9a5520d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5c11f7b226b6c506868e71f0610fa2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac87cba7f5c83688b093bc2f9af76d3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b8b575f511a74ef52416afa8f8600c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687eccb442b701e82e35e339b35531c8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbda38bae194b2117d81c117ec91030316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2a0862d1cfacfb10be5233fdb6a3ca317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c692c0ef7067b98061eaa5f6fb010c3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4453444ccf0349b964513234eae0cf319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfba0a10efcc4da31652981b6dd54cc4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bee327160a4f9f6b548565596261a9c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b22b68825d9ad2b556e0960608556ad322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0119fb78b92be46635b909673683b5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b837a7991ff39ea975ed4206f3b25a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91d638f7c5271f977d7e3d3834a0b99325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ab9309d14975a984499d1e8c8f88d8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63889de1f6c20d3cbe6a1167c21c575327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba07a1a5f8a990502d7224929de9ab57328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6289929966022c84146700b70f073f1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711a4ac58296cbe786e0f6384c0c496b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ff8ef5906ff88589b82fa563989d0b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f154b5051ab28234b81fdd06f431f8bc332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1d4b225667b700104822821cafa4fe333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc04cf72c0db4633c84562c3a28faba2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e2e54c6f50d530fea94ca14be76ff1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d84756e6c3f17fea56948e7fe838098336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b402b26bb5c373ea1c9bb41547d2131337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5ec7d4b648dea6570a8b5725278599338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32eddf8aefb11e10363acc40e1a1a3f7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdad2a624e59c9cedcf342f34cc1c174340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a15aa6d172a504dfcdb442e72356db341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f88951cea0b9838146346e1fe60f48342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a876bf55848996647d4feae5947738a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f28c6235f293395525e1d50efca8734344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3dd2f57dbcae7aa5f2fe372a66a2fd345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5c7bd3a14d282ec7e16dd2b067421b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2173dfccd045f5e081a57143077f9f9e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68f23d3d81d2f4c046a2607cd930465348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6a9831554e7981b4d6c0e3a128af98349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219749667b13d8ae2ddd9da4b32c014c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f4653338ac486528a7e9bf469e1865351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4006f4761be0b882b52ad9ce4b6634f9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ec6f82c87b7d1fbd14a2f93f28ca4f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35d64caf32c3f4101d70ea5f44d8deb354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8540bd9be798a7a50a39a363f1f9677c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff13a2654d849989aaf73caa166ca08a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f35fbbdf0ea42ab67a053e35479780357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290adbc5759d69eeb3637ff525c31728358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386394eddfafc5fb210a30de271e8040359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5742f4faf2edc264a11aa39c4b4f3094360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf63e00310d52ea67377c965a12b8de7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929687a5ad386b5547d21b2824cb0b7b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8323150dde937ead0bacc781c3e8070363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd50c6dbcaea61bb016d5070f98dfbf364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a7d763ab17fe092e71414c11ae07c7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eff1d39d94e53c8ea096a292c98b379366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c622e71605b5c128def9b87d7dc355d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b4d7a163683d4d022303d9b3bfd8d3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9518754d60367b6da8d76da445ecf926369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24a3f093d68961c2509750ecfe3d4ee370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c15b705bc18184cf78632099a7a02e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05203b1419a96fbd171690208c83afdc372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfd752125daf4ff205c470969683e9f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ed73c94c4c147fb44c9e23609456e5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbbf29669a38fdd14fe02073fe55005375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b336073e3daa283faba726896c05b53a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d510c8c1e1e8a48ff3cfcb9d1d992bb3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bd01378c6735ba4e2cc0c9e5ef1e51378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317e9e54eb8b0df84d85d41d475d8dc9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc0898dd3cb85ef356a53aeb1a71a33380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab55a71662b328261d9dc0d42ea036d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3b2c703225d6c091653be2f6e9bc11382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74592a8629ce72f16267076b85aff912383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc3e4375b80a65ef19f7c11f1ad56d0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce50dbf023dae69befd1cbac8519fb79385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575378d6fbbd50b2ac73c88e2f0d50c7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03df734114c63613b7d1afea4acfb17c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05584d28febe408c817c90a4fffd0228388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599b92a2951b84269ffc1b51afc25534389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5225b69a0a36184619e766c2eaaea3c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f759d09a1529845ea64e20656af10360391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3e0398d14370b071db24feb96843ba392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee8367de5977e59f72728cb5ff0aca5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2461ed4c7a8f226bd699804eb9009d52394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1f99fedb9aa17e87327ebff87ebb4b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49cdaa93d74dff5f8dd8f078336fd87396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fd985a0829e60dfdfd57769989b1b3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7422e890905cbca06fdb237d13b13946398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3ffdb977bb1f5d5e2a36f5179e3259399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f543759c521f6df17ff563710f704e49400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6737c7bca07be81967d01ad3651ac9ea401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98645f5368f1c740bb148bc58139764402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3e4150aaf1e7e236d3a7d0246a5a31403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e48675bafda27ecd557d4dc121b2aea404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134871bf175e676c5e2e523d1261c96a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a4716d0f25978e0679c8dd9c8e6b98406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3ad89d66d31a4934e0e8dcf08b46c7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45691f76895022449f1edcdf49997626408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a8e79185b1b41021764a22f8794a20409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf90d2dcb5d550fddb3ad6691a987b2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fca280b52c184f074659a39c088220e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8526fc83484d1f9eea15a39822ea4b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0abb775210fe903684bd7bc4494668413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e550236aa5c57e22a59ce49ab7aa8d9a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4a4258e7c8a681f9a9279c63e4bf01415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b731acd353cb6358eca1ee42aac8e012416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4e5afdb288fc490e1d68e4e4c72eca417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591376c26b2fa4a748c2e9203ea61c8c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27f6784e96be50f25bb71c58adb6be5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf9772806a84ed07caf96d1e5706afd420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9428b5c7fac836276e2dd8da2e83de69421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271eb278f6094dfc0e164a307cd7acce422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc5042f3efda5dd00bf5c4f1b5bc156423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fa850330973db8da320ff0b312d444424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073808206bfe454631c4738ebbf7f32e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772b26ee590f4ca90d75842bf9dc49a2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374d8a4c229bf0603575ad96914a50db427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513b816ec58db3fa07593e6afb62ef15428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd134a62e1f1bba1ed4c5d3f5ef1b30429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494c900699b54f3043acca90d5a02a8b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7e41448f996ec080256915a092de71431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f75191e4308d162967c92b59db8a05432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ec30d6f8c388a711c32707a454fe6e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72703bb5c0fd9a64e6853ff64c37b13c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8257d1331c1e60857991511305409c6d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b188ab00a9c85f92743d354bcd6e98436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6376d8d6d52d86faa3f944c6b2108d9a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9dfe1d530e29b1d280ea789fec5ef9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3234f3e15af1b15b2fa0f8da22533d91439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2ae9ab21d01785eca0d1fef7be6601440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8fcb883cdda552dae51003d29f5a04441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cf4adbcaf22d8bbd47ecca44a17124442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fb4218fc44f57a887cfeffa5af807c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5003b544be578d7de94ed936bf383a8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aba5ab61c31aa094efa9194c84dc993445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51e3682f3621ab2bed862c27b4a4959446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd8a67e3c8064db1e1bfdbdecd4c1cf447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ff6b2349b78c97f5a3e83a61973325448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ea6bcb82bbd82d6ae185837df969cd449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71713971b2cc46262380c014928c9917450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d6fd2b6e34272ce18b264f7f7ee384451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bec7a7efbe2a1078c160de8a2ad54c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7174f12a0c63027ddfcde1e627872b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467ba328ffbd630a81e995690b0032e8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c20dbd29c9bb86428310a29f0b99939455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52a891dea8d3f8b8fa47b0ea9f108c1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5832742c1125a1c6639c3ff49685e11457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9781cb753e259b0285a931056b627c18458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c70cc9bee3715b8d267fd902ecef666459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83ffc59e28d1b1c45460bbf9cb199bc460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6b849f3b04e50a607a984e2b0047e4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a265b22b15bad384c3b3594224f7c493462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6061072f8cee622f0d6f5220b1a29540463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e644d17c4e046b761104a9cee17bff464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd12f7a332606653bb910bce64fe7b59465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54256a5cca846be75e944e6bfb210b99466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e5340e0d1170f14bfad806c03e1633467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68afaebd84601d20010fb8bee2dd3cd468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cbb0e8da4d75731fc725b921d3e8ea469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85632ad89545a729445b6c621f1c18ad470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8949183624378ddf2fc4d9b64232d8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470472016c449eba66cbeb1666ce1ccc472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee30ea3e88593bdd8667f7fe0e125cb473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084b883ff98376c20795fd334d3f91a8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1bbb9eb80a8ae8c6ae93c6aca2fc04475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852820d60af80b74c0c56b7a4b7f32e3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05730861a08ea29caaf8baf1bff52e73477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858502f6ca42a8a9ae1b7d95dbd391e4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb079c4c063b62ecf80ec4c001000c9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd2468ef6a741f2e58d6e2544427269480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fbfa159897e330eba57c8ee33ca6e8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d610bcfab5fe5dd80384511def3d54fc482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96abe3e8f1eb40bb740fe26117f5622483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20d4d94a96af1ca41ce341b31efc3ec484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa256d8e9a2d09c0239bc5ac25e929d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be604a821abd6134ec3acae7b4fd4dbd486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477a7a11c5f321b41e8304615bfb39c9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee77507fbb41c079aa7e27e66985b8c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40439c3433f601b2368f1598f6888d81489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f724c40b9e8d8945e598c86bdca82be490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c55f99e038b9eeb3c133b4fb30ceb8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f411ab65c2fd9264db0a6b81eeb68e65492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f0adfcdec45674f5302aeb72104c24493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44663df46d55780403d0dc4f6fd7d931494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddb9114cf8f82e0b0b46d81b5226994495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d9f61cdd3bf0b551c0ecfa70f54654496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4b1fec94c3963a0da983d094086e05497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f086013973fe35960bc65a5da1da5950498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b0db073fb2ab1653878f33c316577d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d7e25028a4476e943f7d08e76d7b6d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1838d6801a5fbb258ab996b88ab432501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e117b0646f2fc4df5717e606a1b0a600502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713c30cc78b1f37deaad9a615b1f1c2f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8220117010972c9133ac736992ba04ed504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f1b2da0729ff9efc7367205ca47de7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9462e1f4bd4b6693adf6d59b6bf26e56506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436c807394a9719fcb5d1fa611b0470c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12bebd0c5088c809aaba35f5ccdea85508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938d09768defb2ca815908358561037a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df563c70892edc5c7a2f8fda38c82863510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e561fafd3895efcd2418e750071182f8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0aeaf6f3959fc32e388327a6734a01512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c02f3bffd83123ec28cc4c2d28b5e3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6dff3bf8280a05606c02863fa521e2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a09e6fd375db3a0a2d7b9cdd9abe00515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a088e42438f82fc97190171310ad2c57516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8618260299cd43c168760b08a10e41c9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b58cfa7cbecc7b77d21c68577bbbae518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c61734c26601b3c1a3a4b2bdc4b5098519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d8a26e2a402169e1cc09dd14cc887b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff151145b23b2a166e513c13fb81a0a3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da8c1755c340f6f5839f625006d1b2c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892bdf26958db8efdf08235b274414d9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02656acde12c87f1da516f0218db06a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a1f333546933db70971ce545c3e898525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c004d3ea4c095b656634d20d3d1fa8f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526f8a48c9f35dbefa18980f0ef42640527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ae2fd642838be3ef5ce15fa93e5d3a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d064229d0aacc53fc7312faeb194f1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1c7f6738a0b041d50cc8c0ed0847a6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9fc232a0ac194f8f583594feda829d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5760a89185578eb8fc4378dc335abd20532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5423a319d07ca445a45ecb7817dd9c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8124eda0fcab166f312a2fb5928f4622534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bad732aa3f99e4699dfb2a481eacc14535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340b69171232c49fcdf717744b66080b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632fcfdaa09c6f4952a3f84951118c46537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501097db042c6b8ab16c9cd93d2f5daf538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb934b425160847e223daa6d6d59210a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e796fe87cf887d03b9cdbbe36d6548a1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd312940d74435e050e7da2af11680b9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a8f84630d8d371f4e09868c1bed406542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b415f56ad4cebc19038d594ee4d92fc4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de87298298aacf35dd5f945e49e1047a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b27d7c3dbf144291a26180cb5fb6e47545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b7ee032242a00275365991e0eea263546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548ee01e60b49823700cd4fb2d1d3ecb547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7670ce0a72a0dd1b647ea4b87338d49b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49faa288e51bd9a1ce88684dd3259db4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa32d6224da93b024b47a2f461fcbc0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aca9ce83d6b3c23605234fa3b95d7c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3df0b531405b6594eff4552e1582241552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaeb67cb65cc5d6b6d73fd53dc4b779553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b83772dcc6d59b4d7f95d6c3aad4e9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6296cab529ba5707684b90e2b53397e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d649baf308cd15cea4ed96e84e059ca1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5064dbe69a1d5f847f90b03bebb986ee557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96e29de3e0b41bcdf0ec14c0b807189558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac791f1020c258ee8d7b02abd20ae8d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67c6bfb708216b7ad8500d756796124560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20282f59116126929f13e1e9a7efc731561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655aef166fa5b198e35f824b3964b29d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7506e0e3c89744169fef872144e03122563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4944fd5b8f47a616187e7f31c93031d4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1597f82714d44cdefc3efab500fb73565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26041a96054ac72770e4b3b504b1ffce566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beb2c7833cded9e812b397835e41d6f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af53096982a275a08e1f1b619eb49f7c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ddfaed58b6af7a36de700c34713523569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166c296af67d20b95ed21e76d7bf2759570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107deee5b4968baa961fd3f64b7d50bd571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4bf6a45a5908331a9f8fe1e79ff6f9572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>