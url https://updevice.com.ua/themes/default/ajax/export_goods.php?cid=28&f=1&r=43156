--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8e69acb35c8b592a7a663e8f6851981.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652752608d57d47146a43de1a2724af62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2289f7b8cbbece4d470c7f6fd08d29b93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627e4a48865c3637727342a5fe8ccaed4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0090ec10d06cc896d59cad548293b48a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1419f40be6ccbfdf96a6e9284d7c81ea6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbf76d4b3ab62587d9d29dd2839e6107.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401ebdd7aadb56ef49f1c6aec0c3d5068.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ee9002da9152cdbe3b20dc9482127c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606a4fb91614fe86ba52caab015686f810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d373696d6b2d4d8b603ce43a6bcf53a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85197c4379c9f1276cbe81e7230f6d9212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823b70771c34d73cea794ac6cb90add213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74db0aea735e3282c3b636025963501214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f3f8c0f272fdccbe4ec199111513d315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f2e7cef0a1415897f3054b21bfcc3e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e0e01bddf4cbccdf8be2d99cf660d117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef508cadfe0702b15fdaa2a10718a0e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19e367b036038d684f679226d45da9619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934a7831f1b1ca8e07dc0d571e438f3220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ee8725e397b11a0fd3a4de849e97b521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c549d27979101100be5bd417e13695c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423ddac5022930cf21f7a3d9c4d3f94f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8caf7fd707001ed380dfed23cb81c324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebc909b568675d97a7431c15b904e1925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb016fad709e1d9087974e3bcab2e74326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dd7b4108beafd061973697a137c01a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6d3a90fd2946275938a03172684fb228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67d2c9eee440bbc597d8e595f70aca429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcd819fdc3435d029c55f17d05d5e5830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f6cb1c9f7c13508a3853b51000076331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bead94021b29ba65771cad7bd9897432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5504e655e4e479214e826f2df98305233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a20e3c4b3a5ebcbf680c66a083cc7934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22464b2070391a391c393373c64029b235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a583151358118145a06928e119c5b9636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86bc6a8a2ad8ed2d24b590fc868b26437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ede4ad5e024ef0fff0e16684520cb5738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad3342e533424f82af0267e2d2eef9439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8db27804e16380b10d35aef532629f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da623363c146047ea92e0843443f547e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c32b8c2e7b2b52717068aa8068d0bca42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e138952b48389a0ccd45540a41865d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f2bb76108289d1d283ac4092938f4c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a62f9d4a229e932f9fdc40e584e5e8845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9a5a2628d7733336c9bfd62971389846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac50978d340bdd55415acfaa2bd04e5e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e29d78f7351d7850eb294b9f17d734648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b223e04771296df42c01502a3808b149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcdba0a24ada3b70997f0ccf33ff55b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248d54e962761db27760dddcc281a56a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc602ee938b8677632cfc7dcc22c4af52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe734d239aea52dd50a7e25450c5f1a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295fca55e6ed479bf4fd5b39152d74a354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020761e36e4953d9c4be936db75534b155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32568b65a4c47cdf2ca7b20009a032d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0951afa4c3ce5978e91056e91d1badcb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be6d2691ca3fd80d5076d3f6c29dce558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d96d9992666245d22d09f11518f5ed59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ebb16bd9a7bd8a2c9a5e4fb1f51ec760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c9ec32210e040726d614dc65b1a94861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca0af64910fe771dbcc8d1a8682cb0062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a9a163470578cd68c01f38ce50299563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4663f0061b630c03e81432a59e8dc7264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b34211deb4abac2233e44b664d049065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec566925c2b14d1afd619af4687f545066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef4610288eeb2eb76b13bb4c4564cc667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed61167f281cacb3dddaf5f82ae2b5e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a8d01bf25c8234f0af02481174850869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6d34bcf02257b10c7f45fd955bdb7770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9339ee4ae401ac76013a30a3e503c53171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518406c708e0755c76a747b3626a5d0972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44424d9b6ff0c95e371f70e09e44c0dc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a417588fe041ab534e300df0bf3b24f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57855022c7a4e9f6da3bad35ceeb00875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeb675feb66bccba1c5b0b47794944876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9beb28db8e3b471cb7fe6117f405df77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57825d17d146ff502917d24b6d4cb94f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f124e77998f71b3cf7a09413b2840479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81477f6a0ace26960277c388c8e6ecea80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36771777f059467370cdff93c405bc3981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc52f23a699d12f6f18adb3e3578ebe82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83955849e42c8a3fb9113b66b84ddb183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db231559dd67f9a014a212f34eaeaadb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c80f17d909a02df822b99167fc01d6f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddae201be538bf156ff76cde581b1a4486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd6ac0f9703bd8369585c247985db5687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b19c4d6015e290f47b91f37b9863c4e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7e90290b27455cf65eb8b28c97731689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a0080b3eca099a99118564a3d00f1590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdb12daad43e1fd42f5b3c91d47b17791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b88e067ec68e661ba8b3bf292449c0b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23289fbf8e241aa3dc0341494103f3c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38cdfffc037b9fa186100284cb9adcf94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460cdc50612bec8ce5e762c2a962bf6795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25d15d34e9d472ef6d74fe66d1d246496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d921dba1071a255078ac1662ee7f9797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2435e3ee1933babb8e4a6ffe8b9ad2b798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f3cdc65400f25884299d70d8eee41099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53707108b5d338d56acf908a221b9a88100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41abba311b81dd0f669927fb8aa80f4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed99b460aa6de70b1a6a39e4fec2cab102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12d8e64b88616dcbef05c06c4ef4dfb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb52677e9956830fcca027d59e0d4ea1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f8b16d8f36118bf0bc94f4035fb172105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6118f02dbb93c095523ac8fd8d7bebd1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63220d21c9d72e3bd0433418e0aac981107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf42b6262868d0b3fa53a3dbac235aba108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010696b28f313a34542e9336069a6c35109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a5658c79567774b55a3a7969a1de34110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96800dfc5af93f3057ef324f3b327ee9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e93bf6755b562f9ab17a00bfe99d8a4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80215d1da9d006093e16a97cad9ccd04113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aa60a268a6578add2ad0173277746c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9e4b7a5ae1ddb959f25a69f2f6808f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698d54b06289f299e12413011a8aeed5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86180e8f372d424c7cb65cbc9bac3898117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a718cde17f7ce7f3f6b90419d29427118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994b879d88b4e977c6c9ac89e49267f7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd43432570923375738372e671208ab120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763289591eddc6cf35b4a1401e6827f4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec13890e981e2e41aa52472907464931122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc70bee2ffe79afe59f7e616f12e561123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3316287b121598f1b20dcc55aa23adb7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c529d5d494881f2a63a2102097964826125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cc6ced4af5c2e9903e7f78c0f97568126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2082342e35dbde4d355c9e34e8decead127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04207e51c0c0a776daebad5fc3c47755128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42673000dcd50f6ceb202957656f08c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c85abc67155e2c1496fc529faae885f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf1d2e64fcb0410e85d3d3ca52b5697131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d03103921ff5a0a17453085dd426082132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82d33ef0174d3e46ef818f2c7d4e685133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b30ac71d6e4d86fd8aed0cbf4c4a6c7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6ae87e22e6c3efbd5cbdefff15cb98135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537b7c9468cc926b2f8b24fd8cc524e8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a310004ad96c184a086c341d4e7dc19137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29650b4469efe42f95a32c59ccc68493138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fee7ab42347d8f7fef29466d1f69817139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdff03cb37749862d47f6db0f86c987d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a14ddb57c1e21f5b67e8d9496fc49c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbbb87f9d9cc59189bf3473221e899b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3aac6dbd4252e67979a61b00f39f0d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a3a95aeed282efde0539521087bf21144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1f7267b162a626d50d05e718607bee145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dc0285f4789dae4bd945549767b879146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2e6ee3d8f794dfc6dc7def8262e13b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4e0f72f00155558ba8d25c46d60272148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e801e478b78537accf03b9d8bb3177149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f76a3beafb3a5f1de302b6bae480fc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba83e0a50ce61e8d43562e2ef78ec62151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f7cecb907a56a20cbabd42a3cfd001152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a949a58cd16645e2179bc2998c1cac3f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce41c4031cea1cb9791c5430e60c4937154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1500d07e5ece08bdcbd4c8be205a6f58155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea199178f413e7449deb1460a1fa76d9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1b12605f2990c64c209cdd3175487e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d518820130c85ec2bbc4c2d1bc59470158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390f45c23ce3f20c2fc2b4f9fef6851c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a80c6c27363b779a5f0fb67f4b7436160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4bd0819b8ff32f6b8220c384036342161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11564535f5abda417d704363454be6ad162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ad40be98e060b9ac5c3f7f7ad35a36163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69536d3d397e107a5cdf0138cb65d7e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dd8ce83e80516e3a10a37e9862bc38165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f612ef09af5c35829341c9ce8f5bcd5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc617162f5441853090780bb07a3737e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0559df5ddf07f62262f7bd52098e273168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0a9700b0bacf41cd32b7bf72cfae8e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9035db9b0412eb55e0ef6ca0eaede8e0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a752aa38f2d7f2d9eb0aeedc72f5d21171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159c23302a1b5cc2852a3ee857f92a8f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0996f839455e20441e7af62944653bd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f512cb91d1c2e585c4a10adf4ddaba21174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d538a95d775bca3635b03cbc104278f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2104d05b9b1749869fbc15af09c6190176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443a05ef55efb6584f50c148399aabdc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dc5e9b996a1d28bfaf7a797c51dec9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892ff3cf8f28109a8e3ff63cc96be3b0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79e40ee89c84ae90ee8b056ffa0d676180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744456efa6a31fc680a25623cbc8ec51181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d667b5e00792744b9d1aba218d0be32d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47228d44303906c6d6c43dedc546132183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b46d01a53f4ad256656cf3bc693c14184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04e874515b7abd48685677c39c8f68d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01380bdd564872b84cec6e1159424289186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ada0c7c742ae1ad583b3030ed1ae58187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b0a6617277db206801b62dd73644ab188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa43521e302cc2a9e215e2ce4464dc3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a64f774dd5fa8b0d130fc64b5c6dcb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc976e920294ab32a1361788e0872dda191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce18c7b31cb6dd0963dd805990bfdcda192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d423e591cac192fe70044fc7c0354344193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e5211ba11ff09950adddfed3dbc504194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed5bde21b0314d9cdf3bb66bace858e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b082b79073a137506a63ba251a4376a7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4ff0a0dbd110b04686f263f8c41a6e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f535572f100b81536c8d5877d8eac99198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692ba9b7fcbda6a9d02d5c8cbb804f0b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4a1d15b04617e7ec79a367bfd3a963200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f22875b26fd6a7bfb0df2ca03b8369201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3d23dc91de5ec3bcea315205e9025c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06267b91907fef61ef351dc8dcb0e503203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f010b5ef82975185cc8f0c7e77cc9f7d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48ec91489faf075405a4b32a7a8efdf205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fdfc11ddded1ca6af03621099b1c8e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923cd06883e41f3870f241823a4bc897207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f3559463d44938157c75c54ae5820f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eaeea76c86f27f03db459172471051209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d6bf88b45083dcddc3111e801790c1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1c0c961b09fdd7d2465902930fae35211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983b6e20bbe1d11b6cb5261e127ce0eb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed86c18dd01a960722b8cffd6f22e1ee213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e762ad74dd7513866efa7676bc4b7048214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd91f33d21b33b855def8a4158da466215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31428567a020ad4a7b832c21d1c4a2f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1752caf485b3a8f1f6a50bfb0a9771d0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b120ee10f1a8cf559c262cbaf55bd63218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2e2c20b09e2f5539482795f900a08d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487fbd3a5a3e222a33013a0a0f89a73f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a392e124afcf16a6186f318babf1357d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5dcb342c2917ff03868999dbc6e3b7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352873fcf3114a116bde4059969c64a4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00bdb4c03ab939d9ac3e63e90b9034f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0525bfbfca5fe8bf0a66fa3e3c1d7e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ec853d70738c98b3b61f59e72c8355226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435ead347a5e24387cc2d20d83218342227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00245d6ed90c7339d3227a2ee13fc1e8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193b8327076a3ef3f5ba849cc654bf62229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a545f836463278a63c79098a0e05ae230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f449d367346ead994e97a327798c2cf5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8ec3c01616ee6329681861e501526e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f25bb7bca81afcaf76eae85d133eaa233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2391f830e13af44beb19f61675bff2e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f59f6eea85e9a6c953897aa55ac08f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b487d08ed481378e1ec58496c4b927f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7161e6017e301da0bb41e5b2c67ec6a0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c99647f21e32f780331bc57e9a70d19238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f602b342c14d67c9f64faab3eb1c17b9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d1d1a906286b3048f6671929333f31240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991c132b739d5db51fa1277ab1300703241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c210541b010b8b1e91c17143af7c7d05242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c49d742de8e741533e1259469b4d34243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1f283139251c8ff344e5f34061fffb244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce80a14363ff2c81083964df03d4d9b4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de30690122af6a231303e6a62889db7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cfe315929c0823039daf584adcaa4a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc2d65aa0782c3f3b49124840190422248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9493d37e57e02d4d46d8c4edffaa2aec249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4ac8829193bfdbed309a713ee64368250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d068b53163d4b7fd26f21430f7ef64b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f36c1b4c309baec214c638d79b3753a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab3387168eff890a0488570dde17876253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1954ea42b34a358b201854d50250e1c3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a592d9849ee0cbe33c860b51fdc7338e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4721f9a2cf0dc471e970fcf59a3907f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8ed771df5099faad7d093dcec02fff257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf62ec586ce1d72e0062086b51aea6c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeda782f1e2168457596f2c210e1cd9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a15824468012dbbc047072776ae70a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa0f0c41cefb6db6bd393aaf4296ba1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17556b38f5ca58a410c1604eda33f07b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32edcebcd8d7e76e24956c776434069263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf9db83402119e3a1a6c208ecfd315f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01e38ccd655d02cf626ab7d29bf2fc8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d02a7b107534d154f0bb4839fdc1c66266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85561d0444da4c4a40ef164eefd63cca267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb261a985cd136728aadba5a85e3505268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4f66a695bec035a43cabe39db08bb0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a07ea02aa5a10639f4bbcf1ff0b156270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400b946ebc74c1e873285a5a9efedce0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cb3dacb6b8a10ce5f9a811b71f7b7d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9562237057e810579adeda73d75f2c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafa444081eafaeb1f8d28d01750230b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4773eba9022f95135384a2737bd13ad4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bf0e828cddea51e2122853578c55f4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a422bede6548f871c062ec08cbaf51d6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d42d48dd050e91c474f40f743b2446278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a79abf5cc79ffe61f310ac117a503e0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ee0d15212f52e5b5bb31dd4a4f6e4e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e2da009c46438abd92b644ebc0bc40281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af0bfd05c51b42c2c6722b67b0bf895282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f585075168248063096bba1d58f770283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f900ec305b0263f8028131e8f7704266284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1c72522918820bd8c44f4aa92253ff285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d759a1a41ef95a9c5bcb72d8f1ffdc45286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b311d9398b5ae169de5569e843f6d872287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed63ed6ab32dfe993f35ba621bd1c1b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab7132350364b10c8aa2f18b9ae2a96289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb4fece4b3fcb93ee58286df50c77fd290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e52926c556e0fdc6128ce1b1fda581e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab81d3009e5f33b0ca2e5b1158ca8cdf292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8009a156a312cab02ee06bb32c322d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3081711ebc72eecc3ee07f91ebc51ddf294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaec6e1374964aab166534c35458b7f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fd0de5e641db91f10f0f26d07ea169296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c561238f910201d795fb0f7829258d8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff474679e4cb70f6b121214807aaf3c1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c74301306b2d74e66e61c7ce6c1add6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0dd973f3b1cae6eb49d42d4e5f8d3f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe54de28a83029b9774dce0886174844301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d06ee6abbca13721343d1c48376b94f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e357f5873c36edcf3da9c4cdeedb2695303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cc489d81e188ae6f567aa89d185302304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53d822006664f80373df35c52fce666305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36acb50bcb287d3a867924df65e1155c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89482d88af3e6940070b4349a76103ef307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026f1214d43164df696fc967ce890258308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7575ec23865748033703eac657045f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a178a7db4e82c6f176ffe7f92d783f3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0fb9de48bbce808a55e641c03fc9dd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ddc9fc1bb3a82439217ef63cb863fb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb22b37444bc8c9513474db1dda18e6b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c80d5ba561d933f7e23fae9cb8c1ba3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080f7d76673a62200c0054c931c955e2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e80e0c287606a64d2fa1a2d4d40eea316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479bdf6705a9f5eadb2e01b586d44aaa317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1cb2f657229f7973465dcbf559a26d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9e4de95a1381e944e42c5c76d0b4de319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e1e7cf83925d3c6fe4fe165c45963d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04d1e5a8ffcd448b3c2d497670eca50321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0f42c1e8dfea13e8defac5b94bb745322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed5019f37fbcb915e773c3e8f2d099f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2373ea436d88cb5249bdddc52d55f2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f74306949b9fe8200fa055e17a58065325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf4174f613ae2c6fb1141368a69d6b1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d771f728f20736e4ead749ebec8fd3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013ce731e95b8ac8ec8617e1187582a9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971e4a7dacbb00b643056d8bb8faeeb8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4c7189dfd1fe205d83cfd691095046330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c84551b8fac89f59590f5c1b5c818a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db05fbe7818c86608ac87deee573b07332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7182bc596ce530b07a07a1f3a7b37b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0a36a3febbb4d9309b4d351dc1e1ea334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe505f052a2eee569325a25cb229ebc6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c8dc8958005b79491a6bfe1c8f17cd336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd53ac7ad7b85983c49b98db9f020480337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de90c2d74ab06ecdeeee048a0b118890338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a34f9958daa6fc0087699685cc885c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d487168f8c76dd00fc4d2c1cc9619e35340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53f3aaccd771d9bea4a770f1da10425341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab93bbbcc21b2e53e9dcb0ed90aff68342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3dd84754f91fa915d8b60299fc4097343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af372c6cef832ead8b7ebf633ff01cd344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c1ded09b31c53168d955fe9cc78ed9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc535ee54db252949dd6b70a77d9e662346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c4eaefa471d35c72a700ba7a3de927347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9e91cd55b118edac50a600a8c06620348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bfda11b6c8369d0da6e959495544a9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8382b10ef76d83d58fdfea386ad709350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4470b3090548d2d5581ed7440ed1304351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f69187bcc2bb5d8082a49ab2812a1de352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdf31cc617f0c57f8852ad5b9b080dc353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8a575ff14f433e1121a4ecad53a34d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c34243401706d806cf71e4c8fa0632355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad86827a098fb8f8fee5a89aac9a9b87356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374be70581236b0a60d56a3cc1efd3ab357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4676b94761dc0c1c7070fbc7311f5e8d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ca017046189287424e414c898a8727359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8c4b855e6709f91fbe806a6a352ebb360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff69a9a4e9f38352d75bd55443fe0b38361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2d3c345377fa442ebf7bb9d0903daf362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0694f812539df0f8466974550c5137363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339775651547379011612d432fd6b085364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779422dc129e8940cd8371f95d30194c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d211aaac1c8b420af2228059dbbcda366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef97aab14a853def384e4e35ccabbca367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497f482ceb5672c94d0dd88d96198ac8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb16b1ae959b973a7eae6ffea98b875369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b9af97a1a82bd734f431678142ca78370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22102a529431514286f33d257e0d2eda371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8813c29813f02cd91a6088d2f5aeff85372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d7ac65d4000c31c67972e980f0b0ef373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f94e45c6772a421ea65fbd263c2a2ab374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1881b5a9927c30a55bf1ed39408b4850375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ab0e6a4bcf2d81c3b1d4a44f1b2ff5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06654566456246bee6806b6646c7025377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a1dbfe9d4669c733b881916753d6da378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40417a3e5b82c77760f4d36eea8c7107379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2e86c01708b26447c66f28f76e1408380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0438782dc643c2e22a889c3b2700cd381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3a517e7d74e7a9cd36984483096685382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff367b10568df69307602b120606bbf383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34d7577f739bd7274cd6483ed8122dc384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23619088bfd426f5882487c8127fb325385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f2add0b8de553115c82842a8e4f239386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3e710cd1dfc71a119561a4e0fc897e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b239ecf007c415d40cbd2bcd445dfebf388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b003562850adaf735667729041662d85389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7713c9c93a181adf51ec8a6e4cbd5a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479def0a82cd1addf66c0161be673ead391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2100680f0f1f88c1f96d7e22eddb7e49392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feafc10468296f457ec4b328e5af0300393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55f4ed1550e6a5f9d4a20375b02d09b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dc9d5342252d4d52ab623997e2498c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2b2883284cf08c79eaaa9b5bfe1e9e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e2de91260bddf6e88b0acad2b2ffd3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f150d98a3bb8afd990618d94d729d6ba398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4f4f30de9ba691d72313dddc522eaa399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a1437f0bafbdf409511487a3ebe3a6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5509bc3567c6988cbefa269283e9022401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61df1a01c6ee96d96fcb6e33d7d9f20d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098a296f1c4dc310eff2ccfd72e17cc1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc242c49e4383498619453b386ea6b60404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda3bfe9b0fee766a17c53a5a0515103405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bec97b6a6cdb201788b2f197c8ea05406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d1bdce7597eb3d9782b5be1b8e2e3e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87957fcf1110fdf619fadc0bad2169b2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cafa3abc3c2092ad1bbe9d1d44df747409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3ac6715fae84c590f92df0320c983c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563f3065ad5e7ef1364bda57d444e873411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca64b26dd8c60982878ef5040b67c52412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09095d40a06ffe68ac35c467a7ab18aa413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d00fd29e742907d1ea5ebe3e9650ec414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ac899b94e31cae8b74c7ea1635fc61415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadb9c7acf6648b3fa42dea746a0652a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b58ba9376a7495dc46ca3b4795e272f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6948839de5cc7535bb7396e2346f28ef418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3d973f5ceb4a6e8d86cac79178a6bf419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b613057ec5edc6c5909dfd5f91b6f4d0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33605077f0668e3d91590f4878551634421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5e1f2fd2ea9ae70b04857c5924b730422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737f2b585fea80f6a45d618c40075c7d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07df06085afb138047f865a416988fa424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf95445bc50029445630a92456792f8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5304f8ca37689016e9f8b6b103e3c13f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e074ac22c7ed7679676ecbe47e9930d1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e6168a0211fb49b3d1941c624e8745428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63ac04ee9415af6bed87c86779274ca429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4af8c4f28bb8aff00fa0be0ff20233430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f071dd1af01ec716f15dd6d97c147bc3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3653b64872af1c931986e847acb39c5a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b86072317c806c3a946b8fa673febf433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b064b1b459ab0c036aa2594c57f9b4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d145fba732e4a1b706cf3ced79a6740435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8d068d0f4880c6812bc84e76c0a149436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44aa70c2dda8d7f04d4e37ac56f0114437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df3f343ac102b294c86b6995e55ddd6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcf579344a439543d2c8a9a415819a4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe1526a7df4b881bce010f90d0b15e5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e8cbd3e23a5f7fe582104fc43cbabf441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fffef87218f26848bd7b5915c009ee442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990721f4066669dcbf465a0a0517e116443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f766a0a65a23786cc6d241919f32a7ed444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2887eeff7003145d51263475bfaa9218445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d65941cf74f8a49073d94f67233c33446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3c0efd1fbf841c16d3961878d16238447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f16040dd170768a16d4d2db6bcac851448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d2d886c5b9efc8eb1c5e87322790cd449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f617d7a81f2e460c670cd3e1a2db1a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7e86bac8e0213764f2feefd77029d1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621212fb2b364fc416025f2d436bc0b0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37bd3f7482f80cbd0025ad7debc0cac453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204296b37ed4d35aeb67672474dd0d50454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e93b3f8d77ed1a20c68b3551c3b9bc455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34869dbd9f1b9da50cfb4f04f558a91456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba4af1238e5a0db3e779a275eb99869457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cead2960a6a1c4eb646af3a0e9f034458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cdd2d4ecfb69fa3c76157c050b2007459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74c7a5773eaff4428101948e5eb3613460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d45c3e5d37526800fc4d04b381ca8fc461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0458f0ffc1cf97192da2d4bdf1eca34462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6beae9d57c230a5768f4680c965854c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6249fc9fa35733f8b889fec119dd807464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebd709078ad0939044f88a771a25505465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ba9cfabcfcd47e6e082ddda7038b99466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becdce3d99f14bd04343e4163681823a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ad3dd980c29b335ec3bb09b8f84e86468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e815521ca2f78bb3214eb174fd6131d2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b60c2e263630cae11c3c36d3962e97a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b81aaad0d0e174a5ae20f8d1f91393471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ecfd8e176851c9ef02a8948fa4d535472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6b134fdcbbc47797e93627ca4b7112473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dee752fc39eddb73bc039d0c7ff157474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cd1a771638b70cd6ec72e02e2edaf4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b1eb9099a825e5bde0ef6cd906cc05476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0313a47ba554e6f7e63cf57ece91c974477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2857e7469615d144052ebc7c8999ba478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e537faf2c97f6bf6888e4f5b98fb7e8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cbfa6535c2112f389d89c1a1ab3266480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa20c92c515a2a36df4e8d9f13cf882481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2514d0f803f6ec585ab240608e709109482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999423abb0f2acb18b9cd9a1a0a976e3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ebedd3436e6127d2ffeecfd495d3f4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36854d8f692e110502ecef064b1afe9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66f696ae89626d60f710daa6d912c94486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3120960dee8fb58a58459a2b5528f1ad487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfccf9f9298eadd7e6b993fd860bc8d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a728a622f3b8abf4894d2ea16348e3dd489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68b4a4905e4555e8a89bcff7d987a46490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9725be7da1ac3368cccba1612ba9fc77491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc67a40b70567e94b75e2d0ef71b9e0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b799759018cbb750e13c01680e1e7c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3374beaf3dc9dd09eeae2077f9376fe494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e19fcac10ee691d88481fd4595ed62495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeb7887e82c85dbcbd112f991e07430496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e24d0935b3a8418ef2f1d836b8e237497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0619cdeebedc8df47faf4f5e8e8a9fb0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85eb70f654ac823690065789cdc3c75499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d447e11855406afe303bfec12950614500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b663d6533c69546ae35c33e6ffe11fc501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbe9898efe63f8601845331766532f9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9eb86eec5beaeca85a9064091465d0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81f5ef7c5909df4a9e3b7ad7799ef8c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fac020a909a40e3403fa48c1265170505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381258b0685342375e372b31f8a8b504506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67102a6125b9d118c08fcb65c32932ef507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fc147ae82af34d0880ed594146f974508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a59795f885b3a65eb76d24eb29a5e0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b187bd55813831a27f97b4fed44df5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9eba90c36353b5bfc655df2faa7c31511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7918b75066acb637638dfee7fbaae62512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dd534efd4cefbc36bd24acc6fb8ea3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885a1382d34ee07507796ff28740950f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9587e6e6bf6ae86df670571c16c89d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28927f10100d6ed811867ccb60f69fe8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ff7a0bcf640fe6c0918105793a8af5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948e74bc2761378dd199688ade043a6e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e78c257963919ca7478a72fc97e3da2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013c3c423c68e719cdf3dcfcbc8021c6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcdfdf9e6c9dce2eefcb9d95ec6b27e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc7e283e44e96d948fb8e921f82b277522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a14ab1c27e0ec84007b8093d0744c00523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19a2414f96458ec3917bd11c1c670d3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1c4d4a1d36ee22f22138f0ec82afbe525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59911fc9733540ecc375868e4d3cf3d5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7c49db3cdbefd42c4176186b95d89e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cac72e0082a4e75efb9c4cdc400e35528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc2513208d3a329abbaf549db4aaf1f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a309dfc12e2fb6f2c005aa8fe23cf5c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748b66b60b10d2a182f4edf823a3a554531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519631dfd8a3c8d7d0c83697b0e9e5e9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28a935f56f807229c0608ed5b2fe8b5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de42d86664bf2620f1d3d7d944f36849534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed0599214291089a55b58b36564dc79535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b006b43046e8800c026c44d6fbcf19f9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aec2683b118f1a918017a4e36115440537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d50703e4de537f7d29b14414deee65538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88512ef92acc59000a00fa8848bc6853539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133598f5efb289ef2f5e1368fedca445540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5abb41e0ef4be6bdf6d484c961189c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151e175cd5b0b1043b067d41890ee23e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6420fd3cbd8777fdb23c7e59d9c883d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f27afe418505481709c20bb7fc5b054544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743bc8899bc9d7a42e052861705c8862545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eb417f990df2f6e6fd21379d8b4da5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea52c6245a368d6e3bb54a972854fce1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5f618d9ae1c5ed16e9b7b30966aed9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b07057c0a6bf405f2d362392fe4912549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ebe40f90a9617d64037f6ddd5c571f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40546fd688b9c5042e0b3cfa065d5cfd551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a56236ded611ba3891ba2808042fa5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe4b63b1d412ffb5c59282ba9a2293f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157a7a50c71ecc4e829b97d6ec06098b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90ccb53abb91fc9ee445b195ddae718555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51661f6f8096696fec289dd2d6e4c180556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112c87839c100293ec8417df30f76b59557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2a066c92c9dcf32863a17d1a20aa33558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815e14e68ebc33ed0df91dbc38ca27ca559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f5ec00759e8323b1ce2e8a64698710560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bef9299f4ed7d18de02f09793538678561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29bf44b1e03b13d52acbcb9ff8f8a17562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54354965c607780f9759be8756d7afc4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6debda74be332b7c1a7fb3752448c7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558075427abec78b2b650cee7b7c61c9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf6766eefba9a78077dac44802f6100566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f912c019570e13704a5056b2a659fa82567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4430392da23e9f31faf444bfffdeee568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad8e05f96ad56173b9706385f32cd20569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19342fd5d385fa882b92fcbf509f7a8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ef280c9e0353131bd7c8242fa339ff571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf2d7b4831e04750f1d16728b77cdee572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63286da83c4af975df16a9c7735ab6ea1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a32a8890d8c04a2a1ff0a31d4ba84a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ff281759535cdb3af3ac5633e5c8e23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038d99d9aac7c2efbc3bbfc2b1f2dbd44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d92ee7c9523759565d8c79a56148f85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb774bc5251161ce025f0f88c1c0b726.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b90025c69e98855892d5e2d8bb60e997.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36d13574eb180a027d5925a3d29e1838.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639e538091bbce47cfcb96b2add183b79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caf46438a76e5eb531c3e9493a995b110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fd97c6f80077aac0ea4794598acc3b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3251658f68cff69b95b6a498d9b1cbaa12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33822a9b262c6c9d4e00f2ea990ec1cf13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107e200f645fec07e33bce27f25c406e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480ba2cc5f56ddff684e88d2407e158c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe15982e77e70337c3c409da862baf1216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba88d2ec8238b7f16ce5323f69a2d6817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff152897ce0f109a2e253cf1b44fb3ab18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20800fd18bf57b0cc54c3ab172f3beec19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4aa7906a8c4fb579ade2611febee61820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446b2b9892aef9ccd48e925a18c2b18421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d51110bf8d05fab0ba39aa84ace1b4822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3b18d769d2931e2f76eca9aae4f2dc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988a989af600cb7c641250739ee821e624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a764ed20f3acbf094e3057534436e5e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933f5810c4bee735993a7dea46f1e99b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401eceaa6671acb84fe9f53416b687ac27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599b3329122e4a8799cafba3f62bf68928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c63958819d9f9742c2e20f02a90e42d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc893e1aa3067fad33d7c2eb960c8ed30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d1433be1c2b6ada249468c311769d331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef6b73420349bc8d5ed55daccc9a93b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c85a3b60c0a8379519276f46cb12c733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7c8f3afbb916f3f92268479a8fdf8534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b0d79ea44911a3f1512e0c0ece609835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036f5e86ea8244b58f0fc5d3f62e2b5036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e000a9bec1fdcb1e6e6247c63855d78b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22beb06257ea58f0b5a8a2ac719077a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c09039e88b9f1903d09790a97d124b639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d14ffc2ae930bc6a1c6d3d84f9c5dd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d67ef0d8641b19cf6cf76d682790a0341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318ece907b78c6ad22345e3277df396e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0209f4b0dc8bd7e04f3c2b1fe37c88f843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c392feb6f885faf5b4407d4baa6850aa44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26442eb828fa0b299f7ba2790370f13445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1003fd5cd5b8a4109c276420d62a34ee46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9573d7ed39b0ae739ce02224cb4c2eee47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890adac30e64f6f706f91ee9dde703d548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984b47370514b2a47cc7885718629bbe49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac702f81d27067dde326933c74ce33c150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d55f42c34405e23716ec29f911c52cf51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8187cbcd1a9e22a97ad88616c0601f7a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be50d89893b5450eec4c0af173b865153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0ab81d0344f24acee88afca7510d6b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3ab5bcbb61beecf5c95b2b3fa11a5755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad652d22cbeaf0de2c46a0c6b42e606156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacd206502a3bc6dc7d68f509bf8982157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcca88b3eac1cc3ad5fc160f0628f17458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea891eacd3991528352dc2b3227683c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4501e017749ff51a545a1afc36941e660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34651189ba11446a0072e1c67e7c3a461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81461b1d18beb1713a124508d525e6f862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd43b629724c0c0556e0aae632cb597463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7723ed455ced904427e8f98de9a6f364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cf1329410676177d1019341bf68a6a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a31f7bc12831fbc8faba32855f774b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d7f3bb40e8bf5b448560e806c9397167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20adf33f1434ea1fc2206c226165c8ea68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f871b60bf977927be56829c28b1a780c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3716332d1fe1e82aafc72fc12e4dec70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578816b43e36b84a6c5ccca01bab12dd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86f67b3b1953d2b9e397951a53f656472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bc68fea55dac91f6b61ec5a3a5305f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcebc7f7e9d67f92fd273b76ff5455974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63de548804f2d50e1251a2d3bce5cb3e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bca848683c1d901fa8e1d5e1c71fa876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc27c5fbc76f985345710da379c341877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08adaa78bbd2b2752930a6290973253978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e36d42979fb41fe1bc35a93ddd263c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ee5fae2f5e92f597c4686bc435867e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a4390cedd844b00148c16bf49113de81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affe7726bc2e37fd54a652b2a78d612782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d345b07aef807e13d6c311f31e833483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26c9b440ba02181a04ee0eaf4e04c4f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8b9fbca985e03b578a72ae345cf36b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e604b82db5f2d39c0e15c6f68d0a0e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592602a1791ad885e733fde1f059c02387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c748dcc95980f7f79f377f11d85b27dd88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f433c83eff9e224f72cbdd7f9eaac489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2efd21014b22fd145256d8be80d013b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb0d6485500dba038ccdb38b7b3388b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd90c0062970716e571b66ad2dd1661092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9bbed7d0b025f2d02223d48a70cb5393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade4591028c46380e65dd405d99a524694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a839e9f888e224f66051604c09981b7995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406b086cf8b21f8bbb0b5082d73fcf7896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cf2b7ce90bc4ad1fd059ebeff134be97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ab97009246c565945e55d0fe1cb02298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2579329e7158ad93815abbbb27bfb499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b869ab2ba554580c52a249ff8bd5ff22100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46e7936ff81139301b21169b48a6d3f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c6150fe5d0564a1c1935399922881d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c797f5aaffbd07940628bb67899aa99b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b39a6e0c3e03c437143efa8f8baa1a7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f03f3f5295a125b0c92150232d4154c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94648a68716795e392ee6c7f4181d2b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3303f7d42625e45995159940f850b95107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5122ff7c3c8af6fafff8ddf180878825108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ff6b2e0fd0625b8d7a61bbce6efe1c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d54c0b737e716e6bfc66d6b365b134f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7f886e0d3e650e94b874ae3cf2a0d8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e09a0a0239d9f0f456528e97054855e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a471ee39cb0dc08401a667bf8ffc0b49113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee3912ce844f730b4b57b564f471c35114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0859ecd0447094dba9a4758e755f7ff115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3753475188a58a250c108591a895bf6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bacd22f6d032affb82f7828102860de117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79e5b5959ba7cf63dfa7a2a2dd3cec5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5c3c29f7633478d994ce24690d2a34119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0c8a50b438e4f7c5d622d279acc33b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a366072d60b9b256937bebdbd0c509121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75e1116f3d8f64a04e5bf27c9123af7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c93a103f4fb12d75b0461bd28b1dbdd123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be2e3e246ba84d5f7ac7a52a1791d02124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8224201ead5eb4b1f2a8add6876a356125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59477322b141b1952d5354169d362a46126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b936f52036972b8796a092de8ce9f23127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a017782951c010713f32d1af0b92ff94128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fc3c1280f11f69a1bd132b2cce4f31129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfc43f529c4dc818f5d94c6deb4e87c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664d0ae38b38a8dddebc0dfc99cbd70b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee27990070cca65c487bde6b2d735ff9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2276bec539998633da44717069e7e275133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f20362b5559801e1eaebee7c302018134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cf8068c5fd104301b7fcb513032baf135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e468fb9f57121edbf4f1380c68df5e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d723407c7b55296941417de788b78a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0921be48bde7b5fd2b7973a37e184558138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e8354bd04af936b6b4471c41942ee9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d9ec28bfd5efe439f1b42bfb4b2bef140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8534ce03a47560d76f1f9c205bbcbc8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd9253480b4f90b1ecbdad95713c1dd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35433dc75d85f6208935f1269fb9e4a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec761dee836cc975b7078314deedabc2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c709a6014694bffe8620a73528f9b7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dfef040863582d05c1bdadff0957f2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97b210c17169e26493835e5c37c49c2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d873cf82a8dddd6cfc083ebb8180fd53148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d26ed8d28e7a1624072045edbe5b4d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ae3f56f190c02782bef409f7780715150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9668e17d0892fda77d65f578260852151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911c8d57904279ac68bd5dd4eb504968152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4867492f95efbf56abc1fdb9278ff33d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00965d9818b578d7a4ee8d8cd45b3b6e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaa1de8b396e18ffc52683ac8721a83155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb0aeb62d50d3baeb4c55988b082557156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3755b65dafb291de1b5c92a73a7c3827157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748cd98d9eaf7a047556f8997d7a4f1f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2e462aa8c3671fa37cad41da767e3c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e6dc1d0d48a13bdfb04a383e0cff26160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879b0af41f2b7d9bf8539377e8bb9bf0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f0f1c876125fbbc5c85670cbebfb34162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4629a3fe38bc2cd0f479660397bedbb0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374e0bb793afd42dd990bdf7350ae75f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c6227a31a30c740627872c37fdff03165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df3ba95dc7f7f0bb96ba52b2fc2bf1c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49ce73fc8787f16ba55368aa965deeb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a24118a2cf2143074804cd455ba5ec168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b181d21828b3b913f87a4aeda050249169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffe57a0a0c6c92364187166900a7fce170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6848c184ca58cd7d33b393f913645dcd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada44198d06a2f272a6a7d30598a3dc7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fff21d052d5ca073e7420dce78fd87173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc473d26f776c242d697a69f4dfc7874174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9794912f877a87864d4e37ccd5c25270175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b18ece7770c0d86312c4b73750c34ee176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0764555ed15b02b2bf005bf462a7c54177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc9b2e97a367699def4c9a6b193ead5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73897f5bb26a4c19d37e411e5d7c7ce179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1e3f806fdf26cc3f5d8786bdbca217180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf30ba9c73a6578a6537d8f4d87cc257181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243166d4bbbd984734f71ef04c8b63b6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b85c5dd83ed10d7e000f7420ec12ec7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257d298856a4a5c1a8fa7dd07f6e50f2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5742649fe353a577d6919935b64e4f46185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1142447ce5dce02e4120cb7e26825c06186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6094bb26a54c3cc6bd307da09be18596187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198425406a75b3e47500c47034822b37188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d76e077604fb0c605a8d8c31a38301189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad6a4b25ab900f0f63eb4cd82823c5b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e9714ed0b695a9e183a124a746e5cc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491fc686baf2a089daa728455683f365192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499861da9cbadb4468725353320206b8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baf02c44ee6323c00c5c51d9c1a9f32194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cce7cf703cee6277b33da84ed05b530195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d83c2b59ab28e344540af75fe4a2ce196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a01419a8d442e37b86a2c6426b7f33197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa261b59a40943a89d95077caf523745198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e13ac8db91ab0408f50bacce6148b67199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14ea267235eec88a25f341ab27d15bc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb28862bf049b03d7ad14ca89ab20b78201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d368cc3f91092232fd2fdcc3f350fa48202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe406733dc1bd768cc9b4e95075989b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcf951478214a8eb50290f0965de79b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0649cfb21f15bf0c2cc80d569980aa9f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48e0c96498d47c0a4dbed89731c68e9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5847d0e6befc64328302c85b51c528b7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb399de8a19a3d39383b439079e3137a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba0cf5f023bea4b1a9a9f7d69311acc209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3988b4dca90aa3f769c0ab215cabfb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87400a423dc5d06d0042daf1b2cdbffb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0823a8eb00d67f07e59fd7bd8b40e172212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eccecb41610fb5b9656465e69515b61213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68a84538a231d820aa3a1227d194ca8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9890456f1ec17e01734fcaeef1d2532215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b5cd48c9df2b0dd8a39ed11fc749be216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a34e6cc1682f1755a35df42ac00774217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83279c2f8fc76d6e9aafd517c10c665218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5674a65f15a0934d914098666b6386a8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2868c5df058e4224b3b5a2734f2ba66d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a11ac3fe254be1929d3b02809b5503221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad6ff54114f72f6720d86a2c427d7c8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fe27067fe4b6f6029804e265022fc6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e56c9e15156f7bb5a01bfb2029046e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b147a1dccf0516df780193509a3983225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c5de56e72d0f97aa11ec1daf22c646226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999528050aa3d4a34bcef7d9cbf57100227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e1f0bd39c20fac953a272014a2742f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599d909bd7e63a2232e11a699fec140f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedd36e64a18918708d023e052850164230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab96f8a26ac0d80e1b1e28eaf78f3dfb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8363b367c7546bf2dff9eac1fd2b4f80232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a9b0c8e6857b139cf0a4ab999308e1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e7b3a96504494dfac211b1bd5e111d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e4febd2efbcf02ebf63ae7a12b831d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4bf9816b9e1137a06125378eaba6a5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce76ed1bd4a5d14e10b4730f2e6204e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac79b6095ab16825f6c22e399738cd86238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247db262b8d2e809d6a7038b32d8ee82239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fbcdc02b6ea530b7ce891da9b41007240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d224255dc47bd5b189a1a475e7b6bb6f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaefa5b383a8f30cb9cc97b896e34ea242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d95917f22d4f120d57727f943bea24a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b8a7667903512cd99ae8bf47fd09d4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747fd2c1b8d7bd8548506ea89c5400d1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ae020247020101c05057a3a6782144246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407868fdf1949de1b6d9554029146baf247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04db30af66a27ab6d20c560205a5858c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fb5f66b68732b4311483877ad1dbb1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7453942e13ace3bcf4b7f3923bf181e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f770b3b77aa6b7cc2ee7164502df41e6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1688298a748a08ffc455e3e7d9be8d22252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cac176649cf56fa4a71d322c9914b1a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80753b0c6ec0507e8c9ce474aa9b4bdc254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd77e98a5220c55d12eb51c00443fa5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc3a3c802df27784cb815b6d496c389256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2446776f97f10b800ca02dd32b2a548257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a01d16bc15dbe6298a0a5fc5b9b737258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feceb0d4c6254788a1aa54646219b904259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1110adbee42475f70e5e98273a38b1d3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ca6a1e1e5b207e908ec3788a657e54261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0489cb372aecd6256ed1f45fb75a8bf262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26249ffddc2e03c722081e824856f47e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75e2e52b49ac7d8d9bfcb188106bd91264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff9fa647601bc1528dbd5f8399e572a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba053fabde01685e7350318fcf3cb5c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae19828e1d0917777f38946877ee7d56267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286b71086dcab8b78276a05fe6641716268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e213b3d140d18d5ef1e063f564c31a9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffde339bc5c5eaff3e08c85d30a7b8f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129ac16d81ebb038107e30edbffcda71271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac23adf476a39607f8c18c0c0a2f62a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbacf86b0b6b46c596543e4979fa7926273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932edc5cf945d349d079d0ec1a0ac8d9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2230485ad2bcb0bb2aeddda531efa7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f440042d0531a84ddd6ab7812d5b11d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c612992e74c2ca394072f3509d370b8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94046223e59bc5236043c24803428a9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33863b8ef1064676ca9474ddf06e916279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47be8efa676541c445badda48b8655d7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc55e758c6e4e8d637716ec65f62e63281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec332b4b612de68481fd6baf7ff3140a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674052b62f4042d3dde4bf8f32437e50283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f013f22827a994ef5a402de4ed01d791284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e006cf72e703e1e6f6d805a67d65e0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431bb21e1a69d2cb660380741ec05678286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45ad2392424444fdb287119eab17931287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1075331cbd048554745bba946f02b4c0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fac96263669ba3af358da365a0276e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7101ddb98d67b76fa8c197d46030821d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc689e6b86c481fd9de9cc83c3147685291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d3e87f552393bb301fdea58f933b5e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e9de90fb7cf41cab7d8e9142e3fc97293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4b6dd1f93243cdf824bc55675a03be294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe558d0d661c5cf73f35db810dfcf417295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2f3f4f9748d18facf3df167a6b2695296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e82474698a8ff9b1ca9088cefafc99297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e834aa186bda18d4dd647ba085c72550298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983096b3827d79c4d820ee0390856763299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cdd2155398f13764a9bea34824a4f7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf01c6d368db14239fc4edf8843e7a0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4747bcedaf357bf966621067113139302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944da98719724bbeac57e9b9cec1779b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d2adf2dd1cebcfa6b9b5f6377476dd304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11cfba91417c5aaeb6dfb3c2c1ede79305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38dbcdca63ddc83da872ea96db326f2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fe01da290c1fa807e5e19411225f36307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734f06a1fbe2eedd7c72784c4bca458e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6739361b3bdeb9130574875cd5ba92b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337bfd34686f1bb7e13058a419f6188c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff597bf23c38083fba0059a6e9e3804311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e640c6237cb818b4a2826d1fa999a6a7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7730b53eb1df6643488ed169c69f47313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6967e6b79dbbea6b1e58cf5d8aabb4a0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7353a7cbfd0e998533a196dfe2ab591315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a42ffea134fb6f5685b02b12af97fc316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59435b46bfb7165d684380685d1d5f6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01898e24c6fe50e81080bb6dbfe3a11e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeefd3273bf243373c395d4e9ecb2844319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64694b6692438debf7b84c1bd73eb5de320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a007acca825ae4e2fec2aae9ffd4240321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0144b5dd9588cc6c0866785fb54ba2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ed4b0b26a3687206cfdbfeab21975f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12da067d2c43f897087a75455bf4ce3f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b9d567f8a1d5eb5b5f1d7bc97aed16325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992039fb9d3d92821b93dbd02154ccb3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c617f82645ee73db9f82578c4145a9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e07d4ac2c966d187fb588eb6d2a290e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872c4cb30d93e49deb3e9d38d38a35fa329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea63b17e8c5293704083031f34f17e6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947f87fd8cc892453828a7f64a6805a9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5c3e437e8a5a45b7d42e7539ec8ac7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67319c518653ee1b7df8cf3cc3e3e136333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40d0eaade0db60e5f36cc9d91ca2791334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f9024df686444572286ad4fa2cb2e1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e7ffad7f1aab2bfd859c601e2e0769336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dbfad8e03497e2899460687d6f58a3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71a1ca03f7cd924718b626ac4e27663338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5ca873fd1d6bfd6ac8024c12f75887339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e76437002251686aecc9f59a94bd6f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bee325b13e72804ccbf7fc325c767c8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9a5780d231270e3853c47edd59d026342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8c88a18e33f5b63d65ee58dc5f3b36343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aff00bb938b71705a13739f774edaa0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56becab8822047bb633e873896c9c08345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec3e38c2ba36600c30823f2f98339a5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f39c71395bff5545adb64888d2a2133347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028041986331b3fedce4837a4786c385348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e76ac5b48d52ddd761e2a4fe923528c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9845c2303b7b55eaa666555bef537782350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3facf4cb16d82df84d5a807639e15067351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f691ad67fb18ec381f9baf76030d4f68352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2a08837531d1ac2a6a47523211bb35353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d2b2c1565d44fcb125ed4814b5f9a1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0567bdf2f329c16e71166e82e21414d7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e829155e39d392e6bd1e77365c72ea88356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0d7bf0c50c2eb4ae6e4ae3ed035125357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83268aff0a2b41362cd29998827928a3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049197d473484f9e7b1a46329472130a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13b6ba28a77516048f6a7724f16030e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abf12ba173a437a4d9762c5a535e3ce361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9170ae66f4aef8573fa88df2d29b2971362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cac39e079f9526b80a6ca8beb86e028363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877830b306d2916a90bdeefe305474d3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79126b20c910f0a528d6a0c686fc162365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0924d8333d4d6932e08f8239ff8d449366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672cf611930e5afbf27bfed48a2873c2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2182501000e72a12507c6ecc41993d5f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea42dc58c5acff5d7ae16f07368c19a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09aa508614dc33c292b506f0fd46dc6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671508c0631a47b9175b744f98ade6cc371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad8a0f16801895bff31c0f396f9c67f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf252686a08898a67dba6a2e6a041f0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4103f22eb75fb3c40df32f62a6156c28374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2eeaae73eb42e5f90b440e4685f9d5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8960f4cfd505b27701e12b2253d2e950376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932f6b84c7329c3dee1f8d80db7f4799377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceff30f7df9065ba8f5f30c1b789cc8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fe8b67e46669023ff30440de9cd40d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644678cdceec5f04fa833df17d8e5367380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b2025266c3ab881abdbfe7fff65117381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c982755916473de35c9fb58550d91d1c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e296e3434c09e097740db396817817383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec12c33127e80fbc0334cc9656707fee384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5958fbb6cb02ad33a8b868d6605e09f7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1e5740505d91927caf476d1ba9c666386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6facbc5d7dd8e41f9a06bf406091eb06387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271aba35626cc9f7afb095a7196224a3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7ffeb18a0c07bf4b7d934c8276d732389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a71ebfafa018124d8d43ae04f030672390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2019216c40d9768aa1cf15de391c40f7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61364d43008f9a3d61cecda04156101392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacb2ce4ae2acc7415322475bbd70614393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bcbc7839e05f9e6782c0c1772e0f0f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33cfcae57d95e938c5c424239e67a83395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d59041e6eaeb3d5d654ae4ad3b939dc396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba90b41bab05b25fb4d23da3ca4e5196397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11689b1f0262005334ca227285f2e244398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9c009f28df479777ce2f9cc3dbb734399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea20cacf18e7d1672798a821c92fe639400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1627de0dde7f89ec0a102f2f1e6734401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a633b9b7fbe6abc3f62cd96bd3c1e2c8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf8fea7b785ec7064906bcdd3fc5179403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88718ad6d855c3aee34d2319769d396c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25352d531bc6c3deb6956933b76a5da405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d6607b8355b91616f8d5b4dec93736406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12d927dd1edbc9582b15ef28f5d13f8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff5d06d6de2fbd3d9e821ceb13340d8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f72d74767994ac7edca8442340c903409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8915b3baf6e5610ae7dc90c2572dccdd410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ea397ed8df2f44b868ee6faea92975411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537fc907e6f03a88a103461c62326b10412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7936fec8f374697c02e21f413274bf68413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecf67f76d8a60589e73ccd4c791825b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f64e3a485a5000df4d72ca07fd7c8fc415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8b9d3ae3629445924132c4754185f2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddddbef90746e44e91bcdc73ab6242ec417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7091236c2138bd74408ff3014092b099418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7ce774e66dec57a9146e6aa10925a9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158f6aed5b37b83ab41c1e40a68fe0c1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bc8c5e04dcd993885a4ca8ae32b740421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c73e447848edfd0f65e11730e7612f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b282836d4d0d0ea124e789128e48f0cb423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a874298010af3bba68bfb9497511520e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15624cfda3aefe49ba76cfaa44d36ba0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98f8f45c614c98cac3da466c529381f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0a403dfd576a6e8376c0ef386282d4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651bc4c9a4a766e4541cd57eb53102dd428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794fd3d37bd4a688b8a5abb3f2265423429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ed0a29447c573280de6018bd71746c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b89b1c4134d0ec867e429ae045919b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7174e14a76352c915a1fd43e845661432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2825c4a65a8718bb4ceaaca8328619e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc925adb090d56647e98875dcd7b6945434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734e8b7d372d694cffe31b675b646b59435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41adcba6fec5b36aa7bfe53f7fee07f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706f899d75759368fca2612395fc09fb437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe0d20817e31e88115529abd8f1303f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718607b21746303be0dba8a995b53282439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42da58c88bece5440ef3cec13f0b9b36440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e0d8c9a4904a18ded692369ed3ac78441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de62d42502e06bdea5cacfafc5a74b1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcae0fcacd4070d0d1213dbaa7b9d26443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5cf447f67e923a241659ff5b43ea3e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8e910658fba6b372a45b3c1d102a0d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2997f8d859bbd132b41694505712abd0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22561d6e2977c762796050b46ec6d918447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71f91f052e36a10a2ccd2cdfe679d84448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa5ab719577678667613299a0e3148d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91ffd21f53413f7a16a2db2c33dd8b9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aac769592bcdae1e37cb7dd348cbfc451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb784763dcce30c14f81213916e2426d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b40966466ff8a8d08a217f51cee3bc453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52681e1c638c0bccfddf5df4f78c79b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a885eb45699571975ee0a2690f610dd8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c099e5cf536be0189e4407060e806c07456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc293a89de89cdd82e3bc7549a351d02457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0ecb8dcbf0600fd708590fe80c75c2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f08c5458b5c03041e26035c4f5f58fc459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b94a4c8ba9deaafeaf4d3ecfff416ea460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5868b8943f65a1d604ca1c5c5adc9a2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed2e19a412e7f6ca00ca586614d05aa462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52959f8faf50abe3a3009ddea0b342ec463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca67ce918d78995fc87a9fa5ad9b9d8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c094805c635bd40807612e92a0f22e6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf909cba961bcc13ca49bb7686c9963466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f6a901b8c180c085c7bb5613c483f3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e964e5ec456cfde7f2f3fbbf2cc243468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22db4171a2c24034c27aae0825f3be2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2932a4b575a8d10cd129285f2cabf1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f198ecc77f3e1bf84bf40943f97f2809471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e7faa9dc9eadc02270ae7e0fc0d1f0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45943eeadfc12529cec20cc69512dbe9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ea7eb2d5f1c73f08c6cfdd89b76d15474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3d27fcdf7dc40a22531da1d3bcdf42475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d958c645fe43411d1ea5a9de1f21f7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de68b4cf01dd07d036f6375b78bda1cd477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6db51b0c90016db393b61a60392da0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c57bcb9ff53e853ad6e4a3accfcd64479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bf47021f9c8e56095a2c9773ddb457480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40176ff88579ffed32413740649219c3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ac2e39f4d3446897311d59aaf4f3b0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e60b11bee81c2770d9b47ed4a8bc838483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69033b7c12920fd0abc3046b0944d41484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a92f903f133b5b93ad98e04a580d4c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c8fe6c68742087a21ac505a939644b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444ffd95093b98d19b3023dcc127991b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907ec267d8f91253173457c46bd61828488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e17b79801f220541257fa84e25653f0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38dbbb30ccc339be338d964b13fd05a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e65071bb52198e8a011253a6c61ea83491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c2b52b7c2757513216cfaca83c1054492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5e0b84d3cb0bbf977c1801693eb5ed493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2af51fd26a143860ef137e72521723494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebe79112106e2d3bf35d88a73331609495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f36e4baa096e8cabc07b95e8ed80ab496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc452091cda054695acc8735e0c4664497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135c526fb7c7d76adcc73cbaf4f06ba9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c549e0d88d856312be601982e452cac0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17727547bae4bf174c5260a447de490b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2691cf10e25b56a5b9d070e042f26b97501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116bb0f1bb251c539d342f0f06966407502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7c64dd9da57c905b139a5c240d58ea503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8176876d1bad1403df4021b19ae59581504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20bd945e002394e109771fab18b2fbb505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec7a3d333b7a91d7f619835e8b8d6fc506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff3ee84fe6a0392ac01b53c4310da9a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf7bec606d6cba8ca27cbe96a1c4c2e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06728411ec03a2f770712ee367dd15e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f359d59adc726306a50a7887f6b7fca510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33740ac91421bc89d79c18e626825367511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ef907b2d13bdf4305f8b8e753e9743512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4087e749c223eaa1b5415e8fc053f74a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bd9ba315a216373d992299649550c0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ee5eb6a819ef99d7ee5b83e5402de5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabd76a5e59a50a4e4aa89aa5bfe5933516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777bbff1d3f8aa202e78c18990b0a78b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9000f0fdd88ad5bf4f1724926ded0f69518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e7b37d392bf020f6aa4ab3c174bddf519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e6ec5294e51402f499d8bcb19df24c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4be3a3bcdedd662d059c25187dc285521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91c94e72df8f08df4cfb5280ee5cd6c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d06c7910383cec27f1188cac82abe1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55eb4e675bc9bf690584276f10cfb61524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f0190848988ca3551f8b650553c8ab525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6212963aad30b86ec10f7da4e1a14c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7e6feb0388da81302260868c698424527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d62edbef9dfad15a9c9482b80c11e60528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b43ad26b338896b04f6238ae59f0af529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e03c77dd161e829fde57d3c154d692530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464b3eeea6973583583a5f1f1211d450531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21516be1eb369f81e1137166ecd0c776532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e3ccce839835e4f5ef0891e0d5f350533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deda1de9691151958f7e07694271b420534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cc4d3cf59d3b1ac68045e27cf7dcd5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d9976791516848acc682ce7a48c861536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc2efc8d6a1a7806ae56dd3b4a97dab537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017708b4fe68e29475badb55fc0b1d4f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a471ff7ff057916b8506b7f0c9ccdb539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63aff0610b795cc7d3430b58da35da04540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c4c38f80238b2968e8abc935a90561541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c68d960cc900a8f10d30e486cb19b2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55903fa3b12111b13825a4e8580a3942543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6185d8f315b608f836f4846b0c017148544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d95848fe753ad25396e452894f64b52545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63218a9c45bac8cc558628140a4d2925546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7245943869ef785e79e61ad7fd200d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db3b500da47244ede31df23b8a6e674548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd201528aeb9b4e40f4e2dd1099e965549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa80eb7b1ee89a19baed13474a19c72550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a35a469141ab5037eaae8cd97b208c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64e0ce6112217ae0993068075e419d2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b5707df05e824037edc58e200f32fd553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0577c7bbdcbe9a2971deec9b2ee095cc554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c75f400a1523004ee80eb67aafdddf5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6c24eb3089251e98310e20e78bf63c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ea38d0e3fbd9dd75e0e13971a5ad52557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a7170cae464d1f9299af10d26b59ce558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766daf901256d146d6263d3f886bb44d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8babd942d7ff0c6e79f20904d7e3a0d9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6529c45f1b623f0e2be0753a4d1c78e8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59e9dea848fac83c9b6381eec5ca2b8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bc41bed38ff87dd39a96b38f99a214563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816d28d12b16a580250bc5354305a3b2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dc70a47a828547c20b4082383247fb565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242798856e1f5d53093df95dba7655fd566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7390c6515fcad9426ac3bb6f40ab6d41567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a456af6adc4e83a9856d1e89448a67b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f29ecc8b6a7f8e226f6ec80a10eb39a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aab3e631091f25951fa80443212eb25570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9c98c5eefdaab92e1d1fa19caf39ac571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3e37777d04781b1db096d2dcbdf828572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>