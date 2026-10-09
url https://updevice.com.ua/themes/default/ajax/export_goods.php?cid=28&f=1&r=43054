--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9848bd40eac950337d9f18fb7e928701.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5871f221b82234eef2eeba56d0348b0f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89b0e9f459f81dc58b2b9c548bfcdf33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb7484e676b25153dda75a440ed631f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e2ea11ed719f412732117c5d6928525.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf41fd3d044a164cdec1178fd8d52d66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9238b12e77c51953ba098518547bec2a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fae8940ea4d092a77efc3b39ae80e298.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0008ccb0347160fda88aeafbbc07fdfd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4338494c298aa4a177249066bdff32110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6685435a6ae8bc7291784a36f0d8bb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc1534178cd22cc6fc75d97d8ac31d212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdc5da26b83ffe396cd39f163c39fed13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfb2c990b3b435c4818a383fe063a2414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128130cb47e3c2da3be4275d720e96f115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fc4d56141a908c2e5ae2b16d98892d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf6a9d9f23f0df4914b8a4e394fe3ce17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8684c5f5290cc88a6f8a2dfae9cb41ce18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bb90593826cee15c653288ce665df819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e83c43d6a09deb9ce378416d1e757d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a480d6fe4b232f1a7aac30448d9b5a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dbe6a65068a9ec846e26ad52d615a122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb9cb016878ece0e1fba6fa2a65d76a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8bca2724704e586e75835b8d9770ad24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c2ff3843c85a11b39311b837c3a64725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc48927008b75c6b20ae6aa7bde2eb1326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859e9ba5c109603249a85317af5493ce27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc8e625ea844b5aa7e7a5a3ec2b02af28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43605143f5c95bc5f74905318347071129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3340ead90ef0549cd673d05d6ab31d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7d348b665e6251c071e7fdee16190831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec49933e15c297bb4cb456faf2e99e532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80044876aeeaf569fe1f20e575a50ae33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5eb62649dd13a1bad9378b24b933ef34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6c45cf6e82eebce5ab70d235ca3d2635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d9c3e0a0d7b56135503d021958362736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5f8173da7e4d18f1d8bcf992a3d56137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd32081d0dd817a84e48f653390ec56638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bc7d80bcb60b553b212cc2e1d7f01639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d527e162c98c5543a15eab2aff41ec40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eb7e65114a9fb5aaba336ba34398eb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2fb9da3812a0ac384b62531f03bcb042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693e0790334ca824be844011b82f1f9443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b108a08d91d24c869bac2d1dc64719fd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3acf9763bb40a1105780c4f8e539b6d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d948ffa90e8b20940cf634add031e846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37f8d847b69e0cf3e8fc614d0465afc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f761bc0c3979d2b3071b2a52b8621f8f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2239b77e380ab2b298f839457e134349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc37b92e21461428a65ab331b2aa9e950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e9470cd469e21b28ab7e3519d196c151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71660d96c2d40d769d6117b2f39d886d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f480dfd426de68ff9493fa6f8ef9ee2353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e55c57f541ee027a1f625d43ab94f8c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13293161c4c957959825b2fa8f29a30155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5d7a8118b619bb59bcd2db837641f656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5339685c2b05b350ac2cdf1e02b1cf6a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e785bc0ba0161c8adf3888311c008b6a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb56ad13af1ccdb2c27569138128a1eb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc2ca34455a38ef3a7382221745d33360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4087d6ac1e8f5de7439f04073eff6261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8923801ad22311f8ab910ec2e8d460262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b563c9b1482f43d59cb21c9c6c56fc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2858aff74f848e3fb055657c1ed8919764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176e5c370723fc5e33d397615f679b1a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d44520912c24f14cd9fd92ca374df766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e134db6d92afa8efdcbfcce3606aa0c567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248c187f9ba6b4d10774028a2e76d05f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84559ced3861f5bfc7e73932298553469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322f361a764a606567c966c399b7103470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1743276f621f66598fa954e60b0af571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3fda9d5215a10cfc14156bb733151a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05d80a0e21926435217631a4b70b03e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4108ddc37a6c96b1f8667997a1d19b474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724ed715fba9b03b7931dc6d95f07cb575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0dd9982eb89d208d30c2b1333bb4de76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff748a1879276277ed09d6d9790cb5377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0308f02489345c24cb458af8550a197278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed40b2687e6cde725b8075bad6208e779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df230997213002247064345f51e8905180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9626f89cdd6467ffaae00bcc82cc7d2081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05346ac3134f8824699657c3205437782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa0004d066114bb3eb7f5c6a22944d583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7319dffeec4658ce3da72649eb807284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cbdd4294f2476c3472b4f457d10cb085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b465dc092c3fea39822083def28da0dd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1977e8ae389b4aa14962561b8d937887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ff29b8652a8a7f7a1868d4c49a164e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702e05cb96d6893b0c7cb5e931bfbb8689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924bc5427317849793348e245f93522c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d290f37a73930683880c045db6648dc491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c19627736d6d2d4fe07ddd75ff590ff92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195349b18df015345f74825db5c2d0fb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad9ea710fc46a60b35f5fb1f0ed74da94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31d98f11ecc8b87ccd733dda3b6f60a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71deadfd8c8ca4a79563cae4f79122f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e24c0fca2adf6c4ca7f537574f048597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d4898e4402e7a5461ff365e1c4f98d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09689b1552dcc4aafde91749934710c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da2f6044d056992a34a8d384ebd3096100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be6616c1ab8d79c6288920096a89347101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bc6f6d05ff6232b2ce59ef0958182f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39310b48358da881bfc8da498876c293103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f31a5a2d1995c30a778286393d08b4d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cd75fd79a8ad54e96b9578ae94764b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0041a801ecb924719d90448cf49bbe04106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcd296a6d1ad75e7f3502eabf835d97107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d471cb711f5f3a93c32f9bbe049a30cc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fab15b2ab52242040208c86bf3e4c53109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6a03db5c01d0be9e1b84f5c804be9e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8afe0d87508a91813c829a1a1c4a7a0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd200da8428371a96813d961b0982611112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14214c63609014dbfdb7be3523e8a26113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f862d4eb57368376e04ebb420370948114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744efba5716ce9345b1ab515c4153fb1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa3558b7224f5ce5ef65cd6ae1fbe2c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f97fdabe1ec41057d9737a6f4261045117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502a1cb3dfefc7b5ee238847820af3cb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399c558865daba6c81526e2df16758dd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dc962ab8a3d75120a242a05fec2f49120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d5b5eae496d02a453585f4068f4c5c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7850aacd5d57c15be0e3e9b753b5a637122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b7f1b9cce4df9b7ebd19282afe6393123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb44311ecfa34c4cd31abdc9d8a2cd3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f741e9e3984ea2f05c9e962e4a5a8b42125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc99737cb2632ba29d80f5e775e6820126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c7ffbcd6a71237cdecfb741306fd71127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581374ce608dbb17f9e04f2a65751df4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271dddc5c08973f8e7d2d77a92742cb7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160d6fbef11215313ffb2f5241c2d819130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3892b0b3d1ecf4bf4788949a3b2a68af131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197b7272b9bbde3a1f651bf0b6af180d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40b2a8a25b5da8c1a7557d7d36c1998133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebe11b90a252edef58f66087f9364ac134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af85e1d71a4ceb1c969cf333ae534f27135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41907c563f79960b49d63b33f43fe268136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca33d434e657170f934d86b4e76a3fd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42923799e4bc17adc8699de48ab1b5be138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b132211359e18c3d6edfae8d03584ea139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8a2f35d835f073133b33c233f6ac47140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8442853c0fe9a8c9f8fcf0c0ae00c72c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae5a3ebffdd4a9d347f830748c1b752142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfee940dc752139e467bdaaed995f203143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b8ae8dff2096591f4a6476a72c6ef9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4540b44713c99885561ed7ca0b3f41ce145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae68d020fc57410fe136d6272d8d565146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68c3a94d8089bcdec5f27e03507d976147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac471fecfb656d663f553b059b22308e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d25e283fd08efe458e43f097f1c8045149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0917f824900220c658672b905a3bf8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bee843e7b95c7b571701919d111da7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922f157f374fcad180ce609752d33516152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd961285dc011955d86ac6b7a14083b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405ab8b1fdd3e395e1540e25ed35e217154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d37de618aea4c09ffa73b27c89e7a1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d948afe0f5397fb95a2d0226654f92156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114e1a7392da5a3ba090f077bbebad34157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fca7d592621e7c2fd161a66498e53aa158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e832a9d12e469b657b74ccefce4cb237159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1c82724428b42d33843c71ff809c66160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86c3c5850889eafeee4fa2771ece4af161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc4e7d5f225d732b32f2dbcd18e7f04162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c256d96916369511b5de85f5790c41c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1dde8f5bcc67286afb45920ba99395164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0cc8d24f012b7c3123728b39b4faa3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebb7db94b6bff6a91c7fdfc83fb71a8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74884b8491055d988d319f60bf8f8fe167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dbdbad45c23622cfefada58b5d6cb7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59563c681270c4ef9ee528a4c4d2343f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6306899791a33aefdc8f82908e1dbce0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acbe88819f2df6a5ecf2d9495c2c5cd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9c19ac2d63acfe9a8b02796f423e1a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd47711b045c826e7b14995a1dd0fbfe173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceecb96caafd186f39d4b05c2e7a9d5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ad168982341b259fda83faeaa79811175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3181f4fcc162e399a9ec98993af8c7c3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674a45a437a58a05f02666aa1141e31d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8979d4f169c774cd4c9ccc4b317f80e1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f83b131e53ea3791a7dd46168acf913179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d8476540c521b1e071070a50261d93180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d04051d87a2d1f1ee25567eb095c37181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834af19a4955b908179b5e1c664d2bf4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ad4aed66852f89180a10e05df5b3ca183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a217b4dec259129ebe7ce87d163d406184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d5767ce79616f71aa7457f5ad4ed82185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d67fdc5a624f2a83b69ffed850699e0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841c10ea197264ed13af0ce4a4c5b201187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ff7af3c661228bf3e29bc155162178188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d51417747e6b661154089b2b110451189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92226ed6439cd017b5774817a049ce5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec89e9f991dce80174b1227a833fb280191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9da6d411ef444675558502777030d5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d1e5a1d2178fc2cf4958442ae82d81193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff593c818cb4dd574432120d4604c3d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc8bd99591128ff2676aad1e88d0d38195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a521c7660c5f52674bd5604f4b2b8831196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e39307086ec88ebad8bd4f03108ad63197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de233035bf309ee0f903f4bff4a1afca198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656c7cd85c2d1aea38862b13661fc0c2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6891d632b1fbe414cc52e5835380c1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d6cea7c097b495cff017a1458b04be201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8bd5e95db6671582fe0ce854382817202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f10e77d5fe74bfe225a1e4716c8d37e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91340a7a32664ccc303e674e5f85dbce204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9a8b0d37dc6b57001b224745c8b2b8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9e91b241de4ea4e202d0e17e741094206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc1c030a70932f6af4ec0fc5b65b2a1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adad82a0f8b333fa596430c4dc3220cf208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f94a30e1298343c12b681ba5b031f9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feb66abad4b1dc2173ffd8f14915f54210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d8eecb01923ef95f78d464a4209030211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ce49be5ec9408606f3c8b4e4647f27212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f829c421395e0241af5e80d719876a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715acd587770ffbf21d27409553695f6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d174bd7fc255997836acc9f1cebae0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093cf09dbee14af2533c5dfe4848098b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f779c4a2cd483b153e9bea8129229b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe696ab30ba46a1ba321338e7851db8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe5a58b579166c08e50ba8b4a90abb6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f0b4cacff916ab93bcffd940e83ee6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d607b3a2c936195e3ba631c2cc2ba18e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488fc362895e2ea15e1dd9e60bb94265222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17172b210fe21a5498911f856941f06f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af25d9bae40d1257851ac593f464b9b0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7320ca752f9bc5d79c1b9ee3a5de75ad225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7047dd931a11cb0b21cdccdc2896409226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccea5c53a09a4cf410f4b81fcac1db66227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd20f936fe22aea3757bebc2445282a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedcb6355c475815b5a2cbc669b78b7d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a469092efd40c7dcf24888f6bdb38f0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f52adc43b3577097db51f3254e227e0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df053e187476ae6babe6b0887274285232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85abe192c317a0f5c7f8c0357adea855233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d6b944e4c3fc428dccb9f5f86b11e1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39713269af1aca5696dac03400ecc1d1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d46bfcdbde07f1dcd9ac8212bde979a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94138067587db1b69d9ee25fd9e46917237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b5390dcacdc2badc53e1151286eca0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf5683584284f4a782617de94c82235239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb46c1b4ed9096bc439e0b3a5ed3d23240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38c0060723bc8151667cc29828be36c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cee1f7219fb631f6db2c07dfea23a2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6d4e7fb15c874fdf4841dd1903d8e6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8710527a3e54b95b29a1fb576028a480244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6fec6e17fc88caf36d696b8bd807d4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc518e94a3e286c1c4563f4a0e1c4eb3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e314f0a829dd197c6060374ef948e6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823b19b2e3bc0b48c336ed99d2941b6f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8650744b001e0fd46355e222e9b72aaa249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd673f20dcd6c182a68bb9e76669e851250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a08cdb51b3498e400b1c2b1da2574a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2854f23cbf735b2d394173455f25925b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c990c53d94f29a0f5b93c9c3c206c4e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c45d76c1e63ef3d509a8301e0369748254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fe00b3132264421cf4784f9e4a9a9c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d838a8f8200509fd22a5e0d32e4f6689256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fee23e4db78434c438b961132f386e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dea9283caeea5c7f7f6c62ee9f571d7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983c1b3c1842534696396247907538ad259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6a3126454851c81d2f8115a8a3069e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd43a6c1d03904f8df729a26ccb041e5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7d54ec785ad60267d35918d76c5998262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead289d8f030d0efec3915c588dd4d02263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c179e94b744453600ba92827183a6c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04df4fd737a73d29c302b73ed2c3da9b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab65c18d314473e70033b9a848a1faa0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f64380a9d2909f22c789ba95e29fc4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fef4d7e7ef8b62b508b833241f96b2a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac65050278c08a4f4c4cb8c52b9b30f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f010c641b5f227bac184e19aab5ea98a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77147837c5b70feb7000510798825e26271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bbafed05b7d3f6d8ded7abfd0d190d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad83af67702228cf93b9244bb603801273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d3d9760c9021895251d6c6d8097585274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391e6acbebfdf0ddb0ea6d4fc34b0e19275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11eb8bc770fae98a3c9fe1411ad1ed7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e121338739515ae2e9a7e5ffadd75501277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515ca1077c988b5642c4ff917a998a49278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f6bb9873691fffd70b326a1f3f4cc6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eb3557a12b691eafbf11a69a8fa5bf280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b2dc9928a769412682b000d2f2f523281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c896d83683073a6ca9e9980cf086519282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1527f3e87769ae3436d375b7fb7e977a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d69ea2a920b8b62211649baeb2f2699284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4734257f534998d5fd9d9b0e3be228de285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223cdfc07bd2c908b7b5ef91c89df263286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5262a4133b409c81c54acaffe1cff6bb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878f3c0057b57ccbca95e0de798b7aca288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd305b9fb301c9f1e91124e9ca0ffde289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7973bc37bcaf5c674eb9f541be030e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ec229678a53c224fae91ec87c6da5a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4878d362ce1b6d2320b6407caedb9c5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca41ef7374d293dfd8ae1cde0209d81c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e8b1ea9acee580542b794dc837ca2c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2fb6f73fda3d904b230aefd3360f4f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b123110128da0da9d005135d832fe214296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f3e05ece7771c70812e7690ded798f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875decc71681764fab6a08b7a7800926298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcf46bb03de3b40e433a2a5a97067a2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f043acd3440e0bc61466fe086d851c81300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a220518a12b53b484995e67b7d5fe7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fdd08f54a22173e5df6af57ca8d92b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43a9a4367ce7454e35719ca3fc5c086303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283aeabed4fd98f6512abd83ec40d0dd304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b360674bc11f82023c93cb943f2ee586305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df715c8cf9b9eb013d86058cee93e2a8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842d3599cac29a55a0a1515745e1d1e3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c71d17339b63f6b8712725b9e1dcbe308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5afe27374fcfb73ecfbd70005ecbbab309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb6f9b8c51bc821b90a6e3ebceb4a52310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f50624f760a4acb2acc1c798d32abc2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdd609c6bb0e9f8b32d261eb12a0ddb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9005f08801f3d110930dca3d4ef3f1f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d00bc5e64b888ee52ce80aa7450253314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b695ec7616b05ecbe0ad97f09c0b32315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f44d1fcca8538c2268a295ccd255c9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e0fc3f4154bda7bd4167a9b5e83f3b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78c60a0ed4cf1094b738fb2027652cd318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9accc6ad5784c3e7122440fbefed1c11319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a9598bf3eed6545319ef4910e2d9df320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f248c46f4ea51deb971b8b1758a83849321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a69b48aa1c78fc13c0f71bf32fed34c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3141165e1051ed4030e295b419fe9a99323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbafa057fb21ca0b51612e70cbb6156324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735073f35a15ebbbfce6a7304209ec3b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1b523ba4784c8e71398c64913a2c2e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0520fbb290971e06d7614d65e7b5c536327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f7288166ac6f2d5d1c2cc20eedcb3f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888a662994e4672619cf78291e1b93da329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10175d400a5c4eb58af3a9d74830389330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bfe43f533d6b78d669e5d855536d34331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8b49037b5deee6c2f3ec2043e35f7a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf889bf170cbe7d206534bb7043ca5a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f9767658947418c841b375ca0a2d6f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c9b90adeeca2300d0c281ab56ff570335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4f6fbb5544e4133ef29cf789d50681336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6367f526249e2241d3c76c143e7b4c6c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c9c03c57000d76e19079d63249b690338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d27d6c0346ce33553521a2c387d797339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a49cb6e3ac341379aa4243427a77294340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335c3e5266f692887857410bf007674c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b14e0232f60eb2e619d1e7a26694513342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2e4fae4d23b132fd3efd815856246b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cda2ed1564fc16bd9dd0b0d50ccd60a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8092cd9a1c0474a8e2a926d095f891e4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dba3649d9f410d60807986f2d6d78c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72a6e222496b984c9038a39fb561979347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f394022f245c656d9c0ccc1431ca4c7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f56cbc146bfe8de87193533154e112349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298c683dd5b50e341fe936f4e5fb2ccc350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf3563a8f7a3c3c27ea47b4af5d3997351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd8976034bf2f2f33040b164fd72e55352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d5812fd89ee7a176fbeef48b9d1d23353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074e66874bfbcaad34e0637bb82dbb03354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a789f3a89a52d92e817d92288f2245d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdaf279e31ae16cb73cccb74fd998d2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf71de7f1a8e54c0e31b7bd3f829aa9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cf63fe0f33904c38834121becd9154358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e5901bcfa6d05fdd617dbcece9bce0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8357b0cfbd23c623a59e60c2dc92a1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a756b21ecfa4d5db6f4809504894a3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a28594d8ac14b3de3b1ccd07c8a8ffc362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9db253a322558d4c2d3580fd5b9342363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea1a1b24b84b67d4415bcb2c40d79b3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f46cece682a4e7aa4163679dd6b1345365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac61a84654bcbbb1d482d6416a73376366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e61f53aa1c777280162d37e5b263b4d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b072d8cd2fadb9abc3998963419f9b7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f89c52d3f41a5536d0d6ba62f0e627369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6506be80329000e11f8814ae1775bc44370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9584f66f799f248fc9255160a1fff4c6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d400aa1d6a52793764c9d5c288a72c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1928b390e8a1815bb12d8d00390f26f6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f0764ee715998f7afd2b1895028554374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8a9cce263bb4f600c9712add977ffe375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68c96fd0ea3e5fa3db636e9af1f0477376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ea9fe0a7339fd7d155243f9abd775a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b8fce5c2b0f9f7a107db040034c569378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b440847fe89a44fd92535a5888cc8cb3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aacc120d8065cef4d9043862760f8f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7643db1bea5a22edd36e75d7ad9803c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f21299dc006a2b1f1fb853d3f5a9431382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b83c59b2cf70185c92947ecc8dbf4f4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59f05f7bc794c8b6130ba112c8aa535384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed600b2cd9ec7d9f71f3d79905fdda1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e32f9798b5700eb7c15817e66d9bc3e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcd2f05cfb69430b7165eeeda3d9a95387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b66d610383a7d358d25f9a52b5db157388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a6b99d3169b1c63e9f7f94e77770fc389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29098ad227cd8dac964ae067aae215d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503a5d903691b0f6dcde9b0c17ad9266391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb4284e9d898430ecb244caa08904a6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b942da3697f565baf4aeeb3e618793cf393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d91ab79f6126b8245e9a47cf36945ff394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6175b96c5bdfdc549d10ca15cbf5968395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7235164dbf028eb94a0d9cbb085eac13396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f30d2659975de5e209e16deee1488dd397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5239ddf37aa655db07b51efc3f9eebb7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbecf47a7381b489140891050941545399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791ee155bf82bf001772e54b3a5be081400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0907c4b3b73239b500d6a78d9926042a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067447e4df5ffc9b16f48b76df72eff5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28827ceb018f3d6f05139a4f3aad37d1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e938a2b4bde0aad127f11e817d7ca29b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb70518e4e647797f407243402f3ca8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189724bc0821aaa61835150af351f3d5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaafaa92b68482a3fbe97d5e46e963ae407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2044c74e9e44668ae5eb8b033b236c3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4517b0e6d4c347ef4b4666d0991cbc5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f95f18d33f0a503ff57af58ea74d75410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d0ddf6943d214f1e8ed801a4c7ad94411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadca115d29b92195a33c6e3fd56b0db412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a3cb603544dfc4030b58c2548cf455413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253b5ed8484f62d5d5d63106b5bf2ae1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ba4afae803b08d7418160513575100415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038a1aca279d6a34d1059726f3a77124416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba2c3525e6c9be04346dbb4934efb9d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820958b404fafafb7e558c37eb43ec6a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956b963d32f9b2d802dc82e881149cde419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d563e8e7998a4ca256fc479ad322e9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852cfbcd9bd445e1f9bea784078b3d83421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ca19065ebf29a2ae7336459932e0d2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d71c9ca649db06b9b56ed003aff7d0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f464dd84aa95555f0f48ea20e44cea424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28c7769548726766bb5c4bc2dc5ebdb425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98266577f6bc37e2275e498117cdaf00426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94663b4c141129096c3664cc0fa549be427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ace6a2ad9e0ce1db8fef7ae31061a7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbf258b6445ea632b6bbdeaddf543e4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b841ddf088a28cefd132d695844686d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd3204601e8eec4d04427b755fa2be5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e571e0b39dbaa69d680d437eb7828fb432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310eccb66a0a8518c4a32b858a3aea0f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b374c4d9a1f38cbf0313c2e6b8257f64434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cbfd8e8d124a1e91af1441986a47b1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d592483d2e58d3866fccb974d4ca891436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a42564cb55d1bcec943a1b7fe58063b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55a855f72d04154acb317f44885d97a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bdc642c12a01d46cfa4ad0af176545439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7acf7d2ef6e2e1e533a0457097a34e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676e244c8427d18a501349fca699bbd8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44cab24dbca1422492ce20976ac5cc6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7460d295d4d4599951b2a6b8ed36607d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdec367ff20535637949abad3fee953e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9893c3434a905ecc2ad9d3ac7747a8fd445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5961f957eb196c0d0e019f19bec52831446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693330dcbf309022b09f5d56ee72ce3b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bfa539ffa06a90ce47ab24673ab6b3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f111b14ebbf003dc7d0b718a0f3c1bc449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a4d62c2c7dbe4440782d296f7d1cf8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b792582fa6d8d0d736f6e0594deea3bd451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90837fd1677dcf54cd629b15559c19be452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5106bdb0ec8c49e98c626364d8c4e29453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0ef4a2b339d7c88319dc42406a5ca1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8336df304dc1d82c1fa271fcacd032f1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebcd0149b7975522ee9914fcdcd0371456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e1d0f9a0a4f6e839f4cda883d78127457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b69e6d6e5105fe8282de370221b5c03458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c22aa48635e535e668ead28e16c30b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd78da3a1a1365c83b5bcf26a38ab13460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5070b9e4856b2c9a6af0c369345915a7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e319725fcb14dc6458de9368d177e1ed462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7664fc744a1415176a2604b2f719c7fc463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec010069d67eefa39e7a82789ac3e99464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609f35ba9d5ff1cc91ac4ceba9272785465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d994b67e63f111681abb82205d6033da466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab47305efa933a86c8d1f108c2b60257467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167b695d33076850ddecc793bd2aec0a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819869b2676fb99515c60723e76b3e8c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43daa0eefef91cfc622c34286f1ac48f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8377dd926023ecb45883276f27555c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0bed3831abc3c20b13b13a48bae80e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc180771f47746bb80698b123e32f934473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54276589408d11f5da0d084628ddc78474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ca3c2eb819baeb32aee0dfb9f60a9b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef293cb1feaf7c4a9a11fa8e64ed25b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d401306146532eee837fd8d3877803477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ab03d03fe2b18a6a7dc6fa2bea72ae478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf835967dcbf4538ed73b4a14c367792479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3587f4f04aae65cbbd81b7f57fb863b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567e2df20a9cca1e81186a9660ada7d9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcdcab1e1676606d11c8d1ce51e7a59482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ac3e82598653ae97abf636a82c6f9e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b059ee32be05fc547be7362db1dc638484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c8c876af0bc58b815f75edcf61343c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b161274083a36433aec08bb801ef0f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c809444f7c715f2f7cba67396b0024487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9c655149b4dbf0fd17c2d7c9b1d810488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46163cb6dd5fb6fd305f4a82c0410af489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d56d2b7dcdb678862106a8e29e2551490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce32a1b8152f74ab8d5d808810d6cbda491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb8197327b7a90c204afa405834fcb4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968f8942a66a8728a366c9cb6f05a485493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587b47bf3eca26af3c6631d2c4f6e5ab494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cc724add98c0191350b2296b56e2cf495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ee4aab10d95c2661d3d86e5ef22657496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd9d03f48ff957a3eeb86db6681849a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74694521143b20c573b3d94f671b8477498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712a3a7bbcd66f1e27590d73b462c914499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc6a627288a2973227c15a2aed50a88500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f98f662a36487d48adef570bc081f7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcda0ba2d890307827a81fac83d83e9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3e214c55ec524321fc66b3b6ca6175503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e28b0fd59977075f4a0aa0c3e286546504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd560c7002580e54212c9456c3e9c59505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fca913ddc428c9933fc7e447cbd3ab506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ba6c0a3dd030297b39ec5a2a22f8b9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7441d1c44276ba2b7df67a62110ca9b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99318bbba91a1186ea54a4a7e88df39a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffa7740bf02adcaa7fe8338788de079510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b0b3cfde60ace76f28cb0582928fd7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d3ad54a8a5d87c9e60fff0e38c4962512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de64b710514390f5f9b25a4966b5a68513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d12b4128a4daa9173197d1bd4f8872514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2a503ed5fc27e73da8cafde0a9e5bb515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ebbe5d4c98463a6774b25810f68650516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c520bc766191e95459919447803e3d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6638a0e772d62d76147fc00cbeb2c0ac518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8db5e0fc9f96464b837aa9dde976e4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fc7fc8b7e185dc0d4ad3443038e827520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44848e70b46a70054171103b05642499521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befed386d4b4e991bea3e9f754acc069522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a379a1de73c91d3c2c42e7f29e67f173523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e6e14b540719ed3ed490cb5b454e0f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef9fa38cb37a07a34dc77ec6924c1ee525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6873b3a9dfd6f7bff3227d9bf5c973526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c67db60e771edb4c5b6878b28bbde9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea972debee319000f20af454ab86ceb9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8830c3adfbbe4312c6aa00cdd3abcf3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8e90ed880397471de8eca378042747530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd3fd09e87b67d7c60294011425fe9d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868302d622b715745901c416795b5e23532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e15b4bbde3fe2134171e5db45a5a813533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba7012ca9b057328a0062bf307c611d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccdb0be4007506b719e6bb9ba44a677535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ffc5765bc1860fbfc2b73dfe82f05b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966c5890d6f8ef87c598f554b6eb8a4f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59868707bafedffd95b45b7967c8fe9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b417b59249e4fcc1c7eccdc8926b99539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7549f45b1db4b48d1aafccf53aa33ef540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c9f3725527e3f09b7c20930e9e35eb541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cd3f3f7a1a1c900e62c1c778b73ca5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3902d4e20da1609acdf8080f546eda6d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d535aa9851e7b1ac9945c0134795eff544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbe3b0a9666424bd7ace34a30f510d1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37361af1dcd557539acdc7780114f19c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53f9362951c2ed9c519ff3459126629547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b89df169c0bd09582b300b457d95e3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936ec6caa41a3cb9cb2fb8f29a18cab6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3cd41fea2ff5b7bcb08bf30411b1f4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ded02644c885ad575d8df03a9811d9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f531cb0cbffa6c8fbd593899a03c048552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c16ed0da71ea88b7de5153a1bf7b315553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80df1a97f7f156a49c8af91f140bdae0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf3a4f1a9a781e038a7910232ee3e38555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0e1178eb4812e429b97ceccfc031c5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc6e3c67bfbb7cd040d7f2520a046ca557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e5c2bf772444a2aa5f9058bedcab8a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7ca5edf37b51b95b06942907b4e424559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699a2358a53510cc13fb713eeb7ef5a3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b5b40fde10cc895187137ac7d9707a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2605dbb0121ca20cece352442bbbab82562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95053075170050fb655020fc117679b3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5455c9807c3a024f0f52bf2b4a690a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f043f1b8cf139364096c979411f3f264565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb09640d6867f3d6de4fafa4c9ae9fd6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc185735295234d7878bccd457429e0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76c15f16ee0fb4a881447596711da11568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab8e18cad72707f20d191d9acca17a0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dab0b524b3e8015f4d6f13f512597b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb696724b514bca5a915367aea2636f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8670626d563869213a45d7e5fbe154572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd991a18e9de9899dc8c6ec7272f8b671.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e05fc9296a1f612bedf420e54b502b72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5fbd9650b3b85ec8f14269d9c80bfb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de7f8abe0c6de1884c77eb49c82c2914.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7451ff2d1c17727b893e4c7217700d215.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3236736b2acbaad60a3f90af67ab444f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6f2ba4a7d4ee4ec671a6ff3749052b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f8190fca82078fcbbd95395bcb9f298.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb973deb510d6c0296a20c34a152fc7f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13069a0c99f706c109a143bfe0aba6c910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd8d7cc9ce1e2bd326f6e9b4e33778a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91543a701211a6a0a2a7c342f2c591612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd86f552ef527a00b51485e2da070a713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97511dd0cf8a33ba42e175c9055d01f614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de3983bedf4e6d14f65a2b1f3d077fe15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f75a27fe865e4579e38509529e3eb816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fc60433e2f06d08518af3dfe12490a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4162ddfa5325b1c4aaa595a0ae3d265f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5811497c0f0669cbebb87c5fbc41b1f319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975713643379a38ab4233b2b31caaeea20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041a6d702134013a1aae19eb67e96ab921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fb8a615f16e911bd9206c1dc47aa7722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca6274eb758b714feb524660a85b1f723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bea7275ae6819e6d874809e99cef8a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe163d30b5b4e23e25685ab594021a6e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4dbed82b98880ba495085e05b4108926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ab93e81ab0f70f9ee96aecdaef181927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf22bdd765636f454657b7974fe236228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2276deb4480f65d7f04c5d8c6c546d9f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5746e029143bc73bfee839c21c5fb4430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9779c345b98d348a3490272efb6693e531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57914ef487176d92ec178fc282aa3b432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ee6048da49338347014f885e6df83a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5122486b532db7f9499a3db700ef94634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639123e6900828a93fc2504ef4528f4635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667e64ad3b95896272f8d4ad4cf7a20236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38138c6b9dd2e3fa3ed0da9fca936ad37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa58addd351922b229020c748fd960638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10286e022ef6a495c68c7bc584784cbe39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624e89e9202c1ef92fc0fea7d60aec5740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc23ea2e9c1a369af1e176981653523441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74abc6f3965c85c8dfde4605b15045bc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641234a50942da7722fe7be8c72b500843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bf335fc218a06cc67219c4379dcb8744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d19c661b1ac2c425acf164c1af810c745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3e9712ff6bb8112c604cdc2144f6a146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99c2f3b7c6294ddcfa5e1d4e72ef7b247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6627401dd684197e93dffdca9a6e82a548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521c7c715a7b31ed2ce6d9e0bec14cec49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72cb5956537250a5771fd4e3b250f4b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f417d207a6bdf0c3049592944f7b65451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcaca09d8d72302770c3ee4bbbf2da152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c0aa9e3a2d9388db0190449adf56d553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a76880c47943367d3bc8ee171f455fa54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46926157fb14fa6f445fc08460ebde9955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5745ed599a07baa7361abac61cb52a0c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fb72eaec32758e3e25a6923b7298a257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3749ce4ab48f48fbb87f2114f51006e858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db5e24dd1871f02093a6aa3272e189e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d0621eec61520c329d84164404aded60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e97b2c845ca8e306ee077557b43c6a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffeccd102a9598bbb7f26baa79a0dbc362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4796d8137bf0b17a9ee5713aba44792963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b174ac29122db16ac61ca8c70a93c8f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7be116c353a5b3767684fbf998b6d0365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da414738fb93b3676dd9def3835f2f2766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7617d9bb251babd9e0a276125fe77767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861468337f4e0e7d9745a592bae37bb468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b188dcc2951497736f15534b6fd47b2369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e10ab81e018266d0881b035f4c5757270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481a7a3dedfcc8dab2dae81195ce7ef571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce2c0c0a181e80bceff06d0db184e2d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8326b1156715332b5fdcbebc7e6a26f173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc87a895f10d690331de69122591c9774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411791e5ce3486bdbf7c74cdf011011b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4a964a79bbdc523d3aed42570c51c076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55f498b9b5a542536d6c6b5797096c577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719974bd064ffa5d3cade5ce1149ccb578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f7bd7a0edeb0b8b0f78e18ddaa4f1279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9644a9f8846470fa7c47febba1e531f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc0e615ba653a9c20a9583edb974a3a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5afcf9e45d743c2ca5babc5183aa30882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7903032bab59ed4f91d38ec0e84e55a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e3281278ecd317bcd7985d4226110e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcc2c8f3135c5661d171024a661e94185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3009ea41f9b78aedd59d839bb762074286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2467ffd9501d55af63a1364766d0fd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f758d2f6262e6c67a1142c52b816af88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f6516106bee336f41bb95127c1b87e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a4b64aaf8b302b6f749b6687af7dac90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69611ea93a7c494a78e2d2e71eef81e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c443dfd0893dac3ca105a54c24a1d392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb42d9f3b35a2782700ef5b2b4a591993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2873fae81f3f313377893f134f7376fb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be46b59c3e4bb92e168670185db46b395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4621adc2fd901f3a40a26596f135e096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855787ce63e5e6e0c8f5586168a0c2a897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6c384314892a46253c0d0b0f29168498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a6e4baafe22952e8e3b9b4a01f912799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29b25747a8e87925fb74db7acf29024100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d77f1b77ae189fd182984a1e3125be101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf99c68098a0854319e5cb8020435c7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ca68d0b3de3809efe626e25d095ea6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd895871537746d6209a6a83c1fd231104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937acbad87292fe9ae555a82483cb1c2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8929b598721fcbefeab40bfffac4ec8a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cbd12e390081db743ecfa6a7fa51d9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d2c88c782e8a8faf490150e49309ee108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102b152d5fef978dce7f6841d9cf13f1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5ac0d5951d3837d6029ef1233e9236110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030ba491711568c622219e8c0a555131111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b564690f7fb4a3c8550adbb5b5ef6dc5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31826a10059f920563017ae7ac139866113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01c8248dcd889aa848c33e51f76e44b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba178243b8c8be6b480b51141d85e2a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c314fba537f318cd3f00dbb77bb6f458116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a37da952045d22bf345e67d49bf986a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b12a78599223e89e092d64dbed0e24118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab668ff0cde9a18d1cd92c204d9a3ee119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80a8cf51437da4ec8f71ec532c8c575120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0e793001409c9a4c3b5ac90146e9c5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caf58afba431145847a9c36d2293d88122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71d06bf5a3c90767281915a412fe59f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8206c4e442fb38656fa07f76febe439d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34037381158f025f53aa489b7550580125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b819187ad19f85fcad4de79b2f1d55a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e39ea8d041a25c9c12afb2737e032c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054b0efd2821d6c53b2174dfd738b833128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f666e0f9b7cd969bd1d3df6886690d9e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fddb1098d8558b1b01378f20692a84130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829ea32ff4745240635875e3c71c3a58131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978f8069a3d51e20d9f6c0385e772d61132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6103320c64e093b11005b4ac6dff1dc6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f514e909780cf6e5969c1376d0d84c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5e9533883a3abec5b00b94418ffb3a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b31d836a3c18dbc372aa2a986c8284136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d47062eb9ef3db975a61a397ebf441137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f42a60698b9b58c5795795fecdf0e7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16ed1552fedda91eb22b0fa0d137cee139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e72bf65be6dd72d00f960d6d7bcfaa8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2858b5938d3024c5c00f69fe49aa4bb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b42d8cf2a745cb9aaa66a267b42cf9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11fafd2e5741c0f0d10422f7a214eae143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c99c621eb2b99d22265da19e89d9045144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e895bfa55d04529987f905e13de6875145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b9b98064707abb1dfc9d1c52b6bbf7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b66445edd36dc16e0fada5acf5ffd0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2d4609ee988a8b90019b6cad0634a1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d3967abf678f1a66bf00e237e0ccaf149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a88eefd0202ca7df2a96fb5e753c60150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c492897b9ea6fc83f71bc027ff3ccfa151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b254bcdb75fd04a3224cc689e70f507152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc96d9e591c17d3dde45cef0c2c6bbec153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e369fdc24de8521627c8149efbaabe154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee90c2271d40f9208eb05ad0050057d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1618d7c91242286a757a6000f0f2994156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222dd37b9e30c4fa4e60d19b293e7e9a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c628577018c9572f9c74244b2c36ad158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d733e68d05ebc7ca2d4b3b72534c705159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c597b6bbd4d984a1a0bce55246485946160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb457351679ac2f89f8a0552d361bd8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa585b25ac47483b6cfe8e5ff02c3a7c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d05103c67c0e054e3ec377dbcf121f3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad26db06196c9ef0860c2b5650cf140164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ecc79480e5eb234759f2950c53f248165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb890cecb0c92a2e76e8fe9addb26c5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523d0d25b72fd8e3261782360d063c6f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07627968e78f17bb51880c48382395eb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8a045c26598de72bcaadb51789bae4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462aa1e9c229037c23c4111a803fafd5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6b367ccb46b3322bea045858c77b49171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8287fdebf06ea13befa41c208016a1e1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19d35f13be7492209d7382920e8b0be173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8faab6b1e34d5388ed71f8930e49f37174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86844acfa3c62cb0ac01070bd058dd74175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d985f99150add8234984cadd7316b7b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151c205a2b9106bf868de7ed7efecd56177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45622fdb8f59450cf332646f3ab89c6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b58d8a5d82f587e36dfae91ccb7c37179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41781b9b96d61e6c81decb68a6f96d2d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf8823623d73695030d8b9fc87d9430181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d875e9eabee9e5ed0801c207de316b57182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42ddcb5829c656fb66cff2ff9bbddb5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25be73a3c1354d61238d1fe661638a78184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091ee02a70f465e3b3b630579b630462185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a011446cefbd531438e1b4966cfe130186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c15a6a615abb3f6f0dc0bc4a963192187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7446782700ea26aebf045e0a837947188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aac57c3a723da80feeca0b1077ffde189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cc88cfc78ff7ce88daf1854e960e67190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337e1356c6af9d57c4e231b35411e5bd191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65eed4521d4c640e0a6fbeb63ec075c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576ec7e4a92d6cc878539ba8573cd70d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b873328f023fc013ceb873be3dc0cc8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe96050b914f55c78243037e9471783195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f540558ba0ddc060b79ae87e6bd0fab196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f450d5eec3590bdc0b6d3648f82879197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed57a0c1ec3ccd5a03a5e059edb444d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0529922bf6f7db62805b66be283d5726199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a0bb6571845f01cf7c4cdcdc9f0419200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0305baadb3762d13a2d1a9905f08ddc7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06052d4ddcb23feedf2edd94880879e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987a113a0071c9355023a2572fbed1f9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d9ba3bfeb97ec661804b5589a62ee1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed08352403e991c0078bd748cbda6e9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0d49745fbeaf2115f56be96d308412206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5191dd5e78d6c962b0b7d2cf189a407f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3ff5765597ff33f35dd12d523d62ff208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9e2088bc861dbec780e426c00af5fd209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1543ccbf57d523526e1fb69c6ed424b3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92db41d8f288c509e2aeb469a5447ed211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81541bcf4e61ddce28cfba86d02d08d3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066620019e406cdad00f4a556f1ee4a6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2071c2dfea8d85000bdce79a8166efa8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2cb62e4525c01089ed0866d9df7de6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b474bdb8f7874a68f6b04de941c1994216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65699460fefa6c93e5bbd1647d56d4e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f4d8185f09f7e47470c82843429bb8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18799a4adc2086157a2c896b7891bf7c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6d90582a4cc82f4460abadc37218bf220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07a72ee2164b4d30e999269b3616a54221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b4fbd59ffd7746dcd8f788a2cbc729222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38185985357d9dd1b1cbf08608c86e41223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9373cb224c6d3825e751deddc1f1a138224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08a173a0d71807ed8ff10999a8810c0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782fea1fb5db91fbc634f9149be3c2d0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beeb0d7068e226e8dce476929aaeb0c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964cf8593366d5ebe739a1756a98087a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e818049e684deaf6b8508fc7061fcb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e41fd030a0f9f6f53ffa35dce823ca7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a727e4051275770d1876375c478e1b14231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646a13512117503cc9e5fbc298fe7d47232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ed70e2b615639fb1fe1f716f63ca58233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c959f64871558720b3c40d3ea62051234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a771323a2480dc2493a8dc8d0a4208b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32c6f896bf016a604332deef304a543236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61a26844d4a0cc0674e024520d3fd22237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262b6a9a915364b7e98e0e637c6eedf4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6068d7fb94dbf01701742d0ad00a3010239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2bce560e2c8aa51fbd30d0d7f234ae240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41beda45f44b4f7f3ec9fe4fe61cc3b2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764f158b6e72e50e4b501927e2f6d772242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62d9204b087939b3032d5b1ecc333d0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88229c18d3da02c0de27c39a5c91342244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fde7360239f0e989d4dd8912d3cced5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a16d979c05ff78ad399974a8863007246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f25643fea6c64cb9459b29fbe0a7948247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4526045225b3ddbb32506bfa4cf2db248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fab25d61b1f77aa464966c43ea9f5e5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e44b29421b1b4e2489e28b40a53e593250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3576d1b8398825d6b89049e39a256799251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008fd223fbea2d7c3da97cfee8127216252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a821b7c5f6d941d2ff6b79fb5173887b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad99fc071683e96a880f8692b99d09a4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b025645ceb78bb2ab46d2c3f9ecbe8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98715cd7bf83c9900aef5f49e13790c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc312d07561d532176b0c64dcad5b352257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f9c668d4305d6a28fd767aaa474d0b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04281577a0107ff4e53e496b918fe60259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fc4dd8b27893c2e4db5f46ae7709da260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0f0d7cc4eaf7fac4544bb9ea671f40261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebac4b7d9bbed6c223366248e197be10262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff42e0a4434fdac3e0ca735a187af19d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacb80174df2a7b4f93f05bdb047ae66264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644b0c911373f438bb7b25700f7a84f9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933374aba90fd74093e1224e6aa460e2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210bec5e883a72cc6f1e1f402873a167267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27a49dd74b3688f60e28a5ee61e71a4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170387364687f774d6be25062a5a7eed269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5bf09f30756755a45119c435e88535270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975fca4a79f1ecf27c8f1548dff37194271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a883f5a2f71e55844ff9e6e85850d37b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fbeef7e24c61e77f4b6f5bc3fb6100273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e9cddf4a2674b77ccd5dab96c24169274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d503679a372e04164e7ca3f29f4284275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7b973c0b19c4cc6e573e590bb1c406276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d71ffb15b48349862d4c16a4fc92bed277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f634f536593756f268ae515d1c4a97278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a1a58d379811ebd64a015941ee2c57279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee126548fcdf205770a333c247d556b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b6fce7b5115678790924a0482ba2bb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1523df303bbe39f3baf0b33307ea4a51282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbc551188f4658672c64bc44bf54e42283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c138307c66bb5ff6b920b1753cfc7f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3bd58ad1f22181ab2bd6bdc429ddf1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab88bf916cb459cb4a5a2c64971e08c7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be5a9893cd70e7cbe58cc75fdd8f35f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4634514495c02d93c2f57c04bc1b73a0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2771a92a66da31f95e1b681dad12f10289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e55ef6eb33f215196b831710065ba72290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062dd18074b7697e37479384607ea895291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73eff7eb4e58fc6f7f8e21fc32300ac292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb487171ad4c7b4c00c311ed79f6d32b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac39fee59c18c4962101df5e9244917294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc3a4f47b3eafc6575f34b680d2c69f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b072f3011fecaa67ddcd4b9a7a0612296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58951b9cf21d508cc1edb323c0f5ead297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf218360e019e7f5bb20edd9ac8b61e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095762a3c1af6fe2bd7659dc417b2d82299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bc50f0f6f6c8c3caf84697fda85c1e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a927c7a2978768bdf2e4158b1068d93301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74862c489f99405439ea1e27751d2ac7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d7fe890ff9848be9a6af50fbae5149303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a083e500c2841f15572d999866ed8ad304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c0d02956e61f1b6795e1050e1e5d41305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae64feac532cb2e3e6657dcb44cc1972306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e930f6ae007926e19e25c56a775256307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66a771c22124d10fbca5e457c46e72c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd69af4a8653bffa6cc2cab080ebed62309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9015ded85a5fe6172af522137dace0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe505ddf920753d58af8584115ea6a1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad7dfe2d85535b07ce613fd3f0e6d6b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aaffb3af2c421d6a3f071e2447904d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb831c86ee08d8531f729d056723fb0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097d5ae8152c1400a88e9712045be7c5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf33a6beb942348a266aa991bbe0477316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a639c31939342dbc63a35ab0b2262c07317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7a8ecb6664557d7935dc0dff5e664e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2919d751c98848ac749aa693dc28746319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaec8f0976f03ad2bb628833013143c0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61396ec1d043f40885624aa2ac533dd321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9686e7705fa410d70ae98065934aa4e6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e61d407be6df2a4f58b8b5790da47e3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eb104e0aeebf09870c1a7d667fae90324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537802e256955069eb6b432f581e1ff8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0607055465c7e42efe1f57c64f0271a0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1173fdefba0d17e1bd4d506992b058c9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f29a79383b627e83dd5d722a397ca7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cd5dbccb92ca88bdfb9e0be92e2387329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a764c8b6b90b1b42c968430b0f1aa6fe330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94f8b94dff54c440338e0341c343018331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be99a4670b2ffe73c52472f43625da7f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7f3ae6694e61966e74328714a79aa8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfa0a38a8c4d2c6b5aea04626954eb4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb9f6566cb92b62446206f537048569335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64a5a1acc39911362e3cd2b4b1200a6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e496eb4b66234a895c4dcc61b52333d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86567181f1d5d1cfabda16f79fff210e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2daa03155c81189bb64f418cbbf0aec339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989b76b3f4c5b5a2e74482668ca9c379340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921bd699a07f777c840e3fd17be831d1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b3c53d4a91e7532457d6db731e7c8b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217a3de1d18f5141e499c3c19c66ed0f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87076b50b95ea2c63fdab6ccc2500d66344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9217bdcbb22966f3305bd0032c9e76ca345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c78725c6382b3ca8f4cdf1f172aa6d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b034a6a68d33186864fa0bd33187a6b2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6215318fa60786bd9b5fa466f76ebad348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a4754120e9809727fbb6011121d8c0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576830226326a5b16da7c7b3c2855a11350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e576dc2704ca91202a4edb00f48d975351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2058185e6b434fb7f70b585265839cca352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4265d08302b32194a444e5aedc5bf7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf61432e557e251485a0da2d07d2d9a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268b0033e4a3bec2cdc22e371d275985355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb36e5d1189bff57a84694805fdb0293356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56be671f547355933becd76ee8539fc0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5821017c2afa80076ea8759084c03c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f08d76ddbfc009ec5df9cb63e7a3d09359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748eef0dbe66760441e6b497ef0da3a5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fb17e21f0270d94c1238ba047f6e55361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda962262b32b619cd8fdee66113dfe7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad909ffc6d967e7cb5ee15406430dbf0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31f559aa78da603b10013acc3331b71364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b39f03d517418009da908be90e9975d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02fce6f48e56666bef00600a3c518af366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a819e88bdd9028844406d5cc1a35d7b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347e5c2026f85a03c4c703f82fe3ac3b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abfb5a4750c417a25d8e3d05a1de607369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ee4bf5b173746c6d54294ac1972bd5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ebeabdeae810fbe80c74dbec033c1a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93c4c85ddbc961a1e75e74977821f22372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b84415b93d7d259fedc88de5e8a6ca373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd69249bad88b4192e9894ac0309848374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61943a086d3be1a2491c3e7420bb7ba2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5418a2490fa60db0bf90570755db95bc376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9061d7de909d63a28058e39c12df7212377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d8873bb789dfa34076b7aad85752eb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56226ca1ae02fa3c98953a158e7ab85379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69325d7f2088bad1c7138b5570903c23380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4832f1b42597d7b3ed2aab2c4d67ce2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bf3e8c16d9b86b0ce437351ac1f69f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6e92ed23129b8f9cd99a94bd31c926383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f55dfbcf670a434201b5475a4919784384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f377588d00afb5ffe14a7499eb56c9fa385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf48f8126d33c85b115fc8bfb202492386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c10ccac1ded596540515711e28ec47387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6359ee17aa4ac258628b11041543cf57388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ef619365b4867b1bbe060acc6bb24d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b37a54c6a817e2371c1cfddce2f6e3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baace45ffb65216396dd0a1d120fe315391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f9ffef0cfa89fd8ec8c433c5f0dfe8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2c0368a6c51cca05b5010c972c122a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4945100b3e54ca48cfc34824e0924aea394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98b94fb867c1ff207d21a723bb647dc395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c480e8a48114c7f3151589984de6f3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ee2e16a55083ca91badcd328489fbe397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b729ef19e2f77735c7513441b2ac6d9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97a31fb5cc94fad8e7933b1c67b775b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ff4f73cb17920615342d49d3b02469400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf8381b9ceea88938501624e02e8a95401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5040dbb42641b8a1175bc12c5eccae4c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa9dd2f20f559b715ce383e68854518403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b8e048cfa6407f0868944fb8ec9b25404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4713e11c276f6548fda40034caa6785d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b799e1d936faa156cefc2ab737c29c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b0c93f25586bdaa04e7108833a031a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04c02e790b794b9d0db7f9541be1803408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a68399615eda0b5f6a43212ca2c8979409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304571d26a3582ecba4b50000494cd0a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d155557812ec14996d45821046aeccca411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a76d29478b9ecc7b59a80daf51d65fc412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8070eab182cc88e7fbaff6f9ae8f2172413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25593359c3b433a0dfa5f2daa61e3d76414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846ab220815a504158d83f1fa65248d9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea1fcad2df09bf7fa11f50e50687908416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cff9ec634b441baa4c9ac171506331417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c694f362236b3c2151b988964513bea5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c0f44f6bc764f0f1fd122972691d46419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da02119588ae8356074e5fdc9887cf03420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd52e7d73fa381271b72bac8f5c3ddea421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d93a9c8bc3a70d3acfb93b1699311f4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bac3cecfbbe37f1b6ff5c1d1583b2e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfa469ea1439eb9640a90a1a29cc8be424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497e742ee5df2933ef67d27afb2602c8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e6208581deda68e19779128a32f214426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c071baefadb4fe683e7e73a0379beb427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f14cd725dd01231a1d1408098f4fd42428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26fa1d723c4899a19922454e7643386429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19259fa347c9a4d1b8296e68bbd85ee2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf19ca6c6f7bb8c1211ade0b5d3aad0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4ca14ec1ef6a0ac840d4e0509ce12f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7746f901107babe52434afad12199d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baaed74a55b6fbfec3df47cbae0d94d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d701aa1833d6e8ba73c0b7c96f83d45435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b5fe03fd74a4c211e862c725a325c3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9307bfec6d95014950da4ac2a24595437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdb4de8e7e0c37396191fc3f82a9910438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d6a046c769e954d1fafa2d65677d1e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80af0a3555461b6e0f3528f2fe8bcf3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb9ca573b7a8c16c41c18701cd54f5a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a97d42c3073e47a113f64458286701442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d194b02d891031eac42860e785d682a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af35d0868550318de58ea6c5b715ca1a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f967f118acd35805cbff7c56eaaa4d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4e94bc720d3dc7a0784e6e84816c55446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fbd3907f1d72f379b885f00f47538f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5aee27f31c0dfb2e2b0e11d03f3840448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cb00c89ba82aced1318effd2d733b0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd2e0580f5934f7713dc649d25ce500450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e82cbce28f1a6c02ea4eb14a747e5ae451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b97034d06db8ae9735f16d3cde5c9d0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c746dcbf7bc7342ef691b25e319256453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d88f8afc4ffe84493aff4125da35111454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f3a25b4e067f626ba58e552437f806455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40550df778ca909b1e2cdf8fd19e0e1c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e334c649e99add6869b84a116b7b66457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc0de52e20fe64255fc358a85e184ef458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621bde61029053200af90689ec9da249459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c47c798760c80457516ecdce39f177460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377cad3a01b3d24c1d40722da668b5a5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f0363a80768ffe550df6c50e56c6e9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c34020e4d3e10c84579db9cbf1ace2e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef51c681bb536de143438add56d0e61464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2f1c84aec770a09c3def07c4011265465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bed25e10a127631858e886e586c478466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a808488ed2580e7f1320912e2edfdc7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85f04d76e196017207a9b7e118a01a4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cad03f2ac5c48eedc999b97c43e40f4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849ee2cc6e8b86e62099e3484ab1afc2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7219c13a36135dbb8a76bd29448a6264471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed31865263ca7ba87d499760576c3020472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea31b4bf08b558ed7b2c9fe7409a40d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854c8ab24b8da72cc3f5d578d9bb8389474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c12fa2b43e413c7a7305c42eae9b82475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3f233899a482a1b1fc21e25ea700ca476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a177ec47799bdb53df864d4aba39c8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ed9f70d3075ae2c6e8d930a3b9ce2d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0780be24acfb09191f8ea3bf12496f72479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b566e60863181f286d6ea8cbbc9df723480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e881897d33c4db0efdfd35efbcca12481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e311cfa90421e96573b2a466aec8f38482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3f757438549e467dc5c65175103788483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30837731cf42dfcd42037325de56b10484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23d0a740e34f2fcff4fe30fcc69b618485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b1b0729ade7156729500b8a8d94a36486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856dc98f6f3c5ea00d5a625bd6994cdd487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd67ab0bd923a30e2487af5fc49da47d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4062e8134d4044422d94dedc6b9a0d16489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d54fe5d6e4bc8da28d8bb9486de747490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c6839a0fc2c41545fb1f8f8bc8b028491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4706f535d1bdcf7d5f11b496d73c4c20492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df6d48717d1223e7e052ad284170f97493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d83bc7598d6b4868811af7c28fdb72494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd29f537ccdf16efc30c61f7579020b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c430e631a6e424b2fa5877e2164637a8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b4b6a55c596959ee0e514a15b813e9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b247838fdd0cb060541b608f5bf8e94e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e050e4b4e918ae1b0dde9221d9f827a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556b167fce093cad97229be8abb6981a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3dc94eb115f6f9f99f8a3b6de73386501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79133d43a1f5ecf06daba6cf16d38bed502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7b9e9347bd746fb706a7a7eeb343bf503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c643ad9d54a49027f9ea35c52ef9d94504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c99cbbcbd989364786dc299ed9665c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bf21865fd901589e695726b69dd463506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca94088334a55af3b32a64bffca49fd507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2c003f0bb15cc674a3fb4d22d7587b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c30f26868a2c613c43b09a64ad7d67509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f42d4128fbfbd434e7abc91c7cebee510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab9a93d73da761332817acd2eb08459511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4659264955dfc42ef5949a6285afe91512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6c3b63ad1840fab6d475f7ed211f7a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824f8b74cf3b2fdd347b0005cc88593a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bd97f1a3d592943ce627dbbe2ef5f3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd8f88dd71e9b9a9938d85233cdee8c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e859aabffa60e9bdb36875f2ce43014517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ecd6696b68551940e957ebeee01f63518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7357fa08dae68489944cd8b5f1c953e0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3976934bfaa07d43f1c9fdfd4817ded3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644c79e5cda2dc3bf18c2d8be3dee9f4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fca142fc0f769f5b604bd71925be8de522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6d19a3d85167ec2c5d63027df48fc3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fc60cd70a448436bf43889da715516524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b660a5db6c15cc864b10ab9575a6d6a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1610d525d3ff2f32c212f14db2ebad526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafbd4878ebfe389c48de86ab2762857527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635692d4e51f17bd459da7c645deef89528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a6d011875bc5ff2af13cefeca101dd529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235c00457be606bb8008847ad6408319530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a807f6b18e1a5f48ce6701d698bcd5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8daebbe7e6cbf3c445f8e3489913d92532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e723de6f2d00a91d7d659e942f1fbd19533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5387b2e7ae0b8d1a7f94e727543225f9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf774e12de9c5838231d09ae15d0f4e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c49c765ea2e0a2b516bccace9cb058536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bc561da13f683361cbc6e1124194b4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a9bfa03e63329b4c3c5cdeeb64e49c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e6e2ddf7e3a1b7a07402cf80dcf3b5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7618e3e4e8bf46840c39b317680d7f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84798421d3195ab234db6f188de76e62541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61cc1ded739513dbaa39e65436104bb542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932cf7365f14185204f3147445e0ca6b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a83d9356c567481362ba6e199e0ed2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d098fd0dda017568c05286dd5b8593d5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6ddbcdd29f97e3fa06e74271e14ebc546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fa3ab313472e2f95dee87aea5034d0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585c550240c72841bcc3f2201d06d0a6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0e7814d3598944844d98b96512365f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9670758cc7e194a622ac0065314bf4b7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c2bbcbeb9daec7a6e8bf9c9aa9adc3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cd43e447b186370be140995c848751552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabd63000bdf10d92c9295840df37b56553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26e665ca7c0186a6a604ab1ec48256d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2d293ced9cec2337b99623db9f2e57555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2055c0944aed6e53c2285f9ca6808f6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf0e3619b7f1f56624c2ad6e4a909c0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64d9ce0d0ef507278f68286de11c297558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9924c5c3b4ff639d05bfb8f2d83e6633559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59039763e67dcd6bead2a123f6145d02560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f834af591b5470cee0b743f04b87f1cf561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316d3f01d645c3a7a9345113739e1c38562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cacddf4aa88edbb1e2ad2b918e4f55563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7430041ca48098c178116fd31243029f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a0fb40d4b487dd22d0842df335c631565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480773d32750cfe66533866e9d56baff566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540a426d0c9166e4010663e92c53ad27567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2e1c299bd8289b14d707d563a015c6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45095814bb41ba9be33ce9e5d14c2c22569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a0c756ec59b04b31eda86c30f6a6c2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73570e561ad3fe4643054a1064e0d537571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467191431f6b26d370ed3ec083fe5fe8572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>