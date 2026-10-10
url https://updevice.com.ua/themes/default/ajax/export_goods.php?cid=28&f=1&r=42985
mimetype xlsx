--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531fe13e6b82d9ae3cae73d7923b97731.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3cae90c3f8d271d8eb45e7fb8de8542.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10484f8ae56d6aa625e799b0927c3bd43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189bc1010cbd5f133b6b662c76236beb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ef43d64d80fc7af631b2f9c7c78b095.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd332756f6d0201c9e48d469ca99c6b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e745f8f9603c73769c522aee1b98a97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3232f5ff3c8e393f3c619d79432ad6118.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f542c9a4cc15ea149d145a94e3fbff559.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1347def2926e094a5e640c804eaa57c810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2951b484e833a3f28f22c28cb3c528b911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d444506c7ee1f49c62d637e490631bc312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da271b5742dc78a666ddb2ee421722913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0141e9f6c30ff46b7ff58302985c85b614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166edf58bba3f1804ddae32123e0b7fb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fef9d6b278a44b663ad8d01893bc4116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9964db83cafc1d91f74852b9e28719617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0538ac32d13fd9023425d13126793bc918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c80cc1b4f8dd3c9fb3e10f99cf815ee19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836a6ee918989d36734e9193c35c6ce320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbb5a6d489fd1ae8d20e3715590c3aa21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84e61d9aec7779348a860b6c7bbd4c122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ba3b2570d77b9b59df7f202650bf3523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa7d513003ece9387e79249cb296ecb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac27e21f4eb02e60913033310490266925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ff8791f4a7775d137f1d2b6c73c44a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587a0ada4c69b65ca725334bec00c6fa27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9ff15bbfc1865cc3c4ee64c097356e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20527af23cad2e0bea7fd8f36e281c2d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419dc36c910e1a760002c37e2b8c14a530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf4cf1e2146be2e7a467b545588c9dd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77549f640f2d6cb67b32e0f345a249c932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7823bf1e2935e20e72985d36e3111f733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e6a2eafd9a2af92f29ce0d68c3c18734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe2564a28e3baa950f1218c3681fe9235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efd433ff72bc03cc550219089c100a836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ec8536d16eeb0bc2baaf6bc5da445d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb58f6ef81487364044857e26b74cd638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217e9c01284a1a8db45260abff0e389239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c880ddd2c87114dda5e2ca87d324eaea40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039a4e528a9320dea593206bf0f7173541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da58517b04515078df49d52d9ea3c80142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888bb7d3943e3caa4a8d4c8f36d3db7c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f4e32124d5d61283138109f5375ac944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353ab63414e95483fbc941b71acec61d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de93dc69b0e7d23657cf2b549e42b2cb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dda30ae03ecb307bb6aeb3aecf879547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99df2071927ca9f688c5fceee94db03548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30ac7144c6b568324ce1dad2326beeb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5320a4b87575b53287384ffd562b0bdf50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e43f94e4631f2e2f5ae82a84e1dbf651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc332d6577e83056d8adc62cd81c949a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee406516d46e233f65114f9dbaa5c3553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356b68b9f1f18fdd8eadcaa09538e77754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049bfc8c91adfcdd1a5075be9532c4e455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b755e06a0de5645f49e1ea29b2ca7ef56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf40e9035d35546e59bb3f2f8853aa8957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e654ae2599b3087858ac6567ee22990b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbab6cee9a2e961eceb8ce3997ef8b7259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5fb3b1d2944f356abe1c0003f6833660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f67d0a7ec4afb8c79154529dd696a3161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa85e30f5bd7c3ff74f613dfd9d1e9562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6588033ae9ccbf25bc668d7b41e9f063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f069078b4728b465e2b127a3857ffd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865b5c8328267f4705fd3fb7b2c9c3d265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefc8370af307a7242381f19d28639bc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f0291c8ddf89973314efb77087bca067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f7bd246a70b6f447a6a481a44764d768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e376fd6bd7def66bf77d7123a9758169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81095117ce106ac31225e2b7ba3e951270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4df2a620523423ef279598a861d61071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fff03fc5cc5452addfce2fbce58fdc672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5f37a732358aeba5bfd0b640075ecd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b289a6f42aa3b785eb67d4b9605f9ce174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc767a1d91d39b6f1bea3b738e16c33875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe286e5123ba4b818e033d29f33b8be76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86502a1aaa1518d2addee73e4c60c8c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d19e850327be74459600151cc59af578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadc2bb9c8f2aa35189e3322a4b0f91779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae574d8168b57fe0efc7d2daccb9d8280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cf5a9944e8401582af8e35c66b2cef81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d444aeaa6842d53bf774cd7cc3ad75cd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe971b7e45135c4907b9fb5ca804e5d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babd6b889075c11c8afbd265fdcca30984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62986c085d8695e6645ebe2f0c4c307485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144782d486bcbda740697604ad6a200586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ff754a97a3ef170caaf1d060f76e0e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d1291e6f5ec290901958d8f4bb38b188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42893836eec3f8a5bbffebce322fafea89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f88f41041ac3ce18179467093c077c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc747a088ff9f66c91282d99138a55f091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468c70e9c309506bb39483475cbc92ed92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26c0dc3e2899969fae31b1bdeeec82b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7da85aa6361743008d4b6b9f80a1f8994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a07c890ba4c280ac0f4b4d6743e52a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6205cb1e2df5a61221bdde2da5ae70ab96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1798129cb44cd41a4c7dbb526ca2a84297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbf917d528e3fcb9cb89ba6ea1ac12598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4cace5aaecaff4b741d0ce064cbe2b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b990ba5a3a89aaf74e236fd1c006bfe100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f79d23be621e321ba82e2ddc35f0465101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f42b784613da6fa3c46b7016396e545102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fa787997a92aa474d3bf7126027781103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce1ca7f4298640f7a43403c09461afb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd360ed9270574dd130262d838a68f9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22402ef956eb03f1021e0293288d0604106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3730f73dc5a3c6a31fc7ef2a2c8e5b2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f567a35bb6968e76aa5c28dc340b1e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dabc0d68b15967da36541e0fd18143109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecb876a4f62f16c4da228b2069d896d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f117851bb37252eef5bbcefb8bd3b9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f5903f6dd7a6d5062539a4d060e2d8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e19451dc7a42e9b784af3ad0a5fd1e1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd210b6878aea595f54e39eb9713ff64114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec1d379f6c991143c4628cbc00f855d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b3a672f224c5f1234f9b0f6b7690d1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b7ce91bc2c687e981607d7cf082d1e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84107cff0594b9b51093b953e95c4bd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6397ee1760132f5cbc351fa01c42670b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99558dbeb3dd48f4db6abd30df9b7af120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd4b5fd9fec039a7d424d36d1161433121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c044f15296f7867e8c48876b4f1e273c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9562921b6d037198d3fb2694c2377e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3563159975288290a5ea825f1aad604124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f597451ebd6997a04f6ee4d9b3955a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2846761e9d88f09fabe1d8fd9ccad5fc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febb386abe0f06123f77a151e74b0be7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec0e4e6a125c1377a148141a5cd95b0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0999aed0da2f059d61cd498d4b3a8162129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755bf904c1fe00ad5ef8cbfad516ceba130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d830f04dcdc584a3c5305e63d62604131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaecfe5180cd620684fc9a4ba344a45132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90987f836547316f8bbff7ebc6070f7b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68ecd6310896ee3e29aafb0adf3ae57134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61505e74ef2b9ab114da69a7155add9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e375233bf6bb7c07e552f8bb3f561e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d438d920fc6030238892eb69014a5db137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fd36588b74f31786d0622db1425c10138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c4ecd669e6f9e26c8c4c6603ed1ae5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5037ebddd49f51efa325bdab897c6c8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8004f793d75c79a5f6a7795986166e3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02efd1349b67cfdbfbe3b9e8333a45bb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cc6d94129434cccd33991cb838bac2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1fbd226ec13e153da50e15b37c2b06144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68d7866b14c4b4410a0564dce5c606f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bc78b43efac187ed0a531356b06901146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c3dc03c0c217e9d1bf1ee9fd8db33e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cec6194f78f703b2fde8e8e6345862148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983aac6fc876db16e851ef56a5931fd5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3512c02e4f27bfc2da71552ed177b7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1c0166dae4d99a6472b27c0a82c673151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572017ae64d8d5fd6de37a04ebe44112152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2955fd3ef50208454d99e9fa4957d7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ffdab505d60457b2311ada1eabeaf0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeb46b438ea13ce1334d3ecc4e48aae155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c97e48ed2114ce7cfa354afcf51ac3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd141e57a4e0642453a5109de5666f9b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c264763f25d81f73599016edeb0d80dc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49d534acf983a032cedca36d45c179e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3386b8bdc5783e22d2311acc3b8e3160160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2827361f585cc0b4e81e600811f79fe8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39918c4d40d19a966c994d9992f207ae162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef10652df89a5eabeaa797fd5a7258ed163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5263b234601e71cddf24e96e1ab3ed4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27160d013b8842d9f3df571fde1247f4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134f1adc289945c93d4145a136a869b3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28968d7c79e19a98b9ae04a735b239c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3cc3bac33f9853d4cc311fc683adc0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9cb09d4a3139cba267da3b6b2691f3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd296b3b4df02b5ccc860edad175e12170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7aea6c648770f17fa564e2d983dcea171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2f2965e5ffe2e6e7567b9c855a5b2e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a79c0296e0157a5e05def41f6a8ed58173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d1ecaa53b4b37e5ed421c018c16eab174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f39b4d2a89d023358c2751c299998d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8134e3e02e4f20409f3f55c483a2ee0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a20afa95db804c5376dfc4c7f1dbdd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e95d57ba8ea85639e8544a256d1786178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fc313083da436c0a419ab675282802179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ea2a2de5bd91b03f779977ad9ccfe7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42301dc906b7abd100203b4330df3f14181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c222abfd8b5b6319059e49f281f928182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a427b90079e3dbd11566b0e5d5ed4782183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faed0c4181725cc8e673f499c8a6efe1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f1ddaca47c176b863a9134c2abffa6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257d76f1c211c65c844794dfbbdd10ad186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab26e26d7436d61cd06854b5e72dd6da187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8a41710d2e56a176cf44b19a8626b6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a0c0ae9ecd039bfdf71603b41a46c7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa61bc18b1415fedfb616b7946643053190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e54b3c609947bc9c51a955b92b3c969191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a15cbc18496baf5a523aadeba04c1b3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efc26fdf9794e9f6ae5b47928a9dc9b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4f5e88fb1a1aadf621b48d0c42055b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd612f24e92bbf778edd000b008d53d6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9627ad2957e9ee2bb046df72bc6543196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11429e4a4d5450d65f245c8f99c08f25197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a82765ce97d5c9f8ac7edb5f3fe5bb0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707de351c5ea1bb194847a5fdc4cfe0d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82a3e75f2e32c398e6bcddc5619db50200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462bb8d83d9b6b81085769b31e706c2a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bdd6b6453b0f4d60675c0cd2ff170b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532b5fa7d56ad085118dea337fe07a80203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf8324d044b5ee319595ab9d2ffeec5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea42573e0e98a135481f9937add8d52205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efd6cdd51d81a51831166d3c9699fce206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e825f5717afc7e7b44d1da621d80da5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf031cac5de898ff2e966df9287f9ec208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fb8dc842542f94247ba94d286ed60b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af023a3c08491a42c0720c6900297aa210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23727cac5c2109242d39d6f5cce41bd0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4768be1e15e4c0f66f5667df7f9afc45212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd2b333e39d19614f4a66d4b0b8a92f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276962ac739c198ec2952a875ff4a093214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e7a503dd79b22b9b887022c06b768b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253223858aba767100d5aa0e6df91907216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8610d7f8793883bef2b7c21f5314a0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45795a44c62058f7450d314c3ec4d3a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844a9a002e2d49400c737460b78de29a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef43f89cd8c4d267677091d358a1c55220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b099e25600ab8b47a13fc2d0202060ba221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e43680f019afa7bf5123c2433c695c9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1e3b29cd541235341964af697c2ca4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0ebe8058966c167ab0000369bb9034224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7a784f3604f2cf2cbb39792e93ad10225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bac06fb75e3889de8b5105caf9a71b1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd07ee5478ca912406513e5d2d945d4d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136f4a3d715eaf1234ea0a2ab4517344228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dbefadb33875e6d007ff4e4fa0047b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05994d4f0635198daf8b921f1990db2a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fd38eb94c062513ee655cc7de86de7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0a596c9bed2088f41d2da8be7a050f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7e7e0484e80fae7c3962acae80ff96233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4143339da28bd18894ff6dbae11fdcf5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0631e5a6548e38757557f4b021a74561235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992899d03ffa54ee5120c8e868cf0c75236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e6019860c614f62ae29467be901019237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876041c137ded1a9125ce6569f604b05238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3a304d904b1cdc9d66c7e30a3d18ba239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1873ee0b602ceec8735c9135fadcb5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b36dd258d1d538ea5f89a54105c2ee1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56134f6e313fd3209974ca1333927aab242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8480301af960c70da88317c0d0effbdc243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f4c4dde653268f96cf3176cb07e08c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efea4f862beb3c828ba1e786fb6ff1f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cec7430cb25e3e984c0ae1ad8a82d9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff2a62dd0b8669ec5a602a7cf0c97e5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2fc7372f652434c3ac1a3b2b03380d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9183b7dba2e073dc9f5c8480739054a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e420521a586261e46ec77054dc3c514f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a067a7640f9278c5fa95cccb69913c34251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa60ccd1b578ca00b995844b0b45df1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e32781d918c0c08b84035dfd47f839253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92510493c53cfbc5408c9ded8bc9c647254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e9b35d67c794f9f94622f6d00b4e24255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01071e4657fa3dcd9efcd3f03b36cbf256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc6060645332861f7497ec73518c42f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b378edc8add7044588d734fed086bc54258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f532d1f0b49994fe6985d5ee40b7d5c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fb53d17e4d05a6ff61bed3f24acdb7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a338fb3c228a8d3dab2acefeddb9d197261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ea36e7144b7bd930fca992be36f228262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0869588fc6991a0bf06d53b606daa11263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8757aadae839763241b96941cdc916c0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2311e0eca73040a83738edaf0966bf265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5120c8faac50f5a66d9024098fe01e80266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3df75e7d5f2c9b5b90674ec66ea8ba3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b20c375c0a5d1a1759746e222bfe08268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8650a42fe944e5d0a669f4d7ca1f21269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c006e1197351c38a1754217638bdabf270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74099e0e0211044e61bf4b38aa84edf3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270df482b992d048f4ff979a6c9ce4ef272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9c7504f20ae8727882cdd73019bded273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426962e0e20a14ba34f570a5668784a1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f595231cbb69eeef143cdbb32bdd05275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c545ddc9c2bfe1eb71ca8452e08e86de276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea1e16540bfa83d10a0473ac8f6d872277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1468eb7f8e1226c9b857d08fe835cf8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d237ce395d2b1983415972fb33ed3f96279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d706cefd7f0396ef6d06a738a1e14168280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd3804d06de3ecaacdae1c62a270927281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f43d3f5db6f339ff25fa653e941c5b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d420448e7be42feb28347f345d47d2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754bfd398fa4bc9a5996800ef76a606d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2090fb020c085ba7d32098c72281572285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e54f871be0bf731fe7447706bb7094d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f827a3b838edffbebeeebb81e435dc6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cf9c76b7757437277bc3d2158a8142288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5461bcfbe649fa715c78cd1d61b981e9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b7789134df7f189f1c444793f76149290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eaabca51110473e08d8f189980d580291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8366fb729fa6a5b856e449621b7a3e0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359dbec6640ea616b87ef84111a79d67293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e6a9790eebaff59711952cb95f2e3f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32c5a6d6a28de950e8671a6329e468c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdf87128808540b83969758593b02ef296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06b60d0e8c3059fae73346931b11d5a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df171c45b57ea414fa844008572abafc298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0987c6991bedb960d74133980c0612299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dfdb6fecb954d8d1a4fe77d114d625300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3186c64514e842b7a54257287501172b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6ac7ce06c2062a706270ee6a5c1765302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b81ae8422fe830bc045a3e97ee7891303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56738673d9cae6d59f1f5514b97753f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbaec8859458121583f9e86a04b4f5f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43393e6c4570773b0a243c1ce4ff8ab3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe71f33e852fff1005695516a269ace307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20163442dd6b90ec5b29f0764ed5724308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b863fb5c3284801035406a9205ea38309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0767e83b75571736fae0b353e058f807310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dfc2c99f595f1f69bb81d0be302809311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fde19281f59f9a07b1e89a03a9c3d1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66413ea48533d32c025ed4219d64ac02313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81292eba6877b7ef8bc2fcc85c432f84314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0413a5ce8a88edb5a704c115b5606062315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7806026483be71eaa72c1b9ef09fa72316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dee081c802f600799b3a128908fa5e6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ccedaf973456ce1ac0937fea954e5a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aa8a8761e8277b6a5da9b42e5d9fde319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd31f20bddcecff5b0939d947077d95320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4ace3216babaee6203f87a8fd930b4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d725e05b2efc5ce27683f90eb42bf6e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33d3a7536bfffe0f361c5dc4723b10e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935f55bf2f9551468058bef4e838add8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c70fed9ef04eeec254f48a05d8ea1d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1563fdd7f565b0e195387815e1abec326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6a1db24709a12c794158cf8b7eca06327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805bc9fcbc2d285fa8fe8bbb6c70cc7b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd2aaeb9a5180aafe939afe32d5c78b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1477a8f5ecc6d47ef23b55c26c0f4838330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa23c837590dcb0a768a9cef5d4f9013331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fad0f692cc9bc303564623a2d841fc332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02dd697913aab3c490a5784dcfb6ed3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575e62b51a1202ff8053160c9a744327334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ab32e154ca8710b85134ebd2784207335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29b76e66feb9fc35bc24d2992bbc46d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2ccf3aaead8233e7e57bcc12f465f1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d38af616869f28d452c810c00dd80ae338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2aa16f141c4e07be96d5d360421b35339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df72628810f5bf20a2b0a8dc33a946e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfef54120560b09bd2fa68271154def9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5c3abb6bcc5fb0875fe6fc468b753a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316cb70f48be79b924b81ec3afabee4e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff35bbd219fc09547019b7e0d789b2b5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e020efa6f0376f6f5fe1755dd24e693345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb5909723e023505b16955a3d4a3670346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562a70a84ee2dc75a2752c170b95bdd9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d37907b9d8a723c9b5c81fc3135e23b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58580927e335debd1a7b97d85fd1be3b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9973551e9aa54ca68d9b0a5584373a0d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2efc51899f1fa824eee146e615129e5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fda430f8c10e1d522be59b39f1e0686352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a7f5b28327cda8fae847620c47a89a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df3c70ff75e43a1bee81b0d689667c4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a492a9acba674d96ff8235fecb74a4a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c67b836494d0c99ae839d6c84d525ab356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8737b6e5f47805d4a7dce4f5440790d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d923a3522b01752382154d60a01e2cf1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360821a643be247d0d0cb704262715cd359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6c83ae3476ba3064b5947bceb99361360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5f1217bb5597704bd4d4dd7b4f6d88361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2be1aba5f2b1d35362e1c6d91f1e2b5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ce0f8f3e16c5086d6297e1def9b950363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc19961c086aeb14f9bbeaeca1c52fb364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947efbba0dd7b864d3d9aa4febceae09365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3506690258abc07b9ecd4c91b2c6795366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c41ce777a78d84384216df9663d2a6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec08f85fb885c4af838a781a8f3382b1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604a30ae03cbb4d6caad2842c417337c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04486f79b95fa50c3e57267f0e142637370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a550df2fdf54f0a0d31ca9b4f5c89156371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee290ba9e11afe9a587fe3100fb8908372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26acc020031a5bfd4326d9a50959f892373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbf60c7c50ab4727516e460809ee600374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82df36705033f228123bcd4ff547478375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aced759d30bca9993060236f7c05fde376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26631589542bf8375cf4e7449e9dcb24377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbbc393d1d68049eaaaa23b3a2753cd378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31982271f4258500f8178010a6528d3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9872b7c95d94d8367ff78551b4a124e4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c60090db23c6f638d2024434247c30381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4dc55e655c6a9473d30933ff9b9c9b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd8120b57ee8a479d078f7bf4e16fe2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221c39724fd41570b3f171ae733dbdd7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55da85959180a445f18154e4989f9573385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0af492477f2987861e5b76944b3ec1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7e2965c0b31f9f8a812be44fe82745387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc8e15636156303b69697db137d0d51388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9478ac5030ca3ab521f81fc9de5467d8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53199fe95faecb25345d0f2f7a085cce390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e17b59f05fccad29b9c1a639d4fd378391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185caf91d4688a88c222b5aef9497594392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d270871b759452d2640b7b897f4320e2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b073c13a8d6713ba83a8da1451e9af2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfbd6151d989d8f5a4b4ead475cea23395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23effc1f7870730ef89d1e00162669d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd8ef1d2c34217e2e804cb14fdb353f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a79aeda8aa55b9595bd7bd7c7c2393f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d89a9a5a027162d316e754cb91d74e7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3918697cc2320977d9043169ca8b7d9b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62f492b4cdd0130412f3252bc7d099a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f8e61fe0b0e5bdef33dd805f047f5d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ac6219401626bd9129fd90e8ac547b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df7f747b60686956aaa6c99ac81a27e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df807b49943199e1833134944e138358405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de93e85cc5ccdd1aa6d25a79c4fe33ec406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669321e3fd302d92862a26d8f59f076b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc3869616a0b086945e7a881fce2136408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ce9883d2eee8a7fa936bc88601b9ff409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbe2cacb68c310cb49634fa4fd54756410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df01a06b4fb42cd060236bfe2bd0be20411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c58b7644e7161401012c749b3399d9c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a008c290b05c4210c794e0bcfda106413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104da63eb6f54eb211d38cb17762f7c6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6159afba0d6dafee5348a41b66483fde415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71a8c48242900ca712ace3ba646ad6b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d26cf4e79094a3a4fb22dbe2146b55417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba38ca01825da2ff757c6684fea4c65418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78086d2dd2406e4a84212a49d370bcc1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7c84858a7696f782ad08987e227792420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e62499839e33610947f946bac6e5d8f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc069d42329e7b36c884b91bc2c5e0a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f2c528602a350f1f5fd305747bc109423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d294ee31a67ee7d5425f4f6b81a2d0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e73cfb9015b59d3c342a0c0ed2817b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8c376a246d6b38e3e55b247c24b2d7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79cd4e13e024a8771138172605cdd73427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f91361099bfd90aa90c92536376232a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ef8415e31accd95557d2062c6ba812429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b39123462506955037e6d95d0ed638430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b2aa809dc6dc3a1281572f1ef38ce8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0123bdfd161abfc0653b27f5ac41d483432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f547cfa6df074a530b20bbb92d0d9165433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c2299c14d3d82222c11b0aa70690d5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05c9c84fcd160c877c2ade4ebc7d3d3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5002257005b48634c226b710affbaa98436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1c4007899d24f786debe6e9670dc8e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2143c4742a59259a14e72b4056da2749438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4687ca3fc691908a2a8f7d4cfe133815439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9a003f5ea59f4b278a366b4afca20b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb1346ec77065a6b1155b51e0daeb4e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62168ee12ab9342e8f1cacf5a132b9f1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d50a7f4916ec3101ffa32288f1e42c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c89b7fcf5a574fdd7d13b18ed7d3a7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5e9928a1f5937be05442060a880617445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fee52a82a6cf64f57b8c924407dc1a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcd78417811f2a5bc34568fdabb0310447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3849fad98f85ee88abaa9892220aebe8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac1761931a2d8904705d579563d227c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01df1fb103c099a7ce672d03f5430378450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133d73415e4d13ed4ec69d538a8a9ff6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b596dfc1ca27156e221b83db4346024452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58cec419d7202ec96093328674d1926453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117f13974f6b3bc9c67c3bcbee487272454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91adc378c1e519e638ef72d4e8a4c4e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c7c8df74f83cf3e60bd99fa49e6a4a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcae8a37f74b4f497e4588bf5b25771457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358903bc02ffac18f8ba061be47fb9ff458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be53a4a19afc4a19d02e1b30f9ad42b5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38df7b04502dfadff405dcae0e88e2c8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effa55dad0805eef2f15c04bf9e3fe15461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cebd8bbb77a2ab4f76e59085616b08462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc477450650e46336b1e43dcfd6c97e8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1130510393a9f9e5d1519d535f50a912464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143e67b11100d389dfdcebc29d036766465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f085324f432a73c280b1eba8db51af2d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c72b9efb205a2373aaa476cabb28d6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a5fbe7a12ef0e9fff08c4b5601cae0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b1eb2018b6c0f983c314f616228d5d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fcc69f2c774af823a1281a38b37b81470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a02453e49273fd4e9fa9b34bfa2c10471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc866785d801b54fd7374afd84b1fafd472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7866c522f81ef4810d83c40b6207bf4f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521989892bd8eca409dd985d5bfe4fab474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b051c36156cbd6dacccc6bbd23a40bd475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8b42bd924fa9877089bc2e2214805d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1826d144258c03b7c88fbe6736c013477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77169791feeb8e0f6f19d8e849cd3df478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a952cbbc8717d6a76ed2950f2e350818479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5cf45bcdd5e75f079b2e004f97d98b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eaa00b716c8379b4f39deedc34bdea481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b13a7da75e53557cc965411b57ff854482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e314ee587173ca4efa0158f2d28ef95483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac36d668dc989c2fcd39b5a7dbc22848484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eb4b6126267c957617f5bd70f7392c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676fde536ae169d880bb4e1fc93fb4fc486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e64aaec61de834092822dc6d189eb3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8110812e9c63e2d4ca183aa176aa2532488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb440963b4e8766bf450558e7a7372c1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7561cc974130f8a569360c0185e03f7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf131445623c8e80ec2f91e7c562b487491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb31280e41f03036494bf80fb62bf8c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d325ae53ffdd930a88f9c2111ba6c6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d7fe3a761efa03ae61d60415e21976494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0000d8d3aebcedaf6c15f2b043537859495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3823b467adea4424df3cdc04f3deb79496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c96d1182b090665bba5317bc0affc9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b96f4599d6e72b8ec96e4c75d7099e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb403914afcbd56ed07366249fa09a25499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487988fb26d00e9d1dd72022ff93adf1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc0a352d265d05b8b69f0269fb8ff7b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0883277176226218e75a71687ee5a218502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e89c15267c9bc54f9d8e11f99c742b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb1f63fc7dac6d00e1bc42dea7f16d8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530d172de4722e3df08e2d20b08ada43505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84eb17d72f7be7feacbbc13f7acc4c00506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048ade9d6f9b8e127c6ffc77a4d6cad8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d221fc66d862bbe5b05d633e6047dd508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b05a4a0c7edf2720d8aeed4e34bcd56509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea016545ca21fd7f7f97e75a116d5c2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16555bfff17319a381079e2595b93108511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63da67159cd0c46b2dd8bc880610bc4a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b7813372d53781bb0cda9f6afda72d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c2f4459657ae9133e7fc358fdb08d8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba57e167df1651e3c941132183d59654515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c392bc5890cd299ccaaa95867292831516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dbc6c1eff4f2f90be9394ed559758e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91736f8ba9c0b93c1d9669e7dcdf1afd518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1befbc6421e7c4bc60869f9a94c36d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd08a2ffbdaf806ff74fb84bcc46612a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e137cbf15ff3ded76b26cd6d3ea2058521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea5b19ef1fa4847c625f83564dcd22b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839a24306dbaa18ef722547fea1585d6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c361796a24e23df885fb3840f66c9708524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af4502119747e83239df00bf58e5d16525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3bf47fcaa069c3b36069310249478e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a63f58df7824d9eb29d22c2fdc279b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2beac7b40790656c531df869918a5c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47781adccae8fdd0560f8c2e98e392c1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4286a45cc155272ff5c6db0af220402530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0b7f2a984ebe3fe767d96d202aa715531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8e7ee8a736caee837ce0721d2617ce532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc734262a7fb14183a122d99179a80a6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1373cdf69372bc9a72a2ca2ad0e06099534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018b24b881a92ecf4581d1b9eebcf9d1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d0036e9a6acda4a81a3a85292b2c16536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4745db39d605c0a94efb0792598d4650537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb53c916390c5200295a808b9c8b8c64538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe8e23034de9ff9583cddbd7fdc713c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa91644c1578539db98cc52cc4004b63540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c936998a217b4e00a9a0c229a397ac0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb42364c330af2da429041a53ef342f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b728af583e9c61912e704428c73143a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dd46fba75526f975b25f2d74f59a16544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430ab66ff48b15f526c30ad91155998f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59d3963713957c360d6573710e27360546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d89b8c1cf3e62f03db928707298771c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782646ce915685a180b1258c5200f701548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cc32131d5d7ded93e7aa3ce5abbc6d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69349553d85ad4375371fd3c622a3c3f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a688922957cd51f73456f0ff104858d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8d4564c9ffbfeb00d93c759ff3f9a2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931e9e6d2fcc8e49d7c8ee7b6d9bdc69553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b015f490468ef4c72fb5d034b16788f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822b86b9141e575dbc220bd864d7212e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57319f21426db97cc1f954c420deaf1b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8400f6d844bbe85b8ba99babc2c4e2a0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2387f9b4ae67b849bd0ae4aa9d6d6f2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682d5c4d3b7931aa5004b4238a886e9d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644ca0878bb390e8cee901e464f675c4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0f0fd8c29d20d35f8da252de7b5fd0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5905007956683d2ac49141f64833b8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c0100af2329f4d67127a77fb916c4e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9e747296e11a3d5df1b9b44d997201564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd9cce683a769f1a822be4ef5e70098565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271662d94cd43bf154f53693d97a0eae566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd471d36d858e87b29724841142467c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2c7af2cd43dbb74ce1d1966f32a821568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dbf032f0ca8a8958f53a48b8ca9555569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99da4a80f1e99368151c86fb3990c814570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d110395239100bf3ba44d914d201c1e7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f650bdccfe867ff51377d2bb4d4982572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7746c999121f6c902fd299a4ecd6321.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94af84abe417831c4df5a6fc5bac71be2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a900b002d1a3f9d7bb9b561f6080e693.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c184f853dabb6d96e71bc6187cf32b554.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174fe3b673ee554c83ae0d66c529544f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09d62e1233dd5d7cc7b923446e8f0ec6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7618816ed01b36d5dc96c2429ce9d8f37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35abfc502af3959d0d8d4dff3c4939948.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31637eaeb1de47dc30b4d2e537ab03589.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2050dabbcd2caeba16532e7a8277a710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097f6d5e6dd6f9197e88cf33e38c4f4311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c5c6ae057e0c7a167e7c201ea2a1cb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f557786dba4a59c688b62824bf467e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de16e61472e09976aaeb238d82f35e014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c7ce6014af3b61fd03f99114249f2815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15b61206d5b568b4fcef81ad128d6db16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d75b255168c057c8b7788ede319e8dd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c7b1f5b39184b32b0b2bff1355f7ac18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffa081353753cd170769b28788ce9b319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade886477b874c8d329dbaa2a4631f0d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dd4219b61202df2e867f80bea7cf0121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7297fcde059e0c96abc186909e0cb08e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52087f5ac5bf3993657754c2ecfc1ec23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfc834dd0ca3aab852294116e48ece724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80059188596c8cf8783dc559331631725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a18e39465e67bb62085bbdcd9e714f026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160ca1f1bee9f3d322aed8ce10467b3827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd1725893c74b411f5b94fb438acf1228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5d42d4eaa84f8ee0e30f2d2fce63f629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0a82794eb7e3dcac1ec5464d48592430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d587a3454454b322dce1a68a8fc1d9b431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6dc91a75aa276c18ebe09dfbb475db32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee8c7ae8d5505514363493bbce50a3f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdc13d9ce5aafa2fd5f0266d97bf43d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb09190d1a8aaed691aabe262b2bde2b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9e6d450873d2c6e65e02ea54fac98936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bc10eb155449e137f095545e7f7f4937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089adfca937cdc0450cc137094e3681338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f171262ebf6d2e3db0c232920c6cbd1b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5794e04bf2e46a00cc69e3a7bbe7f5e240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b73ea759ac5350649e505644355400641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b466ff8afe383345a7e10c432499251f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f91a745eace34e9e06313d746e6dd543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931992eaee94bd04a668d78c34455ff844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75a94e61407cd2ca55508f79c57b50f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37883a3a95043b10bc8bd40f7b2333d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcda6bba0afda6179ee2ba4937b6e81e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29561ff909e4eb1100d7bc394439a5a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6316cefdc51249b92f95bb3f48d19fe749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c88bb2807d61a37ee5f685063de46150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18ff0e0275e3473e22f7814f16fed0a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0cfdab413817ff85db79f342be57bd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3abe530738a101c0d908e6ed6c632e653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d487d81375b6ef075d6ad3c257b5fd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aab4c2a3e0580fc3f8ada1866c1b22c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f261aa3da6259c3c9d0356b443717f6356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9897758d0bf97d9acadbc9fce6458e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0bd9f6e5f83f1039576700e5b8e9bb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44d5e051b52c02e890567fad80ee81859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b82aabc0341d7d255e2d1cc7e336ff60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a130754d4b6d9ba526f2e486f8c949e761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b66491e27f251cc83cef278b1f06dd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2842d04197635919d1e815e4db54d4c263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e7ae08a4b29ca1d1748150242f848a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7a5c7a7b461cfad33748b989960ceb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e933420d69ec12028f1f3bf746ca26f866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40626e4abe6c4e115b0ba59112d1ac2467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0a027aea620dd804e6faf15f41ce7e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007eaa279e29558a9be9a4b713fd48dd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee0cede4e5a7c988e84f5876006ec1870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41989d9187afdfdc0aa5227e8997f37171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827b663c0a1ccd547c340658a7f1289672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be35673f7fd909c2c81aaee28b15cbc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8666de19ee9c8ab53ab49e891b590474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4340a3845f200760311d23929910f7175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48369e76558c95eb435693d45444066276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b1323c418c3492df133326ce7708f177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39be2f965d12528bf3d248e314ed711878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd8998c2741762d969e705fe18b5d9579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65e7ced3b7147498b032079630a39f280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285d432a5a5307b5dfd4fe63c99bd84281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0c3ff835fa182e53b89a4808c343d682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab14f673832fd3b57bb42a85937907a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e5e8956f5ab568932f9c809484788084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556d44126c7aeff0310ef93e471da79c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d245cfa9156295ae2ef89983b9a19786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955c4ba39fe46feb4d38423242d6abf287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5675f7d2168a78cc749592fe76185488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce1cd90e3d22014ebecd01cabde40bd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4176f755be492d9107688b8b12f11ec90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7101dfb4bc81b95e7a5cd1df26e7c7691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993a9579643405c8abfe57982ceab5ed92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aff8d29d22f6e9284e57d5af440c5693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a8c7dba7608226e831d5f6d7ca106a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257fd158eb4b79d6dd405e599b6883ed95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae63a8e4706664574ecfc0ee1b6afff96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c5ebec8518b1ac853ad09717c58f3897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d6b531e9e26714f1c2dadd31be77cb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80e28fb6b037f28d1fe464f95a3bf8999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8739f241b88ee7bf796f2ca25f811ca0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792648295d41279655caa5df006f19a5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5538cb50e920937afb1d4bf107b4fefa102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cac405c0dc870a45931ec24c76e532103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b6015fb38127585bbd8ed46bedc88d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492d737dda4c30ce2c5d854e73abb156105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e0ea34f9f5f615ae7a203c046862ce106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331f6c59cc4ea199bf5d974f9618502f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9637d767993ddd74f3b92a8932cccd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56524e2aa509fdf6ce85dddcaeb3c785109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01e5ce0ff32ab380f73500ee4a652ce110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e366ee47e2000796aa2faad6be1fe26c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9da69a4a5b82539f7a4d4e4773e887112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830038b44970fe5c18ff70c920b349c1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfd4272151ebd253ef2484751d39801114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdc4cbb731573f8ed9c5730032533ad115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201f43cbd334174f5a1264b8e7389617116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed728a2cd14acf9d80599859ca4e9cd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5294e99465b798748fa5c8213fd14e7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9bf28d25e83257810ef834825f48e3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41031814467e6b1e6e65ccc00b11a84a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c07c9b31c8d27efac430ca14b242f28121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7067cfe14798afbb34f0acf344717b5a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3106f2d863781ce3e50f56087361d201123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefd2e6ff54603c2ea8b01275773e10f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8e1ca5eb9f42cd512d905d84ed3394125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cd574e9becd250cfc623903de455d6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803e106022bee67254dd8da03c7b2300127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7275767c939a1c10b0952c029aeb1336128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae74a9e9e07f7269031426af39059d39129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a78072dc1a830ccefb006c651c95a7c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04173c280d6c7a06a1415a7949186af7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4ec2d2c040f0d2a2f39a4788148124132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2126c524d8ff2fab16a6b63a4a04943133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c30c68f51412e5e2df4253aa846637c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcced7bc09e3016275f2136c44a400e5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556fb7846230cd5c3335656f5c5adb54136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3eeb8cd2df7509b4892c0a1c1a31c3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5eef4714caebebbc37ab7f33b418e0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befdcde5b4713b0e819f9ebf67bbaa34139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eaf39e0e86116aa255c3e196fa628d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a698804015a4c6909786417fe8e3f6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4538121d78d07cfc3c76171a2b23d9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaf1508dab0e125dcb66c722d4bd11d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bc046de8375663a7fb9bd25d45ec35144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3946a046d26471b9ec8cf3f8355cfd1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f79811c16559dbc67b6b6f5d65e06b1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb681d1255e28d884eab680b8696d738147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8879b289e0f0f265b5e99ab1b14df1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3271dce7dc0ef28edffe76f5a70c3e67149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b74de6a77c683551e13eb55d08aadf4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f3eddc249bba4c94e943464597d1d7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10df2aeb6c4f6ab88d00f21e0e612120152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70de7033b79a7e9168cf09403e43da79153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af06824fcdab5837435a550cf8442156154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e4b172000413a3682285c77fc6bea8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b09dd35c61c701ec41d33438fc2489156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d396639bd2bafaa7a0e4190cee9598bb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45af7394c116975e8177125e823a8761158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362ffafa84cd31cda82309d43869216b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1c0d8ea48a876a230cca4925dc53b9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1af9fb99fdd8f80b96dd1b90a5ae81161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798ef3acaf4db0778c89385f28f3f694162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54da43b22e48f2aa4391a11de45feed3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf6bf72916cf675e9463441a03426d4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fcfe2cabe6c2ac08e4b229027152f1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bc1e4de733509c3a62f0d8183599dc166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f208aa021c7bdb653666f333fdd2d7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2629321eb04c063102c699dfd5431bd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bda8820cae937bf1a58a08445afa0b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6ca7abc18ad8041de05b79d6fc29f8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aea87eee5120b0b7a1d4d05e3392b6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f4cced559ace3fb66c6fe9eb482510172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb82e0c72583cf6468e4dcf848406e5d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12acd73e490154f38f15ea9243fd2cec174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01854ce409c101cc4aad3fb559b7bdb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30a44b80e30e448c7027424fc043225176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f50419fe2db3af8389a2f9ec47bac02177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6abf1b8496eab056ee377cf25862ab2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394fef65b581e47eb998555b6c159513179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8039263e40f488d0e7425dcb848caf7c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7800cae845a9c9deb16278c28cc13e4f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd16fd673e6ec2e6f38a94825dfeaf78182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09b12d8c3bbf37142bb76d8bc2d0f5d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54c595aa826e44b5344bfca021e033b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b626e9e3a3fb852dd3b3d80898ff805185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce7a56315aa164a9c733ef3bf87a7b7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c33f18e7b39a978418f976a371e4c18187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41e7a1d08fa8ee3307b4e0b30da6c69188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78d2f36ca381a4769ae62e768b26644189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e420ea642001fdf23df1f1ceb10bf20b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dafbc96b9e5286c7b496bdedef8dea191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886053bdd8232573c3e928e382ebcd6e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3da1ac9839f533f26a5ecded0d5a5e5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aae87ac43873942fff6050bb9728b2b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bc7b4153c19520698127b0875d6048195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d06dd314a4c39d0d1a2a1fc6b2a3a49196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0ceda466eb9307f158e1befb476bbb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2737362bc30de7d0ff4070ac183c13198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e343ea54513beb4b022ccb19daa0b62a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212d0de33b05e705148814a1d6450bcd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fa61b34c7379ef3b03aea372a03d15201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba46eca286598aebaf798b1f5378394f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ff622d3dd0dd78174e4c35c9eb2737203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618d7ec4dd82d29ecbaa8c0f1f57707b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e2227907bacb0c219c5fa630df1c3f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5133aee4c76fd020e3b63af9e9d7f09206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ee96a36ae95262ce3da2fd3430ce41207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4486342fea874613b408bfb5fa65ed208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec584bd51924a3d3b9a7fb6271e57c1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0a159c03b1f0d184fc420461fbaf95210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4934f3127a2d85026271cdb1873f9f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90a6ac729238e6972d7616cd406490b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8ff15f858bf9a0b2c02b26023abed3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d35c5f978bd845d9dc252810e5bbd0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7befc2e0da57c158c514e91215b17bc8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966b9820556c97cdfb0569556a8f3f5b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e4fe81114c6a5c96033e7a956d7c43217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82bb05b82344f551cb42bd1d9e973ac218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7b2da3094159882de4cf7c1523a86e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596c8aa5195bf975bfb56b7c65c0d7b7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db499c1ea30e72f46f54258c9a063ec221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588e789af1a447186b3b7403cd6a7aef222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5d2a90ffac626fae0fe3fb0bc0e8db223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a71554e011a51d398a27e7c98a9e8c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d256909fc66c94a27f3288594c53d54225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c49ef496b5e336ec7587de0ac76dca226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86593c474e370a4a94d1bae5eff2f35a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a544c94bc7e16a92fb4c350b7c6df8e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0610534adbc80a2a5a9ce8c5aa1e82229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd71ded768d0b5af9ad7e58987684ef230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc720e83f67506015e973035cb1f71d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e478ef1e8dc96d3482cc9b620d0527232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea28ad7ab507983f2e977df6bd07fbf233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71714b9a9e4a23346d45eb1d32c2ee9c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddadd28e94f6efb43b416ed62de5deb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dfdfd2de2aebcb28a57ae98f7b428f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2fc7b09b1cd1cd744a3c61b3d32949237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4e7a66ef0aaeaf4bfa4aba5d9ac1b5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76cca20e518cfb513edf3639cb1fdc3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53ed329b957c273b1d05721f87edd7d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a18759d342567f68e918e4a9bf638a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c34f3ff3fd80d3e9789fa129d15f27242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffae67fd67450a3f1bfa636a56dcdeca243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f28083a412435752fc32d8a4675830244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dbd56bf2be31a805d10d1f531fef1f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe58acfff72efc5c4d286f978b01c6c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab411010deaa2c573e75e6f6b220aaa247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fe1789296c1599b134f0be78f952c3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa461aeaf6d73d316671a7ae24106a93249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428bf54113fefa40e6a36a665bede87f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30b2b0bb735a5fd573ebf2185077d17251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83d31a1755b863789224634141cfb26252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c0ef654de752baac3fedb257749742253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344bd8298c0379e1079d82c08d85db2b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7793cccbb5e89612010bbcff3c416683255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0ba16530eb48812bd195cce75e33e5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717a44a74654df9668f29439ae2ead0a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cfb5daee051dcb86fca077d3d8683c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff4d2ec864322d77cb4275089918dd5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e84a7166f92360e7874c4602d5836b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d981a911ff0a6f1a6882c5ea36b8b7e7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cee89fb50ac1604e40da125afa672c6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae9adce9050a7389e51c7e9ca78bf90263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26367be04ba9221abb7fb4f6ce9b08c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117d3346b6d39797201047ebcdab6fcc265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008b1fae5820b1a6a6c4c3df0babb352266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5135568f79b8820411a230656ad6eb267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15eb60e9d4eb26ff209186b8f7f0821e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8b48a26ae413c96070adf89e83163d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626ba54ac39d13ea542fba5daf9dcf7b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77911480d64844d5e6b297324a0a62c2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d2f3446e59a2e07c134ce219655f21272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9da1bc803efcef9c05465aa592c1731273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d3c205f0859f5b9b46bec0ec43205d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183c86027cccb32eadb75a575bf1fada275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b6c91be479461cf58afde5193c6287276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90b0b79fbe5b08dd777489ceda886ed277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b867f1d0a66b54f30e048b648bc706d8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c40b22ca25b62272d88bb56ee6ea21f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b89e3a2585cb58a0a9ef13f806f55a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e4e93db9477c54321229438fbee5ce281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8580adb07d02e7efe9b5b13080373ccc282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8ffd9217d4a67bf60afee9b1bb97c2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41021c2a2830fb2543d2d17ef68b323f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b22a55a9ae0e111d8c4fc14128c2dfc285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70926dc8ef7cc6a803a12facfdb817bd286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd256aede418a8bc6af3bd8549f272f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e33779d70646f9e5c482f0b23d3ccb2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281c790f79c9e09e69e4b9a96c382d43289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbac674b0ae9755c58e49de46222839290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ab99a2718dfb60169ff8cde1f214a6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350cce912648085646e33dc01aec837b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cdc9da3deff1240272b7ec96634ea4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53ad950877b14c7de87cc76e8e6ec81294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf18c7a30624c75679c56de51bbf4e1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9278ad9048783928fd700bd956cd4f71296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff4daba177626e387b77daa6c8ea394297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1bfec57198339fb239e204c942dac9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20832eac8a6a0b9d67f577cd51a502a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0467e80bae9a000ba805533ca4e0cf4e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea216f28f911bd79a7e1d55b71794f2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bb5496aaf9e2255e01d252e4c1854f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbaccf1f78343318a991b64b9f2abb5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6ed569f742bdfa3fdd980b0bebfd71304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fe85dc2b7c9f602591135c698c5981305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdc0bca0275386997675b02c6651fdb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0973cb65047f91488af48b5cf73b3e51307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef47892d07437a9443ac5867f1a4dd0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd2815b25a8eb869701a8303aee3a2a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0433d1d3f4a44b25566d210af8ea8c2a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24f95c2afb0b07823b00fce335d3160311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba1096e7257b235c1087341894480ef312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec63baf6d8604a47210b6cfe145e8765313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dc9156e95315373d9ff301ff14fe1a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e79108ec5c33591a9f94051dcad4f11315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5479bb1635c73424bf5aca5fae29dfab316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05970778a7ab175ce71cb397945fb98c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a29371892a4366765307f8aed6fd834318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91bb79efd1862a29796d0ad9cf3a44c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97391f19af4fb0de6119390c9bb39de320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c04c3caf2f4646c94909ff26b9b0a7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d698c7c2c41e0df990179988a42aa600322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6544b73e9d788e2bb1b7ba1c4984768a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c39d2b723b4696e0134910e54b4b637324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e648d3d933193eccbf075afe35ad7af2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759a53e5dd6144f3f6adaa18a0bd6795326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61251147d5f7dbf139af381976547b65327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cb5ac7bd83d89eff1be259ad603b41328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7c0a8e46ca02d750d0ebf7468bc929329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f90ccff66a3a59ab934da83db637ae330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4486fcde0a3c45fd23a338b514e67860331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f2b8ad4352a2cdf035523981fb1947332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b697871dbf4a99b7b857fb52eea752333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9542998c74d1270e44a21ac3ac4febb8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef0926f7aad1a6fe23414dd09bbc0e7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf682346e95c833f6543437f5168f42e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a746818653f9d919e6cb8e4ac997ad6a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e65c39f5c298184bf694850d077fe37338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a09871149d8968b56e1807dcd365888339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19847d9f187e14562712f5e93336c75340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb41516e605a81839efb01b17628fb58341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce49b599b7389f46087a70eb4af3a69342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709b13471533868df47efb65a64f4293343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ee740a37f5bf55d20566ee18bae278344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d20b9fd7c9fc22f996ad83c45ef96a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239792baf002f6abada41fa2184c33ad346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ce5d15943a1203442b7924b2585602347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86716966bf4c40ac48775aaeedf7bcb3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9750b0bef6d26834591bed963228db2e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a848dc47596915d045808d30f1f9db350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97000672117afd541e338ba53570a602351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ea9f106d61a224ed21fa455276ac7e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c971e708be51656f0de4886f4d4c744c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec923a3215ddebce378aa6a9decdcd5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69194c154836c250f9a59754f274dfe355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c5d81f8dab096644a50573d5328947356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51271fefb00ac832f562b1d0363c0394357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c90f4f88925009fbb3520fa8ea750c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d756f30195a564243fd2764844378c0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93776c492caadb5ce98ef1e88b27bde360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cbb9a93168132b137dc1f243961978361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9d869788d208c4cf848481e5d2178d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d1926c3fca8ecb86556a7e7d09026f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8e7954d5bd2f2e045d350998f17418364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbf901f53907747e260fdbb195d269b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b8d9538b26fe54c800b86ea41c7235366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8594af305a21433cf12fd13a5fc9a089367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e260087ef2637e103d5ea76780e142368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7931edbdf17d34b01055dd1a050d2f98369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4f6f1dc56dbd207088af7e3d89a3ff370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38befeb0752014baa2b1e10792edaf53371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6cf3c50fba306cda9ebcd35db01b0c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12502d88508de20344445d3ad6f2832373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b8a827957a48b92fc2e04373390d66374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b4af08f496f656ed32830e476d20dc375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f738bf865c125cbf8625c886fe54a893376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c563ea9348a88d738f81cef4d6856b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2cfaff65a893753f260e2dfbe27e4b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825e1401519286083406a4bf16e95147379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c78bf9eb91d7ba11ed94de110e18d6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40c220229349966cf02912e9907dc34381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bf082b4547bf19d65933205283a648382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399732275a5b2b1f47872a96dbc2648c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1439e75d08d8f4c16c589ac5a931fd9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f1f4918c7d27f34fa0dab605bcdef5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ac463d052a0c2caa711e6aa6ae04d9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b3e92daf16d1842fda9cfd09f6411c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3aad8ee17572f6c7600db8ed93edc3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833b2175d1633e36e09dfc70a839e13c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58d570c35b6c3980a02e95f76f4732c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df054314bedc864145b866e27b51e706391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b842fc02c2f467ee930f2895bc0f34c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae751ed86f88b6b63df6b5454a1d52f4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3fe142797bd516d52fea7723c27a48394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83038b30959f24a555b8339a05795974395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8af11159b2541e46f27287198aab5d9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8890536c4dcc651183e40765d5bb56f4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac565004b653ef4ebeec5704d8035045398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbb8d77ed087a75937332076a44e94f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a60e341178153a27f9c608c5aec07ca400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb252ef5da39dc67ce6c4e2225a1e6a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ed8aa9d59442df1301b61068140de8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5428a987a7d0bd7d8c443b30ad1ac92403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3785f253830b706b4538b55f3449c2cf404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99800f89e21505c8f9bb61771709568405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134f5c9fb811ca4021c1ebe811e1cc81406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55eeca528b351673373de59491b8160407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a925b8495536a87a977c63332386503e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb9b6f67b91dfbbdaac62bf8edadeed409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4e2ed4f4d24f52a828b4d311b852e1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea0c951c232574e55b8f2fc53fe7ae1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8258884432257e4b2fe5aa412ee51e35412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7bc7b635e6d894480194184d0bbe87413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377aa8d06923766b36e2c434e7184070414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639194d7999239de241d521a5beca912415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbbd08ee49c54812efbfdb1a12f3fdd416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b27c119e4eab9007f49cfe8ba4fa849417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b30bbeff65f83fe2ec081b20316f38418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdce7065118cfdbebf54a16054ddcaa4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6c18cc3df33f228442c124880e99fd420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaf562258da4c6f63dae72c47077880421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7954403276581238d04bf705bde2709422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f9b949b39e9b467482e640674111af423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7c68df1754d226c237abf03b8a8277424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f352a9b63f1539d8cdff3cc94f3f80b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95be72199c1b239c9d936ba25a7fbe60426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e241b7b24984fcfbc06bdd3004983af427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4e3e2ea781542c0235d76f1a8d4337428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8886c83dc00429811015a98a771d4b2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb37761ef47e48bb86bb7bba0f3210e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71740d65eda98abe91f87d0c9f2d0240431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a770b8868cb5e545f5125a26b79c921432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb53cfe5c64c08ec34d0277360c7592433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ea1a9a8b8b5ac6024a09d24174349b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8392c8555a2cdd2c136ef6da1f9af73f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963543d6617985f8f6a99f728382872a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845bdf9b7046be935a90773a07aa7d0b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f49b1148508c98f791a3b5f2fe02c1d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4b87cd6955bad0f70a745352bde372439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058f1e6f217bf617ca722834da60752b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197454197c8d8deba6935dc9b3e91c08441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373b4c685c85e1c95a1aab8b63bc51bf442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3503f66f736b7a0e5564b327f6dcf67443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea27a8a03f5360ce464a42cc370225d5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aff6b8fd464d4fd4f6292669170b8f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c110cee9fe32e58fdf199b1c9d7d72af446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7590beb6f9ccfec963e5b7d129cb9a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb2d2f3e874d1c3128bd558f47f0a43448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868864d2cef5802ed4893b220b5e3945449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86231f87024759a170a2536311cae83450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da29551a1738fc42878260659b1bcf5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b328f65fece99ad9388d394354fb829452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b0d92c927052faf308a9bbf073f166453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6745aaf389ebbe28a9489f8aa40ac5ed454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b2671f58d830e021a7054391be5a09455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5447d4422f15910e1eeaceb4da0e4bbe456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cdc37783a3f260a43e3b0aef6877d8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b410b625727dbd106edbe513e070bd458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a7b761b1d814c0f73f20f977cb2a4d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d16137cf2e8bf0698bbd404b6d9670460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15880f1f6cbcd6717967eaed20410de5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76d7e3af4f37811fd20b9a7d8972082462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8fbc760d37cd63a87395b36ca7ff3a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1186436320bd06d8f8c7e7b8f25c5ba464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cd33f9404aaf732d89cefd9140b4d3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5664ebde7af893bb13f4af0ffb74c1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7df10ec3ce59fe23372a91657bf7dd467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8ab7d8f9b321abbcfb09e3036607b5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dd75a7271dcac06b9c28c99f98d240469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6054ce5e158dc2ab28a50c26df2a3846470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7189e1bfca942706b1c4f3d9aeb8f0b1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aef2fa6ca6a51a0cb52f29982457c3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1193f0d9c809124ca78c678dbee0d6ed473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efb1b395cf3f7b594f54ef12d4a96e7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851789c59e73e296fa9291455ee10096475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303929bab32eb145b8119dbe151dccd1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7959c1cdba5f93eb82dccb877185593d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2fa874ad337d6fbeb3a5ab33ea5e07478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662d7bfff0ca8c27f3ce2e7fa9fc6605479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d38567129550b250e6900f37770a06480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb00261c97b7b3a3d53ff44dc8b68ca2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f044fa57ce79d239e24221ea1a54b3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a350180393c382e75fc44a6870a7f5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f879ff9120059fa4608f9c251f6c4f9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7b6d5623f11ac7f0543f0ad91accdd485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b704ac6dfae8fc048753b776bae260486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ea584e8e0e6943581163f04d0a4a2e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d112228496a655dddd1e6d37301d13488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5eb7acdc80a4f87350c493903cad18489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040a3041ccb1dd36061f9a75f7077214490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce83db53baf7fd1191b80c2c6359080491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea66bff1b98541b164b1902ac9a4989492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e421687050cde57a2c17961bbd987a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bd9bc46acdab021b23bf9a6152dc87494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707b430f8a8caa9381a8def23791c909495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb0a899ce852abe255beb3d07174403496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7c439f675b26f098ff8f11e71a6cd6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a4bd11981f4fc1ffcec6ec6d89b936498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183e528a92648f7e1bf1526ee8dd193f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7244726777cb1e9ce89a70d46a80fa5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e6e043732f6ebf741ef6e7480b6409501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458e1456e0bedd5557e9608b9dbeb508502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c760e419f1367108e659d68dcd3510ce503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e3261c15d90b5a12ebbfb2987933de504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118dfae0d3aec226655fa68e840ea2fd505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79922f1dd70681efe8b2f235db50f4bf506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7511c92e71ea20626ac8a32e23f35873507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27915680c34b9f675aa6e3c40b9da7a2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c298d7705f92b8452708485b8a2b34509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8f318c5df454230566e5c7805d1a5a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a889679c5531cf7923024a6e50b74072511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a1acde0beedf379c82f278954cfb35512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1e0c216c5579922beb3506b9085570513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b263f7f6163558964471e81d1b10f1a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064ab62de72b41eb374075230d6b6d69515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b44517b79f7426c3ff7beab60a53fcb516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7caa166f8827f2488990f1dcd1a3ef6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626697dc8310bbf3b2f960306cc19309518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b255d5e085883b7b4df7e827d5a26993519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad3d2c7f8251a2b5a45c3660758fac5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c2d317ad0615a75b70fc2b0733934c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e7c0559ce06ee6eea117af35192d84522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9379386a4a681e3c13bd328208598694523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d24f883b3207fef7e93e82509b1f15524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd6ab5f48c708ac016a7f7212816a7c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd28e20ec41ba55d9b4b4e14b3a967f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d615ab725be8de708ea5a1a2cccd8a0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0a75b9d3cba7b110f23244d8f1227b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74def79343fa56daad9236f642cf9f4e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31c65aee4847751b5b91f9de36e297f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff7cd6166fed551773b85244df4584f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc396866bc791cc049285575f22c4bf5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c419b76eb1b218a3e918acff8fa45d8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b1b98f70c5ee69ff1093dfd1a754b1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4962be02d02f4e111e31dadfc4af6c45535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b3d0448a7d5d98fb52099c800ff54c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53629a0fc5b35b5ab98b4d992cccbc0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8038352fef7a115ebf5349a6cbe84ef538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1754bb1d2125c8ca34959f8d46c6c77c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471f52cec80dac189e46e9305e6eb42f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896bcc9277c9c5342198964dd467a8df541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f2d54e8d0422c5e68d2ef8224f92cd542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118cbc581a187c2b9021921b2ac8e112543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccc6fcb9df654fc1a12eaf020f8f627544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3fd392e3302c2bbfd37218a977a4db545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6606055ea58c703e40df85081a168e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9c5fc855e1369f7f127f100395da12547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bf272ebaa415a9dc550a912fd27cad548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ac3781ed0d806e1a889e873f5a9691549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fa10c1ebda95c359d1ab9b3e402e96550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548e65b48d6755137efab08e7d8efee9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955a55b53e7104b7afa4fca0b54e3831552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8398740ff72bbafae941f9f3afefc892553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa2510d5e0f398a68a2605fe6b0a53e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a5537fdd8cb14bced10007cad45fde555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235777b16e627864f48930dd45b2a9c3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbf74fecd4a865fca6b1cf7d0c24cb0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4556e4a304259eb751593f84e2884068558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c24f9b4303862b5a93e915603c75269559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab000b28884faf93dff6f093dde0bc1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c50f2a9d21a4f40d72cea5cd83f6db561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c3f1c87a4d4687006c633bbb4b98e7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b270630b2c2d5ed7e2c6b70b0b93a6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e563725b856cccad037e12a262b7f56d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0ec57f3a52745d635e38620acc7bb6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fafb6d4576b3a42117a62dd4663d2c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a00db5e8ed66be52d359fef046d4eb567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f366e7551da3b2070f87be24729440d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391bf25fce8f5f27cc32e2a346bb5375569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca33470b69de9888880af493c9e1c29570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3c734034b31849dbf0109ee526289d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b29bc57013cd20d046c945c13dec235572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>