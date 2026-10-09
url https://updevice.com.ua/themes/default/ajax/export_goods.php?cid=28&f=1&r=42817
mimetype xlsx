--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec57ade3606a1d5fc7fb6c93658cc451.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a636f35519e2f6ea8db285ddee47eb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c190587cb77c78b5bf956eb89396faee3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07fb8e2679d025217b0a22ba80028564.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e308ca388e8813d4791958fc0b110b05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0a9cafdc3e8ac4c66604f02b5f32766.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b175ba37769697ac7d9e3bc12caa2c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84f7b241acdf7d964708a70ec3308f68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76cf59ab78e1adf69d5c222a5cd70e39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60de0615e23d7317ee69aaa9e96039a510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4728de432bad200def8ec6379300caa611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468228708962ed604a6d59a53eb0455a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919090ec203c07250b91e990afa2bc6713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b225f4ed7d758cbbb668e0a8fdd3529914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701d04cd03e2c625cf55e5f4df4ab37715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10da5b3d6a1247664a536d3cc088831716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96162d483d2e1c39faef9809dc658fe817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c412f4056c8cd17cd08bc1d99f3cbff018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6d2ba7dfde704c2d00ef81adf8748c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3af5450c690947cc7fe6308af469bb920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eadacda260fe547cc1bf60f7cd176eb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5404034ea18379c8a6bea9a5fed603cc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a26ccdc6eaed1364dfcbd35e5f98f223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29329a688d2e64624d758f5fa467db724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b6bb9b8c486f9948bdf52c6ad4f3fb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee84aae14e9d4ca11260ca8d22dcd5c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5c1190f9d0a847f954dea240c3be1227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ed1b55f2337653dcbb97a4b69d0b7028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f78bc07d71c25e5095176abb56d68729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d471cc503a8237cc7f3c68e420e079ac30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00f672063f5c946612f22632fbbf42331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05bc2fe0ef9310ee91d3f2bb73dcc8a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8124954217683fb4d239c0b98859213933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0975c4061724ceb1bc69ba2e306c6c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed363a3a3b49665f13fbf235cc59bbd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e854f74db9e31e48dc8b72be7a43fda36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cf483cfd7b0d7602b327ff62bb9bda37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eaaf3b4d0d91eb2b740540a846a31f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a52144b40ff7c08196f2cf7533018639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c0f433e68f508a4587a5b24f9d2ea040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452ee29dbfad08d9bbc492ff3c38e5be41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e89ec651c870763f2f2a048fba384c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe54a4458f3e35983c68ecd6c8e48e3d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2c25ae1c924cc3def108a76f16050444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ce914a2c1a17047685f555afa6465745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9cd629580a4f0f7143fece6257c69f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202737918b87a68b5ff0b4f8f9c7942747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6200a299211ff0b9cf2b968c354069a448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62683c81a43f1b21b80c8a25216b6a8849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b502441bb6cfd25ef33abca9342404b750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d48649d279b51b7317495a2da88d89151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8881e5c69deff6aac94620a001078b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4c6bda32453eb9a837b63f453a24d853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f98023893c810aa4912fa2b9842910b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6560af2d44dfc184cb52c569f28a6055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151fcb14c6401481f27fe69b6550687056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e0ac955e82b43e4397714c5adcf64157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ce11a1bbb67103524840b79b3aa93658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45c06fa9de2530b46e1b23c061fd36759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2c784285453e3978941313bf6dca5f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363ffe5d4c91c5fbcf2f6802a1e7502861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856375eddf8f41d85bec337ab28c61fb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c726bf93f46570744f12df10e4ec3d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8f5484bf96ca1650eedee1d753d8c864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e152563e97c7387eba7e82bbf89131e665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a10a23ec2d47fef5cbcb4d81e74d2266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39b8f02da51ee9592da2ba0324b110f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0a9014421b1d7b511b877587af46aa68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ea73641f456a76cf725e21dccbc94069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e9df220d5a1025143bd2e304d1a3bf70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d69534b9f8fa7b4f19e027105653d7571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f6098a985cf11236cafd5b50dae18372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fb7578f6bb3fa3df0c956721ba4f8c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7e509777e63b8b64a2fe482e6a78b174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17123636c1df4c825cb23e5a67d3fe3c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e8c6f290a834626110d8d2ac16372a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3acd38666db262f7308af616422c9077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0595bc79be6c0f2823de2dcbd2566eb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3d1682570f827799a7743255b9978a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1111d9bda6f61f4f9e92dad955116e180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dcb4ebe8b0a664ae0abef0c40fb5c781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b05166b279cb72ecb0d13cef42aee782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6b4557385b5c76876d72d54756957783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c500ee4cfc5da2925894704c007e2ae484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46aef24b1d9ac1810a9116b976a8a2485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214d613a3cb4680da0baaa361658fe8286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459aa765afff9cb365147de1df448b0d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5613a26f0b54f373757270d8c95ad96488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64854e63a84017f92b0705a7dd4f1fda89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6401077fbfe9dcae98ad4fef69705a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3681666ff5ae2d9e60ceb0561e501191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d47dc1567fce07b81c38741241ad6d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d417286e3b41c364422cf69fd2abbcb393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a900355943eba063da706c2589e0034b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bb8bece1c9ab6be3fd8f8f22c17f6e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07651e340e74c296a0b424ed3c81263f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17932fed8491269b1aa0a6bf9df7fb8c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f32fd26638394b429ebabb7e1680e898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c2b80c2f4720c29569276cc12d747f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac94eb04fbff83f16a6fe6deff312d7d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b70e3d4d1be6aa7969a23f8b43f71c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c556c1df0e8010637bdfc836ff7361102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c4f012bccc164dce41e736cb8e1d3d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844b049c65e4a5fa226705162205443c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd62f7bd6c2e817a5385219c4aa5fb9e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ad72b1909a164fa2d4941569c21483106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7477ad980dbe2a5366e55231ea4a38107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afe0a7e1b2632b30fbbf0dcad126378108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011117af7690584d2b2b91520b5d51c7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667c9eea04caca50369ef4b8ee9e37be110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ea36ce83ce44646423b5431558bf94111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f1986ca566aabb9b121807b5f5b470112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d15de7580129c98a0849d241548787c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167b62e18c0b8e9334f1c535f9cd4bf1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae1ba290027cfc2457f780b1f62cd01115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a001b80c85bf33e60c3055729da36e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb3ba5b1ed707fd2c73cb5658f22f9a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7481f83196791095eadbddd43eae245a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5963ddfb75b4c43753d30edaf9a1c378119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a216280ebde322756f0620531f99e25120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d2acbc68a328ed092511c78356bafd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1827d9fd85c3f1e7e958163da5e793122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84144dac2a2a1c41a01c068f585313d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581da850649ed408eaa67ad49c64f3f8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd66d35a503b9c52b739edf2cff25aa4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dfc821096e8b8ee18650b79c181afc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da445897daa4b8e3518a0bcf1244383127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecac0fb380b54b62d5e536040acf018128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ca47fa6d17d274018d4ab9bb7b3699129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fd63ca3f82095c453e089cb7162bce130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26e76ef97fe3d4ca4c72e16d8e4d638131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cbf0ba3fb32a2f28e747ba3298e6f4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda976aacf5e7285e19c830465450d5b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2468599e397f51da18d3f08d69735c3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc21274a63b9f255bdc2ca8114a5d082135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749fdcbe758a09df09b84f2a61cd6c1a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e0221b90a6e161e9cc54eb3fa95693137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f38ae5711d563428b6b098037be5fc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31921316fd90237deee89e2618c89ca139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5e1a00590cb8fff7752a824cca5fb5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0e938e4c2a5e8f35289992e31dcec5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4982c17c100c1140f6d27676dc50982f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b011354bf8d30c73899d99d7f13e91143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc82671ad5609ef2e0185c56d2e9413f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6907586e77aa31665c190301a7e5641145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e388039de3dbd331f2fd2f800b9d44a0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebcf28c6ba9a1cbc6cd181366367c12147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238694113f784a15b10c1f722bf7715b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7236e1e6075d3db394f7ca788528b1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb137b6078a506c8e68c6863c990b9b7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fb98b307ac60722578b04e7f71dabe151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426ded91e5b8f2650f23306bd57ea35f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e50f0341de082b67a55a453e110b073153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e806cdea4b3989d04ed336d243e6403154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734d7b124cbcf6a856d4b76d5277011f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121b5b9fee5ae8728ca033afef2f36a4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dafb551900f2c1e67d19b4a38e7590157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a742de63581511aad94b2a9d16bdfd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7554964d9a2fc0b029e9db7c77e2c360159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cbe156c3607b58f3d96b4936c2324e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de42bc6cdc3854787ab50e81e1ba598161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe7ff094ef6cbd353cf3ff6c7dc7449162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcbb1e3c63028d8d466a9cc2428367f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b5f1107792382bc927865bb1d1fba8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18aa56915dca2b51bede04ae1a1052a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d6873756ad360f653ed88be8265310166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e200347ab35d174b633981d9bf65ea167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfbdeeed565523488b4dea7ce0c1bdf168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3fd913b21a21b656c4cd1f49ed5c31169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f360cfedd33325274aae25357bc22c77170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5885dcfcb02dff813ba740d76a0f8a8d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5835a5609210e0bf0e71afcd7aa40d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5ec421325daea3493a8d10163b9a7b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c7f11582f42900d919f6aee8ca46e5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503c7801056f72212f50e94375efaa6b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb559854336499cc417d43728241dc6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63b82469c554cfa78dfa2caa0fcb404177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aaeb7e8aac4180b1f6079201ffd2db178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933390a9337f309de339eac90ebffcd8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99079ecd59dcd1d2d91f0b00391ed5b7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6ae3b94cb52bfb6ed7a1482e8b5cfe181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bced585d35bf35fc6c65e79018579be182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011b46a26d04c7febd492700cc9302f0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91c095bc8eb3664e068a6f86f8bdd8c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276ae4dbc9ac1ce1abfae8385feb446f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0fb2ff9bc54b2f238e7f77b5ddd415186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d53674157bb773796d3018f075de1e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a2d49dfcb789d334f5875427711204188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff88e6a4cb8ab18f4cc4717e51e0739189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1ac81cc9e6a7fb1d981cf567a7b847190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b4d28fd4683b924f3190bb835c8fc9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3959df5d901eefa15d8d87cb340f35192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239dd46a993efd8f68b90efaace45d95193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd1ded56ea790e8eeac079b72c402df194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d72934c892187e64af3e96f33c86bb4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c736e441ee277d98422b58550673df06196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb5836c2d6009712a2d97585fcca802197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f361fe45582524fff8f214543cddc89b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce1d61364eea93b1ef9f675e6b21a0d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dceb4099cd30e25516b7395289d7d5f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69815b2769e7b19e0997b338c05b44ef201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c07cad3321fea43b031a2cd00b9cfbb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d36ec43885e28b14bc6199db99665b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633f1d736dd6c758bbdd6f46d33d6e44204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a80f2f438b89d0426d534cd64409abd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48afc2718073ccf56e6dc9ca2cc330f3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264c8fb6dd71fe64308dbf0f0312a59e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6030d1239cab4e30dfee4999170e992a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e4a4284a80dda0233d676b25b61212209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdc8c00f96febee9508508ef3237c08210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5297f0e8459d04df6d180e7e5399e02e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a8d6f245141fbc67410934f105acae212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd956e0f23f718706e4c6f4124d760e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f087c50890ef7b43a0c962dd81ef8d8d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1660117de15fa3ba1f1f22b56e912027215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411371112a23ee75c91c8d5eb511711f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd695ef4cf41e710f4abe17951f93a9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94e8e8240d82c1dc76f84b420f3ec65218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8bd0c749cd4b832ce4e1a802e59856219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add9646aaeab68783a46d7165946d48b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a4ca0f8e8835790701f0e548221b4d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a6204943a31739b9754365a7636300222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d1b6f416d5b15edd751c11c109bb10223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355cbe0472e3481b1c08a65cc2927e7a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f5a5448642d0438a440577c9dc93cb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a144d5db229c53d83e557cf84e727a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a509af3cba1b0eb88083ecda98bf89d3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d03455f844b352e11ac127bd338176228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eac55a13e0a3418c41d671a5dcdb8b4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec75f31b51718625e13f7550e55847d1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9def58139aec0084093dcbcc0d219815231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b65d859d6bb7f477a38ebcc96cd46e9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f24a51f2279c9f025f030964a30abc233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210691a56ce4053042dc0bbfff2baaed234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004144afd02c470d20e11a95611a2681235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36690cc21a2bb660643a8f501daba093236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ef76a1803757ffe3c2abf0f7a9ad1f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32b3cb269189967103b97c5da0d0637238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ba716a86fa2dbbedf5794feded5231239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf84353270b33b386cdcc2b9508146d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bc92ae1f1590d594a2104daa77b921241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2368747f59fb44bd8fb8fa334be786d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2002a3fbf6c5e3a90e5e24ef6b86d204243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf03327d3ddb4434726c7057641e232b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed94780614f703028dce1cce9417247245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b59b8f7791e9e4bc908695e0c485d2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a9c75688c055a8aef8c85ae1431172247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb8fa4d23548d5480cf32d180fcbb34248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d4032cd2db3fe99defb60313ede3ee249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfbb514bcaca86d308f810fd7c49bd5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4edfa42f779ff38d9cc5ec7c0bb735251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e52d2af7ea104df9c50b6111ee5b4a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66462753496ba601a35055b38396761d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b4ca9ac4dd7d0027d73e6cc2978460254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44592134822663fada4d34644577c5e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5f5977ed16c0550a6bfb82f727c9c6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed61428e7a50667ee81a65ec40b33b4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee7fc69eb9eca75968621b434fbecb6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0e4250d9ab13c3f7b8ba108388801d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f7f54fa9eab67e2981cba0317672ce260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db8df2b738fcfcfebb3a8964f07b9c9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d69e794aa79dca1aef4ad5f2af03e5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c5f5bf787e85b499ea7ddc222064da263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc39e7ebbad385deecd24e3c47b888a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf0447ef1a2a2acc33b909b89926fbc265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dd8824a3a3779f54857be6c6cf25fa266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1f1b81853424d7dd6adfbc8f67c2d1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a9a0da07721662637d97e41acc0551268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1358a20320de8eb9cdb56071abec75269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f657716fe611d350a6826c4e9d1312270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d7c318d2e07cf2edd8d6f1162a8ac8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5d019095e65d96307a1cf230826a4b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fcc5262de780bd199a408001b18c1e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ef0cd0c3886bc04b445db94be27c3b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080f19447e4e1e696ae03f0a57bfe086275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cc618095d0b0526be0b9a62b972b1c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f344159498878715d3b38734f853da8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2571f97a543d232d9d7120d175f3ced278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c751123b9123a50284e6bcd63de76c17279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6322ca83d02b40a5f1d7533967c6b27d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08aacaed8922bfb4593b95ab2898c1a2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5926ad722be9a3dc7976e43ecea874282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbbb8496254fd33d5c517025b25cb16283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7464c87fc7f32573c4c4e2d4a8a1b916284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa662fa473b2dcfb6a46aee05d7d4256285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d076f620cadaea819073665c90403f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c775a1aa0a5c3d800e95c3630f92d0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bc0c2c3edab3907812f474a249c557288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a254d296830da30a8387be2df1c8c23289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aaba37c600f99328061734dff5ce6b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441a8a0f81dbe685acb25fca725e46e1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96633e774d66a4edd8d239a6f1251f1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4967db7b82aad19977c4a46027e02e17293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a901c9892db1990065a3d4acdea2ebb6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1fc35b266195bad09f528a09270ac5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253857b8ed20b761b3181b89f9241e1f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1e44385299a3a7e92910c900c04618297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed8afa0b2576623a5f0a0ed96d50651298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da774ba0ea17715fab1f92ac9f7e112c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e07ed2a1430438e22de61dd04e93bf1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af91c312f5e3276101097460618ee80301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11f70ca29ea51c8cdb28e4be6ccbe31302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9c8376659008c086583e4901a8444a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffd75bcd0bf9f5a008ce5c6706fca13304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17f72eebaf59a4fe1c33aea2a38c5d6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8021fcf6ab4759f2b488a363e00896e5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462c0331278305a85a0a48400c810bf9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1958aae3eb4a26b27043a7c59ae84ceb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6936f54fdc817fc6e9e3f0984e37c691309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ac7ec12cd93687eaface6deb37f40e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3869de2bb0474050cacca87b14a386311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7c4a8728a956b68206056deb5aeafc312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b40bc585d1a45fecadc60905124b07313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02830219663e3591275cb61aa1d716df314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65759155d8eee12da7ca10dbb215aca7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af2275b1e04b0db84bb87d944dc2378316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7079f8333330afbbdead07354379dc4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d1c32e7150f0cfc111e95a589ef3d8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7d68f34ed81bbfb150c681f004284d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a82dd1c185ab7074f338d07ccbd0d64320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c6c84c8ac1b049402f16805052ea09321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f51742bcf19f42b3cf51d496b97adb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9892b9c7874a1ec0a65ad56d5a6540dc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f587dcbf9c67d6a1cbfc7c26d7c9cdb6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593d53e65616e3cf92b6efa7bf9ac0d6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957337b23b27f08fa0ee677c0ea587af326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbc77c9f17362923f7961a7faa84cde327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46984dda62136567deabcccb2ebe51d9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a01a28293c0c3868a5fbdbd0093f0f7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d893a8759ff1d11365b35a2904c3fcdb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df0f6de7ee65ee7036bb6a089578f93331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3913f0bd56f19bfca0fb2b2269bb088a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7b33d73a6aaa1f58a2e20e55e6a1e6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d5b6cb12db2b5d39784913cec87051334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dece9bd7394cbf973619e700ac915925335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bbf79c5dd7c2a41b31165c8e1ba360336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d11f3daee4456c0a8c6efb86048984f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b851fd73973efed34c3e3cc0fb0424338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d2087f64e627f43f06c09971a31ff6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087981b8e4b825f1dbe95b539cf8f84d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb0be1bfe1434c012c37ba6954e3770341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a5d0578d6d10fd3ea3787101a880cb342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2686b0b6c148860f6dcce1cf7317fe343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19fe31f8a0d241ddc3e665f8c835e7b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8214510acbd5287d79c815333a8e9e46345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c89eed719623679b1df1ac90c1e60fe346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722f7ed79c7e42ef5b5937036acbdc55347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a855e62901e60dc3b5aab4d31ff862348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52bbc48b3ea3114bffd3911b2893b15349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2b0bc4cb0a79d06041761b4ecac737350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0967c0f2b0b72d07040db4bbb35f3c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a044756bd900aefbd192883d7f16d700352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fe0e1bac69f9c126bb3e72334b8eea353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd560eb2ae34e21e78bce635867317c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f1305a678251402f9b41dcb9acc328355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bbb99a39ed1f41bd067f000b959881356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd246197deecd4afa3618d202a46d83357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a138a9fd1e845bc1cbd0493c11bc649b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09623f67706187322327bd23b3bbe2c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b2a24d7ff2f484efce7b4fa8001c0c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a84b850a44624ee1442bb851b0809d4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf9c564a8badd63999a6f30ea68dfd1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b27ee9def5184afecbbb0c6afeda9e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f410c3d861d97b5abd865709e2cb7607364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6589498c39e4e9c56cce24dde4abace365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefa2bf7827af04ddeaf9e7022344601366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c7ea873bb4f1bde782e629a745c6db367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf4c609943c51ed6cf02bf941eb2ef5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c5e7dbbe7a6933314a67df29d7fc0b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16325772780eb8fdf89b064501823e59370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9099b5453f14c90ae3b8c007c1fd209371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ddb458b6a34d1826aad2af38ec245b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181527929e1e541390275e811a5b7bad373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2e7d558c09f7f4fabbb59b532e31fa374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822a1366a9bb3d5df2874658c9867161375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea84ce8b5eeee78e6d58ec7549e247f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9919c9f9a90a8b7ee1f8db111bf904df377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c25acfab345929df97a485528f79d0d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21858b32fe17b18b89a4ff82a9ef4bbb379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4258ebd31fa72e7d5427a9a37e11cc4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e5527c00d85d4f0a3391da10bdc6fe381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35697b3b7bb044ee479eea6ba772bf86382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8dca7b9530e3e8409305c5cae6517f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b64d51a35ba5e7a31c5fc045575f8b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8f00a13da1b2f29a7ab8c4076ffe0c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a5cbe506f4f27c7d62da213173bb61386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8149cf9685cef0a958fa73daf6a68cb0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb858668f58ffb8722bc4e288ccd40ba388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6fd1ddebdd2c298c6c6d1ba3c3944b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a958074ac20d437d9fa37211d93d6b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9122509de267d65f35a6679915b38d14391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e8f9ed4ed668f0877f2dbc9000d98f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29915030b44cc952656bff286d4bb9d2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0daa0fc9681a13d6717379daeb13d5b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f9d40e9470ec9e0b3333b974270978395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5424fefef3b4deba742c8ddf344f9581396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeb2a688ff8aba582a0570f8cbc999d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecc0f3141d803ab055a9060427e19ba398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8256f2fbd8e2dccdeb17c1b7332b4f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cebe7c46e22adf0cf925d43289fc1e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cc7d43bdb236e29b3a5379b3feb184401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb7c66aba45624a424204a1e9af91a5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a2b93274e23d53cee5111c76a1e6c8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b235bb292f3cf2e4d56f61c649599f3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b8cd192180c234b2044ed30301204f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb9964d6eda4939fd40636618842c5d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1612848021ceb88e8a22c1bdad115a24407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec68abd7e2cf1b699c9b76d01198217e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76d8f9a2249c2085894cccabe285a9f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3eb03d975695d43e2926f13f073c94410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8fb3e3ce8c63d77d1ec9b997526d6e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ec9d0f003c341a9ed246258355be1e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801787237b2dcff8b0e9717b591e95aa413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dc7cef07edb4960a6dbc9c7fdab33e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4343bdc60601ef86f40d1a4c27f3fd6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5905cb4aab165bf70e77745fd70721bf416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7121e3202407b5a03a884b7670e1c4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eb0a1f26086249c0846e8db76bbd40418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1295298d52384ef7671d688d8807bcf3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6ee9fab557f036bab30b0529e7bfbe420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cefa6bd4d6a3c1df0f7cb3226126eb421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb6a5e409dd65d8f705a9a5bfc9d2b3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ff1b87bd42e2f2a2524f7a23a9b780423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b973109db7dee1736ff88fbe101f13d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1651d0118aa74cb35a39302afc22e7e0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87077b39375662bd804728194823854a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c5749dbf6156e9ee5b430b382ba9f8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154008ff217bf155cf9c1c5cc1f05ea1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cff2d9971fede2b01ccd63832e182d4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b878fa86ed7ea92c2583cae0382440430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132691f35de84b1cc955cfc78d82f801431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bc93b31917227b6b3306874bdaaccc432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c073b31ff84098356acad524dee0782433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8938b595b7879ed5699d711328fd3b48434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123f22bf567ee9fb013d2087d918e178435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e5557cde2333ac1833ce8724d81893436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c304b2649f4997cb3af12e572d490d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f529384d94d4d629d9f7996021434f2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8de040d7bcd3fbe65e3a8a8b74a4638439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be463b4ca1818237baac28bd7c9d104440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d852da4097984f2080f7b13c697a927441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a54c91d34a8214c09c1e17beba15c5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a3c87e9777b258edd7e592b18f9208443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69c1af3709e2dd2b761ca843d117862444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1060264c9a0b449265442aa814d5259e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c47116560dbb5873c4838667095c708446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf043367fedf0e3016adb631b342392447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cf6dcb8cc43dbd9f40cdc7fcf65365448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11080f3e4b0c8046529c311a20d512d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2182a93ba8044f6db61f03a6a49ca694450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34efb90456a3f35de54df2f43c737a8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa8570bbf85829a919f4d5875c70f25452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16add48be880cea91dcf6239fa20a3a3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ffea1fe010fd810b6d9b594b3f2b24454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4134329cc17349664a058e5207f97a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb3b777b6151c4d05a56b4ad5c527cf456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f226618f530f5ba6dc5f3d3c2e8d00b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163369dee479d8859c06e54da4fdaaf7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbf63aa10698ab20070c887cc963528459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7277e0c4f594d4d587f0851d2cc57f1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b7d23a3fee53738bba2620b8dd87c9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477b1481b193f6bf217cd4c9c58b4f71462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdab6ff430604ed7a17db890c7d7f430463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b5860853d41f271d4f551e788f5a5b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70ecc9937ca0d7fe9e5bbde7ae542a8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65bbb4a29869d65ef665f243369176d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a8e0cf751f65e0fd08450c0f4ec82e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16eefdb3fc5dfe5c2a24519c34c6452468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453754a30a1df816eeba8caebaec7eb6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4d015a70b75171580491b18969cc7e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d81ae525239d1bf627aa9edaa3ef12471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1861872ad5de956236df25cbe4c45f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca69c34b6fc74f4b38dc5a597f6fddf473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24e03b16aaf089179a1c9fda50e5617474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a1f26a43c3e9a68784fe4bf3ea8339475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa52d687e271a0f6b3669b1360a93b9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e193d69654be558882aa8e125894a4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4925a558bf96844baab2de5e03ff3ddb478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf355e904f3228359adbe75c4909564479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821c83926569ec126445e5107b741db4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c360e96d7313f8a536a7f88ae437ad8b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b80f48d67d3ca316f09dc255c7ec16d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de492e1f1653fd1fe8799412092cbe2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4876e11620cbe94b001fceabf0cb6c9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e6d6da857e90e7ee2dbc19504f44a7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaab27069934c577131df6549d7692f4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fb498bca51f08449e8d99f7351a424487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582ddf5d5479124997d6f2135ab9ce07488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffdc25c98b3875b8df0017efc245c56489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58538f6dd1514d5500f3b09f40f898dc490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5957d207941f8b9921defe86c905ed77491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cb23bf3b1d920b404552c0504275e5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e48b684d6a652955c9b06dc8b2095a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c6ba7961ff7d8ae246ad4399afd5f8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7669a38f5cafd57e4486e6e7d9f09923495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33195b35d91dcc5c268df15a3aabb3f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c89b00e71b64f11e30f80576ae0d25f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e103575c671b69ce1929bc20c41886498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f6426764b688ba9fd8cead26a210d0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e645034fbd2107fb2c713f0a3b63ba27500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cb7710004f5ae2c3aabd73373552d7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ee51ea77008c93f5349be3ec0ed8a1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5819f875e6ad06bb7da7544fa59548503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63e12fa1f0644594efe3ed1c435077e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14586a787e693f19183bb113d314f068505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7171dfa514ec1e3a2bf170c1b0cb8403506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56449708045809c1503657ebcfc70d9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74c872435bb12b4e42b85c86ad98151508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f0f5288b8a47692163d9b6f4b40ee3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc374539096c82a0cacad7ffeee2e431510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ad9bdacb5e7f148d5e745b44e43b82511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7661abe4d930426c07288b7345df24512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7148944a25c24b685143fa62d5d41d6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa34a9ebb04c1e79c17908a49648c4e5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4992f572babf96ccdae7e0132a5b21a8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19288a8b011ff573cd9eba207f6a2e13516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc22a245354a493b830f48bf4890d25517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d6834937a146c1587a49fb5a27c9e6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e693f7c62d6d4ce3adacea75d404a5d3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2cf16d9a37b76dc5f189127439041d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0378133ff9bc024dfdcea3b3655711b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b9793928f543d7536db092cc3a2e3d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d274c333d621d191f28db4eecea17ec9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc43ad103b3110845845d8e3457f9083524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c311b83ab074af86cd37b102e00f0a23525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141ade6651053dd8ea302144094cb4d6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7393cc237aa61c4b786a1135926b475b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002a97ae949d8aed75cb1ec018195a98528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488605fc33d256a51c7c78bc93b2ff1d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8f0f646d99c5c69b4da6c5f323fe48530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304bbae017f09d764459ad90165f9f94531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d1cd28fbd60d37ba68e3403c851885532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1263a9e9f1508bfe12ef5e107b33c7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0924a4f1adb6da919eacadd43b75d64534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffeb23dd8b2885d25145b18ce736ad2b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac56fa9f6f1fd3b52b49926d5b602594536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289c67e4b4a18583ad1bc1903e3896f0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee0e3f0e8dd3ed8e8ebf7d102719b40538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3375abd30cee3054ab7832326dc164d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daa79aa622200fea7f03f301852ed2e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa2026069ce5e92ec92e97b299dafb4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684cd5090f8cb6599b97cc4171bfc1a9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7103fe76ba8f7b4d68cba75a3e34c4d1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e131640043c1016e13bd7b988f004f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e822d6219f70395bb51773320b4775545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e639151c7c8c7e295ca9e711245c4ca546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94402caefead1a761d1ae1e9cdf3ce8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb78c6d9f82877eb6a567bb667636d5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1c0209de7915d0da790ba4f9a7f279549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421e6e8e27510aca404631e19df61139550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fe9e77e45fd5e594164beb38057cf2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183e13d0ad6d810e9636b6733287c058552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306fc831b1da899cfc0665cadac7f6fb553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10469f677412f3737579ee8064624b66554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4df0780900934c3f70c9dc8c2e1f3ee555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23853667d8b966ad01d33565312d64f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93deb85eccfe1542d50bf11df5fd76f0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7813934ee1dacb7138178f3922107fd3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b515516d110eda8357f177846d2f67559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8f01e31970cf535dfb7adb5c898075560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5022e44feba4545782b21e427989625a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6841113d2be5868e188c634603939b4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a11fad593c31c25d5668f6587b7531f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a13bd98b6917c65f5f7c167ca95711564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47319a62435797d655c6bf803d159914565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308824fe0a7c71c45da13e63579d1228566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7b9a753678fdc023fb1198c2c8ec92567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f8b12de94bb2e4325899b1225080c4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9025ab1a7313243bff8824522270ed569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fa63426dd745062d65bb3ac880d0d3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fcc6381d4f11cbf9638e0f6a4cf849571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb3e666a2afe3ecd037214291d1c1e3572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fce9a921dcc180678a898dfd0ca6b281.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a7c030b47d2c33d97985102e7ecef72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3753917c34410a8bb08a6fa4898ecce3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74117052307656f9fb2efb81f55c509a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b53e1c68fa5954865cd508d67ce7925.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf7160d033bdcbf1d8cf8109859ba036.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61cc0fe10c2c06a3eb2356787af98907.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb3d9aa72f017fe0cd909031620a13d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bd73e3c1f90d2584aed581a90606a19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329fcd299746bdf7e3465cf9e294841c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd1333cb3fa7d590685c9eaf43b4e2211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3847ad390fd1e8db84a3f76b4e5fcbb412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a2c7a9ee8d5e3852896403b7a5f38513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d6391cc51b8406778e15b6adc1356814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adec941446c5c6a6b02305e9f7b668bb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328f4b469b824e606c423adae32a1e9616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d29daae887e6ba5c716c8bf2dec398617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe57c29a1b6fee399efa57d26a3c7d2018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e129691020d48c092d8c73c641c25819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c43452bd4e63ec7136d20fe5767d2720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40565209caf8d1ffc07729f9e96a782421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f041b9aa2436255c0681d8808bf53f9222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ff70cbcd63182b256d6b61147cf2ed23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba229f9a60f954d19306f7bbbf905b5b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daf37a2583d97416fd0dc06219f526925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53f1022ea955f33ee73f829d7b6063226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7900ba8d3a0a4090558656f388d6a627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99b775d7a1a5af0a042ae8da06a600a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c4aa3196aefaeccbd864e926117c6029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7c277ed16ee3eacea612afc4874f4a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e9c1afe82c26192480f375304453af31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3d998e7fdb7ce4046121db67b5835832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78acd3e7fee3d40f322d32b4eb8c183933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f99de10a24e0282fb416a1ded08b1f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2de3cacb47460a59cc50cf669869c5c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292bef1b365f267a10316d8face4b67636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ac87a1718b72a97172931430f3db7637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ace0219f98ca1abc960aad50faf18238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa1b101d6350cbceea5b2ea186a629e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd4537636b32ae25b524e2f403d9c9c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0951a38749c7dc854ffb271d2d019741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684b047ba1013a9bff5c446d889f669442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e54b1b6419433e699b9efc73692cfe343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66d1b9c5c6db189a7544d29e55210f144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26873eb6ffd0796f138e206dfbc56a6745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f15162dd4b4c66a81d380a8bbfc036b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f4664fa445642134ec7f687f72711d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49904ad27a7d36d4b50126c9f941cd6e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bf37a834f9a53cc032f7c6f6d1485349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284f49d703eaffbcba94c0756cdd6b1150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76505cabf27de9e64a1a5789b982afe251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df378360490cd660ef6f442a46a1de7052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a8e4985578bde1e322a8daa65108c953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e67d981b3724f0373a12cb7669372c054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e39aa302407d540e151a5444a426c955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f35b0575ffb83a69df73824bfa3bc156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae8197d94582bde667e819ec5222fb257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fce3a38179ca31388c27b802ce29aa958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5009767f80ce3ee757df8bf746171059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4034d6939eae1e341c9605d23f5bf760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817c946b788632f4ef3a198efe4c3efe61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6084f39f6e8189405605ef76ef072262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d8a3066b5d70cc5f9e75b6915014b863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb302491a87021f35d009312623d63264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5866a2ae0df54fffb23d1ffc8ccb6265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591ca6863db7748c5c7c6c6c8c0e6f3e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a4b1de68c66bd508e1e47b26dddca567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f342f4385672601689143a476d677368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4e566cd02418f3d88e901cbf7ce54e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759a75dc1b9a17a5ecf3c764ba394ee270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c192d38e2c18011f2847fa55892fcfa71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ea6511939941259f6c8ef7a6215cd372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933db4849a1b810ed0451068a839759373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba1da48934500123904cbd219802fe474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befa0152982c79136456f483de85e4bd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf62128790c6c555c8b81649a7ca0ad76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf910db089ec9e435acb0637ba71e5b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39229462aa31ed707fe19f98e4205bb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07084798cf216e84ee2e21c9e941074d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb3df0199b418e566029f336cd3d05180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25d8d2ade3408673364455899ed031d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be1b6cc15623d26679465203db7f26782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9e57eac038387bcb4c56cee166ec1083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46205bc9d4948ca2d7f97f95538062c084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e2e2a9760d185825a8822ed2f8d55085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830bda94faf844ead696f2cae6b4cd3786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eb4ee471471be08667003ea927675f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3112ab4d86617a4d3a7f9b139177329388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d19e09681979070e6b06884df1fa6dc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9395dd744421e2bd68dcb6e43451dc3290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdd6aa44323a60f87832593f9e970e591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a3313a44aaa1e7ce748874d3264d8d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f657e21f59ec1e19e2a6405b54661993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e66826d5b6f7818fba010702f57d53194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c8523984c534208fbcd9706365452e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23057db5257ab2888c74067478f4b1ff96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d2794ac6f2e4659b6b23927273833697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5207aed8f404d2951d60d0fbc567623c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8badf0957d51e656d953002903e81099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c1c5606a2c54a002985b6549760309100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837fb6931d467cac37b603c319e09323101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5b8ddf4b76f7c451a3743073ce16ff102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c082671a7cf3d87f70ff6fbeb732b9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bf72a7dfc6752acaf9c657f39a3a5b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78b1f48f27e5ecc2c5d3c38b6e8d44d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba385102dd0ae01ccfa0bbddfbbee5d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba9b9d1f68c4a1789cde0d24c002e00107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a49b7efcc829e68fe8118574ba06e3f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f929f1a6c5c5ee497f291b7ca37cb69a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c37278775a5f3c73556f3541172af1b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679d1ba5bcd9410a08a3d87d4f4e29ea111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec5e1faa56d15f944fe0fcb4e23b823112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31663e9749c5933e5b98a8588cac1e15113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d95571c9534c2fafe4123172cde9d87114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbd5a77895c0b291e9eee5105d3c662115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a875571ac94ea7342a78662ca8b56cb6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7494ffb45f49f14b4b941ec693f0fd6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8d02e77f6e14c21b7991e9f1cc0f16118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11496b75638260d2337da498c3d4ed04119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de94e6e29887ee8aacf9bf5ce521303120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfcaf9c55607efbbfbebf1da7cf324f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143e349ad12eecba99c47f58395df817122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18ce74a9cf1e69f81488b02efb0290c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e47ea2195d9f5847094c0cda23fe7cf124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587d7a8325bb48fe416fecfc1283f542125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cc665cc6ef947f5c9781cdaf4e5700126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e22a6033e27182c9a125942ab6343d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520da0b88b96074d4282a6045ec2956a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3332e01d50455f82273a536456e66406129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252fbc07e3b85e8b757934989b5e1090130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cd9e14bb3a4e91c8d0d8e2775704ed131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aa902dcdb12079782221cfae44b93f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b03ec29051b6d49be7bb8f3bde5a67f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fbef1fce3cfe065e291605dfdbcc64134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64b051d31b6a74786bd254f6b74cf85135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5b2cacf48e665b38accd1efe727628136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c2957abdd001b7bcc2aa6829783151137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fd8912b7a1d674c228894890fd8203138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dbcd707c0c6a4f6f30245eae2d02e1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74f74c8126132b468d0299498d020ae140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8a341a019ff928695a71f434ce9183141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911800172127e8c3dd60782b79d41300142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a579f780157f762ae060d8820eeaa24e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5c29f9740ab3cf29fcdd54cc4b68a4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4c833bde4e512f13dd1436a03c2b29145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12288aa9daa559daf28babeb9082583146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74840cc319f14e38244256f67bc35461147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34360ace582f6771e728a1275503338c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34bcfa90e756e7a95c8395b4ce58dbc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f37b4cfe32c173367ffa7b0123945db150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cd16be622253f82d5f3960f3e3ae08151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd5a6144665be217c7d74c20067ea05152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c5ba5b258a5b16d8871e466006887c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118d0d6216a4eaf44595c14f26b44f8a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b51ee61e78b9ab430cc92d5c10e2ac155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10381866834b479d46294839a2d810d4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404145eab6d6009789322cce81e0bff8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60695b2c139495f8330223214704db25158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc1d22711ca55e7818c7d32c1fada37159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f44eddb4dc43832d8602aa47922963160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42a5fcb2699b5246663eff21315f36d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffae1d67418d270389acb7354ea2f435162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc33d6f8ece14688b2c78c08be484c35163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76f6df6eeb1826c8dd1fdb4ef22ef17164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af05fe6a53f0f72ee21ecad3a7553b1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30f8fc136067eae03d4412f8fa1965e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4885515e5558202b4b3fdf241149f13167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73257a7b032faa48a2c9acee0611494168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f7e1a97b6372eb3acdd9b8c30a893d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e581429188362c169ab5689923a3656170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f831c155ac0396c6edf78d43d0c43a4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f05a472abc2a7bc5757337766cc154b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a3aea9c022c44b2ad3f87a0195f0e3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3402484fbc904d760fc71747a17562a9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928555e8001ad3cda9d2db2e0a9c06b8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d614c0663e733988cc6a177ebf308f8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afc1e576efc1846207a794899249dbf177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b5fe4120d14fcb9c804ed8688a50d8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c70ab147f70df093cd8a5f6d6ce3da179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba743abb85522df8e72ce5072deec182180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9160f59834ef39a42fd679b62ab5e987181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d720a8f712df5c26427ccfd14dfd07d2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51ccd13700b329d72241acf40b9d9c1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afe8ab5d82e0485a742c73e59b80bf6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d041811467c1a186c53d89c6e1188f78185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da62beefdca31c612e9a13c1aacfccb1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5095361bb99aca48ba59a7549f555503187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f08cfe7a87e6eb04113418d2a87ef3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a22092a8c37120cc7cd4a2b5dbd018189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428a37e8d0139865aa96a42982fdb614190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f1d18e3b2f5b6471638a244e114062191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addb502380da911f0ff1f2e4f4467426192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af22991d12a69770df848a67578f524193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f2c3421556543c37d666cd9b026139194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80b29265d6a29aa83d439c6cf4a9f00195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78482aa001f70b26f314d18c48ab3fec196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e245540442b7d0e0d04178c70d9e63197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41d234e736dad39d4f1d17bb7680891198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bd2f95937962b67ab09a930720197f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784270d9fc9c4ff34e3b3af7c0af65d6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76da40fc8a2cc3e97757dc282012bb5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ebe829a6597806d4310f68e64cc368202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d2f973c3d932b20f7dea8a72accb45203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8da22cfdf55e011af9474ed1e5ccbe204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cb8c51514bf6706f3c60d13c8b10da205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f26300f900dfa5ce4fc76dc2d191a2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947b6303759b2f75ce05f19a8fbaf933207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46b31a4ff203044c5a1803c3c8eca08208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afce17a38013879ba8f307a8cbc62f67209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5785f3526b4eab78dc1080bd98b8f80210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3320712e72e427dbd7cda3a0ff43a0fd211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5197d6b974ee642b0d1e01f04bf43e8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df303090fd798cc7638f46eee55e5e95213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470ddfe37b7877faaa8abbbd958bc3d6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9bee6c0b5bae4d354ceb7693534b70215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12cb106a5258e00ca8dcea2fb5d2f0f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73835e69891dfb627f17b814c4f87697217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac6c71f70f90939bf8ee23306d73d15218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d0d36f1753a105a008cfee8aefd89a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1ff8d47c40d90897bdd6e98db332ca220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a9cf705b688f7ef423ec5211e47265221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ac8ddd59c950115545cae70c68d010222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9558ba14ad6425d99604fd163fe4d4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120a05797f84defe0e6a6f299b4b26d0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea5e9bdd88144aad6603c448b794f6c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073d0079846b32183435102d9886a058226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0870151569f01a9026ea4de67df996227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767fafdc385b3d943a76985d021e4f59228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ede6083bffa64104b6732c38e65daf229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c991bcb3431a6cd2411596dbd36db86b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1a60f6467c599a870efabe86f8de73231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a398bfa8037b6a0ad78088da452336232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1970832d2998533b5853a04ed5668cf4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfc2ce5d31550f71e6b6cb3d31e723e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370e018bdef040fb8967ff6242e90bb1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1380b656926b6be5daab61f9cbe1bffe236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b277fb13f7c4ad7d24f6796f5521f43237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b601bd1cf63d6ea7fd8630894a23b4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9256dfb9efa3fad92ecb987fe1d8eef239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4e907db9539896f5aeda4e4d47d511240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae672e825bce41051aa578d5a986ffbd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d2f4a7fc0babe4b44977318fe52e90242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31e2e3c27dd729ece5378ea153b6bcd243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9877f7b55362c86ff43727fa1f986d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988428eaa9595ba8b8d3863955b8774b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5018b662b19fef7c82905ac554ca03fc246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62feef9f10bfa002f120bc0eb572bdf5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3376352e0d835f16d69f8d7dcedeecd3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6840dae06756c4eb97d50e6c297144249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbcd976844d5de0470ed72e48b7147e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0ba36f7e0b7dba037c2f452afd5f83251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961b3b00293261c02c3083a2ae31d48e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305e6849546a878b2b7bd28bb237578b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f30ca07eb0a9580dbfada7a2def77af254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b24dbb368d11467268ee974da976b6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a8c01f3d63d02d4b7d868e74007705256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a024e55ae1ba0f98289541c536f6bd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23575e319115d4b1527de8900619827258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4473736f77e215362178b6cf618db386259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdcc3db361e1d77a0beb7e297905254260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1941ce6b157b8c2ee778770d4445386e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b1f090f253cf649971ff646ef183cc262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8d11df00ac608adafa0b1206ee5994263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11633ee2139310b60790eea47896aa6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26bd0d2221bd889c0f2f173a66d0d86265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddc287daf7fd10314aae66e37f37bfb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc14e20db24df2756efb6e526295a903267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33e061de58cb8f257a0d4abe976b86b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378e06e1e77da9c6547399f9f263868c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1721af173d30499970995b399e55708e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b80cc1301a003284e934531e54effd9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663e9752b44c7e4de28dc9d0c4850844272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d863832d6b518abad40e875c2704bd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7193982e76078126253850bdf333a1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733bb010010905c1bf67cbfb6dfa3b9d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e541ff5cd7d3bd413acf4223f92f86a8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60776b8d62a6de9d50fffd30350fe255277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8790256c7aeb29bfcce931004828b090278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fcbe14737e6b4551e11a12d71802e5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdcaae6df4af490a4d7527ef38e2d06280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fafdf5a7861b31a51aa12df5ebcc6dd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189511155e0222d30234f97554995a9e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4822556b9e47dfa915f7c6a3c1a668fc283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0800b4f199a898d661123d89311a4623284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e3e2754d62bc250d79b0898462c0b2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631975aee57a2bbb1dd1a26f605c1f81286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e73b8cac5213cf47c309b8b26679eb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941bd19d068b4dc9064f947d9d1ece8d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01786c8278c9ae3302235215188be86e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0babc990f1da8ba116caf891712969290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1309fc67ea31697919359357254becfb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566903b0a6a3f2958900a4f71f6fa011292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73529ba6429861ae8990a8e2c6868d78293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81e211c90fd1f218f30e778cd798c53294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00f570761896df21c0c02413e09c6df295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7db1496c445ba9e0b3bd320309d3f1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c843bf78cc13a33bedec809afd820d1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a018a05e03308ea17bcb87b30a4156298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1316a728777287dd3603d0e9140c458b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58258b6f73aca05cdd3f7ed4180b9b0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878573177d20f8b1333fb2f4cd9bbb6e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03aee2335400e20d6e3bbfd3a0c376e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9e503294a5ed9823365ec906f2788a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3653e00e20c7fe171fd93cd6fc550bb3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4fe5897c2c1023af15dea830abcd8b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2035c8c5793a7c7546570989ded15b30306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46fee6e36c6c3906894425000b1f282307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09de10148e5864a7fdce71798a72f651308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d988ecf2f3b020659abbc90e53f6426c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cf7ee8118995dd0c4c71131b4c03bf310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce6d6cfda68cc7b0e45454035437500311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0141c32e27ea0016a377badfc4e3d722312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1343a42039892ef5763212923c0390e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610610bae270f8f75d7c79fd1a9020d2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e53cef02360e1fbdc631dbc3229be42315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4539d88298163a6150009c6748df286316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5524bdf20e1c965706796324df2779b7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31166ed464c44e31ed1cefdcbd1c215f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945b60cec4b3f9ae4c44ac7a82d5aeec319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c381c4f7fc771912240119bab1a656320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08a3862ad1de879abe3d6a994bc1bb8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506cc62cfca66cffd2dfa3135b4a6161322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5d72073dc407ec98663c856651af65323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450cf265b2e73552e4d41f3ad857dc5f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906868758b0b749f8db5d00fbf244d7b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36f27bab8e944bffd0994d4968c1371326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9278ef1d067a8076ac60db2cdf3aff327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c4620169ee14c714d5de403346ba65328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4532e12bf2f53226752a0847302ec7a1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f37daf6f3a13cc674bee73be8b69b7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e000d266d7dafcd812941955b9895c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11df9d7511e58b60c52627e00e5fe9ec332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0744d2d757487b8bfec5fc1e9f40dceb333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29677364773b00cd85a3e2760bcae6d5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223d343606cbb3d784c9c1e083a976af335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23dec76a3a5367efdf5e25d1fb210aa336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a813cf1560bafe93401a05c88267ad18337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e6fba7c7f3ef61eae44901c71df548338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d52420629765b34f37888487ac965c3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960d55d8cde60127225aefeed5db2630340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7bb7cf7f8af3a98e6ac5921defd4e7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bf6b4c1fc09d364f3666b0c39c1e74342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd14035fc622db2ed3b0401219d155e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471cee222f4bb2d86caaa22fe6e49ea3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66318298df6266169a030a9034dd9fb3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c919842af9374efb22cd97a1906b8e4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956914696ff882a82df298c2c28217bb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d4067c7cae810ad07846256f6f3fec348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a03e7a05a7f174e04a77f725b5a6fb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad816144f64388ed0727e693dd1e58f9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5c23427ec80e64e9229627e8311c3c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20c9ca5af9e7691f2bc81fc9591d989352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcc1da600ceaa4d38296416b73f8c61353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fed50c6e5b1dca5a0ffbf59b5e4915354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f85f34bd954c8f11a447f509e6ba3d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884a37f819feba4b4721164d6ff3fd4f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864c7a6f328a8a5f6b6b68f1737fe823357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e75513cf70b6201fea5f4f5f668f489358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ede2f9fdbb239f1fe95ba52e0d7d95359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eceb5b7e067023499c7df8a0194b43360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaefb0a7f1888b7639ee14c5cc12ea78361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5dc4e1e10e32944bc1ecf742d45b0a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18360060331de6ef688f834ae19020a6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc9791b7a15c170087488d5fa15fe46364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6718c95ab7c68d5acd7aeb39e3218892365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f433b5c0d9c65d1959a56aa4b83f016d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddac46be9801caa3916320be2e5c4d9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beba8b958ec4b61ee4f5b670c70352e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06b19f4bf5e5a3618197c4b82f549a4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0861d244d9f0ec9791311b08ada2365370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae266f3f09a0120a3135cd6f249ea81371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce06096db097dc10076ff8c04d979ae372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b4ba05b31ae1653ae6aa1f7bbfd958373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608cdaebd7642d685e032e8b44b617f4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ff5e84133d693edc87240de59e441d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fb4cb40fd8ba66065795fb843f7a4d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb000cadc4d9e41f9b33a2b887a4d0c5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39fc8e6ab4b2fa43da91d49715ade9c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae58d6db03b84c26b51280a9f5c67d7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21af36cc09ba4db3ebf51d8480eae77380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9bc5e284ec50fa3cad6d314d0532ae381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e07ecc6201193faa5577a0d2e51019382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa41aab472aef5be1a569fa15ff42b2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee8e7d0a9721bc10ee865e4faf7ff60384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a348413a171c51b34bdb3219689cbe385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541d9b0b758a2f68b3bbf33ef977a0b7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97227b4b1d9b35808c8b407048fe058387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7709322eae2730d862dd75e3117da21b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d1eae1f6072d390ed3674df58ef3a8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e21e6082b99b79463df5d8eeb389c41390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b68bf3561abca705ed876f62b6b0ca391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935bdce93eeb24b8abcdce375667925b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa74aaaa207a046da48e3aeec8007ae393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b0c8a2bd56f70a719755f3be5d4485394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d1a3f800d4b123ab8389fed3c4582c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce707cec431b2cad3ac4e54f79554cad396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3281f63f5be864ee20a130fa2ca26c7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1d7eddd95c772ef724bd1ec6e28249398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287e31921f7602e676e18a5ae0418205399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c08021d1744e4e6b72393d1f01272eb400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c499fa72726cbd329a094aaa4d0c8a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1591237b6402e6f5de00417842e71b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d015295db14221537608760a5a676d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698ed3b27ea5a03401423ad93b4c6fcd404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc207985b8272c768f178e9bd7e1e17a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb781b28462fcfb92ca39dd8121d9ed406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2e6886e32f0fda54f93bda96054844407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d1c6127d3c16638c33024e81ff42ba408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f63cb97f693a8e7a3a5ecd23941b92409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669ea993ebfc63f03bf5464cde33848c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb1febee30bff522e238274bf5d75ef411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae7b2c399dfa8aca595f61f74aab41b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d41b61b5b48e33ecf9ce650c954eff413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f9f58235f7b4a1c1cc82d56d9b6f90414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b68039e69b3bcdbbffb1fa20f808d6a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b5023f39d2298c89b4be12e18f9d0c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41cd9800004b20867b66cf4b35a909a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30347b30a1b37cbae28cf09e8d413d58418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be60378c85b6ced5c527951f2fff280419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201370f96c6b70987f480b3a16cb9694420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9087cbfac86eafcca1b194c59cb5424e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030a112a2a72d9a38bf4122131d7bc95422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d542056037439a206f78832f277535c6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9145e8990d898668767d30343f8247424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4819efb22569904888ed6c6c0d10faf7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a5e8c6e52964e4a199f6a7f6c24725426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d360267cb6ad7fe020d28bcb03ccb737427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3ba87e8bb2c8aaee8264aac55b9a83428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a2d0d456696f0fe4d14cf7bbd8b267429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2476c3030704be4756bef303ab7ddb430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37391fe55c9f386bc9469944bea55c2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203823b0064555dad65fbce4308e8c88432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cb2c4acec14ae48eb740be431e0bc1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84581c79e1cf663177f0f526608f390c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb128ac67a6484c1f8ecd4cb71efffa5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96493d5bc0d874ee242d5f81acfaa63436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dbd6e31d9291302933c6ef68aad55d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873778658ed23232a895a4ee74ff51bf438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba93ac6969264ae03b635c3ffaac516439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1e0fb132a351a4814eda2f68a78ead440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56fa6adf14fe17e23afebe8c3714ee4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2864fec7a774b2102381afeaaeac1223442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bfcd289f282f4fe81a51b06562c115443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba49461e29350f3a562f79c2588a069444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9740e32012242bed5ad48c0e66c332d7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4b6a9840715a2a57ca096971170262446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb9fa0dfc0d18f516a85a5ab2f57c87447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93523d73e9b502cebb06a360f477d11f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7d68fdf90a63d90282dc5e78d516f1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4f5a19d8c4cefd241e47a151c5c146450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1df674f7a05ccaa9ffa40cd7ed464c1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b74bd91929aced72176b52308c5f09452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160d9273cef40cb7fab0e876d791c50e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e37c2e8850b1e7bd6085ffc5af67ff7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc8f373bd8f67cb8bc8d32c3998da19455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a525fcbebc4fa92a434399b089aa20da456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657846c9a40e05decd71458f2b72a1fd457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc990352c00f49af8bef577ef36de94a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816b40200db372f8a23c2a6ad1dff177459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad96e52f67f9661d9bf1d849d9be1c2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df25613a639853ed447a9e14bb320ecd461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e187dd7a4a9c4090c830f7c598fd434462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444cb89c05eb53b55aee0cc939f1caf5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3df5476c5e6eb3236aca76ea502b3e9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efadc22f86470e092781e0d0a65835a5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523b9eecdc79eb2cbcc3cbc24a7c0321466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e99fefb6f9d3951edfe0e8d4d1b492467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eb6fa901cabf0ca7bb7004950bd061468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5305302263b7c5bcdc85234df4fffbc8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3affeb6ad8470084f11bfad74c0da41d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fefc66a0468b86952ee7b9771684e4d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ad16708678da7e7c395a6b86a0e482472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955307ff7bde3b37278f5ab6212c1d74473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b79d2c65ad2bea508a631309e140e1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1606eca1fc4a49e93c1c1bc224b133475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608a59dc44d0a699e17b512342a8db8b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db49cbfe8dbff5137019ff5a82636b87477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df728296a336d98cc3ed709abfa9e3a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526f9995a9dd54820258bdf65cc2e268479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0adf31b62a0a47eac601ef5113458cf480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29eba8844c976c869396c637cb7a06b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b86a8ed8d39f87c91ce1dca9274479a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9182ff919128a706485d93d1d673b1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1fab3bd098bdd85bbbf2ae898d5428484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f778a5e41fa346d21082300175b2bc485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dfac1d409de7494f63a6d545468d29486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb85501646187386a74060c64d45174c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b552f43d0b1df8a19b1440597616dc1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7dc39259881e0ad74aed06b986a9b2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efb6b1a600ee9fa4371fbce41715d3e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ef48e5b9b7754a656d38a798b99ff3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6860aebb2e9691dfe6283830a3d12b36492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49d26df3ad177c8962a2e62041af871493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1704709229d499e72d4c0f580a50bbd494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb1d297722a63d1546452dabafa6325495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e95c721e5f252b3674354c0c3083b7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391aa4d798e3486aaa7792e9f2071c15497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8ab6788004fd3a9f522c12531b1aa9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9e785e2db92cb4ff271421754ef4a9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa305d9947a6b99fc07d54b0f82ab0f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec96802d42c7718cfc5088862d5b212501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f8ecd303a7d88d2a57bd6b3e25ab3f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd73cc3681adb69ce8da29329535109c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff9abfe4241a514f8755895d95c0b23504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474c499823bf35e7c890ec9d05739381505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652da2ad037d43cab87f692b4569dfa4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ee4b49c3fca4790696fd88fc4d2587507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e311f914e8848903ef1db4414ceb9848508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeebb175c4a07e351fa19c43f8ec730b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a2c6d30f42a43e50793cb7d2e4299c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa09fd8bbc2820396c38caf5e4210240511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb02015b569df82c73f319938eb1c53512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bda041bfca7e463134fbae66610595513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf567d6f0a2affc950a2dad33ae78e73514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba073dd48c0da14b0dede57bb38dd35515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4abd67c2bfedff807a69d9160cbb4bb516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074cc5c27e290d4dc286d484d49637e1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a387f79e0ce7d10210ebac24950e05518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c666179a241a6ea5f12231cc76ed5e7d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cb41d16db78de8fb42696dd130e5bc520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcc111ba1d596b2dbce629579359383521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dedc4a94db78e89a73274463f717cf4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f6ef694bb2a02f067c744b182c886c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e08643306214aafceab2155e700acf524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b6f1e67968d50150f7c7000c8d6dec525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78efc2a3fdc16c766f027ecda91de093526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633f573a42ae9cd90343fd70f7762e31527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b225743e8237d27d332c1b2d7eb3d3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab48cfa763e9301843a800e52976ab5b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc0708bbab2c2911ce8e16806edc546530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe2eddaec9504f7361d1a330725c9e1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3917e9b7127e7f592308f192d8a06632532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64bfbae3cee11b18633221a7741ae9f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d62db9dda35e263453a040fd26511dc534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4c4330530899dd8e1be6c423298860535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f31fa7f4f9a90cf4f5ea6fd4ca89bfd536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d074fdaa1301179b37cd53d76f94af537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c914a188cfce93d4e068aabd2aba57538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1266f8c8069a3b44fcaa9a0f2796f2b9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b807b742706803dfa3146070142469ae540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e773d57590586ce906e211fdffc165541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b52f20567129adf136335c70daed1d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a10a9af43fd119aecb9dadf4e988c7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a156e7d344d280d27e48dcfa8b879105544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9fde9de0549887baa6080be5977337545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77e1f25f95cd48121dfa02d1dd1f0c7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630ce0f59a9ab9837b6aac7043480096547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c2b2753f21a9cf0bc2503fd7850e6e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aef0586a898acc946c5733298f75b2f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb42346956ced7bde3582d38e1d8172550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35aa05827ecc523495f18fe0332f7bd551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f6feb02dd5a0bb80ff483752659645552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758ee80ea8fee506a31102412d064924553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd34c2ba8285f613e778cb1e6f887300554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbe7311891f298d31cc74454e8377e1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f5e84f323ee235bf42e7dc5f9bd9ca556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e9adbc9c1ab36c12d22a90926b4c66557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4293cb7669d5e55925bb5cb8faa26365558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179f7562b6d72c2e52d4f11b2c6738fe559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df8f6ed9cd644db81793a82ee6c1bfe560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbada7edcf7532102d4ca8923c80607561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f795245a8e7c4c57d85b23594591d7b7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fe1689eb5d80b8ae6b1bf83ec41810563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd5001294895948a61a6fcbf11f3e2e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6826033697b02c4e8168b8e0ef150985565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ed479244e6e699d099cb9887df2f0d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6ec53001b1272bc66c5571d2a113d6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3b2e5b9f2319a784815caea894323f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a64cb4f7ac168b248c3156fa3f9273569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68397cbb2815a070ccc8e9de721bbe44570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff0b457da5291d7b665656e5bf5148a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d514304ad827eadd311212bcf7efdd572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>