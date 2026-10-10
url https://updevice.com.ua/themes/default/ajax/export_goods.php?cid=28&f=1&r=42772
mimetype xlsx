--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1064637d81ca94b0f23bd936118ac5e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647fba25be99e64cf223b7a719bbbd952.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb60fb6a8e523e0db69dac470aa74eda3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce84421bf045b5b96db4cf8438e15ca4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6506b032bdf2a1315ed77c5d31d0c75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7f34e5304b6e7e842fc08c6296df426.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79fab73b5deaae5f62f826466e417727.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f327c74f4647754a6199b63abc177a108.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce825d20a351bdb5891f03e6ecc41329.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6767ff5ca102f3befec53d566e92cb8210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677d44928864dad27f9cb287693ccd6a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada8f8e4dcd9285e6c28b382dbed21e312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d838511cde0068669344628d85756713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8710e01004c489614ce5d13400b0f46314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0386249cb8caeb7fbd63f7c36d8345c115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532a4f219ff095fea0879da96670dfb916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f2b04290d1a94b35e1bf231478720717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72baef9c41801d4d0f650104c40bbffc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e86cc5cb8b04fc743e309704a3ca0519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533e2f0d02634ab6cae358b52d34260f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc3831f303ee7bc757159a621f2f79521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c0e6d21b6b4daa474507dabf52c11b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58a640ea3e9e0083a6a5ca8be45df8923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea88bb0718f1fce99d7a897f5f907d5524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7689902dacf43e1a1821540ebf3e38d725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1ee4e077abe46e11aaf67db3158fab26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8f336bf80dd419529db8ea03efa76327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7735dee2f3629020f77e69c9a3d50b4a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dbd412b787d08f140e6e86b8a36c3429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29236c42f48be1659adb21d4516622f630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ee9484430675f47eb62f8c4fef1d6231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecab76843c110c16b53eb728f59c58e432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19db0e23f0c6056288c9259e21d571633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1debe961c3b3f235ee110d821a16497834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9606ac50db6c23271b0e022f055f217935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f588800e63bf44b9c5592afbb0db5b0e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb81e98760e9a9b5134556815b54f3a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e02cb5324635e001387eb9b7bb1ed238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbe375e67bdfb15b120d080bcf8276d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ce85985446fa4198379806dbe76e2b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713a0f49f344d87128c1c96ca75b73aa41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98d6423d9a97b9bf0db564a3741fd1842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b348ac18eefe2f977b7b620e64d7672e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141270cfb43f01a90f291968b3c5890e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f27dd7af7012ed5589fbbec8b4867e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c5064e73a1fae7189fe44aa9df996e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1366f39742aebf6980d50a974ab6e7647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ab1328a95a9e1c117fb950aa9a3c9548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12acb25e6346b7ca102867fccb5e1f349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c004034e09896c2e6c04b305fc4e6b350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675caa4eed3d9b5bee8ead6ac598981951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e7766df8b826bac0e44b5c08dac60852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e2f61d5de78d1c5ccea7cb024b43da53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c17b6bb2ee5777157eb5c2c80c1b9454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0e2f80d220714bfa38d600c06aa7a855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f45b2df21e1fa274b0b6ae3a4eeaf956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b473511e43425e52f04b521575111c757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4b213af2b1b9d055bd182bc588e7bd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3689df4cbd769de1cd0517458fb7438b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7fde9101374834e9db60305f32bd1660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855359b320d6a8ba67cf81f6bfafce2b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1f54ad513b41ab059b25a626e1ccbd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f282cfb4490a819949f05484df3323cd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce948ddbd802be9177b04c4d82111f164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137580c568c572fed6cf1cf52a57e77165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72b591b51a81f26129f323b8e00345766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a578d534ca85d29f5e0163149c1edb0467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79163f85b04a7a5b0ef324999961f2fb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b025a62f6f14f65e7460dbcfd5ce848c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61d8a03790d6e35cabdcb73ad55977470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8901162dfce1b26cdd78e5343485987271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f375749fe659e0a89ece14e9157272b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de00588648b807a999b8b4d7f5d3dfcf73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bbc3cd521ffc669380b0476691c05c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fa1b741de498313a4c081b4f4f9d1b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cf85ffb8c64105e7d053bcea02550376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8198f898c7c048c1469227ffbb53f84777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2e037aa033df171178b3cacdf6687878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d06ede4a5f4592b9d264187379864f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec09d7766dff72a910f848d6b528734780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd5c9deed6e83cd463d01d11f90632f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce8c857fab22ac820ae82941a6ee7ba82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98214e8d813f3e16866a493d3b56b7383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a7d5b235a173184afed14d00f3c36184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717ac962ed6c7639fc2eb81f1dac2d7685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d9ff36d382a1d55ff8c14ebe2777cb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3499d511ecb90d226bf44dcb40a723f187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9448c23728956d90c7acbeecf8f64beb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4143baad2800b09621e269ee9316710e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38d3a7e21b023ef8981f614a3f62fe790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7bb035036cc325f3af6b8fae3b22e291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10db966adff2efc1f0a7328466adef3692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aa34b5b51eca02bea35cb4981ddc0a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df388ec2cb9791eb3ce0f207d0799e6694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f598c4af6c0dc457b35e394efa361ff495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2561f05d07649dd34f7a049221f1004696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aef9c7a3e3182b7ea63af34b6034e497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332b35f392ed1eae4f76295d3b09f9ef98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3e8bc0dbb3d608cbaf1da2d787819099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c535ffcb09a224847e1102bf2db689100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c0fbe54b7e7bdd411ff194790b5f4a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c7df6ba46e90ef11b6e449dcb37ed9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38048eb53154cd966c7591cf136b7a37103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf97f05f12c46da42ff744ba742d29e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91c4a14480590084a4ae6656d548354105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca1c8f6904c54b3ea9d96c026947af2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2469744ddb68efb986ee0778f97a0f4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4995e9f06fc8e255a919e02b6ab93250108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784f9a52cf90cc58685e18080ef557e4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616f43e571f7ac8270f25181ef1d652e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38ca0aa908144136a49121aad3c38c2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbc5923302c7efa711c179d86d1cc97112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaf24563ff42914bfc32a321fd6ec4d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c8b5f808d072cc430f8e0e9508dd92114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0c4bcd5451f97dea67b344c4b6b441115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d89992a5a6b9b885862a83c5a36e4e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074b3908d69173d33102ffd8591e63c3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b76222348fc4f62afefd4fcd93007d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6ab48d5705d9442df6b968bee67217119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd9be2f36c9345758fbe8f57454d081120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f35defea1f8830f8423868a5544bfb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9260234019376e47213079f9b481234122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5708802772d57bb511001a500d304bef123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617e1853e62744f3766f9869ba5ffdfe124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9e3f7b4e4800ce25d7eae4516149fb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ef458b3e99e3f37e8b63bed8f1535b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5690c3597cf863af45b0a198d4bc5e7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ddb24149416cf2e877f980d201c27a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b147662dc7493bd8ec4cbc9ad0f09a86129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d095617b2d5b442aefed860bb8dadaf130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea496cfddb2326bfc7243a43cd18832131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f103c4e2ff6c3eb9f1012e8b3d4a75132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151b60a78b78d44635fda596ed5061f0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f772c596880eb3d81996d441999502134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6abdfb7f9ac8600a7b8e5c01cb3797135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2852c0f5bf55cf1fa2fad8fe252cbd6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305b02533a014a1e01f6d0daedabf45d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731020ff9d542f9e8cd4d8b8576ea214138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed7e233fb42522a9e5336a95669acab139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6571cda4cb6213d0f71528c8708fe950140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c20997c7d6a998ae28c6177bf15919c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398cc01e46360434796813d3c380e9f7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775dc073cc6d099552c0510e07d60e01143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce0670ed52894fa0cc4dc3140c1f2bc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60386ed8b78520f247eb303ce38e1c9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e8a18ea0c8899c8aa945be4b9839bf146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631704dcf067bb3901c9bac520732e2d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf588906948acf1b5c91d23d33da8438148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ae3d26603b8657d082959bb3fcf9ee149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6d95a79c84efe895c5da55b810e9ed150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342e0b28735a6f8d10a38148eb6dc6e2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aaf08bdc5db41a26d4cac5c2d3de5f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1ff70e50196e771f9485db0da88942153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c159633a37bed51da3f3c1b45d37cb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9903a64b6d941b3d43fbea2c5742a781155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4faa1b75f4a3ba9ff731a4bb5e2111d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b003820bfaa3c478fffd470d14e724157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044b5af61a54ce45cf5d51be79a7417a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd61ddd8e8951b8172ea62db76560f47159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f40b4ecae63a286ab21c45182bdfc3e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc085c2eb9e0b7e1bbbc40855523e60161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854275595e952a3d391bea1c206072a8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc5e6fd708dc0a6b3186669cbcb2858163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e609e59f0340e9e33784bc9832294aa1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161b02f97dbf69f5bf64c6822caf99af165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ace5a3910dfa09421e9d27f2e0382b1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8c712f041610945f6e8542d6b8ee3e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781553577e8ae538cca4530c5009f3af168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34198d8bad187abbc676050ab3d12022169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c731eef8bf2bd8ccec608ba49d57660c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8831d7cd380c05fed6057f682c2312171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae46e4aec07edd02cd662374decc197c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0730f81f0b4455c1e5bc94e71b312c2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6adefe084c4dfe9c3415a02101df45174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2c49ca84f746b3f6ed1f04b614f440175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5776e18b10bab63b62fbdd830b4055f1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8938658e4ba45aeeb9f8787a6717b0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c908c9475d4d17e5d15a98b18ca696ee178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29487f1194aeac90679b4378d74656f6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a6fdda0a3431ceb674f384a6748f63180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc47ccf3a547bc5e7c257aba8c2cc887181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15d2f1eeedaebdac577f669bd34fa86182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9a015889d984a19d9de9b91b582df5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eb708584713cdbffd457ab4f7c1ea2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615a65d076eed595f1ee6b42f4b84b5d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0aece73e05642dcbdc60ef3cdee3b2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552cbef9b1d55964ac1f4e30ec9da26b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c436a698ce8ff893292b0f3aa4bac396188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253e3b6ea7873295b5c810f0ad128ae7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8a414ce6c5920299df8a7b86daf82c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85d5e899f87a4218f17a3fd6fffa327191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6873b7d42aeaaf54f66fa91a4a79ab49192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fef72fef8cc4c2dddf6dae9b15dfa92193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0a9fdf97c6cbea4f25c31f53e3cd9f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a7fe3931edbb869ec98084a39fb80d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73555aba4879aba1c23ef8f4287dc5e0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6e1417abde5b350dfe04fe31c0e405197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e6893e2ca33c2086124d69dea6e5d9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0396b3b2850dc04c338bda6fdb7d323b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a91a5286f31d10ba6e9639c3776077200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d8aae0771180696b5c4bf0f86ca512201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceedf27374f24ea41972b77e930cad4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674ed9ba576c346dbdc5c94a62fb8e0f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280c10e45be35220012c2460c2f0cae7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cef6d19a226d9511b8098571ba9380e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a63bd957f3504531589c5d4e820d2f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e3de37ad77ab5e5aa0451085afc355207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e857f38d94f680498635560609d426ce208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f2c450c8e66d47af6de321ac5b5888209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b678ea9762061628912a5f91f8573803210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d246b101283c4988c8b62604bca2867211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb02d53cf0ad30efd4ac1a8a302a8241212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a291f9d6e4b92de0dce4d1dde4d802bd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6d70e3e5a69936b9d56900d8b5d296214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef66b7ae1e7324d7f64157ec2cb8e4c8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26cfd2d95d9a4788da7d8bbd5ac100e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab8173291eadad2650b94dbb5048f99217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04473d3d59f80fc744555d4e30cc00c3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f979c0e4a2b8fc10046bc171320bd5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7342e2d782aa19c9380f528835b10d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770a0873632bbeb3a216676229406f4a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4559f953601af4e3d8299c34ac89c700222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6385ee89e8dfa8b6ab7492dd5a5f7aeb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841147a5f3f62206fe948e14015b74dd224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fed4bbaf5f40aa4c412c4e3e76ed6a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882cb20dfbe282c491b86da6742b862e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5657005b5aa5409897ffc0df67443c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129ba6b397f4b12672d9075468e8243b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71a402ca220010167e8be6e640db051229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163c2efa2cb58496aac5c42e1d993bb2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9591aa2401a628144353431646b6759c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbaf334ea5a5e80101b46e048c1b1ac232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8333541b50abee05cf39982a00e05a21233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b70778cee33c848c2b766d04b4617e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed7e6145b441422b5370d533eced2a6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db5065bc8bd4a0db170fdc74fa2a950236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34cb881ec762fc71aefb10f092f5ab7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3e8373156e8cc41d17dc06ad7d2781238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4342b0b6d3037647c1c7c5fcc8bdff239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189479b2b99d22aab4b9e84433e02559240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efd7314184d62cbb0d1e613bfd61ee4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e8a991d57bdde806fcf46384bef57d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7f2bc46e83b6a0c75740a33f34be99243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45137be8b5b4d8b4258da26ed66f0cb4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cbd783f3d6c1b1cdd00fac00b831ca245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1d0a68f3545ba0ddd22b51c05900b7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd59adf58fdb64f8b3a4376a71c790f2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8783efd5b03840c17abbe4f0d6091d44248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aa0630f400deb1a4a82f5ae75aa8f3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc94c68eb45bda3964470f37d60c7f3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92578974f291c16133630c182a87ab9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813855ffd013166460e5b4ac3af21000252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f928935b07a332c57976ab96851c30b5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e5665e358dcb14c3d7164b4c29b199254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9da707c7436008df543123305c730b0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025bccc72c5a3a332f1d3ec7cb169ad0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5fb6cb392e4998998a1853b888d790257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18832e9be0903cb2e1027931100e2f9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab194c5219569004d8b49ba1491dcd31259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c760cd010586771ff613e1540ff23f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af5edc4e69cd0bafb4fda981e6742eb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ebb8b6965207b6be7f25b5ca2e365b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fdf2c34b9327e73bc26cbf8f536401263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f0152396f329a7e459110b78bf5e9f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5ece0236d33b9b487fa5acffbae8df265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3dba917aa36c6d04f6ddba9ce92cbe266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8340bf07495bd1c162cc96a6d3b4c8c4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71152d46f24adde53ca47580efe49987268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67f1261ed5e23dc5a635133abc74ef0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331c97a38357a64645d6919af235180d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ce177cfe0fa8c8928ad7f5667cb15b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddfb72027663cf88706e6ae51a61c43272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8af6051284ffca16b9ba329ff2006e8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8cb1e400f13d3d2ab602ca3673c4f7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894d49a088da9f3f8f76ec6fea5077b6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1988418bbc42c5f313d2ccfc89ac966a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f2099053203db76bbccfdb698dfcb0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c022f229f35347957c629c72f689ea278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c1a1f6cc6928b9b2cb71842b3ffb1c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae9a7c3a5d7328c6138005924794003280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ab7ce9476ed398c09e82e05f77bf91281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afd34ac02b7aaaa39dc9b4bee28f4f6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f6a47b77c1836b4f64d988ffd9846d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a902202b9777c7fff589c0124b2e734e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42a2f89dc6fb02819527188444acd88285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2098e39e4ef35aed8672f11324e484ed286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39270f5c74be4e3d0a578352eb02f2b8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75053cfee37454b8eadccd926181b915288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a5ea04b442a6191a7a1fcd4126b5d0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c09dde04b6c7fb59b4a56f657537d2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f897b2697925a9dfdc65a62f34543f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2266d388dbd6421fd44c77e812423e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a769fd2b9555f77b5d6f5da676518d4a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9d12f0fd7da793e362a837d1389ac2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687992889995d04f587b39d56a8504e2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c28f4bbdc1c2834adfece2263a5b75296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e01828eebf3122abb7e061c5b69db1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c356efd7a96fec7a9f74fc3ba32d6ba298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ea36af8100e77fe19105cd7aa715ab299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5da39c008d9f38d96f8b3471cf7b5b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea967e6107a39057eaf203fd7dbd72d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6e035208d48617f6d5cb9b6f7a29ae302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d1c15b842df1d4838c760f635a3224303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddd15d0232ea1a115f278844119867f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3988fb1329f44edf24652dc117059c6e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becac5f89bdcc6e95d179bc77a59b04b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41717011fa5dad529cc74f40ff68a330307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350afcbded29d3b133db752b1407df34308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a3a5d5acabc480fec4ab4c38435ace309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1fb41ad0288f27185eaa699d7dce12310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334df15af0766ccf18ba323ea549ef60311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5593c889bf494b8a9a37ced62bd200a5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9538baf3a25015d1e9ac43f9bc4f8a8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2c054e932d07cb2667632205a8caf0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ca744af222556f63bf7b47b5591cbd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6083d91e305d7de84ea6357de7590cb1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ca7237927cb505f95009db1133b718317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f9c8c5a73fe3d2128bdf25c7f68c2d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c03666ef14ff8b98c9f7e6d4d37afe319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fea669e2bc945b10253b012fdacd18320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37541f907e4a5ff67bd5535fd91bd3eb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82959dc0ea7b6950cbe49beb4dce1b98322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3121a0e19c8e273ff9366cb6591207323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e0571f9f98bcf2ed6f9aeb27f617fe324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb9dbdcc5252a5420c11ff65bb8e381325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867d1643674a750cd70aa6a60ceb6899326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e241966850e2d1733c974daa5ecb9a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2d97b095b41b29714827ff08943586328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e791720f2206c460a46f7afc81ee922329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00d249f6b7d5fa932dd4d5c00ae8796330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd7625d1122e6a4490be584d2cfb39c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053ab7d2d54c9386eae119f6af8c023a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbbdb0fec11cf294e5aa311918b1a7e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2dc3dc90748d803ebfcb7725366990334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8119c43811927fe25c1ab758ebcef9f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca07238e78bfacc1dedff6c81305591336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9ffe733c7681f1a43b29fe9f2362e2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcd6a4d57cf778ed777ce9c615cc098338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b635690a937d15f06d037141983cd1e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea782d70b670da92541a888a3e10fd6b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0595a47192a83f43f2806a664cbc1133341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fda603c9d5e4a9648ec4cefb9e167c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7f047a333a92701c49e22e67d9f5ae343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dad97acc44c8cac8971427beb62d03344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ac5c2d199ae93ac29a860deeb8bff9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a2f04e562e5c0d83d9a362e269fa1e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5895878acdae69fa0b558f3fa99ceb14347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0851532d861f5555fcdca7d6fe74c11348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ea0c1cc31a00b333f7d8e822d2919f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950e56a1b0da504933069c3c3047ba1b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1993c3b1c4fcab963fca0507f29258c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2048e3a86009380644a21fd02c4b5513352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63869c9b18c0873d1ba0e153ecdb75d5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0decc4db511592a3f2ba2613187a8718354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfad369e7fa7100451ecf27f2a0d24f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a568fabadbcf523c9a6f081e91b1d8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b2bb3c68c1839496a5c3ea5967faa1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa6ca68313702e723d9686497eb5ecd358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82a2f810349a871684e4cb37789d6db359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4eca7aae6df28bfea78bdf3cf2cff5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfc008316beb3300d0ac5870be78d11361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baac7fd221127e5ed4a894bcbd9633cf362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81278b2556fc31a56636be6c3549a1e5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1be92d8b2a8794df4ea41a4f50d7c7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbf59a4744f25314ba5561852989086365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872802d22853d8982f18871e2db9a73a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0426f71bc3a10a41042aa31d5f0d3f62367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce50b02798938b741e6e8437517fda9d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975033ff8e04d9a6ce860bb7a383c83c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b47fdc4143a76ab1b99841485636543370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35acf340090505a8c52930699336b72371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d07a434cf75ce7ecdccdc0a16c5bb39372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddc875edc220f7adcb378242576ca06373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4eb07b97d2b61b17ec3da7f7ce7bb1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724241b935e168dd457fc28be394b961375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9766d086f73eadd3dbfa12d99af4fbbc376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff6980bd2eef8b6fd6d606bc5cc89a2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f0a43b0a3dad858127fb502abfc70a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f26d7321b6272645b7fcbbb2dd865c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60de584d08c67d36e16679c621321c6e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573f717bf134b98981a53cef7f4df036381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca3af65895d1eafb40c68cc3733696f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ded99b2ae2027a72564aadefc536a9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b029dbda00ba7d3da56e973a1d2097384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4c43e5625a1c004286ca71850366e7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e9d176f76677b3e3c1f4e1afda6110386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78780eee105dfd296274003c525e82e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3781d4b7483de88c630778ecc4f936388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31c5ed80d8ec746465977f54055fdb9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff55e6ab16fc40dae9ff0e3e1c648b5e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc020eeb3f20d24ced4d9d87c905ceb9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffa6b2c34da7b7eaa10a353d7c4ef8e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3b302dbb208d0106ad7146815d335b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20edc76c46beca32bfcd444898026bfb394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c387c8d36ec3167c446541b50564c01395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c11e5f6e53325ac57b3ab4e01741b20396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449fb6ed2dc9ab2faaaa5c996d2d6ef8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713c6ff5eb974478a4f0ed054d95c5a2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812465a6e649b54c91ef5628f33c2f4c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04e106f2c8cc3ede5bdfacf80358f82400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586ad5983fbebf0c71b0e50c617b0ead401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e10682a03e78c775459c07b1e358d0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0032c94f6676fe329ffdfe951c02a0d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba05ee556d8448a59fea6f5bddef6ae0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275b3d9dbdecf9daaec35090c51ccd0b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19e804a950726b0067f8dfc94ea251f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1e339a8a6abc3e4324f8096f7a2864407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d30a9140f76acbbfe8eec7720dc5de408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afb8a03556f2fa34b05c939c4460adf409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bab4db742e214bf480f85d0d2c7109410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af006cb2873a346d30abfcc27383254a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3864e1baaa7c3ad1170f99ea44853c5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff189df498e6574379367c41d57553a5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ae6d43e9fa8156b7974ac082700db6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34563f77ad9b44901a28989991b90663415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dd746edaa8a4e34e3d40760b4a11c5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7bd393903dff81e55d215e80f52c62417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771b60a714f069ea79df145e7e741d4d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea154e3f54dbe4b9c5818f67576a21bb419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449c00a4a3046718cf7d6515fbb6a313420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af574de871a0b57db3eb04bb7682ec8c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469d575725950f1ac0f1c1fec018d822422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc859018fdb71845c0c8b42e4967205f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b96d0e27fd1d8721bc190894a473037424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b86c5e7bc29669f98b0a086299a5edc425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5085561d60a4d9fa2db533cf09194a0d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2f1d56bd9769e4cb7135a526b0590c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80aa503f3dd8ba2458a1ccb2c9fb3fc3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2fb9ecf941275b4cf84cc3c08002e0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfe895bfd7893b50b4b958351c39746430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b445f151c967c2b4a6856a18420a79f6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137bb72303a7c37adfef92f483892354432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ca2cab16eda14b8af1fe00d3c4b421433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8846adab5fbc67bd6468adffec90c247434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41990991adf740d187206167cc59d2c0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fc76d686aa78b7872a947a030a6c26436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730a13db2e700d62b0b438b372356db4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cb88d6699692fa69a3148e4a829f4d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220687dcda70995eb9c5f72a837edecb439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32173bd9f6bdf4d41f36875f3ea8cd1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1e652287d79730aaf7b05d72c8445e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cde17b9a9990c079136ecd9b5ea2a9e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308186ff9e778dd46b45fa0a5fc81b72443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66c51f3972981932f91aac82e00d6f5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f1e9a23321c9576b32594e72449e27445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19029d6779aa7dfe646db39ad3be121b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cce19f2abdfe92e61c7e9d90efbf0c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b7f86d269f1e6c0724fc21cec078e6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e39284fd638142aa2cf4e74ab261273449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e943f11276c90b436880f498f6c506450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91efd0afb7b5ece8014510f05ee478db451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9c00edf7a1904a8f76e04b835cac74452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48256537fe115eb91a6768b1a80668f6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6add390c83dfd66c75c1f217b63bd977454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81517834b1f37e0f2347f4da81ffb65e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53efe5233c34cf4d2e9d27b911932e2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef7d9c44b6e13b9a50bbb820cf94f37457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7638c1b9a0f32669085ec3e305244b7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe12b9008b3bfb0418b091f133bc38a9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf92c1887fc3ab4da233c5b22b88cb11460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630207d5373dbc27cd617d7d605966c5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f7780d6f1e2d37a522087dcb0388f9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4645ff79fbc2c8275a8b075e157157c6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc160d8f8076514b60b25764e96c33da464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebc03b5f263a2d285f065c122e2fc51465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0889cb8d6d4df1c93557eb2c60929366466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d142f6cf8ceb1c31c25b1506a30e81fc467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23323d940d59135876a67956cc14fb4a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea1aeeb5d378fe87317073569dde557469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d804aaecdb8a2bfe3f530d17dabd07470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74df6cbf4d99c90a3db105d77fc31d54471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaf3a59ff4052e25af402b2aa5132a9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826dd7d7a440f50f582d28cacfe085d1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4811f7612607ecc47b2b57b0c57e1cbb474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee17c6fb21e681ca52ea5b6572923f5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020e8d5dc534174619e71a4b23bde30d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd72badb2e5fc3ecf04dc48f698f442f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5903bfa487d69a894ae98db1e0be565478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335d4f69fc1793b3f8ecfd52b591d1a3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c49abec6343bb6499506905e2afa2e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001acd0ade2553334c8e9b50ef88ce21481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015d01072d0108b7f51cf6ab7d244242482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c116bdcffea6396fb97741e32ef77e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeca11824d1cade1fea674f78b376d10484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8907f2f9e2e8b3e25133ddb95f35a3a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939503ebe93dc3424ccd7ceeb69d5fd5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd4820a4b340424f5e5a218190dfe92487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a722b994e60334cbf269f5578e934000488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887bc4b1e351d9fb6b1cb9f211f9805a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd498b7b3cbbd19046038c528bb54fed490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8119b8b3ca00e1d2c370caab57fea75d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d666935ab8c26a6cc7e9e396a5f849f1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565e59e0f309176c41458b72b04c5038493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4eceaea3bfc13d798c260e3432d38f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0be7a933fedfe043f947ca3557ce1fe495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0f184111c55dd947d1d996965fee58496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a778e52f173815b9046e84b8a2883ba497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d465e7646680e0bc83dfdbc3caef022e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3bf09a890b626b5c71c4a4654595dc499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1276dd329d9734b9dd149821a23fede500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf6e8d53ac15c027c440b9a9d4c87e9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f919a995b75b5a23f2481817a4b7dc502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9e0192622cd269aa65d0e3a56bc267503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6feb840e739951bc78da59abac020e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7fe6b90d9510b5ed9096bc039cd0ed505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8661ff4184d4e7f2ee28dfff975bd7d9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1d83bda5772d477fb9b458fee6e6f1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d752ef11e219a9aa2c60c75b052b838508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a46c081270665a6cf90ba684fcb762c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933b7c61c47d57a0fa1ea6d043e02c4f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fe35225374ae04c6e3a73f6ddc6aa9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c673f929553c6f665357cbcb4a3134c6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b8313de70dcefcf8e6d98bb33ebf06513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fe6af37f86501abe705ce39f167e67514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b435f42aed5729d046f9ee9b0cb68e4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348016436abeebef84222fd15ed83efc516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b712af0768ecd4f4957b9ec423298ba7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9a332e310f08ef1af560fd3ee742dd518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18ecd87641da4c21ec15c3929ef1bcd519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d654c61a04548b47464f8df74a8b781520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c544c3428b795f78fb489d132cec8e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5f93394de6e5ad271fa44ca2ef57b1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeb2e626454dc9b3a882fe73f99c2c9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d849a48d190ea2384d6cd1d8177718524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fd35318eb2b013c145f4723879a214525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd8ca72d097865dbf74fddaf69bb907526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5674539893fbc5fb327eb73fe6d392dc527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1d940384d58f4d94b7807386a9d0ca528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b429561fefc7b40c18dfa1c2e79d1bb0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aed3c2f225678d3c7daa0b9f03e93b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1a902c46fe3487ee5cd8e3f622e562531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb2cd3bda16da85eea475a0daf6c19532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a0ab55af68dfcb9d4b4add75c20f6a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007a2f1ae292e3857190657e121fae27534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2b7673c66b6d484ac9cbecfa216e52535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c92d4ba9983286fc4698c86e9947f6e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc9d0a9ae07da55c9ef09540e7c6c37537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8875a7361f119d21976dde507a3e588538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290169e5fcc0771a038192c4253c1cb5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdd407f545fcac5bba8402015042503540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688ac231b9ebb14cf5a50c274e58abe6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd0045210121ccd64669c56e1da424e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c05d2b5df9d7cf58f368655e5bf4d0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca97d7be43641552d38e5f3b8d1b3870544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb02ffc5127fa609d430c16901cf08d9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698aaf45f488d990230dee395933c086546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc13f247415bd68f808d969f1b32e39e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b858bc66ef5aa34a85e4441950ea67548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7167d55599a012f9a99b23e1aea8e5c6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27714c06d341c598f299216af2c3c34c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc969b7adc2af0739255c0f2ed06648551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b906fe4348f68f45c0cd9cf028cf255552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51df10387d0d714435460f87e34b82fb553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758d28d541cdfb78b1ef7287defc1392554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bbbf554f36ca7a1fc733568a377f72555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf353c69705006949d9760ec0946b891556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2438a7b8f953ad3ce9f181b52a0879ad557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1e84dd49ca07415b43878d42818a57558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727ee9dc921a11e914e0f5b5e4e696bc559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b117b79b26b701f2aec0e95effef93b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1a18ab75c5d562c2dafbb2c8a4ca88561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed2b54eaec592086bd0a7255cdbdcd5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed62158bd981d246cac87afa753158a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd02fee1f1427ab97c4e22c4a3ec9111564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532d68cb582584aef42bae831be14f67565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1335a002eec8bc794b9f45e389e14a56566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e8e236afd2fc13d9282b47a2bfb127567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca98813e8e88e0d441a45b21d27221ea568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb7c5b0e1c5cce2a22f8687d37fd138569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da40e1901195f1c1d3b8db5c9767ce38570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117dcc6580a4aa751d7f6f3a5c876b31571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a473e8d996885d672030eda2f93f42572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cebb8ecaa8304cf3db154f311fca8101.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5506f645315bda5ca476fd94018a142.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107b28a2ca3b42b670724e94616eb3f33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be8bb7016fb9219438d9c8519b18f7f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67d1e269e743a55cd14f88a1de487ae5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4539f235f3d53d1703771f124e3642eb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cce587b84f0b25e8f430ba132bda3d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54da63eca45bebb006170488fdf4f17f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cd543d56b368a730a71410fbc9e5159.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfca0e0b3a7fe0ec68d3f4038a5340310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5008b54e246c2128c50f48f2e964605d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933b467810e4e83267df51f7424d9a5612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa861a20a7991beda469274db99ff54713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ddf836d9719d2ec4c059d997427e3814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623fb609273f96016f89c69fcd98215e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8af7883b274b8bce22823f2b1459c9016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12efe7d95f592653b2f5090a618daf317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e5da7b504e2260aa372704f841871e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9720d57eacc96e5430e18d04ee924b7619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4123026f9a45d7758d6357625faeb320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855a9693137776b98b4f50971748ccd821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9774d62f3f4e422b1b399e7d1bfae51a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf3172c3d53dfe49e1a1b256f20d1e723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35ea2cc3a78762fff7ce535623e962924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da08fcaa3894db837c4555b6e6acd8025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ee3a2064db2b7568a4aa522dab33b026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f1ea3f9a6ab3b5d87f0d717da528c327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55612fcb522a3d64d45e056840538a1028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c737c62dc2b88a2e4ead94ba5bcbf60729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421c0c43dd72d12437b618765ef3f18030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5f382ec0c9d21deaf2187f4032e3da31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb8e552ba71f50e3ccae8d819357a5532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d301d69006b9ad052bad58202cdcafe033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a988ba69fb3afb2714960850e7bbe434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c6a3d13d576a36f72961edd5925f5135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec8dcee3a5f9080857f09744ff94c4b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5878acc497e8ef385031973e7ee6aa237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc8ab846c398f7519be44536dd93bcd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c109dcf775a3180581049730863908839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dcd666a1353e7f5990af34827e885840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa515f33baec0b0d83a1cd299283626241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bfd1e0edb807f2931f198f60bafbf842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e63a79b68a14d3b9d42d2c9c6845f7943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7da06044aa289b4d78bf537f03099d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90069ff0226a880c89472839b23e3c5945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b4c80e69267164d74e142e37d8a01446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e137738eb64e29980cfd9d9d9caba5247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc0904149418465e50e9ed42e7b1b8848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81892ef6f200b63acc98c25285f159349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b159935f35f143ebaacfbe007ad0745c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9426500e518aba117afe000bef30e26951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da10399e4ef65f0a0f426090fd6f829652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7cf58d290bc2a38905433b34d73d4253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0de3701905ce3416f6f9d57b5b358454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfcb4af75dc3a34cabe108525e9484255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2636e057d27095002d0a468ecd84069156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7118c3ae70a849c5898f90aa144c34857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6746965f4e94185ad64e044cc16e088958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bc0b10091979b6bd23bd4d9081dd8259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddc96d024c4f9911256b87b3309f6c960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ecf7a66d767f3d3cb5129cb1d0c8b661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd0c63ce333c661fe455e69a504e6d162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b4200d8819167705b3b52237b16a7463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298036ac6d8a144c8b7c5343500a755e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf672abc0819efc5d97f9dee5c60c7f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fabcac0e092dfc379f5a24d128689366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b81d969ebf1659936da52f2d6cfe93d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a992b13b42460482dbaf93818b285f8c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e6bcecbe2da2c4e99e6d2a9e51db3d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f50c2bf4fc5dd42c8804059add65d070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227d58269ade2007f7b0f5971999e1d971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d619cf7c8308d76c1e508b2eb5dccc3a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70620593ade59777a72739b1712623f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7f3179e12838e3bf954de5ca1b8bf874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4049fa11c9cd305face14bfbbbd3319275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaf17926c5c89a98a415b15351bec0376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a5fc524a01e7fd57d1ca09a3e008c777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e6c9fa63e98419b0792078daeb2e0378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683100be98f6d68f1ead3c037876c7d279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f62575e11773a6ba008303126da07480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1291ed52ba48b1e5d8db4c46a9933181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62071965bf5c595978c07e47f00c996e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3624c51119ba0b96e12f09a0423cab2e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58f229c66439a8dfce8cb954eb0ff9084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5d50a20114ab676d7fe2b8014b08d485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c0e18dcc84d4bdd508d119ca1434a386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b03c2166051582da099b635b7f3ddfc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c705a7b84c99f53fa70d3844e04df1e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d2dc9f41f3d2870526a51d0dc826f089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8481cca7582a752b2312ccc81581dc790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89142f82b1416658b87f39fa0a49f46691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737e771b01154247922c83441f7f20aa92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975dc2ebf35e2a0adeb3a0a6eaab4de993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7046ad5d0fc8c0e5867daf9602bad89794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea9067fdb462772e338223a3f18e22a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725d1dd01ef4a0b354700b9988da894296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a91c9fb5b6bfe8cdc1255bcb8d1ab497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d97f229ab649e7fb93f721d0567364398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702c8f2e0b1c406d1d7e6f6b463aecf399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e80b41c50f152a1bb3e150e3784d940100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c5ad38309075c78d67351f3ad8394a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55df37f2c7d51a9099d385d1556b23f6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41426940817908995615b7f16b2ada76103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9e01533a8e328c37294dec364940fa104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f1e70b90ef64b84a539260b3d1cb25105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640b5e118fe09c11561e2ae77f641627106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb2b5fb962cb17ffe91ac82fb00365c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b984cd23c6f079e95d936209ee7f58108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8365e57b05270bd24f0dc357107864cb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96ce80ec1cfbae7194ba8fd9a54e850110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5373f1e25599fe50bc083e18d8d587ba111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3317b6d692e440b72ad4ae22efb2393d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dec09fda785950a7e5aad5e2cbab86113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58b6287b2a5516be611d1fc5600823a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e517cbd84ac9c38c5c155c4b64a5430115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9686ad1cc77ba2b72f5848881c2acd3a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798055bde0d5e0f0dbc84fa70c25e38d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5b93308c55e9115f856e19db27454a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1952e95c7f1dfcbaaff85b42d5ef8135119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0ea6864b1a2fa2271f2aeaeee44046120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98c833c5c15cf384bac5c0e835ebff6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fbf37b79e67de19b97eaffa7de007f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63774f4c8548ec99f3ae7b9196fcb96a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb863552e3be524634252afe781f2c41124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3345e690e95bfb880a91d8c5d95849125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093a842f49ed3610016221c0fa77a88a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0112a1ab3992554d63f2286d8da598b3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caea1efbccbf5e9f9a37d977407ebe4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc82b98f2faabc477b048129ac42907129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb43ceaf4f00c65b5527184bfb88a11130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84599be43257402be48474d4b65fca47131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c07d2ef7a09c236a299f552a7f3a0e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24140820249c31f5b8db33c7e3e718c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a276ec79ded0f4449ab83c18ad0a4614134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5eea3059a06fb802ed40629940cbcb3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32083c8d01c861a02b9733fde6ec36c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607bf3764436436d9fb86de99e2ba548137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122c63e98fbae6d6816cca5331b0f003138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e75f03bd9d5770eca61aef9c0c1ee6d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7ab5d9c6a91cb1be880ac858f7d5a5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656f0287cfd0fa2a4af6f21ad7b74abe141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81e0f0fb6611bc25b3103269f88b8ea142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49ac77aa27167166daa1e6ce5f93f74143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9972c5f0cf67039883a7f8f100066d5a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738365f2f2ab46fe60126210ea7859f6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7809b619c9f08ec0622124f45b9257f6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208acf13dea3800d69337b5e692f4a5a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711be6ec7e71a641e567da6634197790148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b251e829f14e1b90ffc6e05c835a5c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051a4d830cdd737c8e7afa66128b3c20150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2522e5133fa0397328a2aed06e1e39151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18c778d905a817c10489428d7c5768b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19c864e82d4f1cd3515f4fe9ab92ca0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484aab1631d48e29cf77858d5f8f070e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582f188f3335d1e036a8e781db7707a4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7701e380ea89caf77ca51a63dc424884156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f786e5f43fb78e9f51f4e8ec3bc89a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed027e229ec075a776b6d31cc6e89874158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9e75e16f28ad91dd393a6a67eaaf57159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7396913083e255679c78c5202e4a90a4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811b6292e23b12e1d38880682669750d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74b112ac2edaae98483d186c8f266c2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be64dfdf083dc9fccd13a83885836101163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c49beaf8e8b29f03f60dbdcee228cd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4070df8dddfd52eff27c6cc42c5173f3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0274553289c91476763695090e744a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf4cef95055180d999c89c2c8ce7a65167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6688d6738988bc9b2f9cd2337920b71168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd48f81ef789f22a7b7e9c694bebfb3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96711cf883b4d02ca223201058fa9a95170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c0d65eb5fc81f4817c97ad32c6fc44171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4e78cfa860db560a797a123e890cdc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2b55c3160e23f3eedbe4a3bd4780bf173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6e414fc6c9c9124dd42c10e30a1efd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6741c937abe5b997c5e9dfc053807d74175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67c5ddcaa0dc196edf4a84aba648ddd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aff0f9240bc55137262dd9369587798177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3837c65032d50713ada7fba88941136a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbec76e2d95d18363aac04a4e638133c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8778f0ab7da3d44df474008205e07e09180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0f036a8a0044ec3c9113177f1a4749181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea4e7dd11896e9fc2fe8efc45733815182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4002185f08a908f5a9d000a98d45f5e7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67ff47dbc3868915915433bda6cf4a8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8273628d4ab92a2198422c36ad3ce94185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1031bc84dbd5fd8c414cb019821c891186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd97fd6dc1c44aa7c46bb3e83a513e0a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2532936811adcade6a5507729a75a3d6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d8056735ef129c7db96c918552a473189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307bfd23bb11e9432f991aa479b078b3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93bd638b95abd74b33f3fa65431812d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd07356a8d18c4ab3794ed5a4a3323c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dd293efe65e798cb84f1eba9a80184193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3e396c387f275c7b58677e4999c90e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6e3b0b392b8524c9ebf33095e23135195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03190e6c181ecc3c12bf26fd1455a30196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c280f269d50d5ed606515d3d794e1852197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339bbaaf6e2066774cc8434e4e69f2f2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdaf3574bade0779c4f047251e44c9c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708697c5ffec4304df3705eae72073c9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7de9c1b24f999fdd92dd84435f8ae3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89fea5d118768896259e08014544457202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a7980f628081b2ac568b36ab4fa434203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49628592ae980d2222c6238b6040b4e8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2f6797cf69f12d004f99b3a1e2ba79205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b85d7294ed67fe0fa7f8dfc03ae269206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ab2136b5fcec0552a21935586e66aa207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da5007dce658b76d0140f6b69721ede208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8832ede7bcfc49309b3aa8870eebd530209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d6f204d036b8577a79d4bb3989ab88210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35da4297bcbf622694351103172cb53d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8a677582fda81f6df2f653bc9f3e78212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d620f6b597c29821ace39c9dfc692bde213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0903f5f65abf6fe1298c6302a8f64d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6192ca628615a9aea0d3f2f2f7e280e3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ee6c54cb67210403eb92350ced8de6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daefa03685727a1e6afda4fd09b26a13217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab6a25b3793ed9623fd0f5e77c04068218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94f15e924b78bcea28f5f9608f126b6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1cfb09418af397177fbf10dbbde5c0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de930951977a0f9936cc7eadb40bd0c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f05dac3a1aa1f1085e24c455080302222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6031e3555d4a7d510abafe59702d35223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09881a70f1b56acd700eff5cc843a260224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa97108ea4477eca45b414df0b83d396225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f36cfbfed6dc9efa3d842b99b16ab0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d32e89855f673bc499cf8dcaf1ab005227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20413980868156a42748ba6ee8ab2e05228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233522d7e0c6b9aecc266dca2b71f33b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdee5f8de9cdda4c3fa73fec64c588af230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d275020f85378ecb3640b4915b018cf231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec7534b22bc16554006560b0c493bd7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a028e572080537a433b5b45bc18a89f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd1afb40244980f525b390ea6dc829d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeef59ef748b6de65190ba07222da3ea235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3387aecbc48243cfe921e09939657a1b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa79d265b158644bda8db793df32466237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ecc51af492c608bdcede514030a404238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce96c88bba88ebf1704684b45e0755e6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765c8c0593400ae76d609eac47fab1a4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75db1d405eab498c02286587ade47860241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359d1a2de8e5259ad41f0f9db3d6621f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eb314a36baac157b82be5a289f6edc243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c005e2a704b5fa37f20b891dc2d9c6b6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b40258da105227055b039ef8b5d777245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89a9fd9625323a69d822ce1b75e334a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8379770dae6fa0ffd712b75b4089c2b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e5bdcb1cdab9dafd03e85ef78f7574248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a76b534d024b5c5feca4c157040fd1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa994d73f2a78a4a764bedda14d5e428250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e8931b97b28d544694485a23e94ce3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8188db1470f2dde1f85d6b8d880def6b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73d060b76fd4745bf0cb4a34aad483a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1231421a3afe0e7a5d42554910d635bf254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d312e753bf955d5fc924aab813f359d9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc46a0be1ebed8b2f7b43b27e8ab14d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743224db62b1588727c0f52d21ee9c7c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9fbcdb3886d121591e3fa72015e7c1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0285e349cf3082bcb9d9a26036d5741259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81356d49d3286878a53e1b7dffdc34d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78fe38d1c9521af3a415899aaaf13bf261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7be0f4197332594278a96abb6a4b7d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8b73445084034f31ade1d42f59f2a7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2951d50a2cba5f937ae4ea5e2c34073264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baaa7cc75f27df4fe06d484ec5066cf265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1dd2e8e059a133090bf561fcc926ec266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b1cf11194f46f089a63181c190cb1b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2af65d1e90e13c40ec39d6ad057bc8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d9c5aac1848a51a2d73c94d8aad67a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac0db3694b90fef994851876546be9c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c14986f073ea732e426efbcae484e1d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94afaff0c6a8737f6922e640430eb040272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a422235cc52746f48b65ad121e0ee31b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b0d42144aec4e731bfad99a8f22ba5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2056dcb0b678dde4115e16767f5c3607275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f070311e05f89f41994188b0447da701276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b820babda72c7825ce58f3c3efb5e166277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c282dea4cdf4bed2eda313d35c4e0670278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143ee86e7cd21e67b1762b3285760f25279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec81dee1afeb77fef1f3a242e965177280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169b08f63b47e1e56bcea1f4bd753bb8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e88a1fdf29bae0153ff2d5eb8b7edfb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bc6269a126707e51d7e522dfc74d8a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a20edab4235c35c36f2671164a9758d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ff279af83a2b302b554876b116bb7f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06325ca2151446a71cb0a8dfdc31bfa9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fe77fdb429bf09e688937957e02110287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afbb08703fcabc86a16a4136a9bd21a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d111742ef7726efc173b544df58b9f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a77bb5bc849a03d41ceaaf8547554f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36671601602c99ec3643e2e21f12afa291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b73fb2ddfbf10d7cc13a9a2c9d2c249292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017bdc08770ac9cc4da10262dec6754c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423be51d220c48b0c46e8f9738f79ba7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95b962b9b55de4feb1f5837d4a79893295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d923ab9fa9439b8e99fcbdc4243c3bf296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e7761edc0d91fd24bf33f39523b5b0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5098c4f908cedc28122c25beaec427bc298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d8a03457b80a8f64619236bf340c93299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949e599232c5e4815eefc01d73e276ab300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31a2dfb0b5542b54e09288407550c78301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2734f77ce5d80af94c1df2168c5afaa302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4264ed8de628f060020845978fa51a4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4724f274ee96e04e99c58b7a0f4b94f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbae4df5201b65453ce0093e6f4e6b5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec14ef15e62cc04781a98b3d7cfa2fe306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f0fc2e5494128acf80e81b77170889307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c871cfb1f317d16a31ed71add1422ce308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda92f9da5b69dcb81b5616cc8b1bcca309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19544a39f51811ecda381cb4bf769c71310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5aea746be5947f474eaa025245c81e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386fc0ec1e4f93f51ecf6b6633d035bd312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625c13fa642d4ceadfb94945abfb5b77313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3840dce4abd6e1465e32286d4dd005314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ed5e4d6a4ddd2cc27075b87745b1b2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c58092d7fbcec6935a3ced60762058d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baa33b3c0057729e28adb7aec9f2cff317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87873284e91bf2d711631e3227bb67db318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a36db2868353f1b571e56dbc9bc5eb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4697f6c28990c44601da9db04027269320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4b3d8492170dad4cae65ce950327b0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4279717d9f1f6fbda70900cc3c2ad3b6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77bf8be61541580f4b1e4d29441fdd4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2739a25c4d415880c70f3ba0888dc0f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6541a1a9f721a081b381e6a8d02483fa325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99bcec4ee3aa8670b66460e2b09ee9c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6869c95f6f7180b2a745af0aaa144e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c385c4bbd8fafae410cfe4bffa3e8c39328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe07731e9ad3276cba484218dc171b6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf044a1bb332d04fccda37e4f34ad71330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd1e07b99efa8c6a2d5f7d52dd6514d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecb818bdc3ecb099e11b93c1d4192d0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ee1c4250599cfa4ccb3f4aaec4371f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d820fa688bb31e6afb6c488bba42c664334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4ce3b962c209c2673cb28a542837a8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704187dd87a9e3177181786fc5921914336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee486042930b1ca5a47a034889c1a4f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ae860eebc61cbaff0efa1d980c05e7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01d2770daf9a479e0100cbf6e5c4df8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb82a3bb903dcb8e1c96f1d222d9de7a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872accbf6188439b92fa0fb772e46094341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f3ccccd44a110b8e2b747292110ed4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c6ca9cfb581cfb79c842844940a427343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0281e83b9e9c22b9b2be5f3b319b6e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01d4541341156d3e157dabbb2f26be2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3ac8ea31dbc52e7cdd33185474b602346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7445bcbca6880f82cde9f267e9619dda347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cd6fd2c1a805b2026bac6f9cdcc9ef348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6258474eb7ec21b73e41bc435d883845349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad10942d5b7a33be1ec8faf33d508e51350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7595412d0958aef62b33f6ad6ab0bb63351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efa2efc5dd081ebcee5365846ea230f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2068c44b28d86a6c8d67866898077422353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1a6a1031a9ab26fa007c85c3912ee7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58068af86ea1d6178833ec5c3dd6d2d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9575f3b3c2724d9e88541160609d577c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039d2b0649879c95f022c9ac481b3080357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eab965f6928b062998533de12b40ca358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b478a348f704223516d39516e630fa359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f71fe5728a124a2fb4dbf020c6ccba360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f3672e78cd9c70738ec9dc6bc50cf9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b242741a896bdaf613091b48a127012362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe935c95f8fbf8d683923a28b6b9c70e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703cd527f2c96f21adfd8c35ae800929364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f697336ab13afcd8c40ae7d6756efc365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b95d17a4a5e2c06b6d6799048d430c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acd3cc0ce2d93c2c924735dfa258887367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a363b9f51a146a65e09e3304fcc96a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0428a1b0ceb525aa1b0bc254e84381369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e4c8b8e01daa5e960a323990251074370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95141876cb339dbda042d5b4596ed8ec371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7f817c718c7362727b62f49f9f3cb2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae22883fdb9e7d2e6d40d9cdf25c29a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af2db92c9ac6fa7cf224b39e18b9474374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b04d30329c2b2a12a09aa0fc417680f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc662b3e9b1c9e4671932d0b35153730376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2e86dc65c6ba8e324d826822047bdb377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe2be10ad4e08a613503e8c03a41bc6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3b2dc7712d6fe5c1c7b3aca5e53cb4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f61418b6b0fb8f55e4167eee12d63a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919a41755c3606134548d2512644105f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3e2930bf612656e07c1df1346c0e9c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8282e35f1cd4236e3ce21ff88c4b03bb383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799228b15f51f40c22a979fe933a2ae3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3613fd85ed29c586fce3943526b41fe385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf50006f00629af29491067d7f441a1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06caf23ec77ba4591766281a8bef320f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d06b1c2ff67b570e609d11df5a6369a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e9e56f39e316fa886fd0b90ab19713389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118c7ebcd376cfaeceb2644047113415390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94f19410d045ff7a2baa90eff25c52f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498bff58f852363e05c60476349430a3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7539aae7727220561708c9eb029d06393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748ce6cb202f31876b2db7765627a1b8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe7fef9731d82f636a67906b1b33e4a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0911256f0330a6e1633f20d630e8549c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a88262add49a57be812672f2840bb94397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d18a88be954bdfbe0693f9b60db6b3f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504ba92b9096eb3ce42038e338daf3ca399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1645cd52b1f3d04ecee2074e27d19fe2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea14efa0c83e5f7ef59f4f3fbcd0c778401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab011b6972bbe2d7a04756418c8096f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd69ca3f04fa850ace756b348a3e2dc6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8137910dc9e1240c720db435244fcf51404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07283c164b3afb7658192733583fc5e6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc72c2a2892e7e769259140d48310a8d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6318be7be596303d2309c19382855ad407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78aca4d58c13798512067a81b9d4b8e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967d976aaae08e191d6e7ba5ea41f0b4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb63e3933c64830fcb4722b4ad43d9b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4517d302f436d93e0daa36aede20ec411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a509778d18fbdb94c578efb4d3e2751f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c2fb2b6bdab6ced3002813881793d8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaf0b19cf576abd7d333b345b466d9e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a0ee2706cf3bc80d377800f89f5802415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e776b7387a71796b16709a443d7f2487416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109058d5f519fba4622d84724cb01ef3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ce9e9e066ef755ab107e0cb2900447418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d2fed5de85db142b6970077b08d7d4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0521658c715af0f95ae3a4d543cb1f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25793530228df18aa9ad786a4067b12421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c4176f22acf2e71764d7a818d8816e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dc9e4c594193e164c0a5a8f2c65722423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e773d01adaf6fb00c295dc09b1c6b2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6ec3e0b96461f568c17a2ffed212cd425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf410b92138562762667b08ab4661b53426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0daadb2b15bbd6611b4ea7bab0066c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b2fb35110a02a15b4987c5de65f2cc428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df3cefe659d33419fa4a655b0df36d0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fc5395d8730881d6294f6e63389a9d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26d35e616fe7f8887760b8126e77e58431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f253bca0158614fe04cf7e06de91962c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5fcfbd4c0fa3427f07aaf615361294433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1364f6e9bec1ff02bd2f421f7091470e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb8222db5b2a77a9b70994c83a102ad435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eff9527c649de47d7c5bc8bbc75e0e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304021746659043eaf02f3ab29b905dc437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb78347aefc15aee422ab2219e8f25c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61524080dac284ded302853924141e1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458a4cdff577432f01794a54707999b0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c17762a44effe80f6de8ea6bcb2867441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550208076048e3b8f14a11f9fff19b29442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4350ed5914ec9ea36c87a919f77b420443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc7b4f7b4a6ea99cdc131ec33c513bb444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d687805e3b2738fb750d29d0ccb3962c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e6f5ea5446a6d47e3abb56ba0e20d7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c91a70d0767874b868c720f4d6aeda447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb90eb0370ac4876c04fafcf7f579874448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a60be5d1526590e971fe038e4dce11449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d519314c1b6dd12afc6be5f33b2fb28b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09806f9d6ad1e7d1d77e20147bb75228451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7659be170f371f9c4af8a77e96635d94452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05784c82cae4ed9e53da0fc7fffb5b31453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f85632167bc85c50001159573ee341454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f992a968a6d6bf8a6194a2aeb6ca6e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd1884fe50bea7cd3f032b608d1bb7e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4225052dc68256e47953af9e983eb8d3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43765ef955d16e35494b182c63afadc458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61edc3fbfc3fb37da41f6478afccf81459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dac5f7354e92c00e8f7ca57edece742460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f935cf27f13ef813dd627e609e962e32461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719458d07ae2ef8749b871e302a8826c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86b3115b48b611408f794084085058b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d213b43a865152658a0164ea1bf0f37464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6ebfb2f3fccfd094913a6eb033fa28465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968929d13453b9f62df369066b190a5b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4157aac2535fe31bf8022a3c76428e2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5419e4302769b05fbc8467cdc339cd2e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aac7c7ac2239a309a0e27de3e87c1e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4153d982f28e75553c6429c2c41d22b2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba518df8e6dd43946b1ded9e5e3527b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01dbab274636ff44d4262ff746c9645472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d80bd6b93973c89bd0d3d2c299d3b9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0df9f966af5eed2aaad1cd5e3bb0bc474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ca6da01b2b012c6f4c513cdd7fcfb9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feba61484c47b42b20e4da20522d7a42476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ad177dd534cd209de5e54fdfa43918477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271d45fc861bc23fcf7e943cf9e9268e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b36aed1a243350c874cea9bb7b15de7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a94e397a1b21c7c3083dea803491c1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2890711ba230d8497547752daff4e0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c700dcab9392dbad7b0e282d17cad674482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c48c5652be98ce381272010bc4874c4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333ef4c1d718f31421d86378626278e8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828aea15948720b034a5226a5b3a9d9c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9178bb4bb8a64f0f01472ceed229e93486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f7880f21a713ac53e1f616e2e9bfc7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b597a402f2cb3083db002ae1a7c96b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcbf7776873afc5110dd68af3dee39a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9086c0c9625b70880b14fcc8dcb7e182490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc77774c68bb6e4a2010e7a0f56f1e54491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89609b831b944ce7026f53e6c611a879492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168d9d63883fb10044d8a99b6ebb1290493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7f02a1163bfdb59fb86d264212be54494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf918fc78608256a49e3d5e246fd2a66495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887263d393819d0d8ebc9d144e6bc13f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4ddca178df1d59c06bf9bf46e593e2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef1fad6a1914722440f3aeedd8284df498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59368e7d10ec8132ef36134e77e8dadd499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99633c43f5dc5c590b141ba8f797cb64500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3236c790382d6d768feff944d70a6e5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b2e0db17c1a280faa89a9b11372904502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882d5802387566cff5763185c13b4ef0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df99fd18a37feb64db6fc7c4b7289d6c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75737c514a224cf79c61b1d89641a6b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad5191ed6ac9db8f4f7617ffe348e03506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4ea4b3db5f79a8e997187016a7069d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c646ffafb01a170c7d0e2ebe9e145aa0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756cd273d77419e1ed0c482b94cfba2f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dad8b1b752b999c330c895b5a77411a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a4d85b6a734d44e95d986689befea6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a2ff1c24636485826992939b3a6ebf512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813972d04e4b44ed578efd71e7db215a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49adc2a83f47d16e42c4c1ad92bfb11f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4017e6143ca331819a4955a107983de6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39f57caf6f12020512a5923f46b94fe516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61157ab89b00567119a4469bfad26070517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060bcd92d9c1a88311636223ce7ca639518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064ca4308286965f6d36a5533f3ee959519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd20d4e408a0d8c900534bf5e8530eb520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e395657ec4106a193907adf4ca6001d9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fc62ec07988f6947a8f5b2452c0def522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c8d95287691f623c6ac736c78b110c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179d2e633382c15e85858e1918c51fc4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fb0ccde6c336cbb00be4ca6aefdd49525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95faf3070a71f6ef8e9c6efdf61b49f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18865ce4d02146bfb9d3929d607ef34527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efab2f11d4b4ed823c629ff16548954528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d208146a81a7c93e7e73199b4a680b6a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b04d7344feeace5a1be466436a5fb7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747e2fbc53e6082be17ec19d198ef336531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a3350c5a55e04f24b6f2cf9e680356532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d37eb26760256786ed566ae537538d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b783423e09c9d8daeab38e7f4f908f6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615bce6e317155330fee9491cfc47629535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321929bc47c95c31aeb1c8c91fb2d9a3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ec7777d814b62e012071829ab9c9c5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0580322424ad16f7b713337d13c6e4d1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920bb3f5fbd5dd57dd971ca2360d4030539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0c442222929cd6813150374f058361540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c8167d20a1d453df138053fb46038c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3adb1a8fed0e4ca7a0e9cb5c87a523542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4cb708cfe3c29362e802d758fe0263543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4a3f2eb9bf3b5fb373f8f695c712e2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b146c4908c844879e32341ed384dd5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66d533c9e55e28dea0e82b23b7d3c3f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830925956de8f7409dc43f9e6a56a5fe547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66aaf7224f2a3e5981c0e5ebefe2c6b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1da67bb81017ff7f9d0c42a7d2cfbcc549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedc4d1f48066181cf04048db6cf6fc3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c0c7cc67ec18586bde9770877a3fd4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36324950da84b8c22232e55d9286a5bd552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206ca3925047c98a5a466bb12debad29553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a0bfb3d36016c5fd59b6bcc7b9f1b5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b76a6954e3aa4218d5595ae5f1dd91555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d43771aab611d8354c3f9b1517a4555556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09461113b897bbdb63ce631c0da143eb557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fa55351fab2ced1a2b8f0358dce718558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1087391927befcd82967f1fec7779f8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4250cded7442f28ec4d6a6d399e25a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be33a759a3ea0e7da8f2e64236f77f5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0122bad2808c73e4d99f38004558defb562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97a14d55c26899114165a42a2040750563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f09cb1fb0542a6dc0f163cd33f6451d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76969e12a5e19b0fe8f72a968c024ddd565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a188253128b09d93807e3133f866585566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a98e7a2c45fa6c1bb07516e246ce79567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1d46946bcd5f0df4e53ca18cd1fb6b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7da269c74a76774ed4ae632e6856da4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211288d6acb53fd2d3a204bc938286ef570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdb55d84699b6dbf776a7d92d84f6cd571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efed844726a6085f71a49e092e362e87572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>