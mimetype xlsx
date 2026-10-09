--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1b4cf525013cb2133d4f2e4621dc051.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b0ca2a2e820552a8c4282486f9074e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69910761fddc1014a440a61db33d10013.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53178d56e74b6afbb6d7f8401758dfa84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11718907a61364326a0467e3dc4402e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107c98bf9bcabdfa03b733a7c7e42b406.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc5d6e07e02967d0b5148f17faae6bd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dec0decbbc43ae1f7e322018a90af88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c491078bc346d863e5957a9538ca8ddd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc41ea024365f906a12276e9c9561f310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87de22edcf7303190024f22fc437f9e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4930e89f1b68d291469296a5221b12912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3544e8d55065514363d068afc675a1d913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93487ff392f197f74c86284a1b93bfd714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa305da3c2416a3769618903674466215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e763113ffb51a61ad4a764f828428616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d490e8f047425b994e81aea255e615017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2244ee63530222ce704bba1b170046418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b2033011562979301c21ad875601df19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5df1f39b8da812b5a465b090ed5769820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8c695e6a98a496eb8826288ab95f9521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69f1f055005d9d76a4c86945ccb82af22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b54a9dec792509a237169692b335d8d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b395dc1ce2175f47272506d60d67d4be24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714f311460ea25f83fe77cf53c2b826b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02460d26420d8d155ffab24e06b8d5c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6427a2466216b43d304dba4ca73daf1627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3916a0742fa289e57da12e6959d8bc3a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feab66c95218b3ed8c4feb3a33afa44829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a24b9922f30d0359e6c55c293e9add330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cce6e29395929d523660b9de0425abf31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550a27abf5ba0d0bd1b8dd786f076c4c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e35e089655c37d488b9178b37afeb933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b903baf5af54a65ebe47795fcbe2ad34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3914f9cec3aa8cc55100e0cfe4a418c635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a089d5f2ce941dddd2f03c19edc8094736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333f52edf1080207deccca56c679c0ee37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97d5c0316e159ae5f57123e7934df0338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59387a995226a4d20d30b6281efdde7239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ab7b011f8eb23f1e439da7e278a76e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24b342593e608e374948cff03a0c76a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0811925d8dbab88de5acc9839b8f0f2d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c435921eb1cc6c55a97cfa945eeddada43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc01047941a9c26e456780fe89611a9744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a18418f1d8db8734bf014f5e22daf645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc25a0c2d69b73d6282a40ef2078f2046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3251db01cc5fe40c4a16887265090ada47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09b435420e83032d146d396bd785d8c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6813f157ec81886e6aa416d8b9156af49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815219b1a64d34a4144038962f209a0150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ce1ff68fe6df1af1cf08c9ac4947c351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ee13088e5900774ea3b46fe259a19f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7626cecdcf34ae1d62ed8376ea8a0d853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aec5b6676f8cec7f02e69b189f002a054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231e62caefe2ea2c9456d4c43d93e5e355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5388d5bdb6e1ed0aac1f027f59cc48e556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d6cb32fff8a4466c40a48db7226f8557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93e471fbf1305965374d7a458139b3658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c49ac42cb1b82af5f3b685837cc6f0a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6d39c27dcff466a1b879871133f3e260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc117b18175325d2e0ade62c158071961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180d514dc5505899384c437a964b978262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e321412cca11e561229a416c385fc3c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c7c1150cc88f4a141c1ceb2e3524bb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ddd074ce8b4d4b4cd9858d4557896565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb2357854994274507137c03b08eda766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e60336fe32c70273d26220c9766d3bc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541f4c98af310be6d0694c62c675666068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce531a1d08e5c1481d65e7c5dddd9bb869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c7a1d7a7a3d99ce98bb6b125dfc16d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b419763ae250ddae82a23c5d26ef792771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9cad30f29dd7eaec0a80f414d18aa672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c48767f9d915cc01b8d6762d00c570e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b071d3347c4e1972b5bd94ed8dd96c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa054d16b91e63db041dbf1e67d5abdb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6441e2329b08b1b9d7c0df8e7326874676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93902536eb4306fb17168dd03b9ffc2177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6ac7b383dc9a1ca4e2bfdad0e08e6f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b63078a2a3d5f59a616397fcc0b2dc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a814e78b81d8b94d88071a06c6c15ba80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce87800b3e4aa74ac72a52c5034ccbc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b46738f4c75d17879353d06e7c45ed782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee9664ea4bfcde8c6a346494a25c28f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adc4748d3761c9c5ecaebb8aff6db9984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2048036c393ea6ce9d5900d7b10a03285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2393cabe430175ab089b15d8033466186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b16ed62024a73a82684a8103cfdccd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f2506a280d1c8c2c4a2bee1ab550e088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3efaf6445775ac956eceaca8f75d67789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65c2500598dcff830f396b9b00f159390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a4133ac96c8ee43f079176a66f5d3d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bb837682c46d970de74ec275bae1e292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7255126b7fcfba155352c5f24463295093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb6c655f2db99902f90b1cd549a0bea94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a0768d3d3cdfa4b75110deeef8940195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad84ca94e8ef6d107667c8e31c892bc496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc0f28580a80afd60b672bfe087b3a097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343d3d2b6308a959b591b6bff4074cb298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfe45d0e424bb42bee16f709c24194399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ab0705bb6ff5f32d235b0ca6aa84d4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10f984b375c3ea7dc6e5e5a40f985c7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7559078195af24c1ce8690b34f245117102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626d239adb2a97146bcf5c7260c87571103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c47d65587f12af0bb676189d824a318104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca77b90025b12f88375441ce9a19fb4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebb90a870159b40b2c1b988645babdd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b3541373f82d2d46ad76065267720b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbb6f5f46f204aac5a95b5a7faf9f26108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae2e3ebe2860b94a30b5438e8052317109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a346f3b63dfa8e5e22f8d1ccfd04dd8a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39788f432b60a98c9a4a46b1f03df55111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13011bca60257b009c40666026d569e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90a8675f2fc3895cfa99233f26c83ba113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbc3b27ffa0b4e8fca2225b018963eb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476f3bd1a37b8cf602f0f430f6ec7af3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3718faea163d23f342383771bdcb501116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a71fb891f6c1cb98ef3a9e9d095bd8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c78a2ba0549645764dba8af6854fe20118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399c19185b3f6185b6dfc99a16f8b67c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cb1a93f76fec70c680b42893dda872120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d88912564b58f939f749e43245a47a6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdf8e34364f24290dea372227935e02122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52874d5efb84d8b5e5483481ec96c858123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0b9570449b0e386b0b87f5b5cd06b2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fed28735d56a745f74186c9ef2d2d8c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c6d2827328fb34b76206f1d3f19710126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba0fc64f5d2af48630b7c5aa56349df127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa33bb4a40b56b0efcfa29e2a5437943128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d784667a3fe4d3c85db1464e831caf129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1dca01823f5694d7d9282297b288c8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a5bf64d841e8f59ac98d6f35d48d15131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250754bf1704679fcb4af9f006ea59f7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b787ac0cbcafeef26f10aeb4107e962a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65329537c39147fda24b83aab598739134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e113f38c6ba9309682bcab44c670831135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128bd3b8dc50f73a90dc655b3542ab91136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32af02d3e611c850eb43194d11ec523d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d4683590e59e4d17717011965105dc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f7110b8d8c46aae17235dbaa5369e2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce98da9b3c5fd2dc923855dba937b41140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584dfe222b7cb8c8d383bdaaa1774043141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df853da6725fe6366daed8d05ccb9d5a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3111649418a6a3e039c2d0b6047f2cd1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af867a9d591b350c9d51fab73a16564144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e8ec0843e205b95cd58b4de2529ab9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe62c2763e59cfbe79bf83e11730d34146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc277ca0cb91f7ebb5dad015cb3254f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8f1526174b2efe04788cad4f1597ea148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f988c4abeaa01143668f85c94ac399149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cde29dad48199f94d48776a5849174c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6139249c60aec44c17edf1d3229e26e5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae18656cd0fbacdd7107a4f458d695eb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0192c4fc7a18b53c1eb9401e2b687a77153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3f459d60a7416eb66af7557b32250f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff67de12a9073855293223c0b958a64155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c965381759539563666b8ba9fd48b084156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78a605742587c4c23841c754d4e94e7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f49b4d454ecc3f50192cbbae8698a4b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49925eecaa2490ba59c147d3d537555d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0419669674252c1c1a26b7b9343f2b9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f668dada34e11fc307c83997426e84c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defa1dddf9161b7a37c98b29d3be8c39162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d910a003628ae1b16a42c3914384202c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a14b530f9fb376c619531a5fec4ba0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e16cacf62d106a4ed5f3f66a170ab0d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d694dfb2c2a7d3fae7a58f25a2c58d32166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b68d2d50856a023942e45150ff558ee167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9886a8a3e57503a33d9a22bab0f9e981168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc351b94648e92bc768e4504708f7153169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b523986e23e39869b965f8e47b4f4e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d8360bf585da86d19ceeeca9ff1759171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092b6214f672af66a9e42d00461214dc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797fff508957980a787f031c621ad3de173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762248e161572a524bce21efcee6d9f9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366ca2bf397bbbd4d6caa9db94336f51175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2266983f22e36f9c60a814bbd42f64ed176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd20ba373aba41cb1d72f43af63b3fc6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08d66c2cb4faf1d3936360690586ce0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb24db9acc6f238600aac2da6faf2f06179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b596a7029dc9116495505ffd2e0a9037180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93962ec88f053eac64b96f9826f2a4c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6081b238561c70e83e0fe8967e168ad182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808692d5ac83df07aeaeb53b1d7a1d74183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf256a54b0f9d0cbb7913b55d495ae6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4549e10625876eb2cd89c217016f4a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832f1135187b417b6455fcb4a1589e93186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f8f9f702315f0ab57d44644e2c8cca187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa7fbeb0b165c7a064bb54f783e94d7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5aed1312812ee87b795ff38bbede0a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4adb9a13be94bf755bbde89d1ebfc2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263b01cf49f209475746f32fc4ac6820191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac505ac5a8b71d7b9bc265706e6bfe36192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab639458bfc78dc9e7b769d96dd32ea5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204818c23f5fb5eda193573f6174c7bf194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c539da56eb52c4b6011ce01c4d3df673195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de6299cb0d1f3e29b0cdc8306192e8c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cfaedf0399fd258012a401bcd4111a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef63ba4c12e8fee81968fd9adb87a31198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5445cd61dc8393038a3cb152f50d915199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68933edeeea9a2e9b322305f89fe977c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df34430c77b22e98eaab2f77b29d64b0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a1c6ad1579d95fe94aa12575be96c1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6766017674c81edebe6379cac057772203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1effce011b801fda809a36a602cf36cf204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c18cb751873d9e615db98be216490b3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509490eebfaa07762e4a83f7bfd2c5a8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaff883b37e65e85a3b9e79244539076207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ef553b7354a664b8b2859ce24044d5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295457951f902ac7f792773973614942209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfa87169d76e8e7a48c6555e608c589210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de7745a2c7dc9fb46a45cc15eaa5373211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e482050647dda0b194841d1942c621bc212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f46d2309df4f9cfa031064c509d757d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ab58d36c46bc3b631e75b09160a23e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6fa0d9a7ab50d936c2098200bf82c7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebebb401e41e9a8454025a6c19c64ab216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb54cff3b108ea9eee1372b2a457367217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7309e8a702a9e5c5ff5c56b161955a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcebc2c5a6dfea38c258cf35d93cb79219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2c237f886a777d94203e2879eaef40220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b041d68e6b3bb9d30b9a9887accb5512221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdb5667a44a5e5dd1adc5ad66c85f67222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a682a591523fa29848fd1ea6f755077223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0365c6f4bd25da321545404389186abf224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7334497263afb523de3c61ce5f999a34225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f336cbacf5ded796648e8750519496226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50e35bbce963d1d0aaea32ac1a9f006227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0614ab60a38996cbc02d18a53cffa637228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e294f47cb5c6325b1241fa84ae7fd05b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeed6a73077cfc9462bd88afda4f7df7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d4515a996368347930d376eec047b6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984130aa971c347fc6a2759294b38ac9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98365b437a4cfd97743df8e575604bd2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f37842eb95fabd27fa3150b5bd4a4c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faacff8253633eac19b04f643a1899e3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbf47f5a7a757fd8204720b3b29e41d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962962c363f863948269f9774f96b6ca237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f636be1d655457fce44cfd40211937238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8efb3686f5c69a49761e0c2da8a2db239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b7a5a1cf4bec8e6a4016bd6d613209240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6acc0620830a803fa816bdf801dd483241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48819b2c0ce8a1ffdd543e5c1504de3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725e2e740706523b2dd039964c17c985243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1009610b1b03c5e4e1b2c6102d32969244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c85df6e1c3f21b5f735f04237764857245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6690964378db2520c1793e7c4f9e1fbc246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e922ce7ec84a4e29ab19d20d661c3a68247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c5de02fe8235f75ed47cfd1b49fa03248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c23b695d651822aac1778310f61d1b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286f72d09140fe1ad95ae0a3f160a117250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d2ca877414ea3bf022b5b05347f29c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbc17fa249cb499129a98868d83aa6a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca3e34a22cebf31fb7b78ff00b26a0d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4a5a0974f36fa585ca22f0b0fdf532254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7333aadd5fb7dfb4e02e343d486ed0c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f235bd3c1f058e013342c2d332923fa4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7d53d31407856ca93a75b4203be1d5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47be8b30d47d370592fd117c3764d8b0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e64653d6b2f322a18fcc7e436a690e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cb90b413d1225726bdd767771bf326260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f68aa747c3ccf26ff1eae14dd19102e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30497a83c58d761c4114835490c3c3d0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1099f90e8af6e721231c08ae250deec0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02438a7b26592d3ba57e7557ff99733264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08007681e79a70d3116f20740f5098b8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4339434f84079bbbcfb377e4d7cb4bb4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c204c588112399541ad758c9f96a9e6b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d174243fb07da78f8214e2666f5457268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0cd8c5758f1587960fd4abc0108cc9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3976f22b773096b73e55873496384d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d987ea7b38a6299651f6d541c9a1585271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8ef709be460ba1f6ad81a14ece7f02272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd44e04b3a0b92461e69623ff09df3f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c70fd38bf111ee14c18f82929ea1da0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44eaa8a5ee70d917bb5cbbc2a2b74c6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b11348191d09b6c3c3bc68ba13dac8a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6195bcd933b62bff640d79e311dc286277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41bfc266de2b0ff60fff1f47b75c05b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efdb396d1f6e7bc40588488543b5b8f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbc3bd281274606895c7a72db356a2e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a09ec4077c268233876300111fc80cd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4816917390812758dfc0e0ab030f4ca2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ba58d77d3b03688938608cb9bd5996283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888c49f6cdf333202cb0ee6f6584dca9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac18bc4f2b4c99205da5f93b92c000c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4cf3736ef9e699da3a3f79f38e7944286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9e8ab79e9878c393cac06f3459b349287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860d5cf86ebe9557e781c59cc112ad15288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df63d214d9be78d0ea4a63cf33cea88289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d4ffd4278edba7d143890149de2050290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347557786ce9a3d94b2cabea9a9e20cb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc06e603e12e429c7f896cf8fa76954292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9210700b28f97921178f85a428ebdf4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988cfe4eb01f1cfc5d860d2ec832256b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4062721ee6db130764213f6734944c47295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531738497e2a80ffb6192db0777052ef296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90c2caac86a088a0c02b9e749003885297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e25e5c52fc4388adb2f411f59c8c27298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa455c5a32c8589be4ad3489f6a9d6bd299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e747076b51f0e53fc03c642c63f6cb2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d975958409b6ff5c601f574b1e422ec301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0499e26bc743e7980f33a955abf33c8e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9f37d7765940fa4f806939bd284ba1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd758dda473b911588a7d1ca46f0fcd3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb63003674821513c694360a961a521305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9819539913c90059ef78624ecbdc4aa2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897cc055dd008d670824737bb4ff65f6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a664bca76da89bb91206644ea0717d7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e5dd75ce774e641d630a665444c508309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f67aa7ee14e0e4912dcf4aeb0f260ab310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853b2c44a222a93ee636c26389935387311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c89e8a6684a9aa17a71e4a6a7349d9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd7d3eb8503dd48eedefb0bc9db911a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7362a6fd9c1d40a3b7c4b904a0e19e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66b9fe97fb18264f76f3f3f0c6e16d8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d8e0fef0a25737b9bb83d3de89823d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc602b3daf6c6ea01bfaf922d3111acf317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f32c2359bea56eb357931e4b03bc48318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dad7935c2db9f9b8cc8e32667804a4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a0979c41fb85279d72bbae374a0983320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1ec35d99e1e595431f6088f21fce19321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b841d1e0b6876442895a5a25922a5976322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dea6f6a76310716a39ae275fa36a21323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7d1ea66f83d63d5212b2cbe55f8f7b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf8f47a49b38abc203b8b6e611e74b6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58849c389b4679067f5de875271c80d5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9807879d4a32155cf5ddfff46ff9d9ad327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c749fcff524e0d573a68a1b8065543328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c239c9c5cebe8c27c0de9d6a94c649e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b867651e4d2dc2ae800911b376341b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07b73eeefa6124619912712fb5c613d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a4540f10558a9ec441a17c77bfa194332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0fceb960be85096e9cc314840132fb333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72ea4af1ed4eb2eb635f7cce41a94a9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee1070e1480ae2b708a0b26cf575a6e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053c8493365d474ead6771cfd7c40d0e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cd02e1d95f9ad598c19250a18d3a96337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da02ec4d30e593690db93a7f0c702aeb338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18633a595e17d9db3f9d4ef1e3ca12f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e7bf0de8ad95a03c72d5bd0e8e0aba340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509e7f43991ae1885f2c107bc835be5e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015f5e0a9d1c945561d7262b693e5db1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fad49283f13d02efebdfda34afbd17a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cc9942636aa62a573bb636e99f3309344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc364739cc99c2a6e96f31f0235801b5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994999be1a93cf012ce14705cb6be97c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa48c84fd6c99f1dfa35f3e0c72c4b08347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c829fae63ebc9ed9c2aee4159db24e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d9771e21e5fbac3c4caad82689e555349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a49fa5ce88279476e8b8ef2831c08cf350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe142bbe8410f3ac86b658c68c52d186351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23684337296c0973621c3119dc79e0c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e19d9b1d8d150102f6f1d9bf6937bf8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9f01f27bcd0d79d2b2210ff32c7fda354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09ad3e7f472f35f48c4cbe767d88fc2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fc930e5b7e8b48171f3cf445eb9920356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc9c29684bcbf883c5231ef7f48e7d6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5e9ed175b1543f1ea34f4f231646c8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9c80d6f016974c31fda03c2744ccfb359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cbb7efb8537204132aa26517c3ef4f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2b0a29c695fc6d5a55c5dbc70e62a0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b92c52863e481bf77b55d22a6f8f78362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efeb0dd0e1428d887b8a891e942fa31363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099c33135bc89470f3bba0506a7b0087364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea26f861b95db06d17bc8ea82a74a34365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fb455a5382fda3d72695fbb5df8523366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3110810a54fae6c02770722ada0ed866367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c8f59b290c649bdf9622d454aa58a6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d744cb2fbb80e765ef0e5f3352222979369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c2045a76d2ace1b3e4cabe406a0668370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726ffd00c4bd4f17ad7a72b8ac4c17aa371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c632ac04d4bddcfd14ee225b044d67372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8808ce23d46e45faa9e92e2e44ded1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878f86eefa65f34b2b839fd4aae2ad72374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3eac5448aa864ba090ad438eb15a82375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd16579bc11ed50ed5cba28ad35a8915376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e5588cad3c402751a24958e53e263a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e87d8fdb9c5fc30d9503eb6b4d1e364378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f75053521e64b1a7c5a35c4842269b4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416f56fb3e263c7b0952bb5f8d14da0f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5e0db40bc871404ce9a9c167cff212381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9264f4254c7596a3c29232a3196bfe34382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155ad7700b135389b345ca824a3aa350383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6031483badff79dfe406694717d5d33a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b10f8f15ea0657bbf94feac6770125385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32665242ec3e19d4798db597b6fea603386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ace63d161dfb1c4d9513ebeb750c75387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1525aebfacbfa22db06be383c5e587c8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b083394d1eb04ea371637785b9354dfc389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adc9d4c39d8aea09445699b72caff00390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bfb33223c05e1e3f284c094fb94ff2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ca635b13ada3b25974e3f3e995cf54392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d861178ff23a8abac6449e64326d337393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ce5360888d1c53116a0194f397e297394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9112f92a28e68386bbc4e0a4e087b4c6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e16b2bbe2557148599a5c79a1279078396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574237ac475c47541e5d84225ffd83b8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b20f1a8d0e915ed390e31aa3c3bb77398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392914d8420133dafed58ae1a493b040399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776a5af5cc84de79500be9b4c451b169400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5f7018fad1f75498db2845002bdc5c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4270df2a552b09fd580dad53868260c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee302e4f5edee50ea159b6e6c8ab7a32403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f62d89fdd336be2d03f6a3fad3eba5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5402e879664ee70abe393040d58d1448405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b01254334ee684cac0771792c8e996406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad2acedb637e00a709acd59210f9b61407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c15372d87786f6021570518dc2ace91408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ccb641d4976d68e0ff2c670339af7d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea454dd81f75cdef24b61cc4016abd3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e4924592cbd053734105c0e9ffebac411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b32af9f62fd0cb76f901cb3ccb19e3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372bfed3bb85eb52901cc1d08ff10d24413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da88f4f369b7e49b36e3a067308e25d7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99ca10e925f737cdf32f6dc73129402415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3804ce0e6478e791bcc4ffac4d4683d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88750b5203edaaf959b5416fa928f7e6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f498b4a1c236efd02cc84c3b4529012418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2429e04deea5ffeb6df3c087f4e1e0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6722cfc0404d4bba6a97b54cc3ae8dc8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03511e28523e4f142976fd461b9c0fb3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d875e5ef354549e48c9de7093aa374422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8b8b9498e52d7bfd0dddcc33b7bdd2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c24e8644b62cf0998cb7094f4cdaa99424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bad31892fb5a22e33448f8281f756f6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ecd3041b0265bc3f8abbaf6aaff219426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13664360671bdaf47c7470967dac64f7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb095d41b4cd165166dda5190545399428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c49a015c54adde163b333e974a0c1b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751165b01f3516cb0e8804ecb17f30eb430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105d99a84117de648d3c96e355308a9c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6490a301fa0b8ef2cf4c986367c372e4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb55bff35f14d6a2d999f11d280830e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af94d39f9e5952ccd73eb40efdfbb34434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9316434ca571e0f9c2eb1c80f72c7acf435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f814007cd6472b80fa05ec90a255c4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78872418e94f33043f9703234a655de3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a0eecc551f5b0fdfa764f6822f45f0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b58316a889ef7fde87aa25c8cdcbd3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4103255ab83e61857b4ce0a331730d59440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f8911d6a2044fb3ec11a1470985579441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d04e370a4f4b1688cbe8285bc091c36442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784346453097599c112ea4e150d262ba443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab7aeef3d4f4f49dd6c96687d2bb422444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf1864db7d07c402df68ae2eeb8bf77445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd1c9cdccd1349db87709a14e65e70f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414c426ecb746f65421b9830fc762a56447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeff753e9b18833916da23412550ca2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc07ce338a95fb8dc74c8d97362eb58449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e549e68eb25ef0bbc9714bbe9aaccb450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f3330b4638716c789f8465bcd5e21c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfbe6747ed7a3bf12a90788848e6758452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c4d0cae0791ea13646fca27a276708453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03fe0a3c1a25301f6280c0f63fbaee1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015d103be88c26a6a71823a040efa566455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d144c0e59c9d5016eddda86b9f8d1d1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e913604e42dd5c4f3c5c3922f86cba68457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33e7dda8b497af834a066c20fc31502458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b18125f91dfba89b5a16714227daf18459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff58271f91ac93669cf689fb2c0b34b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d3e13ae183a04cc62f52e364eb6b0b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0e8df991f3c04c31b51b8e4c25f0e2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c5b0bda3e9106a92a507fbcae9aa3a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb80468dc2865cb742083f95590c4e0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66281481f2415c3fa58bb54a9be8a79d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9b0a3ecea40fa09265e9240699bf0a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106301e3cf0fbf70c5230c34eedfd159467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbd517bc46830b472aad45178936e47468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a50bbd15d47651b54ea2f4e5b1dc1ac469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3405601b753411d7275eab4a304f131e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8586193af61f5114fb4c69fcb155597d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a7b65219cfeb0e1964431b551cc2e5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a4cbdf94a20a1b4138c311c6e5abb2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d215d1db6e5743ed053068987a8c07474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f22f280b9d117becf8ef591ded7cc0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c724d5795d72d5bb8b70f716fc59eb5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e92e0c3cf165df9b3db3efa66f080f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c100c6764e74dd4daadf7dc0237958db478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22305b96f032217e372407e2a21b2274479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839ab6d441e3be8e18847da0c65c0029480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0363ffa6f90351256d4fa0d764a80d12481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be844d68a7f66641eed61ae3ad31bc5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6373e70b92e753b9ded4f38c46c8bc10483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59759afb7db717bb95d2bd6eb53ebfb484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084538a971125f33817c621ba052d533485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0206dc1c4282182543819d2ac7dd9217486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaf1a7e5de5d794caf4286a0ea7d443487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1598d2b88494635eb2725b28256c5b2a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a3deab7599ead215cc1d514a047140489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1e79cc0ef32678b72bea9c02b5979a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aee18f178766db50c44d7b210222ec491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe48bb804aa82ca4fe63ca5ca6eb23c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d0e4d4f410745121cb7580b9039afe493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39f02cf71f5bc166b4b9d3230849a47494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f92f19f068c769d82db9d537603d3d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a77bb13f9f0ddad503eff25f78b9c50496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb34453e94592394a8dd89ee43c8707497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7060f87647aef0c734c62a03e44d796b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35cdd893fb5e94ed6fbea6514d7d5e8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5de772b123c516089ec4097ec6afb30500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0859a9a8a19660c7c976043d92704c5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0f31bde5392fbf32f7970be8b5b6ee502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b958ec29e83d1843e8a81d99c891067e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1777df90860121e6a3f8bc9d3863ff504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb514218b13fc3094b4fa4d926f9741505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea748f22124c2fe975a97123dfac60b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690fa1e00b86183719a3ef5d99d5f4c9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd938d4357456a12dfebb8c837e96810508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469121f5fd4ed459a2c631125ae06af7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ce22f9d7ac00f36621600af9aa4302510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24118aa8f593df8914148c92bfb5fdc8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e15af1573978fbc0ba2325ae941695512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa455cc9c1f275f9fef186afa77534c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23fd33e15f58540632927fb95b187bf514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ff300914be04f89ec61f78690572b7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e4ac8c4e473a74daace28787af53a3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3604867e4d13aacffd63e0998af2de517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae695773e64fa84c98da763cc7b37f60518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90c95f55afde419065eaf24357419b4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7476f4f5095dd806eff61850b027d08520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafb4fcaefb96c0e689f239d1c9e8086521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82abc2d0d658687e91666f060b886c86522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92268731b017ee7ea78f7a318b115d6d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa6713a0a7f82b981290124e187d7e7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b4e330fd58345a163f171bfb7198f7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1a9e935b38a29df6cb2a9775a52065526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58e7df8bc2b9e5abe097e94a26d40dc527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b42d588207581c5e4af91c3e8a136e4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a946ef32df6290b321d9971e8bc7354529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36949741e2364bcec714e433f802a3ce530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bbf5593451a2b944a2690832838955531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0520468f76cfb41f7370cb2b07e8ba27532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e61e3d5586134d0f175f4acc212ace2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27efb538d489305e83195b50878e3e8c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d2c89d4b26f773cc983f006e428bb6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed6ccf523d670f8bb1f08fb2c6d8613536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aaf66f54a354423d018a5fdfee663e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afe20c88ae20e9923635b56b3806c66538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec70cbc9c4d1466654e43ab2d42954b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e3c4bc87afedc7860683f7d46d4409540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f45b54f2d924db93e2910e6d7adfb8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a16c1183fc7eda0706403b33969fae542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53e6fe179cda23697e8bf667e3708ef543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1096e1206399517279e4b60859d31e17544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482b34ece62aaed102383893aa8b1959545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4041e2582e2dff758d35eb121838c75546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aaeff1c0d2fd8d68778973463d7978547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1a156a738a7efaffa57cf8280b370e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd68720279a0d5401c4bb08c3364de9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c37078bdcc1d65a5966c095a163ecd550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3049c7a2b81b6d37a8c3846984ca75551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67a25ee3020bb0d896be4ca33f9b4d4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c53e9a96fb9b2d4bcb50ce4776088a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad4ac294929c3cf4f217a729cb8dcb5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfd7ef1c0a385cc46d248c8a95ca8b4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2f8f6a51f25b19aeca741861be5b28556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1be304bb92e31ce66f3cfe98979807557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd09eb7b859f1f9089f73fde24c9247558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e9d2188a1e402ac44d89e1d39f0d54559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8541e4a0dc101db19f83764e78a6f8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f69a7dc2396848a1cdb12099079b63c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0bc017f400a7259c794e2f896de9be562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389fd2295003f1bdb0d93c70f36ce194563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49d99f512ad9b94e749727375872e1b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00b2ecd17a543256f9f24dd47a51604565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32429e9a30e3c77d44866dd4c03cd066566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f831f7eef2eab58249b08ea4cd28050567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeb7dcd2867cc83877743e0d0347f23568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe55bab66a519bc1f1aa5bf187669f3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12babe2b7cd261c6add98e6a561d8886570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf756e9924488d3f03bd26d5feebed6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1264b2b796df15c46f48e908462dea572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b328d68c562c3ce8c97bca9b5b3f4da01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138a78bade528828984bbc85419d9e122.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fff234e0f79a88eb14664c3be3ca1d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c9ee94269c80571c0008065467a3f14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a35c0b1db78c80ccf9680aa579c71775.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0021f4beb15a2a0135c246cf495ebac86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7b39973cb61d4bedc33b52500348687.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0b7ffa8ab8b0fd6efed389ea8b0e3f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb50e4bd81853bc42402e1ea5aadafb09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4d02116a7fb358327fe3f02971bb1d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2b551cf2bf5ebeab8ec9adfa02b09411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36983d043ea68b64de2fee8af6f47c4b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9daea28b5eaaaaf55be93eb01414cd013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b20612d23dafa819ed667a2acf41fd014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336b19a401879217b43c21201e0678f115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbddf76ec38e8a8dbb4794f1540501e416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89eff944864e0f116344bca0e3c49e017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf20c1b0ec130b1212958739aafbd24418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f443697d1d14db4189ecd08761704b7e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e2cf86660ff86ab072336adef83e5820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11005932417f310049e6f1af766753b821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec21529577069ed96e088b8121b6d1f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae2fb8eeb9f0b756e1de711c64bab5c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3249bbcf991d9bcc1545cc637a3fbc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963ec3665b21309e8267afdbb2a338c725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278d3c3e8b3f9420c185bc2104cc61f426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c43d68c0388434ee4017d0b3cfc7ca27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3482313d1f596df1a02bb377f6ac4cac28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3679ddc1aeb1981f36270c0fa78fab29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533ef6711eb7384a45b0daee40dd742430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39efaac8b505a85907694846c0d6a8de31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84527e8d3c8855e452cd5c3be0b159cf32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c217b7534f8b6ba10e805d2875a81c933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4550341d30bf178b40f0308304ea96734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875f81012d0f5c9ab4e33f500e6c540035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2453948842e5293726c1f1ef6ca02c1436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387a017358c539ebbf3406612c34565a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81437081a79417632634fa475ff5cbdc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22e226de1d316b034c9f594dae0d0e739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25d95572595589fa3d9e3e9db8a18dc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eb040be82e54fbfbaaa377d06f773441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41d2539c5eb36606fbfb1b977a2148842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45bf92b6123e00829ee25bd3a45ab7943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d753da5c8b72ef69ca0154a17287be44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9965828212e982d300fcca743b5c38945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292c90bc2892ffdcb947bb983f37aa7546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f89463ada7cdd82dbb973959ddc5e8547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d573cdeecd82126ce2c5981a36df8448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97e36566002b8574c629852e276b94049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5381a05ff3d48a396ac71bd2177758e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a0efc04fe46c84b9a11e31a3311cd951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db4e3620b5a2c83890cf33c05f74b4c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52b86e92d2edec5cce9e5d1e2e9da8553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84f50ca7265ee55f836ca76ea7b6f6b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb7a5c55221cc88c35cc7c0c795574a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45579abea1d240124a8498d337fe9b156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e00c8bd442dd5534bb89a1ce77aa5b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141775dad3ca07a878a3d1515ca4dde658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c33c2ddbcc99cd5c709c7e7940d193959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0ffc7cf0016902cd0360f9eef3c08860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b7059ad079021fbc9a25c14c0f6ca961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ea3e0cdf372bf6ce4c0696cf7e924962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8266e4a4b5d3e5d94ebda9379c9cbdd063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38479f08eb831c3594f2dff20970bc2864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e819374f61c67bec66d90a6559d3bee65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec265d7902b6919a69f01e64e369c66a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a38792c495d710ff82868686d8a983767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6451781ea852ad8a0870b722ce301c968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b744a63b7fc309159ce513ec81f2cc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dfac662fd00279278f8ec42ded8fac70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b5b939960cdda95076e82a0187e85771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3753eea35b199d63725b44ca20726ef672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f0a688ba23f5356676b2b5bee1c4de73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea2a62f3e9988732474cf18409610ad74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2686c2ba4e9b47466886bbfdf2686f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753931b5a931b05843378b75d682d25776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9d953b331a125af15540eb47f6b7d677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f976d3de492e67e53b2fad055e7cd08f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef5717437c67f4e2031dd7c1a2f05ea79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9000aa5857645ace7708b90f76609b9680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bc162a7177fb37a9c784bfba0cf40b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874312d5c97d3fbf0047f4c8ad27c3fe82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90c90819085b58bc8781ba048c2883883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2eade83064b47f490c0a4eda0ca9ef84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f78b8716789e0cecfa94caeb3dc949e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cf9f7e660d121f3b275fc22e3b9ec286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95bfe174e243368ff02baaf84e3767787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496b041cf0d6b5b207fdebe04cd633a988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddc59618c42182cc242a80577600e3e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29823cd6342fb4f5efa63e33f6d5321e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d40f33af1497a8dcbc1fee7def3ef0b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae756f901fe7e0496ddc70ff399fae6392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886675266b2d5ea4d9242df1ecf337fa93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3203b84700a6a41895dcacfb15d6ac8694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e05be528c7abeebae3e65f2166174495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24b61245229c1a79a07cbe054f51a1796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6ef4a4c2a017239f3d6bd6e097a17497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b7f777c1fe460d09dfabfd66927bb998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4788aa20d1729943402a77b04fc44e5099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d36d949d6b6aabdf087628f9120e3ca100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ea56b5d8f8dd137c8650100b725167101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271835b78e14c814b350d028bc95380a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337eecc861062e1b80697c3a1ad0e795103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2934d266eccf912bad8e4a618cffd8e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb77aec5b2bd5d408123d4f71dc05a1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082968f79513e35f18a5f5192ed7b75c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6dd7874a7a806b9e445f83bdcb2ddd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb220a19a75f84d769c9e883649076b0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00545910dc8a10432832a24e03b19281109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eba7795ee69af2c156febea8f6577d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88734044a6376815f685ac0ccd9b621d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9dae3baaa48c716d6aa37c7ddc465b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56744149a5e5eeb92eeda3d4ab42887113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7289d36dd9a8b4b3a6786bb4d0913f33114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc79d3aa796231cfb061fc01e5b644a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f533943848f61e40214f7be6e1e6e8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d954b532c4d6f1671960a18a9eca330117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4b08749a1d9e77902e399df6a35146118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3e1986de7461253233efd7278e3e1f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9006f9c5f202b8d2462fb0f44f41442d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c5c51c5aba8bd5ac7473349dd80d2e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5275a4ab4d995c2bec658b9c27783fc9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd451c34bcc940482d735b1c8f4c454123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a447aee6dd71f4c51e0c1a7d6993099124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0baf0b7473f0c0df219b568cfa0ac59125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd740c4eac1adcaad0cc77f5eb63660d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0d51bfaf2acd40e5e008bb91562a65127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da725497de91ace105e77eaa43924f3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c2b868a9881ba32bd93fe5a4349fe2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccdebc0aa94903b068d75af05bc8cee130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8df0fba41de291e605ec9c0ec4f0be131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c0602a1c1096d99c189a2aa9d8e296132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0bd59da487c2afe70df65760caab88133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da40deef6a1b49700adad941b4937963134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069ddbabc7f6239414bb0721c03f49ae135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbf880693ce604dd811951207326e94136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c77ea73fa8ff429a9f3dedc0292f49137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a811db4cde93e5f98f2d01d58799a6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bbab45d1bd88d03ae6273b787c931c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf1058775ef31d9770043da54cd78de140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce10a7b76038ad541da151fa3b53fabb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6fd11cf15b51441942c867b52bbc49142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac71e48a93481e5d8f3b10b02542d56143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3700f673bea85c14ed59eca0571f0a5a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09934b931dd53a5f23f9affa82c59440145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31df666beef4059e75156365e5e6393a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb01311f739c111c59cd6fd28efc433147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f050cc631b678443fd33b9d163a7670148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04254822505f0b844ef5201e4fa4e82149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec9789709481ae992ecbfb9ff5d993c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaa7d81aca7fccd185ac530645fb406151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bb91fe2c5afc1ca8558fdbe30ca399152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a80a8b61b679407f3991d213ce04fb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68afd99788098c2fd691c192431cab38154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6705cdb25fda00459cfe70f736971c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cab0f9015c252b53a710843f9649cc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d30652089f11cff6d635678966908c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8718543d39b2794dca671de5b4b32b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57779d0a0fd8fd0dedaab5add23e50f1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7cf6efaefbf8045f5c3f62280c255e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8befeb789ee10a79d9e1b98114de07ff161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da2ee687c26adb059df3de7923c8d8c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c84ea63ab074aa00d388af15b6fb23163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c61a44ee95ece3ed8f158c641cd410164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b82af0ef01794e7f13edbc40e4904a2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ca941d2ec97782420d6d9049b5772a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777a13f7277162958aa005b7b0eac7b5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f2c1997f703426da1f779c7dfe6fa2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791037b96cbe27c3f31fe4bf2b00d3d9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9d38c054a6cbe5ad7defd58144960f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0140f3f6d3e968db5cae38d37d99bd68171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24e152bce0e32429fff9ca4a9963ca3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432099a1d786c80f89c4705d773c586e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ae7b05b9ea8a78af3ee126552590d4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d4f9fc4ae3acdfc5a3bfb2e29688f3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462f51ecf675a1b54e5b30787c6a2563176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054ce78d2b7c327d4ea0b900e8c80147177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e76ec88d6087f87052cef5ea34bc11178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91a54d5e7cc595f1aaf45d1ee7dbbf6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f417300c0dd1eaceb20016566fbefe180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729f226e66926638a8d6fdd20f06a38b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c3e03d6dba008d8013d2f92fda7cc8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd7fe3f9ca898fd785c528353e3ecbc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1ac9b55b802d27ac64c46d97d00dd6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b283f764cf9cf3b076569d6b0aa2c0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff4561b8b208ad8ef8533dac29a245f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7eac31c21e5d73d9986eb578c0f79e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f95bcaf9a151d61f5d03841c2b2986a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff2e56ae6ea9fbe519a5ea108933067189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d69634c1fdf7f5875f0dcadee4aa744190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641f9d6cec903f49d5d5bb53879a710b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d6ab9fb733e898783ed7555ebc5356192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661df2e75496f3591325fb490c8e23ce193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adad0846a65c482b8bb75b1fd19778d7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b5bf33030f86081ab33e09735dcb5f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44aacd337fede3fcbcaabff417f8f29196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e319af435ee9285953763097bc2bd42197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8296602572e2d39785a7e45592d4fa47198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b17036545b90cc088c1f131b95ee9b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8282a69228a2a7244afeb53fa5949c0e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0670d0a65c389ed192f8690c05fe8b76201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394bc1dceb44f198f29c8c64af252564202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49266b2b6b2d34fb05ed6f07c50a121203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab066740ae0e6437260abe7f297bda4f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cb88ce5f0347bad5662fdf1969f720205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f0a4eee420e9a4e6ebf85b8f3cdb4c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f59ec1251619dccf275ff18956a7cfc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934df9cecb9c54d6d33a40acd027e567208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139acd86319252ddb923f49fe8c3793c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03892b5a11a04ada918e94977f45a573210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0813a015cea237cfbe0d184c1d7a4c81211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160d8d7f387617cf5a1c6be95f72621e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18f7df73bf0fa62a11d61c7d0e886b2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb5be84b8e56ce3056861aa4ebb224e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e35f174ba3bdfe2ca203cd3b347d61215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdaca077d4e876c7e1365380f52d9ef216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbff900acb44f2164e152b213cdc372217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb5c016790cc7174baf648dc2ee68a9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e5e11c07f8a5fd0f495c23f8cd6c22219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50be89cf600358533a044b5884364c9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8746d4f0def106644b70480180fd2ae9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff31ea5b00fd7fec330d8c1fa34e15f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968078a450526134f294a4cf42e00af2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc0d82d7336036ac51462606de956e2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2ba10ce88bd06790e231ec6ab7bdf2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8e2fe924286e8be50bb1345442502e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021b8e72d4f18d90180b11d8e8809a2b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e156f117a93d7b356c09715a4f1685cf228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17cabe8ab6548feba5df9f2f269e38a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9594cff8ae34bb10d7ac6f03c6b1a5c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93be5d51bef9ef629dec83116eb1c845231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48be62bc47ceb175b02adf40e7f37c4f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0e7ff60b79c171064350c3b50f8dc0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e31f0f5405429df05113e97adef5e6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3252718ba9f33b6c1583f93fcc1191235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9448847b4c199693265df26622d65c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5e36042d0aa592a418cb7e121e605e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3837d5a0d0efbebbcd8d2d1ac1b60fbd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38572e704c754b9761eb0d69294d40fb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b88a5599972ae659765935bc082adce240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9aaf20f7a5356e0787bb9d62ada538241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdbc0d957ec4fb0269755415fd5a003242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519d2f1cefc2604256725487d1cdf178243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e2d46c3358c35f6ea80b93b72a4680244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873c4d886d05b3f031d99002af8aa11c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b874e172825b8e3445f640be7ad21b2b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226112993977c244f624635397bb370b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcd5d5c0507062d05c45f79d405e71c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa831ef1fc951ae612ac24e666900ef249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a780d7598fd7f408336d1a92a0d9cc9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c060a92156ed3d5322d9f1f6f7c31b11251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6becacb7f5c88c87cf32ccaa7774f034252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f485aa7a441ef00830cb6da6b177e132253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1f544d78199feda0ffebb65b65ba8c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b404145571813177495c8e164873b4cb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad402b390f546cbbea24584c57955dd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d420e0e97c1425801821ba0517a3903257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8119ff794829b2ef17123c2d02c7e8a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f235f15080b4a65bb6a8588d28f4e3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4271c61342ba12e04bed5aa204180f67260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9e794a945b8e9aca3fa77d2754879a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e69804163dff18bf70f40746312e0f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1639ddd2d4c15f96263a85e5439794f0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff087a39b83ca65a7e6eca941484d67a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3213cf539933c0102216b3f98f7f0a4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dd74c01b025180d9773f53b3e95db7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c26931e15eb1df30efbf95b82a8db1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83304a38d5b93e15a654aa0524a816c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76fa6f4b2334adc831b1d100c41deef269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146d9b0306751a534154e2c1d910c3e5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b3f9e14f17a3ead8d244464f9d9df8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea790cd90fc6a81ed7a1b7a5e34c501c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffe75bfc5e829343ced4fad6d169d8f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc39de49c5360b623fca17ee9265c55e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc8af643c720a0920fe7b93c52449ff275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb77a698efac5a3d2185919f4086708276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afd8403344b4340a3b7f73c1e4cb37c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f689f5ec8d45e5ea307d1e25e4ba9b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1aed9f72becdcf43b2889cc596c8bd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb841d5f5b8c510bc8161d7005076b20280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355b6f7b66178b6b9390d573dc7e14dd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b9ee1ae5abb61c856b0723f07a2408282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932872e8d91f5995cc848b4d0ed203e1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fb917ab604175b7bf660593bad5974284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f74df52a052718515135c6202ed43f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1d3c8cba3ce6f44170d3b192b61863286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1651e4c28a8d2ec97b5df821a4a535287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfcfb95ffc8776b98a21842aa4576bf288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b251a083f40ac61d96275d36b7a946289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a2e32accdc6c0c11a9c248281fd89f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f91b62280be0d6010f42437b110f40291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09a12181054b4a0b29f49d996ade0de292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ece8f1a788ff7c94fe23d187e74294e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b474133c14e93b0d0effc37654dac6e0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475b71a725f5c172cd4a9833a6345b8b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b58341760ed8770766e2aa0cab056d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad977e2b9f0c82ff0cd7e056a4db67e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787318613fd68e8456c9564d5ef8ced8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2826126c4c0ab609345faa8fc8b555e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f170129529ea3a2b0b3b4ebb672cadd4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ae89cf4b7ef55addca19784b6efe10301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b95cd89aa6282df56b9cef5e7e3b5c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621652fde757b1d815ef96218e473ade303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04304f72896c9459537c62224a0da20d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b84e676391c6e9f2f3f2856ae15867305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afffc600594c3b9d8f19b59c0438a647306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b8d2538d70a00effc2448b152d42c8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17612dcb6fb9383ae53ba3e37b62f060308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba9aa77432b26c7971f0722d947e77f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bf196cf3f35974366469f0d15484ee310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8ef163f51cbe11b0f4afd25b4fd304311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01536c4f6f7bcde742299a0b69cbfee312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875e264cd3e56e815770117b3da64312313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c508ab807333ea47d39303d5dab492f9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82029342ab057b30f13a186b9dada4f9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7758e2267b5cb8f1425f11fe8a17e30c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0440f12b9d7d64b43e1274d612421817317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc762f86b18e92b8b34f3c9b36c119db318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f811d8f129100bdd586376c1cfff7a67319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d215a127b4a2c03f0e66e5c5e0fb5163320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e8c14a52a6bbd0102b8dcad0d88900321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0489ab63ce4e0bf3e285646199d6d0ad322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b23376831cc0bb73b7327f73b623ac323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2033054dc710428015b5f6b5024fd547324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb700c976e918ccd0db1c6ef4b5dac4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23705bedd44c05555be7401d74beab7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4851d47530079e057990541b54e193327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817e2acda74735584f805a16c0de718f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae48131f36274d0a3dbe8df09a50ac27329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392fcfe697f715921731d677a4a14501330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed6f96c6a0025876c69f847dda00f34331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88fd8ddd8bf071be558c36bb4dad714332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe77b6a94019344d2d1093a8ffa2003d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3b6ee987a9e7562ebfca916d4f4d3e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f767add7c42e3a13a6f481f2311237335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c526fefc5476d891c515ff02f263e7e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038ee9b4a4e18cdb99565bc217f46612337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39414f85ef4c138476959713d6836a91338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812448f9cffa9f6f44834968c9a27302339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f207511265d123b269af316dfe2200340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a03dd5c09c564a62a7f7753fe7e7ed341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdb8fa9ba505aaf9801cfba9fcee3a3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc939fb86a3038b90479f640d9dd158343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a97a7df8def0f68492e56bffe75a212344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaef0e0811e6fa1c02656afb4b97eed2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976fd2889d46f2d49264d66a6e6b75aa346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f499a4f6bd27e5eefbcdc60cfc911d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fac82c3c6ff1dcf760794b5629a77a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40baf3189a80c55af4e42fdb3f8b8819349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418e8a78147fab4dcea248a835e6b998350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d2dff537cf57da4407be62f1b15e3b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f2c5fec2508ff27d58d7ea5b24325f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0645ee0bcab955c51501c9a2a70fd54a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3772431dc3a4c9cd9f596d0de104f4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb3d595f550c4a107550108f080e045355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5a1ed13687ba0b71cbcfaecc090d03356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35e0b79b2cdf90e92709ce7d3bceebb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9638484646f1c1601edb22bd4f22c190358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625930f434a8a84c38109649d9d79b52359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f1a380a872a44485cf536463be65b5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ab8912706dc5fd2b4a2412c4db6a24361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef6fa57ac7c0d7887eb530695963b51362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1732a8c8cde183896fbc1ee88d64d45f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a488a03117ed1ba54e8f3935f8cb34364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60b225638d3572974267cbd2bffd2a1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1b446384920b1e7d28de33d32064be366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e9e9bd13a37755d222625308c51bd8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab27b7ff03089166ef8250551e914d0a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635705f98a3a4e249a76c30071de3fcc369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece6d9bac76b5bc4edd6270365b90739370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6a3d1490eab4a9b61fa998f4447778371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8c2a4b8c031d12e17870e8f0afbbff372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d77888841078c00ffe85d0816984c28373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf466b373d16985eac1ce96eebebe3e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b603eca227a903b569b62c84fe032f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9112266a2c9141dbd7100e4c7905f901376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706dfcea204389f12d9cd02480b999c9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a3090912c4cbc09ac4146736e1572c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c0f8a9e8f57a396dc6327c75bb1fb6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f880b5735cd8b8a8706ffe775474b0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0134f62f875f3bb050de57f2ed91413b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7129c26aaa1c003f99d98920f15e8b71382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e36411f6f15f5baeaa581e978a087d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0a1dd87ace9f511c8867dbbaf31e84384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f7f385da9a0c149cb7876f2d392200385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11821439f4cb03b35f223d75d4b5a0c7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9422ea8e5b1947a6a1a66df0ab350206387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704a0ca5b5ffcd7811aac905fb1449a4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b29dbaa61e727cb9646a225a8299c5e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0998be8a9b415142d431641a1f479c36390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4336c04582fd9bab1f7658f54f8e39c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de5ea57b170173a12fc91e32e7ba365392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b10b553eaf0a774b56c7c54b95ec0cc393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645de2d782c27c038a4b0459a182338e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82de8e30509e7efcf98e2d48f4710e53395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dcf9481f2da04def2433ce69c54dd3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea98c928cfdbbb38f68384f1c5d0efb397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f280ea676777a5727806456e850893bb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661af951e8b774e2308b49529ac22a81399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d819f922b601e7aab43629e85cd890e6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f901cc0c359d498a6859a0064851e7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6d28ed10a995a76aa80e3724a28814402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada9301bae31303ea43cba520c35ad6d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac41faad47724ff5a7de32f0c1acd33404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6d6196ba54803a94b9742d0038845f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2e083568d2c4d73b5720d709948abd406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1122eec849f75805230e8c3ae18a9237407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2085721a024ddbb2575024d48728ba408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092dfe63652a6f33f7f00185f313f3e6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eee8620241d26e83b83e9b44a1cd1a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223b2210f482ab819c08ebcb7bb61ef2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63880a12f4bf6a2d379de8ce36bdb72412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f62893ffb3a11706cf7d74301a84fc413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a5b2ed398112d6b9118685f5ca5139414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd064e15b94ae174301ab111f9851f3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70494c90f84f966b2980b5eb35f60f7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca11cf0d733c5993c200ae2aec06f9b3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a254bb5598b8d72750c2b919ffeb67e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d7d0cbda9b6b6d041e5c7660ad5a3e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613dab9dd1082769268cb755d049c610420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecca3d835c5d48581939e1ee43d2876421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbe4f7ebb1fc90c1f8517283455590f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76e46a9afd88306cf6f78e0c2efaf3c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7a746b8d9c07b0963a5a3b492c2c24424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c439b040dd679f641cf44feae703907425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a108e0594fa7c59d4ba22a3097b7ac426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b094eb00955512776cd6a9b1110fc4d9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119944e4a94acb1878a68bb14cd314de428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8bdad078369934dac386fee0c1a09d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744a893d17ad321b381ed26ef597e2ef430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f3f4d83ee80819107d48c130ed99fd431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cfccb15380ad3bc655d86323266999432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f124a35b059e2586b92d563d5b4c5d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9200890623a9b7ba0f6116c36c143af434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4679a99fc564cf7c70493428c06a28b3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f5f23e327b972e62972621d9738328436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad742fd7a139284e028164ff76247da5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0806514915ad8e5ca0a5219460603b4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f08d9414cd3178d2c01f9f2708c38de439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dee33355bddbdd5c222a7e4a11f8366440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b9227c59de1388a23678ad2a20fbfa441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bf08508c4e6c2ac772b683482b0cdf442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1c4369114fa97a968505608f7f6c6a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30eaaf1b9252c7202e70ea6cb08fa51444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44687d38e77a3047072a388c80680231445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e363561889f73e551691d4b97bf244d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fdde034ff22d43a01192725c50c299447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb592fe41d126a74dbd7c7c2d10720bb448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1821abecafdda22a91c847c8ee5374f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88ca589a076d6b2cb990354b2749721450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27a991c4d31de47b2ebe5055e05ae0f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb31557305cf47663f49712f4e0abb3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dd7783a6476c157085e3de50c77db3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c1104729a60dffef462ddf1749d7d8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a662c057b61deab40928fcab25afe690455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734fefec4e940bf615461201d71e8473456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafecb47bff408fdd4f66c50ab3cde83457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6cf8a0a863cad295f80847dea3ae95458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb077fa6ec6aff3a0b1af0babbe3f4b2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485b8c10b25e2ed1f986408615b9da33460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241fd0a34cd6ac19989c4143a836432b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a722a1a071d0d500f4e2431f2dc8e0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ab7ba2fec68479b27498ca298006dc463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c43e99a861003d24765c6581916288b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c2535d2db79a51063a8ee0a90ff317465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0906252b404958593447b8df93eb0567466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbb1a4d537e43836d8c6e3f9d060b66467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ad6c343c1676807a7555649ac7b58e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4e9688572f2d77c016bcc73a22f807469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d8613d49d2a7038fa019c5b7886685470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39d0a9d46bec1c11bcae364f606aef5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8836033dc1fcd76233379a2e4a011c5b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd108165aa501d9d83c7fd44d55a9316473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39bf8b247df7b1bab1dbbcabe4613a6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcda9c07988d0b85b5a4e6799ad14f4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e94202b63ebc5c89659b599233f6bc476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb785925f44b7f8db1ff82146025f78b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3729925870177a18a318a597ce3272cf478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7d38815a4d46b71ef986ce8f5304d6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f58c775bc157cff7a2eb75078cea32a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b84a550e0e2c285c4db2f7aa14eb0b1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd5a3ba982750d6eb0e87cb389b4500482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e528da0c6581bb41153ce88b9717417483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30485b51d1071659ba5fd6f1424d627b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7c59d899cfeafc247078f76e23b172485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dc7a0df97a73f92696922dbf316f70486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c18040f80063e1ed8529c876288126c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc2416ecefc690ed7b1979bde173eb0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12301a98d69b9ef5a1a7cee4cf82324489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b8c861be93ac56b4fe6129921350fb490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d399ee3798f16c518d9c7b11596505af491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f275931a8608090156a8b998789d7192492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38bfc65f418ce2ec627086f8d07cec7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85f86ae0c61b58bf68f6b5ca7bb7e57494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cc9505b1e8d704b3092f1a7783bed4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaee63570a110b9462d485b43d8d1b1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9ca40f4b3518006158e830410fec57497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ef62ae8271885a184fe2f10b082390498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870f60a00c24c6c7fee21220a77bfc18499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb30c74d7448a86be8e4aa0eefc15e8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740da6b444502348b3cac621fd98e201501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332eb37baed968626258022fb4d843b8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39f435fda9e96d0e3f1accb27212d71503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e634a9f690b6eb6aa263d1d3224f82d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e74eb56b8c548a0eede5812e0e8d68505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586ce6f78b5d9674da144cc47b91be51506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3469b583499f14d85219f1faf7c31402507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c309281621dcf41f9d23be617c39f1bf508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218d508ad2e61535d8ee91af5f3d4298509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d2588baf4073ee478b2704c52341bb510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be6ac4f452cb9414c1dff25ba077149511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0d87d84a82700a64896011114f8c4b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b22bc6c648a8a04996108942e2e639b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d911e4b3470667e850119991b5e476514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21216cfcbc2684c884786a39d16455d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99704045b32aa1fade903a5a025bf07516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc804ba7bfc83170c10672110ddeda5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3a6be6016ba0edd96fd9321101c060518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fef81cee08276abdb8ec984c8887262519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e042001097771fc01894a645ad892d7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aff7659e81306fb9cfa76a8d7d2121521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170ea153f4aa60bf5a55d70229789ead522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1421d70561bb074d38d939a4b88d4303523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c806ac04bb180d413d8e5d3c0ec18f9c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d692275ceb3e931b572666a38f2be3a6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4073283380d5e575923b7b294ed5f26526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907d729e94ceb7f7a279d49e3fd9adf8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d490046cd059f304368968e3a908dbe528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7989989c606aa842f9fc491027d77c31529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3b11474a5c20c8ca4515756952bcc5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58efff3d643d9305c36e55ae1f6d4e2b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d7d40fd55e22e32ec97cb149659f3c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec6bc60fcbfa6689f4fa9ba7f32c4c8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785a23277c143c61f8a02737ae158383534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33338fa1640981a49c0e1b02a519741535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3944d16ff1a053176e2ebda5768a76536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454719911124a54c572e08b4ff2ce7b0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4342ac252430e48a657ab6be7a48831538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458c5cc2f859715765d7da6ddd2d12bc539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b92f066e311bd682d2d0b58f71b878d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d21ad1ec03364e9e4ca0473cb80bb90541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee7302803376df1b93d1b81bd5f95fb542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538e02a818868d233954ffc97fde32c1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7168b5648fb886dbee95ab165bac6c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074990f619be5b30a6a912fc02ee5096545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f54a2003d03ff1d2a437f3e7a8d9830546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc643f3b72dec304fe7c3f2caffa8969547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c52b5428ebb5613e5f3b805e06a5e1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aa4d4cd79a9b5f281706bd5e2c9db6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f65353cd75777ba036e7e1a5f887b6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3db559d3d009e4daa7dde4771a7663551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b6549042ffb9310cdddf472783789d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81586d15ebfb8c588ebf638eceb86973553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae88751944b4631b5bf3a27824278c9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c331e52ef87faac0b78f87e5724d14a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a570d056036560d9dd53d015859806b9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec85a70a0792c3473ff6754e1b97869a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188021c60338797636445fe6255ed34e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab37fb69effc75198be270b1eec9d8c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d36955405729e004257434a4e5cf70560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0832af9c9279b78fce0704c4c30d081e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bdfbf9e74e22dca8d243731b046963562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e725cc29c7d9ef763812f42ba36cfd9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696068302e73d4f198a1cc5be2458c42564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f368fe69adec30b73287859b39627e3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7296a3536d5c163c9f66c391d3dea85c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1796399ee04ba933d4212c7c7e703b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1224c2a585375ac515930689167c48c2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae1d437bd75e232be9422a3c6e7fdfd569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1421c132608469e7cfdd97ea9b498d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de4b37ee570522ee5c3ba647b0bf779571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d79ada5caae43b7988daed61cc75249572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>