--- v0 (2026-10-11)
+++ v1 (2026-10-11)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66653ac8737e3b8a2a59e2589631d63b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a563bb27a1a43bacdcf5023a91df0e22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b268781df33653854de9b567a49206823.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbf9391574e215919438c154aed9d224.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7ffb676c12f93f092504fd0b0630605.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e817b0804c10e6f87ca84b16188a8bad6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415fdf8d17cad9213d4cd9d4dd1360d67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ca9a39393752587cfc5786296ae7598.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f308196023a9d31162494bef8f0288719.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a435f0ea0a303a8d9dc43873f8f0aa010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3797aecd29098c1271d9dc8140d936c611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cb9e9bb421f946c75a4c39f8b6574712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf8e2e68291bbafa1a7d21cec20f4b213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c625b6d2a6b7986e535ecc388e00a714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707c1aac76f95ba3a018bb404ae36f2315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0b3797e445d134696c4b56b3c5fae816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa85eeb7e9803f49cb2fc5cce15057a717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c590ece3951eabaa82c013797605aa18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3313321ad4a94f13f93017a296f420f919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16401435f385bc72d620517ed7f53db820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d026a0fabbb79bf3a712aaaff013cee721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5f81d65465d12c485a49ea24a5ac2222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f121ee6a20f9f5a0548e9fa8d79d209123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f2deb9f98facd2d5bf7cdfdfabbad824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339a886ff7513f0bb6d5b7f58fee0ac025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b4679f1d015171eaf4b24391f6cb7126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab54df603c1f85518f0a6dbef356c1127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b910147599614375a1b43e1be50c5a3228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d22a34c10808d163a291ed435649ac029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2fd7a4469e8da390d5ed87271bd2c130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0c7b595d2707ce2da26f611229286431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27932b8f6b9d39e072bf11c71369852c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885cf1919ae7ab668f12f0f894bcc90833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799abab4df8f136612846a5c926d577f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b146eeef5ccb5b6634e9af91f70af7435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43cc8c7ce6c34e3475fc532912c656e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e57e5fa39fd61082df5cdf352920d6837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d630d06c9894d28e8f1412e4fad15c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961766781323dacf6938f1542921d7ee39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c047fdced15bd1bef2cccee18ca3e840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089a07c784cc53b62c6318d39300f3e341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38607bbea9eb88c975583df33855c3242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0e7f3bab5ac3b2cf6e10a509c5c29843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7121cc50f1339a460567f83b726f0e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7ba28db33257cfb5b3be14974f342d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d995e8020a2f71f557b2938e73e40fdc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208fdeb2e449248fc2a29f6c90cddacb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8690f51a54035867f5d2da55e47be57248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e118db6526af4975cafc95f28dda047d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e14f25368030758166c788cd814e5450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f80ef23a6673b166b888c208aa6c73951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363dd1ef958b4ead4195cf9ed4aa8b4f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346106d0af75c4fedfcaac2dd06febf553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779abc188320a8b28b85e1831498640d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cf87e7a6860f390d19c8c35737f3a355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef859fde4fbec596fc98f68414067a8b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45656cd8bddb8c70a61fcacd654cd3c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118182ec78e831aba1a387178adb2d6c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec21c716531f140d6dfd40e7692283059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560999bf96902fe4465fec4f9363f72260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2611d6d110b8aa7dc185d392a215d161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0fe2c93c1f40428e307a105d5e021362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b26ddfe86cdfce7e0e4b7ec2e2eddd163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327d3aef47afdc969757cefd5c740cd464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670e56cd19f6b7146d2aeb30607e52a765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963fafff0c3584d739fd51c782452ad166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6484cd3fcd36b55f9fd27596d4d5ad7967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b7420130c61a7d93f7590fc03aad0468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e024a8a21e5d0dba1d2d6a5c6aae5f4a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5156c72eb1c944bae8907d4a64b13ec70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3effd86a8ca440dbb6d3a21a6949cb1871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171a74147446149ff70bde8692abef5072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331d0bcc6f14db5621844a5c25afb1c273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5158928b82f29b18354144e735f77d5374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f2f632aaa068d96b7f7f785605b2d975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c8ec0a09cfe2b12bc84105f74fc63976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a65d2ba6b36f918b5828b91fbdc42077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd002360761a7edfb3128b3add1af5c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5576f298e8fe33f1e13339e45bf9943079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f46d95a052606300a18aeb5a6cad2580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b715e91e5663a019fd39c36f4774e32581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d2f3247387b14397b84ed84b7e80dc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d746b41773cd59b129decc358f7c7283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde14afd697c1afd65fcaf3cc3dde21784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eb814277d725d40c2d4c48c851292285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366a3828d04da6b9476d37af2934ba6d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6855b8c9cc6ba4a6b0b0c0ebb29ee6e887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b3982e40c9924e0a736426ce60680888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257c19a68243bb7c9b525a05e9ec64f589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ee3b15e5740912e4f36a9d90fa040190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e487e083541b7e6b293ef8b632e57691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc4d16ddde1bac6f9dbb85b6fb0118892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbc3f6ab95b6f83be96d82a10fbf79493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c724ea157836a9bf97bc996381d8e91a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3ae3cfe24f7fd8a9e0495596da296e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a81288a955f0c032a976da64d9606c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acd8d3c9a79eedd39aedbe9b1f5eae397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d973c6d32cf49d3326fbc843b14b5298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4229b0a9edc764c16ede0d20ed336f199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d0d8de1ff8ac7c0416f993861c2cc7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e85e1f6fe0cea5c62d9a1f48e199198101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352e936b873f87f404e4070b319f787f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406e1123ad0382d209455289beb715ba103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eae6a8671ec8fffc237a254cbb508ed104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223ae8fd5437d017eb93eb25d2ac4067105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ca58fff4bc607945b93bf9c060f347106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b73c5ee2b9291594d09432fde3937d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4dc9785dc903ecaf7b043e5e6c1614108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2435f11bdf46087b18c30ddd84d72862109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0341fde5a38567a5763f3342d3165f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33568880e46ab3f108e5756290dcad95111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e478e78257e51bafa731cd4c69ed6639112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2896827617fb5c01cca24cdec55f0953113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af688994f3ce3adcc9aaacf9e25fdcd5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a086354d93014816054610688b9bd302115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34c9ea9b5805fcc9a01dc268fc7a107116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b7eaa139d60b729e201fd7701afa64117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54a7143aaaab80a0c4729ab90319264118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10547ce97415b2b75efbe51ea008e520119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6fc75b61e49c6cedcd16588eeb2c2b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b753653096feed2c3bcda8b369cef9d5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dc54e343e01e24c6c8e04e2983159d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8ae95c2c913887abe891761bcc6fd8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234e2db21bd695b788d9f09c82a7c215124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e24b6badb0e1d5cd5e96228402cb79125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193d5636e71dc5f5652dfb1e266e5951126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00c57fb9bd8f45deed28a67b9d89c73127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefc6d5fd4d56bd073fd51aee4b0a156128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b229b583068ae7644d0c10c645f6c0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6c47c7cf83360142053c867e05ea95130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551f6d1d579da3602122acd7e744d83c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab380b1182b390829c3bded5322a58b0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6b9ab7037af7f19c845589c7643462133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d555f25a3846c5a37bb68326c4cf63134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee3a61b1834a35cc40e3a005a6f5216135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95989ed54165028c67674c47a9e26c6d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd904c6c159a9b10ce35b6fdc25b8979137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc208a222d49992b77de62ca3c919fe138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3839823c3e7402eb5e72f5d2b9da2595139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fe0463ba5c6a920e072fc73bea9268140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6c3ecc556df78d1be914c59db2f541141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95635409d0d5c886169af173c047e172142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb068b786e6626517137e394c48fafaa143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8efa7938117ebf6ad1b75e921044eb2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fe46d9c6c3d8c1c5bf05b22e22119c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f46eee44d1666e1e333c8218f08079146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588ed18c9a32fb3d327ab996c5bfbb74147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65d6b404aad41deac924710675a7bd0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea627d81d7faed37088f0cf324152245149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d394d2ff47c35fa169a03b253ae6c10150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6cd81e72713fdc9cd690e973e31620151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1dda2098a6372c78ebd56da27d0f83152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96708ac39f08f250662f21a7721e371f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f749fb7de2160565096dd86c54ded3c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c1d0c0c1bd811f871d2094286febbd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ca97e4ce2baa321787ee3d4443aa12156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d8d3620699132346b22662c347dac6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2de21fe7acbc1450a378f0e52425c19158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8432293fda72b1b790b90bc72cbf98159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88137d36ee8ee6ab94497be15527a786160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c79a6dc3f530c91b96b191fd3bc960161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813a76bb9877e186a630b98a02b78600162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f113faf86b5e47385e56bd45c2c13d7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9ce18fccb2713316f0949fb3fcca6b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ed50b2794ffc2ff4f52c24722b425a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb752832a7905636e4f46086e6bef229166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212c178feb69e437b530b121225ff08d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a425b2057a86b40f5c5dd07149172c7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08bfbf8beba52f2185e48d1111da6c8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41757ebb0000612bfcb3f17c91039fe5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8133d80bd15b5295577e3cb2484d9fe171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c08b8bbe0da8cdeb85c91b8f5cb9e64172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba16f9deed716f3f87ebc10a04c7283f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c11993819cbffa1a4726c00a4fe3e3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e755e7b214b31da17cec819087cd62b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5279cf1f49dcae753bd80a24e537c432176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6ae2e9afd22867bf0640ccd54b44db177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e052172cb9e4668eddc2f2226ab8f876178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30ec8097ad35f5f50b39b587177ae1c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2345401ef0455cd0d80cc1850781890e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bd094efd41aa1469fb39407eb82df8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072265d57d9dee1ed2d924df73bd03a5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a8eafdf73fa8ccd736479469ff4ddd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdf0450a3895cdc84e024157e735b48184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0be2c1a3b702b9401e77164fcdcf396185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92531ea169bd7b91f4d1faaa298b1fac186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66340a9aaa15103924a754e62c255ad187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4811e92c17ed3e322c964242fcc7af5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a568c838228b93f8351d5dd257133cc189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdddc690d64bacec4d0284621bd172bd190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1ef9789d7e89090d2cfcbf6a47b984191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81632fd48b08c8e6c5d2d8b99c7e2817192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c5866c66fa6e86649602cf4fa184f6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbccdcccda456bb5a4fabe794c30b7a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a62e89f5affa606a695c5ac7683e7ae195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edea5cf8f56443fbbaf5b0465b4c2b8a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551e591ae5fd80e5c28ad6b448bc5822197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34dcf1a61fa21858ef0f217429b4067198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d9ac5baea724d3288c0dee4e5ffe4c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc4705b40aed89cc2dfe36f49ee61a7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d730dc65c7be77a52011ee523589ed82201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456526057a5ddd34bae88f38bb1404e4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aab0f2c2353c96223196726cac642e9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6267c838f2c1277a74372ea94e4a797b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb61f16eebca7cec4764a8eda2ffc07205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244c8338c2d593c20623d878a057dfe4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4160df0501bca4c4dda953d97f1433b1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5b411877559a51c0a562e5e375dee4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcb5c34274a427eba3d037101c8279f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f75d2166ffc0b084cf11ce7b9437b9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c87310c7459453d2e7e5f6c04713e08211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02006b5ed8438fc7844f7a4ce97fbb7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32046ab0e8d54e628e58706cbd283018213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0937159bb0272dcaf77a80f383c4cad6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead5824cfb2d17fe60ad0a2ccccdc711215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2352df246367e503d492c70435d8dd0a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac38eb8dde80a0c11beba58215fb477d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21e8e81bd9909f436f6b617f446cfad218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0e420ebf500bef3e2e3369b3a7a715219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4753a8c2965aa86e7b1ad758883220220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a00c0d09b7fe59ed70a8c6b14114aa221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49469b913e95186c15cc58e2008e0e95222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0171593d9e37e0f4520f11f6be81cf28223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144d51ecca022ac5d9fbf441eb63e3e5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7085b2c375554d05c07f84635af556225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05816103097b432f01ae68a06ed360d0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285277a892b6ffa74f05f85d7357bdb8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854e7252bce5017640acdc8f48002cdf228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba218ead0f9c66ff495e36bccb55075229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22fa9c96374417a6d90757e29d1a1c6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b29126e6e0b7f9e1de0f5c12a578041231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5794fdb6b29ab955e5c4118555dcde0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68301c0117a0f060c4159e62f94aa8c6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3986e53dc43d3e77c7db814fc38c2c25234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b7ba2f122363d2a96ca5448bda2ba2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3052df7ff8b1099362692b0363b6601236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db36eff852e912f79a531df7813c2d1b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c16fb663b4a69852bbe4270ce2b2ae8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd67bb1d574832d0d8970c8f575b34ea239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef1be7ee6b0aaef7b32977e8d76b256240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a9cf1433a456d7a98e60c6046757f2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35243dfc68007279fc4aac04858a5208242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50842a3eebca8d19de0d57a2682e5c9d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05702f7d81ec979c2aefc9c572fa13d0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f697894891d5fa51b817b783eb7094245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cd2b48abadbb4afe14a105b3f4956b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bc022811753724482c5ccd969bd903247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb157d4f5977dd75bf6f35f56c47c46248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fbf0d7cb7b1b32298ad10b6c1466e1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba653c79d9a3112fa4bf8672924a3484250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941b5c4bb116cc86e8523fe4d29d50ad251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84e36b29e3da91f489686c376a071df252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f25f704dd62e9f9a9b6a294b62f677f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590d43f2e1fbea3959b7a7cb1d70c0f6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23490caf4d93e9c5bc45daeb46a0e0d7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b239da3b3764c4aca9a7675d077ad396256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c325ef422e8990796423af8711c941257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16519e082c6eb2af2ed5afa9297912d8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10aea3d7e76156cab441dabc63d6983259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b92f9384f5c7c5c2795f22093e97d3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4159a2a9d22aedaf68cbd6f3d92432a6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a895308345ea49d2ee263015d8c7a67262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916083d74f7705e0e9e14e1a5fd62d54263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d37aaac7b75dcc0854766d34362d75264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab95eb694bf22156f575400bcd9dc741265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de3bcda1fcddb3837429743b0b7d23e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec3573a0bb42a3a3f3f51b367214256267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde3a770ff394276776580f045587269268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11076d0a2dbfbfdb7a5b2424faad9801269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49824c047b750ab58cbb8023cc975026270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96aad9528db9b4b6a9b8297b0cf754f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93865d4fea156e8a89c3c62ff71bd0f5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9637dfdc8f162dc67a8006aeff40486273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba625e325713cb4f7cb9c0052a26dda274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4fda8a538c529261b259455e6e8682275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd92cdb3eee4effed0e6b3bfa1c5254b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10d5a2f61872be74a5109e9c05c28af277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f5017724f2e2a8a38bc0ec16f36b11278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3294e87fc7ad308727f3fa1a213f268a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fad14bb76de3e67969a68f09e44744b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbce2d4e1d7df4f580a9aa5d73b83b2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b002ba2fe7e30f083893f18fc771fd47282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c415b2eab2ec462b57c39f1d05760b97283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d0d2d0e1ad09992d7aaf144417e972284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259e2a9e594226dfb5366c399979f94d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2048bb27010da56a036ad3e4458be8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f11635103f7631563ffca3176ec7bb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fa32f5e0344f6d271c6e1d71af30ef288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5e27322f6ef90d6ea233de0ebf1074289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04852cd033ea5133a5895facccc7fec290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3566827865ef125da386dad72e79f56f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04ea8f15a04e3eafcd1204eee1701f0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11d49c846d6c2b8ce9398a325a7ac46293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d71f0070e17bb49bf0943fd678d7a5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c28a07f9bfd9fe4899f34564fea2ef1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856303a9c647dd1789c707b4aee90463296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07edd5d8d639cc2361bc0775ba606a4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7af6fb5f8a56c45fcd611b0dce9b4d8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015e9b07463f68bca3648e1fec119dad299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a64f9be5935d419c70fba1d7ffb54b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb392517b590debca081090adffdd9b3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c064ec27a1d9aea7b65b5fe9261ef411302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d823c44468888b49150dced1307f6f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5b78377af5dd6a6adb96294c1e3ac2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b36b90dc9ba233c5119ec32916e468a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac34149b5632801a7646f97cdc14846d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1bd75dedf7d75c835a1f52a8c1b04d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8a7c831f8b671f9837392f5b027654308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dda8e4dea1c8bba00fcf7444a9956a3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ce751f9f6781fbbbb35fa82067cf44310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711627e9741fa47485a0148e2d99b1d5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb982b69fa7b97f5ed096409811152f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac46cf9c09f6af1bb054e86e6da2a7c7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84067d2aabb80ab701d0b4cc942b716314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafc0ff42a6119616dbf9165d1a636c6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8160f3af116839dfda444642b863d9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8970430fade95c5ffec13ce3f270de76317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897e32c217ac370a4096e743aeceab36318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0df1a3433b24a2e69304755e91f6560319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4676bae1f5d0362103110d1d1fa5709320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a32ae240d8774594331e286b0ed166321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909b4e021e93eb06db2b4c3e98a91db9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4525dbe2023f6d9a5f216249523de340323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3c334739494557df76d5b00eb791b7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9ffe8dc989f71e714667abc47908c7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448a9207e9751e61e27feac68c55e636326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dda64703776cc1b63e39aa44d24602327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09a46e4365951bf2bd9f9a9329da2b2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd5e753ae42582d6ea3667140d39327329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f989e5ed225f2cd88eef4f5f767ce2b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4ee85506e88383a6489fa1c70f4877331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27483079783517e620865cdad89f721b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b860ee5c36294e04fded637ae2f87367333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe8aaa6835e14c303a15c1629a655cc334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ef9fe9f4ca5894505ef8753f937259335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d23fd6852ea26070c5eed7c5a6f1da1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2631324579d9acc8bee9068f33361d95337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237d1fbac7ff14b1d0f30fc11301644c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515be7e5ea40f4c185cd4a00affb7945339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dda98bfab3c4f11909f8856452e32c8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c813f030bf700aa8148fd0e76d1e62e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cedf398780b33b3ff504d588eea9a3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de45316d1e41ddb7f7eeded2fecad33343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3ea482d10885b108c6c61c2b559995344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eefb8f727c7eb98d16b6440afb8ad2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a096ba60d1f299485975d09565e91c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1771af059649fb3b04d939c24dc10b4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5863d283b036710a4c2cf5bc4dce3e91348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0525fcd457d6b9cada7affea433f14c6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1b78450a989d1059618a97be16996c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ead3181778784fd264eee160c551ec351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a73aa0189c52e555c8fb2baf31ebb79352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd079a4e7f2eaff34c36305ee5de1e8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb2c5f44205c7170deddd14cbe176e4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f95a17ff5b102008a0e76fdcd7c310355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b451063c591999a862940cdb50ab70e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7731c44beeb7eccb84a1d8fb761b0fd3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a557f62bde7bf3d6f97a2edf9944758358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234e08eb26701db28e4caea95e81a88c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1794c7aa5558f67ec2a35114547398360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcda4495e6139be3057a303b9512de88361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c16f8d2f4a4ae8f33b6f94d2d260a5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d9a3b3112e5e30c6944b8ff4517cb1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b184e343cfd07e901582dbf858e91f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a10fc394e48436e3d9b08912ad4602365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2a856fdb1a90640fc195222ff4f1a2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f4a3e879e3e75bff6472ce6819e63a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9353686a2f88d5e01148141c2401597368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b57d14b45d6c4a6602ea6f685b2167369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f28c8f75450739105b7761689c2677b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8923c7fc582897fc2145b52ffc55ccd371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453bf2e6e95156dd14666dcc7bdd0f84372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67619c3c322de7768f8d180966701ce6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94d82cc0757fcc271312f9788f08fb6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a207e50c5b0ae2852ccf00deb501364375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf0c2f1ad898e5e4c8f09e6af47ee7d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467a7b969b0650d4cb82539d9b912e66377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bfbdc7780f5df5d0f850d4a97ebd80378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afe837227bdc9b58cd8d20807d6ad1d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c38af923e7738908748eeae3b418312380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5805ac2cc3e200513eee6d274428ae50381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4747ee709014d781cd1b176170e7e7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdd155078abdb1eea336ad382d9997c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9ac11be0cb8d8725e52a1a6aba0a2e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fb5a1b157b289c63759d3a8af9f47b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff86ff588fd5873ba0afd4c10555f59386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e661c3fc71489fa17d4066651f7b6c6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c13ba19db39aa27d3ef4d6d9b886fe388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145b9ce4ce57d40daafb963804fdf983389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f31314860d585be6b4b334a971daaca390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8815fc3b5a2db1bb2e3668408f9ad5d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4434381ecebf12a317dcd8afc6d4ebf392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248238d6384222e9df79f8362b34a4d0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61ea874ce3a7d76800e45c2604372d9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009fb614032553f4b73d9e4bbdddfe85395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a62209b5d33cb457c79b6b311f1ec0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5365e033b9468867780c6496de686fa397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f809c849e78cc843956cf7b8d7bf9db398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bc4706a20ba71e3bcee3cbabc24b32399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb8e69331f3bd70e106ae5c9e9ae1f2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cadbac53da9bc79027d15e3f7d24c7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2f77b5b00fa63e9ab869bf06280ad7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c849b0cec6548b70c6e6991aa6af1264403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1031f6aa6ebab090a43be58fb1653960404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61512583056af950f1a2eb3a4678d27405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd793e646022948766259a71a2e44e95406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c4d975f857e71c4cfff17626536685407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9f258eb99fe1ccf1af6d92a7fbef33408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266b962618513c55f56c2527c7e6c688409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e412a2480c798ae502d0ec9904c6f2d0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cbae7bfe3dbb24ed47f0a31985b68c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2e2fdadd1e976a70d952b7816d7f37412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33144e7797e01bd7a18cffe74108be94413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb32defc428f4cc24fab587194a159e6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e16d2ccf4f2ec69f9fecae01c4accda415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe56da7cc837d5c1644982b2dc6021e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ff242423be155d07aedab44f872963417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1fcbefcafa14d745f8d789f76dfb20418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434ac5d4f62236beb908629b67233f07419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944473b64305591b51d2e699a865cf8b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b5a85033e7186828288d485bbf7839421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bc6e1b50d5dd9aecb3c4984ceec2ff422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00b7124546af57cf1307fbbdcd56e70423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d10b7a61120b8d0a2a4eccaa0081149424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd6e1c7d67b01fbb11c53aa2d9e08e0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4752123b8c2a30b2e8eaba04f8167435426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905fbb1a2562a4e2fd562243bfb9dcef427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8293b83dab7d62d764b4b592b968cb428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084a935e97b7bbe5111cadf7911f38b5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d3c54e0d56d033ffcf1dfb4fd24fad430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b8ced66e7b9901237831c455d335eb431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcfc2dae86a7b5d692eea19e693cd1f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666e4e579519e97d73412d5cfe3a9bd9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f506eb91f0d8ba73823043b7853052c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123ea8ebf3a8d6e1d8190fe10d7fb9df435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade790901bdb680d2109b7ffb2233e87436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d84272d1077ed702210389c5df82cb437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bbcf9e7b38439923baec24198a2d62438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5215a38fee256d85d171496e59c008439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0e394bd164621091b84401fe2fa1f6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4af42e1d755fc3a98ea6bb5398e0728441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ef70ff27283c8c6ba5f8fec74bc86f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da934c1c5a159e7f13a52c8edc585fcb443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72336b4273c86ea0a21215d997aee8da444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24abc94d1da5ff9d8f414c612ec6b7b1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f3c1846386a6fdabb0382b0375fd24446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574ef4469ad6d507ff26546f9d24c1cc447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c473473f70a4eb8979dce45655976344448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8afb79a1211593254187ad785b2c7d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd3b6df5acce7124ca97ae1c6d8287a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886139319d239fb08811f58deb96b6c6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579134f2c9a3672ced53d749d4f0c807452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71535ec3fbcb384af40abc01fbe4c8d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9215c8a4d644080e74e27de49491e60454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88336066f4c130d066a41cfba9665d9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee5c606528e9e0a19c7b02b01f631c3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697bd6f0c464320baf7c13da64987283457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae29e9f1aee769207bc7e81d4e0ed991458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecc54df86c49ca84f39644608b15d77459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a58a353924c57ffb38058e3fbc16147460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e323bf83443abcc700217bb9283efe84461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276ad591c3317d5219e385fc195122de462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dffe7b74c1925723f09b125dd282c3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f348fe27c5f7745b2f9cdf86cc772b4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff6d07b1ca9c002e4ad44d212e1ba8a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca4bf8a76d471c6ae6d6b03bcdc5523466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa5101641cd5d7856aae4d0471f38f8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60142f204da7ec87096f91ff35a8d7d8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ace80f4e8b9a55b1cb1e9915e77ff0a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89259248a6207a2f6186287a53ffcaaa470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92900743c1623bcfa781e8edb57487e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fb546a60980d7e5f6ae33e1d46a84f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfffd1c1713cba0a35afa71693d3f4e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f788bed1b6451ca5dddd4fb9c70d1a1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3753f10367302804b89e9fd9e1424c21475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e803c0090fd399ec77ecaad5babbd7f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16d5f1fb192552c556cb4c11138e845477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11558fac820a99eec0b63a00a3de62c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01569e49706b34da3b58c77f5f7d7fa479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d1355b719e333d12aa8cf5191a9e42480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66b3aa2ae2190b5b840eb06aa1fc6a5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83087f29abeb7bbffc80a0c6bf9713a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd15d2382406f69559a7136181ddec1c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939766a77cd1b72c5bea118defdee945484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09414148771835dc01e4df95c6f6105b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a38a3fd16a9a5e5a0419033e65c133486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3bc152bd0a9267af8f2ffec9e8afe5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e9d2a98241ab9a1c405749f0901082488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b6e06d25f802d34cea44ac02565347489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb8d869604611bd72e312e93561bca5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afe785eb0da7cd83a8a07ea33080ced491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f4d13042cc6142185a1add8dd721df492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689eaad71515b2b6143ffa3ff86f8636493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a18aa14c55bf3135c4cb18e510cb964494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089e75538f99be234159c57e4f796c67495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1124b85d3e57134c22397886dc30ad496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9138743de00ae7379fda0ebc9e950eb497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221e0a6a744a1350e5ed65f73200d330498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894ae09c369394a79d624d2435b653e8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe14516f7901bf664b770a1bc3ef1d7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9ce1b838ffefd1afc0e76d0fcf8fea501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9773a7ad5a557fa877fe9c84255a1873502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d79bcc3ab9fb667791766249e919117503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb8f95384cbdf96b8933ee485bbe04b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95476794497aa9e1c06601fc01e011a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a015538787e49784daba8702334dcaa4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0614ddb2b26d0c3c50fe817691c797b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b27cf46d154638569ae57166cffb0e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067f9a518dc459b655c38f83b59ce7cf509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96791a58244768f8fb79f8fde60afce3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b662549ceb37a21c02e549d82a014de511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969a29653cf7badb037bfab00908795d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b3d4c0a8acf9be6d90aeedc0f60881513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a95cc42279a36811fa43cb429f3e8cc514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc641e907a50708234f20a6945605eb6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d375ccfe5808fba14887460c004a9f5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4fd4172c0dc1a881761680a2a31b3f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ad2bca84d961fa16222f817e7c1219518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bc0d1bd837a3548db1e3534845d5d0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81413d8bd9ba6211f1e55ec33daff599520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868444edd1180c56e37b00021efa19c9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b947bee62abe25f87dd5395c5b8066522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0bf8bb987e9e75cf631daf8b0fcf11523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4f7cc34853375d58c7e236335ea0ff524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f61fdfb0531163711a9e7f3823b188525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8448ba29bcd9e4795154173af531545c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7558dc893125b46f640e0837d14886527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e32a5fdca52760db252b1d4d0f74a3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be40972b6f119e5f16cfff81a5af4ec529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b3269628174430c0b3b30225ff4dd4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75994cb1505b5feba0d1a5c1b16e8f5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bf617be73527d015551cd7d6b5282b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8093b7ae328ec02792738369adf1e7d7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3c404c8346d49399ff8383c08f7b97534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb60cbd9ca91aea4b6d94487d4d143a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3886025084a862d1a30840c01d4a3734536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc013349c89fa61e2ebb0fcb6067ccb537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca5dd9abeff16df8c72ded332e924bd538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cf3350a8c3fea995f3a3c835de1d45539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d160f3e223cb950a1a7def7fec1ef29f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29f8cb61c998f7a247989920147d651541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5451da0e3553515311f4106460097cba542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b445efc8d974cacf2b5d970a83c6d6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50df8bb3e19c8cb8370a3553a97fa30544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c35a3aba31e41fd1923e0381d18b926545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3752f2d1596265f8556d9146f087d41546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7f4070b41019b1ce8ff329502eb473547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42d17d7362f5ec4f92ec2420039cf59548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c66292918b6a353419068a29ce843a2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7261d4a15e5f25be8bea0b686c315e4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a69591d4563f1d5955a79b044523f6f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c1b418d1164c54354b494dc5d32ef5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15840a724ef30a171da3d35fdc472706553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbc463a0adfa3fac3c501306786f01f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39ab8499116b511b4512fb57c762403555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a68d5a6081725e584a381664133820556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7cdeb0f01fd65c481ac77ab722959b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238b4b4947402a84f3bb31ef0262978e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c99fcbfd46ee1cefacb02d027e21f5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc57c8fb0fe3683f9325a069fae5849560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f102c192d2285c0c6f862e1f7f1e2bf2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd982541c1526d4d7726eb558d86f9e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a4f359fa1f8e9e389b56b2581567e7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77341cfa31220445c0ea99248fbc359b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cae2663bf13231ad37af415e8a27857565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e213d710b3d8135ca4bc02acffcf6df5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a8df6db81ecf4870c5a5897280f6a6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8c53bc05e6cb33495eae31937f1da7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d221180fae02aa2c8ec713a807c3e7f6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb40bac0d2c1177989c7c4ecb4bebee8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34273589bee8bf496244c41ab6a8089571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d01a3d516590deaf34a42eb7b4648c8572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e451c164eddfac1f0102e45b81b17c61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a6a3274f4e6c56354b00275a6207d82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2df342b8a9479097a543f82df606b23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7165273dbf128d2c3c1ec7134ef46bb44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0028381f800805c0712cae44d5e3af15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda8db5a49b18db1d4198db857734e6d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9c7103488738ec7e1bb10a2939c6307.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52cf703ce69e8e478fe4a8e3bb357ab8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b75fa3b43176f2beadc486f2fe34de9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c1ff1171600cc503a84311c7ccd39110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fee7ec1615d23ce78c4fae081d5731111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f9f426d3298dfaf57d4a619270b55512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51f09f6cf91826579b146ba08203de113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa34da1d92cb9b2f26e9a044c40fd8f114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990b0374955e940cf62f2720aa6359b615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53946befd925ac0c331e92f74b62cac416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f504142f627e341aca09c488d1cf3bb117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865d344529bd9b7e7a54ffda80dca35018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40976c3fccca20861f2b4b0fab667f0619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e579e8e5ae4d3be13fce9d98eaad16ee20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb63260725e0f3ed9a5d240ea45261bb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875b535522cfa9101988e9b55b98088e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fb008e395bfc448569f3a3106c46cf23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12ac2339f20f2c8b5f19f7728bf207224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5e63ccc030db23b41cabfc0ded877025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a6dfa923de9e3153def467f41292a226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaf26844cf3b8a40952e20d3425921a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2b2075172c22f4e6ee4a598b8db90828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaa3251947e841d95d3018b352e34e829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ca04bb1b8bbc86979f199aa7aeab9230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265e9c692d84fa89ced938209a94983f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c82207d52d0c52441e7f743e718b9432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd69a696e2853d17b2fc40fe500cc8bd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8433efa2b0c3b15d2611f4d3e3dc585e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a109b9b7b08234d6b891651b3a18301f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221c37f6c4addd1b4499d4fd0b5275a936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fe2b2e73d65fd2c6e9f360ea6d41db37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b1b4495aaf920eea54abb89596860138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e0726bf3ddc507810a665cb5425fb939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b9fb7bf6b9648f80b168167df90c9940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca9e77c34c535a2823e1cfe70f2111241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7457a5ca70df812dbc66937ac85af86d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5047c7abce0c16b5be769efd6d7173c343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b725e4dd9323ffcca79b4ca6578604ef44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57cad5aa23f9755552cd6c1fc4a0b3b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75566fadde06fcc3ab363e3246dc65f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedc5133e090b1afbab9bab36e7dad5947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c02a9c91d811875f58d984c934803b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a917d2cb4e4a4a94607752b1e722e68649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fd7fc43015dcac5fab559ef926c18650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2054cf73e27f856c98ca07d3695fcf6e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78be39e42293d413d6581f0a02625abc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ad14ebb1208476c4a5e953c6b5c6d253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3849fe50a6b391f6d47222e02d1af554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ed12d316b07b8eb8e56f574894519a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9257de660c924fbef4881743d31b08df56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f049a6e293b3818938284e5aadf995c157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba7925732433444e507b72f132fe24e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2b6e1291a883a3c64a75b4b3bfa88a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b68319a63923af84f9c45e98c2973a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977a8eef15dd9ba8301cd581085bc19661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317c5aa0c81838b8677c50440959216b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19dea0f02a8abdcf3a55a08c7ddb61763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79687a5feb49428eedc6dfc5c8a3f4b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318fc57e24b4554c5d7296bc719eb04165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caec191962d97ec9333b5a639e1a521a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce070d7aef8b585b5a9648d7a89b01a967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4787772ae225b1b05231ad9fb12fee68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fbb1b8bf38e23b73f4604a2134e74c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41abe36f72b2c7da434d0c596f3567270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e68461931d730ab0995ea9254db6f3371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c8795ba9f5423d6e5e8bf03e4106df72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43663aacd28726fb24030be4d105cc7c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cad60ba5e0f25251f127cc3e8c110274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31200e5a5a3af00fd199f197c80cd5875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c639057804ecd247830ad85a66c191776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8af12ac793646b9fcb7ce3a527b4d777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf27ba627da6633aaaca3b3ea579aed78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5873c8115b3658dce5c4be24668be679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81522b3c464a7151fa9e5da252f388d880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531c9ef53be9d81d0916ce1d4b34091c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34714168d2e65254eb537660e72d51282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16af3cb175061f8e3d7efa5d092500d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b80fa3bd23e888dab278c61040374a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac288599e18de74e2f470720f762c3385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aca7f6bba18087482dbd63e3c6279a186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc970d54cb2725ff935e6e2e0d3b00f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebfc48c5fc05078449f79382c8066ec88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a54812a7c6950d65088dfa779e52ff389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4625f92086751d8b025723575862abe290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eff418d6888c73ba4ed7eee39da505591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a5bbaa120cc861fead0249bf0e8f6a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0f705b72c7183d553ef50d292cea7993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cbf42974481089179c2cfaf2905c9994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02f278744bf2d1d0f6cacbbb84e564c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab384d47aad9146beac48e8ffd1eeae96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2212511e3ca08bb9444ac121e03c878697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6ac7e433eee1e657648cbe1704473898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cde5af0b6061a71e6122a591ba59fd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f9bd48179a918e4b320726b1aa871b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43f3121a03b7fd4a9ac37d2ad6a59b9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6922e7110e81ca19cb6c8f6bbf9082e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efe60e6e91c9106fb7e5b0184cf3128103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4cd8c7df222298329b26cf5e5a755b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43d1d3b5789c80d53276bc7b88e60aa105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3df43d7062b0e3c5f8cea6bbe3a871106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65994b3c1906ebb9d58fe71ee908f14c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb0e7b5c4bf7ac1d5cad02b8f325c3c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caafe55cadd285b86f7d8326c89a97dd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59868a6217b90aa33f60264f18cca2b0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ceaaf5b87719e716d91469fda77070111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d0b4943c98cca14feaebd12927be46112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b054724a935c1f4364969a6bb0e4092e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad5bae5bb095cd28919e96ce761a436114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb71e2eaef10e1823221f1d93a2223b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4db5e1d6a33c39761df74dc93a26071116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2bd4caa785153d13b4daddabc46e0c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2d51100009fac510a799f1cb2e4d86118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32e361befa3d9042be367874ea639c4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2188c1cf57a6392b7cdbff7c8b9b75f4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ef06175a4028dd1eb44d60791306b6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de7472f00a3cb5d9176c0e87f788312122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76583ce83b23323e38790f864da1ddcd123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a82c208b1b112556c9949ea944ae84124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57a8925ac96152c3cf979e38fdde4b2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4d741750660bbeb676be36d10399fb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3342e1c661fb06bdc853b40fac73572d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6604c61128ca1792d3392aac894982c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913f67a7fedef291cf55d03297224e37129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0852c2bcfc490db1d31087a80c20186130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972f3b93a7c4a6b26f3e294e8aac30da131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3b339f69862dfddab247f4795b306b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c7b05a768aaf9692effaee78bca3b2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cb41a77c1e578e288ba0f5a64f5d8f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b379a064af0807f6029798b4688a41135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac6da6b04a32afc8378d1316d2a5fd9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edcb3f5e6ed3a73b43708a6936899f3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60254533e9ac2adce2ad9ca2fbf1d92a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c4c7449da2cf1b09158080b1d9d07b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3b519a74ec76828daaf6b9023b8939140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9f1f75c9ce529412e3aecf3d803c16141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc28ddea4dd3e1ac522ffda84fbdcfa4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c50f440bb33091be4a152750c5331fb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028630c1e09aa7653329fab86030093b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc898e923c550fe67d24ff04e2318e00145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e129fe0c41235316341b674fe9c2bd0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33413bb2f45d7871d8f93f17034483c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e17cb7b4967d7b18259f074ccdc554148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c73064c85a85e5d40f56a482790bd46149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45648bc82ba6448a944b9c218de298be150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3b7183c267b3690956c1ba4375157c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8e841cf70bd74b0f1f5efb574a0083152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31946af224ed6da83217b87dd1611f1e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c530a4a94a8a87d74068161223e57f05154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cbf39f5f794840305c66c2bd54ef1f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c703a61946d024c2fec537690384f0e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52057c794e2fddcc4842d36489ce19f5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7789177bfca77210e39f07334d252a12158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b2d0005b324a1798779381f3cbfee5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8599c360af09ad3680eb7b0f9a4558d8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad824f7022a22ab4b2e5b3217e17fc4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac9450d068c4fcc3059cfbfb4a4d4c0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f7d2e8ed25fd0c56197e5b24b915b4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e695dd365061275cd33c7efa61060ee164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3cc395dd4c83c4af7d9a35d8617a7c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f57a5941d3071ad41e0c82bf77aff5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c4a2b2bce490787ae6c5db5f3577f2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1145f3bc7ffc4887484250ee3578edb4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0a071997ea2335aed30ceb2a837cd9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9f438efddb5c64cf0274029030268d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cd6ef7d5093b8cf0bd41a7481c6327171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915b3e89369b199145a1ebaf02924c61172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9be504314d754ab9a0babac8cba00f1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a88bd9b865b354827e2d4ca4edd4bfd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906c086298ad2b3bd0dad41d80e33840175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b181c012418eaaee22234eccd2791f89176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434201071c5cc258370f2e1c72863fbe177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463b9863521b49d46ded15189f6f3844178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6372556d041815d831ea2fbcf0677e8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231044d7223b82bbaf638f4308f3ce96180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93cd40bcb336b0a812e35367d0e7709181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07512db9f09be72c65f2676b33d304e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46546893b0e75c2921a5eb6c4c231ad0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ebddb5a81f6e97e5f81f5313970174184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf09a2c9af9e895254c278c99d24943185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69be505394568fb012e7ba141fcf0cc5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59136f3479753e09d00abf42c5fe0b90187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4773fe7db3bd70bfa78aa4be3f809b3b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e07c84e3c03d58d9e5f84e83943d882189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a368712afd11a8736180e6f04a498989190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df5565233e10c102bd025dd1505a870191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa99495d2285e3e082a4cdd0e7d9667192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e52ef021801204c421b826dad6a6e2c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6285f30fa3c54aa210d2079ee9115c8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15025fb2d47bcf36063226c2775212e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be793bf6bac00d742f4ef69a070804c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bd4f2dbeb609aa3a60d3122048b28c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee388c40a28211fc7d1b3721f917436198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb25a3b4902a0f934952bf4174ef73fe199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff8ceaf1972146daba682121365b21f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95596c040f890088ea06b71dae98bbf7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a629d7e76e0bf546bbbce20611f0db202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cd11dac69c46c39bf3ed465d404946203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fa498ea67818fccd6861b9cc6d2727204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb5ecdad891b7d26f3771d3109a7d3b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cbcb45b8fef6e9bedd28eafdda60dc206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e979b2858e12713c4463e050401ec924207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f711622a907a17bb0b986521347a9ce7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddee10113cb7e301b8d8f14cd38f884209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e9ad6b9b9a356a2b3e46afefa6eb09210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dabccc4286991321c1896985ef1298c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bb736000ee24a2ca45f52a48fb90ce212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f16863e22b9e0cbbd6973abf4862f2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4674a5e1377ce16e1d8dfa18758f20f3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c44c25ed96c58580bea544c547f4ca9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c8bca2cc097e93b1ae4c79a4976335216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996fa900e4d8d7fdfc6f5a9c312823fe217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781e34a45cf72b4844e96c25657c8fd2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1a84ee75f4d716ab7d3efbe23c75b3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8017cedb9b50385c5bab7234e0e727220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdba7f3063ff1b33766d04db0b65fa1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f5b899649b754f28733f94f03331f1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2540dc6669fae062f6badbe4657e9130223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0a341a954111efe3cc293207991440224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8801eeea439effa12df8529bc35ef600225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485e38ae9efacf6aa9b4713feb32c153226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf27d0676e54a8550e1d6415450493f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df8d5ae2c20c2e5e8316f2c124a425a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b55ccdf09cc3423a51a8dda617c84e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126ab01da49e1d37ae02f6ba07479274230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0442ff3887bcecf81186a56667e407da231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1bad39b6e33c163ac0ae742c659d99232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da333e65de41dd17f80c27ed5ec43f45233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa3ce16eecca34fb67245c3f518b6b8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc2c0fdc2b2448d5fd4f593631568d8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23d86ab7fbea5a9924e33635cd15c56236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1697f4aede4a37a2b420c0d5ef864712237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903c1cc52b01372d802d2c12444c2643238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fa6eceb9000ad99204aff88ad19288239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b05f658409a5a1aeff71b5d6c03f9f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27abc8ce8a0f5df748ea6f38744c9cae241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9527671636c6391bc281bfab00654f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d61946dd614edcd66f3119a0309d8f9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fdefca920dd95a3aa59b36531241fb244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1fa98a54005043ae2715f3c2d8bb41245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38a5efa030afbecd0089ec97297035e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557696681b6fbbc46240b06db0cd7cde247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b606f3db3afc6e91625b61b948a855248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaea02db8298d40e8c9d6d14e48c8e4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd06966a7520ada7c9c20df13140f9f2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2d543ac2da588c3cc6848545c48ca2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f51779113a827f81ae75c3082a4348252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692b5af6b7f30f976d433fa53d915a99253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b3b045c4cb7aa93bb8c3813a6bbf73254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0ebd04a39c20e7b09f5651defcfaf4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8a0a41530e595f1191c723482d6c79256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2660986d97418aeff23c214a80b9957e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10619d05690cbfec53bf10420f7b258258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748113b94e058b5197f2d0c2794587d3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cd6d3d5eda8a924cc643fc26d58e5f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70080e03b01681c3d048351104fec95e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3dfb7a0af681941299328df2d99046262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42483a68295a67436ef00a6e378d8732263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b27d4fc26ae00fc21eafab253fed59264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305b61f10e5f11a07c3d55ebf12c56fc265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2c5c64cb2c90e23ae1777750eed7ea266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cac447d7c08c3037232e6b4821d785267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab2a84a3bd5de9c754921c5fc8ee123268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fad9f5cd545023d33057e0866f80581269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cb9db861d74f054e3b1b9a7d7b36be270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b6bfa41f62ea79349b64a71f20b11b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4b1f707b35138785b3dbefdac4734d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5317712d33c7cb7f04a1ee3dc749c99273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694847ddd0cc22c5ac88f2dd2ba18c20274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301cae8e6012db22be50fbab9c638c1c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef02b9dedb8304ee2af10dc846bdb5e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1e0c931f595581fb17d494738055de277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590427b0bc571d5b01f5837461c96c34278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1dc3071d83b6f1e8e262869ab09522279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da8888543cabb09c04cb44dfb6b72f4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f18052074945c78db824e4c34d319d4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d1a599413c2d380bd334ebf7c5b468282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93c45b3a272c3825ac465a54e00b771283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cba4c16273b3021894d2f73a3054626284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85fb76cc75b45d07e39a235d32b12cb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beda4ead095c403baf6e5c754238c402286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dce714fa6dfbfb13f89a2f288e36cc3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebe646ae4d46e660f9060ef14495e1b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61f0d1d8c750840c8e94c37a8f27051289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20ff64ec9259eb4758228e53aefd90e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009d47291805f0691ea9af3e69a4cc2e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2df9644ff06c7390e7f66093f562b27292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66432e53c954900a75f9e4c4e69fac73293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ade4dcbadab0bf15c4190c51d7391ca294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2c9dc78e2ec3a84673be448e792760295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909630d7b5004a9bfea15c7416c5d198296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ee185f6b9c2511bd1c790f17a9f427297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12d1c6f2fe188806ceb7d44a0760d18298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3529a0db0706640328cf9ad2b052f7a3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47eea980c09916824f3733bd52ade88300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9da237ba01481e0b31b4d897ff77217301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263da5aceb5b8cd84514a5898e75f78d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c73f915d748952f9f00be6031498a82303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93bcafe3f14a9a61bd40528df9967de304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba4d85a770efbfcf94f37febc04a6ec305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5952e4fe00a19357ee8b172c7e1d36c1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c01a5feeafcd76576ac1052baee60b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a25d1e1ec7f68ce880af113c74bc384308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09728bfc38000c4f7bad00fcd5a6a89309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377db7ba79e12eb9e152d2f2c8ebfaab310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02f329741d9213012a4fdb0f2423c3c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc2456e03ae14d4ed5e899b461a9e42312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b1b07296455725adad811032e5fd07313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5346a079b35c2e0a149c9a990a6990a9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15569428a88163ef8fcea586b51eecc315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23425d8f1d5a3463415efd63697841f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd6b2db9424b5275c0ea09745748cbf317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c46b692255297ed1e86550a8cf4a40318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceca3e30ba803530240d36ec0f487f18319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4281e79be0a70e8ad4269cee3965dd66320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77b14c6582e367113b391b78485a468321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f84afcb753fc877bbec57c8f728e8f7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f2936cbb1ec8f5a81ad5eb6089863c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f933ba378d96bb11c2cad083440abcd324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74cc895372edf9f1f0223649070a6c0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdfdcfbaaa36b438ab9075ae297f24c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122cbea5e23ea724863077d1fe3ac047327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5191b1a288ed9b5be3f545b40e6e91fa328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196cd7cd398c57725c75dbb7f4fcc5b0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6debd1cea2e0d32d90c944c7e84f44330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dee906ce3e02697d3581fb1fb97a68331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f8ef666d7d392edac47684e65de2f3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65aece515cda542d3f6bf50245100e2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b53bc7aa9c2f572e8be9c3fda02107334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7454fae80906db07fd4573838fe737335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7a8ca2ae156d9ee1232a21bf277fed336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a027bac60b107a00a72b167e29d43da3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92060f90ca5444629409cc4fd13b38ef338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac70023bcaaf8b73b7ed10f941f14ba339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6997bbdbcf0f24dc2115ee5f8005d7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917b70a3662039e264d4befbfbc02ee0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacf20ae2e9b65ec03e24f2d7ea50f92342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2b9e3dc86a2073390f993d1a788d1f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b651a6beefa862b94813f03ae2804b2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d35b0baaf28113b7971caa70a0f385345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7aa7b3a811e84e3b270a301b1d7e31346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a66483d8f72cf647e7642380b3e300347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033d00c2ff79fec79542cca0f2dc2b24348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fd1616927861afdaaf9896aac9ec77349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3ff12ab6cbb441505ece6f96777647350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4ca5d76c1e1b7653f5e83b88c65456351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc8c01524afd2d51030b2339e93e98d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e99b534997cdcf849669ce826d089ac353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8609c5caaf22ef3eca41e03770f95e97354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bcf48038528659f1294d0df4a68953355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8f25a5156c1510d22858a145a305c0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81916c20223c81bb641d398f5a6fba0d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b74658da8e4bee6e2f7c6275c33553358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2494c7c3cd73a3c38b6172214506819d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c02890cde513fbdae64b0ce5645a0a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3045a0b9a36a230e516f8bfdeef5b2c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a6d92440d903324393e1eef1d4cdf9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591d447e0835ede4fe1d8dffca29b497363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c997c2c66a57ca82cde9dfc2c28bb40f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b186642a930bd43b0dcb76c4e3c470b2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97967143a915ac7364a20c5ecd63bca366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b927de0b8625df99a78f07569534ee7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c15b2dc8fd84d5df60a2706d3d929e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bf865530ab89bb3722aa9c58d84707369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b5354057dee839f13389dd215a744d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d6d4bb8be012627d6148ce677a7621371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee7ef8ce55eafdb2aa12af09205627a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9624a8f19a81384d7386be6b6767449373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72267668aa64bedb6530ba230e118b49374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6a29376edf7573d10992edbea839b8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102300c9c54f78c7ec0f8e12d4dbdbc3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc26f570a089fa8c9b06f262471f0c77377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f2646001090ca9b68e79b7408cdd8a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de2b330af1d7c4b4910ff06ebfc8d6d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604d6a1914c4221b708d21753c2ea1a2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1265a08ace7d2ca62c879e9bf4812cb381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cab526e5c9cf1b822176b00e2e3bc3b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e9e4fed6a4e548fed08d72291d63fd383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd5100d709f78c01a5dc5272eb5498d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c392f669137c8a0dddad8796a7621cb5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f6599be2d2db94c08f4c5e8dac0bdc386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5fb7795b9e3a9a8d258983082eab19387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191cd83b5fa7911edf63106f61cacf7b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480029aa372ec8f7f094d09b7d795da5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea6ed5cde73c34d396bf6df8425ab1f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd3ab922cdf2af88f506f0323115657391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4749df01b1f04e30cfae7f0ae19cc094392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf51c475589b663fcd996c8f9dcb163393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa03f05ef66ce256a7d1e9ec6558d18a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc750282fbc6c66d621dae028447338395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a572264d4116407e866c3c46773559396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfc7e2188212d10075456851b1c7939397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a07295a01fc85c5eaf36f0a4329805398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005d3598b4cac404d50d36479e514be1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c5bd4dee689af9f2ba1ba9a5e352d8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3681cfbabcf8ca232a9b1cf562bcdef2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f26403c1d20c92a14f519f32372637402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cff094da744877f01a3178937245b05403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23616a481c618ae7ea3fbcb43f76ba3c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b90e757d638bea00d1f540a643423a3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed204e8531bfd4df51f63aa2734fce3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5057f05ecebeef74193fc1db431b1f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec16ea9d31651f4d3d860d25aa24b073408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c559d4a03738dc4be662e77a5e78e976409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8588fda10a3e846525693bb8539ccf42410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494ea581489f5702473b97b5a05ed2b7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6f19643b57245f055659b98ba24103412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2598c232e73c09210438e7a5077c596d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2c64dbb4911217fa5e166da818088c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313718bbff5ef5e950a2bcf69e5ff5d2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51b88f7f0fc4be32bd219f62b52ebf7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1ceee62b90ed54c4059a7b0ea19750417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6bb4749d047b0cfb840015bf67187a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8b51c04e2be0190a61c5f7094248c3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1e357085ef3afee81e84da84b73e12420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4911e1d2cc114a57e977aef04507c2ef421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feda16b572bc7e34c7a57d51b4ad8267422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7afc4e898b12149f761babd1b41352b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35bf8c36058ed5072ff20925f7fcb63424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cec17e5a977e0e25ce62abf5bc621b7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acf8073deef722438c9de2118d475cd426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6644b9b867bb617bbc4f8179491288c0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910ff8b3a36c240e59af2e109ffc7d2c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6ebb16af10bd2971797d3c521e82ed429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9fa3919ed1ed1f21d8139b6219ee52430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b91556343049a047ce9448085640245431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026459a6c2e6a16e2f63070de8184e31432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd3d21b61de7d341282bd2fe61dd5b1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e7ef0d43b942e6c3eb07776b97da35434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578e612cda0b967c7888ad808627a141435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5c00858da6b30ebffbc1835c252d72436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56c9a5666d26bca85f7d706486b1f8c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4390fef360dcf76a1d1819ec84ce8089438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b24f19ebce1102408d934503b5c35e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228b4390a43d6c9e7601c38c127ef2e0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8215cdc6724af8f7751a0a817df50308441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ce7c0ec840c473ced1ad65538482f3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31f84be7a4313fa2635f922b5295ce2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a1681babd362dedebe1203c113ea4f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcc7900c2aa8461a4ac63b66e56e84c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12ad66b1b1137c0240f8d4ddeb2b685446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072175d1f0439e3f3c598dabdb03a9bb447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86d4b02bca5cd32b3d9c049b406f569448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93138c7d69e3783a13656b9a41d26952449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdf806c455cb933e3468e37d9f0c46d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07de0ffd5b8e4bae963647a0a7456e7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c565960ec870109f2c66579a813e4f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c6bb603a2c95d3967fe42bdb1e5829453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2a90b0d7a2a79e534ce981fe2f4123454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed47c86a287bb8fba7567b916cdc3d9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157fc60dae4a46884b71a0c15d907b0e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aeb0bc2c3b0053325b549883d79e2e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8b29dfe61bb8644839ce67b30b6035458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a373b2f8159387eeb75d10c5480b33de459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349d69f744210305597c524f0d241f87460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6c13904186c4396c7b8429c0a0c32d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0743b526f2cbfd02ccaeda003b2ea698462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3455ca205198df5e387579d980ebeb463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98670e945ca255ced345eff172fd0fcf464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2370884c6a256cad07a8c7cfc9dc4e3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6e4ebff4655835634abe5bb33f73ff466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c865dc9c9a82f2115ea6662ef2fb875b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4915c565081ed47783474354ac42d5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919bb945e486bce9c9ea0b89b4a0f6a4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1974411e00d4153d0eba45438d87990470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d5d0a7e6af6f5fb2df560db9b91981471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d80b58466363d47fd26d370335b52e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318f2a5fa11a2a545277879feae6e564473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a679b4cf7a3d00deab53a51b2201a93474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d8d021cc3c9942ea26d378656965e9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3116cd727d8b271ed65205d76e9070476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20ca07969b05db93f7eb5e71e8e146a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acb1ec06428b258d96fbbf8452b084f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9afd4ed1903d662be5b4f1840b0f169479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d193da8ed385c7ce1cd80fa43f70b61480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4574875dcb236a8821c81c03494ab6a6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6156e247750ab8c62d5fae748f5310482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408b213986c37db52efcc575024d0684483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499080be55edc45c84d70b1f52e64cbd484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a219baa82d6c87b482c6bdf1ca0d64bd485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072f634cb59cb734f2b79be92a8a1af9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f339dfb2a48ecfb40190f8e5df809b7e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e7c1d2b2772b12bbb9017fa97d127a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186fd68d6d75abb53b46291a2f1eb678489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7ddd6f419f49a29133074e9561919e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c03cffb7cff533d0a6547667d1ce25b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceeea5e44f4eb927ee2a9f2e18a862b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8a51c09e3d64b6f780062edb0abfc7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7290a2e038dedb6e49ee915d06f96f01494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256d06539048578057639c36d49121ba495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9248cb8fed98f4da7abcc68a29c13f1d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c652fb2dc6083707cacf82be351460497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8129c00a2dbc3d0f1f902f840a21756498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670521e2f1626427fd6c359c2ecfbb35499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79f7b974718e3ef310bca15c74e36df500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4be275110bfafa74e50fb7ede998fd501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3ecf071e9b12bde0096afea7857a77502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7592d1e639b496761864b5e9ea29c2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74cabe3482f69a86d03c6b5095fb66a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d2aaed724d7895b58adcef68933b2e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b0083fb1200a6e25d343e4843c982f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab32ccd2f404499f19af712d48518ff507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f97fa15e332b44259073035770de4d2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a72505fd3fbe0450fa05ff6c3084d1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fe6ca3b388499eb57d72f0ac7624be510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35f4835933b3ea0d5eb57d416c35a54511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5228dff05acc9c3e19cd0df0573ef3a7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a867d5d93f5e84eb4b381a0c509e18513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c883531d28366f9e09d0889ecb98e7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a66d4a84a39a02e33a37936284aec41515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aa8304d05f5f2bc72941db6da468bc516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf62dbf095e91e6d56101eef44d1692d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103e14827dc2263b132c986178a3112f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5501125ee4afac32aef77da2792c894519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8040a51bb904a41dc9c094900b52d82520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f43e4a4b6db44066916a6664286b3b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2135e7205dbc9a389646f30e3f51f5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4937231eeb72fbf393002ab6012324523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe824a7ba70045b1161ac304e80a84e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1aee5757cc13052c576cf05feba7553525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6ab5b2e511d90ff8cfdbfdccb41906526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b16a004105577d3df876eca33fd2ee8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca5b457c43238087f78df06f553a048528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd0456830024c9fc3915b043785ddcf529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e849b3f75208bd407fd2f2dee47d7e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c92a23176c0f2e76497acae40d9424b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870903b67a8a520aa4abbe9ac0c4066c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992a2199da2b9475c3c7d16c20c08cd1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab09275d4226c4faf89686bff6336b05534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48d41a165cbed2051832e9bdd4466df535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b988938d6cbb2a61cb28ebb92b27f40536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0518b933560c30f24f336078556ee00f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dcc6499808e999e65b1878edb7210c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9b9838ccb31a2acf4029ebce1d1c83539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d10b3c36b219aa2422cbbfdca7a62a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf7ad730c42480291377e5c1d8641fd541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908e9c61d39d204f9cb7626b3bb20d3b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfe28d29dddbb2ee757fc9cc9ec4c5c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ac8d4155097d3277ad78d272ab2b92544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562014dc2c5ec45e7bc88894b21eee56545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f3db7576a4c4714b8a19897d726a49546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1994c6e1f28ea1ce3c98877a698b9634547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a8363c9f572e9227a68a172080cfbd548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306531c04c1d21a1064ac9824c208f19549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47abfce3b44e3243c8f0b9acf4409420550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596693bb4a2ee553593a0d3161a3ee00551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4e349f8ba250940ac8a46c9d9004fc552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ee0f5d5ae2c0b4b0c35e3fac7e8c11553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f97931afb12d706e30e1edbbceab897554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbb73c76fc0f84a38a32c7f48ee4076555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c953e428e43cf7162abbaca0402f24556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97889ed1eb48d146bc816c9f390e3562557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5ad2f4cceb8083454fd6a64cc28cfa558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245ba81b2fdbc0cd479f383239966c05559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d0fee949cf149670b03d520bdcd406560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd70c9cde2423f13150caba324c4fbd7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a315b95672564363fcc9270035ba83562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c009e9d91d8f82ce08fbe55e2e7eefeb563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e4603c7c0a2cb7e195bdbbe452beab564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e4a8ae2249f89d8aa0ab04e7b79180565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7857aea25953408c95f97c6f170712566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421e4d04af1852b867e14ff49a7340af567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a876e326855f115504f8fb49332bbe67568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4858fd78f177bc1af78d1a6b9e8f2a31569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd3ee367c69e3338ced0cb5fdfd216a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852f21d071a05d6880e285cdcf3ba56d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5769588d9fe63f91f3c4797d55dec351572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>