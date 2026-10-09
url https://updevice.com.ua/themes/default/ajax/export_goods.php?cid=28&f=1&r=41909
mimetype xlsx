--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7d9744b38c104cccb6b932f7414d761.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70636ceb00a9b45023178b96a017a51d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ec6d85564cd34500046ad4d9ae284e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e92abfb1fc2e0d2db52184ed73fa1144.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222ab3909adae87dc5ed01858d1253a15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b9c31fdd7227141531a6b995c5a63f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c454be5d36e962c0d79ae8c5d99243307.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fc80b63401dc8608c04dea53a333b08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda23b5473d55960f4c3854cafc1bd189.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fd922b65a3619dec9a5b0f1f00511310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e442be6cc8cb113bb4755d071f80b39511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7466a208142928d5e681f17a39169912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ac065ec73a53c6fc4981dbb3079fa213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4a08bd918768b46f274b6a617e8a4914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99395002099b2bb352f7d6b0787052515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0b088c8570c22edcf8992d88b0673d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718c531ae29b7bb4e4d2044d49d3ba5017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dde8509a226e98dd678752ecea76b418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462b0a325b5e321c85c24a3ec0dd770919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813d97be10cd6f6f9401f2027baecc2420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39929bed4328cc302c6def19f5241ca421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f46fb50e5ee488c1fb322c17520199422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403a22dad4f9fd87938a2bea882aa61e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c4e5e80323cd23dedc6b9539b48ded24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f1679205fd2d63593b7a93b7a0868a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70968252f98367bf52bc02fb88f310f326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d3d8493e71cd02ca28ae2db9ab016727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4ff4933fa735e20cd2c1b4b499604828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa80e3cf9b7bb9d5ce586d6f4f4b8e329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b63d74c5f9ec63c3ea4900c0153eea30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42d8b1ee746921cde02c115e7ec21e031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e24d02b540cb0c15a916938e5db59532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ae6a84400e771e4b0973318bb9754533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2104c6f02d4f3f3409c2ec5b0bd7c834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce97b04c38e98fa3da83693e99f248f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8995924dc248bfdd21e5412839b5d8f536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad2cc7c0f303841bc3fbf3a208c418537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54659b6581ce862f64dfcdf433a4da8f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a2b535cf5936703d038155e4b8f07e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8325e15d503d54f231face5a20eba940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58109fc65b8c16ce80aefa345bc9d80641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae084c46a4fae04b1ab3d2c49ef8e3642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c0c23b2dfa9562ac3cb2933415157043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fc658d333ebc05af9aec4cc2642b1644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76874b0ca78242077db659f87136998a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5749cbb959510a081ed635a043bc7d6946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2487e539f514296cd7c54b56e879b8047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7993208288a45dd18e94ee9bd368ce5f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0c8f48b0f6d2032a06d13420e58b9b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f57fc7a40ccab8029ee4b8d2ab9d32550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a416018d2ea68d41ad5d8cfd6ab9d951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efeae1a5e3ee1672724d72b6f3a935f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724b15afe1e0f9a4dcb7ae0588aaac9153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daac89420e7f15818b49bb4e452e9cd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c92173d5c8fd61bd021decc16169a855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c47e6ebedcf8d823d574cfbd2ef043256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fb7d6f587c96756e0ea264e52412f057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d06d8140a9e9fff0acd28ec54b83ddf58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f126fa9987850ff839b8e70c1ace1c459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d57dd2e6a59d441d2800f7e7a3c46c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b030a38652ef1eeb7e6c377b2718be4f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee316139e323dac77d1db80cb8fb49b462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe0a0c4665a30ffd51fe5015bbc23d963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cba5ac459e8799de139e14e32558bd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa038aef4e224521b4bb68d5ff9c42965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113acf39f098bee17565df000763a5ce66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ef679ee0ae232429813752087d25bf67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e1743bb614110a0307b68eb2f9bda468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6233741f5a7ef47ccc75e8c7a4828d3569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0131dab9702f96be76db1556c8e4679470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578e8ac7a05eedd1a0c0f893b6bcef6971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c1ee7fc0b1f22e202a7a83d5ac292372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9990395287b8dc6583d7090f5937ff73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5f85fc24025b96f6b7c6975a6c16c274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36839612c96d9f49665c4af8e3b8837275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153ab79469148f83a768b53ca25f39ae76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81685b9aa092eedc9a10a669cd008ed677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76c965e7c498249f449eb2ffc0b39e778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32923c30a4e8b34d92f0040b8acafb079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecae2edd6e663b7b224d416cfa231fab80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1740c18a6997e608d944bb312452db581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940f7ed869935c30b12bc58d2f571daf82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671f3e13646c0777a7fc78cc70c5688e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b158cdd6f6f7142ba88239a6e0fc6884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffa6c7669ff7e84f7db889a845c0fcb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0210b257fe62b051ad917ef0ee360e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b16f6093213822e106ce00d017aac0487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9682d2753cad6160a3178d996f3cdf88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c841d8b40bd49cc60b015b9ce9d1c33789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8d662dcfcee04431077c24fe9dcd0c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6ea5b1eb467803ece8650c9e15de9891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b4034ab930a5988756703eb9cf184992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6455f6458b88b51d3d94626fa7c4e2093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9a88c3d741bfa2490a090abe54a04194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5a24b9b1b91c0911ffe8cdd26c223195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afd8fbd1aa6b1a3edd94d627aa668ba96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e690026114458ad0e4f397eb557297b097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e9f834a7ad6a5b148ef5d38317a53098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696375195a10ac7c21c3d2e895aef07699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13ec0149b90d1285178ab6c6d1b17ad100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a239bca2b0da5f44778e5a02273b5878101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e615a7b921294831213c1b34da8c4e25102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ba0b87a09613752072ac76191f00b7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7d69beabdc21e298cf5c5d08783ca3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0615629de4e1080d8f52f3475ced9419105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d876ae4b2a67b71466576d7283ef4691106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907741bcaa682c37a547b10b6aec08e5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d969d546eca3e7890c2191cc94df82d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2c4077a4c1b42647c98ba4c151b993109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd67d190ad1068e9a737ee6f3ce5f91110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a4ba469bc72a6e932e9bf33a9c49f5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9326d727755c290609a8a15e198eee86112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5add1f7c9b3fe716d8af84329a9742f3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006a378999e6ae4b0670cf04566041ed114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd131051fdb36d63d761de20ee837b34115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c827ed6a3a16194de8fe8c316b4423f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8957cb9ebff124163ac7adeadf0cc5ab117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d910e1a603a69d4be757b9ad323989d1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171d5cc9b336ed1ef0a7a8b158050a39119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daaff93128d49ec99ec71c8abea3a57120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605c7606e599d489292a66a6d04692ff121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cca88d03630a25efb045936d69e6ed122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483010f16149c898333c6a103b8f4d01123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad5067dc2007670bd758e4df1c5d04b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bcec96c0ee2fd7b9e1cb913a9f2ffc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0dfcad8edd0771bcc77c75bee3cb7e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6a885e0daadca55b9dadfcec952179127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebcf6dac917e764fe9339a156a47d0b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9811c4aa0f693fd443e51c30aca0441129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee084833e4ea11b29e165ff761deb63130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcb2e958a4cb7f9d95c69937c6c1174131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2b34c4feabf7e147587c72532e0764132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da095297e386c67eded77090412bfa47133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef78483a777ee9ff11b7ee936e1ce1b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5973c1c82ab06d1d614f46554bfa800e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d79b43f6c857aed3c136f78c1e9080d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9dc0e115b8357d9ea2bd5f80718c22137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0310b2671a17fac847f4567c871b15138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cb68bb457538fba2cc3c6765b383ae139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f68d7f6fad921cf12a790d98ac5c221140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade0ec8fd41c2d9f4b55aa8738488a39141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf80081b430be856db6eee62b82008b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90200e680ef1e71ed7bf26fac6b1d182143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05d787fa52cc41d20a93034667e6bc4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8965da0dad07905ee26fbf1b79575b0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4732f233a778505d96e73d872cdfe444146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d729ef94249394bd2a9fff27bb04114e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766276d40feb93fd11ad1eeebad93dc2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d0924f29663a485788a3502613e750149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1f5807c0d7d0a0a5e814d8cb7478d1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be70f9f0ea5ffc4f8c98fedb39ef608b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bf1a1e41e0e83d256e3c1e9f8ac269152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32daebad64d6af8bbab818f2a23cd680153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c062fc18ce71d7d241527a8bb7087a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108e1852fadc881db4aedc6d5cf9396b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ebd45d5385386047ca46ce18a075fe156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57868b179ef4864fa097c8401ebc78e8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33239b126dd161b698f4a1fe5646cb9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0e9d463ee7d72c84cc8e01872f68f5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd1489141dd24695e900469a4d2833b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bf12b42ccbd61470d610caa5a50621161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a2816710e89a6f637015fbaf46ecd8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef4f72cf7b13225f760bddc49214729163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7aa866144210fe99a3066678074e01164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bb2b9cd03ee1755e44695c46e26c15165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2233262f296f2d8b7e04cdf870993f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561ccc0cd85bd19992e818362247df8c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2f5e0f190461ca8f0f9bdf206f8685168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd074eb10890d2390bb7c4a961bfccd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeae6628b458ae227e72db8bc013444f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5d660e8f2c89f5d1f3be6e3c054f1a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d9b1b59fd9b627d84b7bd57f5dbf45172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6dd1a13448e8e14ad788d6e7a2d51e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7db2cfa579821b84ca36e4ba0b3586174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e920c0059980e9a160b3ee5325ab116b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c2e4dedf32b26c0434deadc1547d1d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5071c119e297ebdc0018306a3a5824da177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b7e68b799938f3ba53a8ffeb271ebb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3376c3679660f3bb22088a4c7b5f05179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe03196dcceb636194ae17e96ec5d6f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542da2dfabc75faef28a4e9101ef6c65181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd5db33437f3d3ea5c24381fd4d062d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286d088f81b8fd50989c59f49180c4aa183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e16a3a5c236db908e1153607fc4d36184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f99af980bec33e6dc438f6f7e739174185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c63d1093294c5f6130ed073c89e986b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60f57f1008cfb8cb12001605bd3e059187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeacd98da9aa0bfc7ced1ac273fd692188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b438568a32b55b6cc218d1e10caafa96189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2d0e6cf0c3a443a9dce678a7228371190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aaa9c2af013efcade6eb3d9b620f31191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9edfc42265ef8270ac18c6c8bf6cbc192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e056664f40faf3d8f3f6077301987f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912bb2c3d666e51172bde4f04153973f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254c747dcb4aa83028b7b9739267b444195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c919f5ac2476f5d6362692e57fb83cf196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b699aa4364d92ed0d18c148bc3b9906197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4b007af1224cd6dc28f3f2ccaee7e8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c54f4bc5d8ce05a47f7969781d0f388199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515a527e65c749c1e691b3637bf49f5c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79af6c8baed6b47a3945b155324f314201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6002913e8896f4304a55ee1274816908202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a230f19a3061d64e83c7ac803d512a42203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead72bd21b59e878b363cb23d0d99d86204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c745d63205a951660a9a9c6f3e9227d5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bced307819c19dec09a65bcfa459e9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37f1424d0165ac5951afb7ed82e490c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8368246a5fedbdf48eecc5df4d6ea44208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507491a1fc9cc57b26d491b32f04ac53209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65d301ac8628f2069ecf3a90d637743210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3061a2c42ef72433b5f37e0cb3f3a5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52578636bd030cbd38ebf59f9ba5a56212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e728a9772a44f5c01f2123fbe7d767213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d082080c384e5a49e56346557063710214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e086af9f8f6d1ec4cf391e960e1201215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b310f5504d202a6ec0728e3937d781c0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e267872bb53fce69c3b297163eac551217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a1a1f34842480c6e82647d9ae75f71218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca05046ccea5137913dc5c324929a67219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e119de0f647b71da465f2d18de17f5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7256289a2d6fba6935fd1d1a424ce352221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24a9d78fe5eff13cedf5152c6b42da3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8803776162bdb6734ee897ba43b8b01223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ae54f184373c262f0c8ce89e57bdcd224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6647efab8447ac71dc2d95b4c122a267225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629588e36fd6a74efbbdf9c57249cd3d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb49603de340c0baa992633598cb1b28227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef19998d9ff16bb1f53ecb68fef818ba228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e128cd71e4c526f2a34e683de2fb6c6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505297e9db0ea011fb46aa32e6d0c179230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0df75c5fb195e37c7bea6477416b5d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0df963b0960a8524545ccbee824fe9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f375502e7cce9dc137626069a6f0795233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b29da52f01f36c836fb281d1d283c97234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43fda5e3c5586fffdccf58a192cdc04235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627666181c2237528aff4557695d0dd2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8744a16359f12ed98811bec79a85a384237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335d3bed599f3804232a02a64efb7db8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3efca9063ff76cf4b0e663de6bd336239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02951cc896be03c80b59ecf248dc253e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064d77a6aab6026fdf1bd15ba169dc76241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb37fef19fa02a94af9471e10772ee5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fd19b8c80c9e2aa0af870199a45ff3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc014654834da6da41656139e461775a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e53c2386bf132f211d6507711734597245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d936cb6a5a09b7d76f826156ad5f8c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f615f1c9aa59ad382bb12e9197ea13f9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d820e8205c19333afb9d025cc99579d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf540b558d99dec5edce0d8b22e0390a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9de3db5b76552113eb8de641981320250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36926c1b264a987a718c115b82c8c5c8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8323691b3a6027ced692e89475f680f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfba4d37a6bafce5c960fd23149342a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3ee9d0332dc28e834ae0de6ba2faac254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ac1adb99bda0532ced010c548b4423255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f6516ffb4625e4c7f67e562c4672ee256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d201ed10f634d53eb54accdc3d1dd964257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a0a870d34281d71f4ceb8cdba76616258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fde7d4aff01955fb09c75ee778bf2d8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c771a694c82dc005506179b81cb7fa8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a0afd30ba14684359fd8cf13a9d31b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f341bb2b8e1af73e16f9865104b8d1f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d036261742ddd1b2caaa930bd1aed3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b67b9710f175b1d559773ab9ec2d3a7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329f48739a93e8e960af501c8a040f5b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5ec861c6bbf72ca829694068c5df77266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e923cd8c34cf93e836b3ae6c39b5906267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa628b360125858f6e931dab26e365b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d77d89871f96ab8756bbbfc59f752f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f24113178f163df33dfa805ccbfa2b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc48166252eca7825d0191ae10ff1f2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bec270ce1d004db9e80a0a17fe9e694272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e975c5a0d3ff847daaa5b5aa668e11fc273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82116e0da0303277557b2231f33acccc274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f3d7eeacfcbbe7556afff2b3cb8130275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15368d4cff5d1aa632fc1f0c2fd8614f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa26a755fd240cd96fc2817dfa21024277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df00ada5e9c268a2ee844e879224580f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c9f3598294d619fd62e99a3327d23b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030a7a91b8a4b8b2fd22d1364e968cc8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748fd887f176dcad130c8134b32cfb16281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f1e773a295cc08a563106ebb478405282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eab3f084786fb7887c5fcd29ee9934283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52f2c4e222b11c652e534abb5ab5adb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec749b9559b10991fe9b8771c3d4c6a3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c4f188445a6c671b10d07a311c74a1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d414b35d7435f316d2d81ce397505b90287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d798ccd486862f1328115b13b4d33bc288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70eda2955046f7da7d09ca9ab8afce5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299b525640d5e12d84bcbd1bbfc0d460290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ff7570307815d10db5633a917956ae291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4751819dcaafb065f29756cbaac86eda292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136f54fd5fb1869bb0f34f918ac7361f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec815e361a01a31dcb17be1f9447ce93294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afec086242740c5c79a5397ff9a0e43a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87455027820c31733ca070f8edaf6691296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ba7fd43374616552402d6d1923fe1a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6113ce7d72f9040562edf7576d8531ef298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005fbaad32038bbddee53fbfe41be7fe299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7e1e052fc138cdbcf574c2a7e7fc8a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429a0c63430a1afda253148190b25534301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5c24077acf48a8f8e496d7b4ba3316302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990b273e69380c03f337aee6f31a82f4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cd8224aa514099bcaf832451c7b978304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e370a63927ef1241ac9df45020a18a92305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccd623b1e5f1ec6696f88e359ac6bb9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a9074c35e6a77cb54e47b9e169d21b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe98302ab206c48753d5203ceaa8cd51308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce03caf4c9431b2d0e77d687be11aaf309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4935aebf34d6f8c76e7faa79b1326662310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0c2d2cdc9cf3a5444a643ed0725d99311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f29984633568ee4a54f97e514c46056312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79b1f591fc778b7de52448cf3ed5fd1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ff8477088c25409a5ac1f10002d072314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb2007fde4b733f7acea192f1299a90315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b362a7edf78522c56c34eb68407c0c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55d7d4d34c326989ce2620399701b31317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d5a4be299f16c93aabffd67c944b50318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af6b28bee2516f575d3d63901fd8cc8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d61c1e30a97b5ad6ef08b39b5290b7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebf4ec4dfb394bdcea0448bfbc9d4f0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708f9c99c27518906583fe1a204ac0f8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae47f0636e032968d1275217c8d1fda7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d37d38234d8138f8f100a5c5586ec1e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fe6b8cdc9429ef100686039e5167be325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f53635e91bfc726b8cc314dddd2541326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadf837d152782c601dc01ce5ea55ebe327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4e6c51370f7493dd55876f5baf0ba6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14712a8be312798a100497f4fe702a1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d9f47bcf0c3eb487f88cfd3b0e96fb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e3d95fcb612274e5b0e22094c0430b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad496ceaf2f96e1f9d6a8dbbc8e783d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fa93e8745e097f43d5d92fe8ec0312333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df73cbb2f86fb577f1d73fce9aec2382334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dde3b21daa3d1110cf41266ee081fc335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1a4267b7f6c18f501980690b8de70c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd13ed552c347d73dfe5765d77b3ad53337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8e45223c3f3e5387737ca9cd6848b1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349e69f0592e2a5023f139c03f2dedd0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bb0ac321f7d1ae23a30160e553f24d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f12cb6d256ac118ef7ce298eb8ad3f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a13075e7396ba06337f68a9a7f260d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651080549cf54d6872ecb9f448bb702b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b6bcfb504af9a90c12eac303da9138344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703b29080ffbae2caee407d95e55e943345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5de7b4c991a8befc90a89992f57ac92346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6e9e028ab2252b08df122e57302030347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4d59a323d067be55fc9a82edb911aa348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288190869ccd6a82b49360cc0c57998b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52eb4e30197b5886f7a6dbe45c066ff350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e52411f877aa9e98ae1f6b2002a362351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b625877cfa7da19e0f371df415344e7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbceb615f22e198745f503badbe6537353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747526a989a10f71c5ea59e0c964a70b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de61cb396ce5108002f2f86ee96191b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b18659fc228d8cf37cd1fd03fca355356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b5daabb8fff6a8837507e965f8a25d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72a95cb55dc01e4a144b8730204900d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ca39e80ff598fbafb904c560ff6320359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82605f13bc66490acda76b37dc4a36a8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d742a84d3fe556ded72e5245fda8fa4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13573af70fcc36254c3fd5a3269240da362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d275b0595b402b6408bc6030505b5f11363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c2837a966b3ae15963807509e42197364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f30c07e75588c7216be0b96c145642365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d7c2f1a0c31e59a70eed8fbb3fddaf366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320f5e4d3416fbe72a89e749e46da687367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf450811897ab6ff9f2d41bc4f3b9fc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c65b29e0c10a57178968aa117974a6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d37976ec45ca7a2a6c87611203de2c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e517592ad734d7af7cf661374b55e139371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753fce96401985a43d98cafc6a522bca372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181ed1788d58152fd024022d95f3c8d3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cfd558db22d90802052900f6b90f73374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01df53f324721704ffe059962f8f12fd375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb694d257a25a2d033cc9d63c9be7e6d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a992545677945caf39b3aaf4ece230377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec2786bf6328e8e55cac67e1ef2c582378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee3198bbac600fbba8d5e2bd4ab4b4e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae36b430098823da344da4207657ece380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d47cb89b025e04c65bebff53131ac5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828b5cf0d9a1307bc68cd4931a2996fe382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71508a77cf76a74f63d96a8b66dc4ffa383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829ffe4c951610c1aafedd1a0bc8b1e6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03ecb28a6c391f8b02b390f5c449d5a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc171f12372f9a6486f4915ea0fdd9e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d6de3436fdd6f962d6b5bc61486c8c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a043caa0b1c31e4f5d4a4608c7d4a5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e53b85017bbf79fb281f7026bdd887b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4687d3d78935681043c132400e0ae8d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfacbd59833c007d0caacb202826c5d4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623a771821e6b2a8539f16c7611f3af1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf0adcd17ae2a8be64cecd6f533d1d5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cfd0ba5edb450a5b8229a74f6232ab394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b55b098804c3e4f4a29445597b780c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c372507d161064bbbd8fc7a27905c2fd396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a827c658cca28d67f164c32fdfcb29a5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0517e52af210b8becfcaee6f419aab398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900cefbb59de89b6e73a31f9dbdb2377399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e521267b12e0bdaa6fa953016327e937400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bed0fdbfc9a85940f5f1b4fe69771b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1597680fa28fa5b2b1020bf001f91cbb402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4264f438aff9051e04064d73004a111403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7264fbd037c6ffb478189ff222b946fa404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8175ad761d2c890efdb3f3dbfd225f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d3e2e95913846b7549391f635eb38a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8478c59634166312870b87e62350af19407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112db5cab60ec03861588a351ad89287408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9154b89eea61092add98ab2a7ee8491409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684d15461c5ce67f08a5f4302bbe9838410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a32781eee93f82d9acfc8b17942559f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbe2d86055af276af8ebc43ebbe8c74412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c06ae2da3783bc97df254dc08e6939413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d49c52edc7d64ba67ff57ad3b92d123414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b703f0ba466fac42ebe22ebe2399f6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c2eb236056e84fd45594dba7401bcb416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9be6bb6a9c8f7643a05c087d5eb206417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89c7f05a6ed962313ab508bbd28fbd7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58477ff11e51cfd9f73dfed0adacce90419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702a5883ad89a742e4766a79ba0a7d94420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2e8c5d7a2fd3776548358e77d0537a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503652431e645b637d8f89d36c26663c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27720f8b42c29c4293e5d8465ee09fbb423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43626c2ef92a1890125850a93f37730a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6fba60e662b28ac985ce678c9a964e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adac29d12e504e3a315c88f64fcb95b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e2fe68828463e6947cea430259a58d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298e88c78a696033884a471086e9100f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d661faff0cc3d8c23f03d5d27955f5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab0b441a67a861f50cdff5a39ffd2cc430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d512088e2f645b4e4ae935d3bc5d97431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bc3b2d988a5ed86ea40e94bdeea1e4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b44720a6891bb8b447c43ddc4257726433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f4e61c0bb84f44a9c866f592011762434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046c55c3d70ded4315c5ff74c9197a05435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767eda9f000b39b103c9173efa8ef124436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba13bd2f57f17374a195133e27bd625437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621674e086c9c5b516223933cf5be580438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0defc809f429487f5dfbf0a360f2da6f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3156cafdec78f8a0bf9e944bb42f7d3f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9613f8a043d2003c390a64c4ecc9bc91441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17ebcaacf99320f217da0331964ae8d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72d03dfe2e8ea26a3de98db9d0022ae443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50368bb1be54fcccebd62c03573dc8af444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ed246043498ef53a1864dabfe41cbd445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446f5a0dc1f3af1406eceee53aa01f7a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d698a917cb6353ed3323ad2d50382471447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e8dc1da1a3046b18d3467d62d1af2d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87326f9fb7a4fb5a475bbad9ef98acb449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435af7521a2027849d67f6e95593c6f2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6494921c7c0759be8c1b9358c4a4981451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcf52e4116d750fd66586b707e430e5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4587993a5719030a273fe77e88ace12453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09096dddc37fa0eaf9b60e3acf5c841a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04280e26d3f6df13aef48b0ca81933c8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b751270316887a38ec21fc2d33038ef9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd06c5fdf32c694369ee45db8189953457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e172b8326e672f7567da743560e14e6c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9ba473b1147f1bab617e41e685d337459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74765758bbd5ef815824bdfeeeb8e87e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebdc7306182c512a848327b0a0b22a9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621e609aa608734e6c1601ef5a788859462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0436460f90499305b06b0e32dd514bfc463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68560d9dbc2efa2f0427771dac39ab29464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8750aae335ab6f0cee3afa7f1dbe452465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf76592c44b846dc2205fc3a6def146466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f0685e08e3e180a6f1ae1cacbadefe467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6f165eeec8274578713eb5a6f6fe19468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ef80e97415a820784f9d75aa167ebb469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef929e5c51cd5761ec736c51606518f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7b085e91a4b0b41f9337aa90850beb471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7408e2febf3a576cd461a59969bf35472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee87138e5b5ed97ad145b591a9c4fb1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63dfa0e797087f127fe0932316c4c7e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668de0d3a7df0a5264b4d715e0d2f229475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0649845b3e416887b7ebbd74199a4d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b92ca5ff4201ca129c20a048343f36477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a7990c278b0d9775c0ebdf22d6605d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dc23b273778ec30fe4d8225d1e9a99479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3e46301760a04036d84aa0321ba39a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8679e0287287acb26a963b3317d9b9e6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fa36456e9061dbbf959f5f20f3dcbe482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8ff733a87b393dfc2cd4447b59f312483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7887d53bba86bdca5f6b43a26d095d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c80ae8903dde979ab16226da70cc972485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3b385c3f96de9b548138a153c50322486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c94764dd704c573ed328a0c3921d42487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456e844d89074d4d882fd2be797a62a3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395951e3f7ced96ea37dfd2a82e72a14489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bf8d2d924b3d609a91fac142a43c51490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a965c5588f7a1a85dc3abfc2a23843491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f054f1ce199fe0aeff2014004a5b44492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb270f0fff2828b7225108a1d852655493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3604085297dda22229a1e234f8b465d8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3d15c0c54aea839689df63e81e65e9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af179ec463fad85a79fc8236863a2228496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8270de78e04bd92766261dbfd786565497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7530ac7447ca3825d1b2228efc9af2ba498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326426a232f341d187e2bfe4b9ab6e36499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b4bcfaabb45bf4f9a010ac22b24f93500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7bc09ee83da2b90b4cf894f5c93edd501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fb9eff389560a4aa501aa742bf1ab3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9063db03a8f97e7a1bdc0797aa82b88503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119bab5f0788a5f294761a6891a1cfba504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c1d5380e059a9642600ea502d99a41505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9413cd62053fcc42c3b021fe225d94506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757f09aa387a30340fa3fcbdf7a86f70507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e7a092fcd5e1448952da68816c1681508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53b31c1c6d9846fd3a40036bacd64da509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1422696e727569135ec3c333b8c4c9e9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b72e71ba8a27449521f40b33eeb2ad6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c724f92a30b677a852878be511aa28512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef46fdc46e6c54846051aaaa660d499513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4703f73dc5340e0905ce61c4ca08a0e7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b13fa24e5c41fb422c5aa3415576fe515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df246cac01fdb12040a17d076345a6d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86792f76a11aea91eda8bd358f3fe17f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1633e878539045c08a8358bfa85e722518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d73773d75bc7cbfc4b87147ebc25423519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1a6798ef71baa2bb634275390024a3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8962d969193d69d224dd57c489ec8c2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c00ec2159199bb61162d79dc1c8665b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc05d57aa1d3e035c428e3fb83e766b6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235a04bc57c4881dbd430ec2361c1c76524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdff6966ce0443f94f867a223f5a0f6f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154b97d5423ee0a3f48245c17d7749ef526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17934c8626e197d636ab69cd39f4e0cb527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4f0de7fb1ad0aebd62214ef781b0a4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97329d4e74bc0a70802c03d136272b6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0615825c30996bd651aedab4e4c8bc530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd8a319adbca88ecc2b6f38d52bbd07531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699b74127fcf24304617db4f49a152e1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ce019294a9e46f4ba7ab4a78c7b4d9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05000599b3e181ae9e0ca8f5c1f8eab534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f293d9d501b3ebb80737c63913ea03b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546f4d20e1e0425e75dca59e0a39cf5d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358b5a7a00d7e7a574ffab439bd20e46537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25a58e73fef537f8b0a11c755ca4a94538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10938dd0d8929de4612c05196d5da844539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b4c7acf21c6ebfe0fe6428e01ecc8c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2787785b96eb27e435cdb796440a293541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18473046ca9909d7d3e3b93b17d67f7d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ff5a5d8fd44372ae5fa96536217d84543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0669d22ae4231e662643de9e8ed014544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acce60a235d7effb4edb8d88a415f557545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d3601abed96b26e845c16dc926cb48546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a922aac987ad087f4f869fbd3c5a38547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e975cde6bedb7f691ca6e98a4e67c441548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb498f4dcc5006883206fdf306e7a8e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffba7181f5dbbdd3224555fff24b2a7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f731483137a14c7f5c4eea87b4e824c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba8b0b7cbe090c6ec06702e1ee9c331552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bc707ca6e72dfb936d207a7c0100fb553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8c32b7ac3df9fc69def841045d3d36554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1e522c9b8d482071e492e3309a578c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ebbc0688c205c03c48adf86dbee466556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2023aa70b8050cdd494274d1cccf04e8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b54981ae1455c6b8242e3f293718782558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b579fc4d1542b92123bb0c9e28e7d768559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93564ae5c567a452726b3ea6df36937560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eabdd6680cb7afe7f03faee992594a4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4873cd7574dddf8619817b76769f5e6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a21a6c3ca11f57e2193da24318da254563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42390de10c7da6248cab3590df537c1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accac598e1a8c83c23f0c64090550dbb565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb60d70a678291fc4d5b738143cb90a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e098c48e6063f76b581eb64bf2ab40567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b683092f00e50c8e3e322c1db6f2c3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddada48e9a428875b0d5d90c014ea647569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d4a40a6731c5469ba9136753d0bd6b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550af5599da7886863bc57dd6846878d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f0ba8fff026d48ba8a45feb732c52e572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f0f6894dfc854973a8c1ce60c4d5ea1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f775d57361cfa0e2f6aaab8cf81b9ae2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fde05b25562def45dc41655b960c483.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50d1e42032f6dd8c16c85f827ac91d84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae73a1b660625358fa9cf9cd6dfa56ad5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04314eba6524445430611ae30538fed16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ce0325aa98ba293fc9f6bab0e3c5487.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3c5d6468d94f29edd9dc2aa76216678.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4ca8e1e8c5da1090a70be546a56a1e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506d1bad45bd47c247dc8b557fdcec9810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ff06bc0689fe3af2e6d18840dc05bd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061d313caadd123c6cfc9b2bfe2e9f9312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec4cc13f309c2cf34c9cdd769c5847c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69774c319358a2872ffd9be1e3b5aa1514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d892a18aeb54c15866c38fc3842e479a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56229626569cc24d66fc21665d27720f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be8c86d91185393926981e313cb51ee17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f60e6d7904cd7ca9c58427df28f04a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ad68c0199bab7d391b823e1036c67419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1734f81ba243b24cf011a36defed4a6120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6070e9cab1635afddd515d768ef31ff321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615226199d5564d023fea63d29971cd322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c640c126a91d405bc445da9b9dc950a823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e1b8c098050ec26743e3b7f6d4d78624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaad2332daa3306b543d3e33c8529ab25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fe127b0103586280f2768e9b6463ba26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f3ca20b9ab4b594cfe57d6fc7ea7c327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f5b9cd7295566da6155040f0dce21028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428df4f7167259874cbd21cf35e1584e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9704c4b4e2b7f00967c2f8b391af2a4d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c488208cda8acff92adce0dd917eaa7a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e20561589c154151084736aa504c9c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29b93acdad6013cde2773c2fc6740b233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52d3d5f84318d614b19584a93c378c634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2195e7d8388240d11684c85ce2167ea35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4342d2236c4e55b49b1988d6f6f8f01136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadb99521f28a70ec1dc7d83ccbf8dcc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666faaa1b2a95533ccd3270c969422b038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a411dca618168a993d55cb2ce19de139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe1f5229b506cb01af7a441843597a340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6fefefff9d6915254e524dde9d595941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02953ce40b967763008744080ac33f1442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6ce53db3b99db3c3e95be5096180cf43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252a446305e70c9e541e6b79e32ffbb244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8790ef0633ac9b50141488371015fc4545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c442bd11947ac9177cf3dffbcbf89cc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a126b181677f1fbab50fdec56ef72147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b014a1c47ae70c238dd1b480052c4b6548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b81209498798cb525ad79c0d2880d349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7608f5ac47c7746723e42a7b38aee00450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a284e68c31fc94a47f423bfdcfd7e451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4915553d80ac2cb5e503b07a1264fc452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662724c3059ef99b35232ff95133c27b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8f92411142749a2f8db09e85423a1454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adaeb494702f326a1a08acd4482f3ca55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c4076ee4dc20981815d629b9e43bbb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38f626c1e05f6d3e84f1bda7a54283457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6e5ff11367d91a7f4e8cf1def96a1158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e8fe0b849fdb95228161bdccf6136159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef59b2cc60b5c1c10aa2157cae0b5df360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882cc5cfe72764670f56c47b8e5d722b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f946087c1f89c9caa296895a22fc775a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce23cf89e27de983978f7313e0ed63b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0418058fb67957afb5589fb0f8269b264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee971ab674a093b2ffdb8fec09af381565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bc15eac22bec6d4fa8a5db20a9d7c566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97646a4741e47e86b81404bc1074c25067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc66fbc3f339162c32a388e5c4183b4168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e636b0721871f390d24c148d07caae69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135560859f08653108244d56f39b87ab70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0588174cead732a19d273e9d5007f8671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28714b46e897a3ff15536c8094ca387272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b268ff5f156d0c8e62db8d810a215e773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79705a6fa839eb0bd1387f14dcd3c42674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb60cfd96a7caa6edb1fe290124413c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aa33440527f08b64b444a9e160bada76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23db2b3cbe9693cab4622f74dd5eeea77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fd91b877fe858da72a41d64f26f49678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21723e1829f8a61dee9fb013cef704fa79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df323ea9447505031d4460ecf38bfa4180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e310a8379f11e28635f8470bb443013681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b689eadb960b476d7ac8c887cee433282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e23890cb06d71debc754edc952a70083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d445c1aec78b6f60e96bc8cf6fa9c084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96d83ec9dfd93f542a609353707bc7d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c940ca6d975241088870e6b8ee5c55c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914bae32686a7edd02f2e12fbb24e9e387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf48fa18b1014cb4ae4dc7a2aad5487888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914ec6d1aca81b37be397375302c492489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c40ed19d6e897252326000aa074ea090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f65e5b2f7c92c9eb51a24c488ef15aa91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe1300efab04526e55997744081e2b492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f639b76b1041ae2be35b6fcf02d7381993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab099861c14abe468e3e00180c94d9fd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394409d4e82acbb80c29efa8a2dfdc9395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3c257b2c566c2801eeb70429b3049796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95aa1bcfdbb6554c27f27224dc5efb697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72e5ff7c6eb741d332ad70e4175478998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6c8301afce01bcaf95a04f26fd880099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74fa09d0a8dc843d24a7a9489ac113a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20268ba58d4e750aaa54d44b4e653e3b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdb41c2427d7d82c4177b8807d106ac102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8d4952c84d669f576883c88d3eba69103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce024478142839e03f03cef3a8b74c0f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c171bc97457046d0851803fc573ba999105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a13f17ae3b34b42d884bce8569bdaa1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f3b11e458f96dd33de890f1df72d15107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c217462d9b85d29f971e6f6921b89ef0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0764b9e84d0752192efb7bc46a5fbe9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452568f478053ad324fa740a2fb0a84d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ce12dce2b0e26f340498f2a8d4ad32111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d006fbd4234a4ad3face61b9383bde112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d8d66e02950ebd4d0fbd50c01e192c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd95653b1320e886a4bb26102fd635bd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85cc33e6cc2c1a442afc01e762c01de115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a9f3c2939dd24f63ab3d375d47ce4c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d677d6097c77da8120563b57203dfef117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a94793fbba17fe9187975222405f5ca118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97df9dd387c0c4fd5f4e2885bfa94e1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cc7149d17a3c9d7d718732c227a70d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23fc392d76001d805564e4f6b9d7c01121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aa8ee0c4c80c5865176fa15a3519fa122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a206b465be54e5ad6a1353f734170d3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269cf7f5a661a1b1a7bb1d5d22b15cb3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04067a94e173a5ae28e6338228a41d99125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200db56885c3d48a276421cffec6ccf2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb00acd8bd687390649f3c08f4d6ba6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93a5d004c9d43c6191d3a39eccedd11128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4976ac38d60b0b65bc7fb88f3fcdb5a5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4775aa88ca5a6e7c44ffdfdff217da8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a916cb1df520a653c5d824ba56fefe131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7989d3eeb4b6d5c70ef53ba8d20d3d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578ead2f4abda7b71397d9b76263dfd5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bf328a6a98321edc05cca310565f44134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaa07b964f6c291e0bdb68d9f312f6e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdc4a72b29c2b14601dad61152d02f1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70777aa63aa044547aeb4b2db81764a7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a16df5248fac764365780e13b545fd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cc00568d5b9e2e98645d0e82e0fa36139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf7d7abc4fc45bef2eabf9d8e3f4832140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6a17c95e3a7a2324e5210c8bc29064141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf22fe61fa19bf9d99ad11b79be7af4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edfcbf1692ada266470b36d51d4e815143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce25165788fb761afc9b27f0b3fadf0b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b014352552fc621ba66376efa20606145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cd7cb686fcb24cc07b4f7295e6f290146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc8198e492592744927757c28e000b1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6c6fdc18af09244b1f605b1f32a7d2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1329bf9e638c8f272edf6d82afb600149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c00a07662ad93d828b12e665a0ecbe150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fe22d2615139ce318b5aa0b158a978151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df105dacc8e427e43e474de68cd2f07152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f07dccf2024218083f3d5927bfc2672153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481a3496716b2ff604b3058ffab0002b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645512684c71af248d7f81c0289d105b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4c67bb94de8049cda44b641450ce27156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c179696e4c28052038a2b9f015734b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4596740f19799e8ca3c2b03d2bdc47f4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73923a8ce0f0e5e7d1d0e8914e771f49159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8806ca524ebd9e969d04de2c9e58bb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd2a2634f175f78ae488d64789e874b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7805017649fbad07d4e895691c8cde162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7e79ca4e414e46c39316df1e2af287163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeca69a9fd56e37e12f8085f46e822eb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aded88c64240d85b2b37e2eed6a5498e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a0bff1b29eece358b1aa6bf2a44638166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eb71d377b326850e830020da215e81167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db22376e5c60f0bf3689a608c4b0ca9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eb51418c622ee02fe7f76d92cbbb1e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8e79be3b90e295f6cf5eaa2ac401c6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d59064b46cf85de3ea53e62d7c3e3c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e4eeb25eaa0e25121e60d7e308e057172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce492e87d1aaf12b16eb20739d66ea2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ca14dbb9c82c2de49083c8d9aee393174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0067e4ae49d003f962b4f668f4e5400d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de01222a058f3f0e97a2b6579fd08ca3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0569d33d78da436fb559902430fda267177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd065750e547a315b8aec6d7a7124f3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f25a83e6da82f2eccee1cedac850a09179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b523b21ca24ef22408512d481f22b42180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54dbc981276e418f071cb759731cb36181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db70f72d47617960bc8ee77733a7cfe5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380d24534fe402f20d2cab87f81b5836183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5cad3d5646ce8571620ab6981e08fb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceee6c61a97a573c3ef27812acd7f91185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2b17bdd4f6e0f241bef8b03497434a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a72e1d4a82d58347b800b262d4b3588187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ad42114e4096f252cb488da3a8139c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf108aea9c746f28bdce978c1d6d44d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff0654349535f56c8e37f180585f5e2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd2ae41bc6ed76cb49432de1f47dcc6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b72ec19e5510fbabd9e995841896993192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef31859718312b2106fa52a460cb7c2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afae5eb1523261764d120c617fc7c6cf194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878f86781cd2f334d5ceb476768faac9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825b11b08517558a5de53409f587d065196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b856a430fa0cbddff16080b94efdcc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f165826c59890414d9e9bac32b9aaf198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d075aaae84b8fad7d171185500289f98199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9df5693de2ae64c585ff2f201f8a09200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93b0e3b871324742e2ca34e320261b1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406d3bbd2c94fde2064f40b0dd68e295202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fccb7934625ea38f571cbe14fce9b2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42c4f4d7d715a3071c052d3c098c968204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea93fe5246d91203295269a221f85d96205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8686ee9494d7f6621bc91bbbc13ba2d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7643d027fe35e8eecf83158b6a0d87e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f83be762e567409df3a36c8bcdb4c60208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8393b50e3b88400f4b22416244cbf8a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03f86fd2f750beb85a6fd59cbf2654a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0508a4689a00c63b4a01ce4275d4a2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a9282f6e8111f4bd1cad1e1f52418a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b93dd3b4dd13bff2876c487457028d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6e870edec123347f37d3058f4dae4d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb10d64f40f2ab69f74045f8888707f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2577b49204ebe4065e9dd7b393c802d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e306bee58e24f9c462e594281babd3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8038321b15d891f0038e1673080def86218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deb9eeb2428b69f1d72f06151a4c552219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f361c79616e3aa03beb2f211a649ca220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b4b1ae5bdffba70d00faf724d3b43c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb1f56e236ce94da959937992e3ed1e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76abdf84c5a96bdb5d28c39ace742b1f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6f0df5bd0abbcc2755b651086f66c6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ddc602ae0cb20eeceb25624a6226dd225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b178678ede48282d78d1e6aa7f83d2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec3abe57bf1fd42cf21192df0c92dd5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ef9d968852e4b3bbf2f5f05f74ef25228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e646a3872a5cfb2fa05d74fdbe3548ba229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739801376c8618bae71a376ee8e5a5fd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ff8f34ecdbfd89987118602f7f1d9c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dc89687b4926ac422a8f5e6db6c2bf232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb125db90a45189efb7a2bc6a2a5a952233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad23f32790b87cd8ae6912775ccee80234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cd36138b407584f0ceaf3dd9fad79c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123e8cd5c60d54217341f76bb1e3160b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc06341f8492440d047f8202ce4d123c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0620c92dbd11dda21b03e10f19f1df1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c6060a713e3d73491065ee86bd66b0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8b2c52e7ae040a31cd9384d1d10861240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0081af0e96a6e971027c1bba44483779241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6843a47e7cb90be5c3c4365268c7c36242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcd72ab4949d9fc71991c2d46fc207e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6e4a3a7673f820f401cd45a4bfc8bb244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3119a0325ff6efb04e192003d05f2184245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac5d32e18c311f6dc2a1f258755f459246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76f4cb166f5ec4a420f3ea204437891247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87258231c576cde793735f420c0a54f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e874b82dbc6e91105add55f54079ea1e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6073afe812e5b959766e84239186037250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ad408d412d5a7294d8893a81c1d1f4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f129723f5ad4c9b241f6ffcf8c033f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abba56333306bd5f0a00ff165d32380253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e6e6a79493c02d402ba9884342e5b9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339c2ccb615bd69dc933e98c473bf291255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0c8547625f0b35bf3bf0f23aed6c74256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3584fc5d787dbcd13ede7679d9141ba7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97e4de4a62fb1fd20805fa2820ef854258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bd53ecdd39115b3b91a4260dfa0409259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdebd45b9db881c765b523ec7fddef97260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32b7534e09c3edfd892ab82f199da43261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef59f3b1dabc225b8fc386f16f88a02d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1916d13f01e001787df92f47397e837263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246b0e0eb5dec8e6b5d8d714f7c85642264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1ea36168d4770b6394234380405aa5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8f094fb9f3ad7cf8678fa721c7004a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94295ac7945b004350dcf0c2ad8c279f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a674a75d35503504895dd1a2e47068a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96037ea8d92a8f9b620e9dada07d8f5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac94f843b3ad2c0e700c363f443b9e9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c442d45e1d3157e31a57e917f6e801271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8a518f89f082283d78a929b237bad2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7392191b3efc3aaf2090dbc162985d7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29787fca8c148c1e682e5f61598380cc274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80395792f3172ff9a245ee54e2de55d8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d20441a25a9fd370c21467dd64ce34276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e21a7d43cdce8eb74097f9794b93eb7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f281b1618dd1106d5cdaa4d4b308d9b1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1ab1977918e6160b970753a020b35f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab40b387a9f9705450b0580ee065ab1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342c8f7abb0d980e589d11f881814416281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6ffd446bfc8c6bebc7a1da996c57f4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d37cda4f4536e208e1403ef7fcae927283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0acd62831b4268e97c29bb97623e80284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38b2d85e2fd4539c644b779ea5e02b2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180829b42945087ea328e00e92ead168286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7441994c64a062fb0bb4df0fda8af9f3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca58631b7c62d6168fa81ff4a9ede51a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95df10066ea247c3e4db1c0489cdeca3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23aaa56ed5899667e86918478270194290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c2e11026fc6b1d9096c82497e87301291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb5d1790a97ba8892979a2c0759a231292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c712a08a5e5862667e7e5bfb94e75e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e133457231698c3ec84887a4ac899b19294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fd6e195653e3a5e92f75f219d2a366295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aa74b54536045dc82947a2a74c93da296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5853492537ca12b3296b9b9f4b951e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5298c2add4106d1a15c84f34b77f628298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0809b5993d92cc585120df147f1141a4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc34dc7e5ec19b6c4412640139c1c072300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8a0412addd602c8ee7f4bfa421230e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a82da9ce0b7e08e3f805a563293314302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c00a960d19b058c63c8aa898fa3f61f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90295a0104f503126f254411cb545386304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f1848b5e7fe270e6c4360f591ad3d5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43c9d0395a4bbfde53e74667b5a5a08306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e745211671bc501301bb4f13a4d6eb6c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7909272f7fdefac84483678171f1f89308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9f807e53a9ad31cf40bcfb06e3392a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327a1aa96213191721b5bf9f528ef2d9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a44079451d86134154af1352cabbe12311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced1ed8203e1ab041e05000cdebc469e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c5c481386f1bb2fba412348dd32bc6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a75502834368cca9b4a324b20811bf314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c88abe1c1e534278a9287c6ec010a8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf5ea97b25634d86218b99989f1eaf4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ae9064bbb73ef0b75314ff4f61a6ba317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83ff5ef276c6b2ae6f421e5270fdba4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba18d9ab1e21d6074e2fb5dc704b97f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1963e4ef3d24b286ca9c4d31db3711fa320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7259c6a7ae0d1acaea650792c9432271321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d07c4f47913a2a105d1c0741623f583322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4209567b387ed367c53570cde6c1e45323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f542f683dbf83683ba139395c609f15324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3925881daa71f5c835b44ac4da0da22d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce30ee08e91ccd65ba8ab1211d5065f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76346992963acb051ad6c46ebe0da22f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1553f73666ba473f05d8c02d242b82328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0747e6086b41841e633785475ca9841329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44677cbc4f670e11e8a4ce11fe671b49330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b706cff79a3283e69bfcda8da81589fa331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274789763d7862bb0862ccad064db034332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa9ceb63540fc230064aaca165ac2fa333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc4af223495cba56ea9b07023625caf334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aba385f458f803232370cc98a24d69335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ac8390d2b21afd8fc1d4e182a837a4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67d9bd115fd02948d7cce0eb5b9ee60337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520f369c265fc999407e99f517b635c2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d405ff046746f8252761068980f1318339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbc6931f0aef00e770cdcb10b4ba8be340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860f37e771e4809e1dbfdf2adbc51d26341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2732eaa6c7d8f60e1e7f13d4a45645342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9de070ad53913f25e3f8fa5b0e3252343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d9022a9bdca0c006f9c6c750d18817344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b7e52513590b702bb0756090b9ac1e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0800ca2b3cdc27d18fa4bd17491a7e31346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeee148dd08ba22664193af37d693c67347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d2734ff4ae4392624c1e0a4f9d1b0d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b188093e3a29d85274cea0317bc60f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a84260a14b72be2922332bc8c4d857350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6298b1f421b36b6c7af15e0c1dd5da7c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185bf349c6b5f2fd85a4c37f152e940f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b85fa3ce415f5b7c373db30f32a8362353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f48ce28a8e33f41d712bf135334b1a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749220d2c0676510830ca26330ce445f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4786c656ab5f3ee3d32b855ab59fde5a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186fab139bb37e751db6e431857d79d1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b49f9e46be6cff18cfc3d80b3143ea358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297621bacc738c3188f1dffee31e8f73359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee98f1ccbdeeb9776585701a85a97df5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b5b078a63c1890c48bfea627ca321c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf3cf4047bb98578ddf966b51b20509362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b03add8f16110c977fed27b11177dbc363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5d5b320aa44d31ce59c3aa18e000b7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20dfba8a93f49d00f2a600738565e34365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69bff78416843cfd6381a5174d6bdd0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177eda5cd8aa82b81c12a62b0a5c23cd367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2176b5d7d751c9422d76a4258f853ac8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de24f6cbebe043c8e625ac7aa156697e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49a34042cb759e33854cb7b0cbd324e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0571606ec20a84a3f18003a2c545259b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7b9a54247e1dfb5637feefd4385ccf372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13acd1d029a215d14bc25cda881d8b8d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84d4745bea937c11e7a52634a0f7eb5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6d2850b093569ec7ab327fd4d830da375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e142e4d7f3b9cdb3b9f0f6e256fa57f4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2891316ea25a2bca32cddca72b8645c8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0616654f8dd04ab4336d69671e02f2f7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684b3f92c433a9d377f1bfcbee52007e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6b3449c51f639c5ea704e1968b1984380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0587c41d74630e50cae1e362ee00b7c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6debd36b8e7d7c7d62bbe3d12455aad0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea35cf02ae7b08b6b9f71cd191ae12c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ae356eedf59ff1b8414cdafa6bf425384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479c02a41588956cb431d596a554c3c0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9e366fd73bec515f94be53fd63f319386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0507e78600412877034a519a88738aa6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3006cde2da7110157ec202bba9d2c6b5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f191945c2a701e4f3dfca4b2daa32e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e55623e73dd5fab30ba960e5666d3a6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f71c90ab534f6ef9560288c5bda3854391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edcadb721374d74416273faeec79c41392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1943c2d86540d22d7a19d55e29f60ba4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c0e11852b8ed4f1a1b49c0f16278c2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b320030c0dd69a1968fb079c092614395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035b2c42a906414245926c26ac2104f5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d9e58095428212c86dc5c5ab43f0b5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cb4117b22e5ce59c2ab3818be18ea9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8412ccd04eb0b5e359e11259d2b4dd50399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cf93505df858ec3ebf3ec4409e540d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09324236b8838f10295f35b4698c6de9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed0405e6f08f495b7dd82f82475498f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dc3a87906c40809daacc12e87bf93c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e84b14d284c84a3e1378a7af796f721404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983022c0bd36ffd1c9fd93d80308ac5c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5166d52a87d61046c1c84f6d324f63a1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f29fe23616140896f1c0e501ac56e6b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dd932108137c4c29493d5fae9cd1eb408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e56ab45eed1b7b8ceeace76184f56a3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9db17ed8699cbf52f4fda48143dbc14410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99142a4a698700821dbebf7239c4657411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea7275910641e5d214c11a67d976031412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5cf0cd30ca0d2c9d7679737260fa76413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6d518d5d5f2363594cdd50cb7e3ef8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dbf668e07914ea63a76c346cdd175f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f627a1328377b9ef7c681b2ce8c4a543416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b48d5b92c8e02d2388d8f8396857db5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae29f3035bc4e03907c6bee7d21034ef418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2464de7fa504d19fb2a8b1e32fcbe371419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d4806a301f1614bb69dbe9dd55f928420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149273fb038e3836073555df3ac29ea1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fb5ba0c1dabe3bc5b4bbd523be6e71422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b220675856f10d0abf015c14be5adbe423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baff67e91cb598f7d510904a8824cf25424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a05a656316e2f1d7564998c3135801a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8c7f67499617bf567db11c42ddc5af426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3237726637c96765f1319a4890dd3dbd427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18547288cf3cb82bdc6f1a18171431c4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a570d6b0dcda6bad34772cfb1dd81d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047478b172a5158aa732dbb8aec4538f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9636afdc9f6ea411d5c601c86cfdda31431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543adbe094fb293642f3138d5f3785e6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52cf992c84dc56c916ddb1ab59a36c3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940331dfb05e3c5b29f1e1a7431e941d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5da8e32d0af196786e7a8a03e666ce435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f635bd30adc29d9f57c17f1672cf068436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae542ee9fd2005b59845b3afbb7cf49d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e959b99db13a49c25ff874ca4b13009c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c1cf56b6fe04dc5cfb73f4012fadbb439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7670787641cfdc2dedb8533389da8959440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f2b6d69e1832983111b0376ea85e8b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969a34bef33ea04a53231e6f52229840442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5e780a66836a5622de9399c0855d65443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dccb97cf16abadaaff0e5e5b9db332444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b520df5b34ceec11a315552254e33890445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ed983d023d8241564b67eee7d09868446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eb2d2a336dbdf721cacfe3898c7fb6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ea5d1ed6816c6d753fde6d3a5d9e23448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7a00c60a1c6f18a1e5beafd83be493449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef639c4b96dfcce80b41503c1b8fc0d5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c498a1b6d2b4bf39474944991efd236b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d6c1c9d1777d0b7056221999b42787452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce4bdfbead288df6734e600062e4623453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dd7313ac970f8863496e95d78d08c9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5a0384b543c3a51b7db95f3a23ff8b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9365d5557892c420483a5fc7043643de456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2227eb38b25823bd8b329c7248510701457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f376a7b10a8c104c5851d34fb03d7f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c42ca7346168b401f53b30e27fd6e95459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb9851705c1299245412e2c1c85706a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ceb800eb3f70c79fbefe589779e5b7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf8475d33e2fbd477ea6f42e3fe6050462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95201e2b8c2a3ac5dcc7095df69b3a3d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692a541f4eccc95caaf3d2dfc8645d98464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ea2cb61a31febd57486e12cc59175b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d406c629f445968e1ebf7a2bd18b285a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d6ce580beacdee8ecb4e6dc25a40dc467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f467d13c4314de76769c5591959298eb468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f53663d47324a27ec1c3beac3ec602469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d300bb026ceabacc383e33f673f36c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d297dfe4da48fca85744242bfdb9da471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575e82ef924ca2b0e8b9e0f17b446fa5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3471c131f4c9efec72055ba822be5161473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c079156ec1eb78cb3e14396caedca3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef194cf04913c7ac22d0737f58471a7b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d40161d78c91692426bec48af1f1c6d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49aadd0dd4c4b59820608699d3eef61477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f4dea2b5c7e93b8c56a513832e0699478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1e3f4718b147894371c7ad21a29290479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c38927125e3ab59bc2c011dc490deb480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec29fcb1772be2e82e6e4b3480d9c6a2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674079739d8a71852bd2cfca6fd261e3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934c37cecf68b008fab9c72a8fcd1dac483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d48cb5abd470fc32c2345b56612b18e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a638d8d9966040b7f20576cf57b1c2fa485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18078a1f1fab40726831ad76910d4a0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087803ffc83801674e4e176762c6450d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e526690d2041a9eb5e2196181b9454488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2959ee19ae7446c84a280e0ca2cc99489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e9735cf90f7331c7694f5a2c93b227490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0283feaff4c939b59efccd7663820d4e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fb8a13d0eadda0eb1eb90daa8c76d9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d1a39f73fc1127a6ff1bcc9a4ce366493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463ab716c4670d4e2afce71db83ac3b5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c5215a999939ef181543626e5ab23d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e408d4e3e26fe9f85744c5c915170bf9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67779c7073072898b8ce1811937e470d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3be11e6d9e756a852afb6cb51cdb20498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238dba790e0302bab52b3906ae958bb8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81278ffde76881289ba177f875d65949500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b52214f56f2cc09aa8339a2515dcf5f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef82b3a45d181892e0041a5e9405a5e0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb424bec7a3d0e3fe43d3cce015edc2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521a77838398f3360f475204d668e90e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592b5a39149a39ab79c166f0e251dba8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b388f47259108c1acecdab1f39752f2f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40759f1cf850ec38d5addc42cdd9b85507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bb081102cda750481c9dd511b342fb508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82470271feb32162d5c9073fef959ada509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e16ecda05d745f1ee9d961f89dba9b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9747cf853e25124d788c4dba7410d16e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a8b9dedd9403269a8da21f249a23fe512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7173cdcfbe1dc332ad90feadfb3a8dfe513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f56a19c8e453b1093ad65d75982c95514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6da5dfa45c413eeb9f8cbd80c94750515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef936fca12a876ffb1a696cc8eef2d7c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa71f352e3aabaf5e636ea722d2c8fb517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c403e70871152c505d824d59aa5507f8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f600b4a9f47317847cffe05be9fa5e1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d7aaad1e6b3a4863dceb1afe4e940c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596f40c67dde7a50eb2c6b76b009dd98521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c05dcf7515db0cb3ba7ed7b5034d3c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070ed7e5b3490ecf0a65c55db1bfb3e8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a0ad7cd4cb0e0c59fa2f6a396de67e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab33018a283881c1358c610116545390525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6339d3ca740b920fbd263eea3d8e75a9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c557b19dbfc7269311934eae0abed7f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604f0bb03d7f5fcf7bfb76ea72bd5bdb528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c5ae75757caf9e629d733c7a6ed805529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b65aa3bc7f8b06c913e23a3a2582e8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c9d8e035688b1de423ac29f48cb860531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1d5002feacfab956214c50a1f0220a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61315443623fe1910f4c2e36f2f6bc26533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe77a7c184af8717755d10231c169ce8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a019926e776c6de59028d8132549213535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1419a4f4fbcb004149fc5ef735a637bd536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6439a7d17ed1f53c7f3bd9dc87201778537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d13d76293337879e8a174dab2cac338538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60962b341f854aaec40726ae53f565af539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48588555f6abdfc3d941b98241506f8d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d66da2a8aa801699eca809a096ef36541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceeea970d1b2cda2d89ffcf8dedb41a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a539f534d6e15c82c6b563e5d9f10b7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901e60e353f9e178d2763801af8f977b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99567d5a7f5fdc014e72e92d812cf628545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461c0a17c01dd2d22cf8e626c6f02564546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65377900428d98f48412d77e86b6a3b1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a6283dcdbcef12aa829874fd5c4cff548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c76b511a7d70d02c8cfd01cb5e28bcf549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bc9506a324c864b3d539320f6385ba550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256fde95b23428a669347f67ef285474551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c990a392e34dea8b735fdfe3f12a706552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6db1250b5b83f29e71a878c61b8ac5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef247ab03e1578df4cc23d6589708428554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdf482ee9f9f855e5c2cc6f70225c19555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f331bd7ae2e350d894c813945dfba7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650ec5a09b718c16d42c3587d32f3c39557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a429f0fd3eb365489e0c180764d435b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c632db3353b75970f07e07e7d07839559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fff1fd0ef499dabe81a928cbdf2837560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6cfa712fca0ab732f1137705920040561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d324f2ca0291a7eed5009fcb439812c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b59bebd03ec0e9210b290f0585ab920563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823cacdbb542d17cbffdefd1e1601bed564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a593248962773b113d36f4cc38d4e2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbafd42a9b40965a9f5a41f1809aa7f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4bfb05bc5488935cbf89855f0ba781567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba232f8d674689ae8d11c6c5812deca1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ece1e00399fdcb8b27785885ce6c76569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0761f610844dc67d2f507a1a10578908570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d2dbccb26796234a5dec9d009a9d79571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7243877609282b8320f2b0e56204641a572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>