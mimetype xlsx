--- v0 (2026-10-10)
+++ v1 (2026-10-11)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b80b247b9e05e53454ebfe8a817151f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f2a49c12c1c3e2c5e98d19194067802.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da66f89c8f02d5766a745a5acc92ee03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e575179b40f6e072e1d4dcbe0731efcf4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377f44e7a7ca9e786671d5a214d805a85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492c67b1b6332de9bae34c3c7e19de276.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81aadfa600ff128fcf891d332d62b6f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d805466b68b703e57ce76410eb6a028.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8823bf26ad3a646a199a8148beb24839.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64aba5dca5d69cbd3e2d54fc396018510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fd5b23728639f3915d31da70dca26311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59481738b8c812c34c995213b82162612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfadde3fa5cb3fc2f9616637e11580413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cab97dff92a14e9bd23ec9e4445b5ea14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52afed5414f3c97ba29567a94648781815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d3abd1a7f1ba90f27e6502f029bb4116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e22011993afa4330ef0d621696c2baf17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b257a8b8483957a7782906633c694f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4169e0e0b127469daed5479c4d655ee319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaa1aab6a5df6d98320b2cb2d83c78a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93a1cafd44cc7ef7adea1fd7a3ea7de21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ad4a09057e840cacb3f7c2f081f4df22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9df3e31d9b9819070bbe1d34d01c3123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b857b44916b9b7c6bf125fb5ee4f34a324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083ee7502e97d7948f0a1f70dc3efbe025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c757379fe607ea523b0539e61c454fce26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7ac880bb10265687d238fa19f35fa527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82f7de8910838daff9eb9a58b1f31a028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db3aa787ee2e1dc84f6674f8c27711c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1334232bc51a9515170522fdc5ad38d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a38fd27adee3669ff2a8d73defb4bb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5363dfda4280af591b64d6616a3a9df132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c775dbdf62e04dd938f59d04625b5b133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70a413d81cbd825f119505f074c396434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eec39d565ab37833988c8d48f6e5a5c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd7dda678141830675f43192ffa16ba36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0a14f6d6c65f88f94e9b150a27c96f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cbf0b549528d239d1da670170f7d3938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac68f36ae80e29ea5802ab7c9e5aa8b139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240fdefed947de9b44d9ceb4cb6fe7ae40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdab8e861eeed8151eb65da967028ab41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761d5f7e813f387bd0fe56d998197f3042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8897941d1c3bc4f4e7d9ca8747ba0f6a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c5b2f5aaf3308a131843017be619a844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232acff134e16c01a8bd6ce135544a7e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a30dcb928f6abec96eaa41cd3d56f846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04df39a85d76375f3630285658d9d38747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb1955f7e2d0d26b8d15e3d8815c3be48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1405ca7ce6e2cede20b700782198dcc349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384ed016f9deb9efc50572a021f8a66350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2521758df57bb55af3022e4bff5c1651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3164f3bb2d0e931b2cc7a30948ed0dfa52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d3293505ee2f7ada60b55416c2660753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615d53de40d4aca9d321dca1f90371a454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f166302abb0e35419c504ee944eb49455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194532205148dc6e1b9f8d71727b530856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a6dff0a9547dc3e03e808651a61e7157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb4051e857952756f267875093d287458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad40e1fb5da4d21dece8dc9b2c61e7fb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa520f0c9b7b34ca0e928c40a124712660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6668c600c2e51debd89b438a72e5a6b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f68494155ace076a94d5fcc1a747f7962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04eab9050fd322315933100d74ea4ea63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b47b5e421d82b0feb59d47d9db6c16664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f99ab10613df550c7f0868d2b4c7fc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83476ffae818564a2f448f78a7e7969866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce70cd3f7cfdd47ac118a74d894647b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f12e2a31f38e88d535d2723116346d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7bedb8480c23507c82dcc659c1f83369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc65cf543813781562a1f1ad7debac1d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98347f69a54453f920d86cf1909117f971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd01d23d3ce3eb2b978d6bd074107a2572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2ce2c292f9dde126c76f35e50bedf473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203f41c94346bd0be517430b0fab046874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88663714a326f2510eba4ac890c4c4ea75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e7d79cce20d968cf32e9da42f4bf9376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f950a1781a416edc3c5365c9a38fac6f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666b2dfd87c655a1dd914823003cd93178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3900ebcd3ab7c397f2bbe10337c4ce9879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d57dd8d67eb116618d34d54ef59f3af80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c767f67b745701ba11c4510ff9f6e381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69dde0c703d87744fb584196e498fe582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64b9188d0cc468f3d869ca6c0d6390183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe3827b1e4808cdd34c1b60524dc1ff84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ee96d8517def9052bbbe664d6bdd5485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f527b527812a53506c15642f66f5f0986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1271651a1b17f97c8ebacd3ea098ea2487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c21d3eaadeffe002d5a15948a414f188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1347aeef881f8dfad8532206b1300ff89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b65dae5838afac582865dbc2f4a9bd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29469672c97073ccbfbeaf9e9e01d65e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8375f0408b94fc016ce0ecc7db9e209592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8d83efe23343d2c3c4368b3054e72e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873b1675c4c3a7fce4079f230639f5e594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa6a42a36524076d33d7c9fb77d6bb095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b01a32419d41a8bf4cfff18d97eff7496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe1c327e27604b0df94dfd5501e48c197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04d3c281927a2ccfeaca9ee0c578bd398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab78a3f0c5cb0f9013c0b495e3bb46b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9ffb901297d311ff7655342f64d9b4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3d6333d1d3d20453ee6723b08f2e45101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dc6834ca392e35ae70eaf47c1855e1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e32804fb7b786351f12da18c5eecd04103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d853a3bc73aff91e1293e9a4bbe8b021104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c1bcd53e270275452c19b2447da0e7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624a4fe635e28cd4157f4242860ee6fd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8848f4b90c820c817a559ef23751a9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77921a9d9c7ef97f9161a1fd53f3400108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333db6726cb52508d405300839a8b273109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb864acaee2589b20fdb1747e31244d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d93780b9c85a4a3f6377183078d716111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c52dd998bd7b484efc505ee86187d0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6e24e735d2b9adc07c3a6c79d2d98c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e0705e7961d91627945bef0c483846114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d517eda232ca967c926c2fec9f4a8919115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b431ad846b0bfcdb6e6e025d716afca1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effa2eb4bccf43eaea2af07f02038856117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18900c2ebc0ae8a5962cde036c58a108118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0f5911a33c38e79e4036adcb21f217119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da4cb04ed522e46817ef306bb2edd4f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafc0bc16027e7a9ffce09c208f513fd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00393e539c25a1d02fec463ceb1d0ecb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6236608ea2680108de6962b771ebde1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81233d7c75fed3da9e2d95a1e964b7d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d25c32cf5567b3494878ff9cbbec810125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae814792cd2dc8405e5d027f0216202126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a99fc6af9b10df49393674c573946c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df67eddcdd19002dc1b0f4df1321bcf6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49124706d055dd84008401213246e2e1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c832d7c60465452f886802ec9042abd1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc61e21ea7f8c990fb518ffa9a900b0b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f169a8c45376f130b5287e1f4eb30d08132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a24d2831fa3b6a5f17706331a817d5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7625307a37c20d9a8eaff4c1bdecae4c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fff8bd7ec8051e3e6e301412a50d51135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277367b4ab609cfab6193f9c9d6c7210136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6454d82e86f031cdc0eb961e730677c5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe6b11f8d6003ca7982891aee37198b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5fbd22ddc343e6a1caf74618af8dc1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd77a983cb64de3aac68040e1b89a28d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0946bc8cccf133c0ae65103e3bd647141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cee3a489b64be2403f9f3aa91d1116142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77047551c0309304f6052ab842fc835143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5b0ed0fcd5d01578c518a2e7e9c3cd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4ed905e9f0e0b0fcbf98d49462019d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f57ac26e64dbbf5fcbda8f2b4ca8c8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43201fafeb8debd737151fc4bd20e51e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbdaf6e05a6309ec6c0b4a725493a3c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09608f7812c9fc97883cb8263a56ee3b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d00c9f960749a6d804967eb72142fbe150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242aaf7e42d02c5cae28add0f79c7c0a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967f1393e00931ab3a34f17888cc0b71152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bd6643ee4e79d3d3fd04e585c8766f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d196a5baa726e92c5309e5595ba91b3c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1a265cf5a42c50f6e5d3bac024b513155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9f93d3913c60253f6cc8cebc1c116e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ccfee385e47f207b540b1719d70191157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9428766f87d4ad180d8f5624fa6cad1b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195a70988ef70cad6c519990b6cab78d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc42b8cc3d47a15b5b03051a086bac56160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f4ee39a6d04c5185c1defd91348bac161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180f8e3f72a19e49d5ed463f7d4d6681162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98672f334414c8499ef9338fe15d89fd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc850a2ed4f2383d98fd8f6b935e2e6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29422b2f0144c1c3dcd162c8fa8186a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cb0cd0aba3c2362f8269349a3b45f8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a33288d98d05c91dca3f5326888f52167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdd700eb6c2d8e35a3a854a2ddcce01168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe94e3e7e0a2117bc48f09c46e664292169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffd54054edfb7db84e80764f90819b9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a5a92cdbd7b2f9bdb93808a89c1a64171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f82cc6a4b51068acdfbb9e88ec59a02172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bb118293dc2eb3ceb3f3b133363c6d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c05b5ca292ad09f74a80af920f2e24b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81954de086afbcf4410a5fdd4c8666f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9165a9d65a5cfff568e29bbaae56ee70176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c293cd81d9fd705f5971475a329474b7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a5232da1618a5dbff6c883a7717aac178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f105570a10b237c1b19f1c3c5ddbe75f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7162ea0d809842ca8537414c5d19144180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a6a9db07d0a77b7cf846306df84f29181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10019d39ac2a86e669bfaa8a477cac66182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeb01e0c123b27758ee6abb87c095b4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e29d68d10c0afc5ad350d9842156e70184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e8835371bf3c38802a0efb7212b20b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ec4821f584b1014372709b6983e4ac186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588f5edc3a1ec2c537f2b0d02a34323d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce525cf33515982973677d81bee2141188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5084c3fc1db38a780dd52a7f92f0c50189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46ee917aa155221b6699afad03df559190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec8738934e3fc0f064037b45bf67102191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e2278cf9df29fd166c835b38c9ff51192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21e218715ab8594ed9105ca93b85d2c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c61bf692680888ce1316ae3c0557297194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60165851c14098e901110add20b5e93e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bdcb7c67a579bc18ffa1ee98701ad3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7898a2ec1287cfdd307272d8a1b2dafe197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e4e6836e48fb39fcc6817c7df6df25198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9a8c288be94e98456742b864683deb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92964a03dc93c3fc594b127ca8d0a4c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329b10881102e07022563582e76859a1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc5c52f939c12de2340ee288721268c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331e2b931654040b97c946e3e7ccc8fc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871aa71cdff803514b38659b2227549a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84411b26efcb63dee222793d69dcbe1a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f270d23e8a3e59ecc11cc4f0fbd13d5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7962b32372c07024ac23c4ebc289c1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66450303f19da65ece2cb4559e5cae34208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795a1302605d2b5fd2ef0788cf518c73209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5950741bcc5f0b29551b61c73c94c71a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442bd0a52240ca9d0e5d6eb86c70cbe7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fd4ab03b17a533cc3d836c26076785212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dedf7a75cec20223522ef64e7e0a972213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094e73e6d19382e8d1b48567a9bb62dc214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d8b9a90982ebc228769e98ab63abc0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4696ad75cb336b5f0dcbc4924cacd2da216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79f29d2cf8095cbaa8d840837b6d752217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b680b5492400b549aa382e0cdd1c3624218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712942963f01f71f70266ef1092f73c2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac828f62f824014120a247877b680548220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160f93697b09b274017d02e5ffebd609221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b2f33b781dd25297ce5acbcd1068ac222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb416cc874dc20c1c87f292f5c87ae2e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6095dfca11a56441d05f21247de006224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1868a767fb9dca76c5557c709c704ac1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dcfad3e624dd7d4cbc169854cb21f0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db06cb2d5b5a15e33878aee0d9d979c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5443020bc5e3c2f412730a4c14e1cf228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9406e1ec9771ba834477aa8238f1a5a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e728902cd55d80ed8a4b1075f8e5a8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e903af87e624c5c8e615469ff52ebbb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965041c827ec4f1e7ddd507856707642232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd422c86ebb8bda97a52de39564c29a0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a53f37db3136b4e108af062a71545bf234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3361807776d06d5a123e1f2e48a5d27235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f19bb9e017ee8823bfeeb59f6d8dec236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2f57a29f9ab3f6d7ea2fcc49225023237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef8f2a5b733db24d69e4a2355d1d907238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4222d60feaa0076479fdc95595dfcf32239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eb7154ed7b20f898a520893e1ed259240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eca020cb081c8ebbb98ee7193fda645241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4215094a54f41e8752573c8ae18f6a8d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d696f639c75a01cce23c93617767a8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea36b83970f9388669f8777b7ca30f67244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f034d0b4c5b593a96fd3dd6b055ac5fa245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5fdc7d65c96b3c22249639cd9c6ae6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723920a7cba22116baa58c6384f6fb9f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5e928c113c3dd09b00ee33a629594d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d8bac3f46cf49805863c01c6c18496249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccfbc15306a3e873e0cbd594799b51c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2997c1fe31e2abfae3cd592569ba119251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9476891ac9f319d96046674726c1c97c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9576ba53ea7f621af97053835291e8b9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d1415a152fd06ae1215aa4b7372994254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c577eeb8605d0c4741f75dc0e41170be255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68afe519163a40dd192a426b5023a2b7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abb5b7ccc0247bcb20e42837b2afc07257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacebd75d49ad1c865c81de77ffb53c6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5f06cfacf3f74836d3a70b990589f3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90359e11e94b29597affbc9ec6cb282d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ea02df08495b3dff4befc66ab6465d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c6e54d36591755d0044b53177255ab262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c35e8785f6a9409c50baa9e3e6dd7f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c054e8f443337bab64fb062e4d1e6b24264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04660243f469fd2d4280c36426717118265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e425e7c8e23af592a2b292152f32109266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986cd22c02db75e01d86a0b6a12459d3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28afdda909944a83c2fc4581cd4cc161268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831965d047000931d72218d38dc14f37269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e814a82e0cc20af84947dfef0a0a371270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386f676b1b27bb2cad08b9f4bb86a387271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8306c1d1c1651225da98600117b2f75272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8968d9abc22cebe97eccd25cf8f49f6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0830f6117a30da83bfe849f9485932274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d89e3e920b53779ff19bcbb80d94df6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a87ca531ffdff680ad13dbf19b2c35276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ee5b6137b2da180de8ca7c8d1d4cc4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63039bf344c90a18e278f1492bbbedf1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e371a2d1693815d15904ae4b452e6ab6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5fd63e69e916743e91be31afbe2341280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d98e1b109d832a2b47192f4d934f80281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b7664ab1762bae2e475c4d063b7b8a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3239221f097dadd0aa12530675d037d7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086fe92d0c43657498d9e78feda5293f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6727567aa1de4b8113a8fbdb320b6f7a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d32555f06962bcbe8fc8429b576ecd3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bd321f46997a9e51d6bd1ee42a6c70287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3754007ea8b66304dd2cf4037704ed18288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ef2090b79a2ce99a19ba880cdcd809289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1de5ca9ed36d1ce5ccdc135b0ad2606290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46570a125202f3a8aa9c9564f6e403ff291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8d026d652f399bbe6cc086034d40da292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4727c6f5e6efab7b9e24be4e8e00682293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc7936af03712a8f8b4fa75b3ad269b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d2765b86f910d0174608b109975a42295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d6d693df2cfdb751b854d6cdf82ae6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cd9c16901c90b0dc298257dead0f79297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7d03810a5c3d58e6320ce3aa1ba034298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80be45ce5838b9d3f79e80a3895bbf55299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92791b50fd825c8be5a3798dc06ebff5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14571cec367ba2b77d82eaba9d89989f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19219192d73b058bb544088c27d243e7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a7926455cd2fa5cc63a2d1af67e301303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b991c6815d5ff1d0d080c901002fb8c4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26313541976c3301e3ac08e33af3714305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c9aa2570851f66a2119dd367b9fe9a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a45b8494fbd143d2c6b589c417c28ca307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d1c2a01d0c71fc2ad6b8b710456681308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9dfaa542434f1e0f70d0824c95421f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5806662d60065b05a09335028040787b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4369d19b231697ec693d1e3295da7ac311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e043e5035f1fcbc74590f4eb81bfa1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e67c73cf9f45cd4cf29ac5d93bde5f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23148be7529e053890468bc8ff59ef5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85814192df15a69707693c72968c1b1a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2161984eec1a5e7332b82681e2a1f3f7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebcc3caf7dd0e790f7545fea1160665317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b26ae44a6cb99f91ed7390d1a900c12318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c011e0c87c8a5e66927766c9eda01d5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bd7d30b8ce7ce7b04607b213317c87320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca598ff7b0ed776891db9eea90065462321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7f4096958a7b27305fd80603bacd41322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6578e30074dba10d533fe58c084caf7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee7a9ca30668148b99baf303b0040fe324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ef71a337086afea7312f9c8bcdbc37325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75e6b383e49f2853fd2911e156127fe326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280f85bd8b4175043a7b752d0ca3e925327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79b8c5220a37e8df73d46affddc5b96328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daaaf63e2549de5d1ac4c99db40ea3a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4ea8b4511958a26ce1089b26e35e17330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b1f942dbb5684b4a8c1112db61f731331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92be17bc18df2fa19d7d90773e63ead5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70189f1a837cfb1f134b0ad45d266b45333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f565cf231ac8ab400c97e775b1a92fd5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c3d62ccaa1f31cc1395f71eb057155335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0b993f16046db2c109664c3092c11c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a5cf43b3b2bd662d9f4579bc90f1e5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cd16d810b471f96d11f00a57d5c47c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6ca6371993ebf83be0862218662557339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56651356326f399f1a763fa431c0cf6d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afcf16f889e882e307d881e2733cb53341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab60c3c614192d512e77e700231838b6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab8a007b98335fa92e157f37a30a7a7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4331914e6d752c29b1fa8d894c40fdd344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542d122dfe91df81c1d0486dc6f0ebd6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3af9a0458f4756086f99ac60fe86a03346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec15e07893d6cc65abe60509fb06f2d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f7b0d42f2f8ff57929529fbd1df9e5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624fab1a2f27d7828f7d0a948d37d6a1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972d6f018c85a251f8d5467cb828f138350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a251917c1e76e7fa1819143c26ab347351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49cafd3e9151cc70b2575cee88be01b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc47e76a3812069d5fb6e3899f48005353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfa80d1e1b55e5e52231fa4dda788bf354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fac5ad33343be1dbc58dfa4df112726355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006f19b5fd62e77fd431852e33a696c0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bee2468ce4004fa60a726849afc7e70357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84480e2e59e79fdf3695829c96ca7a7d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291163a3845455e35d0fc40dea167196359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f397ee15aac553a6abde17a1a3628085360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3b2212ceb0e919095550031276c575361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024da24bb3b13a91b47472522c457cc1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d52af18740bad41f794b5fcc88e733363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0322dc62b7906f50555a4ee31fa3e42f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb39ecfa4c0f507d433e2a9e81ec64b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3ab3f46041a15a934d1ba15317ec34366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27abd70d372f690ff0c03d2a7b95749367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6a57cb499048cd389b667dbb906ea8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91278f906b4ee5efcf42bc0bbb9f4e36369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486841335da2f9aefaa078360da66ded370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfe4589ad998ffb1edbfa802494316a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139b73689eaedf4d42376e0986f0f6de372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668ab83d97e121420e42a6d8b6eb25fe373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d65a72d7504192f1706415ba169ea46374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d42d709766b81e0ce4e01847cc159ad375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b60387104292b9b73b56c374388036376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0af0cc761f42c686bc59b0b5ace9e6a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4438de9d951eb9679fccf13324577abc378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951e70671d454af9bcbbde45098349fb379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a474a18aa7bec28978540367b07edb380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03b34450a7f256b39c9b9f189dbd0f8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34b81b03edee3e559738d9840e764a4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690b4bb6de0c3cc8b7ce6b02b746be23383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e640d1621420e884b751756c0b43db67384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7553e12487734384888364f40fd81f1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7db986901af4b548795385f7cebd71e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3729a46b528a5865f12db944d2b95d82387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cfb5b4852641095e4e8b3e8227f690388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b054b66692315b3debb080695756ddb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2923df9159d2d39aeabfa1cc79d48797390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07a2b78344a2da5fbdc30db39ab26eb391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eb8b3a7b7ff39177a1e4aa69149550392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5323f81132d2ff621ce46511bc99a960393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed155c65c2e8ee5374e2d00863807ce394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef52a999efbf7978a4b9b281c66480d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56589067a351884d74e019251a7196cc396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fd3bbc19d919030fe780cbf9ffb85b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430a178dc2331c0805875f486b59b655398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed805a1eabcd3eafa49d482c6eec0c6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd205b849ea9e67a050c5cb42b587bc0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232368a1ff48bb13d01b12f8acc9acea401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183acbd27755f51b9e6acc8646a85d06402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f534aa17a141cd3a356e9022ed27f7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d4deffbfbd383aa85dab89927c1826404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec307c690ba4444d266769c189b29e78405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80213542562fe6b9b43697c234945142406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c69625595b55228d0888f49d3e7b97c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eabe4fa2b84738449d3831c6efe2b0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4bff7fc9166170158a60d450339771409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b278ab928f398a4b10f973626503808c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63970d034ae73258c3e2f8771c356038411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727f1a45c7b5345442964d290e299f8e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb493639ba6c12b1ce5c36ee8bbbff85413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1946e57c90500e7bd7235f3f276749414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2812e48ff4b96ac7f04b05437663aef7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfd6ecd197d42283c228e75334f3aff416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fa4eb0e766145f0ba8b652cb319309417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4411028d9630c489e6956db3faf496418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2171be4094b25a91ad9ad41befd42281419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2437ab43f72b94871a4a4309dfb16c8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4afc7e1b75f8dbed7896eb6acc5d6c3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d4644ebd076db26a0ac4c028f877d6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34246fa14997a3a891df379c0c9eb9db423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261204fd4d8beb043a9d5952ac8e9de0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a85fb4d357f5d4f963dbff3be367db425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb26d3816999be8073a1cff9a982408426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfc3624410f7191b38c92158a787d29427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f1efb0f310e65183caf7c3dd5a1022428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7843e38e6a2bf89741e51cf010f44f7d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10a9d87578bcbeceecff3d5b71b301b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d933c74c0df6549cff106930b815978431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd1952e1c9991e5a310016890f1c1e8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af5eb0445018d57d16ced038f1bd181433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb42eb6721c0a77dd2918aa19adc6ee434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ced11e6ea239f0f2efe80eae86d862435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bca19264c20c2effc4a4a1a8cac8b4c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7921f94ee087f9a7aa30a738c3a52a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08415a939a7df7d776e6f0167345f31438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f41b69433de2e4097547fd9790ff83439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf13eb3d5b9cba0fc9ee85cdbba263d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfc84f20f914708248d75c6c066a4c7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e5d19862a810a3d3ae206c52c75e72442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361066663439bc67555ed68f3db9d299443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30316d9dcaa34ed5d5c6179d4dacc2ef444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1036f387e9e1ddfd18425e40560623445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ffc8f2ad7b7f12d2a14181c99fe9e5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd2a8609c0a1f549970da2b0a33f2e6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e59ae002a7e5551baa358f8c2b8af04448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75035ea5c12c0597664a64fd7eb5c3ae449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac8e4d2a65c1b76cc583d31ccf97664450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c94e83bbd650077da0f74a9d49ead6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970ae9be782f224c703ea53c50533bad452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8e7253f258e7d80798cdbd02473122453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cdc1d604dd6fead63512e655eb8d03454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48d7b89369b5bcfcd48d9add4c5efa0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8497731429d7b748eb50f3928320bab456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef7e2b67ba72671fe5aa2ca087d6baa457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc919a57013e30b65dc0e0d47b79f93458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed2c3273b46cd64a2434c51df3204d4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f744cb66a077b42e65218d0d58879e5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd52da6a7677202d2c96e2521d93d55461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a952020005e11a668eac3abef6a6c1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f8d9f4c4d6464b8308689aab7dc1c3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d64f14f55e0585df46f60301e5e483d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fdc9ba662b3d308302397fd763b2d6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48ec630400f3b3495c5206828a18476466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a555ebc5cde8f19fddd67ba163ecc1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdf2194eeee0a6dc321c9ab08e7ad07468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3b204ff7d0047dc4224de0ade37e11469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c209992d6ac3b64decc7a0d22a50d3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72c41fc777af1c71bb8f6cb972ab9f4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeacebca908475456771992e77291fd472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27cc89cb6eff556aa486e026201ddf2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2a3203476df79618334a9e990d5400474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9578613099ce29ce562932173d20d18c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e18ded61c8849e0ab7ea7443f74696d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232d0c0625f9412d813f4917746ffa52477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b140d5b2859641c7c56be87d9e31344478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361771d36e00a8fa641ee1a2a818714c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577bf8781db567abdb920cad12b0fb17480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6ce7c7d718e821d27d16ccd107807d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df85f8719d6be3e2d57e81c8afffed4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc5116cfb06cfefba4e26ae49a8ef34483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadb27e17f35dc8202046a55d8e0aeb3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4291ad8f9e335b3379b3de69eb42913485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba0c3793a3f8514d649b0bf0b9bab50486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e6e46c600620b72485d15a30d09e88487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ceec74ee185cd3bc544dbf37d516ac488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09ead0ea9e84df954f93456c3bd1293489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c42b1e85648f3325f4f3a6834bbaac7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219aa3a5b3b2b1afe30d0c7b3e554aa9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0ec4c6a9779b7f0bde6069bc2f7603492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956c894e808662d1d6c2e2661636a3ec493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d5cb774d6be24a45e795847c014d49494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afbf7d63fed283e51a68c6f9e0e2b59495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debe1e5fa82a2a11c48912c1c4dd0e81496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ff587523d7ac79bd5ef92b0d37870d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9954e1f43024c6a27b02f68f6b41e1bf498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd45fc51abaf9c605fad63fa5e6f1aef499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ca35be344b8226f360049075a9719b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226d8cb4366e6882c444787fb10d865c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c0a50d7546e1c2496d616e43a08605502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be973e7ab2bf4807d970130dcf8685e6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fba0425589196c5b91d030d5eaf690504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbac79fd5cc2146404e185c29458240a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acbf90f21c78cc4d73b8985739319f1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad79520be648dddc11c610399f7ea07507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c628dff32efb8bc9adee017d2612f70508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803197c79eda04b03f8ead0b4ff840b8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96b01d6f2e3c79124fc2e4a5f4581e2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b950b7e21381b850c86312fda773b956511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0226a8acf7f262c96d4919dda6c27c5c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b354d6e17578ba623930901152fc84513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ea9fa5290040299b1507f58287d888514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba7853494be7432b15ef68d3b0bf4e9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9718ae809b63db5d58be6cd20c4e66b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead4d94c63db14af980d3e8c21245d91517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a10750eb6ebdbcba5bd8d41354c7305518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9a9f6f782e4a70018ba9bc5d61252c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e4a69371f524d162da0169266a36d0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2da341b7cfcbc1ab53b08b0fc5c3b43521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee47dd8985b096f07d75b5072f7d987522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f140a3fe77a5b7fa433adc582993c7dc523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73607dfad3b82935c4174e55d671abd6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0f634051793188a76398b78def5764525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80276832d99e323ad764b158f6a0150526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdb3fc8b2c186961f572f241e0f523b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327a112ca59916d443bc91c608ca34cb528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e8c2ff26df1c596b8f1665b6185606529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018bc0ae134edc822cf2a231218ebbc4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee56bef492087dd6f978fe4ae0be813531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad28cc09c71300d9011d51b517dd3fa532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f0047970ed3e5689dafe7ca0b0030b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a9f3b61cc799b623546138d3dbe3ec534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d77db6c143d180ad14952a567631f1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c9e568c0cb202a094572f2952b2047536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a966b09a0a0ca5d4e1867ab9c194ef96537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0991d3539d202a6a66fdc607a550d0f6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4189eaeab8e0eeefdfb5b09959e255539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482135de97fd67ee06c18ceef14269b6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c5468a3d00cde46520c423f1ee2fd6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93c8b89766b902efe91ada3c3bb60b5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de46d600ee52b8e3599a9d719772c945543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1d06d5babeff455f58e453313d74ce544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac9d368af1b6b3f1e72b833fb759167545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364a004d083cb816cf2038eccceea34d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec8a667aeb40569082d1016b898519c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0710ab381787fbfed8d8d7170ef0ee5d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c76ad9684cdb8c3b7351eb3582af1de549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770da22bdec0e814ddefac7949a3e205550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4477db81b275e5347652c2c5fe1881551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69318cf683f9ee04c10159d21e850520552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b0c91451664e6a22222b3fddc8c31a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea7e8c16ba80c2b9b59c8c218dfee1f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3f772118d1466c9fba480838d6064b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a05e6dc63a80ed748660cc93407c884556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cc063ee1e6e37ef0264990572f6935557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c25cb22613f5d87665bebaf4363c46558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa06cf15f9b9eec3bb5dd83087f0de5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d0d3c05750b1a91e04e69434e0f1ce560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80fa47eb5bc8274cad0906c4233f3b2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed05e9ea86b0751bc392ad9cfbc391e6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef8a4ab84353d487180c10b94cd4282563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a566771e649ecf659f0e6ee105e0987564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf54796eb662c017b6c3bc9dc86b997565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f2b7159686636ea5f4e562f1a38948566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5fec6a5e7690072c3262c1b994c97c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e808f2a0d51acb31a52d2a6e30bc95568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d221839b389b3f5db41127677686a3f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ada28535cbe430cebcbf3281153443570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7292b6386e61d3a61eacead55ea5e652571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4710677d0597f3ab99b00ab6030d0f572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2c22f9acb56c2f067221680f727aca1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa545d8a51215aebc368205d6bd5d56d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643104eb61cc6794e9dd5da921301f173.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc9645f6bd2b2c613a688f0ae4366334.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c32082b12d420f3058b955cbdd158935.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b8e5a69a982877232fe58a63de4c8e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25195085a8bf1c3f0d8a460956e4ed867.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad15134e2547ba8e42b2fc23001ae5888.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021c161e11c95f12e3f7de7ee303d64d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a6676555fc09bbe72d3f0b5cbd752510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1547e3c37e148f7dce63e145f3714b411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4724703eba21cb0804245c16db73c7c712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f36f8a52c087994d7f91403edb405b613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffc93a19a5f536a160c88ccc3670c7914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440f603e827d0880a4dcd3dbe768bde215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4090002de9a50ed78f9b22485e4c063416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2ffebdf981ecbf3e0c8736a40ff18d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4016deacf1e4d633edaead37cb438a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d9d4947768afb501910619750da38a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a875746565f9695b56da11e78ed7af20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dc32028bf89a737316d07dc7966b0f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c371bd9a79d56298f1496a1dbd0752022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7e61dfdc4e03c4276c724d91bf2ba323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065e5ca58709daf3f15fb42383159e6c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e7205476a9175b83dfedcd9c7c25ad25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca1cae4fcb779aeaa810dd81e8aa67826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965a07d6785fb77742a26db54112b32d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182443b9a8b2adb9baf52558332bb0f128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ee4caa75c3814fcf9e643d01f31fea29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea13f3eddcb0bfa18850b6a2abada3130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23584fb8cbd0fb29d1e97ccd449be0831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ea65dd77f638e972a79bbceb3b62a332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd0f9687c3d2c7fa012c224b823752533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddc4299b796e6e633b51062117e1b6934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634b8fa8c0ea876a0e16ad8994365afe35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f943394a3c24eaf22a06374604e149a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1989e187099b4179b42236a17c17400a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f7abc5f77aef269f3b1cdaae4a3dfe38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc7ed8d047120f448b5e27ca96b770039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1dc75b205dda967dde23fcf4fe600940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c785f3b25a843ec818d2a1036b81924141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580cf21f9d5b1bd68eea84a158e31a4b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89cc65de2bb8f8ce89272f6d1841f3343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92b5e4a2950f3cc747b20c6d22e91f044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4565863024db9bf6f3eeeb7b7efacd045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12e0382714123577c4c460f6d36653e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc23761aa406f4162848f77269698ca447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c468b8b9ccaa1abffa912015cdd9593a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b31239e11861d228aa640453c5ef2e049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78424d419cde500b8cd3c382ff9209d850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa83c41f3292fb94e104fed22b5127151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef14d3655bfaf5b8d03202c36bbc2b9752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7abe16e4a46ce3c265729fe74e764953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0ef23fbdc48f703fd57fd1da939d9854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aeacc96d1a94f73994007565cba11755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc647da81402539f3fc8f0771681ea856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4389a26bd491bbb6b8f0eb594f79e4357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441948c57782ed3ef95b327568e1f52558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5096c48d7e3d16667e8639abb0776459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea009184cea390aed13e88c9a56f528d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b1b4344cf5b15aa2ec4154c709695f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00cc9fd2a08230675a6f5f4e338f51362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28387c2fc8a41d0e7e9ba1296a2dd4ca63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a05558dfaadb1f971e0c62d7c91099d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72e3696056948ecf4e3235c36f27c4b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e08388703d751dd37bbe43d6126c3066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f618c2d0ea677771cc8091af8fabd2967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f77fda1d8760b13c197cd56d6f7d6f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4633e618534595dfc39ab42365fed8e569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f11776a7e285c34aa8592ef194526f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46611d84765691611bf672b14f90b36471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf3fdf4f9d54bbffafcd1d6499ab80972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351a05d522b29efbd7c09657878aa19a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3530704ee304b6867a89b79d1431b374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c544c994eeef4a0e248d75d9d873cf1875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5aa38942fe40b2574f403be68e059a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0b614cc9a9ec866d803ff5badd911d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7665dad8d1ea4a79fdf48901226f2cc178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c811da6edda5b84ffe9787359d2f571279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e9dc8dafc335d002f8cb44c7f28c0a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456c7fe303e265109dc4321d387ed66981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39c31d897bcec3bd72a7edef4f1259582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b00787871fce9e26c2a50a4fb18c7883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44a7da4f87f741a965b2e19e4c31d3484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828b834bb140be9ca454030c9c09f22485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ae2e0e0822d83fa9ed11b37f62e43286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3d097e71ada579babbf955977988c187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bcff551092503c3bec6938425da19188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a212fa13a193a26dd66e9eee35bd4a789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd010136dd28dbb8096bd3b0e087ce290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1039ca025ce83d61b20a6ef4dfde9f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacdb0fd26d799495871056ba5ec183892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6369bba8019fb1b372f8d692d920ff193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dccab379c9d42de769718136ca0db8194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fe45b7f153224e4f13248d670341d395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38042052caccf5fd12585d8dfb90c2b496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d11f087ccab4b5c3a6a805c18c7edbb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa1061fa2c57c6f0ca070a744d5592698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089be17196c42e1b0588ff234eabad5999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb4a56490ce4f0b1c0685482855f7ea100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c3caaa0c12b7fdfb2080fd8e9faeb1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1d58dacc19413155f31f497ac57751102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0716c0ecb03e0ba67c3efa6181175c5d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7881da4349c73ddc184b423dcdf623e1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6437806b82266c8f0af126cc220d741105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e9b300115c09caa14dcf7e215cd911106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb697f450f1ba7a1b2d442f046d7074107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a361adb111327381ce4175d673f5f8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c85c75930dd130cbf88e053b830c9f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec3415dba304f7bff1e9542af23cce3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38d584e37f80ec0b8828ffa99b536cb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b43c74be3f7fafbcac5eaea3514856112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fa14ff4885674109f49c4564ea067b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076a51c6335073f644f61a37264f89b4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2d9c77dd5a753da3d7d552eae3cc1c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2287a8c6235d8ad8c78e511ddecfee18116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ac3c105284d80498084aebdbf857d2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0143fad0240ef1135809510df2330a54118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b859f2bb79add79f6e50b2475bbfa3fb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b621ec88a9406971a1b873ab86615c0d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5ea745aa83caa6ea169e46fafe9caf121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0fabba1b2eca60871f30026fb0eca7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d4884cbf4d8e048c0e139790d5a1ff123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956528b1e86bb036ef4519998c16bc0b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8db82c3f0ce06b329e052d6087a549c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40de948c769d6197ad7451aac0f9d31a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7bb192f1152cfd3f0f71b78dbf7ae6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0d25fe05a37bf0c3c24fe44cf86e7c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c75884dca716d25cda2d703899beae9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67052689ab1dbf16348edc94bcd477a2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f68c9b99e4e948d9a987a666dbbab2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8517db2d4783d0a7c53cd312276026e9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be84d1ad177940be6de38a1b26f04021133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32a2e4084e0f0d04fdcfa0dfb74ab38134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45ac1e8f41b14b32ce45f38d4f84e23135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7feed9ae58d7196fee3a6c43598e8a6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93aa3170f2f25ef06e943af7b082221137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d5c842c7f9f0e6494a211a8ef612a3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008e4eaee8ef15f73413f16de80f12d8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc639c7b8bfdd58232b515cd4ec8470140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f674b46554e1845e7f58ecb74e092dbf141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785f9853c30ff27dfc7df17beed773db142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcb805e93ce6da58b53038c3ccf6e9f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746220d33aedaa380bec958bd35fc243144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a924e8854c48142690ced8cf094cee145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefdfaf03954829ab07d3ad362b9bb43146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9b1caf31f7570f4ab8eeb9ab767f82147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e370ce3491b9bcd2a78479b2c7b8bebd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1db09085578abe32246eaeb7b9f77d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a318947594aeb796848e51bc81adf6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac131074eb2062f72130e20cd779d20e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f693f39374a63b09616ec014d3d1ce8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340a782390e2e5203c8b7fd559a86c19153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503d16c490b829f8b7b87f89a82e3376154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c273e208b15ea65816a7edd289a158f5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936d3ffebda5c8ab61107869d0f3157a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc9c8f4ec015c5267dcbb32c9e2afa7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdd75398232f5a296d3485dd9296239158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674b238496e08523ec5ec4109796dd3c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4633a0b5493b1d91326b0827213095c1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d638a9ade5179fcc3f45cfd9be284ba161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9848f646aa87e154bab3a90cb32a71fe162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e214519a2f82ee0b9cfa84fb75c7381163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ecbfd11239b2eb0c98098c14a9c594164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5b5b9b50492b3c945eec35315f3a4a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db8e911288b5eeea7c8007b3decc736166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22484aa554f3080acd75b8b7d606ba0c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c649a6b8c3965f0089e27a485aff18168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff5d5441fac29671242fe9e803fb8ed169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e296fa2bad8a4558ae0f87e14ec463170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d8777c3fd980c94a528cfdc26c2ab2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db424e9bf91b43efb42b584430af00e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5f226f536b7972b88db67d08191edf173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed9144a53217a96281245a883b5a155174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58fa04f913f1dfac9d89073187fdadf175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961d135f9817d2f5da076b3c32127649176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384f502afed07077182c736b782a39a8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a199049779b6a0b99adb29fba5897b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc322f75c5f1e13ee8d2e95a10cb5d4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960e5e3a5ffaa445634dd7c7a19dec7c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8669fe30bbb2bdcf5243317a288c4f09181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c98ff463186aad12844afa6a99c6af182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b752e7dc207d6612abaa77ceaa195cb9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77719b94ea1f3dec2e03eed0bf442993184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5550c351c26a2f74e798e608ff9250ec185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7aac98076f2908d855889062490636186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b127e11e85a43b90ec0232f1c0e3ca4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564d6e97eadbf765afa7aa189c37f144188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c34828adc3f2d066ea234a4cae36b6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0eaccc1ef5848c5a41280c5b8f13d3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6baeb586a1e90f338012a843d1e7a0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ddcd4caee59c80420df7de6a45afcd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c438feab1874e29ca2d82de7fe15c31193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d7131cd67988788253d57dc5b19184194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b81f8a4355ca185844d267c1e2b7a0b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36a4658e53c56b00084fc53755d05ee196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eac56b4e60da71844eaf799d9db0f94197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4364429ab78ffad2cf74ca3aab87daec198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0a96b09d6dd78ea8f03a187ae65a3b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45d1db7846a5d316860268a2009398f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c50dad5b116bc91e7700b20fba2dcb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2185fd50b3bcc9a5b578897713fbd79202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f09ba00e9cfe525b3d2409b41d2465203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0758c7970f834179d1ee684d314670d7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4279292acfbac9c1fb27542a26e7462c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdafd3a1fe1d7f577649ef20e1f4fd7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07a5eb000f49b068ee040fc68ad1853207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9f6d1bfa0ffd2cccaab308e7e8c0c9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c09a6e1d6650c0ec8bf19d9e9de5bc209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be63d7429382c5a93bc9c5393829cc54210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076c39cba6a0a40a4441cb31c3d981b0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb0e63fcedde6564b04cddb11d578a5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d0ea95ce0a1b25fe9955a961eea002213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99bb482a12045940cd7b9ea015d6346214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4fadb447ab89e03316f07dcae69c5f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e261c88dfe18465cd182d7e1a8bb953c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f78937c7d8e8ef1570aa68e9464550e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04850c7161e525f67ed5e67d23874d54218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51458198b8f6a3be40a7c254394b78b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1169d11c181211aa253e7c068e3d0d8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d251689288f4f76b2dab2f46828f55221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd58a7dabbfe5b27bce16994ee399183222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459f582c2441f9cc4b045ec7a69cfcab223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0395a46ced6e8a6885c18e61926179d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c036d8d6f16fcfb5ece1e2dbe5917de225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584569cb67ce9e8cd8228904fb0bb286226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25a39479cb6d4f2986ca0d9882b7fc4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a6f40cf17a1ff5c124266c1cdf11e5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b734f6f9889cf4fc2623c242d428efb8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5329320ecb61a4fe52276b5cf2a50d72230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748b7651ff7b8f96b4f84635ff5a266f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df27086477b86bd782d38f1fcaebada232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086e04c4d3e80bc1443b606c166ebb60233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80060b6f4546706b1dec4c2dceb5e02234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d15e5acd63391e72449443393260f5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a766928946f57daeb5d3ad221f09cc236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a572af44aa807c3f3610fe0d51988d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cb337b76bc0e4ce5b15bd9c3eb4ba8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb90beb92d1c2a9c15c1bb0ba81a6ba239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10e4aac25d78e570158c6c7921df410240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48ace1e58fbebe33b20337cff47194e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08584ced8de7513c5f38187814e221fd242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565d1b6b035bb3ec13f008240e69b27c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb3395fe277d18a820ff0c31f4ab96b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c078e4b8e603173549f36554adbefbd245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeeb21bb8fdbe262cd1a71d5c7c1d4e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdfcea775dc12879052479544996fcb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574120ad3667a9d813b884e78884c88a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1972c9f16e22edb11187aa1fab09b76249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c562145233e355a6a596d3cd3ca307250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc54d65c769daa38a2cd6d29d8802d7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0655e9712fb5c00592ce7eea3509b291252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1266611c87f000ae166316e42a9a4330253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8b8d514b3465ebeb7f8512f7044409254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e27ca500c9810d145623548e1340f7f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a38fa4e846f8b3baafd18e247f6e0f1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d480cb86935140e9f00ad8aa07c01d86257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507ca798dc55619e92076e980b565407258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cf5ae6e75526f55411d63020201e3b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa76a5aece7f1e8580f8e971d1c8ced260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2da8816db8173ee25db30261fa08f2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42879e3c77867184cccd09a215f0f5b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3541ae0ef44827fcc74c817ac14aed8c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6749db5e69e4e3b4dfd68ccc34abb724264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa3f57b38639cf16b4ef07078da7782265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7878da4e30afb45584b1209a076546266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9453cf0cce4197a760942f02590f920c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d417800f15ca265eeed6d85448154d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67616291b747e900328126d0bab2fb0d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2046c296ab20927f24c463d430c4ca6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de59388da4de1ae0d39e21e49df9a2a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff1a5100ecd409733d103ace6160518272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3047f7a3f07a903e8815abf8ec98f362273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2af24d694c9e190f181adfda8e0a2b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c97db8d4ea6cf1253928d0e4378719275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2336779b88b58b14b65f393197908423276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998d74e98063624f48e0ea44171ef228277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f38c2ef2eb8ed2ea98d703d0dd1c3cc278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0611c259581b73e7d8ccb12f496d45b9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6728dcd01279ec325921ac8536a512280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03964645550d63a1dd68f6d6a4dacffb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa05b770b40c7103fb6549cec4a3582b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af546e9dc8068e5c0040cf12c95a5aac283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e044f447b9402efaf1f72fe2c3bd7d8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e49971cf060b84264f28bab8eea6f6c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cdc1445c547c84664e4721561e99f8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5793a06d36d58299b58b4becde2c72287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7210f689bc1cd191309d9a4b9dae1d8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7513cdda1540157df87d6a82b4865840289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9f1eb9b6b8721a967b3a27b8c4ec85290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5858abb9e6aad3ba175a00d880e92147291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3d8571b693fd8018d6c3d457cb7c89292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eac3b6de9e60ec5f99767fc89a0e3a3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e38a1d56ab834ff9c8d686dc3cd49f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e0db5f4ed2599a94fb5a6207da21d9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015b52a7e42a818e0d4cbf61991a0e3d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa415ef1ae13886bb3291b4e14dedc06297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea34b896e0c9283d551b551347438131298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd40414fb817c9c96673c17fe5cdf3f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629c658007c8de6312af2b287b722aaf300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d3078e8f29709e789870c2717ac1ba301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8c0b57cac58d7b0bb136926d8581ef302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad46af5823c7018edee15baac3509e2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfaa6c2070dd747b661d1884ba948e1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c57abc8171bfb59acf6e2ec170e4486305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe4805bfd5d5d2dad9ab26055ccf9bc306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57e81954a0f8d4936275f6fe14596f3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276e4619d09b1165f1b2eb944d90f98e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e3a198a480e8c1fe0e3aac56f4f081309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f6d07cb155dc555ca658adf392646b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bf124db2fdb208211d0dcef2e01eec311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f47bdbdaec53ce57bdb4cbf2bb1166a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41d61261a4ca0b10bed89b63b62a681313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6450d2462db39ba6f08ecfb5ce6fce314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4961a216abdd68b77a5054a66b2a7e2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70a7092a793a3c9040c3b4aa13881a1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f060b54755367f67beebff0949432d04317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a4d767d5de7232be3133f37eee5bea318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cc46096a7bd7cb46ddd9217dc3e52b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63011037cb5c0d33b2ef400cb16c5403320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b00a14f4badf0247f47e72f2ef4c02f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebd43daa2bb343caaf266ffe5554aab322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b31da2351dd0eda75ab9f9111753ff323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fafeda80cfcb3b14e87e8b6adb38e9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a91315a01320ba874c041a0c6193fd1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c887462451a35906e674e581e5a83927326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c645325fe4ba0d2c12860cba1a40f530327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b0cc240c62c42fca1c27c00bc06bc0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36bef72cce6243acdc8e79f9a5f159d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1676b524b1f4b21a435b415ef36def5e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1999d942ea1d0e8481c0cfabf17675cf331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adb10a3e640fcabed060a456e2758e6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9e859b552b61902ba615275cdf157b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f313b2ce6c36af0696bd331f636d19d9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06846486ab3997ca613f3b04825a1af335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94f605e0e1c3922adc94ef9829fffa4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6492f1f460a225429542fde0862c1873337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cdc05addac433a302c6a8e94bdbd89338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc413253a833df00f38ceb841ce9fe05339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0801b40fc78933993dff783f5b9817c9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e1e4b1e68ca451c9875e62bf6678cf341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9705b92ef69eb4cbb95b960a86a36fbb342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9146d6fca69b71a55730570b9348a023343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ad6729fcde68d2c6c2bf9bbfd0ddd7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc40e396a61d0a82cfc5c90c12798da345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279738580691542d7365a6a047aa3d3a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee7c6c12d9a6102a7d1878d6a5bee5a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5afd9197f98cadd45ac135bca6b9ba1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef46e6e50c70fa4059ea1cf93b71852349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e83d7fde82d9a689a640ffe14df05e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c8feb5451595d424987658511ebc93351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754f63a2f7424ac7a92ea7191116b696352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9b27dd440c382808834b22844a651d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de26caa8d4a166f99addfd9bd9dcf332354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b030473ffebe52f0a0ea33238a5959d4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01881215bb8fe3cd6bab6a96b5fc9d3b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26394cad8dff7d0848304a16ed01850f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef5814d60a1c5d0e56baa4d0e593baf358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cb0f42bb8a8fcc3f005eca2201d1ea359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1840912a553a697a5a894b348e558120360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8ee66479381596d20c7bdab82d84c4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c08afbc15f7b26952add67ceefceabf362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e180d553b30d8e1a3ec33056cfce24363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cb075a6007f57bb5da6a2784cf932c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9313c273ebf075738d1e53a7cedffc97365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da561f02ad6b2d5d8f3fe243452440f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4200e7abd720ed65529dd3d14197ee367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a6b274badbe37ca68fb8af922eb690368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2315f1d979a33c3505758f8f9ca9899369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a7d216f15320bc7b088b7cec8fc3d0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18ae44f02c3d3b7a3174f25b6df3c4c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a2db8269b23b88acb4966db87d8c5e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0607015025f10b4f9322d05cdc40e09d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6806f6a3ef054606cfb505de7e880f95374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da60f88219c65ef3477a6f130d7ec0a3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abffd6610d0c55a3a0d11f5aefaf43d3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42ec0b621e4b21cde09246ca1d8a4a0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03cf0579d0bbb2ce807e7fd93386d42378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1cb23c3b81c69ae748e372bc5ac17e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591c5e57d670f3947b426b0de963b02e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d73d483d41fdb6c3c8044fb7a60db8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3539599b2b5d52a34a0a894036ac3393382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2447b5f9c75625e9d96d5f318617884383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1b09d26c1e0bb4c95bb914b4583c9e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a38b2025246f49b8d62dfa78347eac385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b70cecc08c5c046e548fbed6e04fcf386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a380125aee075c0f2e8508931a7dee36387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6203954c6e2bea73a98fbff197a2e49f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276116568f4f6365ca566a72d6982639389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64bdb0bddf11308a9785e3ee5b27ce2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776e20ae9463e8c36b3d68fbf678bf39391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e792f7821da07165be2e27e530aa27b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae63a945ab6a656064632e82477c1904393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f52b7ea0b9553a9fc213c272786a78394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0d805026f59731cd10ad9243778bd4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3013b7e9c4cacf70f16789b7c0275699396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fad50fc29101d2c5f82ccc91e47bbd397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af22d3e49f987f2e53dd24bb3104ec9f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8d61858d60fe1c189633186fadd0d1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456bf7384eed49249a50eb33ce56701d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11c670ab2be5d70ed840e92cac0c153401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca2ec16ea252d7666f58c2690207f77402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfd323f78b3f561ebf4b1bf127f7b78403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91129fae7db7d91bce1677129c305a90404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1466ffb860213ec0e26ab21692f339f5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98cde94680ca20dff438cbd0bcbaa0b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c5a7a1c4d1133c7901036548979697407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f75e76590c3c6838b2cb72c27a38f1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e34645c0e2a08c55db3256aa7b806a1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ca6f98c0de0db0e5fb443d1001f2d7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2138413e944a886c70b7bc620d5b024d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e958c2100fd8e9cdde631f872ccc0b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6204c3c6c0e2c91534ebe2b338af1a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2288bd2753a8167cf994254f195b830414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235eb6645b0dfac18c29c432db5890ed415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eaf34194002e2763d3d2060ba8010d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b13159c406d46913a704a99391d9de417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa87448eea09ad340120aab427054ae9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d61032e9f9a23dde1419fa8c4db0ae419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86ebe9cc2e8f24d1c9ec4cd614bc509420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b41ef1d626ccdf47d4a3173cd8eb907421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15db3091176f67ace5822b39e28f5d03422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36a04744aa036f87719804fb592d0ca423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60105c55a7efb00a6a6f9b4b01188875424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247bbffa15190e27438ff9f7420cb495425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb1d8d6db534b8f33180899e8a07611426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7784dc7f5a6feb55da2f59a86937b1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41274dd6d784a048856bf3cd3b48844f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3074febf75ce436d8e190693c0c19a2a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1664be05170df337a0ff8442e5c1af3e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208272a366fe77cc08befcd286177414431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d199dc3229a378e9af7716207f972c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa6211098a7f6282ef2320e1b153c9d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef432b0788d176040a4c591b254ef08a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d4e4f88260a11f06156f484b9c9132435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7f403bbd135ce90560d652c3bf51b6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36a0cc2270cece7594ba2bced2e4a2b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af01d1ad68b222e67a2bae424d1b6ab438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada75dc8c4b93af6fe03573befd7224a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78543a262088215064e904cef55dfbea440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549831864f6da8654b61a3a4d497d9d3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36ec0c89ffa0946baa0ae8a0d857108442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20247e7fc31f8c45c937323bed7f8fb443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ea99c3b5775858d3743c53eb6d1bea444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aafa6ea00110d6f2697ec248bf7184445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef1cb846442fe668096c6bbdca78254446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3f36377809cca8b5a5e3b3ad04a7ef447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc329cadc300d2e3e7bf243f8a28952448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99ae66b7b01fc9fc9136538f61ac908449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866418d2ec1cdca3a19bd7b6b9d500c6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e0661e8f943e719864a1222623fd1b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1392822d317d48c69c6931f4f92bfc8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e566d6b60c728499b64d76b727d547453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bad6eded493c13c0cb39f319236773454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc5a2a9db31b588fa567daa087459cb455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612a723a30c530184b5577f37a037924456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad16dfdd0b9512dbf66a947e496c2ae0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e443ab5044f694a5e68bcc2a7013922458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ccf23ecbb193e8915de2c3d653eac0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c685557d94a5528f8f252990e3d83303460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932735c9ca259ea7340de6d18a6c24c2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eef5710b25481f2e3853648e9fc5b39462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2464d5d52d7f4919cde141a9e894c8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fd8a027e70e039d032c9158a63a914464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59bcaa8bc251925b0de0b1cdb029ec4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656fbe3f978d13afe7d2a28ef72b7f17466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dc0e413547eab1e1a63bd4d066d93b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c6318737fe56eb9d42468f569cecf8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adace4899a6173385a0639441d9b8029469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216244d22ba1f9091b51d4b70c37f370470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aea3dae33ff5ebe55742fc4c364a5d7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee817dbf4ce95f6dd83fe06d2ee5fc0a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f57c5f62963423dcd95a8d55f5886cc473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c962ee122674ff79a3ce98af62530e4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982d9a073eead93ecf21d8f49350d6ad475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8107cb9df72bfb44a4775e92d3d4eff1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe499a69d1edc2eeb2059a2923908e5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30edd67b6afab2e313a0f63848d7ac5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab8e9f597481f6f284d4425e9dbcc40479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b957c800d71266545ea279955eed929480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5fd874b14109e4bb076bd0184bd17f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1211ca5846369943edb5e8fd03b321fc482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9376d0f33aa6820770572b3c66be3375483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0d7ab11839d87dcb6362c1f460d660484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50903b848b2cadd67eba71bae1751e2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8403771bb2ebe2eddb09484ef5ae4aa486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebe7356987b70f08bcbc3c1caf0100a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab70b88476209c4221c95b1b717795b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1ac830943d9c24f90cc044f7c7022e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eb219895ccacdae4082bbe6648c566490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11301c972656ff7ded5423bfc6efb787491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d581de4e1cdd33241425b310284340b2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcc6ca84224dfcf5a609d1c56593fd6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505a92d2ccd75d9e358fc5467c469fb2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964af32aaf174854da5275091c3ae168495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9df56b01986a6a1719d0bfd5a862ce496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbb6722e8c146858a854ab4a3a47047497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b0bd63c12cfce5c58ab6bb2a84ed7b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c29adda5095cae3391f37c29d70b3bd499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61878eb9a2b3064c168fba58745bd48500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180de5ead3d9663a8191cf48dfd18b8c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed3c6f43a1aaa9fe92cf6e20bd80fd7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b1bc9fa5523c36a91bd93e4ecffd40503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680b0b118131023a5beb8f8b3da7bdc4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d0038c06aaeaa8f62c546cad19d0e7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f862b77dd52c7dd5cc53283f1ffb226d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865d6aca0d8716efebfc6f0622bfedc1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197c6fa993a4adea87940ac21c16c614508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dee9e027cfefbcf812e00127f58078e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00dd520ae9473f201beb5f7cc87dec8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b415dbc78677d8d26e8792d2dc98bb4e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af2d42ee48c4e28a18d41af81398513512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0a45cc99dd4061beb071433ebad27f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39d926fa976cb6d41e0127ebe515769514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c36773ad9b41e79ed4649584f52114a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051bdd930c4b764428a8a3bb059f570a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f1266056fee95df9078b08207ab52b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f454c78c517841cd6703ed4d5b11774f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8ac7461e634cbb0d28144097905926519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601d14149358c4e9de3e1ca845a9f161520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a344b671f2f0789ae3b7d4ba045f67a7521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ab0a034f5b3af7c301014810202e57522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c77fbd853cba58b1a87a7657e3d14b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e11ec0630725f64734aeba52ced8db524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a1b98c3fe3ca791fbd424412d560b4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f5737884320f5aa4f70acd54f6a353526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2220cf03e6575ec68a017a59bd99ea15527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3c3ccb39d6efdaebfb46498c010b54528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10296daa3a217f9e5aa4ff42b5c095b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5873e0f2497fbda9568ea822060871530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea22e254a7a1d10cbf9e7d4afb212895531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d924f903b3fa1c9b97b3917a047e436532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbf1cbd4bacbded6da42b71ad75b1e4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee55955d17fd0a2b2bc341e75a669f3f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acde395eae8daff44485251fc93b0fe535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948cc19adffe3f977a8afe0a516a11d5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbe0dd4470632396e1eabbe3e3b9768537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50325f67034b4947c59208f6f60d1efb538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5adeb19f282ef259814a746020eb58539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d974ec5bd66c1975447d3b022b691d56540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bb9e00fe82504a78cb0a03f9d6b240541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d22c44328742241dd7de8869952e25e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0c4fec7bf26c228add27f1d8621619543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b13e41ddc10f40b337f65a581f184dd544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb1c903d8ad76aed85923646343025a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a559e413c14706fa385f9cfff8c0376b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18126981b52e9817855e955ca380adcf547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bab515ff68c8a801d23d98fe0276a41548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964fc2cbfac840626eaf058f5937067d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee716f763c6947052eb3cb5d94b17540550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0084f2dde31dd183c4e0d5d12ce124551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3503f6d95a47935324221c6688cdc1a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59aa74cfbe2263cee316758989afea8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5ffeb334b785d4663e6e30d5b751de554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd0e2ab1b7336baf3aed586a24a1180555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83aa4650d6d95d81cab44ad47311624556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97f1c1d31d0fa924f24f0563e929342557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81860ed0fb4d8ed034eccae470e93a62558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2826bd5cd8963537c87f9a662f0143ce559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321c104e4dc4ee7536e5b9bf15c83793560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236e0f03443704916a1605081d328aad561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31de19bed142ce3cd88d987af5df5002562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519fb7d20b677866901757341ae59ec2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b947f139f685381432c0948ddf542759564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4141993798918f30eeaa1604ef5520c1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4b04ada99a45e042c9fa9d6cdbd42e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75bc31ebbf0a1c381d6bdfe418a156f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dd27ec7e734f6e6b5f711cd6062330568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7fe261402176420bd721ae4d3a150c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf13144296b5e94940604a907e691cca570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9781c069aadb4e411c4f3340a8fd1e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c013e116caaabb3c2cfffb23e845b50f572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>