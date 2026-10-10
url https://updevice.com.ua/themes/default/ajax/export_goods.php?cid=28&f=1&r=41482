--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831e00c378704d72e2494c5cd9d209a71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b116b75d1cd00b3b4d68828c5c0c887d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daf178a6c7a2a741a569420ab7d676a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7ea766f375dce2732f364a3f2e82214.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e157caa455f9e73f64aa7b62fcdb0b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f1dc062e12f6c449769f703d5ee0796.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4376bbe38ba283cfd781019fd292e7a97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985088783ec041bcae83baed374540108.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74f8f4e04dc8eaeaa3aaaadfe898f7f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a26fba9d344678842e8e1b5041e4aa10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafaa5a8c29081cbb036798cf7b263c911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8c34b8b06c2972ca46dafa0a01af0712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8c8cb3270e07a548a4cf57cc3fbd2f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5338831dce4fe24b89cccf942c9ae1b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e372de9b82e6a51899847ae1bbeafe8e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c56bc347761aaadbe96ed57a28ecd816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b68e8d844e16f7245e0d1b003636a617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66db11d3d9cebe1a8acd7a3e4e23275018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153c429d349f91208fae4c6474fe3d2c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceafdf81bd9b5a9922bda28cc1bf595a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5180a553e549fba70d135906fc26332821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce76e295463fd835e43c7daa53d787e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a47cfc13dfe8f6fcf02a5f59111dd3823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e7ceded3731a255fe3f55e9d41a30724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d68445b435471094bf92aaee75392325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107c983f6fa9bee9f5f0847099e10a4c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a48d810d3112075189bef76baa2ff827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480dea99c236d3a8790d055eb66dff3628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1d2d10ddf36e46289ad923ac3ecac229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0edc030752f3fa3d8973269b78fbd030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6faa59012238f7f1c901d512b900da31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedcaf79c894807108779631af230bfc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68e5c0ce88ef4006bb200b0a64e982b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7582be192304bb8b2b02fbce1dcf9f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9282758883c6f34035a98bb732295735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b629b112fae77ba4ddd764bcf7b1d6e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c37e2b27e2d51e11be6046b0f03327637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb65fa881ca44d8b62fd4008b3db756638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87b99c0d794f319c7f955da6dc58c9e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb6c069b7594dded75c68fcc1fd562b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2da637b11f8e346fe9923ebefc8343c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f75fe01a30176cdf7d7bc2a568e43542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff37cea6d32b67ecfb25fb5f5fd421543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73ba63104e8906456301b05cf8a802244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5274b62d8d224313e5973d668566fb7145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a19c24a6df1b7ad10d21b18c1181bc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b597236a2e70422752d0c2c9b8b4f847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5439f2714babefd880f650f02f3fa72f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6463750bd4d94de89e2fc76bd542be49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b23144ee5216324a56500ffd71f610e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f2832d44b66b77f4c62cf283f91cc951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a1b375714a59f724658b7376124aba52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459de8f431577646f896c311664097bb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7d10d47fdde151fbb5ea38415919a254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad8ceabda5b91d3f7698003af00efb955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba39d1872b5bccd4b3fa182eda3517956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a2770870841447d968fa32606fbeeb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c8545f9a459d6d34efed97444a1a5f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd3fbb5a248540acf54a0c80f99c10559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17c7de399ab02a0eab80aeb429e93d060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ea14835e64473b8780f1f26ea4d1f661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6998a24bc120d8946a9bb4bb34a20e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f57392fde58a343d52ed7bf2592a25a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bc911f1e4216c2038cb377d552a09364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa81c5f90f6421e32e737d5e93ede18b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8830e6484aba4e03cc063439db9b489266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d855b5fb7f8770acba8bcd6827b8bd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef0e8de85c5d68951c23763e2a4f77568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463ed9a734863b2a4477d5092f15b69d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc44862413843a63eccc8eafdf9ca2ee70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfebb9f7c99035532b932bdbfffafe2071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04a0a431be9dfddd025d730cdab0cc572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c07506fdf74edf6b3e1de6a0cf3471573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef5bfd1e0e85c022496aaa84b3ad9bf74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4258508b20849870a77ec972ccb72fb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73392a521275ef8df57b2d4d28f9f61876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ad5dc52eea9923fda49bc58f08c29877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7737bcaebd3ff006fb632928ba1f619178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed137dec8b5de6811de9130e70d52cf79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39085d37c6fc2ffb1338e6a07acb07c880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1abb0fb70f9fab37124a66bd22629e081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255f82ddde3e08c409be8db665d931d082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd0d7b5762619ad6ee5af70ab48e53383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44ccc5d8fee0678f1862735bebed3ad84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c27de5e53d51f7317d5edc87cadba4285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b5cdc06a4c639165410377798f81e086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797e0f52a3da79f54e1f8e990d93845687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b3db90db52ade151309749f165c45f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b25b57e22ade0fdad5e645c51ce2f6389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9498d7729670a2edbc7ae60e05ba8a290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2e300b2054ecd596aa4b9863cfb37291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36982bef52f6b42d2677a05503bc165f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67c3cc73edcd7c56353a4f248e36fe093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f69480994b0e73d9ee5795e8bcb902394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cb735c6045369f880070eeebc7d09c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474969883b8e24d6dae7333b6a170e8f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7e8c4bee8d0db84df657178224c22297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c12900deecc8326f95b63c543b210e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f19fbbfd78e76dd1545c6a11e22801099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45f53d014330f4b978f61f0df866330100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc98b72966d3b7d3155ab2a6f15e5f74101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78fe77c4fcc99b59c877885479884a0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86327dbfa1a7f49d309c8b05d5425fff103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0fc17d5d1972db8cee3b0553b38cdc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3d832504d527e845d8d3a2552c3ec4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5ad960ba5f7b58d8932c20f9ff8abe106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9efd3ffd98f2d588f2e7255c854f8ee107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ae0135ce99600e0eeaa46271713bad108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0969b45921f5dd55d32e7879b19e24109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13e0d3e6fcd59eb02bf53962eb37c41110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79bc18c8d6656ec67c65fbe155b42ce111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8c9ecc253f7bb2916e784c17933708112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47865855609d948108450c43b3ddb618113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeb31315aa81724cf2d8f4748b777b6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372c7af6fe1d2593c37d98643cd4693e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3463743bab4e6fb9cc5b03f29eea78116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77a039e4a7f9b1a1b2280606072bb8f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f385c41f20128c367c23b4cc0bf0842a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d556826de076543e0a13e66f7f1d17dc119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cea5eb74f6967d4556861ca9c58a22120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d02a11154c29aca5a45bd523979800c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c2586db9b44f9675f3a6e3e07a5362122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dfaa485e1cf65420fb7436522693e4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34ae492147390c9d1110b97ab18f336124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fd255d969c358604ade9101874bdfe125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bab12806e6a17e1588312270a484ba9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ca06f23f8dd7d612d98f8960453e46127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b848ccd7f872e79d7a4d7e416ea73fe128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff654f4e0509e26f5fdd8483f941283129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec8b368536a1738567692771a95e440130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3667cde4a27715cbbb339660183176131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e437c1e04a5d43a4f72eadd4953e318132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8af29f09edba17b2fec756b19d2143133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02566806c96b5cb4e6830b41134a055e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211c79aea912f29f40272589e68695c3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30726ffda3b0a3130b4b051b3cc845da136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cc9d88e4446a11da1735df64e3154e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1867ba6e52c61e5c0bff0a18cefa04b3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c9c2d50d168866514a55ad46b69522139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6776e1dc1ca5de102259f6fba3f3f473140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8b169b96b5781a72d712187a9c6e2a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd6008f315f185a2badb138f6f763ec142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a66785a3371fde6e77d54f8369b7fba143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bf8213d12e46d6a778292c877b416c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef071e22114875103d538bcc442f9a7d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8f697da7e2ec1e2eb53c5aa3478316146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22c30ed9ebee59d39a0dbdad24137eb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdb213e24fb19f75e2ae54fdb423c0a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561203ee7c5896f215cc1007f88fabed149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db73e377d5552762ace31dd2c2cd884c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56966882b74b153e6f50f3d17ea3e229151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e0ef1648b00ca53c26fd27d89a54dc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f3c261c67018489a1159ee57a05c1d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08168628628cc6a1c4ee9ba8cc05987a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d98b4a2ca7a0a1a60c4a05196a9872155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f09c6027ce77acbe6971739ed01e7d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab1757a90f6bbf8c4f2224871d5d0fb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737488b8887f5ef5541b6050a2244cdf158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0520c2268f4123fb1dcc72436c3806d8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fe9683a98c89ab8358dff076f281d5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693b8800ed844fd00d069dd5b73f0980161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1cca57a0f2e54c9285ebcbdd109440162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b795fd490bd9756b230cd868ea46fb2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7ead8c0cf5f0d2a7b5a5cdc97b15dc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d06766f2074ec91d5f041463c5e7c91165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19003a0a5a39bafa0fc5306caf690a4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90018b979bde1e7114b09c2d0da42114167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf06b9f7de34c2a57276ef6bbde9e457168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f68ccbd6e4b2a0d3533bf4de3d83bb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d3ef35cd75d13157ad18cf8b980264170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d795f9f76f8531c47468e8bd627cf41d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f133f6183bf679a0ab4573d3923112172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb18f0f1b0dda0e98233f97a933a366d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb3ef654deddaf85dd2610094ea5da5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a913a71a18f23c7460f469be262e80c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c17af7d350db81b722aaba5f0d8158f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096d66dc0322f3f32d9c134e8f44fa25177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f21b5f3e75fc6fdbdfeeb42a7814db178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ea89010daebcf811bef7a9e0d65687179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1844e5d742ae0363a9ad2800b2c74cc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e96f9948fb6066e03c82cdb210ff2d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2b078c720bced8cd8cceea74c6c3f4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084c2e1b19e82b283cb543b2fd3acf9e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bf4133c6b8cc51f329d0f0992b1829184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c96d8485982fdeea77cef6f39962a30185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24439d89d322f398dc1b69927d261c8c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c026d1388a84c40105910c4c5147c64f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024b333626eb36b90d867c7cde481843188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfabfc47839bd7dbdf1834898a1a9321189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d292b70a1c4b7dc4d08f9b8d72ac8472190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346aecaf2d79a9254532b457aa40cc3b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2300a2ae8fe6b2ef323a27e529bd113192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d28f6d945639e24fc739a1a66777109193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b919239ada3e03c5b7432af17be939194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202c696b99d5575fdefc8e78d47cef27195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516263a033fe0271e71cd8c116ef3bcf196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f00fbc5d8efb6c5833eb8ebd59405a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87c8f06a2b97456d519a80997a42259198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a6bd841254ff59615bd8cede013917199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41ae2b3480b49a8099d8df81d6f6a22200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab44e21538174107629334a551532ae201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99f3e0d85faa859d0e6c1e476b47b7b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a4a75274044858dfd34107fadf3ecc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b7ac35f59b247cc90302d60b99ec1e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75779624ef0d870dc996bafa1f51d803205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69e658fe2fc4755e9ed344ee6e8f7d0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8131881c2b5952aac6c077d9d93baf207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38a4f882c09a959e5d25147452239b9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0506c903433102046ff4c95a6ffec82209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14babaafb055957720bced4c00dea483210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d031f8ec4a896126da2fb77101a0ab41211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a01eb041d93d6e94bf2e14239caf38c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbe26d3a837b3cfec241fc65fe48c8e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c53c0620e1b56364530c61630cb5bc7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5dc141d581b3158e847a8c20e5aedd215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ff7d873bcbc5294303367cdb9aa653216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d75a876f390b0eb23b2472b6ae7a660217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5406323afe65cc09404a025c7e23e5ea218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20d579ea3f939d64ef8b1395f1280dd219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9b56648457574656324074f34c5ab1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de352720a3a207e0f630e50ae3e04d0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1009f682b68002a3aafd7d14f0ede2ce222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0097b02f0d5eb4bdc2b45a5c1461350223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a60bfef79956f7cba8cd247dc788912224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d41bf414215766703abe36fa658f593225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8fb713e7f59658a54fef4772ad5b73226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa305236258a57fe8a803f3710e4215b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e3fbce4c39f251bd78323b9bdd6a9e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0535ef6576e2db763c3ff4a93c32c54f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed61424eff96c6ec1dc193e4e41fa4cc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5412527b674e3ad060502b611bda1e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2723c771b6551328fde40d215c96a15c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185f2ad5fd14fec33cc6fd3f6ae6ac68233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7885fac16d14e41fbb45247bbac379b1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0003c00608fc18de7bfbb7118b9cba235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9f56e33006d34021971d4b00419338236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc96d5131ec50e1cbdc5039186fd4af237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f64433b3694866e21be84c1d70257e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd25e16e35e418505027a31ed4b0bd2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3f4b98d10b7197e76207da194d9005240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9dbdf089c6741b1314c2d9014c251e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6a1c0ced519c58a4f0589de68e3ec9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eda3337f8785e7e4930842372199c00243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b2e56e245c10080d1a87c7b3fff75d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae7a33ec63bf6cb7d0281c0ea296071245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8202817e0843062e8dbb04afed73d03e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75286124fffc0a43be4e0c861b43cf65247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b509108b49f493fbaac419afd1da9b2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546f05dded7d48b21573e7cf2271e2d8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a7bf52449144b18d807146c36b1af5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9c7e90260f6d143f04986f0a5d7d5c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0445cc5f3724295b62eb4d94ae0aba252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afcf897a55c70c68e42ed4033588389253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc5ca0bf0b826ccef567dd3386b07a5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2deec3c635371a52dba2e206b7e37ca255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92077b442701f5e2ee535fe0520d3fec256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398c235441bc90bbdcf370d1fa208caa257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89052ee82751603b00d782a00f651d5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a562b678c73ccba9b94c30136d269b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5957881e41394c24eae18a96c8e425d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8e4abfde72487e94eb6b78724f5c8d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bf6b8d8d34f0b81078c89d4e17326d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a5de836ac8f530891363c12d6778ff263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40ad0eaca2aeedb7ea064828718e84d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dd923b8c682f3d9188f011505e90fe265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5aad3afca14666da4e0452194be5ec266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0edd9064575fddd85db5d03369f7f55267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1552ce784691abc75d0f0614dcfc662e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88940d16ffc5cabf48c2d7f30559d41269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee2dffad13efffcde8eff8ff3593144270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b88520b9fe26259ca61ef80bc94e74271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd7aec9b2d4984c713325e3fe854c9e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0995a55a0d05d8fa6b02ac3f789620ba273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfef9692746eb4c7cf7c0df3d64ffb2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855814d8c08f11331942066ab6244141275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1561fa102da7d073cf985ebe31d8a24276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eac4175083a8bd36b4dc331645a20bb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892df1d608299913866a203281c128dd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542f9da6399a30bcedf585c3cc1c8f48279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3571d3f2cf5d7963f07a4ef2591962b1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668381ace691c932b75e549b77a15938281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05ccb52117bae5c116a9eea15603994282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1a3ec2db7a245caac1e23bf5e2daf8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f17c30659357891b7d04813281905f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081d59e170be946eb7db89e10fa4083f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f836a29b311fe8b23c223803e11aaa5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57689a7dea74bee7ab7ddde923f28d0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6b43879f367f4afec3e250f7a61293288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2992457b5bf637b491420603f657fb93289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3cac367790d5ca9252211bdb148846290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bd7f26c909e2da7419c9eb4393a475291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c15bba9aa1ffefc21b25d2639a34df292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eee2c1167c033c7ab31a4bdac43049293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cc063b6078ac4343940bdfa78b1f4d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712a5667f7ea7abf37aa2526eacba6b3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743cbd27eb2207f5968e5b3b2cae3a24296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2136daffd1818fac2b4b21c579e678297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c9de469df58336054edca96312d357298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a7299c05b475326ae004ed8ca429e4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed1097de4fc39243208807ec09f7a80300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf1af880f4aa340b43b94e07450feb4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9906da6df623551e7c6fde485da613302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cc90ff01eb4bd79fc0e24f065ff1c9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8151c3100f6bae3a8403bf261813143c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7038563ee4cecc0ad3875b4a972068b1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1811b1b57f96c0dea23a9f43743b4a4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115294bd34e7cbd6d42a84b910124d8c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96817731e898c934bb32cd9ebb1082d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28788505be1866e0a10f1230548a984d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6508f605d6e1b9e4f362a379719c76310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64cb6aea74fc0962aebc05d89fdeee8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67716e05dbaf25a6bbda0965ca28a385312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59317d0f79eb8fca3dba081663eb0e8c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae01989f563296c825bcbb8e2d35011314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c2da8850f105d620a99c818ce9f739315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058d3552203dc9b2934c74232c948bff316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f2fc395b3d9e1bac0eec1940253481317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bd22a4de954e05112a3ab3d1dbb530318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed31a148be3d05251dc334bb2bf547e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3798293a61ebb2804593d0c5e9d91a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46445f232c521cf4b369cc881b8981ae321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57acb34449403c4d94df64d7b3aba8b7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adcbcc7d08f1fde79c4ec033610e832323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc738f1dd312bfdced8145300aff3222324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876c9159aa39cea93046aca1dfb37721325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d814dc075ce020ab1025c2f8ff5afa2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d46aab972bf1eab2d4970ee126f9f75327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5284db5d97627f83720dac334223fdd328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc6b818d075a58c33cb7ac360a7fc34329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38ff6b8621c719006ab3ed9ff29aa9d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeaf56f616c1632bd239d8651286613331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ce7db44bfcbc8c477a1aee191b0744332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9239027319a4ebc98148fdf2e18520fa333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cafbf74deee7904621b5b2ce4d17985334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1462f4b50ade3dce6edf86bfb05af2f4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e492f291ee9f07824ec730400c0f39336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc920a45a9842d94062af51da4b12157337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd44fe6287179312294afdbbd0cda5a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d5ec373e969408d3cec492aa2c5274339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb2dc2a327fca9623bd32354a546d1c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cca2c1c4a557965e27b698dd8ee16a6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16dc6afb75d41b121cd26923ad01e3a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8514f1591f3ceda1efa6d48c6a2881f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b280a309ab9df0e95bceee31a73808344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9726fab95f7f7773952876d65bed361345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7942f8273a5ab9fe0563f7535c0d91b8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0ee4d220a0f42ea8ae16eba35c1482347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876a22da49ce4966e5f0197aae62931f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ff02b3d68da1ec53b33a3dee8871ed349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee8f62615c66f51cd70a838c49dabf5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8165f838f00379ed168f8f708e6655d7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5423ab2d0ade3520fb9415c72967af352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dad99212e241f59c68c5e36794c085353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ab07db30bb1625e808931427476651354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c81a8332a38338eff3a79b9c381609355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1122cadc64ab4e73c0bbce520ce81ca356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88efcc717ef9b981a43f570f4a1a9390357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a3d425de081ed122ec0116970936fc358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0fe314638cd55ecf12fcb909c1d5fd359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cf9f4094a86788e7c3f6c5144aa186360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ff182e24d6588167748241be1f3a0d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701cea1d01e40f70ec26f6ecf18fe5f7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4417734194697e7c59717a3bcd6baee363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7e184d451dc78f7d9bcc5ab2a376dc364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728003137424dbd79244dab9a229fece365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816dcb6f88ab264e5e9e6edd224fe85e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93090c981b529c685ae353d97a9a59d0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c69d7225ed020677fb90e9f17386efe368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362af8ad19f1fcd01a3d26b6beab1709369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cfb35d4a4d52400b7cdeac582d45e9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125a42b24126079c8e336fb7bdafb1cb371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb65f89553e19790b286b38b6f9ed57372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a140cb17246b1df7be0491d31d490b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc1145d422b4d9cd275832596beceb1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8703bb44b239e5034f26bf9682ec5f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5f9bb3d19663a7469154f226b24400376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1f96433b0e6417daa2f06906fd6b87377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7430abe5267a88a032a3b4f85f5f164b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dc644875e89e95f31832ff5499b12b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac72fdac3288c4fba894da93b799694380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b2891558ec11096c614919799c0520381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caef7ec28edd07c30d2f85345db5695382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaa4c8c9fb6888fb1276c8df215b6a7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aaa2e1eed5eb8ae7c8a53c2ecd8bfb384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7b3e0038fee2958ca1ed227a2ab12a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77477c18dacca5556071e98842f392a8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2de9095bf686a2b98b483b734788344387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5474cf86ebe6f34b80a22c94a5a12692388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8c522b3cfe212b461797861b9e8333389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760da56ce99ce0a55a93e16b0873eed5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b258ce601f97d08ad028fae354508a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcefbd494f78958f351834a414c9734c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239aef5e21ffdb32c37a9bef50ad8cfd393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6e6e2881b2aa419992aabd75245662394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eac411cd9c3357eafa94feb03c0e838395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facd983b3d644ccbe24e7547198f43d0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afaa8d2208f1c8dd11a51d9748925db397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87158cbad230a1f6242f01d65764d531398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ad23fed955f0150bbb862e910410ab399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b3c89c9c1a951ef010d8c2c03dfbd4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7496bb33887aa8d6f5884426359d3e5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3a8d05ffb7864a93b652000f3b96a0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39726a3c356785933905927b4168a1b7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe5d5d86911c360452db861435f6bc6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0306e65308c1953b4a9fa750466f14405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd21d5bebec810817631403cf328d20406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc14a024104cd556f93553e3ab25802a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56591e9edb437fd23f9ff0371ff4feb408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4e32fef56bf3e0a0765c3c25b39402409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd1ec13c3d18ab89116d01456591708410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a103f87e32bb1127f9904fd1173c044411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41704ad415305be18687e67e3021f1a6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6414db4ac06053a32d35d6ecb1626933413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6ba2aa73744a2b7730ff987e79b370414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab62291137ef7ea75612f3a7e2cef3e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42855bf98b069dd3eb463ab33fadcf39416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c980027f41c4b93555c3218e87217d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd878999355552b9be94ed6b3fe6b26418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ff4288f1300f9af4a42001c78966c8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fecf1a82754bbf35d950668478dc490420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e08439111d55c674b232cd8bd5a6ec3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501221bbb3abba4fd8dc4650daa2cab4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb8d359e27f55be1a102f297bb97b54423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb6923ba96bc7cc01a50060bf0d6423424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d1ce1352c043f96a006333f0a3ac4b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80e3b03ddde42364c83049b1d5e7ab9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438ac11acca8553de2497dc8137f378b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7b02bdad9ba4370351f04ab5ce7f5b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e958f30cd34f125e47949ecbf929d64429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d74c706cbc133884dd63a176385278430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975cc24ebca0392a23ce2eabecf32af7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3206bf6e55e2c50206bb59621a46f2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeda0c217561e524f137c24032315e5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58764711ddb5e703893811901132467434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29234da3c490e754ca8ce072fd34e7b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064ff756d4600ceabecaf32cab91c9b5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d617a9a8fdc92f665c02f383613586af437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1e2f97b5a4ebfbd2e2b67f3878e682438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecd96dbf9cef50a5aef135e0b6501a4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f22af6ea403c1a1a620c0acab78597440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1cc0eaad4fa0fbcdc5b87ac9dca638441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b801e4ab32cf33bc02fa8947ff9023fe442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f485eb76e6a21b9fd5403e50fea182cb443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f3302c86cadbc56e70c135901b08b7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c11237dde747717f1f0ca37685a738445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12271035dfecbb9cc82fbe8ba7164038446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7339aa164dac858800e5dda6491cfe71447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3448ddbf20419427bf3288f04e82b9dc448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297cb3a76d97e7b88a7880f43b247942449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91a7dc2ddfe163a950d29f58aa2ec7d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984e1685bb357430f2f132816d0000b6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9cf83040330f3da42337fc019d12f5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6e03ff693164994b5af49830b8ef06453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc800b8bc3671e7cce0f2b1c7db4f9d3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5393c90758c25bd28a912e0b07bc2730455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d3dbe6f102d315819e9d6a4e0b0eb6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8b45c80b57eaa37689499f1d29c5f5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d3fc3dd19f4d37a883a91354e0a3b4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ddf72c929d2aded07a5a664dc2b8b1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ab0a61db386ba9d50bdb0483466b61460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246df287fd82b2d6e63e5ce269f68653461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05225c8c41c4c5c00d6ea5966dc9651462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e3381c2fac5488355c517a737ff6a7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde116185ba344e8f683a62838089d47464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1bf1801f767f206971c1d0b41208ab465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa498536694e76c6f366d23bd1aa990466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578e57e57ac6c84347acbd69b34b1e9c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f31d910f3a576d97efd16e0282e8ac468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0087b80062579654385df3bf746dd2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0b725cfe83eb585121669cdb616dec470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fab8d94e82eceb5f5d17998d3e63cd8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04370e349d111d1817be6416ab8d38a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3599ced5357c80bb9ee6b4c6804e6018473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bb3ffc2ae1a444832a5b8ae96cf15a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e75a214484977b0818452ad41e481fa475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb47d622b3eac11b386acce024b6b732476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fbf844443888bb60c076edc8105fa0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579a35e1d7697f4c145cb89f1df6ebd2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1878a010ca89fd14a42f3992d6d6abf479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b289f5fac8d16a3521b3abd28cf091c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b4b3ab43b99d503aafa3b08d81e003481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a50a56ea35a2af539eeace6a07c182482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e549b5674b7dd781e475449f729bf1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a58b403415d3033655e777a052de2c0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fb3bbfe2c204cae4a24da3469a7c17485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b212b7c1ac702346eaa1c5df435898486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fcc9f9b999708df587dfe1e34d8867487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86025f10b610d895e780fa8dc11f2160488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2020e6ec058ecfc2905a59347a799286489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e854626c60d99f7c052f4eef2034d65a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a5ba29b7b2a5ebc51cd0d7d0a47aab491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b632eef3a9846a57ffa254095c3fae4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27312e03b6c67c941a74593944b20c9e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41432ca095160f82f9224aa9063fd71494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62af0858de6227bab4b5a2f89009e6db495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a00124c59bb3938cec4592e419c9e9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1555e3ec4a2d01511bf5f44259f12c30497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72d4675e9137b45942ff22f0042ef26498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00a369058f30f6a794489b54a9f2b79499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915e30c9fe385fd4c56ba19939371e0c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4674cbb0a6e8e7038af52562c9c74b48501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a60085acdb59e8df4c4668847fbe5ce502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29da9791022c63385b150c0011811d2b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65266b2a8160393a52802e186b26c09f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b38c6135c685876a463da7e94057ce1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edae7f4add39af5d08b1d5fffda4b7b4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14d3369160ca295d83fb2985996c199507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db4eae1f6bb3732c5c99b78ef9f6a3a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c438f52c2cb45d768401c91333dc0c70509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f4c36c4f804d9f4e7b9fb268c5d806510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b34475b72af1b877388ca8d600d353a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7331508194da73675e7f7afb31e15665512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ad3019abc985b76d41d83bad57bbd8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4792f222594a08c47775e617786c4fa6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a3afa30d82602c5623b5b8594f5ed6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad6f368bd3049ca86f83b310e8eb2f2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bccd93e0f04010c02c547aa8883e237517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5690b25b69b419a5e95b88e1de6169518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc0a5466f3805b8a405c3ec520e5ec5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08c6549affc6e63c34e385651536b73520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9d09e289c8a12fa4473d65ebdb86a0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b75dacfe85861eefef0908e19814325522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229dfbf3f59e23c60ea5bcfbf21240f4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81759fa6dd844891ae84c77f96af7c5a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003d30806ba2f8699d460a1b21af8056525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff129fa6a85d6a961baf41712fad2f65526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29126aedfa7fd20e3706f0882354ebb3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507445028765b936170b63bf31d3e453528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efe1f648ac0f38c04d2872092e3db09529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc70ddcce659f7b40451326eabf0a30f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65434a7b82a7a799909997cabbe14f4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a171644f662705fdfd845b012bb81cbb532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b821a6d6a2759b43463231dd6d8f97fc533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230841b2bd024507d98e2c9c789e1403534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2334a3089db80efac963b3cabb6c8c73535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bed30725947ea4ee06bd68076cd0a54536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fea1ababce642babdd5471529e6b6b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefa9b96471c0c261eff896f30dc2dd7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aedefaeba400da713db3697b115000d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff70cb21b541bce5ca5d9572532201a9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132a0086a2c8162729841691f9b5f5c0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26668851768906ac1e9a7c747739e32c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41258c4dc97dc5fec2e56d58f95fb34543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1432f926b21ccd15d5227295b8d8a6e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022c2cbf5d6229bf1e8619a35914b6d5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8552ad1a007e60b9cbeb7e85474d95546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f890c55194c6d91c692d420e379b99547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2ecc4096eb6afbea216426f61631b2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c428b0f9509061863a4c37c823d54290549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a533bebfc6d80ce7d0bab86c968d66550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ea52eb587cb9018f835ca5093bd26c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f6b18a31e3cf887674cae962654e27552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646287fe6bc3278389bc964937b99934553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77405a70b2bf3a2d2610e9647b7f9fb7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebc586add6bfcffe4c6bbbd483d75e7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3642dc90190202523c98b2d0e1ea880f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6f643103a4a409e0906afa05fc9110557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e51b197fbb4ad0c09be06b01cbc5539558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2b719fd7a3334e31eeef793ac12061559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086d66b5a526cebf88c1d6780074b94b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5e6f5144b9a57880ef4f3f396a2ce8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b93aff6a977051b9b92c4f45f3df172562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f6e2202d469cb556dd04ec5d695e6f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29805b655470b4a6d948e354705d6a36564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e683f5156fef616fb23afa1fda123a4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10916fb3b8290a996d1666ab9502b449566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adb4f8e79215a648324f12abda0018e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515e86a6e13ad84afe120faf7cbd7d98568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b56d9d8054f6ecd12bfe289b84695a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fc06926c4c0891ef4e4e2ef54ecde3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f17e026e2d8b640f4983741d767c7a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125a2946448ca2bfc6615ef8ee5995f8572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6743dbe150c208c4112f145282e873101.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba01774237b09961305e35eda9e7badc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b7439425e4c6d2fe09f716da08eb033.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bee7d93c972bc30e600f247f361b454.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bea88fe963a1fd7445ccbc4d0173ea5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5012c8c1beb013beb92e4c9914518b96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cebdec214510ac7ff1ad90cca691c6e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeedddb9308370b1d2af01ceb12fbf98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf57ad0147d8f0435c39770487c88909.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4dbb81dd34a50efd7c203acfc61a8210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27532d9efb59e981d529b1dcb7fc77911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80625dac81a15f529f2b4d28a94da7ed12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0adb04ae416cdfcdb2e9c18350f0ad13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3231f494b2bfd8aecc41a6f4751fc8da14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefcc21c3324d98b789a844dcaa5a3fe15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712a50343900c3a3b0106f9c87b8494c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3c97b66fcde5763ff18a8159b808ac17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd85a43ab5e8768ff482ebbd2106416a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac8488c79b01cdb5e67413224de976f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a8ba69ebdc9093f55eaecb86407d6220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85592ef5be81dcc7aeda592cebaf27c821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b16f0d825a891c633d6225c1049a95422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c041033ab0082c59d22851b5eb09ecd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147b7a56234a3c1dbc2352db2512df0824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ef7d3ba38d3d4f0e0223c6f208678125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98812ef28db8ac74083b9b1876045cce26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21faad344abcb51b43a251b3c9819e9627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07753daa540e41df1d36daaf41b1a8528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5f28f8f1d7b40da361fbf2c1238f7729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830fc5c1a034b13e139bf766cbfb259330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6c70d484a7d5e2e6d24686f48b8a2631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b4faaf790793456397f8bd9ae0f89a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5e2b2440897d94f90fa3e8253fbe6633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7644b842d39c28fa2274a3e38ff1ae34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bda30fc41094ffd75254528a5ca09c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d186c2829dddb44194be113541800e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8a8caa9d1e3231b55ee726d2d71c3037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b7568460198ff9db6b644371e5881a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd5bfeeb4f805820933700d028fa6ff39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890a418e102a202463a2599fd307f16740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37148abe1f88ecbd17790e2f703aa4641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2572952e41bdee499a2322fd618eea2442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19707b480356e62139cc5af9cb9de26a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b144a55a8ef2704c8420f6490318c4b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f5232de9c10b2adc097f4070d48f1245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8a9f6041d34b27bdb3ffb6260a84f346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c34b62ccdc8fb2e965de5d76937fc5147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274b5517f6e2d453766d61778f0b8fe848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda58f4b686737e84d8c9c2bfa22c2fd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d91b41e0260b06f4b9d3caff693c6fc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767bd259944f231bb921d7ab8be8d05e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c7448fa39170f559422b25735bbf0052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be80b6d104895aa88d25264dffd318db53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c21cc3af76d6d9d03d833252ec6607e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de2324047cd08e91fc2786593d44a5b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c911d6364fc21b2740cf1b7b2a53e04b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b75f22289e356ba2a9bda432c4050aa57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d63e2ac97bdf07a9394be6ca8048bdd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeda2c54224cbf831eb5ce4b18e02d759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539cec4118754711d57b94cd2438257060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74481cb6d050a11f143b01077c4bf09d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375557a0fd48e3ebd579233726bb981662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335284033211583b45d610ebb56739d163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2a443d747a3c10ca07935bf7fdd48a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c8d70551015ec95a6d72ac58a1ac6365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9154204425db5c394a81eac9573f55da66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab5600b00bd4783feaf2512f657037667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeebdd4706145bc7842625ea4bfa163d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5363bc3a29924bf193a9f592a8e80d269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d9a6d07a19aecd09de4fda6c1823ab70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a62761843b8e65563016b054a73cfde71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3ac01d80e0f054feb4c0b7857bdb8d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2b88b070577a37c9d5041d4b97e81173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360267f69137bdd33eb0c50952cb8dca74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffdcc1a6a566eea492cd8d04399085975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dedd275af6b912720d12df60f39581f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9781ffa7a0a5ee1d27e33afb56428c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfdeb70ee10b0656b02e3327e04cc3978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff02f83eccdf5dc8b1585b1d0bd3cbb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c82904a4db3ed63edcbedc9887599080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e4621b0a4472b043442e0d1c13102581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aa0788e53f69d66c732ef5b4a3887082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a332976c4543472120845c1bee3093d183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41f4042236c7e0522047af32116c44884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dee0c47a3d6d137c27b5ebfd7e4125385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632942b5ec70dca6f162cde7216e570386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519e6128e6b54fab92295d67c12e6b0c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c841498dd5fc127b1211bfd5a0f893e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f0929ed53a2585e9688ea04ff3350189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefc1f995b0887d5e5e88b8082da01f490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78bc3ea2fe9910bbf8fe58670d6c69191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61af50413185547d691a7ebe1dde859c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dacd6f5dea14b601ab9fad0ea5642093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b5a17532aa74925e7daf2406122f4d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be52c46662f44e8fcaae82b40acb797195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0a7882c4a7d0bfec813a0eb523543496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebc07d034c2d45d511cdc6628258cf097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5e189945a89c79301f6b4896f5efe298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1193cac63411fe9c479e091236dfee99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41899b980cd1ba79c6e1451f1501892a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301cadf6b61f738c693f59ed0c343901101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc4460169a7ec2c02d5efdd5d922ff6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3864bed7f4d5a77f6305e245d941f540103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11420b51f4fe4ce08fa4b341aadf76e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59221f089dca2cf1c31437d1c0686738105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866ece2151d88f16993174218a023cf9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa28834168c3eb512ae874f2cef9dc3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3411062ba4b45268a6558647dc93dd2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bfa120956d296738d3d3f20f3f738b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dfc7f8f734033d0ee2caf7238557df110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91016fcc533db75b1ccee4c4a9d4b960111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546498da923b63c02e12dc18ccc944b2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d7e7cebbc9d3663dbbe087a2824c20113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7b49c988ddeb444b85acc4c705ceb5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ad1368c363cf66febd01388b369b7c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecfd54fcd5df27d34977629011181c3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1d86ac1ac076e54ca31b056274400f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2119e2097fef3729cf4f91922d0f3ae3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfd796a2e28a192f76d211610f0f2bb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1634e5430f90d6a0642c6d7e4b1e2cd9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40f0d0b6ced2507717e470de04004a1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e068f7c394bd7a1993a50d76361c7e7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283c97ac04b4ec6c143c7cd2280f67e4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8169f9d7c8c95f80b33d8bd257f3f3b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e395e1c19b23dd43114b685f557a8fc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a557621a1e9f86e40227f5f1df34e2f3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb526d100d5955b7af11e2eda7c12c84127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cbf484575fa32c33f7b0ee5563e5d8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c92888de80eb7ec6a5c17363041206129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57d8ebdd90e585e5a4180682efadb87130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8657ecd90c461f3a370a6974cb2d369131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d04fb2cdcb58cadd35a730dd2c6ed8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927933f1f737428f34deb1b5c25ec469133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17ceb18033d11551ea372dafc1800c9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b245d82ecaa54e8c593f6c5e5c4313f4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bcbe35db7a5d47f7208c5217857315136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d87e8fa18c5bad6456195b4b8987db1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1975c3669464a770727a881a1f84b2b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62eba1ad12cc7a969fd5db7a00ad78f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f48e29dc1cea5d5a0a679b9e1e5e6b0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cb618ee5d0330eba282cf094d92961141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31a5e20e8b9e8b32b1bf09fe7f31deb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a955819be05d6da80a90b90a30532a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe556e8006a0a1f33ce42f05ac8afacb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b45eb3b40f232cff2cc10e25e18989145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe631e5e5c44cea1f717004e8befa08146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e7cb121feb4f1f4d270f9eefac43e0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d47172464bb8164352a1421db85e8a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0020c95c5ec357df608635930201f774149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4db2f1d1c23a41b3ea0ef231309189a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee82e59c494e8be663196deb8ef7869e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3d72eef557594330615b1b4a7c8e42152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb9c4d36498ce3ebc29d2eec1933bd2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b713dd172f9c39aa33b84cb17002ab21154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dc07663ce9e625839eb016e67ee79e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce7a3945388959eea88ec603be6259c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c15b490ce7de391cc7d7a26b55fc0e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745333ca2471a68d67bbda31683ef449158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8808f13df161cede1178c780bddc8074159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8178effd96230858106faf3d03bcff2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a977321084aa25b2fc870c92b67ff549161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58c2c9a524224ef626b8002d4a69387162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12751a22c086e1ba833d15e8c5bb7663163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e916cb6bce0e1af8beb2a2886d2d4f0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd877d94b89ab08998f635d1747c9448165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac10f3adaf73274312de74d9eba88140166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38131be60e4012be46f5b69033d001dd167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b31e7cedbb8f108a9ce8b8c16f14b5e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f422fa380ab6519561541674bd21112b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b6c2eba6c8b822406a907e13578a14170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38256f43d89eaf84843440d48a31798171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe31c3822a08295805fb877d4534b970172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefc5100675907c218fd36fd3927e5dc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75fc87b20f124bed6ff932c426b53f0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2500bac479f3fd4b7bcd320037efa690175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda0d4d6258aac09ddc7ac0ce4f8a883176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f07dd609266572a33b4590260f395c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeb8a6b32a7fa40c54ef013be120bae178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf803f2d19d80a23a88ad8f4e2351f18179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a144bac3a2ea2fe71c730f63dff01e7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8641f3a89e4e881cd681a233a11406181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0338da3002a0f53556f7ecf6c738b98182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fca0433c6e8647c4f3b329665974bf183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a066528815abb53f8583348189bfdac6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e4644028915cf29307fcb5a3129ab3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b52354922697653ec767c3b77551742186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b78d0ee55d263db404fbddff3285536187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07944989cbfd1891ebce7f00e93211f6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538a144ab8c1d082893ff7cc12a0498a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85c0843d7e30cfe16e889984fb6b0a0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4176ec42a633ec537f6f2a6f951f97a0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791db0cd81176311252ff87dc1c20580192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bc4bc91a8792b9fa04d6914685546b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf0beb6d3ad6b8c214e757791e09f46194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2930b222f17b107cbdf075a0fcf32754195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024ce39fc6a6321b2f5fc2981ddc4083196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b350290ecce9a75a8ba1ea0b07f4bf197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e934f23ac6c386966e2f3b66c3f694198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabb8e847eb69986b512273be2401909199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f250f7b67c84fb51e06f0d5a25e40c51200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b8eedeb23bc808a759350af4b95406201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532723a2a954088de2147ec62af0482f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71f6b723a67fcab3fecb7ed8d915850203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1066902b38277e1c69698227896c5d8f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6da231a72f7c7a2a44f7c4436decdd9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc868de5385472cb7eea4f9f651c148206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d1d27f0bccf04a244788547b4834aa207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a072194f1db5d142ae5c8815fed85f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f6012ead2d9739d63f4c8b4717d408209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6bbc3023d2b658412b98b168d733be210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95d0c6fbee18b3de64870af6bc0bbdb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db45165331816cde626450a3ffc63f2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400b647cf0aa84cad7d57bbbae71b813213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739280fa8890c7ca07e7156035ed1d95214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc2204ff46ac4b6dcf525640daf1a33215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07adc3dd7f6a4a6f4d233fa3ca962261216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb5565f4f3f3de26414d1ae44ff46a0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49b81108789043e4d3f5faf617422b9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3973ab746f2271ccba19b38d096647219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7dbc7848e9723fe53c1d9d705f7a72220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e8e8fe1b657a02f48157accc17b530221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b37889f5a479c590cb84e499d09213222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3c179dad62d083412a783e79babd6b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af589603cb6e5bccbce84a4d4533d83224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adbba7e035007bbd3941ae8d27b260d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757b5bb79b1f43a68e650597ff7deaba226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b496de497263dad6e7106da577dc41227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a610d639f18762d9b3395e53ba880c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d26b9ba5aa61aadd4ea42243d3526d5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a865ba434bb117ae801dd2448d0672d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc45f9afae90d60b935ed7fe846df736231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17da93ace62e4b20a4805f1605e711a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452f45233ae59a7ce180b3d86ac84185233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed977ace95913e2444dd6c538071a556234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7af3e1afa77bffbea50ae5a3163e8c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c698088e606bec3f1e362dc76e4746236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ee7bbda66709f12a9ed6f6d8a726a6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb457224cf4cce8855db254471a923d9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c212fbe49a1c29916c499135e368e2a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cf53d2ad6434a0fe61748529ee9b28240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f119f74f687cf7d107fa1c1fcf04f4c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f8d733ffcb76932cd706af533bbfc0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae647b491ff29768f22375549106207243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3965b24f94091a2335a4fe3f74df09a9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6352f248452d6f3da2b4170e07d2ad245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95398babaaf357e9649fad622858de48246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325d1925103b04598114e361c3038574247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a109a7be2880ea71bfd7e64c36a569248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f6e5614b07b0e111858cf328667c04249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd391b8176954218404f75c9fe0c86a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e03b88b427bff7a53eee32584001cc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddee232d8ede3bfc95776048a633659252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786bb0cabddaf8bb7d6193d4b1ae0b75253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35b06b0d4fd80b34ff613d1cdec5be0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb93a64747d06336822b8d26bf21200255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2703427744493551cc4485694db64d31256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc20ed20957c2605b320766e2fec2246257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1db9e284a93b8f5f6986d5fab5e5c16258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad863d0b18e2f6f3a0b4823dfaa3f64259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb0b3bc7c62a5bd7226c676d99d0bd3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c39013106cf4f883f2be1e2ad36debf261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82693a1134894d2997e9c01272ca9e9c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1517a26b0f894052f100f85e3ee68380263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5d0d929a17cf7d2cb92015a20af65d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8842d6ab8d2d0e41d78db1f8e3e2c863265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371c27823c66344c4f3f5a978c35cc61266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c2265ceb13430888e59c0f4f03cb41267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93273d092ec4b6bf64659ad8735f3636268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953cd725aebd08a2c06525820eb2d4bd269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684ffd285029629a8d934f5df014f6ea270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb4783317ad849df1a404738ad6b31f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea354500221ca17ae5488e21f9b91cf1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc321604686c91aa0f9ea86a0df18d8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8bb54031aa67ee802d10016cf8ac3f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a728c2c6ffc18f96f3ecc8049ba6888275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c330354694cc562d758a5c3585f323276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ac5892b1a2ebaa8d4841aa9d7f907c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad88653780a0fe73c5dbfe444ef9e56278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6033c2ee83e6b1fb93845787c06bccb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5eeb7343f6e7bc9e7afe79ee71e293280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e7a01bb6b8a60bf3b8698edfeb67eb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90227ec324697667889f5a4708183ae0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d1ac4bf550576321a4db8d788bbc31283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375a6f8e99b835a12f2fa560ec60960f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5709505b68f7375183331754be8793285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb444df22a96af46fc4ab202605d78b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46b3bf44d0b6e1893043ca9062fa587287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc52e735f1595b3d4a4b496e44ff866c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d085baf05f1897411e9258afe883cd71289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44fe26fe598dcd20d0f38c07086f11a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7354a183863965bdcb58746fb64bcb58291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8c7b9ec908efb9839ebb66ff9ded99292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cb8fc865ee37d5837ce1f492de7876293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c9210666cbf2f900a94af19cb6d4b6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f84684f57d5e418870997a329fc5df0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f7be2930c5b33830ab31a5d04a3317296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b280359bc29bb6d73737c0a5190525297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f5411c967a7e7a4a7eb6aa808f1954298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c057f0e21b6659180ec93dce318bed299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773d57c129397f7c2e9e5a384655cb1b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bcfc210973a2eb7f1c4419315df9be301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0eaf4468c61e8fc642ea4c121ce7b1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43890deddb5ffbfa060bf8a04f5c996303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bc8bf659c74bab2d80dddbf4684b23304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c507c30d9578a10cc052f47428fe1c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf93ea2ce01199ec52449b20b949b7d4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e980fa9f527f184bea89eee7c0be7fb0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316fc2e95258a7f9c0a63f9a5ffc9cc5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad9f32fecbdda381c078e3bd223ee02309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315dd030ca3bb5e4c85aa8a1e546b9f3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a339f7e924bdb6b10041df7547ce4a3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70316838b2e2509355d9d72729fbb3c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828ba698a7bd9cb9942e7e78853ae138313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758d430b6c73a9dd6919ee117f12f7b2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30456474251790d8333b865a82cb45b0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7823d64c132a8492cc240ecf00af1e4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c37877e9f667951f6aef0a219b48e1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339bf8d026680614eae3a729883e9bf3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbe95b79d5a417fe73b500db142703c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286a29a422cd83ff7f2d0186e21d3f02320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b31e0e9ee591c09900e53b2ce8a8245321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7babbbbe16d19e921093416478605e88322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160427e5393d09e18b65130dc402ec59323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dda1319cb29b4f2eb717d54616ac26324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031cc95a899675a33f83239e75af2615325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722905679236b1e29430b44b44c44f4b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959ae1e0a08d3c42ed61f37df1c56cd2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c1d9a6a87fa3c8cdd49382a4aecd2b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b34440f353076e1b481ce1e5ce2c20329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ba08495c709e446baf8d6c26a52e76330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1d11419bf6c197ccddd3eceed2ce2d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805aafdf42d45811d132efe2c3694c2e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314d3c474773cd4dbe0e8d626dc3672c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dc3bb958a675fa917879bbaf265463334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3e494b97b88b32b4b11a41f87778b1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db8684f12372a922c446de40ee8f97e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1809015e71b9d5ca0b2edbe6865d1908337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d81d33816b2b7c5e39a56a4d541141338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502d0c765d50ebdff2d8c30e3c57a68d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6765c2b0d4bf95abd1dbb1970d3504a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c332be8483fa09b6afff06d2534e4bf341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52982a5237f497b72f8456ec7029156342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777d9d90a51ed3ce06c7c6f4f36ae5da343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece84f7c3b5fb3737de137d694277ce7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57030e9356cecc592aa0de74785ab0a3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0458163b3ec8ea9a039cb4665834cf346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488b0ea3cd7737de32a5891220d48e30347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6d4f2f8701a4ae0c46ab4a3896953f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb148f1d5513ab466869cbedfcceafe349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f6b14de6d38ac7e2bd080e5e13332d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce8a215a2d371c72ed041ffaff97d36351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf71bde18cfc9a4f2d2e521a215eb21352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1678723335f4aa9f0804b86268b58d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a8d6be343a5e1b64fcf3cafa8e33d8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18da0eabb72a77b29e05e99fc7daa06c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc09ab9cf3d95c6d4eb07b6a90455210356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffd73e37c37027419a89ac90e6c3eaf357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2d3bf213619141f8de46594ad1a164358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b20f9f4a88a725e28cab0c263ba00b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb89ac7fb6cd701a17be0b5226c8e14f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b070b59d7f9003a1dc0a065a69fb0c0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dcee109b6da8111b5a1b3852a1fe53362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a68e34ad196aece96f1db967ce4a27f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7813b4572d1666310365cb9d9cc19fce364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c8d77c494ba5db8f33fc6297b6a3e1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44471360cb5aa29f0af7d3f974fd90c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbd98ec4c006d676a70ac9f36c1b5db367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61da3a8b9d55aaf090d737fa514a171a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c641822af1228b05cad392161499d4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed05780922b868b77faae6a1e97b7a6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb3516a528dea7d41cc6c5651ce246c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dd22629ce5290cbd2fa6f57dbb92f2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac157f81dafff83df0f01758df3aad5c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b2df6383ff0da1c96e90a0ffae4e89374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e26c7842808c0c8dc4f279d795f051375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25cb3dd1016dcb7304f89a47d9833af376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33487e5f2cb5c6c0a6fb361876db948377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d90d2861d53e96bb849edb4ff946506378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe8e40a656dec974679a67c5cd0c85e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b1cf1b14e3a9cb03bfe8c734dfb0c0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba18d99d106484375e5f4cc4a090f70e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53fadeb0be02bd729503e6443c214e9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c995410c4b426b60263a13fcb58fe51383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8c38a1899f4fa3b53fc0feb1293e63384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2021bd4bfe289ff6c4a113858fa9de385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb27e5dd3a0b3f6b981b63e26e98c0e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61855bd57f288a7567bfde1b3cfa7cac387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcba3442b326aa30cc38b22cac0c2e79388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d451280dfcb1a84461d983576f3805389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2077fd43a63f3972eae467e8ef2e5d9c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97ccc9064914371fbd243113db62d85391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff9f2c1798521282abc7b9c8c2b4808392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d69062e22aa97a59ad0f02b1d28d5ed393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dae7e5c9923ee72bdf92fe067b405cc394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849dd23af36fa230fe509b54c490f058395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20ce2065fcd0c2bbcdf8244aea4b916396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26373b4a6d7cf8240ee92b0235b7386397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8841ad4a496e2480ff7c72d0aed2990f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49830ddd39f59b9942452a1004ed34ca399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb699ef8bd149d43e02bfa03152be66400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252026b048d8b3d6f28336ccae3c228e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c16ca51e1006286a6baa2a1f2c46a0b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f007ca0917e21f85301c1b76b0b182403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14bcfc689b4d25acde362380f0b9208404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb0a070785ff3e59abfb55a69763362405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f828c4002e337fdc8c68325f64b1a17b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec36468468168920d8cdfdd87e8bcf8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c6f24b4ade45167bf182d68dfea14d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7568719b82ea4994812d0e45587b07db409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65b02073f804fb122d02bbfacd833ee410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd04d108c852b7e9a45d01ee2f51a77e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edf786aa97bd59f53717f0222647d71412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af60959b81c551ae38da4ddf58dab687413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de63ced1b6f39fdaba77e6c05a225214414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3346c7d7c2b80d03a1e93ba836c870f5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183fc9bd13c57fd4e62463e4403a2ea0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5a83cdc8b5e18b70684b6c5adaac2a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db61d2b1339abfca33f446464d6960ac418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1867057d1ba5255d85a359287db366419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf998f481bada6ce8c8fea1d084129f6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04e8e985fcbe79fd37948924aeb2749421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698de3ca54852c1180d46a3d24dc0980422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899d9b21c8c7208fc955026041e048fc423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22f0c98959cd5d4a9b79959d13e0d7a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9524d5516e0e5b1279be14ba74796806425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e3e121148dfe9289851bb7500445de426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89471d2f817fd6444279d46e400633ba427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad35da29dbe6588f255ede3bb4aa527428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5143d1311452d19065da1c35dfcce63429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21d02fdb8214196b7ce39a00073b4e9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f5690d10885a1235237ff1e00d45cc431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ed2aab650c16145c936fea8693de5d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1077b6c33bf419b3844018c02f9d92fc433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ffaef705803dc94f231096cadc7039434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5709ba90d49fd7c4e9d02b9a5c1470f7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19e7856ccfdc216e394695be10703e5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ad3eeee23c9e19b97f42ff2c2eeb04437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dcad66256a54f0f7a61a45933fdd09438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8455bdb6cd5aefbcba401e331c04d7fb439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688cbf3fb8bd77d58314083518f860d7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f31ad454213a90b5f80f340e1e62a4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7595e583fb5940c05786fd238cf50d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbcda1c42ad6411f4291c6c923e145d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dad16f9d4f785969f0387bf33d45854444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3095a479bf3a15d9bc0e69c370000e79445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d34a4568f72876059499ae83c87024c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dc66b710602d58599b49299215b5db447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278b5a1e7c30ff1960cde96fc002cc0f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aa3af99fc8109cbf34904dc878651e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaabf22da5ae648a25c890da1417e55450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5134cafdebef1f117566a410da7bbff4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c7c12658c61ee4d538051e003d1806452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c21239f8150eac2c52af5bb485b7e1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0d1ab98cf1b21ef2d7330ee9084eff454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776f980c96e5f0f9c7d9b9700ecd4b6d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f360ed57d5e3882d2f587545650e6ba456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1afb078fb3e46c267c0ab25e02795c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bc28a68a0b202b6a16bbac9a8ea23e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d0b0f7dfc3dbcb2dd2ca73eade5aec459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f15404e9b84ca44f17140400caa76ea460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6951686995f2f603195b23979fec5198461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d25488805b26324d7297631dcbd6ac462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed96ae15df9b0ef6ce85d28af6f482a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0d6dc8403641a3403cfdad4e1dd9cc464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e205f024c379aa53178b15c87ba9dd94465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45753769b523b737676473e27f384a06466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d497eb89544f22a0eddea08b81650f8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672da6d012a97c7da6832091dc63611d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315dde39074c78694df7b35b5c6e02a4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f4f7ae115ed39b536fc29c625a3b3a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd010ec79aaa8004272e9d8458d3e5c2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c63fe1756cf49eacd3418986f5839d5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff88fab4531d4e4b7cc2ffb30d2e23f5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e378613e088c02dc30382a111e367897474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e431a6f1ef1476724282b2a45a9fc1d0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aaf1d3cad1f1564e9ae75f54821448476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5deaafc0f1bbd5743a5360c8704dac2d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e118e26f9fcdc37eb30df69c682c7e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875916ab8114faf33fe93dc2f3790257479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82008d34e857a408c37ba0a42ba10aea480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40f8ac4329492f0cb401b2f8670d3db481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbdd5e8193155614ee65fa9a05d7aa6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532a0a9bce704809853d1a3545095e78483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef07e967cc86050e4bdee829f41a1abb484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0eb0971f70ce9f266c06388dd12c9c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c5783a45f96360f01ec508de0122c0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16850d46d1afbf151927472e1de6e3f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca60dad2d214e2eef4318cf4760173cd488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97d25846a0d18832722d6af5152b5c6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11efb3a699cc9b7c4b694afea187be1d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057f10e36b1fbf3c333ddce12d9ba737491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c69975c856a184989759cb950032392492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16604c234d9777191d199438bba7801f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47118e318547fa60e730a79d798ec88e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14a1ab4e56dbba2d675afba0b2fcd09495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee231b4c4c1fba3b1673aca0d512b89496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01f74d5925048b3d60c190663d85247497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6a88b229a1e897772694ef664f199e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac8f68a3b20b01af142862c6bbec445499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de8ea9f87a9b44ebf8d0b91e0a5a6b7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76e01cf4fb6f1bf3d59aa89ece32ade501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d52d09f0e7c26995e6a42e78df0831f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b2c8f537bf5853985031deee4b96cc503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b9789fb8f3899e82d64a3ba94c4b83504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d937d10170aa00cb0aa6eaf84fcd1af2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f75577ad74cb4fca9c114d1f2108567506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15d364dafff99c832e07b20a15ec6c1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369e02f833d2cb9ed665a6d8a61fd1ab508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab697700cc081b45f47ca97f3cbca8e4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d269d40330b98bfdc2c820db7cde8d2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d921d4f077a2bd8ddc6f5d3bc32e902511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41faf41c9d1a47e0b888ed3ee63d87b4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18de7e9c440b910dad2a7dd65bf3664a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98c619a923841e9401b8ac786bc752f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a8619aa5382dc266c4448aa8a022c9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f908bc94209c13a0bd2ceb6d0bdf764516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b1f8d8f972cc0bd850dfc732bee9e5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a52fa900b4c0e8af97c9cd955125efd518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3f4906acd39acf657b1d540e6078c3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6b988e12eaee7e944f30ea7f2803a0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae1238fcaf8933339260b80e008ad75521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4266ee0bbcad30edb1ccd1caa7674c40522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1fb0b8eca6ba79263dbcb83c0b105c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cd588812cf9810123ac6574328fbba524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b0d977f03a5dc89b0ea58d6481ad93525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb50aa24809455965a98fc28f154fcc0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b34c505aa95e2899c9506c08df9275527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fa9474b9da7386066db13e1f0d6ddf528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f84620c18e27b699c17dade46b8a18529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03afc9987adb17980ebe13ab6a71c429530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f934836394cec369c1acae177bd11f64531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a5b8518cf443c23a9c1ed3368bd8ed532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ac8970964bba80a75313928ab15293533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cabc33970d02dc0372f317d878aadf534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fd999f2740fe445915a3c63d80833d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00a854fdcddf2e8382d11974be7b510536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581beeeaa4d777358ad78db550dbee76537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b0bcac9f994d0cc717d95fc8397668538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e8b1396b9b4490c0baa695362561e4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced6961aff7cdf0b420266c6d4c7734c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c54b3370e9286302408e47c634c505f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed19fd8a562de18ad77b66b1a8cbeaa542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7a6beaa4b077f22d830977f0f3c3f5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24741a2a659cabdeb486eb525df8a79544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f70fff136ea5337453d686d7c8cb40545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65410d66c29166837396a287cbf88ca6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbb6907349c048de8c665980eaefa08547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41620f6f78e26bc94cc99b6ae8cf4d64548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea284424969238670681a1813cbcc5a1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643300294920b3b34e66c0db5586da27550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e31b7216ac156f5fe56de9a2661c75551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e9810ae28c45ac4581efedcbb199e0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6befcdc57b3311a6afff0cfca2dba4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cc3b2ac939bcabd5cc9235134ecb32554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24be59ca70bb8ae744fce90d36720d4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaaeca53da3d7011efc74a21f87941a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5604e14cf09da9be80d03921b234f0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02103293778aad3c4a7589a33813010e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4236408fd8690d73ecb54eb2e971a8a6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b4bd970964ce382a56673773b4cce7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f165a9e3d7cc6418bad856587c29747561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9508ab839eb570f83aa8c491c78c3a7a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6100698c94acd344207ea67c7ba01e30563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b45d5e1feca107ea0aef6f9eb041d5a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bd8f018445bbbf18a0e584cd2e5d0c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0015603ff6c942693b2c8be4223e0f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8de32df452b1cac778d21bf0544973567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b1f0b7ee8e251320c5bb7663f1f378568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2582d514322dd078b387767ab118c5ae569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a447b0d607fba437f5afecea9e6681da570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc1a02ef3c7f021f6e2b49be4165c83571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9224b5ca8f411b0cc3c436d5e4e7980572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>