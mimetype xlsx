--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d478232f245b7d59cf1ff84588183161.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4fb4fb3134579796428aef593530dd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbe237b9673a58bb5c85dcc859817343.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b8562a599fb4f649cdbb6c6489a7d44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d042f4c606ad2ae51f5422ecb4732b8c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c8ec7842d7f3f617c29b110a7bba906.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb734437a0c0639bd09e29e8acde6da7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbdd904839526f5eba780c130d32d668.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3459a901a4a650b32d10fd5c39ff790c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00520bd47cdc844099c9f7d6579d856910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bcc095dc32ef4291b073705a7a3fe811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339c01c430fe1c3cbc7cec350e9c7a6712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40521db801080bc801a2b7ea30069ff413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836e757ae9691d4f2eba8ed28aa715d914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f777b6bf301e5062c0d7c9f9e5e7c415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789e9752e4d2ba3502694b2c094db6bd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dccdaa8bc6134473cd4708d29eb6cb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55daab5972767dd5061129ba4defe2ed18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b58cc63c4dfa0c816bfe5b543223db919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d8549cfe80db394d0127c5700b137b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2ea7313d0a5c4bcc956a64c0b39ce821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66486873cbfbd2dd247f65478f176a5a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dd1f2eae77871aeb9f9dedbf5b573823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779b95b07b71bca86817633440e4543324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92b99957b98690465ccafe982cf7ec925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc4f62baba31e8bcf5d1db6de30839226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c5096203e8c408005c88d69bf9368227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b159ac1d71be279731eb93317856b828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb7c0931a0f054e39e6bc90a25df35329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425af34e670d9e040a93971773ac732730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cb8e3beba8a0940af42b81f1e3748d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd9e671da01bdb69cce444ee86662be32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f943fc19e02458365eb875c8bb9de9a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc47a8b28d618133a0a31aa4f0ebde034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff87cadad00761a8d49bb3cee54809135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5a56d199544262700ee20ffbffe09936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5985fca36252f0d0a0586bcc2551eff137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7325397da38cfa42fe8d8933cc9bdd0138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e6fa9f93be2d15bcb3d8cfad4517ec39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab9df9408c4c851d6c0024da0f5f8d340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf6f7673f6cc2d162ab8c37aa98434b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559008129c5da0ac3980dd673311056f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea45e447541e610ac5a5526a285a14243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecb02600751df951aa2fa874662295f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144ffb2b40488fdf936caf4f80913cce45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6572dd7ecb0aeafbc30f1d0db94c8bdc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ca3b145b14cd861a945edd8369518647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd05b692e44743ef7601aaa0f199fc148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e251758d03aabc45dcda0b385e0639a949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8ea8c4ff6d253a6c100661a7e460d250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c4d56c1214e56aba3427e3a125c7a251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c812973b399eaf78a4c555a5aa27535152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d331349467097b9ce3d1d785b5f20b853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7af0cb4fd09b986d24d7cc76918bcb354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3997f8eb7ada6e5e6ab100c8c6525555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404778ad6852bbabb7453159d658f5c956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f34f4e16aa0dee22bccdcd70bd7ca957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef33255a42d42ef00e607d71d5d2b6958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e4c0f7799d56846a454a8f68ffad3d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b781c7a38d7523f5dbe7ba2dffb8aa3460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fc0d9beede67dfecab32f4c37e804261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4226c6610ed574b5604f90a4ae8506fe62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0415798321806489fd959757834ac663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e72ba5e68e2761709c6a492c1b3ec964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c72b5f599e44ac0920eac563157d1a565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd2b56ab0cf6bbeb31a3913eab9333066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092b5782a467c0d43b0023815e848f5967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bde40b59d33b9594acebb651e3fd0c968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57a2b752f760d36303eecd335785ace69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79034b7260d0f8949f6c3cf7d182c2b970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccba610726365c3abcca863a5ca858a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fbf8746d5b476c49f11c3f8baa483372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5f1eba057d1293d2df541e9ff0f7c273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34299a5ca4b51e06f5edf97078da9b0974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902b21739e19e97a2ce02bc1754ef80a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfa301bc39ada91a7a941e5b606031c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8994d404f1d5e9d236d64e90cb20d18477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9e6df8b86c856662c3a4059c06826e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8dfcd2dea5fae5ca3e22f25b668fde79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f77f9f7417625d056bb88f5822e1e380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d19e65348cd56d8e1813a836cd1fdd081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b492483237d0731d04c633554c6beb9482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8440fcceaa077b12253eab94b205c01c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf25c1b78f677dbf33fab696656545f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343ac091dcb01751402dbb7e52ef088f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994ce61ac5e040677f3dfda1bbed0f6086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b80eb02242e4727718261027a9748787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394a303282cb82792f664debe9b354e688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bb8187bc220bfce20e14bc2e94f3e289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3c290847220c789a6068d0492f8e5590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa753ccfe96df7611fbc49d668634ea891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4449b6f868f39f41a7ccbacaa0cdb26e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8710a10a75c250565892e53791619c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851d25206c9429f262257c43cc2383b194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53b863026a426ff9cde78603bcb8b6d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0fedaae92f37a0d9d9e96e0050684996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8788b331ebd9992a70744f03945cbac297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b479dc8ba343263adfaf94e657641ac98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ffa6924c36a4ef96e4e5b69279877199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fc38c1010127f39a033e1fe53ac3e4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71042c8b01d7325f1f23f01db1123158101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d14aaaff6115a047dff07c1eeff4a4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308cab9e468dd2609927175873bb951d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78582c5c3acb095b30acfaae56bed248104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd18651359607bda410c293944e0e430105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5be111625f0befbe1c1a59267a8bfea106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ebe8f0195ef741474cdf9b90d0c719107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47985c141f2b728e0b4e9db0f1c7c14108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d353622f50c87f49eb96b3e43f0b388109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d99c86b1fb3192d30529b72fd4c150110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee4861530927319982459e427268f70111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29f60c0095b1ff6811cf08165e23799112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec8d26da3442eb59ce1b3edc594d06c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55974d3e29f28069665248c33c9ed111114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e62bb267c1c1e0389eb64f2d7f7812f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad37d0243116aa95af6bbf90b030b41116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400563b6586a003f8d6f3d7cb8ea66e8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875f8eaafeea14df08de157feb2bcbff118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a1fb5139405215dd83bc9bc1b13f03119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532b0a6d985fa941ba08d91d1fef7fe3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bf390c498bb9f18b6f89df7c52cdc2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b2c12ccb9a5939ff5e17a3b2b9e20b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a790f172314336e3ceb3c53ce730fbc6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0391929ecf5e09ec56593b2405e71f82124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c82720c2b85e131bbfe780254825478125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9fde6e98f795210ac192a3c4c6b91b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1741b588710026dd70e66814093ee26127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d0b99f8055454b8d284fd3fa09ce59128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9713315c6a0c3eeac6379ca151651d29129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2a90a2edce3a845b4787a361f43d4e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3411b5384f22bc9a4a18c1e595a760c1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ef21e34ea8b21c253d9fb1aad9204c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c96ff911aeee80bc34661e3494ddbfe133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9204c821359c27b0b5a3547b05575c01134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af51dac4c7ef3323e564ca6d7960ab3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1070590933c651b25b09e9f3530b7b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973e23a13ed4a026d1dab75dbefa80e2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ccc9ae1441662f7ad8f0fd121837ae138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9f294e767d31793a395cc7c1e490fe139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ae1c4ef251628c6bae67aab746bd5b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8014090a470e570e27146930c1bb563f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a870a706607bd29227b6d39af98ead4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26481857e9133e7602bd278cea3f5818143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903aa8fdb9336527d1b4eee14bf94dd5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c952657e34d363060e8acfebb6b384145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6baddeba6769bab77fd87a5417c94fd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cdbaee42187494f38e25c60db66928147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c9c96cfa5d1fd01f9670077e91fb5d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c382b6cde4c644b83d54d1c66a9a78149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fdcf38dd24aa4bc2c0b310984f7490150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39c54bc6a59ab323c7efd6632ef0852151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e47401d3cbd5a18637d771dd50f4f5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dcf32862639bc225177e23db382e56153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fc354825bf5fbae92004a146135a09154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b747c19f083d0f507f33a970248dd151155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe9d09b65d940d18704973fb1b9a1b4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fd11a2940f022c1274bd714494f920157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7442868ef8c95f43da27dd12f8a94c7e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198fea8947f5d4ac31cdf132374e8e39159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3646d357af980a327d39bed163bfb0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e857ec33ac86991ec8ee9aaaf414c13e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6221cf90ea77276f847e3ca2081c7d7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76f8b3a951a7f48a5b5e236f0a6ee79163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01775770e88b7762a2d3a4dd5afad589164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a15937c7d17565f49730287846110b9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa620fe0f6733d874ab8b7f943c0c1b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09abc61c1dd1f9d7fa7471257770b1d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4b85ab06d3c282d70c36a219165b4a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b3d2f9df299c1f589628bff490bb7e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eda30e73756bc86b4053d7b2b5d67c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d412fb3b923b37225f5f82bf52c2f264171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da74fc6e3a6466d127874054145b51db172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02f1303cea3abbdd8ba7bf8b66ebaf3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8356e1770ed46e7231dc65eb7a8296174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757b69d8ff1995959554943df54a680d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46478dbb31686424e34d0653451964d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b6f9b3c2d6b375540b2c08982f03f8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e0c868c427e35ed5cb39c0b8d51a67178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35284b5075129823c883f939951a4898179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0b11d6d946bff51762841a91598ac2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524d6a158f5953ee9611d58cf328f27b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfd67ad6da90931c99763100574f922182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cf937479cbac2209d2d1291b34e430183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e792a891a897ab9bebb6259f0b79fe7b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f68ae8df3d54ac473eb14b933f27ff185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6f64610c59b480a3c4ed52b266aea1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb8963bf8bd90719cc6748a68042caf187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1716968272fb5693dd937c1f5b7335a6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2911eba2924e4b83ddcc9b191c465b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db79637734632c84d12de0ba2b061da190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018a85fd5ca5375d774e326cf728378c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a6225e0c477ce1be796d5f5700306e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d725379708575432d3171f8f3b468abb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82376c77cbac2133c6d7203b85df34c6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eb8a005e95a1601d4d27e075ebbe81195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16004f83f21b26426e439fd8ef2c6ae7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a449322647d944e443a3a57582f5db5a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133c2618d9692b990905eb586aadc0e5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aa504952372d6c3c05306c0297555e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099d1d2e902f963d55f584c22bfd80fa200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742798e6cbf6cdeca62801b7c08f1ed1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d29c7fd0365d3d5a2f4dcbf586f5da202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4185210a522d8959f1d9271d8bc2ee0e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6465cb5f8170cb72ce2a852ecb6b9c6e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88418a64d7f4a43bf08add8f20ccbf68205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38812f10ac6b4b3a8d52126b0437af5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac063f6516478033f92cb042377a068c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c44a0d3f74553695a701490c230bf85208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccbf8f7cd3d4ab43ed5f07b73a894d0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6214e5d054509e3647838f3621e02d8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdad84ab81270767ae9cc783232ee8c0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2fa9a5917faf55c311b392e9d23725212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7548f3aaacfe1d88e250000d1f03a79d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0087bfe9cd0b47074a481c03acec8a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cccecff7d473c587146d1a0a727f7ea215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bed727ce33722664ac3bb362968c7d2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad2628eafd2ba0b2663b688f4591ab4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b265d26ca7dd36dfe3ee3be597d7c0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e603aaacd50bd848a3651415148e8ef8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfd363dc5e0c706af12e4da3ac4d62a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e02c8c3d71d98e762791693b26320b5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec769c351f1d04596633315307d2870d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6948d1d68f95f7ed45dcbea0ccd5e962223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13053e6773c4bfda1850f2ebc34c922224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e55a60c5ce3a6e2898019fb4116551225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841d22ddd1880560052d90063ce19975226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d5e64e139e2497b1b6baa0feef798f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8001ba6b287b88f0e40111eb7d70800228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9c7684f68d6759d9812fb33aea3e12229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235b6a6e56d57a9e91086532702e5bf1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c911169a14d2272faa7eee231a2540d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5163505bc919fd6962ac89ea2bdf9da7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c527782d72eb280434f62827beb7fd91233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6a38b84db769a0737db3a572efd809234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8a2f1607ca65321a43623b7f5d53a5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c7852352c18b1829229aae5e5e5f70236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651db97bc76dbb528d2ad3294412a98a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9895fec81814b78bb8cdc0a03aac79238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b3a2744e64993bd049dfe24466fd74239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1f8b85f6bfff3fd483b4f8b14d45c1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774e60042e2d95c1b84bc836b636180a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e43c6621d5581ba250db2835c3193f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6397579d0ef1802ae4bbd699dcbfc461243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10b9fe1dea50f824a9158b80cbf99c6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a006e5961f2e0403c0bc40d5532e88f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7935e46210a8ed7ec9a77d91b903342f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598566fb1e08a47bbb05b507ed2d1f53247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3fe3d39865f6857c6b9eafe4fba006248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68ec4a91f9c2f74cdac7a372bacbc7b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13779248683f02c0596663fc540353c9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52690e6a6f98899eda7e026be97bf74251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5d7ff0b271965331e5602d51b75afc252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67b6a5a2135dcd1fa9cae8a3dd1c36e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc84f4bf16864acb80a27d4b2f0db934254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2631894a2091cf3fddb8e4c7d6f17381255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7735e28d61d572bbbb3bd54a6f9767c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c680cd99b81b20058b76b95741913fe8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2096ee79b803c59261886ec69851d4d3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35f9f383b1b21736bbfe63e54cfb19d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8901d8997c509610e9989f9dc213ae9b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0206b0bf58d18268522be39655e54c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f6f64c70b23737ecc02f557f27e60d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72e08582b53ff7d4b94fc2143c6075f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366a81fef1ae2f26047cd49d0e9fc587264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708d04b0e36c42ce881448dca2fff4f2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c1a340c71c4f11e967ec5d9da7a379266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6730513ee302acbfa39dcb77472683a1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8224243f682ce017d017b32d5b6230f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cb41b03e00680c8664d602131d74a2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3608fa7741f7066bb873bae4ea364014270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226b8221bec2de9b242b2f9cf4a9818e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03216297ac3b86845e8ed324d32d0100272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570e5448c22f500bb1e38f95595bca48273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c97555ce2cf911ce01d026098f7b59274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf1c1b846977dcde038b719bb746ed5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9617f31ab22202ed4c8d4b51e43f625c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47f6b9a484ac2d9fcb59b3631bff8e2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d66cb6986ba57033474221a92b832a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400d88f1fe35f83c0fd1a38ea7257c95279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d550885b464f14debf54911405dcc4f0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9ceabf7322234441428d33141c0fa6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400eaff5a6edebffed7378858e99a725282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9b21f41f6095c1e8f342880f841caf283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ec4551b6a9cef1ce2c8d4f5e68e718284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d229b1e2c6bec07b9c6dfdefab867a00285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33d72480619918f40791736c2e3658a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a0ac067bea00201a73e2bb57e06a75287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a62d23aeeda44e107ccbadc9a840d4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3df94ab404f0bc1e11c6732bf06658f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4959b23756acd28c73e1ee82cb34ce290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b228c4276f2686e07f4b035be1d97e4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76c06dfce55adbd20573d387d3d40d5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403669331996f5c5e5adc5be1d19d294293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857b98eef29ca5d4c2c5f3dada0ac54d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69915fb53a45ecf71541b575ee9866b0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501e33b76fbae1ff6ec3733e6bde29f2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c886bb9e8e5a35b9fb8b916976a597297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d5d3dec6f9ad460be28022a6cdec35298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c910e48d44779308747f4617ba4d8c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c43987a6fdb19de804be604b8af499300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baac12e1654613c4b560093d30192f4d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea618358618d62429659fe22ac49fbf302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd3e1288d23131b30bf5445fa0a6ebb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b56ab3624bcd56c93eb5c41c5a97d0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8599fbb55c1a91f3f8bf296b5eb8a83305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e32611e38a8a8b1bf5cd4c6c4878ffe306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7880d71aa5d09e4ad2055169622a7784307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043bb5934cb714b560f51b7b01e06f7b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442fb735d404632d983590041a3f26e3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1fa334ab7e4e8dbc77bcb1e77bb8a5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc3dfedbd0dcdc2846cf39b61cd3856311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0937caa7a15b6cb3d9ebb670e5060be8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8663bd647b329e9fcd9c0a58f5fdca313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085b428b565dd4f5ca2722b8d2e80e15314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c20c4e1a73f2bcc2e24f89b212e626315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ace96626e48f8d58e82dbb35950794316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61bb404681ab45824c7ebfa81bb3b53317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ef6b8bda0c65c43563ae6f7fb1dcee318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a06a11e074f43efcde72f2cf11577a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f776445bc71376211097cf79857f80320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7676d249070a1e98600cdecad3259100321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ddb9b2513578bfe16d16736a425ac0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee11140fc20916d3fd40c66f4962c1d9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b48dfdd11c8ad9d982b08925327e9e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21740c8210863f7317771935afbffe60325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cde960e2cd226cc6b126594be86a446326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4f3808d19cc2e7736e463aebf27867327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ab0150b7d109f59bd730935b8e3b87328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459e5a7f678ea6e2c5dfbc4be3d7b491329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3316010f5b02105884d2567d20f99205330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e02a49601a0bbeea86113bcda435df331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bcbb930cbb24cf020247581d9a13fd332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e364b12cb67ae0d15cb985fd674ce8c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b3c266d2573066348e41ecde703604334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1575f294d87a7c8a1391d9b728b304bd335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753672280f47f4e6a1d72d17955b7bfc336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb9aec928b42407a1af24ab27988bdb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8623cfc738bf57f9e321a16518d0809338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46fc3de1a85099826e2438dce445a16339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747698a7d22aedd1ee1dfc4d4db5daa9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d68362086c5bdb727f82339b255992d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4861ab9202cc30f84534a08be62f4a19342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd911a4cfb61bf7b2c01eae872dc071343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cf2e73de4a711b45ec14634ca253bd344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554ce2c559fceb338a55d89bfd341ace345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ad3f9a5649a67d60dff72505ab87cf346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8400d0717efb7e8c922b0ce0cb0b46a2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555f72b66de7b5e5092df0c473efb202348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0f7591c5e5eab0e6093deb243ea09b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebc855879a42e0f6a2f5ae75649a530350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58864096cf3a1fd58acc52975abb3c9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f611c8c579153923e4c6f89257bf0ccc352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539469eaf20126a7a6d89adac12f9796353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11da8262d5b56db8b47e79fc2aeeea5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9511284a9242ca606e8e52dea393c881355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2035f347d08529e33906b116b3adc38356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ce2cf29e09aa5d3929c76006c5b07d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde1ae6af52d1ce4ac0a02f592efb645358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb31ee0d4d3b71871acc77b2c7fa1843359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219f8a9385938c3802e7384c7b9ebd72360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d9fa22cc8254224c47b827cc7f8bb6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d818f302d347ac5f7f90b2c3c33ed4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c08567707f78b77099332d21ff76dbf363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9defa96ae30e9d4df18480783c49c1bf364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a589aac1dfeea39cb9c591c6b5aea6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b56ca015eadd01374fbc2cd584ced5a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f73ce0fbdb13eb2b8402fe7585043cd367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14023480baffa000c27ac3a5a52989c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fc29db0bf5b43a0832ad0cd752794f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21710f4dc36ba16456218325c553792370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ff38298edb6f0fc458f56e4c9026ff371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b730a0eba565641cea45b274b71d7be9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8640072d95417eabca45115d3a17f9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b99a9367624a2e339cdd09aa41ffdb374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1c51e5edeaceba4daa84e173b439b0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199210d78007b1df8e3fb80aca44e98d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1145f56731f8934fec648564a49e6f04377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b8a442c631b75cdc5140bef9916b1b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e9c8f2e211993e6f5fd0b3bf5bd73d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e74cd68391381e3b269bc7ceef96dd380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de1ec12cbedb56f6a2cb4c56727193e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f805c2111d5a9d43464a2f5277694c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7132d6610694eb8991d94e1f1b8973c3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785e155e1938237a7f36e52a60582623384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec2ae15bb969c405ad4e449111c2edc385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e99c5487521e279709ea019b1f1813386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f4ebfeec14c6467836da9474ec8c58387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7189e6efbdd5467933f4671133df7c5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84b1bbff1d1eeada171bf4fd2265280389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62085ea859dad9ce34608a5b7423f01390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a5de64c2f8d643f15688239e08f740391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bedc55a4a53083d55fffb0406f5cec392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c601034d258ff542ece148a11085b0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231d814b7578efeeb6ebc5890f35dcce394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f2ff9df8077b7614c9c3510e51760d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30a21913a5051fda25224bad7c0b095396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e30e0a31e69414062f853a0a707bc3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adda80ff21fbca62d7029a5d6ff9c59a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9411d1668f0b5e6f1330ed6a3f0276399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2b9e361aacd3cae3552a9ab8e7c712400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84ae3e87cd4bab1d328daa9761dc6ac401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a184e26aecb068c8158d5bc91d3e1e1a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90271f99e7b72ab2d76d28538c0ced43403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9baefd21a405b7b1d6ef71922cad7c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4785084f492b6dadec5646cda29e0a3d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faefa866ea4eaa4b15e9831e43328d9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0740adb8a103f91fa5277fff3ddbb7a9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e826629cf5f1354310ee8ac7035eed7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b6ff935eab54fe9e5ea9e3a2d5aa17409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04922fa99dc099efa9a3f0882c7b44f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6db25307e1a0639066061265a9800d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d2c949ec040ba2fe627035a9d53132412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a550ba6db74e0c2d2839012450df99d7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dcfb2e518043bcc1540992185799fd414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d4ede14a733e46542f10e90bc244ca415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2482e06a294249d5396588376778b69416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecaa85e7e4722086e1f95c35e608137417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106246918095deeebe3245b4d9b34a6e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c470bde3a694e2bbb1a1b9d5b1312c49419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e67ae8e9952762a1a00352106e46705420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bef7cf5a85fe54eeb36a67d156bbec421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6df645ff8254a8929568794b9bfcd3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4e049237b8ef7448104c78b0ca630c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a282f34f01d1e72d55bddad67142c3f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f793011cbb6b1f242186300cdfa8f18425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0ea704bd2c7b3e2b82555e0f10ce69426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de74c3767f874425dc83b8580d6c7b2b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d6ed6332883d1d3f06ebab6bfa2d4f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90376708f023f0a0dafb0e9f75412e8a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292767fb9c19577758c9b93ac60bbc42430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb026a9100d224f547c4892f8d13cca8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd8ad08b6f2f5dc667136d4dcca1098432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d480e095c34d907c8f07894afb674d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c023f9283be1391655ad14bdefb207fa434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4fc9101246618be838c18dca2c315b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a335535f965813d9c8df44befac3376436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d840cd57bbcd618fceb766575bb49383437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81423d214f3157576e68fb355350c5ab438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e672984e6834c906da6485737dae808d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc8e9d7e76e114cff88edc66daa9634440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699d85cd02b43dad57e08408d8ffa3c3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6164c8f552c0958d1b51faefcc01fd5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b350e147c54b6fc593389a16326c858e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064333f0d97bbd4cf106d0d67e631461444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59e68382831b6858722f6a077990914445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5e17e9daad568faf42079e5bf6a70d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3573b5557b465213e7e9091e0607e059447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4191cd9760e808d7e4677c7b25e383448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8933adb3ea236a53730bdc95a920e6b8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140869a15e2ad4791fc6aedb71291798450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63065dfeccbbaf7ae412a170ca4ccfd7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344f064bdc2be8841f7839f439eec607452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1195aada6d139201fc8fa7f0e5ab182453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45259a88d3a4f184e573efa4f87dc117454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c7120e6f59caae89050c0439b3b89e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8f47e37e4ee9aee801a4cac7e0a284456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6afdafcd9ba82f82fafd3685d68c39457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58c997b75d9a8c799ba0bf43beb85bb458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71833f8e1738644fffd32d079bdd76d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82b4b90c9a7fbb4ab50b0f15737ed50460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa962fad7afcf77a6370ffe5b0a3ea6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa7fbc83bd8fe9404f79e37c0e231b1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ed85f336f80727a34912185d955bf1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3014278b02df3cb07a843f0e1b52ef464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91178bea6e2aa87b6d5118d7c488c66c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b9c019d99d4e43bf86333064cb4167466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e29e066b1455a33a6b77a2e4e9f20f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf84a2f74db7c3303b6d14b1f344019d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3763f53146c6d2f3d20c6e9f70d708469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a840ef60a87426bedde7049171301e67470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b430ed2ba94b29c3821a22f7fc314f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2fcf4513be45d0303b4c43a093d3bc472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baf14ce6fa8698298cf079ca00a3c5d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6916e83b540a64ed866f19fff6fae2c4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2491184db2ad266bd4ae4104f9b7a392475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8240261a19ed9fc283327c60fa2f41f0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082f27162243af629cdc585abe4e78a0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f6ea5372b5ad9c5cc669e6c6445e22478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f10f9f8f9819bc4d2e150620cf65ffd479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfabb64244f6bf0d71692df996140af480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167b8e28ac8402fe93cad644bfd6665f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c70cac684b0b7c4f62856de5712f55482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c80eed3527c7f36665c884f017c5f0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a82cff4949bb961b6003bb7883f0710484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73d8710bd51915580419e5fc5cca030485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8e5d0cdea730dae648bcbe1fe99f00486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cad4ffe36c0de32db14f9348850f96487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623a2e5975434f3569ec1672cac9ce0e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f312d8e651d438c3710626ff51e2905489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16679a6c5331273baac9c0580202248490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbc84b1eb91eb295131206a8ede97c3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdab6ed7b7045c300787a446d6f6830492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904cb8ce5e334c03b8157f488c752649493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8dbfafa7c492a428635d6b2aeb31e6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eee68e38aa4a4a100755172c5fc2236495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bb22892b5bc7562ab13209f6018a78496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecfc1bce9a52be0bbfbea310e007791497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9857a6070ae166f583a4a470b5f10903498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21199e48c30e8a56a7e03bd812ae2e77499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71dd57a28722c07dd3c4f34a03c459a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c1a79bbec6a88d6c1cb5d95ad612a7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87e7eb0133d652b355240ac6894105e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea6a664bb953f534c42bb4e74ec13b3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228b13b3e92f005fac15bbfa0d033581504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483a28b9c2b0de91decf21231bf37c14505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714d4527fc11b25138d7f7fc8d0b12c0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57db32de8074967729cb3301b1d28fe1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32779597234be47e374a5b327637cc8e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71fa2bf293d94b3871169d54c4e8dd4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9f842672123d02d3aa3aef8721b813510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa7ac98763ba0d8ea9925be5eaa4e15511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651f0af6c1780d3e2d02aab62090a322512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58132ed26be865202c9fae2f3a44aa50513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e405d4e31455d16efa8dad78d16071514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be45441ad1e514a2a4c17f3bfececb51515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fc27a3962a355c16440957cfe952cd516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af52c5145e341628dff5b331121ff19c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63514fd96073cf21c6ff62794fd2bcc518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d04dd8c0b04ed490cc9090981c5115519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9471839d68c865b80d29620d0e82762520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671a0d19b723b2a3f115b13c075dabcc521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b53492d5e990c37268ba3d8a3323080522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8958743c5999f3b24c10920c901f7002523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ff215685cf8b3e7f4aa90e6080af4b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb69702962e08691c39a9779e72e2b3d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6772bb4687b2c98c0022accfe2c5bbe526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10849a77e6c843d68681cc7ae2c78881527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ee41d6ad7c8dbdac989d61d2f31896528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd879ceb586b054a08238e5608e58a2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db4a42adb6f61f310d7b12ed3b6533b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b32bed24ba399c0dbe2a17f0042ca65531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47271b4f0c1a6166cea92c14517d5b2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed3832485a8b69a2c3bafc7cf93b64a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801247d9d8260d0cc82722a15e856bb1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4003281085e21fa01d8e058b582f9e8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f8e23f3e6513d1379093894d8f8637536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2039450dfe87ba0e0dec1d4218c5a1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448448a941b7ab59e030e574f562abc4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bbe09508a669cd383610d38757c349539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7afc31e177c8b20f44ec3f252325477540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89079e282316e3cdcb25fefd8f93638c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0535f6b8f8ff4b55f47c4c3f50c66ef542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03452f2f66522b04c4ea9f258a67206543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbbce1cbb66d893fe6128a81b572f7a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361e51f061a5a47a458c180279b4f599545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22e6ad0818ea0d6c5f713f4844a48ab546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6164df2b9f67971821925dfaa2a01af3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eace295f97ea31670b7842c2129b13548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f23a21e2bee3f5c327b8c1227bc9b6c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a12361875261feae5c1106d73bb413550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866829484a35047c179096f7c5de24e8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f0c52d69d59a17a8aa43eb5a913b72552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e686801c89a55b05e123b7f7e3246b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4213e94de92cb3d36aeec47d54b3be5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516202cf33e3de80813a26db47085a86555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22261778a5ea3252f66111a06c273e77556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cbf62a80549a6e91dd9e060058b942557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b378c36aadda51841b8c77f9a806b93558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01b9ee01d731169e1aeda6deccaa37b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca2cb82a1f44b6fa01de1a3e5b71041560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320b0b43b4e19c42c30030ed83515562561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152bfec7727816d7559666f4c01d84c7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd3623af6b8cc11ae8329771f223a48563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3900a4162d79a49fc5dc944fd8a07788564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d751ec64805b09ad18a7cdb2984d86a7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d304c935be3c6459521efd5ac638784566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f3e971c38e7f62b4b9f1a6b0e89d18567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57da47e2e0bc9fd85e81246392475d10568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5f2eb0d01b07b8e4dbc514b601ec17569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f32175e91f248f0d7c0767c88cd62c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160ea8aebbbe523f7425e9ecc9f4f53c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4530584ae693396406d74aca0cc2746572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69953bc9d6632d302d3d6c9adeacd1981.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e0cd92298dadc997f3014016566e232.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e357f24345634031cd3bce20206e993.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c852febe459f9a64dd32ec4ce50a2824.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a76996735b65040d78a94c02c93d855.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932b98075a6559b6b51e11ce161292ce6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d00cbb275eebd70668eb89aadc9118a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4716a5321ebaf69d97cf659a3586e08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9adec3ce329401dcbd791573e2a40639.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d9df22d8b79583ce7bc008283ecd0f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4586d156b13521cca0f3a6680130b45011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5812e32c36ba5dabddc2d287fa94a6b912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6895f3d2b36ab44da6d468f93df366db13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efde4a5517fa180b4a9d33beaefad3314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4abf79f6aead325f3b0f93f4cfcde9f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17d6a89caf9ee3676ecb42934d7e8a416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b376d4af40f9ed2024d7a088a61f93dd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfb76e10f2a685d1ff1818688e72fb718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffd321ab986729d6ef45b7483c7d54919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c0c12be51caf1709ed01ff869cb0d620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c55762ee4cf634e30c331803c6374b121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afdb3af4a9a02add4d572790d22075922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5e5d4ba31fc3f89bea45f7867c605923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcb657a73808dbc08de9cbfad453f9024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26f4a71e28ec119f274074f62a03dbd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a217c27b4702dcadf0bce2022bf57e326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b606af9a3ba2cd235db046c84c50e98427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a3e05ed10f27f7db779d194a7cf70c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6325c448f8bd95a7e3680a5a9a654d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d9e13baa95268f1c83a37c689c095e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ab499522f885be7e09dfcd3e209c1d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98557c377bd0cc1146eb412d685954d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c9e2a5fcfe6666b935639a78bd06f133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95715f8f4950f899023b245a3dedbc5734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80225e32b28ed752f4b55efab55cee7335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea24bdc65c27930900c9f687fe6a5b636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebba7f1abd90dfa7263f7ba74c9edc3537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a87b2769b59805afd669b83da8fc4538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fdd7097b4d59b9f6860dd57b07b36539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bac539c87f2445cf29169fc9452d9840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d366c9048feb7974b26507b8be602f441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cba900adebec83b48cb8834ed19291642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1ad03f9919064f07527743f1edd14d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09772c2f9a391db4c9a59fc126b549ae44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19b9d980db8a63cebd8b099fcb3206645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53aab48132633b10f9cb3c59f13b095646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9a17c4be28e154b7c24514b76b80ae47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093e4e9f9b502a50608c11875743053248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d0bafef9dc4fbc101051f02e22d97b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdf1729b853a3d9871049bb217cc65650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97df27dffa2fcf3967a3f47d125a2a551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0ce2f38539bb8ec021a93f4ac9da1f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bbe7f510551ca7fba2e356f1e4982a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c7dd3809283e67212fef2493d2e9b254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1425f8bc2cb3a9a4c15b29386d98e72255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677b9b924ce515529d12352609488d8756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a90f9da51e62bac9962dfeb246474d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fbf4cb6b9c091bdd765064c8c3891058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4a2bb6fdf90a11eb8fc5433f24db2759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e09ce19146b0546bff9c015de04586960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9012f9f3f30d03fcf388d11d545895161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f58bdcc4ffcfd4b75a648556c8ab00062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea56a1ebd3766fa6fc4a71ae3f4bdfb563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f952663f6348efebcd9c58bb119f5a7764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aea4c5f364fbf3de0b742966dbd08f565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002d43308e8469de0a68105bac235abc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fb068b888a2f9bcdb1baa790ec1b2167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eac05123c448130a84bfd055f4871d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99387214c6b0f597ad14ab4e593a6ffe69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461cc83b3e230581f8e7298cbedc105e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c4a9575b1fa9ef01c48be26492396371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d474734c23545490d4d98088d2842672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3fbb98e3da92b66ee044993d1e2fc073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cded7a821d8ab00db7ce6906413e5bc374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2d5152f20de74f9185ea845a782f6c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72311a6d50f87e8606e9b58418a296276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62788ad187415ea5ba1d419d62b370777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab81e3ed0edc8a28f144eaf11511ffcf78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5807b9039e57610991112cd390414179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1099e8a8eb6ca4554a22e10e01d2f780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583c81f478ae336cecfd1b1d4a7f3c4e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf52389a25193965e65e7c69956b144b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bb5e28ca42d050f8918ab50e02d2c383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87c50a2443d4e0396ec62c3e16d4f8784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12117dd9701797767d078972fa7da0d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d116d4ff7da69fdb0878c2a632ebdd586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22154aa955790ba0d7fcd2372eb7b26a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b36cc2936087cb1d4720ec0143d9de88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad09ba77944a880c28cbe00830b46fe89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85456d5be5cb04f18a528febb3a9e88190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faac2268c114f6a1b7b7493669914ddf91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5d0f2860afa4cecc70367dc1e5386092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156b5269626bd517c07c04bbcff1b7ba93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72201d64a84600f189f6b6e070877fec94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd31cc889b4f8cdd4d798be23f1e83195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9812f8f0d5a41ca6e16cd733cd6ca096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2a7615b934aeedef12f2f70612847597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8ad4fac2af4260bc4458f01a510bdd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3034bae97592ab75b48c85f3c6c4ca99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b703dab17e58aae670b8e5aeae8fd8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fd98d586b52b5dfb0ba57b621d1a69101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fa0fa62932a357fa762cfd92d11b8e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f324cc2fb6b3b9aca0582852393ed6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c927328d0eeb01170e7e6382bd92cca9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f00e9932a315ceb1d003eb690d2390e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407a942940149b5feb5543ac79758cd2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fee97ca41c85ced73a6435caac4357107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69658ccb1dd0824f391ae336e333e32b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dde9e1413f7eed4b0b104526107f9f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a200e16811cca5341b78980d6fdd74110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50d372248810e9cfee0e7ea73ec9783111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a34c382194d47d4853e7ad344e044e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e0fd2495d163aacd02940091f9248e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696c34cf14832d3b28731e39548a848e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dde051766bbeb3505e3ba988d898fc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d50909883cd54466d3935e4ab18016116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b326cb8a5d6880bfc203d638f50a90117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272b8dbf70706eaef293e0e3410317f9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaab2315ce34fb0804b2aa60cf2b6ea4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137f83e0b969f74b97766f0622534b94120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94561e3db023539f2b229d36d125661a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1907dbab0d6e6cb744910db5dee559a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a756b57d9e1d03461b030dd181df02123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632672028c85da1d379a20c7db2bfa86124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091967d22f2a49c97c6b1797ccdd85d5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd2cae2a9ca9d3fc017c54d8a145e8a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfff7cddff368dcacb264145fccbb6d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b8096f47c5e570381bbc74dfaca4b2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d86bcb4727c6190f7eb345f1ee556ed129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7803b7a44c1de08610ddcf335a40cd2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8290e17298c66f2cbe5423ca81da839131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa6fd6dfc32b631b9f41fb4c1ad802b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a67f6b98a095672af6b698005007ec133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe7172ab481832afb562586d231d6c6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e970a25ec4fdd9ae30699c49f63af84135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d2cd36b5989acf504191e9be99c34b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289c5fd2cd877f4f7022cd10e9e91631137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8f6028db77f4ad1e755cec4e482a01138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd61faece66572467a2abca82bfad3c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd8690dbc277db2190451d53b147565140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5505ac12ac849646500793db354f709141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c1e6d6618f140a7d77094ca66017d5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f262e63a9786f9eb3ef0b517b8c837e5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e80f944121f217988833a7bec40574144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096ee28c34f260a873036de24c18958f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4637e08eaf437c9822a7e663b60d4b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7800e08be231af01afc7e7fa107ca230147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b19f54f4a7425b88a6839470613f6eb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34fec3d93d4b7298c684dad3fad9fc9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe42cfbf025ba01e0cd7ad2e04814424150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3c2c3e7a097e1c18777c8e0e2d45c8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2db9fe7cecbde3a5b6412f7aded732a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc76531bf35b48eeddb1f305874461d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c364b6d3512e1631b7424d701fb1f215154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91449ebf976336353de9bfe5d09339a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88906d01bb28ab0ee000facffbf888ea156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed8cb22b96417b9cd30f8aa85e30aec157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a983c455fdae216c08cd681b5dc11fec158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dd1d51bd76524150257d0ab5e247d5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a715656a0e4e2be26388f4b73ebbf8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aa93b8e8b726ae4ad6ea481af48c3f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786ef719ba5ab4c04a68407637a87b5b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8df4f643c45c936c72adbcc2ef232b3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3b103631326554425630b7bd3d346f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d303478dbd2d6d92b2204bb2fb41c52c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d66c971c00275cb2359e7c1430020d3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0f7331c6022055bc79fd90dbebeb7c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14a7b41b4e92353c59a3a94e925e493168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5c7b7699ff4471b08d3826bf9c4480169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d2fa815146b924da23da5df4fa9c2c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9b84ae7098414c17d97b91f496f61d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80396c88a389d800fc72f8899ff7e24172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cfcf1a6d2bedf53a4072917dfaa534173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042cf439ec1ba22d58612e95e9c9063a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baea7f4916b4e5ceef5107b7793cccd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bae3dab334b49774dea19f142b7b9f9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ed8923175d6075a556d6d495703660177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9f7e9f77fe4ba0e30c620fe09eda51178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be316c071e13c9106a5891dca8d04b2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06938c99454f6084cc2e7b92f0d2584180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4f3e9e253b32ffef4684a0a4062548181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a692fbfbca68569f1cb1645f8535784182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfd188230e12f1fb8874cfb4a34896a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c59da4c75e1d57334289fad4cd2c7d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba53934994f235f1e74b86c0eb0cb397185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741d847ff51c5324f065e8ac61de5fe8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baf5a3b96fa84372905253558f027be187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a044891f67645f83b0340ba8371aaa6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea0f1f0a4c1296cce804c95dca57930189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9311723278bfb960ec98c22d2f0bc2c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1e090266039fe28d5263309aa14fc3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e48f8c8d7dc45b03456057d23441e4c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4402b79527282ce8473b2124b5d1fb8d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b2b20969d5e7a4d0d91efb1952a7fd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0f9db762a39bce2f0ccf23133d9f5a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf484d9e93ccded654736c9f731d852196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec892276999704d08378f2121805173d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f109bccae99eda92f929505108ead197198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d7d9c0315f6d06b9c2702a342819aa199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cdc154b9c0a036190781bdab176a93200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be09809d2931f17853112b73793fad0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d8479daced86cae06212dacab69e11202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f5fdf4702f7aee9249faaee0be81d5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80030c78b9e380977f9af51812ceeba3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec34c3fd22e42ea568dea7a16eae44d2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6bd67703034ad0c7142bfe3e4d4655206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32eccac3a1b104b9f431cfd02c0f8d6e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4f57ea818605a8af63b9d6e060d661208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9160a1689334a1b00002e2e6ebbfc2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b3e330c001e754aec85bc0fd0a14dd210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0cdb94c6dca12ae6e80d15682c5757211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406e1f90bfe716bf6821be90d65f8230212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd99e051b8dc85adac1742c5a17f28e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbb5025946ee038ca94869d77f9d167214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d544b9f607639459bfea6c380a7a622215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9003d8537783d831cca6301fa366b082216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efda81c0daaa34b1dacb2be98be72a2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f387437aafdbfba95ecab441b9bd813218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4278d7043705958c372d44b6d3a24609219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af28f6503b2e26e7df0de92069810db8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c12059204c1eadca3b5310490e833f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22d94d880345035658b3594b8bb6988222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20804a42f389f092036cff059b1c03df223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf78c376acfa5cd4febbca71f34205f1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276b78bfe6ead4ee26ec7b4d98ca5a3a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1e21be7e600f16738d0ffa701d12f0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef9ca8cf0a2722b43ac20b978fd63c7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691ab25e320496dba0c9af2f79f85388228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c72ad26f27b848a12eb2b917c9a390229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd94bce5c37dd3c7899799da980831e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54bee407504f4e2f3a0c26e901037ec231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc117a1566a4e3f869de2859de0fbe4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d4bfb1d468cbc057914cda72a86ea3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bf172f1bbb7be707b18eaf80225722234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b54803b2aacacf634f9de4e0afdb37235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0457f927febb9ca8cac50ccb4346c9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d377ab4fddbd653fbc02df5c07fdd1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743aa82f5a41057034211ad08d41a842238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fd10699591174f6dca417d414048bd239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806716ad87e48afb711be0a3f9b9d902240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66a1fa8e34c223417c5f3ad4b7213ae241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d6f030cebf3067cdf237fb8cd9f932242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b033315f1d9ce14c6bd189424022a05243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c560a23d10a88f1dcf6b5e5fc57b63f3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c90ee8db6d7c9a298810675bdd7b381245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4282c6b227fd579b5246e782c3926f05246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170d6fcfd343f50470813ef4ab883d0b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b5a75a14898e3aa75f2f6d44306884248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f256855e126ef39bb96c9a4e06fd838a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8154cb5dd3b3c11e622f86a510b7209250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc7dd5b76a3858f3015e67d2f5ecd7b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9d8ad4d3c9c0ba3aa78c5504f1c20f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43890daafc645f39727a0ad2288746d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ab8295547d27bf8ba6a023a0074d09254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f29457a05924de59db0679a58ed5732255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef45b5cc70f549baa144bb981e5107a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5c9cddd3c213655fa5abae1b847ed6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5b2dae0a3c10d9f8ac89fa7d174581258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d8c605c9fe4fc5941b37b949b490f1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dacdb9a80fe044a3827178532f17c1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaaada855c37dcb92b2ecf4aab35e1e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb95298ebbb7ef49edba7797de6e31f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2313c49bb4e3c3cbf9c05314661a33263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc31610db1c777c85b10849b6ce535b7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982e1ff6fa361953e1b19486052dea20265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7146d4dab5fee2d3bd58f814d478f01266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082a2998d59f213980bb4b41f900d771267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4c22b85240f57b1cd8f7845dca3101268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084cd4217eb7312f11ed6c8fdd758020269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c96287e2bf50dcecbbebdf7d3467c05270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd5e9764bb18d965b56baf2404e4925271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f897f6384cf84a51ad9aa2620b805570272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393f9eb8a06862d2072e2f5194e71988273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a97f01b65508bdd5c8ebd95d42d4a50274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4339b2a8a283bd619c2b669346503b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345e6c066103a0c18bfa86cf7eb4159d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a239b49136884071297f618011caf49277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c8c3ba1f4196a090fcd15a7db6fb7b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ca90da1c6d5908250ceb48903cd913279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114688c36e547c6c14bdde49e76bd0e0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfdcf5a4e1d4d0eaa52d8559bc34222281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d2ba962a231f852a48ba86e643883f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed7c0eb30e082b1db1176ea18facda2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c47febe75dbfd1b7ef48b31b052db98284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cab264a4bb9dc5cd20c7b463260e0af285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356a8d81046391c3f13aa0bddad397b6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d30d6669812582f3043500ee71d6ee287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a6a410a9cae489dd470cad9b93812a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752901fd069676b2b1c8515a31948524289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c78111a601230448c519227749d98fa290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0b7051d7aea8cced79059106b0a8a9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d315ed4acf9b275d839ea31ad4cad6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf12b565a8d2496cf4429599f4729ea4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0118c041103e2bfba60b596d8e0e4ecc294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8dbc4ba468309032f732d2ade218f5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355c46d036dae289c90787730fb961a3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea9bbdaf62a465b9f1d0a5466817d7a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1ad2cf2f0df189bfc50ed2e5f376ee298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fea83a85d947a0e24b60652b2a00b6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a8a45e04c929353787eef0501a4f7b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cd8e75c6ce3fd007f06dc9b8932002301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cace86293a110bf0f9eb8af348367fe0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5214dc511baa6cf8898eed23b3eb6fd9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d75dac1db1254fe228ded3827a3723304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbe41be2a60c19916a5f7939577f508305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869b14408b32727e201d803f5b18f083306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88f9d6e5d263bf561e27bc2c73dd8bb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85d890d1ace853052e8c70abcd0c72f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60499598172fd375c723550e72f538dc309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d846dc44ea090ca579ad6a7084e7499310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011777180f081b135364ed3d68327887311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5794ad7d0d4c1354632fed1db13943cf312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bc5876d41183cabc370fe7cdc52730313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad87aba2a8a989e592e81014284496c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d34f6e501728b1f074c8ae3aa9c75cd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4887699dbf2b3bb303209000bab2d8ed316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcbfc78206ce65b77caba96d4def5db317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b9d1208cea82f8e85dd5a5a3e1ad44318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f814a72bdd2a292358d22f8336a343319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8070329991a44076ab78be4f82294fdc320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487aba14c48b9b24226627819048c077321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58501b1fb26281846a162c4e78268c04322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332db88ffa8023b1182f036e5f14898b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4696bacb67f19bcab67fd2bed1ea220b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128f57ce032e7a7fd6ffa34dfb1d3180325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91950b2eb18d981d13497cbd3d6359c5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a39696cd728b62bba91925593984643327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be91d05043d11be96d52306eec11750328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9484481dc0245c51fda3d777c4587b8c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fbb33a059e03f29cd3a7e751e4fc7b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cb57d18b4db842d4aa51c11e5fb1d6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676eab992568ec7b399620b4f5bd869b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2157955bd815a117494bcb68920280333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55db5937de6f832118810bab11a126ed334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e347e1147e9413b9c37ae3781d6a90a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe5be5d49159fb547af975f766153e6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ab2d3caaab1dc4154159bc37bca360337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9080affaed23a62b278dcda9ceddadf338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd581ad0d9993fb7693a7d20fc63ae0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b8f1e418453e46510bbcf4d0655ff7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff6a6c036b71f3114fd136153434e60341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb3303bc24d3b0c88d6d187ce7ec84f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62a8f452207fda17cf7d29f0a96bba3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd65eae1a26c5ed1af3cdeba4717bbb6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33123b5b26fcf46ec3003c95cb745bcb345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c010eae66875ded592d6f4a62e6b927e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73ca6c68d14f3c7ec9448a67e72b024347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3ced67c31360cc391644843aadd1a4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6ea0e9b1d5e89dfbc370b68aa9871e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbd8d072f594500f61f2c1e2a26f255350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1790ea64141424c4cb3fe819dbbcf124351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dfe0957fe106233383ae24c4c7fa5d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c3bc6202dbb9a6ae79cbdb3e864fac353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0db0a638dd150289da85c8294a41f2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c72e8ffb05bd27443d079bafd8afe4a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a11a85484e2de40a57735be994fb45356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e89ccb80a87f87605709c67f135ad3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20b349cd861e9741d21b34e9d68f9f3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af489fe2639e130509c8601eb3b246a6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799f10f1a12ff6f4447336a05e4c3321360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b433fd5026c99de64e06cf2486c5adfa361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b154d97a24e0810b8e10e8a399e5e9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c182a6bf94f7355bcb1c84e807996e50363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8289bf737e84ec54d172fc5c4b0568364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbe5890710689aa579adc799e2b5512365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e2820bf511e2a2c32ccd8cef68f2e8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf91461a6ee188975fe1c704c34f2441367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d011200e27cb5ce2737a954362cdbb368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ab8624f2ba83eddac42abbb7df9fe7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2827679bb49cf701f6e9f1f6c97cb7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54016cdee42687998c57ca09644972f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a3e1abc7f508868b39332a4a5a4e82372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a73b5ebc3c52669bb11e0896bd6541373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e6b92516e442b315ff97ac6d7a7288374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed3f1cd401f01cee369b297692c9566375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626d7f3feb4606f8b89e81fc6d5ec732376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5c17b8ad41eaa7ea9903535616c477377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3913499cf1ad137706e7dbd0237401b5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c676deb3dc07ec47ea1ed5b0f4fc58379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d15342d1a37514248184bf97f18aff380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fdc4b36d1ac2d1b9ef3184a86b71ff381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9038f9e31f514b243783ac4f6a5173c6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38837d48b0a853331cbba9a6478907ce383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e782b68a409ca84409bab8ea9c2b1c6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2ca1a3c8a5423d43f63a12e1aa038c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e912da52a9e687488ddcc65f1ed4c2c7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a3b2f2ce851fa79ea906f30d17e90d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0231c0b23789a1c963f710ad81fc15d5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95177f5501b9cd813d0d2c8be841ed5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23135f604660931156a5530ecb5fd2eb390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a8de662c822469aa35c5c0c2634e31391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5633cec4bb5208655bd2cb0b4272f4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b6fd1a627593c25d24654c9bb44443393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2f4d88240731e83b0c0cf08b827474394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60889f5e0b27d977868b180aa1563443395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd27bb397f7d7faf77049ee885d56a1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d41bde4cb1cb8d0380c6904798bf44c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b27d2277f3d41065bd4576779cad2c6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e2b1e0969c8a3c226ab40c4db88f4e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246237f068867d130aa8b399e367d7e7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278e4064ba32fe12925895efc3412919401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017a0014a494b59895f2f3f80276e505402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e2acdc9601417fde465b68885f47c6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45b0f8809b3f65dd6860bced4373423404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9db4986de76fa9859601a1bafc1fbc405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837ce16ac88f62f55febd169dbcfec2e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f71b4b617542c329416567bd679f07f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9f33374ebd13abf0518e06ffd87168408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b30c91d2e7d6ce2508444bc843fe638409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a244e378ccfa6667b617bfec71e2ef49410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840fce3dcbf0c0ede2543f1c66a89f72411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef5a4a3d233176c92e4461c9c8f3fdb412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d511d69f09ede2d1ad9f9ea6feab973e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdc75ef608aecb376074f5e21c73319414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258fd400127d4775fa06270899b06a9f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec90d255b9df8db1b659713f9c74c31416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49947e6f13a9374955d423c9c517ca63417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1258ea98f819ad607263af90e4a03895418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11a6d1e746928b22ba877816d81e653419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00930abe8cda65cc60eda07c70bcb356420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9ec3bd86fe84f6bb4e1c540dd5eabf421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe56c67b2069d4c76b85c596ddc73a8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cab6258037d98f9730396eddd7f97c5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1269e47dda0ee120d8f4b59cf454e5c0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44b1636cc5186bf98e7391572b88ac6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8522f9980164aa8580fa5a875cf2417a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37270bc617de1150b254fdedccdac2f8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e2a9c9508a21884becd83ea0f279c1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed34d85f5c484f2122a8d25506a6ab8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958e33311fc72e642f0be9b5d8520259430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae44e86ab9abce79d8f7707a6a081bbd431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae821f3c0e7b971690d0c0546b2aa944432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b910aaf5de3dd053ba307592699345a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064633567b64f39eb0d8756a3d0aab79434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6923b0bcf84620202c90a63e315d958435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f874e0ef1cf7e83875ef668a70ddf87a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d154695d1904909d55eeefaa023c6d63437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfbcd306f200a5dead3d881986102b0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e214e48319deee6715e4c11a725268e3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2951a98a4792851a7b42e01646119e8d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a4e2f1e1d44fdba87dec141ced243c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb95da41b583810291a0d1350c7c6d6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c22d3dcae0d22946b25ce4738111ab443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b961911d2ff50e8e30f6153d50cb1c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec97d06f9314c171aed06cb85fe4d86445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63ebd8816961715d4db4e31bca4864a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5c2aaeed68686a49d4c3d008271ecf447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f889d00ea2536efdf6be6ac406338d4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcd84e8654ca76c43890f3b7381b966449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370eb1c3140aafb2c0b36da61930b204450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f307e2a6828dd32a3074267371f6bd9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaeae7da1fbd8c47cf8233262802a72452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe25d8c7ed2e4d613ef30dbbb8d3dae9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a411259b3827ad1bf85902a30385dc98454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979627888b89088325d688ff1b24b008455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db362464f399efc0270fdcc5222fd1db456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b24c4ac233f352e9c9e60cc5d196c2d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3448afd1aa4a8e311a1b78a32df99892458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cd3662e8ef49ccf73c635fc5bd9b63459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f7ac8dd74b58e74fda4ae0536b4f30460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8df00ee1e8ee82ad6cf45116f364fbe461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a41000d2a0b782181da6b972f40dac462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cf805055c10c54668e30b383a5d1bd463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8684b6e1d3ba61186988f6288e2f91b7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b4edde217291d7c28a1979b35cb9d8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafa5fb6170bcf503563050e5bdbbe4a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1fcd26439a0ce2da868ef7fe90b5a4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4183eac23180ba7784ac0984867ec4c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdc27c7d1eacc56f98f81834681b51f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c37221437abc9bc755e9eb730b52b4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ac623d98ff661ce186f50d0eef1449471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0424843b651ed350b131aadfbc145ecc472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706d0a9da5a1192a1e2d0d6140ff4864473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e64961d1286a52ffa642d2f36359708474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b853dfe18769215c8d82f3f1a8093e60475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8809d816be54b163543538be714cf432476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a18cbc50fa1ecc107706df0a617a8a0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ab88423c33a7667ec8f92cb516c85e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539b4d768335c754bb7d576c1f48d147479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd27221923dfe1620200d840b4295fa480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969fe037ce919e0544c4e38a1b324102481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f20def61729ab16f82811a15a20ab8f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fe855229da4583d9cfc9eaa6b53f32483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61efe9a65ebece2e82bcbbad5a3f3ec1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3906e7a282a353b2f8d216eaa38332ab485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf444c6a8ebaf3cd48d6d1d7e1696160486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564ecc4c8e4a0742ed4fd3934e6227b6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc483f7a24468bbdc5d6520a6bf7312488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c68b5fec45e6659914e96e4048e9e9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fed7ee43be152fad43cdba3287d56ef490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f962d87f968e68f4c28958b67355c19491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c7efceec3c1da87de7f4cc06a9d298492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297b2b74a5b5ebcc2f67e3def3c85492493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64da474b28322030a081e494f1b15337494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1719ce365f7a7e3d18ade0ce6edabb04495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d20ab86d6a1441f43315f1d46d24b2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ee07716196554df786ea20975778cf497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016c466042904b1ddf92d4e010c1c6ca498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9729d9ae2a69d7ae046666bce48917499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbc28c3355bc6962414ef2f1db0c755500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba91e929664fc1fba931f4b6e0db1bcd501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457ea1133f8b8ce44fb6524c7972c250502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a513a5b56945e7d451c87df578c2b19b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a15ab00c268f9e4732ad56732d1c38504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7de8eb732e0315c1f5fef7b42700d6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f58807fb45be81debc6ba4ee577792e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a841eae21e3025f28b6fc25ede6c503d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7c6d37ebaf0dd697dcc4a5efa91be4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ee06d3906e0bac5dc4bd107b64896b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618476c2fd416a0d5cf350e9c83e7e96510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4945c8e9486527188bdf852ed0b9d9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19162fc926916caec69c53d0100750b1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db67dbc913c53f2ff9fce7e771df7f2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37730f11147a71b7522ebd0dbeb0f3d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395fcd9373d6e0cd44a5399b28891af2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148474a604bf111dba2bfca162f03050516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae42c2d4fe8f7b721e3cad9a9a2ab40517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3ae25910a87986221238c51446158b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22863b4ec050d54ffb90ee3049331287519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89512f25fbab99618f1eead8bc63e7a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7564dd13a846cd649cbfb67fb33230c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7f862be6279059272eaa3a6d4f46d2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16040804ed7a8f4e3c92412d7bc857c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0776295974d023f059a5084b4cc311524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f9bd515c4a58dbc984614ab2ce6126525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674a817224170109bec79602184aee58526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7526d2a95846dda27fce1376a8ed6ee527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d338a3bed1d12dc76334789623caefc528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eaf8a50a9bf9e6b7f8d0141af0af7b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93724ec4db2441337935a2ed73f1511530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c9f4645268f106ba4c2e783328209e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032569dfea4f41212879398680461f8b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e36f8f5e92d85eb63271abf155a11a9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21b4ad97889b9dd9db768679d29d5cf534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fe5df12747b9bf2ae63a33bb6c6238535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1c02e2c170704d6478b16cdcd83ef2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6414fa8ad6be1d2d4f76e09506d83903537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53de5752fe3f45e2dfd469a790cc9953538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6651d7081fa3017640fc922b8ef617539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17f5a9bd3701f316335a063b18af846540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47f52f2bcc393c50b5bd702ddb4d236541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04a65dd0ebbfbfa3132bcd3c7bcccef542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4e13edf35da14d252fcd3aacb3441c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92545f0af6572a611234e178db9bf2d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd11e83c918fc17e5dcaf59d30c0685c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48bc95f422559dfdb1bf6f2cf5f11d4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42498cfb40472611d6e2eeed930d3188547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219db440523437bbff20bc822f370af0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d109add3201008d0f16c7ec260be2c3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596f8a6eb4de9c03c824d546f9cede75550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d6d2d3f3f259bd2957f6097c8b847f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacc17b744877ee58feb094929e9a70b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b48fcee55e343f97f973e8e934e2d27553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab3b61f4a77c75ad02e1935a8323ad1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b14fa083b9f55b7274c9406b793897d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ba2af116a6c515552002bb0517614e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce616d15da2292fc0c445097d3e86c0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d594f00f641f11051cb60269c5a49cbd558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769b9972ac835896483abed828a67f53559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd784a1072f13242182a285ca579619b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ca7db8650bae6075e999c47acc7b32561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49309b1f7cffd65856739b1ef61a523e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d795ba097e7d925ff34482ced933dc563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d728f383d868b136a94c56afd775e9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6344c3edde1cd9b59328e2ebf80f0717565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d21e062828895f4a66f06b9f527d29566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dc313b3fd0130ad883f15e3ca9c55b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c940325128e81d8d3805d257d014f3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cdb0b36d37bdad0e94c960d1ead6ca569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec5e5502c59abf6cc94273697a2047f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15451a6147fc022a19ab73a52451eb5d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36530d19d8aeef0778a32f56a5f46cbd572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>