--- v0 (2026-10-09)
+++ v1 (2026-10-12)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24691e7fad247ef9acb9b7766858608f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c695466be84fd3cac2d504180d1b22bb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67915969c64db9b0fa01c45b08733ffb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382d77db2a5b794d44d40aa898ea9f714.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17220220882b307958eed0ab878ec5e55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97887311abb0b5d1d2a07e87d140ede6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7f9b2e42f1e38b81eb46490ec47a047.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85f4f22a0747d4c42799b19517002c08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274aa7a17809ebb02074bfb76936ed3c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa92081eb3226da93e8c2774c967ee110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a807afd39d7abfe4e28f3fc07bcb1fc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4b74a548403381ea581e0e9784a75412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f9d8bcc7919eaee26a5fd09e075dfa13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99994235f2bff3d0b566fbb872062fa514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd2432fa22dcf02a4af9461179ef51e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac00441a5510701a008685812762a1816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38fbef4b22e20c198c5d08bc2195c6f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2589cdffc835de1754c3f3299a1c5bc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc98105fd2dbc87d990cacebd6bfdf519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7cbcb2c1964f1533f6c411c58f1ca120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debc63ce96608ca4620eb48e65bc041b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f1020a1882d2c0a03f2cc783fe155122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f635d58a8e8162e81fc92fb974d5aa23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33415ac135cc4707e2fb1418234c553b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207891bab4d1c18bc4e9ec8d91b31b0b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeed4bb8b52524bbe021cc5a80e2c1a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a51005e05731a4250dcc8b75b9c2eab27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afcd18e630906795ca8abb0af42371428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e12dd15c39f4ae5c8053a1bd6fb5de29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a695cd69c573d61a36ca9ca2ed95f430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10babeaa004c77064d2a646760335b431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed6dec15c377009848fd5fcea62b37532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46cd30ef239123883d46a172c717ad133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6924f86c3d19d7d9c2e926b1a7f1e97134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458fb6389615abcce6c802dfdf1f4de835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b3a0443c94b3e3dc6778d1cd1b02d236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4b8e0a3da45d97592c5383913ac89937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c017c87a2d21fe24e5b947770f739cfb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716dbef8f0a1a0134d3b8ac4cc44224339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc00132ab6cd223501ea865733f7d0e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8ac5ca3eee94b1d4103430acfc6b6141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83474ae68427d6a66649b38d05420cf942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294342848b878b008a8f5fdd56469eca43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1410710a912cc9b407b896c7ea0082644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a98b203c6aec5f71684779cd52321a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784f267873c66c9193984e87230ab75546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140d685954d94ff384685f942f79f98047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf79293a54d372d869391e8b38c305c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb9f221ccfd72f3112614eaeb7928c949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97361ba403e81eb5b1c36213ee9d883c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6431bb72e5d29cce3098e808da8e821d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b86c91ced90ae50cd0ac97fe7e4cd252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b460c98c660120058421f9e0fab8c1453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8778d2607f9c69f0fa6684fba35ab3554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49df8900d5dcd40a2567c33f61302a5b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1189bfc19fdda20a62311e5c9d7c19156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eb8ee29435b9598d095de0a4ac67a857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbee2aeefa65a16c7576717efaff09ef58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3092534dc67957aededcc1eb8163be2d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf41521a09d38e4becfb4df93fdea0f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4b31f9cfbf8b14c8eed9485ef7eb2a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3c7f0e673a647cae5ccd6539b8af3f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe61e17036e8034390d1f4e02e923cd963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d831921c990af5c1426ea4303d67711764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba47e0b48f1fff949a9c2c47129bd4765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a29d3a5280c59c443542c834d704eea66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f8b77a5a8717960ba840a1c1dd58fe67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c192a037c742c4bd462bc36bdb9cff7368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8472fa8c298ad826fa218ab264a2436d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12b63a197e35d736fc543160d5dd7ac70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b09d2ca94f32f14ccb5904c412351071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d4d7d397eb295c2c3fe58a534032a172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dc09219d8ad3b4f8fa663b7d19637c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15ba1777a452ad61b4a11a9dfc54ac974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed712f81fafab3da0924900568a6e0a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec7c8cc721c0bccab7ddaf13ca8c93976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4428f0d1c3367df0896737e3b4f6fb877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8a3ced24ad0555a0af249f4a32f56578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3859f67e7105684d1817e45c58bc751e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e5d311a30234a82307f23199cd6b2180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49668658261472c93ba920ee41b11d0a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce594ec2a04a09faf96eb45468ac1ef882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87da873cc181eef023a654c9452c9e6683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0715678a166a40911e177578591106f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a87b0356b4785040bdd1144984558a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69216dddb48d1d29c011d0cd307f890786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c3ff2833593862bc87e0f13334f90287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9475190a33edf41dc5f1d58551853f988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d96b74c47ac701a9ea1a3c6c68b90d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e3e5537f9d664eaef26b2a58d9122190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf8104ed0109f86f8a13a4ff54c04ad91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3832d9bf96bf7f7dc5772cf20424fd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0e64653bbb8aac1f9b30f5712a764e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3852e924b6e42b9a94489a791cd513a694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac074cd7d14360b574a95386f9f8e7195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e08536eb7ee0317986762426de1768e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970d24cc39d8746ec057cfb9e5151e3e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f514c46bcc0b04cf50d1da0a2b2a2bd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf64dd58b251acbfffc37de0245385499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedc18f4235e8db2de4d5762db51d9ea100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b909d576203e8ba7283b8d4b833eaa101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1168ae7a0c149ac641a7b29f392ad1c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036c62b6e14c39b36399e88f988061fe103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4808d5353eac8b63d7b48678089eae4f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae883f29633805920338b962af23c90105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e8f2ee7104eeac06a6fff4fdfddfbd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcdf9945164a4e71cc50107f8bbd09d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb0e42856f0b127d8e055fa78500470108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9561f9598194e006a96a07d551a81fe109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23623b7b1c52354d3890a14c8ded9618110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e3409626772cbef247a4b4642625b6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03905fb73a73d5ff7bf41ca02213224a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47882775f7d11c6424a8cc521060139f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f14162467cfc8e3f4f831541ec1d01d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89d6976187d98fe094cc361f454b599115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ae3716e11979b2e5428b5ca26747c0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e871c7edb754b6d7adbe7281fab7213117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5088d4cb9a193cbf35dafd5ec4a363118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c54a8b2db4d0b07a6c85c8f4eb32c3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6d98fd95b5fcf5f4c5b9795e6b8cbc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dd3fee1bfd377c99cee695068d29dd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9fe1f7e1ccd055d45e07382fe3d557122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac4c98b7ef1a65a5fb9e190d2c0d83b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1881873ee4e1c3d0d29ac0be2a1099124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f624c51d5c0a3c62fe75a197a4299709125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3e616b6d3e946ffefc4baaf978dab1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67a177bff27c51b64922bfdf87d164f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8837150360be8678ffb4a26bc09f2fd9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9ab1ad7a39d6f53694e3ceedd95ad1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b223d123bf643850dcca0d64c09750f3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143acfecf2004b24bd5a1823044da3ef131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181b16f770d01d8babd51307270f2ec3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c36e9a5b8df3b252529d3254149c427133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a2f93de10112e70dbcf0d19ffae10c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad0513b68acbc3e5ba9cfa5a41ded9c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2fd1119a8390f121bb282af2251fb1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5639f20505df11f8b1c5c8b2b951e10e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03a47a8818759a81b9964769b967402138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c3e4b694fab24983774fe587b5c167139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ce4db1b3034afa76b7293bc4082708140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5505f8eabf2c0c3955a505da35f2fe141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b86335f27b1c9c92ce5dc9fc6d05d2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ccc37df3afd546d4390630c609da6a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03493d80898afe584803bc27eb797b0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bf96b75193a71cc9bcf0372e9a2a65145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf4080ec9c2eb37171f12a4ada9e703146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c5f07a0172e59f6231627d950cf4ca147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadeae94fcb3514cc7ce198d375e8b8b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cd6bcefeea3e234cf572bd2029f1d7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6186d26b5119acb5edb1d46de647df150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3240542814d7aaf935ce3810e128a609151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46352fd3fab058699aaaaa6dcb148e6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2802a74d962e68744d1d88d7fe9fbab4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5365d0ecd1197ad1db33466ba4fa2121154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba9f848827d2f898c1f3b85f82292bb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c137d6746654337c2205c16d1016995e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc97c036021b5c1016f0b36244c5a37157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf31089b4eb77af29e34a6f53442d21158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5c131917fad4bddc943434b21b8d15159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c29161ced60ed532ce0a5beaa1a4110160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a28ed6a049307fc6d0276902134ff2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9ef2e1de786048dffe35861d1cb131162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a1481485e0c69f977fc5ffbce9c8fb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f11f9ad119f7c61e0717e65fc8468c5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db8d99453f6850346ade30b88ed4a53165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f987562dfd0c49198dc878d2db95b3fd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6728094bf6e844641619677b661390167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5221e2a1f6b09daa56b9e443f6a38b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fe5a6aa74f19569d51ed79894daa3c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c908f69bb69ffd5762fd8b9de74b0f91170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd55f533fadff16eb9936f84bd9b668c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f01a5bf75e42a7b6d5f351913e22197172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d6f9d3aaa7ce197881a8864f9ad194173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3c95f5597953578b9371298568775b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec84bec4de69465089006c4ea29f75f7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467c49d5a58fa7b7ee796b79b5b0072e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3209764579ae4bf8ba656ee45c8632b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d820d9f17a205af04d1933ba8a26cf4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6981edcd7f36f8befbaa1142d6bb2f08179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6270b4ce23813967dbf0bccad9ca171d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2a2f0ba8786475f037b5380db5a634181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46fb28dd271c5e9e85a79713a11c842182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160d86ed1407ba0eeb3c04a7003d0234183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f646bc55cdb3866879c8c21ca8a85746184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8a33b4c440d28b87241c4a9d7aa0a6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c09f69f0592df2ef059bbbb04802b4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac8e871220e6b3a8c158a942ae667ad187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37f860bed00f28c5a9adb0585f95aa5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521889874f520bec5c565742a1b3d8e5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c8f208a44e62bc63c058460e0dfd1c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea344ae3ea849a9d05b9c0126f8da19d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1f82a41c9e1f326e1cb75d2fd6ccd2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391c74330837ecd04d7bbb8563d9e0b6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3dd7ff9096cd3b5907a9801d2506e7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611a80c3cc7da71e02683fbf7566ec86195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef67f74627ddc05e7b6bf1aa836ab660196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2074c1bbe82a561b46928e79b4a9b9a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52590b1e390a107d5ab6b790758f53c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef48b95a360503a108fc9331d53fdaa199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c0122726426d4853ec8549d2ada578200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f0367b911f3f3f7e76e0fd71a1d141201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c55be172f37fa9b254915bbcd53b2f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447f3d5ab042a2e348d5e61220008b5b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54b8a0ed4b65b22308e7cb3da053b5a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abd58207c161299088019baa54cd61f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814857a213b76cb8e084ce88a7c5973f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a2835f9c8235f404d3dc577ca8a85b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3396ae259659286307aa195dda1f3401208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81a10028ea457dac0dd773408e8ae8c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b54034d9c99daf5e76010e67e9e64c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b042ccd9ad8448ba26c088b30e5f68ad211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6dc0499d50c0d183b2c861365eec14212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5a24727a79ea6fdec1d213e5ec6967213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7863af1897e28c661e29c12e08d2cb9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5602cdd66f1a3f6e1147bd91d3fec011215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e44b8d42f0267db968084b60474d1e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b06dcdae96794ac5b2f1e3d50fbd73217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296acfb1d293058fee0b7289bfe992e6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c926e61a30e7290d60037f31671d6563219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225b8719b2864a7423f1048f2d07c811220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311a8a9d0467899c701147ff40256260221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a5247b960794a8dd1ce03855da3924222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde1f8aec35aae464d2bb8c69724a14a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60732d95f95b49c1695f5870b779b5b4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6229a88fb8a8c46cb6e8a82f3c2f7281225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6e9457cee6dac2cd235eaa9ba654d6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0994eaf583fa26d141dc6d68c802b539227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ff73af1ad89418017be755425d12ce228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c672324eb384dee16877e2f7956b54f0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb7f67155116e92108b77a9321cf03b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c76e7dd01fa87be4b77d58f4b9c1ca231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff2b12c9d63545779382910ea903445232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1009fe469dc0e11410508591c0572de233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2260eb6accd89a00e3863041c34cccb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e766dd3fda8a34f46f613744cff77e09235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b1723cd8226c28ecca79935b8990be236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7f1e8904fe5d9f6fcdd051ba6fbcd2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e3ce4f58b1ce067c52fb1305118115238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fef6f265aaccc62e6210f2bb8c27da7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd4dc11a1893ce003bb2da107c29e88240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc0c995df88f003cc97369bffa9b678241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b459a49f7afa0824b26415404ed3203e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22d831cb44c61c27d23f5dd822286e4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d16295b05e9438c972bf987e40bd8ee244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bfb0fa7ce90a094ffe62f1a0307e29245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e118c8e6532fe717d593b31891835f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0273f18396e118b08195e2116e2baaf1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead9a0718916349c189dde1f3ad4fc8c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b518ea829a8bcc14a5af9c1f6aac1bbb249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94a3530164f478355fb7de102bd867e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f52ae894b737dd09675ee46acd0964d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cb53dd78b6ac38351fbf29dff05705252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed8b32a36f9804ac63825ef0b02c2ce253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a625df4729810f4703f10602b5946cf9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc4d2604516c22b7a9b3e7b3cbe6965255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18d9cbbb94b74a67dbcda2f3b848c1b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce08ff6ecbf5b7bd6ed23185d91c0bdc257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ffd06473e86396b0e4d150a0b7050f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb4e5a62de56910e9eac9e8d6ff0b33259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aab5764e2742d48616b1a27f49058a4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9990b740d10eff6cfe0338d88d09924e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7df9dc1633b2d80216a69f344627556262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e3ba59e2bbf8d80e3d93d842ef3bb2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c62aac4e120e2d0979e5a9a36ed9db264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e039ea2b4693e1be46c0a4a372d6ac01265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96631925d65d18686cc7ff94b8c92c2b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d768effcd98488b4795609f402ee45267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c31b669e585538db0517f6487688c79268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8a117ca5d6195a7bb1a3ae47d308a3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed55e7af40e0ff3f1514ca11065d6df270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4b2d1c69ee8bb3ce8016d57e6bea5e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e887a9a099ab991c5bd2e61ae6288f9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fec4bed6c56a69977e62aa62afa0e3d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3970b6bf241cfcf5904e677ae4a3fc26274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd79a2d244c401d78a1a1d98e476cb3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d460512811b8438eb1bb8b4922ca2d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04517989d90a50a00cf5844ff8d112f0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38939619f61c34afdf15ad422d1e533278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67368e4135e33a12a29ecc0f00269c0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a144faefc2de20c3e9b1beabfa221db280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bae572ab6387115bda61dd2f14e71dd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f33e0f41318ccb15eabce713c966d44282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be07864529b8a822eb069bdd71b41b0f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc85ac973fd8f10b06c4284270cf07d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4f7d8cd4d9a4e8b1e1a0c3b63d91b5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad2f38cb5746ad939047fb0b68f874e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c553ab81a934ffe619d774e025b90e2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25553d943c69397ca2be0c7c64206729288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d124084db935c164601e2c0ad40cd153289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b699219e80a36c6f5898d9d5de7c95cf290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9233e0c42a93debe7787cfde249bb6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f6d70d5b0be16197617b2222de44c6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8fd7614b2763185c4c7c3a4b4919a1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5500b21802ae9d837dabd75115969405294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242e5725b17333308660f87e202cdc83295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db41b50e55591aed03f8c1cf07e48fa296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2feca7b3271dd722c38c6d5a185ef1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02400872c0dcadb216ceb65bb13009e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536a0364d901b27aeb443b55a641dc61299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3822217b609c5aa9e8034d8d48e737e2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f946f5aa5183558498411c706808afc3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daa446b2c3257c84486b74458b646b7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075a7b5268ae174493f36a8b0d31af20303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc547ebc10cd1d4bcaf94630118c0e4a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b69e08c488220e1ea52195968841db8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2310354c7366fd427f6225a57964b395306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721b26a416690559df6957818eb1b17b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81e2f224cacb163c13d7774eb965580308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacc52e400d9179086c52b4a6b57359c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544316fcf0366eb2f0fd45463e7a1649310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13bfe6633ce0cab9c54299c11762e91311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cde2455b0eb5caa06b1339879e66e7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e95110f6498d34811181543163af995313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b952099ad5d437d82d3011aced642993314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b43cab80eb7dcde7b86fc563398e71315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c528758739be8dcdde65ba7b6448b7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c0a3d8ae46290aa333ad608034b55a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b5b649f2c6ea87282adfd6c731b917318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d3006ae918921d463971e8eb43ed7d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89afdef89e6034db1863227b0717ed6c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c734905da28050b0f04b9b44ef7b94b1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ae7c5c2569309845de90d63e20aabf322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da6c9cd14fdd71918774f457df1556c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2359dbe6278726a31b6ef1f64c0cc0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977e63dcb88367a0f4c9bcb09b578406325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e01e9eed32a274a1ef4a4132e5f0050326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffde7ca98db98e83b7ac11111cf71e02327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9967dfda9d8ef3a991d84f70a416ba328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ef6195f251c6bfc4a4614c27d18e61329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60c31fe1301b42459ba44ca61c2cd3f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d4c3eba7a07730d1500898f2be91a2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402fd53551f457d3dc9a8788982157e9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edef826974d2071af9e11248b00b405d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f7f4d7377af3384573d5af3427acf5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1625cf69694818e44b45bef74cfb9722335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b35b92c33b88389ae426ec50600913c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1223e4ae1e8c44429be6cda2ec129a6a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc453325ee7cb4caf1427f8e91066a83338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df7ee873131fd251b6f320a9d437c54339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650ccdcb67d303b94a42144ae730f004340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db30a21528c4b2cabb6ba846f0de0e0b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4f5498ac57c6f72f806b8de20347f3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28713f0169ffab911287bc7cc75e6963343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c40fa275f2854068680850c4834309344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c22176a4060d941f51eadc0d9cbd71345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bb92782df3bf61a2744eff29478619346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38f3ac75ad994ecd61a7ef4df3dfcb6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f424b9f5c9dc4f2f4d32a6a304f26c4e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1fb524da3705d9c2a1ad0a0ba0a569349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6156bac5f808924ab864133d08e133f2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4751284d62214263962fcb216d446424351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c4ecc2547b520d0740999a1b679104352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe99abafccb60c9c6d75fb56c9b66c6b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c64f9276fdd2f320a74cd50dd51788354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd2416558ca318d987211a5960fa279355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a015046fb443eac2c13e9be5006102356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb5603c646bbe356ee5520a18a9ab4a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d18a6cb53fa1ca2a99ea3abc232e14358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e774ec9a91c6d3d6466651a3d6cc7260359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6232f3f36e3c423eb1f44416f6497fa0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b425f168151ae46b8a05a37652b78430361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d23de0b67ed48e9d9dc5df320403948362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f1f80f5762985f5c5d83cb4117d1e5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21887eb2bbb45c6c79a024ebc976880364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db6d10524077e1891a75f0038089317365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da063c33c3351376e7549e650707b63366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb2c9ea55bc915316eb3d50acc86395367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775ea479b901bc7969ddd5ddb23f50b0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3439c443d702a64fded77f3343692e0a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08df66dd24698c42ab0563bbb05bf46d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddebd1f340f663a9fb514683fe75f3ca371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cb603fbf04868d7e4c9192e6eed37c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d05c6f68a4e9f4c78200f26d3da873373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e077af6a90db94127ceb59f92d16831d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077633802783e53a70dd5486da25778c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5ec029deecc521642a66aeb8516a86376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e101047276a0f9d099fb72d4732575377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f1c5d1e5b539f836ca12ec6713c079378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da714b6c27ada0d691e8412914e70166379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcf4cd0410b03421eda8d67f244fd6a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b77aec3b2af1281745359351b34ab6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232915e2d5d9fa05974a7ecc64317760382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb8cc9a7dbd2ecdd903466da8bd90c2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c11ae4f912942903a16f52ac8b8e9fb384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9755d6ac95a3cbe9719dfe14975fc12385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11ce81c9d92f48e54f46a4811f3bbd7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877b9907f4de3a76602d1bd5edd8e949387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da12af895f2a9d31a9e9ee6205a98e75388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3198bb93bd0931a50f67a1a98b8c3f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e5f284012081fbd1e5a497b6fa0115390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d1918f8c932eee6420e4d2b72487a1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f805cc68533046f84cebcb3814bdf9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d415ba122271ec49b97653c6b500cbb393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e1f41bc8cee1d807c51108ff97b075394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e480ce71648c92da1fff682f4f0e8b95395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ab51613a1dff41ee97d37a6e974ab1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3fee92d5045a9b4cbd80d7f5548039397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eda85f5f9add16f0bbd87f54e390925398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041bc40c265d3cb66dd890302d2ce2a5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4e562233ee84d1a5e104437f82b406400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4fcf71a242de495d42ceb17147391d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2494ed37c84c0faa3dd4f9e153110a1e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e6d6e7851b6eb540c530ed528ed877403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a60855261d6326c79e8f7ea6a9409b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326611f726a7ed36610eb4d63f828e15405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a94f05fe5e32ea9748822413d677f9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014594cf972e09a255564d01d135cfb6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50aee0006d3517713937187a7b91d7d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418a824cd6f94da7fd942ea5d3734b0e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9e30a93a9001a05d821cdb1cfff6c3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a450d5ea78fb49c50d6bdca16bd5536411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093a69c7691c30655ec293c21e660283412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae014333df80e0b71b482526e69116f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc2fda96569be8acc265b0b9d62e924414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94669ba51b8fb101254aad72a478ab08415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae8e0b7e0fbfba810d44a295aab647b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12af41f1c94c3aa2c1ee3c0befa8a7f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73bb665b1c5ad66f88ddf1be54b3255418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bebf8ae1d4716a7dcf1259d5072e7d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6968d9dc8b67ef86aabf8826077186420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02962b63753bf4a9a031ad160dc66e7d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d959b3b9fc475baab1332fba89523f2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab93e475523e1a961cd62085c7286ae7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15feec4e2282c0a4bea6b7f61f2a84d7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de51369d1926d86a498adee1971377d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09031ea4e6f40f75c485e0b9fcad8b83426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34da592ab84b4b6282a020b5fcbb542427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a9cc83ae8baff081d802f3454dcd90428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2249e9cfbb3ae2aa9754a1939881f69f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d15245d6f8756a6deb0d8d5af46be58430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331ee64eb153f1f8f80c0f91bc3174c1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7fafa548fb6e14d348f6a7fde8ee9e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14c5acbf2f2e2ee88bf674f91caba75433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f5ea02b322a27237726292199a7575434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d3cc0bb319c22fe20fb8e554c0fc71435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31968dcfbcd876f35a67fd7182fef58436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ece5711530f179998497ac5487f4311437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92477fe202cd684a2044469cbb0124a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ea6eb8b72786e88b5f4e1ea6f5802f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376708452b4a86dd9b65e6a7c67a15fd440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01734b1caccbf38ad7b8f69fa31cd89e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65503a1b1d166ea44b5c4a5fab91e3d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef398e709e5eb99b31e6e4e85843d87f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5345a628910a94c20de3e84063dc79b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e273dccdc75823ad24ea34012b9fdc8a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895b3b5c7e819d64382f0eff77d5365d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1271b57ab498aa0a513c71259e99c07f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dea4d4db9471ebdcb31f65145011e8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcc6530f290250789158343f8fcd302449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bc507f518858d2ce9018293742e6df450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a718a47ba373b2a72bac722b81b6ae451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28674deaf1d6ba3099ca765880862ae452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c868456303f7fa042303f350dacfc5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a68574a3f3ca4adac76a1b5658d1a5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d45a7ece9131afe082d3f01e3d13116455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28da51040c2973d111443aa14cf69438456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059d5421ac2ccd67df559b6acc328ced457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca0af0d52a2adfa9e765457ac0f0fb4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530532035479dbd928c0ac95bc1ce0ca459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7f1c054fee3cb1ad4e0a2325096230460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43554a300e4cb23857598a23182dc2e2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f56e0a939e110b3f861bf2316253743462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75b45f9f3ea292a4ccc8c6562ca953c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b000eb35ac39155ae854232a0eb274464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61ab7301a15f53065c6e3e6a107e988465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c448ddfeffc26faf3c8ce7ac40af8e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07f45d4d3d5cf6a0626a9f0728d32ad467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4941187c8e3cd74e7ebdc5c584f7bc6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f51126baf097f36f1144fa0ec02a5c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b73766db42c4f9816e357226920c34470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8978e7a8f4a7fdd0fd1369ebf27e21c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f535645529459fcb501d2c20f3a1d89472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28294a811becdde14c2f6bc8052810ee473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2414a41e358fbd65d5822cdab56694474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a53e2c9c6bca8c689487bf6f40e5e7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441a88f28d18aa5e2be15f05724dbc3c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d378b758d527ea5978c79fd913e7d8f8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe512cef70619b9bb4a2f9f064852e8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683c7578abf2290520a696d5fd6ba1d3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3686094e164fc467cbb1561ca0c96250480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9235aa9d6fea9fbcf15c2126afcbafdd481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4cbc0adbe98ffd52e09a8ed44660c4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ab5305268cca132a0580fe60b8e71c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecf714032687eb5e9c1537dc60eed92484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610fff8bef13c79d7ceeb6bf60b486bf485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc86ad400f3b62ae0823d4fb097753a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c36053542348686674f53ca3d1222f4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56876af88771dfe667eff9dd731538b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba602124ffa85037f04254a66bfa8bac489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9602d97801701a8d34d86bdc5f236e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597cf2394bc93cfe7f880bcd4a1964d0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f50467dbb9616a906129ff445e1ce1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e41bf9837727df200008aba0462a05493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637ab7fed2a8f4c2675668acbed033b6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cbb65509c8f553ccdd2a548f219462495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab4d26f03f79d41cd20cf3a602a7789496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95230ff7425fe1eab7fe98ec2b7a6ee8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d547a874ea3462731d65082c4f85de498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defbdd8880c9e8070654744309b1bf9e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0807db73385a449a391049557505a0b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560f7793e11923e8864c37619e166519501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8a5edcc4eb14c2e9e84433823e3f56502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dabc27f3d86ae250cf36f35f3272bd503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c08983f07cd69e88430071ee295efa504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a791e58fd25100570209aaaadf9ce2e6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3fa716b2cbea29dc312f10017900b8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e59c44e33c426177743aeaea2833c7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603752da5a70633a4dfaf462b332d636508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073b0243f5f36d8b5cd851258000bf4b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d9ba77a3c56837386402d91bcec2fa510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd675ec5d348a977770d00555b362b2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c1ca827fcc8daebaa4cf5ba8136dc1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b023aa77c6403d7ec02e3abe715855b3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759667e07fa12683ff051fffd90c8863514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c945d10398fdf3f76128287205fc1695515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5da9dceb9bc140cec8cfecca26497a7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf8974dff8724181905a8a057b4df21517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd4d64d87a904f92a6536b1fc4f2174518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad697b743ece82ceb10c8b4bc1b248c8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e457a1f7f1659ed8ff984309049305d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cd9e948698affefcc1430e37249d7f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f263defd64c0766198c63ae5085508a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914b761a6f61544b96674730856ad972523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2fd98558461a4733ec52cda6ebdf2c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c920aca8cf42b2c2b71eed321fcaf8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e1f66c67820f705bed2aca77bfee29526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0afcf12e8c7e6cc702d981bed8fbcc527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ae84b9f7632242f64b3f1b9a8249c2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd35af223610dc2c576a446eced0639c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253e86bd46218227a84a30cd2fda7c24530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b335ede350a7759f2d46025d5e869464531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa91cf6e37e951e3eeba3bff815edba532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24cdafc44547cd5f4c048d6a435fde3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7056492379062ebeebf2535761eb75534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fced6cfc9c80ae9d71203c518c77a4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bef243addd05716b5892b0192dd744536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3af937f7e292695e808251f3e31296a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f75ef5eaec5f66958b8904e5c7f380538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6cad9213f28cfd146e8af4bbfdda57539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f384675a772ece526f68875ce28e79a0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c3500c0f7702758e3aadddeb6dac84541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb860a45803772b4cfa5c36bb7a293f5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f58e4c60799e55988aec555baa3167c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47959382cfc404c00ced54c5102aac82544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a17c598b833ae7a48660b659650805545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f514e5136185e8d991e157da18d1d188546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5646d4def7d5cd7fe9273c8c40748828547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d44cdb25d43a364e438934b65abc485548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff7470537ec68ec5f001b7ed593c2a1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cf7caa0ddc7b818ff077689b698e22550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2d17113b9cfd3021e517732f8bfe75551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d696da7dc73760bdc8af78f90701b18552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a939edbb3ef4226d757badda1cbf2a83553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67967580a9691c855de87147a6310dd554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcea5fba92ac23964e307d54f170ad6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01d6620b97961c2754c16b87599e7d2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f8787d459bb1d271bf6cc0562eb98e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5874bffa45cc9a4abc0df630494763b7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b417f4b4f4ea4b888dc86a028ea7e2ff559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3ddeacb2c4619b761fc3070b8e3eb9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e856aa009f4f87371379d2394739af561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca9dd00b97f2ede351ad360781f8d92562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f36cb3b3f6422115930012269be71df563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fecbec45170da22d21266c979038a9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f98e38d19818bbbd2d62667a443afc9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b700ac091ff04503b290c35ea271d18566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08c963e6ef5ac596508866937bafe5e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733323cb5e222d123e0bc59d9e388ccc568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71abacdceb86896ff71393bac0301002569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5066cde3142a28a95532f9ed3124d9df570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ea5d08319355fc8146268370436dda571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021aae055e031d7007fbc3a70d466bc8572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b960bf52d9c58914745c245d4b0abf1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2babb0e7f80ddfce15d4e48b3678eb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f821107ac097f61c91d223dbb7b0d0e13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e46dad4e437eea45761f6c32faf9aaa4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9debaf34d0e5a9903960ecf19850cbad5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaba376413c49d03eab4ad9df8c5a706.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cf6d92e77a8fb0f30dc10f3b9e81c87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf20dff2ebd5e18d7b58f04aafc36a58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dc7bb4579dbbe67ce1c4f56e33ba779.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb8eed426b816d7f91e73b7891db20710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6056d88c7c04eb35153f356f85ab5e7611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82ca2b462467c18c8dd22d246ccba7c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1579904c2db37d55d16a6e3ec856bd9613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58328f19d04eed8131084e8fa39a08dd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66debc84865a5e58331127edefac7b9015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecb8b8ea1b7e73c0bbcfa532e75997216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e5227cb2ce61fa81a37082d9efce2417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b05c863445d11da28f1d46c2513a2f618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc481bef5fd995a0b1d49ee89f4384319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e709a7f3e49a0bcb40ef109a24d978e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1f1476d8badf08754a88c68964671021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba75ff823ea782fe0487055a7126dd7522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bcc660d4d672a15bb4b08b5d8334d123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c969a7371fe87d696f03b90d1b3f560824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7724dc5b6dbbc91901f2ecf818004425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7214b84a7d3e037793c6d263035d5d126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42c0debca2a79797eabba144d2700f627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa50ff57fe9ab6f69c0f6cf7fb4370ed28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4378e152bf91604bd746c0843755273929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbd2989b440f8c2dfce07a4d3f0be0a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7289c6a42136a0779fd7e3a2b9f809d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6e8c1857200c41f1d2fc46a8d3c6d632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fc93fb3953b9b4ff5fdaf383e83dab33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff03a6c7ed97093f5878d41d725018134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2911bcf603b28d4c60c402253b5c677735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d328a004c181aa0dbeb096c40ead6cf36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25bad8f8b662809a945854fc704313c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df200e52aba02fb8f233dd50b047ed2038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f1df73ae8c1aaeba1dc853e14f97aa39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216b2d69940d48f1369539c9813a2a8640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc142769354b1863e4e6fd2e5e7396d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ba43e8dda2d66aa1d0a3cd86d7824642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7a6764900dc50af281d7d0c4e86f4743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38917a24e9867e0ad07004edf537cc2244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4549f4f131b5543718c1fd30b4c0fc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bc30b8a50a7881c1ecb6c489fc4c3d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0122aced570a4904e659882f72e3440c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c4f908a88016f6a6a73376fc8dee7148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a5f3eef4b777733c0e768b91ea828b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c8552de6b0fcf2774fc59734e4867750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceea3d80dcb2888165f5e63e7c85ab4251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667c2e4cf779961f620675210f9fdb1a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f905aec51170af2fc976620ba289541953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0556f45fdd1be69efd299ec343d086c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edc7c0d5e7f187175e1e9391b6ee43655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba565f83b6182031a34356a11e55b1356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539d5b66851816f6340a316529c8f70157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b910539ca5c652dc7719624c69ceb3058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5298291cfa7e43d430816c863e1ec959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f338baf307cf677fd42a758c1b2e11b760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e0200f3d0a4345b76fca30bc3d7b4161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc0dd35ee9473b782a4e1af68b5d83c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03434461285f96c19204c2c7f769bf1163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38005b10930cdeb1efa036f43a7babe64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c04a2f81f3437677baaa811a2f26a665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843d80e1da5232ef4c375761a9d1496666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e254768e03aa265adce9e5c80954bed067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9db054f4116eedf4ff322d73496c05868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ee8196b47063cafa06c541578a085469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce392ac9ca4424477955641da3b6f7d970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c44f61aada0ce2ffdfe960e08bd7c271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1650753d61144b768108d7555c38a672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8914e224b6e59a6cb9fb4e8e282ba273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35263d788c092b6972a52cb86e7cd8074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2022fbd361049c0001cb1b196654073375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b869b39d4d90bcd6e5db0a6df27fc6a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d0d3de1f07a9b2753a87f3a0a550a077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722c6cc80d9f38c731a759c2cc1f407b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f21eb68e68143931c2b2c90b0a243ff79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f156f00caced112391bf754cc6aff2180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66504019b49bd9d506db6001b88312981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97616d339b8452ce27248ddfdba2b36f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cee2e1719755956f9d19b89c9affaf83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821c4640ecbb3b776d6de25af477e61184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b26150164c6c642b714e5df1b91ebc085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d4deb72ca8c4632d14d3d6c481d58386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da2e40829a7822ce901974514a91ed687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc81e355d1a950e13c89b354fef4c7588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c301513397057b9e8ea3498cc0ff36989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49038502bfbca61b60864ff37ad56d3e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec34d2f9d9c35daebb0348685a95b89591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79decf91250984ea359a8c1f847e35a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00b559ad39a594f15ca6c664b4a3fbe93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e921f3fb9f0fa70e1641dc63ad213094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ab0948412de89464032b49e1cbecba95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250d27bb50e485aa4ba509ed79f2bd7396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effbb016494a03206a4073e6a871a10f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb209df9afa4e124c365c294ef740f6398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01387059121e96ab2aa38096e0f312b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968d96a51f6585f646861c87ca410cc3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0d2d31fb3ee81312bf3629b1f96481101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a00c9be79e7204c8ad760921d6a595102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc6754290b56b03b9c0e0ac38da6992103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7840ef6f95debb35267a11441737026e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb5d10801ae6256aa5b335321c0162c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a0a0df94378be629fb31f108bcb7ea106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002f17d57a37bbbfdd2f4d0988873127107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3f8ebfb45b03802908d635793b6c79108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aeca145ed9dab6f20a798a3293d692109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ffe582d4ab616a0a49b0c6fe4d52cc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e17e53a10f63e742aeaedb88690e421111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1640866763b741cd73a099c0be2a244112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f803ce2c063a3633452848a5c30bbd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0abed8e8de0adfacbcb623f31953249114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd9b19eee2d3d4b044a26e06f72bf47115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8390e660ed10062af5010136a9cd3e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af459c927aec5bc88e2e278c0278d97117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac16079a9da431516b982cb050488908118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56cc7a8575e9ebd45c752e4431ab9f0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e63024258d55db1842d1a620ec01bcf120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8894df2c142e111d7b4a3f903ee141a5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17264616f69eef08e4370234c7c127e9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5970768c76ff6b27a447db0bf3b18f46123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89a8596e632212fb9a6665d3af759d7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8398652505d7224eeb4c6b96393418d9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683dc57bfa4b6850fe07ca2a1c7d652e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a851589b1dca0be0498bf74ec66890127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0df3adc0c38b888016b5e1bbb26c3d8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd96c4acf43a7e572993d8bd36fa9a4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc44c410f34abbc019156f5b547c69b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd32bca05c01ec5efca2d86292a2ec8d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050837485424e3e1ee04e1de8447079e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff612ed4d4e271a3d82d5a64d7c5145133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1d5f4919150fa814c0d0678c2e446e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433420ef8de8ac22902415bd0dda10f5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3ab23a9bf0ee6d85496e92c012005e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d2094139c6847764289656b6e315ac137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a011b92326c7560f40f9baac5880bd8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290a26e977f58cce3d76a947d172fb99139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2805f10a40b166ece24a3301faff089b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5352c3ed8b91d08af04b9a186c32c545141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dc7edf63f6b9b08427c9373dfb21e5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e499dad1831fe9319815ed3fc45800143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8912abf42e0ebe2999694c8ffc3489144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdd393dda05bea8d1860362d63d64d2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e998139dc36fd0f7b9157a5a309a6ce8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8b5fc0adcdf2ed1a849a277221e737147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83b90da9b19d0e6a9d9f7a59b3f5498148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c678cded7f4e4e8720b80a976f6a904c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0c13fa93d6b473a5921618d1568c3e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cacd90938546745ea608810965a1c1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2606144073d1d739be70d3a8e5947109152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4d824b1a0573ca9b5c770d70c16971153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eddd0fc65486229a391a3163b05435b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc139674f35d24702ed471071a16c5b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613b9814f94d50e4674cbf5e62ffdadf156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530d5bf866101df52519344786ed3429157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f8f9ca90977949c1becb03a4ae0000158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d046c092fa1ac78a90c95badae82db9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e283a60a2faf1851a2e4105f3dfdda1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77f5c2db368209473b422e505d5c28a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65560d07b7193521927d9769b16f01b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7afc1a8fe6145c5df25fb82daa2958163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f019dd853b45e076d69fa3786d2c21e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2691723570f1afcd0ac99d3256cb2df165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81dd9fbbce419133301c4f6bc3fe8ff166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5346114d8d4435c5560fa507dc21015e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c990e23fb84e738b9a89961ed8227bf9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12bbdea7ab34dab61a14b96e2d7fb84169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f219772acd2ea068ed4c3d5ad6ed2d9b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c8bbcad614ee9dfdd183cbb421989f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3adda9f513e43b7b9e41fbb48f7634172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98390789341f601ae072ed6ebb1caca2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa0900427a273c2a9663dbb36ab9bab174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe1247bfebec743147cfd2dc0d7e6d9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4abf2abbee6aef2f256b622d046ea6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb296b03965907ab530f59f6bb2d8f2f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd3b0d9d26deb196f8d51644d8fe626178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de17bf9b1f1d249d3932f219cb42670b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4938202c0a39dde80b7ccce163babb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0475eb36385f1c42de1e7c4e0febaa181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e20e5b5ce1ad0f371afac9b9e42fa2f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b959b3407eaefbc9d83f8b4e3a338fd9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce1b739460ab7682ebc8406e782bfd0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e1698bc2d6795c211ad5d3a76678d3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bc3c144aeb8996e8ba127288d64136186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd1aeba9df920c8d843e91c4608b194187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a0645cf7f030cc5b0a4eee72b6f418188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd831b1f56c40c3a96c339dcbbd90b1a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35c09283a1f59815e8180e47fa11782190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8519911153bf827fbf98eec369a965f0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca881449f312da468751057b3745f763192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae16fea7800855accc69229ef3d2d77193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4282bd303b0635a0d428e26e0c1f2f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5e2b0ab650f466e6bc5c45017084d1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da705b60235d5bbc3fa79c5ce4864b21196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5b0f00f5b5eadbaf0794deb8f272b3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a07bd252437eb886a31be15b036a411198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c3e9388db40059e6084ee333cd6f11199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc796215f7eb849d04745f3f017c4c7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a12fc8cb4b3c480e855598d35ac013201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7e1fbab27a1671ad14bb7ece386377202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4be6debffcf3e29fd665a369a96aca203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa25a7d35c7c516a2173970a83772913204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b935dee2f66c06e75d1ec9932a82b0c6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055ac4a4eddb1e8c38b53d83e7272933206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17efb9877cb84642821661937c96d915207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18e18ad0b1f66b97f844fbdf5397960208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f965cb0f36d0bf5013fafa6ecb88339a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1dc9ee498fceab977c2d469d9f3957210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398f3305b7210468d8084108b16c5fb2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb41b4d6feef30b54d622d7d814c46f2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45c95996e3071ec130ffcceec3bc314213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276215867a9b8aa0e9e7cd191dfc566e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18762d315b83bb816c237e1a960597f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f5754f4771a34a7e89e9c3cc2092bb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b00dfec239b42a72a2ecf14c5e4a193217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff1245fff2cb112ac1a83e563fe9836218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe5313ddc098fea712cd193cc2fbdee219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc353b1b164495095864c88f6fe1731220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9a537f690d7bc7c2fad831291f5806221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4605741241fc596f090bed5e0f7f9816222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3ec3978e99ba446939134344ee4cd0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9794e048b66d610057f909cd9c907fb1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9eeb0987f058a6453905c429f8def2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05077349a4bd891186c6e56baf47ae72226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caeaebd141f5a09d4613db438992e0e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe12174b35703cea58282915dde307c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd039dc0b1b37db39188fcc06ec6f41229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26922106e535024c66704061f9d15f2d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089fa97b2905c67ca733b4ba653e8e42231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95921911a682405809d8b662c41714e5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b914f429fb54368b7867bc0fb44d8ac233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae1f63339c280820175677d18bf05a2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe83a8cf5035b79c0348eae5697dd24235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d637eb2c05f9b1a76589bb76ecf1a16f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9742f075734916575291f6ff158f67237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7975690d59d89457f27b7fe92d72e9eb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6778f233eabd8d0be2322e9effc9ee239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9d394a799ec8fe2fff6ba07258c6f5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd19a8f2387bc9ec9b1476c7578511b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b89b2f7fc193a55b593a6f9484c85d5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4c327bf9f0a162a21cb83caef5bc25243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f5deb66d7d000591ceb89383bd887a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc6fac010c1da780020788505456699245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1a6b4a45695a1503554e82bef96bff246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b62a643ec55abe25ee2ee33d32af7a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c6300d65fa5dcc9fd56d1ad17b2f19248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ba3e2c34500fbc1eeddc446c9c1081249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd5f852ae8efe6b2f6ec53a8879daf7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06f39c80e2a291d84bf1f7c95ebad04251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce5bb4cc706c078e4295b6707e4b4c1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1260f22040ddd882e7ca746dc28b11ec253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91edd40ebfaed0269c6bff4d7d1a7dc2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b656a91bf47e62789740e099bdb756255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e2244782a399bfd7f0b9fc270abc05256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc9c45e61c1de09c75be4294e8aae7f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3442a1562e9d81cf05b5c658cd1a4776258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4303503d63851bcd9e309b2c5abb0744259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e9b7d76e6b940213334376ef846d98260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738388c37cd12f320d0865f3e0881fc1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f507f139be65a8813fcb539b36009008262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95491cd7ee81a38f2331d23d2906231263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f563582d3da5925a5533fa0bade49811264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f251afb954c52c66c52f8df928c3866e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76ecf26b4167ae089454edd3f39f30d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785f3a8d4dabc71fd8732688a716a190267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a6b85bd513bd25b3e339a005b09256268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c714c04fe45e8c8f449fa6e3ad47feaf269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babac127f78065dad4457a6dcdcd1be9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f9ec831484ddd274550549851df375271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ba8ffeba31f73013eed9f9eee931a8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d1505e8aeb5399e6d72d665adec3cd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12a79ae1289cda960ec45378c0160de274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53d2d1055973189eaa4e2e6c2587360275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6c3ef89bab994e08a93548e82a25fa276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f864fce29f715fdbb7865d562137b43b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52521425fd23ffe51e1643abac6cbeb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f087e2321ea1dc04d126f3e8e7e37c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29dc5d2c36caa17af115363ce063f0f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a22b651e0e3c3fed0c6a58b385f163281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567022fb4bb9bbd449a2cac464d013f0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc66b2e794f6075957bbee0e2ce6971283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8326b7e3812e06301e232df9901c47b8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b04a255e23fe292208ac18710be3f38285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b20ae6d413c9c20a390feaa66b79fea286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c12c6ef90629c53fffc939a2cc6842287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3418e0fd851fbba655d84cd073e7b266288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a12cfff596d759051d11506b52685a6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268da083f8858c7833e54f64a1dc70d9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3188a308140428d0bde72062956fc7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52845fb21f87cd19552ab727cb315e0b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590e40818fd276cb924c289e6c663fee293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f35ecc0f28ae051885c1a87099a4bb4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd0c663f8fa744b0fd9e86d29c0f64a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d0e49524456461c63fc21f8af4eed5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b000599e4988f085725de4811071b1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aaf9f54a15ae6046d1f446d6f4b226298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3493b56e1c84b9373821cc015e4fa663299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a110dfdce4dc786fb53fc463445522bb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf089641bdbb6352a700ef564d19e88301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92401cc94bc5a89f96ab8e4cb1dd4071302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9d5ddac8c48b8cb78d47d429765582303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05092e9f4308c3e61c96df73b4b828ce304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dccc04f27423f48e5c1462468e45944305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c948264d0e6c38f92d7d1baccd48e3c5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03539e90fa7de286d55b2f5d7f7a28a6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e21f63036cb03ca04e58f23fb72ff97308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec071278615c1a83f22e5a17461d24d3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4d6f01e1128d918c5cfc38a365cfea310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916d16e930686b054fe4cf93b51b4380311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26efc638424c897ca30635d48fed7e2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1f3e6723763aeeb7c6cc4fc9642da6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fe2c3376e14e4f07b3944db4a8446f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5364670b509a149cbfd4fea719441c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ed7769171ef088e10b9cb033cc388f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2db9988840eb78bc389cd18557a6d2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c2a95a3e35eaceb5be53f6e52a7b3d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c310d9d869a33aeb0569b3c5123eafb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b8d4c2bb3635d91a58d1c5a9b9727c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6115c79f43573cd835c4a682cd91c9d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebda3e2cbe24b40e7d6b3140e426aa6e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51567f32eede7305017a686e245cbdc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b4d14028cc852997bcfbdcf25c2027324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad33cba8e3799b8756e94990f5bfcc8e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da37c5f2cc06fc4abaebda232483df2c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78261a9c9dc6f718d090dde3ffcb9800327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba049200d1bf61bae4be5c834a4c8d7f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d057bd378b90a9994b1628b81189a80d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c946d4b94222aa79b9b490e251441204330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbac90c0e51ab1fd89dced40a995a4a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d109f93b7502f52921323788b87ea1d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfa1002844b5a0f3a105fa7597b179f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640cfc6992af10a0201e331e462436c7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f530d76f20cd2424a593d7dfa137d83c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee4c2708c1ae1aa3c275afefb16982d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f53e76a1cbd54114651141ded14c5a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa5565ec7507e6b6f37977bba81f3a6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79041dcb9f8d9808ab5bbd00ea3f9e24339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ff2fa131ba1cb780df9ae18ee17230340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94049031499a6b7c85c92c76bc5d0292341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94f9fd31910258c30da08ee01953066342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe9cfd9dd08c69fd420e30189fbef0a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad55790467f01ee64acbb476f97aab5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7a2b2b0ddae7b6bee753db48b3fe6f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8549550de8466e0ec98bfd2b0058991346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe16bf929e5d1e970523218c0e876e5e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cb4d9badcd54ee38b631a4e25db29c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8548f89e26ca0af3481e6aa3b8a811de349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17e2861d2ffae60adb0c6ccfe0b80af350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb94c87258440b01869560d4501c48d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1528835017db55d4b9acc25c7c210d9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bce5ca628438df12e1e809bd16d4d7a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9101bc31faffebf9e114eddab033c07f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95db403a3639371d686bf90313dea772355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce31e2fc5f861a9b88ff27944e77047d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205bee0c41780df743b4abbdd89c356e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4946e255d4394b156eefd33b01f37211358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03a3daacf10277736600d44a03411ef359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d877d502d29b6a42a0bbcdf1de59b890360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f04191c882d198ef048862e8a34f598361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9e738392773dfb204044fda9625d35362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a5597aefbd994d7975e3416a0a8a16363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99bf6a5e1a1bb1e57c6aafd207ae21b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa084c406c2c2c1023edeeeeaef5d796365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14daa221486597735977031e4c38dca7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4383ea903f5a4c608e9e1d278142d7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fcf365bed6e75d3c62c78775effedc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9751097afd71c63269ba91ec818037a6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eab553d0275b3bf9d54697beec9f081370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db9b894a4330326f89547def1117dfe371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1276934d053b7782a7a6b68cea41e6b4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d9766c2c0b681019fedc2a4a9d9f3d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e637e58390a243ce786416b31164a415374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d12e7e762505862bc56ad1b7eea405375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969e46093de30e3dc1985032e26f2657376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d45568359db2f30358df508491adfa0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361387ef7b2a96be0a8fb67673c49218378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9b3d03e9dd8b4cfd43490d774836fc379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6688581dcd776b799ca2283ecab9a1e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d3e5d59d500180ae9bf4178c06382e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b60d30326681096d225c84826855011382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e228ed7e74085b76a25bd4a9bd8e0c9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de31f938588fbf3aa03833809e6d7d24384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc273045b3efff0ddc8fb3d675b7c43c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eecf4c5189d043dd631606d31f5e31386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058f2dafb44af1d01d41e822bfa168fe387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7dcc922e5b9120ed1714c4e9b6dd20388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7b57c322e72f23526693a8ffcdd667389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d851b578f51ed1055d89a4e603a983390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31828e2558c1732edd06e2ed58dabf10391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d608a61dc2c4c7e817fcedc8e4b101c1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f14a2cfcc9c50c9e0ebee0ff147ca0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1226d0518f7b7e1b338209cca420357394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e09fff5e715d811b4003a06be4ee9b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5d71bffcff1954088fff2e31bbc736396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062782ba9d3a779c7cc8aab9487e4eec397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf9fc3851e6d200f6a01acece181065398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952ca7d93e115d4b775e93f87595a35b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79133974101ca443a6ebedcbaecdb0f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362a8856776b8ad82ffdec9b683a5822401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628e7a3b5069add92638e0f297ede2dc402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd5d89945ef5012ee765f1ebf1f392a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b28099f684170ceee94815c8999fb7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d17ecb887038cb77feefed7fe9546f3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fbde852ea359642eeedf3fe76bd765406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39397c35f38a755864cf690cf6b5b024407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40dd8f5ffba73a4da6d2eb7399ade4e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fbaef10ec1905da3f69f67c7805b15409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3737ea72f206b299a61fddba88d293b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8b2319b60522d21c20428d8a554744411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f600fe2d04f5c1be94b8cad80796fc7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7bb516540758361bcfcd3a543ab039413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d843cc7ee07238c383fcd3f4a9768fe9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27c508328e3db8e829c0cb8d8787e4f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839aaa936d0a6dfb716bf8b137fc281f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4940f960fda491477451e4273471484417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba697beb83bdcac5a281c21a68da004d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041808cedd63b8c3a1475381e3e5ae5a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6b844a9689cabdd4cbbfc8b3f8131c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f6b628f746dccf68f78f0148700a33421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c99b874ae117a27ce79206072fb636a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10614a141e1160bd0b9427d177f5eb51423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc8b686cfd2103c55974ca167e983d6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4253329dccf76bb9e974769be8f63fe3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fbec6e51fda441d8d17c3c8fd78913426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013f68c73ae884b54eb61ff62cd06bc0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f079d5fe75ea04fac49c6948a5b1e9a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3444773bfbf981ff7a62aab88460ebb429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166cce50e982d2a18f8a1fc09ed03535430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8039b447f6d19ed20cb43c46f1372bf431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f82b24ec3dbafe8705a6a0a268f3d4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b189fd9de9b9cd79992708d02b77a3a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4454b504b9628c726ce3a458fb12c2f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecafef824991c5bf285659425399a98435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd7883d9a0e17d301150254660ccfa9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbda1212b1b4134cbabc22373dbf5546437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b2fedec860b6426b25f7082a6b8c37438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030a54656399bae3c054990976a957f9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c13e15579e5a950b5d3b524217dcf2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b52346cf060c7f601aaac6cb3468a0a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0932ee79717f44102a6c65c1c53705442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4223ee8eee79b51cdd6f363020fc2f14443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223ead2aa6ebce87d5992b910cac21d3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0476c12f88a11ab909921c90368741445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e8cb5d93103254ef76e084ae45c90f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc5f21066218c5574c0bc6021047407447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a5f98b11af97cc8bf7280369e0f62a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d560d3ed5faec697bd0b39d5a2b156449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190ce474dd82ee9c2795313e8f15b22c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a532d38b831ac96538d9516c22c5cf25451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e0ffffc6ae72980ff0aa7dfe903d70452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b77fb4d5f007b534c41e35183b56c6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ddd6b233a3dab81d411cdfccd883d7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404ab60ef946bc19283d0cca3599185f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f94f39be73cb997314553c1934c47af456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450f18771855133cbd6acc6da94cc210457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c155d089e2d1ce4de80dedfaeb218b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418d3c1932fe0b73ed369af15ae3b244459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2c94d2d2dbb5786ba2c1fc9352fb3c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1de0f841fa02872ac260dee6bef51fe461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd593cf6afb3c07337ef220e5b73ff22462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b4f5646c061eb780f0992e3358e3a1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a4c96d7bb1c45fbfec141e75f341f8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e4d8a378ac04645665c8028bbd9181465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91f319c4155c52dddcb5a189381d3fa466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b675d2fb50ef8ec3c0f34c84f71c105467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a71dda9e47ba966f6c01e720257fac468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832ec6deeb0abfcc9309ba3c046a3223469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f89d6a49d4602af23c60525e2c14eb470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b34ce8f9144e462dad3be80b1c8677471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238a4acf287d19ef4e841c95899b2dd6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0133900c952911ca39ef65a8e2d46e0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8601266437c45dd9d6219e9980f90891474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3aa3b6457f71addfc09a10c67ca207475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d855d4dfbb63cba32a9c4b435525628476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b56ba9c96e75d175ac2f35f4a0ad14477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178a221049867e0587eac6dfc8931843478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae51d73302e520669ee64364886c9ce479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93257da958fecbeeb0c5b5d3ab6fecb9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086181173b83c2f0da3fb2ebe746e669481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8820c0eb2e8abc24a80f1a5832e6d1f2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4a70911e2d9b7271d0cdbbdf1f0ad1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fe117b1fe14ac9235313fcc776999d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cddc9e642c6fc1b449f965facdba728485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253d0c51416055ffc2130ac27cd0e808486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c353303ec52f3e5dd1890f90679c22cd487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3857a88a88dec05c6ee711965ee054ae488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566c38927a4322fdb9293281df66e282489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1421ec62369a37191d27ed3b17f69833490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc06ce148a5b5bce13aae77e32049e0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d3f343d2dd6901f44d2290946a76bb492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02f87f79db64e2b0a707d29ce07e2ca493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2b5f8a7f1c412124aca01034b7cbf0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4507f3ccbb639898e380a30a2ce03a6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9126a5da9100f2774a5706cf0104fe1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee314e313fe17285bdab934d271dd260497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1cb8e57f1e6a26c1faf3786aa818a6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a47723ae985cb108963501d2b8f679e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aec4b2046b7280698f6657a697bbce500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774f1a8b1202eba02df0ebd4f3b97856501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e832fe680b699eeae11018250edf921502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65598a48729c844ae40e7c226df56afc503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebfa97cd290902a5c7dd9a35f0cc607504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dd9fdc4892cf8623bdfd138e0ea781505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeca53a8e4a452774fc066d1c7c9ffa506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ab660b95a8ee3d387a2d42ebd6e3ab507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365bfff163311b3f2591e083b24bb961508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1a2457c904a926e53720c1dd2866f1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993b69b1741dab9bbbb17898c78a8f76510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdf76ae2d780e7c25c3633d67faaac5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a545a5e53df9c51b21ff357b46b51fdb512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92d60609daec7de1f6075804a780322513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8630af9e6b09313c7befa63eca702ae514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0d05d5af23c14178294fefe71b31a4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fc03bc44329b36f724289b7571c14e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f616221097871d36b398f28cddd4b0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1a5daca08ed01f16b2e18fbce52003518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db90bef6114401a202e4828c2aafbdf5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942766917f4ee33bf86f89f037349ff7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974529f64905dd22123c877fe2848eea521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037cc38c12cd6302c414ccd5b4839358522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad4b05048748c1b665294ce3315151c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c1de498a20bfebb3b93cf8d9aedeb9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ffddbf95640d74a586df83645fc9da525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c002e2f784cbfb3a6ae292c19ceb7db526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede1394284087b9e59c83eaab114fb2f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f645d9c21acf24d96c37909dc7f744528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2db670438956cbce210b802882883c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c57fcbeeadae12e148c1b3194fd5be2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a6a79567c7f4f93365bca4777c97e4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619902e1e729d5aeae6891450f3baafb532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21050fa4f03d8c4365592d4263eab4bf533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0be35bfface5191db2aa108b154ea7b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19391343f01c538e0c2b388a1ac0657a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd53eefa3e76b14b8f7ca237ac0bb033536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edbc780586781afc3a0af749bb1ad8a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200ac56338fc9b6df3c32847d2582e52538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b442af212e2f2b62067f739b70259d1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52330d53e88eb375b0ab20f71b14bb0c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce0a9f2dde4398afe68f93dae39e4c9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171cf5afb4d24592c1bf51a14ea6a564542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae819199575f71cc9bb642139845576543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed825d33e24c9f198a1e982a7d3e1d1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d1caef1e3bebda8466ca51f6cd31c1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc641b2e2551acc862d7b394897d3b5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40afdad4585d3001550d1b565390d2e1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4580dff7f91e33ee49dd02ea6e7eba1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1e34711f1b2be7f77730cef73fd9f3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cd8e6030972fa044dfb8589a427832550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dffd8e60936ab08c1d85ee81f9ffd74551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23578cc39e9c5d9b95037ac36442d13552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecd1b489119ba8c434e755bc8667240553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a953cbdfef6ad2fc7a5c22a9c2b15e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5990103cb8bc1b2da14135e60979f07a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0362d1c31802664237eec3335bf81439556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058065e4e8d7b2f144c16050f341703b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f243c5797b8310cbb5bd90454f7d78558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40416e882638fae0280ebac15ac5bac1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5e68b55cdef3ab43c3063ff4148117560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60357f4ec9d8afe20ee1edaa566ce80561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad9ec162d80b9143cf969bcb3be52d9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31b0717a22829f456685d2a102a5232563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985b449c8ec5ef5327acd5e3319b6249564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5a0c7b94b3c5e492c915b125448066565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f921a99a2a86f102dc24ad93af6fb309566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd87058e9376d7c4f090086f6eefe600567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e705712f7423b09abd6d98be044fd1c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2523f96840efa72a77ffb2311773a1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d8b3596019a4f0f4510e2e2533f41a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f022145e1d895f97d4f3b50660af9ef571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57ddae7866707341e68aad8b00e9e4f572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>