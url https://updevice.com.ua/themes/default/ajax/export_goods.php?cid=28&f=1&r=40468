--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2ec2b9f7673dce108c32962e73bd621.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85d1896a0f7e14924c59dc904773d852.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e84f2101318b4eec17a7c358b1168e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ae607446b2cb09944d7006ae6a58304.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b415575f15ccbbcb60dff5659e64107d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5439c4a8829d7a5b2bb10e30c46f546.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b764e2238e3f603be73469806140c9a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da477fe7f54ab124666d81c9e395dad8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d59e38486d73bc0f70da098d820a3949.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9b1e7916ac77ec2c45597fc8e470b810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ecb1f38910caa3a6fdefef4f7286e411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864eaed4ba116894d6a32fbc0e7bbbbd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da2246d12358a56c731fc2605d456f713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb3b231b72cfe0cab73fdf0419ed88c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b877b47b807de2398b5a3746485eb0e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748b50e6982bcccbd5a17a505bb23d2316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26bdbc514a35f38fa102ea25af7250017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8606b5fc37b6aacbabf8c04efb0c9f0718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9956da2e5940dacacfe9897a883ae7619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3505151cd1a9826411d1a97877c2c820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e9cb600c4bc5476925341539e6587021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc063ce00f50f5c2a906824536a07c922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c308d930860fd938830563cc6b63913a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5baaaab52f11c42efdcea9242f0deb124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730860441166a77b1bc70474f1efeeba25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe827dde6d04898183cbaf301a7315826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ffcd1c8268670a0c804df7676c3a8d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40d5db9a1605ea6eb827f2481c545e928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87af98642bfa5227e0b36699d1553bf29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c178bbf13a9581b5dee87af2d628f4330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787c901e827f90a2192d57410566c32431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5e5c266e585e499a76ba006c01fabf32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f619901ec22950a25624e74869f17a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77ebf99def93e325a55d3e0bdb1a04f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8ea2641b73708aadf13106b9b6343535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d70217f1aaebe5690f5651bfead13236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4391f0a4a34b9ddcf32efd64ac8e2537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2c87df54401f4e49c36858830b857b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034d185d6b027d0cb6895e75fc1c34eb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef7d400c0c9437f4ae094db716998a340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aadbacbc164654af40ed862e21944bf41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1166884823aa9ba36d26839b89fa61842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b349f471d371334e51a31b43a8e6c17143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3321121531bd19099a7847952206cfdd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756cf7360a02906b1875a206b56591e545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70b9d2742fcd86faa7fdb5ccace286b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091e7cb6fa097f2ccce5a038f459af6f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad868d589518f1d11bf0c1642a255ea348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14976b627715914e27620a02f4e2e20349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c826049951928b38ede274ca0bb358650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa20c28bb421b3682facbdfcba9c41a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a8e12dc56d2ca11da82db1ca710f0a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa210f0802d76f3f8a4538d5f80e60eb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359c6da2ae1814515ccfeee60e7a49a054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee05f5079197439043b240295f3d6c055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9998e938aec3708e9f1ea64fef760a256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c00fce2d291a3bfeacae2edd59a83f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9c7540ede450cc7ee3a12d456483ec58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71255d8b52ec79ba8499accf997a74c359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86041784dfce3c41d1f956bb6b2aae960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865df4700803b8427394fb8f9d70fd1a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7e35e4ec72ba987cb40062a84e47a662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6d56ccd8db18d7db75f0d4ce7adf0d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad05c2a9e7c1e35b8c727e1ebedd07964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c7deebe602171c80553f0f4d53b57b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07bf3b18ad3c26c602fb2d6e7f73c7866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a615028b88846cc3b1f8b8f2228a9d9667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e4452af26552703029fbb3ca991f2768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c668eddbce22614d71bc224cced5c0d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87880951c861607ba8485baaf76c58d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd0e86c25fe00f7696df42dd7db3d0971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d759e33057739fac4bb8222495ae94372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e283c83722ea2661fb55f24c06281e4c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc8abbc0c64f5c79ad4a7f2c1c53c7974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc2d8fcb90d1689b2fc7551fffbce0e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763b81690a038b2484520cba731baeda76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1769334f70ee19f555a9e08fe51ed68677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1ed43fa52fcb974ace740d438c5c2c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d466b7c9348613ae37e889cb9dc8b03079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995570c47d9e25008f29622a01bd559280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2f0899835bb383fe51a08b9eacab6f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2411f8775e84168be4b14fae50830bfb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b973c0a085456663ddb855b33ab1c63f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a25a6b6df63adec2db9e6c438d820c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951c8ce26432dcd66803e1ceb172459a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab58f40a1430ec850745cad2b9b116a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10da71122b77bc5848b243273a02abdd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6530fd8437edbea8f0a9c45c861d59b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08c6d28b0e0a45bbf932950ac4c9b2b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528ed17b4e97c4125ef5e418a538a36a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c24cce1bd0c1cb0ea116307b3c032391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48824d7c283851dc0ecbfb80bf55720d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab311990dc9dedca18a2aec89d9225d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d5491a4ab405caf9e079f67fe14dfc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c90e6fe14f46ae964a8c3fe833cbb995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fcdcf6bae5e075099f8fa806d58c6796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380a8c55c84af4178291eb413155975897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d33ce6501fe50c649104b9d4ef20ab98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a535f966731d3939e8b20c5200197d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be6328d7547090f2002c966f0028d1f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a07380395dd11af347e87bccfad8fd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a98925927d14e49e0c507e7327a37aa102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b241a3a97ee580952881a18ab88d8d1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d12b78a1b00331319dccfd4d9b704bc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f816cafb358e0c4e228b1fcff3a828105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd325277bc028deb06b9773cd4c5572106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f6e2e48facda7c0b6321a58366694d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e27da828338a6e1f87a68795f1935e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b05499d1561ef93a31399682ba0e584109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b55e1564a9e337b299c0c934953af7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e086959aef529e19b84b038e65cd3e4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97e8dd285fa1787f2ebac03311a9fba112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff542ab8005d87f817b8887a0a02a42c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e8a2412b806f13fd642f3f24792d5e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4a9f5e8c4949e38a961185b0f672af115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dec096eec1f89409e09c09ca7f69e4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab11186467701f3b010bd9532bf0e735117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f2d4205fcaa9bc0c5c04a9f6d1e551118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40f2c2f29a03381e70f33bfc9e0adac119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0743aee99f360327bd04bd2fea8e08b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ca4bab9abb5eafbdd62acc4ac1a750121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d5d2430e25141216d73f88da3ab504122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311009119e2805d776e6c7f55b9750f7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdba4cdef326fb7f7e59728d03acb5c3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a8a006a43f82464e8df73ccd421366125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be780dfae7aeb5305ea6f3bd2a82effa126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded5b3fe604d75e0cff722af06916c1d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8308c272ad20c9c3f4a5bb39c9c2c1b8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a726c8140a434c6bd73f576a002456a8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4e45f3ad3572748f068e74815c8d38130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e85643b217a9d91af6bbed3bcd1085b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad490756b50c43ce5c7c3b6b647514a3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7317d39ca241cb854302e1c35a9889c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0689fd4becc02047932fa1bef8483cf134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a16475a03280e4cb15eef29b833ab4c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae7e7b2698b52db7ec4fa64cf6926e3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f728f73c2178ed22025a300d1c5fce137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec8f86f8229216bfe0db1b09dee3c59138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbffc95753b812a478814301d6f9bbe139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f21ec4fbf1124dd82aaa89fe74b6e9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e9e9435d2841ae4d4d24f193adc08f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af95f5c08f6c788a3e115c065671e803142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41a68782faf972471a13acd6a8f0b8f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95616c433e083c9976c65956ec8be708144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e53bf355254b9857c211b9b3b01061f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edd8c2ddda594f934e5e40f940278e9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9c8f554dbe4a846e513028656c51ab147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f459186f92608ecaee3530212150b17148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd981c553cc5ab0369aab5f86c29328c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89245c8e4a9dfe491d52549ae7113b7f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f80d6eef452a3b23f3aa669a19812d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed608703acce0c3b92debcb72409b32f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de1cb4097310934ebcfc53f09ed0c7f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6ec9c3d2c3403c6564e33f66d71c05154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfa208f6e3f56ad8388a88bab179f7c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd28ca7d9e6697e0eb8d32c704b5cc5f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa395e58ecae79c71268bac6b42f2897157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beddb06b7a50e4d0bf30c89beeb60a0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4873cd4095faee7fe6bee7e8931cbb8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898edee310767e331542562d01ff8f36160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d1d500a662d5e579724283bce39147161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fa94b11eee388203338d76af9c3c2e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9226a83df0281f53b426841114badd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f85e15bf69cb5a805c7182ff858861c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41e938a6dd0fbe2d48ab1371195c578165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58fc0e67f4f1eedb8ca82a12e6b0ce5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f264debe43b684aeb5316f1ab7568233167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daec81ca480b4d81eb93adeca891b43b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33175953bb855aea078f32652e42e3f7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0137cbd8936cadd05c7c9bc36288270f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a0cd91a9563e7f9d194a6e7ec5af3a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34313024218f2f738bc09d3c67e8d403172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9188b924f44d3aa0f2a9a473515690a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fea736b0f21f274f98be2802346fc45174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57863709eb32b900615925a3a324f314175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b6e9e956324513d6ff2a7e025eaf9f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4877745eb4b8b68e55a18663447277b9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa312f54bf2f112e8500e30cc98ce9f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eec0175188ff38ece7f7012d8c04199179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5924744949d3223054c5867a1dc4612d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf301f68cd475ea5308da29bb85ffbe181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6659ce5a3a2feaf506b80187628ae1b2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e787fa9138bef34938700fd46173d842183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f70ea25de9985f6f7dfea302e025f7e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa52bce8cff18baa6f22535444aa3fd185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a59b3222e01b9e7c8fd415f1f932f8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4f057bc443322fc0c01789e4776519187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44843e4f5a726f5ad896d2f4f493d94c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc2736829e29c706a1098fb1d58c55a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f29c35a1195d356906ce53604138c4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314e70d79c1a15f8f758093e4a75aaa6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb721c14218c760fa43a721a6ba5d851192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e9c045246ad1d72737d36b9ef0cdac193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314fdfa2ee6c287f2fe5d7bc8d56b4a5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228e063bbd3359d62649c8ab0f67a088195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f53e5f759e405a0e7301a62e23e5224196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fbfe4667a6716209e31682bad603b5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0707febea4333d590ba413b9f034aca8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd85c82be5236bd9689ce8cd35afd777199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49a76ff3ccb1f679140eb2fd5e90262200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f20c12b891e04413a767aab46f94ec201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506925da2d9a70286a033c03ce175a49202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02788bf142b7491def2f4b2fcc324728203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208d302987aae836ed5bc9f980fd5abf204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b4d73655112c906fc471e75e964c9f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6312bf1767ba47871365e11de918af51206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3f3b761c053799cc5911b5f301dc18207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f9a9f76e06e5d720d4e383963c84aa208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4209ef399117fbc5fe810fe27e924146209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef977b75fe13f262f5c58bbbeea5d20210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5dc4570569bbd1d6f4808c21c7a6f7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b01d68a6ccbc3be6907e388b2e952f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cca7fd38a12832039179da157a0fc41213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11981a7c2e51b671fb26c6c4dfc3edf2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65103a6d8ef20852b7d806510a49ce92215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b246b0d26734add1ea2adce972d83a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a2aa825c82e51924ddbf5ece1ddc1f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020b66784316347c9d9282d7e8dec117218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef321e1456f81fab89906f4cfd001a2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f765964342c3a00e0d79895bbe63e1fb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460949f81b5ca02d5e2d7d6f6cf21a1a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6891b8ece8493372c64ad1228624830222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac15dab0c8bfeac044d7e615f702494223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8af837164dbaaf2f70d2bdc7abf8fc224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b09fed0e061f2a152b9d75114094e4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bfa8e29b9696fb03674870ef75a8e8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835e14dc932b773e8e87e8bcb3c9cc66227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb872f1d9920040742c46e139904bca228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0539dc281d500cf30e0878ffc5fe0486229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c39b0c4a79904db4c64a469354fecaa230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536fc1d17bd2489e6f99008293c454e8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac30eec8f54792504ed0d9811f35c97d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ee9cd1e01c5654ddb23a46e8cbb744233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a036ca988842b8c9e4b6f215c4b351234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f336239726408baf3da623fec3a32a5f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74d4869173da27ec42150a032311507236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5f911ea15f1c6d0d4023d7b45e4264237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fdb3fadfcfb5f7746237a1c3efc49f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9209f3d30342bb3b778af332f464fea1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19480b434be6000120e2b16ee5014e3c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e365d45f13660dd075aa31af0c7aab06241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cae05b11b230df1fe5c2d92bfde8046242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852d83cf70b94f0dddb7d441e4c30850243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea7bbeccbb5ba9ad1ffd62e3baf0dfc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98f9a1ae28691a9ea6f5d618f94f665245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c12f14b5d3c15fc6fa2725abc56352e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dff8b68f8df46ea7d486e53b70695c4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff1bd9d6ff4ee08172e6dce5859c9ab248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719ba765556c0d1ccee661c74a5f0864249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae149d53646f0f0fbd0bc1a1a122f1f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7afee5ddfad318c05a508d0921c5aff251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e54479992c34046d3d73cff1d167363252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde5789a296bf04988b9ec30d3629ca1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820de9f822dd7a201de7d6ec86fe63c5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbd4b5aff05f598e7cc030e8605ceae255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6f54a750324a668f65674907a3a8ff256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee63cc564887498e53953cd28572883257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dce4aebebd7b68c36f9aae284195e9d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab489b90beb55b69601a2e23267efec259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bed067b079b4d42c280180a836c9df7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7247e0bed4c641da38f557f255427b1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d9522de77d14345de4034b7f6675f7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2792bed61aaf136a44c86e9eac2afab0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa368bd1eaaf5f86374c6bba6dc7512a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dff43c1e8aa072666346958c1391c4c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f76c66453d90c88221e8e5a532382c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b7a4980bb1e7caa9475578776578f4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4469d0f9804479d3a684b61212adf1f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b892568765a2b0d4943a9efe948ce5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1c8e7a9bbfcb8bcb1c7a64054bc09d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eeba735d79a3c076a601c378891f38271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517b659044d677c0265ffa63f9790b4c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83403cdd555cbabb93a9cc0c8c952b2f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e8dc4b7c1bb35082a82a90bc25dd31274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5605b407756aa265b99d91f8bff725275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cef4cab087477ae0c96ceea366129aa276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138a2fee3fb0ed0928006671a47ef3bf277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cf4066411ffc00754eca909b1f98d6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71df4525565266bbfb7ac12f62ad240279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a617fc7e4ffb8fae46869856bc40df7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed6148039939681f6b830743ee980b6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616c108e511301729aac70e8f87ffc5b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abb4911224e472c7a23d8448f20d55a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b4cb362f9b53f38e073985ab06644c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890a50d35db454b9956884321e49529e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51852fb4e3da5123d92aae9952acd4de286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fefde1190964980a1b392f3ad5a101287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc81d2ef1656c2c849df757be15e01f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9eb75e5d07b14f10adf15d7eef2d39289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a387754c30f11434839ab5660fe948290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4497b7cd945ea4075f2e45b65c27fa47291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac733a5b53e2431a829a7a5f475a9e8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c13e2e37758ccfa214f6d29048c846293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a8b08adcd99c33eeed163a73cf080f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b038c131dd077f857b6e168868ee71295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b701a1589fd6f3982c215a07a45970b5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1bf753eb06559766141c1c50f6513b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dd6818638506e196b46fd21eba091a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d96f1c8a16ea5180c994b237388e065299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c1e44187944c8d66dc3d94ffe8ecf8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27477a83591aba474c43490d01755a90301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebc48df2246962e3d67b1c048d0b884302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c64633b2e000e8934c8d3b3174e5b05303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f09b25171411cbad806575e04db0d7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d373884e43801657743423734b4561d8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d533ad9ab790f6454fd9f076f2fb95306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece1ede55b2e8e5c591467214e95daeb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cec62f830e1d789e4577bd6857dd68b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a610c851a9181d710616a4792451e6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776b59f73c469ddaff1c883b00e49db3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b755cf92b060c19c8234474a3e1bc424311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97da3bb4371a43d4393a469392a55d10312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d42c078341bab764a20a0f07d286f11313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29cb2a7680d15aa8efe5ffb2755eba5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f82da5240f41aae5f9160efe4366dc315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2424b3006b82a58a4fd8f240f8b3edd316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330934202650419f01ee0765514dc67e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebae56ead030d8ecc772f0916c6f241e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2864beeb81c4aeffadb2819614e4995c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bea4893977d43cc2aecd0b7ff1d159320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a58fce60807a819b7a5fe9c25e9d25321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fed9579bb66429dc8c4b88273867fa6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e447673810e52889d9c8a9247f7d8e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6c919d79964a8dbfbfccb0db06caa4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5176290a60200fc9094a3a619f4e3730325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d726edaf692a38b14ff8710f5648d05326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d8b59089bf0925b78db6d9c85a222d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa94ad12156a02646b21f981d691b7b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2d24c253b07265a34345b1a93d2c2a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520cb994e5f0f86eacd7a286ad2479e1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4ff3921350083553688f0adede2b53331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbef8b815d29f42fd593f63155ef377332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd9753112ba489beef1fa1defb802c4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1558b812eefa6e1b2098717a8ebf25334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0c048ed958bcc259f52be01588d50b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fca2bd0a590505af6d91acda16a116336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ea370ea0f6f46383122c486420b43b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3baccd1aaa0fd63ae49db8e598b6f18338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1387bad0a1a966fc3fadd76ca709697b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44a2a6008ceb4bdb78227acb4086041340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465b5501c2a7c7624c4056ced694c63d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba4b763542828150d4dd7f4f660f9dd342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4ff630e4cf924cd3131dfbd1217e32343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a6e1d5da9f3215639deeae4fcc7e56344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0354103f2bf06cd9640bd2b608bafa345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a767c29d31fd74948e8bbeaecff191346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5d0c2870420e08b149b95e99c709c6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d0fdb3e58477c7642c5cff8079d84a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feb08c0a4bf94d6372164466435fe03349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3bda14d8e916268c7184f596608151350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4415c55e00e1d5091abd69eda8df92351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e82ada308b5bde2e9a69ddd2f80c7b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5d8486a80fb0ae0e4787746d53883d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d14a401b3ede8b729e77b984b652d9a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f52ebe0d24540e2cbdb86bd6b63461c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35883842daa332fa772966f0a310c9fd356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbc47dc7a4a9561fe5c074709f9f0ea357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48584975056270e910a8a4b1a82bb8b2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2805d4ff4022518780c49e58012c45359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69367a722016cbad915e9298dda54690360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d70a7168c0312f10a949b1e87857ce361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c3448d9c8e26113aca5a64793f52fb362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103a47e9a771c20c97718f5dd13aea28363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe93e26a5495c7d079ce4600175c9b9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ff7166b944a3b0affdda3b0cab5e73365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cac1c16b2995fa49dbe2752cf105820366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d297b8ecc05c81875efb4a8e50fa5ab3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcbbc29a17d1b0e2c7e018a2da88310368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f77eae597929467e15d8ff23b01d1b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b6da222ba1beb212eafdb4ae2bd096370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d003c42ff2a5ce5912f6ab3f19d2663371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ef2d76a2e6cd36ea5b98a9433af942372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3139b7bb67cd47d6048400597f724c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310331c02ecad07949ab8043e4826358374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0bb104980ad07761c9084237064d1a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd4897436342857108e820caf5098a2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025e407574881a6bb6caf5542c1bbe73377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d31898dadea5659be441f5529f5269b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312d36f24ebe25927a15cdb9c733f772379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53856a499cb7244dc03e60f41bfe1216380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f31fdd75d86a1bfefdf90370532d060381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413858263a0953cf6705c3e1639cc2af382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc683ba9a2f54ecccec0f19cc4f7b3d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad1588ab830385314a43a4b09d2b709384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e8874b45f8dc6b75ba6c19f6eeb93a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ad66e74fc79d937e2fec246f94c57e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e373b9f5401f5ce98e09e137ef7905387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad6f48e4fd327b78e84f8b99601e2a1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9bc24d86008d4b1065935abb99d0e6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aff75b5fe08f7204a439a13bc38926390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a275d9f56c580eb3cbe7f809ea01a1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90635309da5cc7e160cec94c95501a7f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7569fc7383ed2217f08a11f090af92d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f389e2cd4d46afc3f13aaf33bf73c3a7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15f2bc0e0138f5c7b38a78783641247395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a94c1a42263a5410dafd402f915b93e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382c39037c524659a7e59e4080540ebb397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f91c40f820895c6d983320cee8f7b1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc45bc829203714412a2cc052c3fac33399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30521090ad6028e05684a583966ca968400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d8fd507dea9517547dc47794193fe3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e47d6b651eae23c17ad60cb60e2367402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fab19f6e9c72d2576dd75a8a92c81c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396cd13c9186252178b356fa10e8e203404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf52ad9934c36f830b350efa08abd1d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5be75917990b2b94ff1e2d0a4796ba406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd564fb6d0250c3860fadabe86dadfb407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd568474d909844843dbb789e8808c44408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80026045b63d1d774571f73a63fd9a34409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ded2413fd4b0a0b429cd82f657fe3d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef918a3f2d249f0097b5a08cfe939e7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4859034bf623cbd4c7c60181ad2475d6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bda09b20b408e6381a9cff58df824f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8e562a5a7c2da32abb0e2dc22ada49414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b42c6d91f63484197fefb5d54f3f4c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf33c398b27a2584b8531d245228821416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795c762f89f44b5adb1021976531d14e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e0afbc83850c28f5a8dc1c2bd1f549418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7ac2e57ea2d3c8e1e6590278af70d2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d343fa8a56a03ebb8b9c37249a32ab12420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184a93362f45397ddab3ae060a68b2b0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14389ef1a553724d11d6b39ac5a4dfbc422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de5478b7e6d74d8a950ff4f94c481c7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e7a88beb2e65f1bdd91437565b3617424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775d9b879e9788f82de39337f4036e9d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bef16990a1ad7b862e1d9e554131d3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569ea87b8669ec3909eeed61d99971cb427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d32cc009a38eabf07991419f2290e1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ed18c7179e27716dfeca7b56a8b035429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df273d4b12a678d1d4bf2869ee18b2e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be6c3ef4cfaab3c22245875267caf2d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccace820cb4097e787789f59f258a9f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1f4764875097e9f2f8b817968af658433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90836666cdd8485bbed5d312ccbb5629434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4b61010a2397a872fbfc412a4bc207435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abb0bc51b66e94826802b0f4cfec967436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb720441b39ab479d4ddb5797fdcf5c2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2038de922ac4e753552dfbea2dfb05af438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad639324b0e7f1fd3b7906c4fe4ef56439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f64a6cfedad16bdbcde44dd2f331ba3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66036e90f82f48037f56b6d1bd8184ba441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17319ff08774828587be87d7ebb7273d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef079f459456414b38981afcfa14e41443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e0d43e7a1e1db104c8ff5bffdbd81d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5addfe7b01da7284f89e466f5db5253f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3732fe61d9001ca0b13856522d738e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e43f7bcb2c919d72cde599df70cbf6e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabf7271f5da9843a6b42a49061c85d9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d014b6bbcac70e343fdd2f1d4d992c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cc7026cf5cd3af126ff4d15c36124b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bede6d2fe40811b06e9f485adb22fd61451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be21e4a9e4c13a687e7e73f1de278a39452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0a364e6eb9ab14f661dbc53f5693a7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f82cda75701af1f9430620d53f3e074454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e480f52696f1f0c4429085b01d7c119455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd34fb700b90b3f77860ca95835e0259456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4524c9b6c14798a9906f2aa296de10d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f778f05bb48714d1db17fd0ea93c0c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9df2a04051d88e6e7cf787d06ec68e1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5b903cfb87e7a0163f7e2c991bed29460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7302ec36188b9911cc85a90bc4a6ed7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffa92238b936401f67c26c4d8c11562462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f289ea9b9e6628f0f3ef2e5235132e4d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fdff05ad42fb9c2d8ca6920aff0981464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27895853ad8f1b6f7cae65a310694a4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5954e9fe1d6ebdae4a46e2d927479a09466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b848d2582896422be78a377067e52312467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a484a06310b4e2385fc38d65839c31b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f362a394a5695b9c058a4be72833d79469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f9f0d2b33c5c23c501ad4df0044577470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db696bc67666161db8fec1e4ae8964a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0d14e59c33b42e0f1ff977952ed464472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8940fcdaa1852ad9b6c25c97ad5bfe5c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59954766cca5cc7817a6f4106b7344a4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63be84d2684a94c2f877a8ea58406bad475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3454035ecd7e2e5848f201982ce5c2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242d7cba6f8c42a5f9bd939ac707986f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413fdde7f206690c1e7db806380fc82e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbd7168593eb55ac571373d861ad3da479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b07172a25ab28872886734e257ab804480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6ca71d7120bba6b5261105a5cb083f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaccbad726ebf3711dc5157a67d76ae482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f31fc953bfa45a521855e63a852a33483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f75a9a84d4c48ceb93887aa39ef675484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb3da455bf324bf0808632dba3ee411485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb142fd939f67de8aadfaf2b9686e1e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89ec879f858b8be851420354cc440ee487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb1fb61c84487c0fdcd7309b7130505488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9782b13dab6701286cc6dd3e68ac90489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c94d4b5d204381459b07d1afe7e4302490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5690a6b0019c4551aba66dea3c03dec491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890803fe758f1eb9ae28a4225cebcd4c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2580e23262447d9e2007f4c44c831522493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df79f62c89527e507fbf3f45326a81c1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af7ced82df522437e856d025cd0bc14495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e034a1e2220871f8d449fe968e3d5b75496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79abf6a889d0994041600a03f4b62a33497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e72b6d85573ab77d38ac09107fd31e9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d866967c9ba53b1e64d8794e9362f3d1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ebbf275493dfb59023569dfb285c8c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8413496e4c6c0a14253808c7a0a65ba6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9c9be23a4fda674171ef7efd5f75dc502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6558fad16b578657e8cbdacca923f7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa150b48d8f3a114ca9ffe9a169305c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f9c8e79579245ac3105f5015d07f5b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d319ec05597bc15e3064820d8753ff506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938c9aa7f6172dd4ea2fe4410e855e55507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f37456cf498501f14533dcd3ad9e9bc508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a7fd2f972090aa9223b90748fdf5b8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b79b7c9914782b8b4836bd45e102b5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2fe5d2cd8f476e8a182f5f52275c0b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679e286ba07d717e3a7da8f393a8ac09512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9ab8e96021620183ff27426a257c2e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326c88b7bbede3713bfbbf094e126145514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe689f5337eb1167653f17efe32bc07515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201df121c0941a463d5377a956fc9e58516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc3846563917c7ddc8361efb4426549517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066f6bb83751c93864c1ddf09a86e8c4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0894ad8da899f51c75f1b5e79517e6e3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de109d562adb0197ada4d6033f8899da520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329c8f051db2efe08053a81391a10aae521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ae85c5a2840315bfa64245fdc1a1d4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857bfb8f7ff5719a4921d9a9da2f2cc5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984118417da13f2a9fca4b72439584a1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978fd6b31eaa3fdd0d02be7ccac52452525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45c60554686ea59c776d2a6ecb0e4fb526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d66bb469f7f19404d3f7184e8282346527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5621463013b95434ce0de84651faca0a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4188e74a1b78c3b18b472ac8366e7344529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a532145483dd95379263a3a8792f4c7a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82eb46d58081291a6640780cc008b0b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49428681d2a8dbd4810849a3f665576a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193ec30fbcaf250d278c8679e9f71f61533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d2602ecb67d6eec72636ca73b1383c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae483c92da4bd07e53cadfaf970e6f2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1b879ae20842e455162d7b153c917e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2855fcc948d668a627efa8160351674537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811470d0cd4719ec7ef7c40624a4fc4d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18cb46867c3e3e10542a591aa2cc41d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb846f6739be6b52fa4004030693f272540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baf9ee74697433a59f403d24b5f9d20541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c91363ddadc92add6355df03b99886542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ee83b57cfdb7e69e10377e50125d9e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4598bfe3006b22abe49f44cb09178bc6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1467907c7f86429e445bb2767b088235545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384d150dfd03deaccaaf7b5b05ad4cfe546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18088a6069f6587288ac3499ea45537e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f7e9a4a760d0f3e9ec624d0ea02a59548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2619e9f36f80429ef126bd82597acc5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b2dca07961dce80a46ab4b2eedb1f1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00c8eb0c40ecef6d51a65e7ceb66914551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b66c47f60f1d87799f57017157f8a8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbdf5fc848a480c8d93ef14a7cc0115553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5160273faed4335276cee1daf08ea897554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61b99b20494d17587e444e65833572b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0dc6e028c75d124d17a2ce91cabf51556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3fb736f7e584f0928fc5b920638ee2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6f8b6121ffd9894e78f40f1e27dd66558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf2ecdbfc34823c280ca09e3427025f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9236387b6c6cb321f7f2f842c4cd96d8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9948d9f8d930f184b970a90106e0c7f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577f3036bd145ff029a76f35337263f4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8b5fe27055664e9d752fa00739abe1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08423484dacf850c39bbf7b341cae4b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a047cd85aa904df584b8135e15af34565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19182406b631ad7b13a0d9e2e6acf96566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527d511af2c8829b395859045b215f26567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cdc36f56e1cabc2468ea5fe75540e8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ca56b66f48056319a9a30a81c584b0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182138cb69bcf29d59d7cb3ed6374066570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea2f29fe4b81c6b32dca883d4f00573571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0751cb88c30a3889a25940e5d895297a572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b245eb039accf48e33b33b83da0fda91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabf492be38b1c16bd2448d002d7c0fc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc68be1a8e86c908be32b1f61376f0d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a6c6cac708703433a18a8cc7f65f6b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f4e0da7dac50b6be547d4ffd3b19fe5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0e76b865c97ec50aca8c59221369676.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c590f433865ee7da2927322bb2ed43c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff2e90c838553bd4a6d56ab3aead9c38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6abffb7381094f976c28a39ac5299459.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a70845b6f5554b248069f8ab0bde4bd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cf1a496bb0cc1c8db0769363050b0511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213b0e5a32e78d1c27d97aabaf7eacfd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f506c92ebd03d9baeaa631162e98d1c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0c023172b6a1e7a6a1fa7a049e14ce14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f2b84cb98ba5c0933b8c6c6c56197f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880a8fc275969c8f2782b48a0dd7544d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3331fad1ac617ccd6b203f24afc7494417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faefa2c9b1e31b0637c53713ca4744918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be9e895c9d712b01fee43247502b37919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd42cdabb2d53ccf9946280de6c729cf20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0808f8201ec11d7277c9e26d9d23c5ca21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ee924e9e4d84cb11fe5932b474af4522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac6fd4f000b41b1654d25a46b7cd6eb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4da39979ca8e8069d5e6aef82b64ee24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a9c26dc613cc8f1a2ae56deee0d92225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1840d44756d7ea0fdbd125f94ed7f3bd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e920272154b37d5bbcebaa91287cf527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95060ff564ff7e7dbc26b23e7582adc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff725fd2d358488b8b26d3290e85eec29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0b1ad27e97522fcfe3cd9f2d961d4430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdaea1775f665b5693d374c6af7895c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c49e1acb8cead2dd55d0a86e91945b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b766064893580b23b8bb3376e68e07333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc6677c790e8ed7fed2541f42401cc734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a1144e8158bdc6cefdeb078e966d2135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d2bb0bf14c38d29decc8005456e22736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850c033353722564b887ffe110b6ff8c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f5d574eeafed032e68fef984a87e5638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e86bf947e20b5b9fe7c8790c8d525739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b655845286e4f0c3ea574e54e74ec4bf40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b49015c307f34ca66d63782cabdad2f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07ee3ba346c60a126470f641bf804db42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb55c8bbe8de77e228f043a6b0706e1743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb508e205705320c0866aa47edfc6ca44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2d29850b3f7fc0c4bf8d6cff83bad145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9252d4c85c450e47ddb03868ed6274ed46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4907135b6c223cb18d125a623921c37a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8882bd297aaa799f80e155c7ad5a0d9b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1251f8d1270f37293865457410bd8ead49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af33be790b08264c055954ce0391a0f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2099d9b16f717f04a490cc43a13888a251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a55a89db07ddd6a8b18bd4a971d7aa52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c338be621b64745f870553dde29774c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd273e7de473764f4ac006a0b88f1b254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85ce2432032e2e1fcb31b14c448d51d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b121bb55dc6515b6ac0889492a01c2356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4581e6cdbdd2554d5c44a7a36290c71f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4e3327cb1c61f61d313e361e52e39858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3354b87ab95119b02f59b10c83c2e659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfeb0d5e4500c67529068e32662263260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9bc8576f89dc154998166c279e3f7161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b58ce325e75c6ac781fbf29e59ebb262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c99bf1b12a73fcb96d42c29621903d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5b619e1bb792b98a070a0ac0e738b164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77530388d6d75d36c84fbc876daa981065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bf0530828e67ef5eef69871e7b33ca66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a34394e7ac4bc66a50776b990243f0f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604ee4a8a41620bde7084779852424a268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8b93a83bf4c699039afb72936e59b469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0806cfb3dca16cc6eea6b5d5a58b565b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0413ad0582f5eb039461cb848e63a12f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda60fbec1ba297395ba09acff6807fc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d107ad9f8701c15c75bbd406933ef673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da887ac44faea17fd7baa870494cb6a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6314cb4e2dbb7072d03e3991c7cbe1175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06df7f84dca73334267c4d394e386d5d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51ed011169e89afe0fe79d0c85cf66277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e910f9f07c7c04770cf42351d09d50a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc2993759136726644513205e3753b279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b7405d935050b05743d2ed6ea4519080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f19524c99517d31d9e1499fcc57a6a281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e4af453373b936ea47435edd291a7d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e616c1e22bde63219e1ccf93c46173f783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cbf05e03f0b31ca97984c0cd3c1d4b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde1bc7a61ef0bc422c0edb350aff42a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c8dd1ed27ef41d674ea73b3613a29786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963cffdfe3b8ccc0f0c87d692b1bdc8a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e534fc604d712685649d26b8bbac694788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89cdf258ac1afae9743d4f676c207fd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28a3664e5e7f05d044e802a2fe8236490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da3bd0af2416976ff9f4f1e160c4ea991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b0edca68fd20314b91794b06fb18e692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2349f4fc2f0834bda6fe7f372013d1ba93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6667e4721ceb97fe6c31975bba33167094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dc7a4c1603e007f08d7ca3d85929aa95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc1d8d06c3680734c91123ef872382b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bd84c4d487ff26c517db0ba65c3db697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d00281d5de6f2ab969079496f64067598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f2a28ff626a4e2c237e336be319e9299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f67a3c3c183380039211e79297eb83a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39b6d49d5cf68601ae719bf2a44c274101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d7e1c689cf1838b7415da52c748eb4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674d68f741d73de1bf5b2bc20a5e0961103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1afa0926c8fb9eae2228ea82092ca9d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa82adbd152743bb7a97cca3d8ffe55105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20201e819b643f9dac6b86405521ad56106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ce210a411755ca6328745b9d7642dd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba512d72f665235e208d7972ba44f7cf108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085ea0f92d032e2aa839cc290e9ff2ea109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b63aae84c21628283817721a17591f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9407c9534aa1afa3dfc2037b12c349a6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64226cb455a7f34aa56febbe0bcce8a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a414e6ea317f666491a14e59d37697113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a174e5c4fd163b392964ab8739554d0b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ca2c7a19cd15c1970585c9427bac3e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4d002bee2f6869b8b32d7d46f0855e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d933bf8ffc68a5b9d00baf1c6a5c417e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7489e5aa713abe80c19602c49047d209118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b171fa4f4080e0c37dff987eb1ef0e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94ea845bedb884b97eab227826b20a2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3153f4bf9ef0a382625f07745542455e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fb22a9e4c0f07dd7062e4b7bf5d21e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e1dbbe51129a9cbab0ad37cf584ab7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1fd5a4626895f598b384c8c41cc8d6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5791c3a3e745371c8d5ef14a128a149125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d918e20d82242d1d54e9a2c6da6eeee8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc72efe1238757dbc3a778bb753dcd81127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb71e8ad9047fcebae0b40fd7272679128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afa2c650bf638d6e0f434531a2edf7a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6c1c3da9fcd7e95ad319b171b7d81f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d063d45ec34af5edb1b38a61d7d2c63131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e097530cef283785facd7447020464d8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f97ff611292fa9d27e6b434c86c18af133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb56543d332e968b21ad4d517160cdc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a62472f6b162e2994eb216bf6c3ae22135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb364671f630a647bf6efe5f06342bc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df874da53126deee32cb04dda2dd898137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfa42fa7f8525d27a0488129ab8ea9a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a5ce335ecac220ef463004202c1717139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4268ee2f79724fcbf42d43d9c4b9613140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c903a5b88374a58ebd6038a854e3ef141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24369225ccd479b6121a4268af29681142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d906de626789eb9e05f1990efaf871143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825e97ca573afd9da70279cbef69120f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea08829d963ee16e894d19e4750ca6e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a5b1e2985491a1719d6a958f409359146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68dc4fd42a49d45d08cdc9f281be8c0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20843ccf7894eeb3c3568c2a249e44cf148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3bef5693a0629d779da62fb36c9d12149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222dba134b7b51628d86df98c6ff78d4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca67866d505583d7db526d8d3764e94151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75be89debd9088ea69192a49cc2c834f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e561ee186ca7d92fe089b08bb07ed89153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f9329cb9bca4f23143711f33f62c18154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f7eaae44f21a80eeb4e2de6c850a57155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7c559a3cacc2112905ee6c04cf0939156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1dc7d8963716c1f5440ebcae96df3a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cf475d4a90b674e59e8a3859be2079158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796c4f7a012dcf3a51ee2cc35b858770159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1312b37f6d60f3955bfed5efb5928fa160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3194b32ef94f8a7bbcbd5a633222394161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd509f215fdcf7317f93df4d80920ad162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9655732f18141411a83990729020083c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a213fff9cf9c4665af7e216ebaa9e86164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa239bc5fccb6c5ee6bcc305c8d4bbe165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c64e4c6c0525a4bf18f8013edc240b6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40655b024af4b10740aa56cad76d4966167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d23b6cab9ac525f961c81ccabee1571168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabd11e839f990fe9cd91a925f03d3f8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf7a8cb06ee27a4e05a21bdf389f47a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd423b314cf27234b35808058b552f9b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73d2cbeb25afb4202d63d43f56f707f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b422b51a83c58961ac5a4680390bfbf173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a5ff3aa76ed5083ec2b7720a0dac52174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e455b4248fde11c7f9b5edd1f14c5a06175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d23bc04383b0cc2f2acafeb3d4f504f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1a2c3c424e81ecb0a79dc07a8b3398177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea871d071f5830bf012e0829ccf34b74178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d5385c47684af8390c3b6268839e63179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f887f764666802a6e061f6f2c49c915e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3a0afb5b5ddab1fbc90845871a509c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755e56781b71bd8886b89edc06ecb93a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f961d40f77bd9a63436d88c5df2a80183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df764073e47ef1ed1264fdba06a87b0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f325081fe512bb6534a849c5427a4e8b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f37ff3ac931cf8b3fd8f617031956a3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f7329be37c016b73881f1bb8c26918187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f1c3eeab6ca94df37dd237a102ccc6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430d0fdda46164340f6127dd8a0246fd189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33df5ce543714b3ee2c90a9699afd61190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff3893bb60e07ff6ee16a40e492a0c9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d71fc5d7e5f13646802f82f644ab05192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e716506f7cdda2eb36d021fcda716a4e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc01f01f64f35e56d930f0e071e7e1c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892327c21d1074c9597d421a4c7b4afe195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd667d0db7060564d6df8440f5c776b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4592657707312773a01828e01507a4c3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5948f692bdac4c7c5aeb3d6a78d6097e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca98571c2a7d004f5e5b4d1f635690c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899af667b995784f809509e7cc604e9d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1069db53c7ae5842896f5af63a242cf3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864bb035441c5fe02fcd55259a1916a4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b2d4a29c20dedb055cf60a5684188d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b68f0f38e58153af1de30af668e3cce204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccbfa517c0c3a1056d50dfdc087292b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74e69f5ddd5ef5c1cb38ed8c4efe3dd206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951242e8c6c30b90628155eeb29d848b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834ed620001617435a6ba4cf3f3b6abb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db9c46e76d4b250ddeb84d1d11e2bda209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a806d12aad74040010c75317040e1c68210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dd0f03b07c63d25ab72c0695276cd7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9af5c6d50368f21526eca74f04f33b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b14244bc72889da6b433659055db07213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab2c9dd2c556d8419abc6d96798a799214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb22052678c2cdbe3a5772731013faa8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac520e67ba8dcb24522adebddb1ae71b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1b5a09290cd212d2cecb21392f9661217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2352ca3d36d8bcb13fafc93c4ec2f5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4fa9dcd3bb0f896b87181885c9ffca219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea551b78f3f5c43d22bb786a0060e061220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb551bc3d7e424be6fb4ee140b79b18221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c9a83a729b53ea18b37c54ba3ee607222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672625928ac2427f875bb2541963b229223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095cd7230f0195e3685236dd004c056f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433d4a0dae67863012f0c42448568901225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45961ea71e770d69fdd03c2ceaaaf7c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187823d98d2a6718c9d9fa5e81acd3b7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf4bda81e9940faa323da21517a15b7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dd28c5e85ecf2aa2fb33303a0534d4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e462064d705a873f4e15bd88fea029b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c5819ce2e23e24d61b5abf185496c1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634c9c1c220c9dc1d5e4b0a5a5125123232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36886be42468232f29355e597ba7e511233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d088b5f5db6a5839621364718a1c156c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63da362593170f603825d3eaef1a22ce235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06c61cb4d992101c77174cc12b9225b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aff9fdef01ffca36035d5ce6bd50941237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517101a3eb02c4a5fc3d2d6059d6db72238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b57b88e243a6b153d63449eab3494c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5ad7d3b2c305acb195ab1f5215dcd4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8e7ed1b77b6c2cbe52170fe407d924241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162fc7f43737c16488963f45833c0712242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4102a6e87439953b6d1f2643add733243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4e38aae441dc5c91e81fe0a566c957244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba0e3e789aa3b7ddaae61248bba262e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dc189a8e5ca0b6fcd9a63c00a4380d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0345baa1800a5dd0132a41f6bc43a6af247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54c005900267e3f7c5f7fefa04467f6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c655cc984ba2c418236e64392feac70249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db45058847a39db0769a1b34c7f5ee6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6382f10907c6eb13e3f60bf4df9fec17251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9935a14d5b6605bcd91fecf33293f346252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75873c694061ea997a7cd14e876454a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd580e5cc19779d2c9bee659c005920d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dffeab4d9c94112782d3af2d4154b99255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97792d82bd04a27eb9516f3fa4632884256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d74dcc85843d5c39a42206a55c1af5f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a7d0720d45a5039ca519785fbfb3c3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23646e163efdd6129d36acb1fc08be2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a828ee0781d11b4d6307b952ca7dc6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc41f21d830700e64ed812c42e2c1a3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aa6f5542b084176496a077884d530c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf435aad3a9be1edad82a89354786107263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3d5b1f7b34baf8af60f9a3187d0c7f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8ab97ffbd11ea44d9486c85a6f6e3f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d582b9d66c38bae8968153ef2a5cf800266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bc5d285c8068d6df0402ebcabf91a9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafc95d19d9568acda253fb243c16565268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b5153299dd86d2b6290bf9019eab99269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1a6ce17c6a5e3e0f74eca5ac608985270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ff8c172c33a1aa5a5e56abba4d7dd8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969eb9318935b1adb2c252f5313de969272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97934ce5df14933191afcb4e48bbdc42273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da96fcb80ea18d518b066536dc6f8f6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b79c77431e48e50ea321b12066ec591275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69a07ea5b13dff6ab6b832ea5730dd6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b929e233e07c7434cbc1e8b7efbc4a1b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ae08dfa775378825b9f114ebd6ece0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119790ae7f33e379628adbc26152823d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18b2eb5b00223c591ec6587d5d98e6f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d84362178905cc6d05e005fbc3d4417281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112a822117afb26a3289bec7c78523a6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1e08ece419a952d77a3a5077454c59283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b21b2422daaee54d1c93be4fb52a4a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e335a416b052aec52ffc673cbf56c04285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7f53375dbf9769a8bf16ddc96bdf54286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7b2969ccb3ce83c7bf6cde7ec3a63b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c20ad2e89aa549d996e8f17142e54e1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc8a7f99455289dad4b3e720da33cb7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a9b739f05fd652a236d27cd4ffec25290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fad138afb2e8919fa59f5587c767ae291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213cc5fbf7314ee410d6a1c2b4ffde43292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2aff127e5338ef68d2f026769fcda4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f9bb97f7360c371b9179552d6142be294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb5ff0d3e1e1b302f0780da9327013f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c1af43379fe9da04a6d801c7563eaf296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3275d5e347090655ce88c5da183d891297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627d24a97db2bd25d01242d44c3b3d9d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da58121a4330ce121794d38612cd49f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5291e5cd37f303e9e3b3e3ed87e8e96c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17073aedfddba6606b984164e0774f93301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ad87c3b5e815c125e7b07588b04db3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f51b52eb69f999a7d6ececdaeb2e16303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f033ca0762a6da45fd92c9a58222a91b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2253b421f1ccbbd38a8da00cf1a0d642305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9764a3ed237ee8577b91ed0c28867ea306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a6fa9b8aefdf418383109ec868891c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064f96773eb13a310b2a2be5bd673aea308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f4624c5bd5f8ad3408e785b3ad7c0b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01a68a4b77a356dcff2179367aa200c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894d8805e162e1075a3b8a4cca470a6e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4579ffb4e7541168abcbb7e6869fea312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bbf15b79ff608d1124863b143fb232313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5468e83d570fd5eba3addf0b24c3ea314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce9ca94e6124750d3c1222db919f2b1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01937020d0de042730ec0ffdf8aeaab8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b020ea21f1db868195d5298781b746c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5bcbd66f3752e30e962151a899f53c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4a24c3402b37e49bb253c0a87e4485319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bc3b283a9cdb6e7da891b3d8318216320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03b571f240f0b1380055404a1920ee2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b12f199f96b7283416e5d5be8dd6610322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d9d92c877ee5e20dc930568e8d6f76323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8059734415e5aa6d3c9ed7827772ef6a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c5afae05cb52494e65e9803d2b1bab325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0f55c9de98af0f2cb051f37679a980326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1e638e91f9d42c46f7c07758c5ad18327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6fe64e3efdfe620ddcb67b6fef37ef328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9578b38d02c8922d0c878560368e497329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2055fdeb640bb370d2c51a71915f5da330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98606d943101b9b6c87da53bbbc39980331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b1309457912484be5e29e40b6f3928332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212cf947f0fd5a574e4d36ec1dd1d00e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2fec54822c608579bcfb50019b8190334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ad022151346fe778c829d4928d6f35335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecf2394f01205c15fa45b5378a79560336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597e86b442e839a67ef537df318660ab337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a6fffe3f58b70ab205894c43388df6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2e6aaec7eb5c4a51a76fd665338e1e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e7c14bb42ef3721c9812939a2915a0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f094b31f7edeaf43f7172ecb6b1e1340341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da07f067605fe8028c6d5804cf149cfc342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e254d56d933076a772dc5117cfd04e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7fdd4877db0a5f96c6d7d992c632b8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dad1b89d4abf9e6f6965a4b1a25c3a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074c653fbb3651068148ba87717a0b48346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50b092b8e351d90c2d07831677d1728347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b383f8de2433f30ef1d140e2bd098e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083ae3d1b121287355c95e5d51a52e64349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3edec3ac17ae63f403c24b1ab2c1cc350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3132e6800808f7da865dc0d9b432fd7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b37c12f12fb97893409d3708cf66719352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052a6cec71841b29bf25f40453ad7cb7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1665fdff6ad5505c148576358f94ca354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fc7a9a440b4ed7f147e5fc1947ff00355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c692928abaa5e0a3f592a8df491f0b9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0c8dac570f4d464adab1621b216330357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d864c9d56f46d44ef6c2f4f0f2f7c7d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73999774648a3d6a1cabd83d7915194359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5829662cdd5f483d03e1864de22a079c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366051e616cb4471783c09d74ff15872361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22af829d24bba28b5d10ab21057617a5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9e68a17e145d04fd28d9f6825be0af363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba48aba64c80af2f103aa3571133a3fe364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdc33796af43399eb270c9384909f6f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735a903c82232a161c70de179ddebbc7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a955a0e2395f6ac02ef6cec2fdb4010367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85048ab957ca0cd5668e6b1777e007a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a56ba9e6a7bdf99583993652a24234369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f1834b6438dd2696a68130316893dc370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f1b0fcbb608abcb16dd60ab96ee1e5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe955cf5e01bcabb60eebb481c5b317372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f292dc788594e89faf032f9a3ceaa1c4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec3d29955c5ee4aeb1857cd7ca3ef7f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f70cbe5f43f474ffae15675e964c2a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e119bae410bbdf96537962b28a05a114376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efef86efa9d040b560b49c505bbd59d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f17cff5497c486feca34baabfa2c00378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4918567041ed048cf43780fadcc5ba379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e47b898bc824cd9cf378ad089f0d7d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90701f8978bff0b4c60c8f577d7c45d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af60dea743cf1e4e03fd4a808be923c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246e10936d5dfd5679c1d406284c5696383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9e6c686b4589a8026c336b717f887e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2984f9438871bb5b3989e29c8e9fa3e4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475a5fd84ec5321377b112dfb6e0afbd386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73577987f8d5d357da7335f5c2c291f8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba64da0eea143fa60ca1463016db1cb1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efedaaca0197223745dd08c7439c1e3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ca6e25c84ee7e9932726660b6513aa390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeec3b4b442de5d4ea8e68447990982391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c0f75a18daeb3c6563e1f96edbdb11392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4c77e6df9b7898e62ab9337f67d67f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc272b79cb7754b366291e386344d186394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a93fd5c333ec113df8d1d61c21d7af395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a174428f9729b6899c04ad71f12004396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb3086f8b081c2c30f1c817ed1ab252397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826681f969bffcf9b013578b3aa96203398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5bcf363c2d71d0c95b026747e69aff399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1436394ca0f758aa323bfeabfa409267400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7580beff6c9563f7be6e6a4c433d75bb401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff1136e1c40b7eb54abec3a3dfab0d7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdb28db16d9f08e1c32da69f925a7c5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830654f4892cecf0af5e157035e83716404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1ed3124887c5b16f32c2923bd44780405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d82dc1aca64915ca298397bc2123c9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a389bae1ad829448bb9353092efa41d7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3830c66713e82af46355509c8afeae83408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2c291e25283535e6c1dae12c0b0c42409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4987f5efc7fb750e3f6130e3eda61899410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6634bbf9cb8b84c2b1efaa0ddc05a0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b81a79b9ff484dcf9f03f6411e5b1e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792b7fe1e97ddd1df5c54583877e71ef413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed3b90cc79bfcf59bce5910ed6e1a9f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2887e7b1ee4561dfefea0d38a06b93415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c89359ad4973fca523c7b86d4a0893416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b44afa6eef04d887ec3d9671cd0935417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7091179669fea8fde0a15f4d9d433f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210724892f6898d3406f8e2257577b2f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06244e119b200efcee3aebac81f6cca4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5225c6bb947e96dafd6cf7d4c20516d8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c069e26e275f169257e6995bfd50a46e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0767af4170177ebd14b2cb25032734c2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acccf9de61744148be89d76d6225e0f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7122141f9a67cfc0aebea4df7eec4b1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7af3635e6fe79210992f88c9baed9a1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35a5397626d44db54a4d527edf96f55427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89c078189f9e91d65b90ef3198db9de428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5564da675ad8b679ceff47184ba9282429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e009a75daeac2090df3cbe36da2fa71d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29126e0e2f391697e4ba4c91aa66afd431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fef065e30d5191c81763adaa8a3e6b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02a8413e8dc60216ecd3c5328e7305b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f21401afdbf6d1bfa268835b7a3673434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef9cfeb0ca5a0fcde6cb9a24637c279435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4accac0b452427b6df7b51176dcd1935436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cab72c8787a28d8c84f1084b28a174437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fc2fd70d49a4e9f081de77089b3c6e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5462a2fc580916cb146e82951c9d150b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee13ebc41a73e898a1b1ff5e8140080440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2fe4ad9ad3f78e0ad05ae7416e37c7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bacdb92d27d68e5265e78dd36dd79e5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb13853f0719ddf29b6348f697b103e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e83cff3447e08ba36b8b3cbddf2e9d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a254aa0590de899ebb5a0ac4457f0c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2960dbfb6a6ee360d99361a1cbf48e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1974a68555131415c0ce66a4b35fdf447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec74513737f3b56c415e61767a2009f3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a850109bcadc0fa17319d5a097f0c3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea03c1ecb1fe005daedf905bf7b6b6f3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad701040f3296954904e0cde56cac86451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d9658be587726c02fbe3885d4ec3fc452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcc9ee9a420a148963d491bf1c6462f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb370d80799cc4177543406b861927d8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487fc9cf34e359e11dc1f90fbe9f7681455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d8863c801b3bd4363a49508a96fc6f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688c8dde4b37219598e3e14aefb0a942457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4648c68efea7e8e6aa5194cff53a76f1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9089b073e212e602f274aedb2cca856459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea793eae5e17a9140f1181b15a519ff3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32090394079cfaa139a0d95c79d39ea0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa6ebd78aad6bd64c27e934387da332462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfca15be77fcc973601901b67b2497f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43369b354cebb14c0032386c871b548464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82b6641ab470da63c6047485e993434465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012aae9cc0ec67a9ffffb8a69151b15c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c002cf7e9fac68c2cd4c32a5b52ae756467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f65e4b7595dc142ab69dc6de4c71fb468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e475bcfd256206d13dd6ec43794bb8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3b23b5f432e1cd19e103811de2a244470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b089d1ee9839683faec490d86ed34f6a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b9c69cba0e4aff2239b6f136391397472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7944ffa95a684ef424715b0802b4201b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c40d87d3280a784b40d966c14ad381474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36f3a0a7daf17e4626a32bb6472aa4d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa0fa8e5787c6b4274bd85dcb92a756476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd8f9d490c261b16b60179780c59471477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c107473ff911b393cf0eefec7c2007478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf1363d7cd721d38361bc2130ae4065479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57c4ce5036cee038553afce9aabf762480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8fcbf9d95a51735a7e656915f8f7cf481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9692733418b12976a217b4ef9f9852482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16c280b3191ce8b89858cfa081ac306483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6144f2286405a13156de57155d8c92b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794976fa43957293385dbb93c2b98bd9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f84bd8c397c2faaa6472c9f7d08352486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b024016451d4ca663dd6c8170545e8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c724c25100e3f3b01c110eb7713a37488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f18eeb6622a826d8f65bcb8a25fa55f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eda451d1247d9e5087476c1d75e6f4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee110e0f187941d85f0a8528d86eada6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277592c8a5977cb606c4115590ffada4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7a4b389970edb108879096beffe1d2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f9364f56051b5721f43c33691ce3dc494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7187e200fa41a6b6b1f35bf3e1f9656495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc96935ea1dcc7845790b06a65a37ae496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7f0f879ee2d1725b212c2109fc7263497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57734bb7bcda7fbd59ac41c8d2dba2e1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666f2793dfab94b8287f35e3f8b6eb72499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865a836ada7cb528e5127c1013051031500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed966663fb2b702ab5882011010b4e2b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d685621b98b873476fcf218708b5c124502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9dd875f341c3142ce01d7a005f0814503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0d5526fc8628b4ffefa974f4fa964d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df952868a7b571e427b53d4c6e9b0256505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ebd169fa85ce4d0f8e4c519d20fdf1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4eada6a6f74aab3602898e77a300c8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4fbd5184e193b027d479573ff66771508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6b93b56db2a292c678197d3aaa5c32509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f09d9cf1158a60f4abfe8a188815a4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d55e9e2c45305b80f97bf1368f6821511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e51f494b4d409428200d4433fe084c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eb12614eaae673797fde6085f8f048513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34e369d0bfc0fb4546744f59e7156ac514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af88e519d1bac0d611c31ab9df75aca9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aaca3cd2e6b9314e03b1fef6ac6e06516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c71638a9df458e520544d68ed9c9a1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329b82f1325aba7cac1e9e842199f500518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202254d5c3e093f3e38edd4a8ea8f520519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8059fa78266db7f9cc1ba0053f0885520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df0cad905bc49bbd59031e2035337ae521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a1165725da5564903c76a9a08227c3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af79b2abb75161416aa2c1de4670b0b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd72319b0e45d91fb1a812e398d40229524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ecd1962f0b62c84b3b34a11da43126525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7908ecaad28c1052228ebbc8714f36d6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20847a9633944e7d3063ff1d1aa5fb5d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09544676605763d02c90a533d75da3f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc94efb4b22959396ea2ba467b69155529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d316dea428e0b4a57642e5e192bf4da5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25183f7e2a7f6777a57be7a6ff98e7c7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034dde1951b7603709075a6e23cb2668532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d6cd4232abf37e09c72226a9626161533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6e6b67c007a8f9b69e5fda57d07dcf534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9347057c76720cfba708e531f17b3c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648797cf8918e04bcba8566ea6635eac536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413a726b71bb003afb74e4db1796dab3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e62038aa465f3a119634a43ee722a1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c0f7ade98d786c06e99de669d90364539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af03ef6cc5ef4b8a6c0ae8dcf389019540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728b41dabfd8011f8cf2f43e66873972541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eec0019c945c32bc824e95f082c555b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04be9acabd0a51d8d2913644194ec817543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205200593ce1c861f42948ff0dce4b43544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffca07df956d0c352b2b540d070454d3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5b8837ece76767ed8a6038db5cdc17546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689c68b282e373b0b66311ec0fa98495547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7447c62dcd5464943615588f1a828494548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86fa2a2077e338a8870b89e2db17605549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1c73a3f87206cc85ca2229b7f04b40550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cd763c49abca67c58471c7783908f0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39134e583c593cb9870fdf36138fea9a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22394db91a225dd40ac2c1c1559cd761553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156b58f87f621ed1c154fd8530f98bd7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053cef76c64829f36e2288a1b5397ec1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c0c8094c57a86946d9478173d6290f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d1f2102e13406921d8fedd9652a56b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ce275ae42b87beb592f765774a3a7b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8178334beabd6992696d14dc45a592a5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b440b434a2b746866c6def9b604bc5bc560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa5db1a97d747a14fec5769200099e1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20df8f06834fc18e0289f788adb56d1a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2395cd59731e5d77ae464d6bee1d5999563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a93584d7400f969aafc965eedd05c3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194657dbc0b97c0ffd4b8a9c05b0bd3e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2221d45ce4be54a9111fcd90b65093566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd94a9bf0803e5a1ffa0dea46d6f8854567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e2b8a88e2d22df40bc93ffc90ce086568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc20bb3a9c743c7247829134e1bc72f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ac09a7a803d68333c8ede0b41dc48c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72f0ed630e3a73c27f32a2820759e43571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aa54cec9d6c609272588061591246b572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>