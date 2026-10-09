--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f53673fab14b433f390b5c8515f27f41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774d8793fa596af9921c4a9e6438d3f02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacbb46c4869b7d54834c995b1d0b1f83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d43616fdb46ec165c830c64e25d076b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c6d32f95147e0b28ca172d290647045.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfa667787003111c1dcfa4147edf1956.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295481ed40f3436b835c2b00f0f6df2e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5263949a9d6f1e4202a482196ed5cb608.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff431d98be7041bd6fe233891cfb19259.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9881858e0dcf863144d455b1685e830310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325fa4a6579b377e60db668041265b1c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd7c9daad9ba8db7e602c7748083b8412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56bf7b8e1bf850548f5d9047da9f90713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec1528741832d9f68e12fce16b233d014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0091b65c9ab16c7cbddd9ae186f1fbca15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e101c67ad269af9041bb28de8d1a4a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06a07e5390880223e4bbc41be61bd5e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3a976fca5bf4e60c330e1196e9833f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83b52888551088939493f69947f9b8519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17808edacbc67428f9e94b17b2c853920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7bdcfdc8b4061172e5d757b68e5b0221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e98c2699ec571a2f5998a0f56dd36022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fae71ea007678a7a148401a888f452f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1aad3a83c9536cc949389a8d19a7b424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92273139a0bccc6878992f581e7a142425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f644026852af8e0100a1f2de63ff669826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d82ca754859c77de4e4068b09c777227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6363b94f92f1673f9b79aa485d1db5228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb1f7519eae604c45ba504c968e5ec329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef83ea922b5a81ce099097e6df8f53830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2898d6dec2f327de555f537a9f5b9d0731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf533fe72baec578068a04633b406e232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95769e993b0722c85aa3be63bed434b633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205d77b036ae938b91c02acd5627110834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b20691057825ba3d6d34a8b674d93035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df7c8ccd7cca9e676921086acb7869136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedd31b76b12a31c43c1f74ce223462f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb7910dde214d4d6777e07fec4f45cf38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2722fd36c4680cf60b12a8f3889eb739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c5a56deae0425334e5d39615bedc5040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8960265892162a27a0bcfc2eed94667e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecd56380f86755e4d19cb4f70d56ce642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ccc8be6766b3a3fc2bc61f99aab14943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73916d510d076aa0f3e8e1415113720744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90e817e2552c9eebf02d984ce8d62d445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3410bc96d611e4e8efcc98220a1c35a446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356fb5a3d073a0e75326bdee5c839bd547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994d241f42d7bf736b533a7c9fea25dc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa70571e7c90e31a8a60f17337c0a28649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08271c5703e95621dd19294c8486330250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e675782623ad111ffe7808c7ece8bc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe3b908de7a065effdba6fdbbc5255d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcfa960275cc40088917dcf1cebaba453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918b1c148abf87c49b188a45d569026e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f70ee7879e6869afa19cde11f1182fe55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f8bac138baa747bade89c9f27e169556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26e15805a3f3fad996b0aecddc74f3957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f87d64487246dc4cd864efcd865f61958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddf693ed6c237913543ac774dee980759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1084938d7d0ceb1f65624628b190ecc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4c429a46500ffe53182dcd82e8c78861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4498440d32948288eb57e827705aa2f062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797498c3df603954bbd9a564679fa79763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62148eb641018db269cc45dcb1f37a1164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2c683356707bc483e4de917908026665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c52ffed5663e9665ab685df7d6111b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf01d6b632b1c237814050aea3c4a36f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c75d7d51d46aa964fe35c9541e5e3e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc95984a0af01812f83933137b8163f569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02346d9f56b3af433b1c66de5de59a4b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0883ab5e72f9c3654721874e27c137f771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3278080edb1397660d7b8d6f4a23487672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3e71c3df7a565f3374a754dbbc587b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bb28718d045609daa7eaba4d010a8374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2bde57901f749877924b42582d0a7a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4069f8dac6cd97e35bea2833da63629f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b17b4cb149d1b0e57f1791056320b5577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056d61bef65ecfd9ecf47a8f02ef9a9778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c336bba83453b7c62ed399ad5404f6c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1c6ca888ae5620ccc9849b2714716680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b629fe3b4bfa38514d8d3df6ec14ee281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b1cf6044178695e990da22b943716182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f2ae10f1b0f7139b7d7b4a49e5cc1e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9d93754aa96e87cde49a03c6720ea184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07b38bf11be6855c6ff28fb5e80d94b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f73edc5cd9a139a5febb52edcdba8b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923e0fa3fc23df1590f659530ccf69d187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ca81092bd9453291a1235c52719b7788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6f54cfe16a88799d0e3167f07c2ba689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a43ad7477958efd25862cae73c0f58590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2871df7600b8505fb9d4c6fc5a8436af91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b28f625c83269a4a0c12a204f50966192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d6e69bd09b90065e0cc12dce903ccd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908add654734fb356e616d62e735cbea94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8cda27f5f7d0a8b3d54444c38f270695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4843c695e90f89a322eaf4f8c694716296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66d34b0676f175dbd20ed235398ca7197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586da1ef2375c05549402c01d5b0d1f898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129a4dbbbfba522a0faa59c7af97a0da99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60aa3e6268b25feea781ad709642cba100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beed94f58462595b456b760d5eebdb88101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d0878555845f31c74fd9b93c560289102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f8ad6c00bc056755af50529232c157103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a05b2e512d8ef7f5c5cb1836cc6f20104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e19c673e79f558d5260a23670385c6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a68cc4ac821e74fdf939a255dd57732106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d69134c35311b2e6cb39edded579bc0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ee47660eb880aaad9c088d03d8239d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53dddddd384696558e657233466fbfa109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0df642ac0588e791ea689ec233ee233110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6518b62efac879942da091ba53e8d548111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c7f4ada0ff0a53c4d9f3bda9c7b544112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ce77104673baf26b5db42f180cd66a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a08bc526c29dd47d64f98d414114f33114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1f9bb0a1b6c313cf490a712864eb81115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d1d8320b069113c78163c5e910126c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f6fef635fabbc08e9d8230b0336616117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5e12114fad359e91c5681f63e4c26f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4528650310aa624e87ec737109a8ab44119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a41a8c72bbf77387fa1bb541a5a2a2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4ce8bd3f6c40cda69519e368ca3dc3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3610358512614db14cfc2b2433feb5ab122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceeb2e6c1da6c02f5e3656f2da548ed123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca97141ef82c182347a094598b53ff3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714b3689346379035cf5416944fa03f5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d1774a65028ec69d5446e1bf5e21c5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b9e5ce8a64c958a4b955b736efa590127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207b1b57a8f3cf19d961a93f13ca7da8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd50d2e1eb468b17827a1ae5712bf33b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2410a9b8248573dcfc1581fd42ca5c1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ed98c5695655e7432dbef89ed9176f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded2d4ff4e0b1b1ee8fbcdcd1aac4d7b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2b7b06dfb9e31d5487d9506ffc855c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870210b4941619d69ac455faff6b2cce134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46883479c1273b618d2ef06027de31c4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6982cf6569e004599ebbc411228c440136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0a32aad36feb06122534c5e23cfc5a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d875fa9fbfa5199fc9e5b0492a29f640138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee538ea8079b57cb5b5b2d813e9ab30139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267569dc6d9b50cfce4eb4db2475d817140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbef7244944d076299210cf24656fa65141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0a1e8e963c37af228c49f851abd0d5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3615be1a8b5e0794c35e6c2aff2dbb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c80c035a5c53d7161d7b9baea499a1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0ec1640518e93551618db11073b248145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8721836c9164a42ead4b29f7f3cd7c0c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37d19a43f41fc0ef4222ca3e8823c47147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757a5241016521c39adcc774fc2b458a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e43087c9e5d31ca664e2f2d33223652149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf96bd6ba3f1d1c410a743bd7a44a53150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc3b48360b38258377834acf4fa1f69151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894e0576d16c1700a1e8abbf5898c168152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643826dca0e25993f31c8ece0ffc9075153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4107d97975fff19718d27cd176900c4e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf69b15e6561fa2aecc7b859b2191d3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110a41a50ee90b0cc4edd6a46ad47902156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0e173b3ec5778da0ad8cb673d5b80e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe079b3eca26303680ff1c5af29e9691158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bc1dcebb6788a90e17ecf30f563dd4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b31f1641a5212453ecb1a4a453ebc5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d44500ea10ef7daf2553fb0d096aca161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ddc2940dbcce8d72a17127a8f0677d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c471d36149defa807df92b01e65ffa163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b469752919368d3e5e429b7f411a47c7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8d09d3ab3a4639f477d3e73634bde0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59f80f7f4217475a1ff6613b7d773e5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcd7ff713f8c2d5c3482dcb46c4b0e6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d461f43ada4b3995ba9a9a5a4e5c95d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03301ec0ca3be24547c99a8533a86f20169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29b2f608a3c0c7e266792dfc2d1236a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a99fb2c8a8a10a3979e1e2eb4562893171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b18b7777a4f596087dd54a1ab114bb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0734d1a65e5f7971d65cfe24ffe96f9b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c00b9859c579922fdca004200ece32a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d5de10aa1d5349ec378a512f4de19f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c0f9b45603f6ab2d1ddaa56ab536f4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5febe7615ef16f6b75eb73482822f867177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bc16e468eb6e32647004f0d6f51356178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3ff86723ae4e5afee01caf7dbb6081179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3991ad56d22bc61d7406feb5ba38e64d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42efa10a0b648b261feeb0722a506198181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e69ba842e9ba3b90c53b41656ecf582182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d48c0030cf479dadf370b5fc9a47ddd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b5307bb1e5b3c405f6595d16cd46f8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c1cc66c59d230deb00171e2cd3f986185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefa227b7967c5416c1cd72c8eeb787a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb3bd763a989473eb2963077fd24286187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282c8da92e764e67cf5c12fc13fe04ca188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c31a9562bc0e92c44f3e8e8a9b4e4d6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abbefc1dc659068380776626f20baee190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5a745e25660a974c0e0a1f22989ace191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a666909604a87a86bd46b99810412a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042a85f567f2fdedaa989d93f6619913193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a0689714a9672fc69c9ec22f83a0dc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0494346cfdec74ccbae47a4089acd79b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b02f9a1feba5dd4e26ecd0c2aed5a2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867570c6707ee5d6e32ba49e675ac0ee197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6c35853df0094ae3ad628db5a51ef0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377c62075f193431647ad2718ef9a5ed199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06c1e18f49d4fca3a5adea66538da99200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20814e7eb42f566875df5b714bcdd1de201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5c3c9b6586134400297efa6c789295202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296e33030828484d466625bc357bfa41203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551a1a73b7ed80b25f5f291e1207782b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598dc86627af4622d796166ea94cbb7b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a61a0250d1217ade64d9d109f84879c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97542fff7930d4d668eb77d9d921b925207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2190afe9af04ea9c41bd2873e9ed9963208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc2ebb4dca7f34a741ed20b3e7921c3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310af38c74ac0d01bee59aa289cb44bf210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78403bb29c946f9baa98c9f83ecfca13211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5931c8861d31c4cabf04241a152859e3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3959a599584365476b8e734d093ff9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8650c4f99de3fe5c5d8c59288a8d440214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c8db00a44291f8a9a36645e93679f7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec88231eb3bb1f37b85f147881b14b4c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9334cc2990102886a86ddb2bdf226a0e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2570624fd2d4fde4b7dcc77744774967218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c133abbcba791fa6902a1f0e3cd72b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77674ef7e9a4104cf839eb08ba6bdf6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424b1278b21e40706a50930b8c2f25fe221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819545dd2039cc608408efa1817c7017222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfd7716141b5b88308272fe85050eef223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97b899d8fe4ad0a4062c85125723d31224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1b11b7a980762c32e5aedec4d08874225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e367065d5d4c74e97a6f591a1e74e9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8676c78aeca29ec1d772e11b43bb04d5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d853426180e36e9fbc4e72540385f1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024af99c648c22926795fd26499f113c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c624f122de2adbc4501b53246a16bf230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cb07f96e117423013f19af5f91a783231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471891e54e135cc1c13a136c214c05af232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6111202b01e92935170191639e768085233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e41ce0167b219731a810e79791b035234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bbe9749a5039c52710d8d50546cc0c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a401b1094905dcbc57d12ba6d297b02e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e828223c9eb42b4e0552fee756808932237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b327e8facb051be859722e2f3107c0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeea1c99b9798d9e319a86fcaebc841239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df9f342d68d1ca65ce577ba64341ec4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66990ffe56d30235c2ef48d96a8f38f7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02c6ec73687dea768e39d012dfba571242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ac646b9d3fc644fbe25dcb1e715d8b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7857aa24b467c79bf06207f22611bfe244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6be44ba141dbe1d6032a9167ca208e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eadb042d0b4872b547105582f97b16e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59037b2e0b4442594c118e2b8b1492b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc715c10b9348edcb473dba2afd2637248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8b00a8be609e3640411cda8fd96825249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f03af1b48468fdc968a1607e2fb9dbf250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03c055ea88b6ee8469afe0f610a4f12251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b78c93ac3fbc436054cf78fb442a8e0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8a593ee4c8bd7fc45d6c8bda1d8847253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f908f11cd0fad151186b416888e722dd254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef17f1490dd4c4a87f2dfc25e086bf93255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ffef7738b3ecd44a12a5f2463ae7e0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a17640cff3358cd9276e69a62e386f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182c60d50949abb917d78b8f74546d11258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad80824fabc9552a258469ce2e52a4ef259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e80b8bb2c8825aee2c62c71c2af4b93260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c31058cc175563b27849b6d9b55c60261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e72a85fb109b6af68241c9c4d9a9708262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efbefa0981a08821f87ce15a41f46c3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47c234a029fe3bab7e36e6121d37204264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145b09d5b40e4f9fe88d1f4989298e36265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738c1c253318a047d6ae489a0b96faa0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c620b8706929033b93f4734371aadc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fa105621a8e1c4fedd10f06e420569268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b87afac8607e309eb0059bdf31ff2cd269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b6aace012bf7409f72ed710d8265bf270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e61ec0aeb43a357ce4341799e8a178271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b1e1c14a0ad44b911768ca9807b698272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9b90422a7631b1c9e309d6286aeb53273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dde968f5dfee59725ab55638e7845eb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be170e5a9b3ed8368ea14c818ce9b562275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7af614b76bd4ebd8376ee770b875f1d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d51c112818ffeaf7d3de0034683887277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a3d289f7d47daa97a6f1db98beb44c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be96df459ea1c2ef2f3a154b3ab29c5f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ccc95f2b128ac9f711f08dcf792539280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3648ef800ad3938bbaa973d029b6fa08281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e18fb3f904da483a97fe049bfb20fb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f498abdd106a8b031c9c396d6b99d3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc05068c4460f6bd181eeceff42b899a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071a9cbd4d661682d9fafbfcd3d70b80285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c04d5b9b63ace48ab6af1924449a874286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2843a39d4cfc508ae6d3bcb3c7c4a74287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a4705bea2b1d8a27684dff9f8b0b13288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdbd1a9dc5f401273a6a7d8c3cc3b79289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764f5e8268437675ad0952c7b85b3fa7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac2e62e233178ff90cbed62db4b98fc291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005d2a624e7268de97029581f5001cdb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ee064d086001e97ad9356a78baad7f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee83ac8875a86ad6610b1d699f6effa294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c1b82f35acc40936bb826780d71bcb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa06be9732c95d911d257e1c870695b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad53e8975b4bc0e6b9b0ff078c444d97297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c590dffb65bbbad35b7b6d48834590bf298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2d3178652d0a46890d669a7eecfa05299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d1bffc5a063a4682fe84e40ba5a729300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2c23c3c9432caedb231a8867db5381301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3828d9ed36e6a68d10a241b010dd773302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feee04cf5e883c4a56a638576394fe9b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac21057d06fc45d7202fa1c9a2b3aff304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee2a048e69f3b04d3495808ec981604305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e997f5c619530e0978b5d2284ed5eeba306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67607b5bec15bc4027020a5729d8aa52307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b132ab000407d0c7c50246b1bd230366308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c720a0ca82ecbd3b01d51d4d66fa26309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02640964d4268c878933f455d32601cc310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44baa8c020111ded5c3ef4a7556e8446311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7e4fa566c9c44a1b144e8d9f49ef9c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4443bcc7545bb2f25b5bd75b6871a67313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f8e824f603c1523d751b1354ecb182314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8376a8f70d77ae8ee550a31ab327d6d7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a39282557358645674cf41c65eacdba316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5909b30f512a7e6e606118542e4f3f6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c457829cff41f3dbb631440518ed0b1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb44f9b0887966ea6653f006e4b2e2d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22d32a92a7084c0d4d8b9c1506e24cd320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3ad182ae83047d2ada241096027e02321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0f668a8e0cc79297c1be334fa25139322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a20c4d1d652eee5656875f1993b9780323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f663cf7fc8367c4dde213fd293a0234a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae86ed72564c02e98baae23db2eb82be325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3833284c4470974ca974a37849e72d33326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3160b60805351cc04472c8e93692bb42327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597bebd953f23dca3dd3ce8e7bd772c1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f6727bf5bdf3ca7f2643139a424cd3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f530873cc5255b77eb93faa2306ddff330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e6008dbeee9015deb9040feeca9168331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4459d8a2c2598ae3dcd0dce75ff8d6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255ad254e248df2811395d6f908f385a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4f450e1e7d4f7051a7ed2c4353d05a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25012e2379fe93448ecd8b817389d611335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3bcf466dbaeb8a6600a1d5710a89d7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5238e131177b5776b5017e2d6c8332e2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a94a48c38c07ed05a12b61bc10c99b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb267a465a98387374440e912c024c9d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942767f6d0bdd267d3d278b0c79f5692340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5341fe39bce1c66bfc1cd89d81a1321341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edfbc3126b605a1bbd15317da2b17ba342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebd7b341179e0b2788a69ac083bae71343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8a9cf1ad5684366a3e011b6f30ee11344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ff5f0940b2f0e2a71093e6f6a373dc345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aab8ef82e47e346db95437dfa0e16a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ac6f976bd7f91b11b2588ac90b419c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c017b7b6953b81289ff5875affbf60b6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ebdfe21e3b3575ea7d2b3e1259e4e9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1dd6e635f2fa28d49ec9f39bb890a5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7e2ba2c70039eb37003b1fa6466e1c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d72b094ee027986ddbd8eb41b3faf2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cadc8b59fa25a08335cf19dc50c4204353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29f745966450d53bf7bd739df576412354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90a76e806beee7f66affa1f997f63c2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3e364633e32827fbcc9543f761ca42356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1e6763df30432862bd7d82eb08949d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6b3be996bdfbeae4765b095fbd07f5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9eae11a08aa92fe5fd67bf0ef4ff5e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48c8abd370d6798ae50d50d691bf84d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce23dce6de74feacda235fc3a9418764361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e51ed0acbb89e7ba83fb869cd890e6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5445c5c8011cf95e8ab0962a7555426363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2641400d1ec600794a044da287377f08364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbaa7d26eb7e0ce06d4d4bbb8e30304365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091b33ff93c72829a8b53ee75f0e45cd366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba74d749915fa5421b01fe8cec6d75bb367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4491a5cfe0afcfbbb3b68bbe2a2bc08368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20b93185c02c0f58e6f7fa88979bd45369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9508e76094bfd64a3629981d9fff0407370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdc726c079d9f0e9026381800ad5bf7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5d06875c208df7487a3bd6fbf668cf372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf19b9b00b1f349c33681afeaa5cf0e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429a9eec176c1758437937dc4ee83bea374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f690eb251e9c99d01ee08689e7fc151375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a2cdea9c97ec77eaf52de63a87864d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b43be3d860652086c614be14c102ca377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32e66b2c8c1347d21abeda9f1331621378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e5eea6463e0448c1aba8c19e89eab3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1697ef30a47948ac4e4ce22a3c2a4eb0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a193e5c6f9cae58a309c92e38eddf8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb55143721a08accb70940c686623336382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed2a15fcb1084c2d3625b52390b0d58383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fa8028825752e71e585eb0faa1219a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fa55f38e84b3b670ba42c1dba7a7d1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7b57630cbfd15359b3f460cee96ab1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82430ce7be08694f529ef7409c00ece9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec7929938b8df65c4931e9b09a3cfaf388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892b3b79d1b55450b2f10d67aca78967389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b78b279b23ea586ab206219c418002390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddea0adcd4b2c3a2b2167ad25a6a021391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3593b79e755b79fd4eb292d29567d7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa26e43f40030d65bd3f93750cb03375393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c2ea633da8c9a7a356adcb749ebfc5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ab25591b542234553957f6946a6745395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66f88a2e1266dcd36d43e7dd9ea1019396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826696918a005366a58f6eff054e50d3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d9376be8d550f698521d94d0d3aa8b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8991175e51de470f955f85573710d773399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3687ed400e996416a491856f5e3199400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d063e3c84200db5b02063ade69dae4e2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef54ab31578d2047a4bbed6c8b24269402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da46a3b712bbf29b45060d1af4638e3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f06dc28ecf8f0918e3063e937525ec0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726cc77a606a812defdb7b444e258c09405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca8a63b13e121e6f0d48f3300049920406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf56a9e6b349f2b08e74e56ce479bb3d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e93f72c026f1e969907a6380b33930a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cbad18d60a5db8091ddf7883a8cadd409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a28a22bed1925c2e3f591fc26fe59a0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9715d4c03c508435c803f78c1841402d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88eb9774dbd803a76a2a5f8c6646495a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae3d601112fc89933bed51506d0b632413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b228e0298ee9452a530ddd1f07d425ce414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75fb63c377fafe41b6507648b406d44415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd87cff8dd247a7ee702fbe4cd19638c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3980c6075f57a8f4aa275b6d0b91edf4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797d2a84977eaae375ad2d3bb9dcca7d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0379347adc4204540aa1e70f546c2c18419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d83821ca8c1f24c09a4ea78959cdb6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7f484d57470f524208ef6f636fc1b6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da98e2b975be37c18f4706df9b4cb3a3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23cd671f051f113802f05fb043890a9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d719b29ec860ce470e12b68b9234f470424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3499efc79d5b26c8e4c5808f612561ce425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3492d222daef8638bae861bdbe4458426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722681a0f1beabf242b231a4a2f9c5c0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a50056ffd5a2f7cd4dbbd3faface37428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c42e2d5e8ee2deee09d8a0ac55ec4f5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ada48870d0a737b482afe4b4dfe5f3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1ed0f80421367a638fe081df2fb024431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da3db49d2fac6fec6b4ba396ec4e6a2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6e63c1b6bda0eda2eb77fe4b86811c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5a247089661a027d6ad5c93b67b163434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd02abc65d4ac73b9a7bd8dfc0b79671435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446fddd258989f782e1ad86486e55e35436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c4a9cb4b6303398f4f12074973ff05437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403e9f2950197b32876ae8f0bd3d323c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8247d2b92585f351135b7cee48adea439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa162a6996e531702ae0b6f7da76212440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3850141ff16d82c42e011315f5c2005441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1259078c5084c126bf4bccd89e80a06d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027ad57e94d69ffe597bdabd8a1e0267443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afa36d0c00b1c210c4c8c936b20b088444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668399d6f6606d45ca5b8a1fc0ecb0e9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16e660f094e73e9b9361fc82d9abbff446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa348aa1a74344ef559d4bfcc8dec05f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f9dffb04095b0fda650677fdb66e5b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94a51ae989fb11a4ea02d3db4b488b8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd0d6948497a2465e247237790f8ea2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5e1ca39d7d18ad41b1acff12930c00451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be013c6b2e583f70a8d3a5327b7e85e3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f5c2976ef9a32ecd731fca94b7cced453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbe296301e42a58d39250c92c76c2dd454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f502b10c7dfc273789a58fca67efa135455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e3f6971651d4f4ee2c98c4a6286e5f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded5e2df93a85a073b293748ed344da3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceeaed0512a89cb31dcc77bf7ec88dd458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4501fb13e96e86a58306f7252ed6e58459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6145f8cfadfa1e1ba9d6a92b1069bcf460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8744c91c33033046e300ab2f356676461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b93c7d606b5a37026d5f854677cc91a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d943d95c24c341ff6b6e77cec4ee159c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a33e654f3e56d358294c6990537912464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcd2569364c8563518dc54bb447685f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca31ebf9f9a83400d3daeca172e78fb466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b6b1ca3236cdb6d757fa96b11c61a3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50694a2aa76e46510fcf40503923b47a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996c4a4794e7c69cc04bf6145bdff5b2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1ea014a2362bc4e1d6656b402a02f8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64609300a3e1755be543061c28034b99471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3eaf0f792ff2e79309571457da183d7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f637b20a0e999d198ccebc2506cdcffc473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c66db68a5d3c410b42a225b3fc10319474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d599b0beec4ca9508c50c0ddf700d7b1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45de77bc9478de14b569f4f787967472476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaed3b8b5cfd9456d350bd245e8b532477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59adc5b24d12c4dad7294b40fd359fd7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58480ef37d9d5d0b0b92ff41b01ba3c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f127245d6511846c4b4e92a31911a3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd253413d9de926d7fc177c17fa2b507481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9418e206a9fc906ec69ebe2db9c10c44482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb8c87d12807521f3b8fadab49a7cb6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8874930a07616a72dde466902de7df484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad371aaa698f69694e649adbe3e520a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae57a911f521594baaaa822623c234a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee77d68cd376fb0dec61b3b3dcf4b192487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21bf9024bf1e716f0d4ab5d3fa691ed488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f35d0b5a1845a73efaa8250dbba54ed489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aafb2fa1b1ad0bf404ff35aa70191e7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afbb5b215fa27704aab9021a9f3e071491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8832bb528f6e6af72868ed506a555a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9d9cbcb2cf3720dc75a021b01fff7f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c9222ca6d8ad780699ba228d8322ea494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6606e558d20d618db39a8c821aa568495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e059bd70e0fec5d1367957d550022fe8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19fab327d73c172d3ee7ca3d768f306497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7874847d24597fc1e571b0c4f35b408498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b70d9a570d94e45e96c7cc3eb731ccd499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f56bc4f2d19b67d62596af77f345a4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6404b31306158ed873a01c477adf790b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a3656e4f26e46c3e88e1f68d9d3185502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9472da3882a8fc5d2011914aeb093b61503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3329a70e65f612c4200e5255f4d6ccc9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cef216a952078490310da4a6d7c3d2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87db002361b655eaae09fc069000c51506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5301fa19b27986c75bd5d9ff09657f4b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab74cb51b1f5e9c31c5226ebfc79b675508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50918f2d99bba89519aa3ce133643ce509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad6b5175aa024e69a300842bd6895e0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de2b7b58beb6462a65c43bf8924f931511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eba94ac11fd29eac6f935f0525da780512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ba70d072ce70753ac9934d07f2ed81513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3671cfae734cc9a2203cd8998fa033514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f089b18cc4d4f5d7f6f8607c777e43515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df594935279516591f7b22d76bac39a9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de3b295608e79cc0109465107869678517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2aba16469bf0cda15377d44c3f1b69518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20a11fcb2ad2a087a45621f160ead37519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06365eacdf48bc75c05581ba066c5371520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147ae4589a6e5e60cc364efebe827213521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67161b20be00049c5219ba93e89d09a4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581919c8f41fc05b1447907812df2a5c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8493f666ff959ffcdc3413bfd957623a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacbf251ea5b3d8f3b094eee7bfecae8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efecda8d8d22877f426e3f7ada64383526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411e09d1b077db41a6abaf018b25ec3a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a1cc5a098c5dd7a3b738d65faa1fd1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e90b54614917012d5602fa4946d7bc4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d97e8e38d8a6ba5431acd2cda47a8d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26559e2ca60f4994c65e6aadf348f9e1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc5247880de052f1123b5e8becf9021532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c0a4d812a3a2b0dce5d204e8b5f620533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf56665901f44f78d081e7672237f1e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e500213f14bd03faf4ec8d591969ea74535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ee5bc963bfe2a5cef62f8047d5fe5c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0826cc4950214179ce39e376dc95f1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21c35240d11910ae19e395f9fdaccba538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b59d2d0f2d20a330026c10c65751746539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd19db707fa6d5b940edbe6f642877f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc72d15eb2e87c3a122d83fe910b784b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2a6f2a5dd98580b701a2cfd80e280c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339f1a91c66011e2e15d1c847153a151543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207990f480c5df8cd5709ba76f3dcdbe544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c5f853678d7eb64d7b1b608a5deeea545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704e3296a638521323c50327213eb924546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25692bb7836d9faef52beb95bb8289d2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc88b4209d72fbe10d3e425ed7a5f100548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bba079a67b44db55da5efd04c5d176549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0084a2b37ce686a084f43f9079a9b5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9855e917332b8bc1211c1efb68cd3bc9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bc96e27b1d796374ce144994b32880552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9283a233ca65a69431c8faa20975d7d0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb2cea4b448ed04855ecd7c5c895758554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9a3a713c3e0fa99ddb4d195c1ffd90555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1fc2f6e628847dc208dc1b4ae3d6de556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352d154c63ddc53595edee84e5e5be8e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe62c2f95c63ddea6d7bee914e332d8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ae571fb41bcba21785d24e2604a6f4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87c66caa42e2358ffa5c1a119ceaf61560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c30c8e5b2c7fde1bc9f6d4394c2cc8e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e33e7218f9a4b97bd5955c956a1bea562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59229c4be1859c5d9ba3e1d4899aecc563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa50cbcd434eefa38326a2f15ad5ec4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a4262a47ab2602e1581d3c14939e9c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9b5297a3cc75e61425cac227591712566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bccbe0a8feef58592358e7b947a7e6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab72b194756c84ff3f12fa7edccbfce6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a763b56b529e7113c7fce0d998b1241d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f530ced2dbd68387808df322afaedf79570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790f5c093a157d218fc631602924a8ea571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a19af0bf0bde410de90b31084f1565572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8ad2aa2c467d98471844ff92d63c841.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070e542b43cbeb9c95785447ec3b92942.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af4946fb9ef888676bd072681274d1b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70acff5d0db76a84257239385f040b74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb0fb2000bbada0fe1d536f628769af5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2a294a4290c32022422c6c755805d96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9f2d2033a245466570b3b9909887097.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfa53de50a8b66d8e9b78469f0520c88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7450dd26cc4f027b367bb290e852e89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8e0fc54ab6510cce779ae0fcd9499510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9c565f840f87b6658a8b2196973db111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1100ba3d64711f7db0168766802fd6912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ad9d4394fec62cbf48f6ea6915428113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67b920665060f1ce791da09763fbd9f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88937b17b4e39e63839fe3d05b9a0eb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae2787117dc8ca2273634a5718baee616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b399b2db8e81215022169046a9d4e717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7283bf276087e4de278ab7c30a139a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd8385f3d9e532e3a8cae1645c04ed919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec59fe3c27761e0a04630201b6bd65e420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3e8c931bc4040ee823c81295da7e8621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c472ea5f0032fde9710b38c86c542822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a37bcca0a7119ba5f97590c75519a6023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9186a2e8e847b55da166cccea04d0ae24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78463df404672c0be0924259b579878c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1866e5841f5c2f70fab28fe86dc83fdb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19ec90d60ae707cf8e143d7dac0009527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72684e80fdecd3e76531d6b741ec7e0f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44319c6c442e6848000a0a28cc35c3c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097753748c6e8f3de5490757c2c11cb930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d67c426a5d211bf68dfd4a19cd2c6031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6184b3074e355c9b5b572010a51f878532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0293063c76b07b69320cd3dfd5b907c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9de314cc2064448b793893f218db9c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0926ca00864ecf830a109444580599b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaf789eae06ebad9175553231590eed36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3309e8c31f353b33cd53b91d330391f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6833d45ab9e800d53e1cc1333d9c4df38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a45ad6900e41599a256815796d5d3239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842313b9fb6596bf220f3030d33c259040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d2dfd9779975fef5bc8d12f20d84bf41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0efa9133a32d1e172b5980c59be638b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547f124d2a0c7e30634bda876fea0ac043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b51b8813aa233581719a72cbd56e6c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5e7304e60f5469e393a1d4c7c9929a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce0590aad29107109699751991acd2f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dadb981a9096f89541e30ffac2f12f147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d226284e35e2139629671231a95d1f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c065cde1e8147425e9ce7598065fe049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32760f3c6635530e7f2517a7daff921750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8fb3f572cc3550c720546bbb78f3f151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe034c51ff3e797ebf063d59d38fd4f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131186149e1b460ea17e9b65fa4c895153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f726f01438b8c841f1c81684d1d79654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dabf156145378d43560502f5c2b83df55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056c0ccc8905e17163a2132ef284a0f856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a092577759cbd3b62ad26ee0df35fe757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cbfec7f8c61616ed74de27a0d2389f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3b5821e828c0dc540b14467c3c2eaa59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1482a118ab0f4dc24ff41ca8e5f43a8f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75331f3fa453b1b18617ff8c994850e761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632cd5b1f02fe378a4945d8956173db962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cf948b0535120320130b41bba1c98863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbb03d768bccfbb2b7facac7469ec9764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef35dfcce11c3500b3de35754a1474365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb60d661450557fd1246427abe3ea6e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523703d554a602876949c72943e9e13e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c00d189184e8b32a5d635c6310d3a6a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092ccadfcadec87e943bbe32055fb5c669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4adff888d84e5f36353609418a5170370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc598d5d68f57b6cea7f5cbc71f8c19471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cc9f88da6bd6905c50b19d167c8cf872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943f5b85a3f940681fcb79b30393309d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a91bfc68c42675ffbee0a6af1d002974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aaa18d1338c456045644888df2513875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33ef00f33c9c88e7b31e2d01095aa7476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29ee486134b204484fa19364c28e82477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530cde9c434ff7222ae68c3ecc995a0e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394a611ad348022390b636a18d72d94d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac772bdb83191d1aa33db89d9c5283980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb89cb46c18286ae3c1905bd3b01ae381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3caf676428ffb5b9c24a7025bbd9c982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451b421e0e8e18f96bf78d32711ad9c383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8108cd5827c7af3259721f89c5e341c384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b7f955ff4de5b27bbfbf5e3f5d4c2c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed5653c4eb2a974c1aa80acd3541be586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bda88fcfadd3f842468af1d786572f287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f405202cd00aa6689d95bfb4fbd29788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac750bbc562df701ccc793584b0b82389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8872c1a8954f3302cdc87100c4ce407090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241816e6424ec75304e55d59633349df91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eab4ed4c76ae8ab02f91f8189a4c16c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9241cdad2b1d90715356bc8a6bcb4893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1f90303e8004dafcc83889a345484394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948e1ae5ba0405cfd41063cb6a7c1d3895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb7badbfb3c16020f5a7d8e90f58f8896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5ee0ec2740c0140a39d66b6d6716ae97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e725ae4b7433d67e38bb68c8bbdd49198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00ec2b03ee55aadeb72f553c2a9cf3699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a1775fc42b4733b90054d58a7d3b6a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590421eef242c85071fd07ae468431fb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b717dc23ee560050c46ffe091d3e7f2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9903f901094ec524e9c15b73798ad4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a537bf113f771b220005a8b13a9acf57104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ccd4704da6dafe79c2d24ad14f19d1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2990a923171142506a345e384a0562c8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1693cc95f3901ebfc41773d030ee2f66107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb78433b31de19b810c67302cd7629d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d76e3498f32f62b726fc1a4fdf71f3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c048feea84335577431f0cb8ddc16415110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de169a73aeb8c9ff911d3c59cc3acf34111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e55308608d1755caa4a0de6bcdec34112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9970e743e09c92e75caf42cac53e6481113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5397dc89683d3297e56063637efafcee114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c94ba9001e03c419f0a6fefb72ec43d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552fef3aca20f1470a7c1a6c456b0295116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc71728843a3ee732d9144d43ba86cb7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0428b736851c36b76757f9a2cac3c57118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee5481bfce1ba898320fb572df0e0a7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688494420ec675c1d1508e24e0396735120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b95d8f1d8535ca375b54ea5dc8a9cd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacb4c184193e1c9c9f340ff879a8d0f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49a42e1cc5f79c563684a811d8ef919123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e313283fbaeaeebeb6ec73b31a81b6bd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fb9be6a256fff1c68dc91c695f9697125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2a1180e2c3bbe92e421c058842bb01126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c10b8bc2965cf636f4cecb68e76646127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea01ddf34109a909e76b6a2d2fb9033c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb842854164619a9f28c152a2e8c110c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36a1d28065a59c60b034722454a70e3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbd78118b17db54515ea1ee6d52b6cb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180e7713f334a90b08f639603cb3d47c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6457c52afb49e534f39ae50e05fb07cd133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3b29a01053ae7a56bb5fabaaf7a61a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be08a7040154cd6b77426052d4ed2596135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089474ed57bc8197e4a3d714ea8eecfc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e39916a6e97ba1a45238cbe82d1ec7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069de91bf4fdcd4451af1565547b9dec138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa1e0468de01e4b581843dd2901b3b3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97e328cdd4299cce621fbea0083e334140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d39f217a195ef3c626e65a12fe642ec141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e816918e70976c161479548053dfbe142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09924e73e6ccd852cb4eadda9c6936ec143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717b4fca40aadd615a7f5ae8bd07d1c2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bb3fd8a14175f554b3120f2f02706b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc07e0bd7493c94b7d1045f9f721aad146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95394439b515e3d5ff770d87c0b7816147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a3a62d23fe9ffa821014c57dccd54d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831074d2d20a847ef75ea55ae3215c76149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce33cdeafa7beb89310446e14ecee77150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3c17a849bc99f9b70f2f00a34a431d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060200b4e65e95a4ce6f8b2c9d3ee2d5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0812e4d1c928bf44cd27ef64a5fae41b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dc8a12f4c1e2720a0ab998602f2e72154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c43cc4c5066c62add2a734df0b6306155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c060c9fa1e8e0ac4ef3dc8bba4c143156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fddd6e960da6692d1a907e7380ad8a0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28d00ebfea067dcd0472934d91521b6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85729426a7b6efbede4819b5696c5183159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fd4afa80d5cc549a1a51e1aa4858c8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f1a7467e8d8f1af03477bdd31eff5e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52f66e4df377a886248841bfeb3fc25162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5ae8f8ed216e5ad9a890089ba26365163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823f472f891d859d3bd418a83d26d310164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f22b432a5f0771a8de5dfb4e92f366165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00dbcc4d19b89ba78ab498e54bc4261166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad2bc0db2a84a778d929170a5c7ae01167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e8bba2137496faa241baf2c1b58352168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4354a07090efb3ae276b3f41aeaa43169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42bc01ba083354c4c7ee71c7f545b87170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2ffb128ada596afec5434b8c0f7140171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a132f13a21f63d3c3072996fca4599172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81fa986e94d8132cd3448dc7bef4d37173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1826fe1a485efc142c626596871e21174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc9e84059c066b0ccec48f528cb75d1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea42ef00b87006975eab69f6e7f4a1e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921db04879ac490f64d359f9101f63a1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9e1e3c730a584dd6b6dc8e14103dd1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c1389752d05bea2c355f85e6d664a7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fc949788dd42e1e25f936a19172c12180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c56b7be09f9c8c1688050f41f18927181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10e6e4214780d52979b63f1ec8c2d03182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1348c0e114cf90c328b7c5677916e81f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e526b2e96e47f3191b140588be4e61184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475e652e72b19a475d113ebf57834eea185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b86543956dc51a50ca66aa24788cb3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5bf6c7c4c170708b36ea4588235d81187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830ba8e5291ab66e4b7f55dfa1b46bcf188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9ac8cd8b99c67f223675bb85241d4f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98460b37ed4a63814b6cd10923bc1669190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8994bbae26584a5d01b84f2a1dc2f0cb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c44da9f58f794305d3742aef7e7201a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09389206a271f71b11320008ed9580d7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b948e0c4f3ab03a900d7e06136bc551194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f59382238261f74898958fc970ce768195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3b958919539f4e3fb7edf5014b746e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf3f7496dc60b74ce4c5c12340664b6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195b9917d91efa779f0679838b687a0b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702bb8394e29809d1ec2f1e6b5581b97199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eddb805dbcace8a13f09ef22edc9a5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d5ccc8aa17439e0cdf2e9b95cff82b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6baea8276a21600f7aad726918ad623202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdacf21c1a32e1c6b8e4ec51fdd50efb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27e81baaa3922ae89dec268352bd527204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e8a55e5cf3ca2cdb049dee247abb91205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4249263cac932a108e7d98364ebf6245206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128b0c8f56c06b5ac76805b8489f4954207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd50aa553490e3203f39b1dcebf3ad09208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb0a5160842091614a8d8658291221f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b658b0da127d13aec367dc453aedcb4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d7a225c2f20f233dc5226c5f8428ab211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7a9ff1466a57cefd4e76e554d9f62a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769f06a4ac838beeac874aac96c6d603213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0809dc050db174c30f985a670fbb4c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590f20e277d953e770f9ee163f7b3182215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9322277103b72cf6e6ce8170f16b6dc216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd0a081e5685b6c9e717720b719fdc0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1354a3a9cc5259e087d4b9a12043e0db218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9366d677368e4ff8de561c208bbc433219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4c0611259c068e5a8eceb713fbc9c9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa3d50e7c2836ccae44f8ae7c886301221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c55b95b010adb0b4ee8b2e8ab13a83222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ddf7d8878ffee655cd4eedfe38d463223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ee4bdeb94f890a5dabf6e294bb3b42224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd30c78284cf781991c10de0253f209225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cb600d138ca279801bf5e15cf6e541226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84482453b1ba55de8db06066ad74113227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d665ae89983978c3fccada973d5a148228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31594b4936ca3a8c4426f785a0b0c0eb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef7f9d754a18024e416f6712608aeb8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56561ed2580415974d8fa5a16253f8b1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eb489fa963767ade58e92c45f390e4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e2ba47a5b39b69719ce1b05655825b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f61037ef2bc419a3d35842a45e6d2b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fdda4ebe9c086c4511776d0c44c2dd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a3914811a7b0036ff348bb2417462e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb842c00f7292cb9d68d1f9f3813fb27237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b7bd9e33f276f1fe5b3eef7272b4e6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e21677911bb8fedbeab0b7f1bc0ff90239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcef8faba26fe71b82a49d6d3f4a63a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4911ea10f10fd3c03f94d211593bd5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda6788850f837cdf3bfb4409e47ac0e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d4b662a6fab7ba7f54e1b9b73a5f18243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffb744f5175a68716def7c69191e74c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06625b62776671eab00ec86e281e6398245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0fcef71a3f1660b95eb2166e97f0fd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02041274c3f7819556497c47f531a17c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5776bc36fef11311e4060a33b688f397248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228908506bf588b7b36dad78635b6211249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b53d13b68059caf3cea3ed709d51074250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7662273d3fed19a6818797e1779ef7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8eda945dd8131c35ec4722cfba5936252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a29bdd3ede92f5b8a46ebdcb046cc0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270cbd69a8100d4084d6d7ed14ac0284254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada87ade6041119fc388bcfc47b6c877255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ce3910344140c08d4237629746e320256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1ab8ab75ee4e58dc7c0c5e5176d3a7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c8cdcd98376e06b26a83f9d147b1e5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84faa534e10c064e635a333263161d61259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a1bb27330ed9f14517f79c6a2b817d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406db994bc0e4c28abca0294344d86b0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20c2243318bf26e7218da5a3fd9b63f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe0087b16b093e26925d9978e8e91ad263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1525f119cd02bfc216e7a4561ffb4e5d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e57a57e4aa1abba47caf824c4c1fa9b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f448f59c093529c4fbecb6afaf23e96266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6fb3e7d7d131b261ece8f516d64bde267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638c28183d4a904d584a5637d6837fff268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c96b3d8d44ac3b043d43e09b78c504269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ece28b2dab6c621e1b99d7d256a06e8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8629b6e2e072c5cdb88f92a3fb71ca271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70a91a44f2221aba3da210b56a1b797272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bebb9666506718db3665fda39741d9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ac4823440b036dff9323b646d291eb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06837ed8982028116eccf038d83aaff275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e86f53a30031139e1b522fbad62f40276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b345c97d553bfe556a730ce652cd5e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5490451c7c03301f0fb25acd80eab00278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d1013d6b11a5119fa17fe579af8030279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f2ad8aad09d4cf2f0a7cdf6f990c44280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be443c0529313224edbc077a1fefa280281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abca4813d147a060daf84a5639c36ea0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc97481b78459fcf5984d4f901f6a15283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fed7a6aa37472cbd97450629eaf2832284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51f68a55d8a30001a358ba4f852e47a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47812210187ff973713e8eda43261e1d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e50578e835b63ff48d28a08e5b5edc2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6437752604ab051f51a0546b624f94f4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f3fe5a763878f6989813e98a9ea81b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af12913836c4a3eec230e770f5996d58290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747ab9228d89efc1b6811afbbe31a864291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440ca2f823e71752a7440c0c68a9d5bd292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89db025a80f906b3870a4286627a9ad0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c51f0561d55493cf8aa6899eb83ea1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edc45de76b8efae4c1f726bcd5a07da295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fa4119a094cb2ce9c09a0f9d308b4e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbde6292935f537b33a2e41489c490e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2976717a01c3c8483a3c0cf63a24a0a7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720eecedb47be0708368b58f23e8b687299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6401c3bec82afca501ff0bc6d25cc46300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfe368491b7c6224e98429b84d0fa39301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2cc9a5cde4fe8e25cca8d931dd00d3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e411056ee9dd8607b68d81ba874fd5a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259aafe9ea60250c0d3f0c6460691b3d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39e8ff1479530fa45862697496f1317305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34581c4247e9e116703704728d72259e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93be755db1f452309a54ed3d76492098307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9190529595d39abc40af15ad8ddebd308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb05948a8dc93ec7f85bca59b8a36778309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43016b1e427b1de8d01f049d113191d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fe9c90282561f3d37e485e5f28b396311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac7e0fd971c322045592faf5ffd34ef312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344ec5ff6e2f03580d6af1784179f96b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcfd61bc012de884d18ed4edfb20c5c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b227a7f26bd11c6c8114e90b25dbf3ff315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972fabc70d534684ab75179e4b8defc2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95489f12eb7a942aebe193e5b9017ad6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b34edfd5085b938342e61d7fbb6ae02318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ef70c6629a33519f0949afc31775f4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c492a40ce9cd63b539404e30f4856534320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd967b383079d69b0b3468e900635ef6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94c7b98891459bcebc47f5395d3360e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38a9ef327083c7795f20cd649710402323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e76d42958aa914faa94a6f133f14efe324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c1d49c00a3f5af6ddd82e9fea41c33325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f36022a69812e196513e25e7ebbad7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be989f27a5dbe243bc12a28622a0685c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c898d3436aea9fedb7d5f7a1e1ccdfa2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d043eecdc3d9ec462ab997a20ad703329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5a0342a62c93b92630f1be22482f6d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af85ff2418fe538a96102b9aa480e14f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af05b5907b103fee497036c547fc72ec332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0c86617d0267af8edaab3c68f13cf6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21575fc53c43934ff2458d12ca3ed072334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c376a26ad9ef0ebd1a12345ebad88ea335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efb842cfdb44341672d99a7c340789b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522594ee347b0304afe140c616d11a5b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6ba3e4606439cba7da84391cebe63c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5432cbef411a29c93213ab0a8160204e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192d611fe6783c6dae1a1b7884b50a61340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977ae545c2fd7d7f7e0c59ebf0a4f4fd341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43715e902d6ee9faf03ed288e618c0ef342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ee0a07c0c9bfbb5de323b6bd60689a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74bb46456c6fd77a050f381b2d096ba344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ea53f4065e60423e7d19c837754490345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dce8906309374e927250519b72e41fa346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b982793bf74cbf5671caeef2f24acb27347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a112aecbcbe173f4dce38d7bd8c91c77348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ba92c096791b103f8eebd4cb9bbdae349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a813dc1b1728685fe2ea7da96d2771c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad237e6906a4c7adea9b8eb88776428351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46270d157693d66953c9e69de9a0cdb0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc30d542a6bc7159ec9c37c0d748f06a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d11ced6152ba15e39969d1d49d320e5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4048720349033fbc008061331cfee538355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecd13f9086acae07eae25662fc94055356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda4b1b1e5248225371c2d1fc6825ab6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1158d17116d6e78d63f6cb78a3c78a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c8f09a5085a6d0b7f650655ff82cd6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62d139dd094c375e2478c7e8bb02af9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c42db812e4adfe2ded58763a458fb56361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f6dd216b49d519d1ffa3effdc57393362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bfe488b54c5cebcf4845dbae2d5f84363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ddade1fc59719297bc25cb4cbf83db364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bfa44734179d73d3f9fd38b0dd43e3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53556e37c791055311151ba3977ab36366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2b720321251abdba7251403f43d615367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49909312c9da5ec7c6a8ebf303024cc6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3683c32998e568c11746b3bc2e7f1f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554239a4737e026f8df65c24d5495b2f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b87c214a392d7551803c144b86ec24371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ad3bfe82ece652bfbe16148cab08cf372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042ac6440b322e89fad610a976f434aa373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7898bcf14b30c56c0e77312889e33053374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3673d48e022f5d8e90818f347aecb79375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e027da15862d5725a5ca5d5aa3064129376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ce9601e2ffab499512b9c16dd7d694377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faba5f7f1e09e728687b5875c41d862378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855932df454db08a48e37250129fcab3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5decb78efe1cfc600df269df108d32a8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09380f930644925845fb14035b5acf54381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d316021d7ba8e4e08cec6e0540fab0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e94604ce66c026871977b3d2d74d542383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d5ca2108cc986ea9ff2c764dd7c665384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a3f411f84e79c0a4e608090932826e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feffb39d2667003018ba52e53efeb01386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d0e4d7f665a585e87eaef6dab29c96387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c432537afaf42ec3e5c071f4c2b2aaa3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f634d8076fd1517942581615e6e2e5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99ddb608cdab4c0cc1d8862779fb6d2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140443f2d3b61cdaab38cde7ccbfcec4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61be46d167d90d7ec3ee513666e89a8b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7166c21ee4e2b094f2c96a46ede57f7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff98eb6aa41a7b9a1a9aaa6534946bd394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de69ecb34d3cf1b8a9675b827be09f86395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dce88c8aced4923a175166e325f2854396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c7cd606d9ddc3c67186ba322dcbb8f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9a69917eebcbe76f9007b5309336a4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892547272fdbac09215ef6d73b996839399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695adfae46716da7edeb8ee659856b57400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727300d93c36799c91a6acb24b3522e7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb494affc495d26c0aff11fb9e994b3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bca82032621f79be101e3109a80df2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04a0b9f7859589899c95834d821e1e6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97abc85bd6ce7a635a40346d8058af52405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671693027dfe71c1727c99b4a9c12d15406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dabc28996e5ec902f81280cb884d0f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f380c7c3e396432d5c897ba04b219e79408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215c2d9a8c3335d5416f89a9f8e218dc409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092c6000283603bbd0ac3926dd665782410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a876fc1b14eee38170bcc1bb03642f91411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f79f80954694fe8a3847ea4e39b67d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3080ade1c1dfc1db6f5f6482b38ca305413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4229ed6812cd588b12971837444cacf8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea90e46816fff563b79b747c244c7107415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad23cf3170cd96d872387f6b362c8928416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c09a06874a7e9fed1005c917f859a1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d518df239ce8c3019f94ed5eaff563418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bcb1b8ac49d522565088d29f1bd2d5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ab3df8a6f589ed8ee96a3bf97b36ae420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3300c40943238549baeaf2b9bb662018421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f88aab82e854735cdadb5db8d3a4d9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4e5ab4abb3187dec4137bf0be0fb31423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e3fbb4fac7666dcdf4de3afaaca8e5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ab4021de59d34eea040099e2b7a5fd425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e30d181adb340465ce52e650a8b3b6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d2d32b31561ff2f10a79a72e71a6ae427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c37c320ceee7799d47da7c2b85da988428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b71974b63641cf770ee7eeb335618d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c9e97188e920e287bccc7e3f92151b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a22c3b343f175b2404c8df8d513932b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f1e339875d51fc3bd3f027e80541af432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2043d366a269336696c201b600c65b70433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa95cdee78b0cc38500c87469737f80434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2349d0a680a7f7f1480e44be47538528435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d5390dced29722ccd28200b1b61cad436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fc4e909572da45af64a69a6faa743c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d97c780091e4ce803ad68a98ada22c0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7810bf8815f2240129f0bd71a388d4db439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9880076405d4276e74a9207951aed16440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0536c313dacf54a3addd4d9e3a4556441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b285a6351f344e1f735ca24b9ba838442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693df3b537c127febf3f17fd7d230f95443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311deafe1496d8e450decef0c97c8407444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec7801e1c29e6ab7e40c5d79d6dba08445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516ee2b8a27914a4732dc29c96716c4b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304a39dfda6dd3f8d5c9bb8ced8f085e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cc4eccec43371c8739ae88a179598e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a761d3d1fa43f07105e6f7ae80044160449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19ac1a2168c2b4ca93188dceda87ef1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6127bffd1c74e4878f2c2a5fe8c70d8d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460243908d6e97190f51fd06edab6727452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4304d560caac6c88eca9a4739f225f64453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee48edb91b38c66949984bb0cfce8ced454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265acbcf3f267a674c419dcdbd4fae4f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bd60d5f80a51d4b291bac1d6b64d2d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1de7fccb4797ff58d99e39bdc09f85457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694a0b57976a8d304dabdad8c0f9d646458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d914c472ec3b54913b394de6849d628459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dbdc9ff300b39b74a99c3adcebbae0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f70d284dcb78a994e38a7fe7b32a55461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b91c6cb16ce698a994c4bd6a9b642b5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdab9db7f6a3418e39abb38f3e8275b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3851fb975c4483e1d5cc627b197b47db464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d5e7081e1e8ce017807b1bd21d414a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde8840674bd8bc1796b52c756dee5f5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89815124305513b9c471e910452d4031467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68932bd5e003d2ca7a486dfdcfd357ae468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d40d03dfc272966dfd8017b018878e1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f16247a7899ba10b5c2f39c91bf2e2f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3d8070f9ce6de9d6c83dd27c26ab5f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb20ae0bdefec47b8d16821f23bdbb0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a0e533962264de1338bfebe5162e84473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6722869b137c3950b921e02ba73191474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c204fbed6367107af6207237afb179e0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780fe53731ee27dcd6d1c56408a76a38476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f226c4189af655c8c42cdcd0f413a77477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e510e6043729843da374f8fc9f4ba47478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f089e3a1b32448f1cd5918beec66ae7b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88578245a29ad482decb8f832e502521480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dab6cb7fcdbf36c57d4aff12ddbb0d6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b5555ab74d90d148455190556ddaf3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68816a9d5179dc73932dbca0d8a2d80483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd7d5a81343a044925796884f5b7085484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bd7e1e831dd5136d3edc430a22a85d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7f853911beaebbd127dfd12b879055486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e295a97d17c2abdccc1e4849159f7a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1fb95c03a5ce34f1023e5d4bc7c4ac488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9977e1f9c477f08bc2740445adf139c5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a626cdd9f1781fe38211891b29650c5f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a96b4dcc0bd07b7a9c2925fe18f0fa491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00714dadfdd32aa9b7a09974189db87492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7da55b6e0b9f799eb8c7e32afacff32493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed731af7c44ed9099066a83c1cbdba9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623239e7a728d7c108f6ffc1874af81d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcd664abbb144e5eb42458c5216e9a7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b59394b4b7f95a5b7e8e4491f22c77497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a2d4829dcaebe92e2bebc2a51daf16498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88f9ecbb5e1d91c50f7e9107eea2e0e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3cf75e957de94a5430cfc777fb57d9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1241592e515c61a4f5b6f7ef12401bee501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40542c8eb306f3ffb7a9dd16436a3517502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff0c5ac30b0b262fbaa174d191bd157503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cae15b90c08e875a59a5f5d472adcd0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1784d9ca005bfb999b569ce59967a2c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef9b670ee016ec138338bbca2d3c27e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829668f8239ca55580d218417b4c505e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a2b623292cb2a33b763f75c94ebcc6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aad2c8ca58fcb7fc6e89aff1d91197509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f803b87266ad86fe341c31311ff37ced510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adb0846da327ce0c1c9ee71e68a750a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc67d920b1ae76b773864add6dcb5580512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39747a356dc7e51a8194c82b67fe8cc5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4105d6d36796646abee68f8dc50e29af514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ff9797c115f931cbd938723f580185515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14196d898fadcf19e7b9a334779b3a4b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b26af64bb082b29c544dd85e6c7457b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25946511b4ff2818b09528d859a1ecc3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699e6c9a431195f0ccf4b8d746887a64519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3806e26af0fa65c23e498d461df42a8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501ba9d4231899f45b5ddc3963274356521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9769c3c80c1177df6399d65505dba88522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1070bcba6a4f4e6b4c61f68fbe0ad4dd523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d95877c9e83cb78615762e79ff8d19e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8966c16eb26c9b9f7d41f2f349a6e63525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49b42fabcd62f05ba09ab56f1e35b7e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6578ac8f57bd233b5bdfb9bc0c623b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22414643eabcce3423a0056a61231e59528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfce480a4b29a854cd48b8ac6c05566529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2612383751730d6a14e27498e2113e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c6391c264133c66a498f851fe6799d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ac44df0abf6a18347669b87c3abdb5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac216798ca2412a46b1c3b27bc1ca195533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafb816b79f4447e6b9102fac116e023534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a80b81ba1231f0e6bed050b2586d257535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bcdfd2018a2e559bf56321aa8ec908536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3600a58025b5ebadf157b451518888c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2745161595fa13730fda14912155b323538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecca401a8dfcc875eb8a04d49094e3f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3616427724bfb5bdb8752a703f1ecb41540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ecfed6aa2aa1cdc6e2eb93be6b8f9e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce0c5b16e177de25ed2f584ea7c92b9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84289fda18adc48c1ac64ca39f67e73543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a892ce6cf88357105ffc73b472b15953544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3250b8b618d77e1b07f904974f2ffc545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cba202c3acd4fe765f211d665e4e3d7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fa6fa79f6b834bfcebd162b88ec3cd547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ffab8eb67fca5a3f32670632981f72548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ea68b5cab3ac26d511ab0c5c3193f0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1457ce8bd96c7b8e936c0b27136af5a0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817c2cde04908112f0d37fdce773fc9e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c02143668c151be0edc6701f9b90691552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a3e4532bf9c15b58fd327866ae2a12553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cdbf20a48c01a6efb3b8c2634490b4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbbe66b2ce82712a1038535b86b59de555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6655b0633b67d6d0038764e122659e51556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff1c13eae40ea7204f372ce8533ad70557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f213dae020aa51ebb1b8a973fe8a788558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ffd90c271cc2ee33925ea51332100d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3748db06fff6abefb5b357f718393d0a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144ac2cc0ac5fde87824039ca9d3e9f6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d457ecd27a9d8dc8eb136771105356562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bdf24f374a3d23be5c647d56686415563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6240ca29416cd5c34bf94b934a1d90c3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52e27130e9b9aa4500e3ae1dcc73604565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8e14434ec6e53184459bf30ee8fdfc566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e88df6e7208822660e79bbabf09dc40567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8c083a1295c8122ec0f4a8b3bca8d5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e4b109e4ce0d833b197771c48f6029569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b57775dbdb0f14c14b75676c99cff00570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4873474d7b3951cc8cd8ed9436ffaf30571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eeee0b254bba5027ea04f0b7334f61572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>