--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e861c25cc732a80ad2ae0c9c46b31e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8e94f470763c65d1cf636c8c2a6d9f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7275fb0d973ba2c25821678fe04d7943.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828b8b7cc9334ed74e45d89b11e381e04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f22c9e0fcb7d467baea278174af03d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40365b72473aec076f456dc3c84640d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aa4479d3ea72cfa7aeb1ead2f55c8d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514aa9a5a6fe5a1a3b339537fbcbb0978.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302ba1ceb356c95340cf6277c68f081f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71c88cbae9feb65afc9efd3ca9d790710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a75bb16be573a9725b1f876b04862c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4d6018ca360d5886bcede969ddc9a912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b83bd234e659a94bcf9d8264f2f917013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085f22129148a906b9c6fbe6f48fe8e914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df717101e2d33679a7d145658f1ff5215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2479a6f900fbdedb79a82e97bdde38d016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088930466f27b0ad1af9ee810593eb3817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615c2dc0e542f82239ed657bf40551f518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320d93934fe763e8fed3b4eea2db7f8719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137d4270313958a5e7c0512bc32d49a620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be108f44b99bda1ca0c53ae83ede9f1d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98b0bdc0cb956206fb62c15c686d08b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450182e7f1b688a6939a360ec0d0ce0e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2329a998ef08a8fe804df5002d5ce6fb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf6ec93e642613105c465573a1d10d125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69128fa8307b94e74fb086a2cf56b1726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bf1a53869e084c4c0772f1035bd59b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0376dda2f1e213ab4fb51069a3a52728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e668351e948e692177af0463fab3aa229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a17577da0edf9f450ca9eabc08e388d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4298881250a9b3f858523eb97b66fab131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931c1f142a0f7a018b3e8e5b7775cc1a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f928d6ed56f93770fee3adc3511657d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d838f631008e9022d8246af423d8a534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5059236e536a30cf4da4a7d73114bb735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311391accba61134451eabe72cad806336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fe96d5e7959c72476613456bd46b9037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3a0e2b68c87ff4815b06c5912c814238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4767504114c79a8511b38b299287a98d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc26dbec88afd64b2d4ff840d71b8a0740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b41e30dd741302c9669436368fddbcc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2114d6872dc50efbd67701ecfbb44d5742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f54d985039357ca694c093fe3698aaf43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef05dc6959aba2fa14cbd790ed5f019644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a67fd20aea84cb8d5679b7dcbb116045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b47fb6c21b50d5ab51ddb5ee67af7746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36daa0a0d3b226f24d7cf7511dad88b947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62695a6d3620432d45538f03ae5979e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1169d32250e2afc7cceda5f8c3cc2e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a11fa28b27c5622246d98a4d25246750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5707c0cd5456ee2f8b3d43716630b3951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5a906e9f62c5d57565c1078d49f67f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1213ec9ddc7a8545d2d0d676890536ae53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54076f1da6c4ee873b7800af5afbee554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b228f5affcf289ddd2433e45dd4b3255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86afcb363b6d180ace10fd54f385840456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30767fcd310dc78525ff3b56277d0e5d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb62f4704481f4d3fcb19c0e92976dc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a046e0e7fcabfe543c0ce3df002e743b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a973b9522800ea65951dc33fe27d653960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186f3237a16493df52fb9ce352a4b99661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f29ae8a637538a2f56550c2a101e4f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff339dd4699e32559af89cd19d21a3b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a0f41fec7bb91608b3bd9f84c8bbae64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744eee26adef10e971d1479b23f954c265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd7224692f419f3a1b9c5f152788e2166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cad44cb03c799af22d34c40264ee84667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf96efa105c40a4f0b425213dd60e0968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c41b248f1e6bace2b50ea0aac5c04c969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cbdab8a72d5b16cf5d00ab6a0c04ba70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9652f7ac6303aed6022739ee2d5f79d271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a446a0e9b435879d976f4ace31ef889a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a636e9b601b7dc5b64d0a42bcc45a77873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c045380e1accddc4a244a8d5d79184ba74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32c363f186cfa0e3b39db12b9e3a87175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5cffdd0fde3c8543b486b043e6786d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b226c850178e03d8b7b9f51e5792489977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f328ba1cbcf0a67cd4548e5e56e80478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757e5417fd07f368bdf7a3135993c0af79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c8579ec2f03ec383654dcb8337369080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5018e2a7a293c52f00b091fe28f07681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0245f6a774b6e7103c57099db4ce03aa82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acff19a922d306d369fa66de5ca6d30f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43622958fda75b0cdcc1688f53b746e484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38fb746a550c260c4a3ad048207fac085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dfdbb494f67e52ace8ce45657c985286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c52ec4ac79afc99c7fb606903eea3987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad2c4db8cbf40c0240ed6771dbd958588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f4168206d00bad0041a9b2e1b927f489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1613e66518332b9bfc744378e6ecea3190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b737c285685553d3b1d0ab9232066f891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055e851bff867bfd4a1ebd9e6797286992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f385365510019808d48943ba80aea3493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e579f3c82b1a4896dcdf62bfe3ea730194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dbbf369edd7b6f916cb6eb134d710e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a39ad3c50da561b32ecfbaa5a6551196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c8b10000b28e328ee251ababe67c1d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e7ec3bd6d42fc857829f28bb6872be98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609e0cc5b39162801a8261fc4e9ce53999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba58079b44d8909025f62e2389e41fb2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213e7c61c8cee061bd66d5e6d6d781c5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97956c869568880659d836e3732977d0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb35d7527d214c6cd0e661ec489ad8d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e7ce65dc722bb44a01b9906056c5d2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bf47cfe8c49927391814fa1503d32c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb3c8d0150f0546ef453e5e447807e1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c2f6185512ed81013ea6dc21f2e882107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039ff8799f39c330961a9cd5ec04d0a5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f56da1266603e95b8b2b09519179c31109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec1239d36ae41ad7d6ecf28b615ed92110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11917d24ac2063d051a03fe8d4168eb6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6441859c2cc7849494991c279d5bc15c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b106fb06a5b2b9027c16df2c8259bb5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf2aa507fb396fabad8889e8684bba8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235185facce7be7e6b53aaffd1018d36115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bdef8a272f53ad21bfed5cb2f26c8b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854428935229e49c46cd242ab423723a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c49fc6cbd8f13d300d6daca55803bec118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d58aff62969a6316da607e5876b8772119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac683877513f37a8aa1b9403ec779fb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dfd76aa7d51560923a14692c4da4f6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f46612923348b9c9c0ecc9d2ac72220122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99cf3de6a3dc467131169aab41ec552123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb814a52951d0faf91b8a6ca5e0afc7a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba38dc180c8d7ed8988ef5a85e4f538125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564fed4f2506a1c293c5ad0d3f7d07e6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc746685a412be1c168f1f1fe2328efa127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae24e8c34b97a59628fe9180ec49eadb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0065cda0ee3e86df9c271faf908cec129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5ca62fd120101c386c7af4df026026130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1f4a0288b79b404ed54cfcd98c3673131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcecc8ed7eee3213334d20fcd0e5b20132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68b295f3a5ea4120fa6ad5287a6f25a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10762cde53558da4bb57eaeb7bb2b61d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd4c2f8e990cd6d5f99155a73d9872d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80560081fc355585ab0f2934b515999136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c1ac2ac83714d5a2d96c28bd22ac9e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eb316e9d3196d6c22ad3fad98760c2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244ae99134d1b2cc968e6a51436947ee139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e2ca8b940d1b75c2822c8816c7348c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891b5b3e436054d28d8ba4d67a0c85c9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26733b263dbcb4719776e3d8aadf9500142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3348338196c0674c868d58eee1d89180143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a78ab25c92914f48f00aad2a47a8827144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4a5f4197e0b80f6e70d4c0a9c98517145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9aea9f078355e97122ed22755d9907146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9761fd786c591baa3600be7f75715ca147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326784417ce688c43b1bb7297e02300f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b8b9fd420e42e871b805027962adea149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b4af797d1fe4a98e34978b7dc3dce3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddf1c3df4df0f6c9d3ac894dd41aab2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b237f8cfcd6c438cc1e618ef737206152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e9859d6dfee25eabea0c51b323ed26153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750adef2d47e9926d18d29bba2e1dfbd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2e534a2e3a21d880fdc605ac81e05f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e69f08d1408a3b4877de11782ae49b0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee8cdaf12da10e9ba65b24ecfdb6970157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854f9c2fe45264061354b4044de9bf3f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862f222e3b9ed4a0241e7c60ffb62f51159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab00c5bcfe8bb8cddef82a6562329d5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a358012ffd9592826379a7781d05d9c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89611f43670c0cff78d9ee9d660c0ea3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1001520a062db6db47cdab9561fb6b8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee368ede7ec4d17ee1f4bfdd3b2cf82a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614c2075582195cde447685fb8056070165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7a30fe2acd419d65bfa9586f31f297166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f1b5a421c0a786826abf6d8c2d4972167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7435991cb0d0e88811f90ea5cf77563e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbdd331f8da6e4297c073fe5b34da3f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1ec5aea87dd0a9521d7855de69da35170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a797bd4161982bdd097ef7defd2ad740171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2efbc2a096d7ab8fabed6138960c72f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41da54a3c31d2ee8cf638179cc7a2759173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab08188045e35fa7b83779763ea57816174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d21d571ff329eab50340f23e88c5b9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f90e7979c620782025f2111a09b533176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06d8aeae49c0946cfceedd6d42d67b6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f1ccf7f2a6738504fe3b2500c0e08c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a76582ae46f26368876c21bf59bc977179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dd58b950631c0956c1f50b53025a23180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35b3cb10d30c8fb40df45ce39ed93ca181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640a11d472271162f8aca0461fa12b36182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12c4961ff58cebcddb1caaffa83e868183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d667968710eca9352f20fbf15aab45f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2cd125f612b935b35b37b3856a216f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba6b50f6b0f9b27bd604cf5c309631b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28de9f10525c7ce9922e93eff928ba01187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f795131d13b9d64cc37c0ab584666f14188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7e8f9112d7e99158e014490a9a14e8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410c7d456ff882e4724f1cd491bfc115190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0697f3977aec13b1aafcdaa944eee145191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa5c79b80c402a5dc32bf7ea98b766f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026a11025d993f40d6e9b42da19a5193193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d25a0e74abeb0b9af3b5d7ad3b7be73194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f100260d2b3be9d69f3d8fd436f7625195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01a5f5a72519fff86075998206371e4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe540c1f2a479f6d58d12bc7c763205197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736018c5e5ac91b7114ac88b91478dd2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe41ed163cf5fa1169e277d939b1f39199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52ca1c2498a597a2ec51ae99e83eb7f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08fcf9f1738cccb878ccaf4b7c031cc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9cdb5566d511d68fbafe47221c3235202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d61191b82d7e590a94f3fed1ae45d3f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88547272f5ae0d062aa1da348d4241ca204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5687827591c3ef1d4e3e1cbc9dcee1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48024d20cc2636978ea31dc011a0a8d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0405a68d6b4c2e0b05a1b747b5c418e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1477e5d72ac067cc4ec5e8d32d8d22208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c32b687003bc2af4626e696d35f3a5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d691a97b72a56d22de3cb96163b501af210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31ec38be2359290aaa895108340523f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b008de038d261b44c753f7e578d1bc212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d7eb22d00f77e217c258c2b78e85a4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966b8b1da4a4ac80c44fe208661eb7ef214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9964171ea59ff0b58c8f40673a850786215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a605d07fe129f0a1b5b3d111834164216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b72ce94f2442a2f72ddd99e949f442217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877bdc2c405fd89122bfbca0c325b337218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a6c6ceb8d962a48075789bfa5906cb219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779f8f05d9ca7e6bbe676a2cfda4e507220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0108bd8f0389d945408c3101a944ddaa221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f427ee72e3ccc27f330cf7c01565fd5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8901d86779c55f66f0c52e5f68755b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b134761f560669e3ea13363b6422d747224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fdb647d86a8a8ef07d5ebf95cc52a2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3a05b4de0f5f5105d9b9bd5837a1d3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06289bd90454ca15c7bedaaf901a512b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d82c6ab028147ecb1f5faa06cd7336228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8ffdd8cd2cd065058b58b29dba4e89229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83ac8729557ca6f5ee0b40534dd1d2a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073d6496505ae4607ede17b11104bc9c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741135dadfc6a9fecd28f76466656fc4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6887730f1dc074ae646e02dfc0819be8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771190f9913636cf27e6718bfc46dc66234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6f1f7fd3c1d641e8ee7f811f038764235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d7b8d8dbbad8eb9de882eb172910ea236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d98dad3c27259d651907a37ba06d654237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ac446c932ac99653b350aa0e7f681c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0e8b3436c102ee9c7f3864fece2563239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14512bf201a5a2111435d4ba47642ba240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c595e8ba203458fd99d86e5f9f8ae4c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726d5c05a4804de9a5303ceb7f089c96242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aab31030492d7264d86f158989aa23243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf82982833a28c7742d95f56bd8333b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4f553605d26770523a0162e6947b04245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d29d3a2c6309d179b6209c0f36f23c8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4c4fc5b47770d08d6db04385c6bf07247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e4cf620683d12d33cfcb1361db535b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ad1c63af66135a491eba140e72bf6d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88909950adf8b5aa8331ca0d6e1eab8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11c87db624d00d639811d7c83f4f525251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e9666d93a7111d45589e2249c8bd77252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135660c2621fab021808e6b78a951cc2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cb460bae7730e0ea350fde251c48a9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b04a2b49d10c8f545e0af903193f095255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9062c840bcb2b2f60d044bd9e8ef22ee256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56c0c9d29428758955f9b439b4d9370257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a366f141511c3ed0596bb8db5f8010b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5f1a0e9270ddca3d14be08012faf13259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38adef8f41fd282cfad111eb4bd8f32c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9782b866822b5264d7218d6b6f6adf41261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899ec920118b24086be5cc9204ff2062262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bced59832e56b9d6647a0a9c6d4d9e8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cee4e6af78f547dbc0a9b407c3739b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15cfd962e7194f32c49bc6226c5cf58265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f15540a46b3275b8adc7946cd290201266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6908143a32e5b862c0208fca312eae25267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478eccf33fb862bb40fbccaef9a4bd2f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ebae930158c20515e7e70a25ebb684269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a4fe0b2de950364aa91306802d36f0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752c349879dee2bbad10a294c47fd66b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc0b29ef278b182f7f7e038f7bba356272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098d5a2e844aa66630324ff0d71e85c2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe4ab24d250c974bac705f7bf51c463274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d330e67e46547709bc4301eed21aa743275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ec02ee8fa8726ebc4554bd24a3f21f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5101897cbf3bfbaf5a81125da362684d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52855938eeaf9ee5e5d703344faccfda278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7126b815be3812c8fce60f25ad4173279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c84142527d314bb8b7e91a025bad4b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7168879e37840607a0b5fe7e2ae58d4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42f362647e4c902d22909ee44273b9e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764365c25e68cb4eca09d9deee07749a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c220584d6eb87eedbab7fd4437eaf6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8684c4193285549abe9280c07897ad285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff8f46823b49e80bae4ce0de2d4da47286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ede0cccf1c78f165c28aeed52e1b8fc287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f0f511125686a090121b96c40ddbca288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cc9f917a8e099c178cb116dc8d3f55289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdf19b7f1945e68ecf170f3b68a6f4f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65171673013be6eae2787d52a24d9837291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a25d59efd1ca297348e857069615a2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca8dc1ebef86536dd78a28059f9deb9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6546806366af4982fbb057b5236a1d60294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e195ed82b90bea79eeeef6a9cd59f8e2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3f201bdc6d04d4620fce22a2ca9df8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a364dfc72469046e1b6ce790d55a2b20297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a776d43c8abb7d0f1381b28bba6ad568298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcb4176f634ec432963d570d8d96c95299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e182de54c880c9d4d2611a692cbe95d4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61679c2be5b2f23048b236133e48821301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe1d9700149ceaa2d3e6250060b342f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297fd4e1f9483adde0ec53d2e48c94f5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b30ed22089d9d4cbaeacb5170a3838304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad83250385d401b51750c6bb6e7366a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afdb8df6d03d57775ba010a89b58db4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6957018af633818b19b4c6c57ef515a6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4931389913be05a51823fa02434ec0e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9eb74d975eb43f76ea13ad7c495b8f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce50e8055e3e95ee861cdda4def3010b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87beed6906c3781467c3a2c7ca4e2f86311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040d73a1a657c292545437380d4dbb37312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf63377db8bf6264c878e4d3be6b844e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e36d2c4e796e51650320f071cebae4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef0973df50fc2b66102c0ca801df2b8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebec086e73ee9c5423cbe917c7719ad7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846aaac15ce61318285779c1edc563a4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb2baf9a485e088082c6f158ad22f1f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad71e87b3022baf2bc6b3bcd9c6ad129319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c3e772f5d943667832b639cd3595ee320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f621bef6f99c771349759f27f51b7c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4885b9b792eb730674bc8b85f0a79d4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e6c3b0883cdf63676e73e12ab84ca7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a64d222dbe54bedd384fdfa927a3c0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7752ee8235cb56e7cbf1d6c8801d832e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f1760274e8f7d189153cb47719824f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f9a0d2ad1293ba0d88778aca3683c5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb2f477174f54044c72714b77c82a79328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c745558c7f265e66b10cb1b3b8243392329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5c850e9e0cf6ba0359c8ecd054cbd2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1363f512f6353ca88b9143e764eec44e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454dec36ee23f99bc2e40aeafce110e6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafcc6618282674e264ad37005f0e003333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4242437ad309b33a68ef434d4aac70334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2edb5956a716d81853cca105394ffb335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96837a7187f1d1adac772edb5f1d87b6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed40ed61efebca7d6d6d434ce677ceb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a43790542f3f850b38ee05d75e0215f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b19b083bae9104d8d2ac4028e3db0e8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd6222eae498c3874f85a659959feef340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c08bea2c4dbfcad0e0d66ac9edb1c9d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a855647e8d59a2d41269ad97b6f79f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fcfd42ae0d6d9b67c7929df066f3c1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3dc9fccc688444fe8567a5a9ebc768344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd9e7894b072b580a185f1f629474a5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a07c6227c751d244e3292a3c3c2a081346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c8f7bfa0fac65dff7149a1caf8298f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2d81ae139325d438a05836f8d37db0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09054b171ba7cb8929aad5b8f3cacd08349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0876f74e5be99e1af5f0382dda7922e1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fe83e6818a6a89491c31330cb48cd0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04caf757654402b3a33ed6522e3d76b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b52547a2ad8ed7b7d4af25e21c33ad353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eda80be1e1ac54773adbbaf5b374fa354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562a0dd2499e7ed061683e584380ca4d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fb553e1d820224154065175358d486356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83231e35b871254cc3dde5db517d1739357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea06c7ee752c54dc185b3ab3a2fcdd4b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06a89adf44140883b270e5184596c49359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04218d58596c8bae1d5705f24ec49d78360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fda0cd9cc2f73df8c2022e7e5f27eb1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3711da3e338cdc61d47540aa1c8686362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d69b93650193afba25ba5453309a008363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62442c6770ec6e08888f7a48a955fc19364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d772c79fb369f5b1988afdf9c78fcc9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5593bd7b6939a04d56890dd2564f8f1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3150108b327ab82e6452eb73c7c8351f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732b4275b85bbcb9a0ddd7263dc9df45368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6e4420dac7b85d8fb0b579e7afa069369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba0e1a89589bb69bd4a9e3837f616c7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d34aa2ca4ee86144af90d781a20dee7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7896d23209d1fd877cabcc86a29f6e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dedca9d27c2306563b568b35facc60373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04f21b0a9658030738c2a66f76a5b90374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1450bfd333f4714c458d241d6214fb375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186c44fc4f89b9b4d313833950f89a8c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3d6ce1586e88965e5f3b319469704f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3612986a1b4f1e3884ac9db04459e239378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bbe93740866143d053861560935164379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34685e260a15af27d1b990a8a3a411bc380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f5dff993b9318e95d5b90efed5c388381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddd63d8b5cedbb66ed3df3a1fb4dfaf382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3b1b05b9347419b5a9a503e567e7ff383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c3eb4edeab725954f29d0c62c7d929384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59c4bbf01ec6aa557444ce1c9b2d186385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a172321c445ec3802fc7463e563460d2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0215f48e350a9cfcbf9889be448d4657387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f566c52c5c8e232d20e85eadcbf3afd388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9901b3fe4e5245dc283fc6f6052c02a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97895e7ed0e912bd4df506634a73b7d3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d314f5c54dfebe2994adc4ee8e11df96391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4d4f3e66545d6a95c17f2b8986e481392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbf741669d67438e160b7b0c7b0fca9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f26d98ec63e4f138d8c698d1ea795c8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae343be89672d0fc980e8dd9ba651304395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740eb4c36707ffd801dbffca09e8b59c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c5406184d6f3d37ee958bc6e139472397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6e90f5b038c9e854099dc8c6cdec95398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f37df382a8ec549d77385f24fe20db399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065d24c3413697e5aabadb953ef6a4d5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e4e1925e0e2a7afac4e530b769053a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5dcce36ac129e4b417fd3ebf73cb63402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82e8d080b73009c91c0d35af8e26407403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a4c5231926c671c77e0824cd9504c9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8b3c7d7a0b6118bb85749618017345405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb623217c9258572e7a796a5b033c49406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529bedfc63f9aa8c98ec03e31f6e3223407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7741d051c2247903705ba49b4e4724408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd6c171c54b7bd78e083b29a0c5242e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e26d2f228f9433735b746156566b18410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2761d71766b23e2d8e265988b9c2fc411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8d89a91f4ab9a6d178350396ce7858412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c9232bbeec2301f5aeb7cfac5f0b63413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38530a3a11145b20f992dead5be7a9a8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdcea84d630a6da45c09303a2e9a21b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a50cc8c86c5b461cf5d6dede6bb409416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948bfc9613dadc3e6f56961bbddded46417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3046f7cbd49463ed0ba113a0dfddf46418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79da21059589ceb5dff2b3af5d83ef2b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21ae3267b71e5db096c93529ad65568420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166a723a90ab96fe14aa713418daffc1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a10265ea0396ce4d8d6e890930024a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186f0dbbd511b0cd89886378fe1aed91423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49924a3c2356dbe9cd82a22fa8645585424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1b292bae1fd85be67cc3e78779691d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24b49fd7fb0f8d08d7833b055b55c43426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a18d4561efca6b7ae15b04fb358f2a4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f6e800b284b64ca6dedf97d816377e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92689b85f8e284b0e008b19c4e8bb3a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df2d18778b7cfd338e9f79e1bfaa24c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f2b6c7591472c290ccdcb1b84bdde7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c7df445c8d568a219442b28d01a0da432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaef4b692d98d166d1de7e5d0a08d61433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ef0e182dff6f63dc21b3aaaa182275434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403389ddb3b2076d37b9108cf661b958435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f344e07e044501b18ee04b2c997578e7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7757fa66f45821e2114e4d0788f3ce91437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8202aa03cc81d19f002097a5e6d41516438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f37bc36633755048b014d253d85656c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91f3100f0f4adb55cfbf84e391b2e7f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db9bf38fea553d2c3c01e55c16a1822441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e621b08044ffda280ab59c7e2741dd442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2773893cbf45898fc5f6e9e1d0abc9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573582a3c16eb3b17656cbce3e9dfd5b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599846c4c16d1cb66b565810ce1c8fc8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef05c478079b1c5a149dcafa651d8628446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a9902c1aab65c11e52b1d9cd122c66447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e2a2982172f17e8333acd1ebe41b72448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8c1e84848196e918c7d97795a9896b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c2dde92a655971cd3b92c7184dd2cf450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4a8a9120b3416e5581f881561158ee451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8755ee86b8f4238f7898798fb7fde78452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdf1034a7ed04d508907998648bce6a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ac933da7a9640ebf3a040528a8276f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fd346a78ba1d12399517dfd46e31c8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07233d301e3cfe3f414c23d5f6dbd5c2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedade411a38a5946f5baac074656d7a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc566d04ad22cd20f132b1a85897738c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fda3a47d34c1dd380b009295577a7e4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97683ed6436e4d2f0b47b59f221e84aa460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a2853daeb2f29cd68fc38fb8ac30f9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95fa4c806096b70f02e066e4a5cd903462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd26e7aebdf7a3a848a4f5fd561a8ab463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6662b5c5da75244289504c6b18c6ad464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79b9c97480a1f5804ed604c5a91d6a1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7e27336141278d21078f8a1adc15de466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ae44e02150992ee260ad16406eea68467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb99442caed89d60e27bfb1ddf93187468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5215b9e950ffd4043a90e69daa742449469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c17bbeb767392afc1de6da3b87d476470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfb5c0c8b4ff0f9d683e056f93ebcb8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f86537167218ddc162f0f1020adc3a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bc90a73952d2e4897288ba3403cd25473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8dbdce623b26c337d5b74da7052939474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264dc4b2fdaf34731a49f8b11a0c76dd475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e98b69dd3aac052fd0812461e9e479476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac0da39703909db106ec191d18f84e5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e762f6a37e5ba837066a0386cce0afc4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3860aa1813535f2abef95596b987982a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b105924d9a968e3e577510121d75796b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb47accad1ec73376b4d0b0b13ce4ce481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfa13e5a8ef91c2acf8df7604d3d31e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7f84cd447479535909a4c7d2b0c547483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b623b81c26dc8bface476d0b68390d6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45c69212c85c5d430d4386e9ac414a8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca310e5ea905c40e0e7ccd1de5fdf8dc486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068f0326d3bc4bdbd15b58c2fa19321d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e4477d13802b6262c2f33c6699609d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ddf65ce2ec9b16c12911ad5a5e0f57489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50b43784c70e158b0ff85446375bd92490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b064ec2d50685c89237ced640286506491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5f2d57f5677359d1fbb4b7c6191823492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff6ff3507e1c3c945267c7436b6baf7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945f938017d35cc8c03e4445fe92ec5e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adadf33e614d48672a74cc72814bc18495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04edd22e1e1a14927bf8d6e863772c53496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1586ab7a04a4fdfaf68e3d140a64a85497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1318343fcf59a91656ad87cef9c79f26498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772477cc3cfe9e13f32448b248e856f0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fe90263db47bc3c58c334b3bd082d8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69427fee676d7ac665a8896c219efd0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79a9950e4075c2d029b8f7154b54398502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e84c11d1ce26cb4f12f3ed5912ded8c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc0797b21a0cf8ae61bb0cda16f5c82504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cd112f5d61c4e07d1b34bc2961fabd505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1dec2ddc514365c09ba5a23dccea67506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689aa37360cc88186e23c876f27ba626507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db42b3047049ca443100bc958238889508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0096bdc246a37a42faf819e0b8e46ce1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b6b09ea4dc978feff5b40b4bdfbe53510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f614f8ff89f7da7397669ca953ef0c5d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1ea01bec79de07bdb41f2838f86057512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f1307d777d1707e526b29f52c79215513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a53e802b00d03186a999076825ef4ba514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85309ee4c7f2d032f2dcb17327975ef9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c87cfe7811d72d02da6cf69f2bfe11516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684f58887c3d0eb73af088763711c74b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc123743e3399ab84291495d81ae155518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fc34e5a252aeba61bc9227efbac972519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e51b0f9944d962a595e10160e58cda0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47074ca9fb5aad0c719cbf3faebbdc64521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a26549bf636456d0ce6a6e33fcad92f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c56db4cbccdb2d85d8bf975d37420d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c238adc6d471cd5052af64218576a6d8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e93b6df2bfdc421081c0a08e8dc4a65525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21663b7e5a7fd3bd996a323ab75b1431526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47212feed66c8a4812f4f73abb3241e7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81d3e9aa1cb37d959504b2992d7e62a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7d62a0afde013924328f1487c4cf37529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd2631577da080c3dfb85c25d7e9a21530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518d93a050f33192060d3ea2e5c2c163531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e668f71b8ce601a02078a167e025217532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6d82ac940511bad76a5322b69971e2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0d51fe6447def0f682c92f1d6db456534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e8297c7149f647dc3326a1df2a56a6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe808c14496e8831c0cb04a345b0454536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbbbb528d36c14fa5b571f68ac2ca38537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50297fb401acf5b3fd94cd39662439e5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff0dcf9f243440ab80af84c9f83cfb4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98493f3c1c3ed5f4ad6f764572b9ddd4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6a18f22f8c3d5932a56c0fc85cfdd4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321f4a385a954f43ce74c89149df3911542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b696f3ecb496eee8b37702da00f2e09543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83abd43332a36ad9db5b312a29c1b1c8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d408ecd6c56ea8e06ffbdb21decc65545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f6154514d41b411623921c88c3f027546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108603b50b68ad55013d8be36c482509547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e63674aa173bbbb072faef5d82fe0c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57db3c6f639bfa56e2afd2007db53ff9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2087e4b8b1228390bae2a287dd91c48550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6e340a46188d5f02028abd08151b6a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552a6f33f8ce55838b2d8176193ea139552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88496a5cb0ae604e6a04f14e3420a588553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b862894abc7233b9daa593395ff56d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3740e326afe920b15a3dfcc802065db3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cd4174fe627a4e9644b32aaabec284556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8046eab2fc50bc9436494516d1373f3f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89406a09dc280344c71abdb8381d1ce0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a8e5059c235f5ab45fa87f986fbb4a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0c68ccd93c7791ba15938ea4c65ac7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5b6bed3771ecbb60221d03c6ffee2f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7ba02fcf4ea4607216b5637e65c460562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fad3e5640488dec1fd2db30520f67e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decb11b4acff6153c4ef66aabc2ce65f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c2e7e55b7b71c0129b0b24671b46b9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab835627381353c830c40c610d33f2ab566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4fc2665492ae97fe108ed225243fb5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5598f82a9ac7d46ebefedd122df0a61568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e17f97944223e347f2b72f0f10c143569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4ca6635fc5d961835eaa61a592dbbf570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2160061bfe3917cd48f5749fc4e3e4a2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c705106962208cc49dca5c41c27731d6572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d2fe778f75e9fbadc3bd1f0ba141da1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eee67a627cc3efca6701e27b17c18e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bebc3e3e8d8ec110a13274aeec0c7b43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4163dbda3389353c70cd4060da8e9a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc35e48189f0b5bd8ac436903c374b655.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566904ccf82c0a6e96225822258e63e26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b696b4ea67079f242416029ca9e7d567.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5032c86106eebc32b495376ed2706a258.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9a348bcc6ff55b52b4924a773af9f09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c716f670954e5e34bc97cb7c4f746810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4768944a3fbfd20f2bb015ce0917cb911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a30886dc6380a62f31367fa6db80cc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27a6e73ce8bc07be6ad52fee048213213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419197c1421fe0cb239177304b41350314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7aa68417c62e1f971617c94ed33b8415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138267ee7f353d3ee589c4fcb41f428f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1611f5ddf6cad0286d183cdc32027a8a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f13222bb26e760843a53a5d2a89794018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be01efb41e513c36490ce7ae6265615219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c65c854081c817e2a73e399e3b6d66920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a405f910f508745664fb0d7d9fd6fca221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95fc3771c01886047d241db58b4c33522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c219b31265073d677976bc44fadf450723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838736879fc9861d48cde1b86c52ec1924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82bab8a7bff3d1e6c2b406f003fd5ff25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916915f0d36e7e7ceaaac6ad39600a9926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b19b002fcff7a3b3eac835da4d82eb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5358b4205328ad40513eecec0dd4aa528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d9e09798ce28585c3bd81dcbcd3cc529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af313cc3cc142b25f9243fc9972fae8630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73882abe28a843ca1a74f6f29e1bef231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9381fbad85260539490afbc2c4becbf632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bf157ccc48517ad35dfaefb99595a733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d936d4a422987628d447fef12b3656e134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac9cda3aec4ed86acdf608a02f3ad6535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9856b3d8e860865afd4c126e0dea00fe36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a0ee6f2810b19a7e8879dbc42c5a8c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae085b2dd2fe7fa86373106845f692538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a4c278c163f7be90551eb0ef4a8f7639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26e2bd6256befa75b9a82a7f0428a0740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e07eea191e093d9d996782ef30381c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeff10e73cc69b37cd6b95139501ba542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42a0837fe06c11f1cf50ca809fa533143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999e79f6f358b623a8941548bf7f5b0444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11b251928acb998eb4d15e623ab243f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132b88c4dd0b5cb602f2fd4d676faaae46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ef9e9432bd4ceceb4d778e5da268d447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f05b9fedf4d91ce81d6164f05a691f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccafe63d58a8caa5189e3f20d1043f749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e61281c10f0d94f9740124054c902650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ae54eb2cf9848d30ad04c0b98df7ba51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f12d90ee6e99d7be88b7684ea02c5a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d79ef288c347ddf35a4bfbee450b81053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2696e3542efd150dae05158f6c9f0a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dbe3c446e3a4700559882ed3e7d67c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4234a65543343233726bad1b2c109456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6898f14b9293a1f0c82cab7f75921d8157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a73e931f2ddfc39e6ade594f6a0ec4958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207fab6f2bca90dd98c91d15615db3aa59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3e647e7b97282590aa9ecfa327b0de60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2d221829f8c5274b01fc0f630c2de361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f365fc6b09b067197c8330fe658bc2962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc48005bc345a003bd9299388eff490863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b533524a2997c7f916f8bd0ecf627064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024c4caba012492ddc57c371ebf1834165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b1bbcefe165f7218b365ad7ee4130266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f1fca0f369a50a2fa6d7243f0e3bfe67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4632a4636591ddf2c5d878cde6e3749968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88088b96d6bda4923110bf95fecaa73e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9844d9709870227d74a9f4c62cd6997a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e56138975626ee2e0143f743522486471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b324e1aea96d0a5ab61020d78bf6adae72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b211831fb065d551450501246b323573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccc9a50fcf7359596b6da58945db22974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faaf799d68a5d976c723b2314fcd71775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a836a6d98c4da5beffbafb2865c895b376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dd4248946f3aa172b7b09d3c27474277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac136a41f8efb0be510157d323d82fc378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d34bba50fa808b34bec88fda8e8c32e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaa028ed11c52a4c5db91cb1363f78380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084120d4a2efdece9934d10633f8bda981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1da02b03808c2cdbff97c6c2d5ebda082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840dda6fb86c7a6f2467e1b077beeea083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8359414409e8fce5142f8631788b86284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448282e090e15dd6b9eba38b815acf9c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7390d94901234a00a63b739aa8a59a3d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1c17f49c05c002abdad6608821578687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fa7dcc39163c604871f8ffde89142088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c234038399b6800867431b8b21aa82989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6873b8487f6c708d8edae67fae4dde290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04772c88def103128c9b1371e848e2991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394fb799b52f8bce5fd1ef2f7f36356c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55db0ed91d2bf946ead31dd4c640b03b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5e763f5f9dfa82c54feee483a63cbf94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa7e888e8d23bc78e65714908f5c3b895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f491e906775a4a2f7e3df4cdbaec72296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15b0a238da14c72c7e4be24fcaf430097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9296d7eda99f60efae82e986704f6a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7c512abc9b3fb0e2a847f95d57a4d599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119c42893ddf9a14e9f127a1d9c48e3a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6fc8075cdce7790135f2d1e3834168101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ef6fc0d6de57288e1184aa9784238e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045065cc68d4341a2696d2a79f6590c8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6825d15e05643f8bfe2b6f44174dcc7b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01ffd3f3ec3e8238e8a83e90e484791105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71c8a96f75f63f6196213388c12853e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ab27ee6bba3e6f5c0267edd0709070107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d056774f9728fd4b5cd5bd1090b7603108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0748002495e1dca2c6185eb27819738109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a557532a13760ce68e60a46a1bf109110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c900eabf02c483d8e933c1a494227316111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ceaa9a981907925b7d0854470fa64f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4687c4aaaeb0c241df19effb6e5b28d4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63d9d8d28580bd49299aab74630957c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12268a3227b0b9e61fa06dc0ab63a382115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e2415bba02ef430cccdd776d683ad1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4145b0239ad717d45727a592b4142c1d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3674ba29915e2ae8bd063b1627a7deab118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ae9b5d39aa728f30462bf95eaf1896119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad2a3beb78857176c66afd2ca04a4c2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9075fde334d8821eb834463be7cfc9dd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad1877fb4e4072f108f40f6414da31a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f1303b4c1d43c7a43ed6846535271b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e0b1a58c17ccf4e1e4a9c6df26195d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ba1f59a6e76b212a8ae71af4ff8b43125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd91bde1dcf445020b808dd14e9b863b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a569e81285338c25d2461a8dee915e2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc8d77b609144772026a471342ea1b9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6b1c882333a8a1af3a8b02fa6c5a22129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0fbe02cf802f1dc512b85335276cbd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3db0557c4cbfa8b9390804c24543d7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b568f00fcc4274881bb661a576237b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab1b783e6df94e521db12e75b25d6b8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5edb090b930c6f8ef8ea92ac51e73e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d763fd94867d3298df3da036d08e28e8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0628ea4d2068a3658976bdc58bbf489b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600512a9aa93228738fc9c55be9678f7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2129f8eb716de07d8b8ca01b5425ee8d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d43395d2502ab42ae293d71fb74efec139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e883d76721274e5f1da69914c5173f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a85ae8086fcf7baf6e4c44123422ce7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2439a13174d8aac89fcd9bfffb4fd4f3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364b1734f90e309ba32bcf9e9b478115143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b3d2569e3f40af4ef62438e8daafc9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f9ff99c0c01ec73561c51c10c4320d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8cad688dc29c022ffb824460ba58aa146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2e87ff28dadfdaf428e8e53808fd4e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e93673bb0e4dab07ddb01a9d7833e6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ef950f27bc0cc3b1637412db746bd4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad274d0a4cb4ccac2fefc08429f6b023150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d5e3c5ba0a6fb9a2adc85eab7323ce151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdcc7458021d95f9a94bc1be8e43d80152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ccafb77971aeef818f9c03c80be8c4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd0148218a6c4170c88491ee062009c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac67358d62f82cf055b946284dca2c3c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de228abc5ddab1c966a888fd387f03d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509e832df3132a8497027656a3662e88157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4c0c8f77c79df72ff14fdb08f7ad6e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb567fdb088412a06d57d2cddeeac17b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f97752364fadeb0fb73fcf0a8c0b8c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab1eea871037cd51355b48033d16179161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5248b9c5fa1d9ecf0bad467c8981e6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98756bfc718c4497e1530d7832cd2031163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b4e4a32f083c260b65dd3a5c32cc04164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbbf6c7829935be8d7bdad03b496f5f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf95d05cccec98fb419239f8af349819166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023d33b8a1ff02328f2219cf78ea8e99167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de26a4e46615878cf900060fa08b85d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcd96520b75f4f4b45fc873209f2a9e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a79ac47d721684bf4aed1d431894cc1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934b6ab0b62beb9988805a0c4dbce367171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79207ee9ec4eeceb1d9f4c37cf84cef8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2db44479999ba9ba567ba00aaa8e0f6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd1b9a913a0fc8bafe5f2d4d8d8aa65174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c5d6e3e614b1f705465fa288a9ba99175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da21bb7eba838bfd8c869c0e07453f11176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5626afad26f31dc81b50e9971f25e3bf177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdfdd4d6a6ce5781664b776bcb2357a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad572f8456fd192e238bd284e1cdb394179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6fd66731b8d6b5e6bb939774ba4898180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845f995263f3b290268e4a6aa44717a2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f76d507edf34845a7ef2ebb776dd1eb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad03cec5eee4c2697b0804b18bdf6fc2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e61a0935446a82c03ba63dd607aecc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879f2e0a0194c8f1214b1f814e51bc19185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d9e06c88f8729a29a1cbecfcc2ea43186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1cee51161781076032783e1760b981187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219987f85787af34a9ba363da6da82c8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78119d9fe80630dfe4cfd77ee4324692189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca4e9b4808ab95d826502b061cd1d82190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d6b919d7318161797ae4f16c72498c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959f2b0a8b492f20615712597c48494a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2ed4532759c5f38f43f8ea956e69d6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a620f182f9a7ab2fe1959b1c5a62ab194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070bd54c4014fcdd03050aa578035603195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb3c437eda74c66d9a424d2cca6247a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d190b456d4a1cc2a3fd4b03fc46567197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbb0cd672b726256f8e5fb56d0b113c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315dea2bf39567a1f4f5ff6e118c4cc9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24980332ab7eb5a570fd0f10a29ee565200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf19ebbdcc78421336feb56dbad2b01201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8688a59e0bce8a5412948fca0d4c60a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691439e7e12727c00a02df82b62f8290203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce98b0a06f3116613ff5e0a8e6a7a792204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff80685a997795d56a81d6808f6742ef205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79a76e755b35ba0e1ad243a953198a5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e841d04fd69f0cae9487989eef7f8ca207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b47500706e656c2a168c61eae7e3548208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7333ff53e95b46fbc15ec5d87adaff4f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca002a9963a5e22129357f792a24771c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3da69ec269f609f6bf7e38c653aff1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8b21765152ae0c75d708489c0819d7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f349dc52b405e5949e5e29259df4f183213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be206df5a19dc58e5cd6e2e6d0ff5b6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deb58653ad2cc7fcf9a06dc237114fc215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6839c8e045f99ffa1da08db9081926e9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d4c32243c41ff51610e89daf338fae217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9892cf4f0e473b426a1fecec9c869115218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ededecff62730872b9e6ac0449951bde219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543aeabd9a669f0d58abb81df346ac24220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2694126345091fce08c5071049b36dd221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f36d6fc2bb3c94f9d6e7f4848bf0e50222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845867112c0abb371c88d6bbb882f17e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a905e39ebfa0823fa7a493255a340a1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00bc2ead9247a644e179e7967c41d15225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d6834c44208885ce68c5b415226642226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41f729b4b84848ae7a18fd38985c38c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df60adebab73fd28eb6ecaa763ab7cf228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9c69d7c4d70c084cd41181f16268ee229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ba136ea748978e05b7e431530fb72b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa81973fb40fefdab65c585442e0b3b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fd0f17748842f68ce18f9b3a83ee1b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f792289a1dd1a490c473f9418358629c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd1c0df772a3d5741897b39a6b343e8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8bf9570a332a97a6725d2abf2a31e9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fb41fadc15b469024daa8f53a97778236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580bfad6a079030f2e452349f59be327237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9754219d62608dba3e9cddcad81dfc67238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7560335c373bc3f71bbf64efa6ad9e8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39157d489fb5d59c23f2193766b1cc16240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f43da975f9127b7f2b9e838fe3324fb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770cd565d46769a59cedaf9c94163124242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb54d234b0fc2181aad28bbea8e72d6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998afb83ca2d8d640fb6e3410a90aeb6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cf9737a0f6c7bd718016ddba072ca2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb566461e88c01da106bd8fb51f4842246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d685a5383d0c2b7a002e5af5eed8748d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45209ca557ec3116c2ec4ebe3791a00a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e119897d292607f651540c5997ca6470249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b8a1a9934a3458eda7ced60ed8c28b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3dd6c796625f1da2f262fb33105a10251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd39a634708180ea8f9c1324e26d9c1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79ed2955df0ef2d1a6c784a07d1f066253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d506613ff87b176c156ad9bbcbb338e0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dcdbe2be64ac07e2c0faeea70ebdab255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cb5405da2ac569236acfd36324c098256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d67fe4bc74decc2a13819f6071862fb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c05736a9dce42a11c87605be699746258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941f9226209527a5884b7b5208d166fb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50153b8efd1e232b7de793a005c8e232260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877737ad50350db9a85c56a3edee090e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42093ef478ec53e5140804522c1e7b44262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a794edbb08c8c35f91e42060af95b96263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8c0c05f88b13129c69ca6323ff6ebb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b708ac3f19dff8699ed2d28c389b84265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd021cf25911d87dff93e4c3cbaba522266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16111dac4203e910d065600e39866fc0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839b6e8f9b67620fc20bc3b550e1b15c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e313263a9792f57b1637dc08ec4834d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2740ab03ebb7f405b572b74c28b2cdf2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee71357f3f850bb637f6a43ca937ad1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cce7831552003aa6a8ed2343eca6ce272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56aef99faa9d95ca0db73f7f58c3b1d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d2495b06edb2ebec5f2ec5d635e957274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b702d61b9072d04bd8a675997b196046275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2966abb7aae38f5a51a9038f8eb847276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e1e9c5fbfb3a47aa0444cda9bc9173277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f59ffcd17e4faa235bebdd58b7f20e1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3e6cf001a082f618dc1b16704cd190279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a4d1a451c2916b721d5920e00e115d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3846e92a1f5c8c20e2a4697864efaca281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a66ba941f5456432c309d1626349797282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d67c3119f58e525b54e12d7faa9d226283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f6c52c0afac13ce06f0703aace7538284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92108bf5544097329c8a794fc49e89d4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3801d61a7a6e71d7fc5caa1554385e5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0b81ebb2e140ea1d1c5ac40d78a438287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027b93cea328a957cba5550acb7534e5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ed505831850ed8ec5fef50ef9f86b9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafac558ce87a975602e33c27550fdbd290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5360674598725da29d56a9644cfde0c5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9664ccebbf85a99bc34d33a7476923292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde2546144ee9a6b4ebf55928d9cc88c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd3cadaff5f9f27abe2874a5bf4c60f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782016f5b612cda264b21c19352ea5bd295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e62b3799419acd7a646981b49127cdb296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49dce362c7fab9c9f9ba6675e7e65c4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b6893693ce7e12569c4d8485f622e9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea2743b728002cb178823d699f71855299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4222dbfaf3645e0a14867ab9eb90b60c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0685c405e9b21e8c71ca250509dae7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f930c5c48ab4de984f4426aa2e5c3b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5d416258d6f5d003865930ef3e2155303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7e5924bab13a8dab7f915a22fcc62e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717808a92b997e8a8054ea96f6955a52305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ade46caa2cadda55b3584ede3e13dfa306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31ed2ec8170b5294b112fd09e578bee307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6311b6efca83829ab84956c66cfedd6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a036500b84ada1c78c4cff69b75d6b46309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1220f394afbb595ddd1968b9b0f5e0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0323d0fbaab31af2a38b7e43e5e7ca17311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230599a0fc51185c2e7ee9a7008735cf312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282f8ba34dc402a05fd8f02a8153ce94313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9dd2ded9a94f847e205f035560c552314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10adfcfbff73814bf6bb62b9c91f27c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0285f875286d953ceeefdb4bf98f8df0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a51b32919d9ac41f8925cdccf77083317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0814811988f4370f9d3ed6c423ccebfe318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fc96201a4f2b55122bf82cec100cc1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662670cbae44cbd4e14bf8f2ad92412b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0969ec27d0221a9079842a63e264a9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edbc744a611549a88f2a69d41226bbe322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73e96a07f4cde107da298c13ecad99f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48100a7a8b847947bad76a58af449689324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adefd53e431bfcc295d10d2dc20b9577325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b403377ca5252c9b76dd917ba7234d2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fb07cc2fa85dff02189f999646e60a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25528f54fc1e188100cf20e507b32808328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12762d8770462c5048c30433468fb495329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57df814a24fd04bce99f09b1d6f1509c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83da6c70fd86eb4d95dcecdc6d0c43f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fbbd8ba7cce9a2b623336f01685553332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd977c472ccf4d9b8391ffadb689f90333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c3dda80c05a8054d585ae90d093fa3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f25000f35de95a76e12685a811d9445335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83c292e6d5ed0b74e60e7e765d77c04336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebc0ed8c0fce56f0edde2efdd236846337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486826149db49983082d9383cabb0989338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e16a252c8efac7f4850d33cfcd9dc4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec66ff67e037fae1114c2f3e05ae107a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed94e14d37ce4ce18d00844416101c8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb6e0a96e215cae970d2ab9024888e1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f6d5a16cd23a4298d2362c3d0dc944343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1868b5e43718ae33c1e0514c37f0e37d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7d098232a1e563faf29ef5d14f296e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d6e16b2aae8c0ad0a7d5e5c9cae176346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb12cb2fb30bce0e85c77134f4a2d0e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88342e7f29022a9e057dd94b041163e5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c03f9ecea6aad6e98fc351ed72b28f9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2d5f0ee06f92e4892f99bef93e1a75350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96357e214ea90e62073d4762e4568737351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d41d709e9aa9c5a1476bb8eed5aa6e3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8e801183d8894008713d82c25a4e3c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da593b35e657bdd5e5d624630f0fd40354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7035716ff3b6b572ee86a8ae38d87454355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35512d36e193d5617d8a312e03571185356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d84c78e99b55659ef5769870799f4e3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc64ea81a84235cadf4659963f12a3f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b62ee8e2f9c6c793af466b6cf8bcb2c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7118305228a4f2001519fcdf176bd792360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f665ca73fdbc2dafe145d9ac63b68a7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9457b8938bbcd05105ce4b104c90b184362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bdac2699c2ef11684d88dd9af0be04363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbab0ceb97ba641869eb776408fe79fc364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bf0f347943f4228d11e76434d4dfdf365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37fb6f7d25b981fc05c8861840c31ed366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a2cf7aa240f2bb0f966b21dc8efde7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6759bc10eea16a9ccc80a7cbe0310654368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9089c32e38706da4ec5dec274d376d1f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb6464c136728d8d51499082963fa3c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38309bd2e62fc5b2dca960d32f6be7bd371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30529451e75b9cdf8961aefebbe8956d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c2de9e6c53997fc631f423c69febf1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a9d177db26d2c0c25a13f7b5db443e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b62d67f226c7954abf0451c491b970375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbeb98d8f500a0b1788f571beb18011376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0b9dc7bf8c47475f551109ba512fb5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcf02c8d6ed6ce519f373765b0211b2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9354ba4be86e38def769550e61a875379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95071481a7340aafea31bfa3bddfd2aa380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ffa782a19134a8164f64506c47191d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a620d623999ab3c682c8a0e65c6f314b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8b16cf4619682ef469fa644017ccc6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f650640730366988ff27a11a9c1c8b5f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7adea2f57afbc0734b33942b49a2da0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86d1d71f43b7eb9ac1971ba295de9ed386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10afcbbc6d47be6a14fc15a551ed587387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e173de53c0a30907d9c0d5d8b0a3f2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e1ac3ce2161baaa32d8d4b01cca28d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d0cb1d335b6d2bcea959bc10cf852b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1b33a960f23bf908c1722375ec68ab391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f3e5b4713bd85c31ba44f8eca12aa8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e3a09de6bc69d94904a3d1d6f893fd393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba27d4e0c86f7d1d3dc25bf76126cbf394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5600821a04c8f4ad5f3faad97d2ed9a6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad9ee9643e7bd3322e092f9125728df396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc4f0c00cc836d18fa57e68d9fc5974397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7026b188fcb07fd47a91ca104d019343398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef8a211e0005d6cb83893b8b5a14b61399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e7399227537561007379760becf4b0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be9ef1016eb681d28eec74bccbe78de401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3772b119a9635868030ae2c161e9852d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9b435bbec1f41ae941d79f939bf6fc403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0793c812e350e0e85e38ab70e3007c7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a35b0b05775386d4bf7b7b715bc99a6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b95de669cb19856fd3b38f09545b4b5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466a09b41da31c3579e20a61f8edbe5b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc1e8d606f449d184cd0f49cfe19396408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce81d924412c0fc8d8b70de0a86bf0e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f206a957303cbf7da557320ae69392410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba1ed6923816402814beb33803dd73b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc02ad0481141dbd913a688efb0c76e5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770f8386dd18e1ed9d2fd461d383618f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6952cabd9d48874360e0695dcd6f34a2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c9fbc1b2ef3b2ad2e3f21092b39c64415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db02c4a966c610671352763a51e07195416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b4b97f293e9f044d5607b04e533b0d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0874a29fa88d5c15c831019217edd3d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6ffcbebd407837bf909611a69580cc419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d346485d4fdcc6f4d51d8bf77b50d9f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cc81958c9230224fad1af0fe4def89421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fba6046a6f78510ac47a9f118e58a9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaf77e6571cea5691e0db654b81b9d9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b78c57e15c1bb2e9c10adb4e0e5b9d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b247c6bef80f5ebf94512ea590ae08425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197095dfe4c45197c53760db8a80f02e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c252f49dd5297ae0b9b6afff2870ece427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b4cb69bc19d8fe298789c995ea4e37428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688f22a226d994fb2e80654cc8c6a0bd429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa52768f28ab8d693f318ab96845e6d2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a3f3eb07fa01e641016d80fc017471431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac381795367e7f4c5c7085b9cc55b075432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3a3a62cd5182c670de73bfe4959d49433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572d158af2ce500b5c6a464a40ba3254434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fa76a04be8934bf31d5e5c3085b88c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f855d5f193da81314af5a0e83e81bdbb436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eeefd3a1165c0b59b38095bb55eaee437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a45e4f2b70989cf194814881a4b54b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdb9e879abf717d0dcac9eaac9f82ed439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671467634178357300a35f850d21e8f9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397cff787f38678ff85b3535d057e1e7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cba08ae12b0d3a3944f637a51fc525442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e5e67a1b66a1d4a1dd6d3ffdf28129443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de07343ec607c83e415fe7ca4bd0053444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d910494fcc0709d90e6b91479f3b5d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8b2eb533bb19cbc2f2025126570f7b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405040a457dd22b87cfebb5486cca3bf447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31627dbc463e7eeca71aa1e6528bf38448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1405b91aa03ac70a824d7eed76d00e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6ac5cbac6b10144e50ca98b6951e3f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce07eac9dfb810071c6baa33ce0337d9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c27055ade46d038ef48d4571149f5e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e8dfc744ad08603160d6bc24c0d88c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20d70854aede7af23e871d9f67993dd454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a4b482df70c8a9b77168c52d2aeb18455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b16301234f7ce60ae152574633f624456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d110d66982448f873a71792b51aeb145457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def3500344b12f6266dcbc0902668c20458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d50603432eb0ab372cb388c3aa1635c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0838be8fbd177e41be11f59f56528b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e2bca8eb593205db97e8973eb211bd461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d5921261761b9aeee11be3087edeed462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5266776982d6265643a70b07f304b22463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1675c4d98cca539332b3626f0a23a11464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8140b41e7e9ac6953c4a2601568721465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36474c09586caa9bf7e3630cb7720a0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca00ca70812a13105e170660f77dc66a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774348a066f5935bde19cf8d7aeb71c8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51b8a00e490da2fc11b3e814c60ab1e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f01a877998f5cf6125fef1903ecf1a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49365eea62aeeb865df84022034b4363471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc562eb98166c1058ea390c794993e37472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e01ae9cfc7c3d096ad3b15f6290ae8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407ccbb1fafa2cf877271aab04d4cf8d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834a29c9a22e81bee8cde59d37629061475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b304ef958c91d72a3d9f0142d8c9db4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ab4d10cc14acd94f660495003c25a6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c669c6596020c7484e1b5012969e5df1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86f49258db31f99b2bcfc6f1340d147479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdd2d213ac36bd32c935884e84fd183480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd74b7b138fe58eb1b5f5343733da4f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c360924f921afaf893bf2df08b7007b9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19b4b20167c3a4e213a2e6c0ccbdaf9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7330cfb2cc6939a299133358e95962484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a360af59a4168d2b7944b6130109ad485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da13b9908f4335cf096216466551422e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe6e7eb781f878f03163135a2502940487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea839fc1c7d8ccd09277032575bdc47488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7a23cfcc062428e1cc71b36c7d0001489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f7e513db1ab8d4ac097ad66d01e42f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08df96cad18aa906b0367424c093cd7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b9a054b42b9c2eb75a91572c700ff2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e5e2165622d896de877069b6f6d3b7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92415e6885f25eac83c961643c1ef121494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9c5e53edbd668e132a617f09b83b2d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f917c47ddf9d34921e2d5b16f6aeed8c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4885c584f128d4058b39a6f7b251838e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b648f06a45050d7973b39540e80f215498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae4b9cb2b5895f6f1cd6e5985f7216d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db6a4203ef631145a3a591b93111846500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c4c42fb63a1b302e09be43c7abdbfe501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6316bc5407e23251e5e703788aae64d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd948ba7ad4fcb5b039018a33b21e25503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e9a63ada29dabd144255da9fb18261504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdafd877b2308b45b023936d62637ea505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168b5a13a8db6317ba05cd20b324a4b4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f206351cf3628aa496478845fc03eb7c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c678741ba6d18ef30774c830f9e9e7b7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9cd43c0779ebfd37e4749c5b4257df509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f13800c42d370c3920ce6b16ccaccde510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e062785c148058a27107a6f281fa2095511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcd2261d3d85ddae938db35d5d61649512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f12e64b150583757f4355bd8da2bb9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bee94f9d82816ec56427eb02b2fe3dc514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc090c3b82899d6743a2d386d4948871515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d245331f5cd91660860819a0911444516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c50e41696e05b6bf1b77ab3f608c6d2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3374fa794c162334b655d99615234f3e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af09c7b83e80aea000be8f814cb05c2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7203088b011e7d18bf5c1725706a4a02520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535924eafafcf7cf5c4c3d542f7eb295521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afe17db70a480187ec83e58cfaa0c0f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac11141f1ca677dbbfa40160f33b5b3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41c704494c7f0e5c039a74fac0fb686524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e42500c1cb28bb92393b1d02aaf3552525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734534662f9e737dca8de68f96b4165f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da536f6a2fa79790c5aa3f76d223bda527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e40b4004294e6b409bb6f5a7539122528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ae07a91c06bc4ebcc7624a8498025e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac87cb2bf524036f1e0523e97cef0f8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8d427c2c3acff311aa631e7fa74a9c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e5b3c5f82e9f6d19a18dd19e3fbabc532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e452589d7217a11c1395d89ba013d05a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6f8595a9dcf990bdb12f722b7e7677534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4a6d0b4fa7d68ef5754b400298e608535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0903da84f221cf69f8951c6c19de8deb536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cc2421a82bc807c1a6b7ed686a806a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c822fc18510e72e7459963beb4234e38538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ec51bb362fcd7e3b8392239e526a31539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6687a84debd0d4f0de7aba824262a52d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70b3c25b11577df4d0e5d3a1da57028541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc885c9769965d8bd357f845e80bcfcc542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36029c04f76e07a968d5509a49c5cf7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5107935451e5c7a7d06aa57fce8f4d33544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36570a0cc17a404d299136107520763545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1304a696ab5e20d92e04aa384cd78a27546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062b2d99a2dd81c928e49904c1236e0c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da03af6679591f68da2a0796bddaaca548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384e01ca4ac97f8102deffa0e091de48549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cd538ceacc4d7b6e0ee38b2d1a8828550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6178aa8f672d8269eaaf41fab014000551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c46e93794e4acaecbdc884960bae0de552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794d5dad728f861693c8da60fd1d9ab0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22710d8250ba7efd34fcce49acfe98c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7394c63a66b824024df93e2be197ce6f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f018ce69c3e42ec39dd0d6a63a6378556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dcf7f73f4d6a6ecb82f620e2760aec557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938558464f9fedd91e5b25f77e3f0f59558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a70a84525a3e01e5b32477856b8d748559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb47d317655b58413c8c00dcc98dc86560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f2c9594ac8124e62da083a6f2afbd6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d31da5b2cb645b4b64532840a96d6ed562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6431230abd94512f21075a49d039d6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609c41ceca048cb89c824f4c8172d6c8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca790eb2906cf87f822ee2cac6ea847565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee27ffea59da0dd61850622e64a66f56566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bea33e1cf54e93549b46f4a5a5140b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2ea81f0760f1b30030850fe5214341568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf49613375a2a5cb40276112d51eddec569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772bea0ad17db07159791444c335a242570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c094e3cf721d37c3c32fb70456ae43e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5388cd9f5c88a34c7ded3bf15b2f65572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>