--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dbe49634b70a38e1dd016e968b0ccb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cc8e76439df6cd8f30a5290a18321e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153cf36b807a6170617a510fadfd6a803.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d01badc736e7b18b1b4d0c61334e8b44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f6e95fb75ca42a0eab98bec606fbd45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ff79233d82f486fa5417e608ac73016.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe24ab7d9e946c8f464ad96b9bc2edca7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcf3b6d8dfea2d3f7a474786d9db0d58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae7ce25d40b875a8266d0abaa69b93e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cd7e49aa23db30701552ad002fec8d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0eaccff627a5653336f159eb3e774811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ec25398b01583718baa92cbcaf992e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a347ab9e0b1b7d69585f84528459cbcf13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc25c2b7b2ad9957edc0bc11d64b71814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e20ee5dd3fce74c636d14507bcbe5515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d6e823ed1c9a0dbf7839ad24beceb816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64864a86ccccd896ab50bf4291a52b817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9503f3c60c3283d808c05df8272f8f8a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e61ce61c05a9dbb28e68ac3559cca8519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0d7945dec7659f155df6323be407df20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e808fcf71890af9e8617e4fea3ff3021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d1f93cb9537a8ba73c450ebef5cd4522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8144d139ef7faa5b4b398883a60955223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fc57b9fbefba98e94b8f646a509cfa24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d657d8431cb8f7dc973141958c65fbbf25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d655a43f44587c208d79866edd470026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06be72306c7e0ae5b01936681579bc8f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96a8de5144ad4beef7d1a8ef3b520f128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dce228a2e326966edb6b1486772e7df29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c6f5f8ade3eebe7f0ace723b30e3b630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34151f7c45807f1bbdbae2307cb4460631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd210f0f542932a48462ec3a67077b632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8937579b7e632eb123955ab9e117fac233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc62801c0a7742b29f4443a452d7d0a934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613ff830d2521c6717c0125cfd6a2bab35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceabda0b513202218cb8ada4bcf09e636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2580e932888db8bffe2e790a21be146737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617b68a97baca80470452e0bbb5a399f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6efba3c0e078513e643e6e491fb57b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911f8be9de29bf2b734d3ec9d8942dcf40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7e8275a9c746e5e55e1a141d794f7641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62241d67ac5d0f1f7a936ce3a5a83be542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4e007ce2ae28d9d0e266d43918f8e443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17a66ce9b8767c0caaa92da9b47c9c044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3374316cbeaf480b007ff812c339e81c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78884d5dbbb3dfd71f3dff09115879f646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d892ebfb121c9e69fbc20925337f8b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cad7103b315f28fb2cf5c50a3b6ed7d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3083e7f81695b1de23c3b91adcf89449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5250fe6ab329d9e78c519dff745ad350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194e661a73bd1879e665f6bafa36f4cb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86bee9f4d8dacfcad7a26d78c84c25652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83673385f2a4583ac855b2b33b1ccd853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2ff6b0a0e4977d69e620717eb2593354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d13c9dccb0e66009033c406b43e88d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd7671d9e6ec7bcf3b06cd2645920dc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4207c308b09903749afe150e92da9c057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb47d7d5c5b4e361c18b2b01f114c46858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc50c665f2bc9320cfcb228379ccd6359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937b5c5f98e4f04bcf053cf61b3058ab60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b691d171de16c58b21e7b3322b7858c461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5f8c4670fd366d975692d6aa66da9c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8348135ed230dcc2ab701fa630f9c16563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc70ec2452fa5da5161658aadf00aca64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a88c91860037b4acfa01da0b542e20765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb27cb8be138526d830226bf0ed69d8b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3049133b1fa741e5f21ada4aeead899067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d5c15c82decc57c6de14cabf01472a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cd7ea74786cefcbde33496e466014869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2563f19cddaa33ae099f331d02de5dcd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1f0c01fed6550c65ce7697a03086bc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20235f2a3b3defe01dc71acb3399485372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc0acb932767c0a6350f4b3f9ba211d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4286f9422216aabad5c63bdebc819c274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812e7781ee584b0d61646dce1b60a2a975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e5d953e4fa62e0c7b187c1c64e40a076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9f0b7f330f6994d7e15cbae77c1c7c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a10a85ddb37652aca9969e3126b3e278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76039a3d1ca57d588be69c6d1cdf7f9479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd59a2ee80ad716cea9e1c45e8961ce80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9d914837e738feeef76430be83930681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3b63768620bfea5117bab28c35f87382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3dc0c2a969637e2af81fbaa1f9d9e383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a59c39e02982c2e0d56b38afef043a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6995eb2f4e1570e641666693b6c74d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0952806b3454fe90620a9e4b3b3d828e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481926fe57e15d12006582e25e8dd51a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4258b0bdc96f98a1f0d2abba476f395f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1350876e7e7339a009548feafae96689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20b8ff510961279978f8dc17775cc4390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14780d60244d1c0c632ff64bd4bdca291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203a369dbed148dd021fcb59aac8d78792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d290975a8ad615a359221db5b4d25593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ebbcc7b4da197302eb2e92df470aae94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62048e968bc33a4580e1474017d90cc495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b83f9fea40b4cfff007f0efe3f9134d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295687c8360519bbd8ba9af27f3147fb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76aa0a47747d75c6f54637c6d64a83d498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e4b9eac09f3642911c152332765ad599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fec1ad66d44dccff466757143ba742100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8963448e28a6da2cc8d0328c807784d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191b0a0a254a26449c6f4fa56dec6ed4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec22b27f86a8adb1e5d8b2ea2a0b4a5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cec2d47a69a294574676cdbfb024c75104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af1249c4569a1816a018b1d914829d7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3da6efe556175f5298e9e370476e19106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b1caa1aa6674fe39a98d76e4e2c49c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11f8ff2a31599d37b5a679455482cc1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbf323212957248f9271ee4a6728ca1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99db0b606f625ade65fea31a26315c9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c68ae9777dcf3e17dc2c392138e860111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2409c73901de081ad873da141606f96112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2730b905066c65c66645120baac9898d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d5056648ea36298302d8cef5e84e19114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5795c0491789f5dab96d70dbfd46d9d2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c031c385f9a3a39bdb5437ff6acccd7d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4385b93dbbfb04985ea309085fe980117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa019a9e9da76e8122edbf47de862f9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127d12006760ff3f92f47d68564ffaf3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb23cca5bfa4502ce75a20bd20848b7b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78f8f771ba76d1ad22436f6249e4bb8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e37ee2a2443a33c730ff2bd070e456b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cfcc3994537a87b4cbd5fd5c6937c9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7908a2fc717ec02b30a55e1d7f50dca124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ae10fa067d77e51c1fc5a8c89bcc95125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06f79c7d897c20d2b0b6f783aa3621f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff10734e860397469badda6f1a0ef6f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c366df65800fcbf2863a6a027e62671128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f032abcbe11532075624b712bc3cde1d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e9acbed6f56e3d268ef03a271b87d9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fda9b8c51a4426401cc6a48d0d9cefb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8d992e0b966384c239507412c00bc7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2c56cfef1d6c9083551f21dcbbc012133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca3aba8afcc8d75bb9585edb823f0f5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a4f61d2730af5a62ab831ab790c92f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589e1bf3efa0b950722e68c7646c6c0c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af18d97ffbb649ca28842a01d1305d36137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f6e4f266f6f51393827e2524a32aeb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632dfe6268984ddac06c76f31a99b5bd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b168f2603a69149c3dff58a9ca766d18140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b426ff558e0a73c34e01146bbb2b5e7a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fb27c1906c070bb607690763b960da142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2490266d1bb7232fcb7a8fb20101e324143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0d5616b27fa564ccee31f60b0ce68b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42549d2ed511436fa42b45dc6b8a61aa145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea84614cc8f1ab084a67cf16179b77a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c6dc653e263e938ca22017a8b931c3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e094d895e93d2ea1520ec1ab78d317148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab35ba76221cc8e530b9d3cf22103b9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fd3c10ad419a674ba5f87d323fd68d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aee5027a4242945fe2b55f4caa0ef4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c1103485c70d86951e59c56998e2bd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0b7b5e5c9f4ef6b85e13a5536d7bc4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c36ec12ca1556a175bc491174e33365154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87dfdde6ff872fec29c76cd99a62a24155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d99dce83dbac308d217fce8425a89e9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aae1e2e489cf6e838d33820e4fbb45a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c141d8cdc6978caf1bb0df6fb3d14dc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6472b166b96ab4b0cbbedc35d034fa1f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efdd30a1fdf0ba409ccab0db699add7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401ad750948649cf74e18fc92b5b939b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a56abacf4e99d2075992bb56f68ef2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0355402fd236c2743778e5776258e63163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e321c753b663f56d36dead18ea164049164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728ef085166badfe4d5cb0f5e9ce9d7b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbe12c2a164d00564af0a1b46bc3fbf166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b87a0feb6f600c89930909679b53bfe167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b748e6cb4f6426b05fea12e9049b577c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9149f7dbbbf37895497422afdcb42834169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d27d16501e12687bf147acd26b2b072170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f61f68e8459c554e19683d4c735a220171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141aa4d90c31c69da3e1f35e23665d9e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229db588418ae40d2df4d4c26625fbf2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4502ed98ca42d507257a67e2d6b75d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc9aa601745171b4d2279cbe4b006b2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239e120fe50284e03072c449be0907d7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a05222459ea43f6b4fe0d3ddcdd1cb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3549e497b05443ced8d7427ba8383a1f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6475a5cf0998a8af477b9011216e8d56179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b321bda20ccff25cbd93fbd8a2ec620180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7bd0aa6533045c3ec61753d8ff58a1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f28a2a6f477df6bd0102c42672585d4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ca6647512ece5dc3ee89a281183e81183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0590735f7b9c2128ba14e9b8c3bb68184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e203f39615a5a1c5733997a2ede6ed5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4ff316cb6560cd00ad3a5661f6d967186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b4fd6be1c534cc3752f27b38315770187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aac7e229b134e5c1364ad234de393e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c04063efeaa2ba1bd21a2208483b6b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9990e94bb7cb0fbf8bffe3ad2d467642190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0714c6ce59698b2f6dc0fec3304bd2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552288f4d6e9d3565fb1ca4234fc4cfa192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3385c832d8e54a1fa504d4c1066499f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33de8e7857d274f7cfa0110ce238ef6a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c366cded7018053cab3e41c3ee358e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0513c4ab90f681a608920b6c692db4f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fb5b89f5896bb796829ab3f01861ba197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454fe6fcf112895f3b6b90ffc2ab9f2a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b768992eac920d763a8fcb0f6da4593199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d5d4a701c29cd45eaa204651f8aa78200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1c4ec26a5734fcd31161de291c779d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602e59272f093a2217adc5e618d6ea07202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285564c808eedef6029ec8f0bd68030e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd822dc44f3a779bb03d0692920ecf6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d046c3816547c7eb38e5969b274baa2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346266a4717819ed04d1ffc694ebe09a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ce202966809647a012c30c37d095ca207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729a4d729f69984fcf9fca9cbd768d5c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bcead150c9ad97b7045646d9d9004e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d36bc09eea049ab0c3f46ffbabd710210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfba454fe65eebfbcbdf82f3e4fa0a5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70af7a7ea976f58ddabe072f096604d6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c987dc995304a02b9d3d0f87f35cb67213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f82f6bf9f6ea46322c394c3f302dc9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd7a328111f473fa862cd42b9ccd65a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84180f3efd3a500af095d441220e34b5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfe15115a5280d4a38bb3c11c950eaa217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce0abbd368658f798d28479eabeee5f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656be8d2e25549d2311192d25a688e9c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2263846ca5f4d7ad33e3c8d0aeb3d72a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72262ca4497c2065bffe0881cedfa18a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f76b2de67aad0e822b535976a3d222222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2922bbd21c9e6a381133348314c5d3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6615930962a0e69d2636d86697c89ea1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9869af5e3b3dcef76ddf9ea2e31ac3b0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5dc0b7d6663d376c7b1e163498c808226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1763947a5a49df32c9ed6ffd80ed3a61227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adf18b874e1890ea067ca0ec9ed9a51228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c766f45b3764b09581afdb278f0370d8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e4dcc49e962a23161c5ea50eab89ca230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a95367c77df1cfd5d51f62dc110e9e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfce363c134211254cd52c3434db20b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f7c1f6afdd802a30b0db4aa18618a1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75f5ec41746e298c9c430e08a8212c6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee111d3d06a0e04ad03302d7bf88234235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70a30cca0248c3e61d7dc6e2e8fcc0c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bf7fcd4d42f6ffd901ac1c207c3c24237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264ada8b68edd5b5085920ef25664dd0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d35568cc1394e3a3c7e8a3be5280cae239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af82fbed60c25aff2a4396aaba16244d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d6e518bee157ba153e1e1dc85b5ede241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaadd989400bddbe1c026d5a61669c9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374e760815b1a1dbb1272ea1caa9ddb4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162939b1eb0783e291b068513a703a10244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324ff13571f6b7df25fb0705cdf7b3be245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5e4849fb4251441348b1cab7592b19246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca49310a5be89f30fccaf030a2f3200247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e885d28f400ac8f752d1f90c669894248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1e5f2369f7c36ad415e36d61b56a19249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3952e1618d55168e86a8e684703b46c5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a4c48a6d1ec47e23c84a3905acfa68251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3109377f56a0bb7464909774db4820252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb9ae9ea17d2c266e6d66cd1ceebff1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4687cc4b10a0d61b3b5e8630143b7a1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc56cf7423194ae18c10bf2e12a1646255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db009555c9839d83caf61824e01ea665256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79eb64af672ad3f3ac06a10fabb63a2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b60aad97687338acfadd207e3682c28258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39df4ab7331226353ae9caa2ce43d413259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d30817da1fbf7c38e6d0a55f2a274ab260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998f74c60b09e2204e0de1660cbda79f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd0e68afb97fe025bf8a85128470631262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cf2a4343c6282cd7c2a14ee013bfee263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b225a3b14fc30be64e2cd9020bac50b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ae55cc02d6f104e3339d027c049e3d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f607dbc8e709cd024a45f1148dc037d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb623ec844a876e2fa719eb9b27b353267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475abf1028baec381f6b631ea69dc19a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd60d03ee068a3ba7691595e81f6789c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02f4eb5cf6b1b17425603fc47898a53270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a978fda3700d3625b5b2c300b5429a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcafd1dddde1ded235a1e8c2f63026d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5d8415b4f2626dca51c5ff9c600b64273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef76f0429c461c1ab69c51677c8bc90274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e369d1bc5618c868026e0c7a53567f4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4255561e4c7dbe8b15c93dd60fdf38276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dd22a6a8dc7472ba92ed41f3b0ca9d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670ace4dbc3b3e12b3833f81cba5d6c4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b4a924bcac27ed53d5aca74261e0f9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe72a773321905a57aee2a76e923d75280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f53800e0b29d343f3ad8d37717784ba281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa8241852e0099b21a390057cbb598b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d0265821794de8bf82e50bf4020e01283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbefa6487f89f746dfc02d4c7fceb930284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cac4f5da25e1dec0f39c0e245e4072c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891f014b5fd9f1fe0c042ab9aac5685c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3993b55e9e83f9cf0357fc928645c9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b49d1ea4c6989ad618cf4480aa0b742288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6ee66e2898f52cdd8410883b5c8eb6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccee59bfc1ed66e1bc3eac141fe27c5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc7e8ab9a88623b51a803fd6b871431291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f946d504cc9db40a28e048d900e27cc9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9646b9564b00a8e4413dbc09ec7c073293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d535c0a9e1684e6f6fe70f40357f3990294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf54569523d2bec32fb917a7d56c3a8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4d91ade1c1445971afd6459de3796b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aaee581839b7ecbf305c64330d8ae2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3803b8f9c5c25bca3c37240e475c4a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f0393726c1465bd093226ae9dba85a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ce4d4f70505a29614e73d1264d9830300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2f724d29db8c73c7461eddc9eb4734301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce635c472ed933d15c737576a95a081b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a163058ced94deb65ff161da8fa5c75303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e81f611ca4ff385bb336ff67e8895d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b383a3e794b37e86abbf5d84311e9fc305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4413b5b08b7bf6a265a752237a68305e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdad5641538f2f6372dcfc4b73b4163307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bba434b15a4def2605cdb3e8f8f7d2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48032e93e79b469fbf9a735178daa74f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe39fb2c0ce671d4e8eaef5013e28a0a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfa5f9bd27b5b865add5d522da0bc3c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b22a429da1dade38adfb4fa408ed43312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa490cfc12528dcd0ed3bb48456b9d0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e162fc6f6c94520f04e1c155aea5bc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1ade292805e2d84e914ba52a50a281315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b282bb7bc5990e93386f8918c841cf78316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cfe4234cacece08ef39a31cf771de8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3828edd04f9a51f4ab1c59b5ecd4467a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8722f051a623da651e58c13c461720319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0deca0154df2580eb4cdaf94a7625d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133ee8db1685e962a56d309ee0bcf01f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27555c40a1b8d293956d9d947703f533322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df22795bcdbb3312940fde832ae78faf323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0288d8e6ff33b37815eb55263bf96b53324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7200d39ccca0b89c2d46894d86d13a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9603243da5be1286596bb5df6fa27ec326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc80e56f257c4202a9183b2de2ab583327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7066d07a8cb399e40cc188303e6ab3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4b4af904c97ff33d16b84825d2b312329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9aeebe92b8892c543b006e4090fd93330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53c40d0eda9204c5acddf073530a400331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a1914161ded814f24e230efa4124a8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c331429ec8eb768fcc3fb8a2d9a887f6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b67a0da5103e1035ff76192b8977a3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d629e8ce344d586ee6cc9896994546fe335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6575dce08d2187adba00e626f790b7a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8e809f0e3d1bb0a949d350ec53a18d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6bb483b037154b663e9c1e7164ea69338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c01a3e6dbb3949f0a474c90a19d461339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408b25b187f4692311be367599a1c65d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1112f7f0c02968721dd067929d3764a5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed91d9a30fcd8fc8119d6dae9b4bdab342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8434fced8b5f7055ed333821865a9e3c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f40d64ca6020d567135596f0443b61344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362a5a7c6d93c92e297faf02946b0f7a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89047c9c9355828a827375b43a7e0e0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f0879be3f1d38dafeb6767670a21f9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52057b7885faba2733dcfe5e10dd078b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48c6f17b1833c320d5470969d4d42a2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faf855312726706e984f7b62b53ed58350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ae8c5bba7844e23315a480d9d0f072351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c8f2838749137eb0ce9cac0fb67957352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362d7852eff46b01a5b0c7c2415478e7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dad76cd7b21374bbe08a8552f114c9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7decb2ba273d0da19ccad3c1303b0786355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec49b8fb6879446550436a0c02494ac6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2c1c0a825563f347e9bed96b3aa732357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4befd7f3d03bb60345ce2a008cb7237e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0239f5e563d8485d71d0c99e14ff57359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab42fac71b0332cca273070b7bbdf0ef360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7510236f8ed4c14e2586009aec5316361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302a0890d86ace5476308899c3e633db362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6ad5ed77d0bb4d430d34e4029bc4c4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a29aa62a46e6017a4b0c9c37fa6afc3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764c6c5e6b954fed9c22d66c3716d62b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78adde933207c018a1d8074ed439ca3f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ed39c6c0587385156de796e7b8f4d4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e8b98e4154c5cc7b2e6e300fae95ad368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fd27c0ffbed30aaff9c413abc0b60f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5649a919bc36ffeac4f5c207a2cf4d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd643514f417cf0a7ad87f3eb8d227f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4c82702dbdfcfcc72176f4152fbf5d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eebf2eb471953eb3fb54180256b552c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61373584483c6630b5dfc3a5e970ff60374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641383d69a5fee6d8ee0c6f444b33da0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef6919a120128ef81cf2415aca43880376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c589089ae781217028aa6006912e859c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77c59273dce606e1c69550f3cf38fc9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee6a267ea48ef7faac77a66815f3e03379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87abab9b372f3727ac8f675b731a22a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a048e6b92899469fa9090af67fc05816381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da59c3bd38c33d85987bc3512c34204b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ece00a58dec1d331ed62e80ccb1fd2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be720415a47c78e66498d2ef509874dc384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2b4a4ccbcd7a54f63737f845d08265385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50ef23b869b70fb7bd4bf0ab6fc1cf9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736f428c130a849e86545edf4314b613387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d296738a510faa9786391f19f676dc86388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62feb02ba972ceeba0abb2ea79fc70c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863bbe70116471cab1b47ba2e34624d0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d110a9c12ba0753ba06f381cefcde3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb88a7afbba237aff26804b3d5c10eb392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8fc70644d8a4f2042fa2850b03b86e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ade43743a2a173b15b781fcbc3fc610394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39fa68b2a0d7cbe0b437780877b14e0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c31155bff66d8c25940c48ebd2fec07396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399a1585d558225f981c590b55cf3e06397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e167ccb7a876054f8ca8cb27bec61714398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d14d8d071ef69175fb3021585d9e5a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb910bef83082e872d08f0e1a4a9bd28400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcb19f10e8f5255951de0a9b097e54b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32584213de232f17bfe771aeb98838eb402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cea23834711810fcbe09a8d0dae63a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8df00d0317072dab0f1061bda0d1f1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec43cd572076e903becbd0873aa4932f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e5d9befc5adddb2a7f56d44712dd33406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b174401e0e3f77166a5a23f1ffe50c85407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72a2cb9950f04fcdf40901632171863408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd24887f67c482a7bdd5495e25f80810409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a2e4373006166259a581548ca9f9c3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7250688b980fc58ec4ecc4a0671947ea411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22f883607e3bdc6af1493f78736c0a1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6927dd1f9c07c4b1636498d541f94c6c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafa5bd15ce58b5c2a082b0353d807a6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cd5e097a4d1b04047cef9b8169e8ee415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f58ce38ed4efbefa968b946a327b987416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744b7e37e53653ea60cbd0e94605d57d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa71c39e677012f196e9a7e692bbe9dd418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e8188e77344d05243414b624d529fa419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95adf52ec809f0c2670ded45c752a774420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0c2996573b895f17932d36927c6e4e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd54cef21800c01217f801bbc1096fa422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6052fbc4d47d63f7cc5c1b12b6a4dc80423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c0b367595cc04ddafd7668be8c7254424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1784debd27a859f7d0db517795f5fe44425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa87d40219c42664836c62c0f0b0007426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea590041cb1b511cdc920c018be6098427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6736d40e47a3cab3c466440b1b475d33428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0813d7542d1cc80fbcf39ca43040be98429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588a7468e921a075d509e750c29e4c25430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038f5e414384672da1b388a0481f0fcc431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174027c0dc82d15c04186675f6df4139432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c14268e06c8f7e3987ebe7ad5ec3e16433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b20dd55fac846fedfca879d13c49fe3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5098253ca735cee20fb302a6cabc09435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743af0da3536f8a8e2fee382b14d643d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d442b740e71b66977fe30d140fe15d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d010b8d68133ff48ad5f401a7830046c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f50e428cdb240d38ea1bd82c4961b37439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c04114d86c1ae53ade1b6aa8d03a3a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2ef9690239a1077085a5d9630fa4d4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d736f462f549e1fc71839e7903ba28442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084591b622f228520e81b8262ef4ee7c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5af9f75784cfd1c97c2ea839a2d40ec444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9401db6f9aee8403d7673b3738901874445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcddcf0614768539a850b9ab96779831446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b447bd79d8d66e95b82f33feb1aa41ee447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2b7d53f687a71b8981ebe5623d442f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b0cea0077aab7d3bcdbd9bb3a754aa449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191a53084fa3fca056319d4be36ec926450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6971e09bfe6379ce755a63735609d101451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2209dbce42ac381b56aae4b370dd999e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6350a63a8503259ecadb71201e41140c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c827b28127a87c338cbc7bd404a4550454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902d5cbe1ad91741aa42d7cb29e3a1c6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e438c1ed40bf07d8e11c530bb1c4ed32456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db4a43b31678d7169cec48d8a7b005f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecdd5ead7e3e164aa37d2443b95e622458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff86835587083ef038fbb2ed0e6b923459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db81491d3b54f3ae3f5d467e4703e2ac460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38a7eb71c3de7347a65714fbe8dbcc8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2613cad821dd7648bbe36213f308d28462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec94f3af5d7803395303963040ec0cff463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85a408d1600ab7b585fb8e7e05f72a9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bc5eb175595ef3602d72bb503cc6f7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb6dbe2778b2a866fb00b302873bceb466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1096fe371b74aa1868413ad012584b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bea2978c15eb1eadca3a72d7aa1757468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70347bb91050714d59b4369f58f2a34469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beddd05348d8a8f9b81609128f4390d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64cdbd3e49fbd5a9c9dfc7803fbb5eb471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9779da6c4292d9f9d5bd3c7f5f3cf8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b39cd163551af30f9922ad0fe081d1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a768d27363ead65fdfce50d0a3430ef4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da1f741311a0ca8b11b0c5e21c93770475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd8c5f4cac0107b035bd3932fd2a99b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424eddb998771ded12ae71d0644802ae477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b7abe29734290668a34e819013c1f5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065e60581f0da250167cac7d220d1429479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07620f9a33d4911a0e4b9614f1086acb480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aed6df5765e233604d6e876d6aff568481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf19e7b8cdd4da38524b227418fc9c75482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822763ca8951b089278959e4141792e0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8089cfd1711d90bdb98b714f041760a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e58d47415f59574c0a7ec099701a7d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5df96fa95c584dad461513cd0054028486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761d5dfe7708fc9908f8779d3ede69f4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc58dc0000fbeead906c7647a3f0c36488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494a24a75422d3edb2f50cd5433f7835489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c1b9e45fd8d478e9f862f2dcfc0fb5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a370e771f6db726bd14b0e552c21255491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd766fb95af8b8284e8286129b17b60492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c880d7271b7acd11e9660ce98563fd493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d32e438694a2ee847c537094879859494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e7894761c994f2e1380db9e214e893495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e873dc29dd21ca5292f638d08104b424496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1f1bce155ecbae67b13055775aba8d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb68018ae30c23f24b70780f6f12d18b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa4ed7c4a82fae649a16989b05195f4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911baa8b5c3d92422cd8cfc82a87580d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29ac13ac67566397c95598a99c126f9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6cba602873e38ddf8d07e0c295c4f6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8386e54f6871cac888341e23c626f22503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9396154976359527ff92a4c960a83f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef49afcff27b07ac52259a606c03ae49505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b50cfc0818b4ab8aaa0567bd346609506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a652475006c889bf4b0f684a5ea6ac04507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5557e68ce89d02f6f942ea00ee54f01508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacdacca8e8a36cccf58d957b5c2a4b3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb56f2ec97d945eb1b0ad4473170a2b3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99b09ca51ab8227bb2579e8575b0b34511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d76ae680309eb47390d58575c0051e2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a359d2377dd44cd87d5173ce1532ad513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4489386e5d2f3727975a65c2704f79ee514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbf0017bce9b798f90627faf36a8f57515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a06f961eb375b333b7aef964af5022516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d522e19f36029f2ac3a610a2725209517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667db6e3beae0f9ded35e06702d1a749518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d1e58ad14581236008ed7cf9dcb45a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a308cd7dcb34b2971a25faa018b342520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6e0589a961fb0015ba50bddd56c2ca521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbd6efab8fa73939c467c07f537c581522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d3b4c3e1834bd390b1684a5d687fff523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba7a46f1a679f9e9698f4f8b4c01ee1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d63efbcc13cb1f23dbc1b07d9e8742b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84bd1996135c0b777552e997a48a75a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdc4a5266e2ac23d65ea3cd218c6e60527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553a6c3cfd5f93e1bb0cfc9738df681c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af9dd7c0a683241ebb43883cb034483529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cca8bf8bbdd4b953e10b3a19312b7e9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9bad6150427db7fef2ac4ba4b99eed531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f248070bf6644d320edf7fa163c482532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c282ccd3b8ba05e27fb75ff4551a12ca533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7101d48243e972e5ed4bb6d431968165534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d68e40240dcf62102aa0142b932407f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f2b290ed9bebea8424ed27828fe9f8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1ba52c414f415ef8fbdcd10c4fefd2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670f695eff2a49b02e29d7c7ea4b226c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6088e154f54d43e0e6ff726545173b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e25ae72a40aef6c25ecc9b4f7684be540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76314bceed8a2356c5505b066aa493e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3322e5a92ff071501ad34a03bfc9fddd542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf4dab998c86ddba3cc1b7d7f595590543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8e2aaed4076b10b6e4e70e42de0b72544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415297f6f3156e0a0f2c2f9b93673aa2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f3232d07be6ed1d0d58e318fe93579546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4108e9fd7885dd683165c0291e6c7d2e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b26c90cf9bc9ad8b77f73c354b84fd548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1425705d9885618a88c9bafce73bfe46549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76991b1df03163f823c1827070c0ee19550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcbd36c33abe8922c12d5c688aea1a1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8ea9b32dc8873cf3aa83880ce153c1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5247ace1e2a7f76808401a228e18992553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62146cc2db95b976dd7e86ab8a8e914c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716289f71cb81a4d187c392c466fb878555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c2ec7a47c00af310ea0a8c30ec82ad556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafb62c62d837cacb0b9d5fbf8481403557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff4ded1e8a66e3141f433217d6d26cb558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131afc64828b12f994318e53d6a984f9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287b6167c43a58b9b09269a1fce4491a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd7289eafbe9cbb4e01ca0b0bf1dc20561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2444010f98a4d7e1ba1205cdd59e6980562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fccf992b48a0158e2a7317c98b495d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9946ba8439aa66911243f89c3fb4ae1e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb6555e2dd87f00e3e5cc470e693247565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fcff815289b54a31921a57cf09025e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe58bc56d802f82afed2e0cf4b1bc995567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19258839b90c8975d99ff57c850931a8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124cf13f0ddd53a189e972699fccba65569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c9096fd8a03e09ca1d7c04d5ab2998570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e63eeb147359479bf83c9bfc5c9b431571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cc47df52c648e7726a503bd5feb6f7572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22492aaa184ec0a7e09b03d4b0be8ab11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8814f49f4e28333f5de86d2928474c82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e573b43a0acd490162ea36876880caf33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ee143db81bdd881f0260c97eca1c7f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9198059aeb33221936b5cece6de74c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c18e40f6ed7830a28c14b9de5269136.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e3a2eab890f022288f0c605381b2c87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ad9f3f07a9be57f1195d03dc5e18088.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa69b2a676b2208d4c16d8d7e4efa079.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d93ffd1e8de4e1468e75ab54e565aa10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07e2aaeb25190a5e016a6d2123362c311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e682546a14ce3d6f8d76e12ae4158efa12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c4e7ba1cd6251ad248fa857aae2e2413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde0595705f15c7e503ebb3ef194bebb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32a513ca528ff7f5c72f59b60ce5d4315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ba47b56ffbb4a00c3ea97e5b18140f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84c0cae552937f1f1fe26eb693a0a5d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a5edcb609e838221911c6ab0d3022518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30748a62f6481c2412bdb39b638f90019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba912d4fd19a9cd26b0a4271d62ed93720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc2d8edae62539742f6ffe50442701121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca529e2afda84344bb960fc7c5d07c822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939159554f9d3b6d9e9678be2aa2a3f223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4e4dd3ebb935ead0e83627d353560924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08627d76f707216108d6452f7835c21325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90976a05c91b06da2fe45b015e9247126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a1564b5c9c754b10ec0217f677c83027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ce070a0a1b99d36169990a6a0554fc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d3de29f64337e3487c124daee6f1c929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa643ad3e5c5707050da5f24f8b6b16a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881dd9c2c0aaa56f4cc891e19c9f159d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737bbc92aee1a250fb28f524531e22eb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87035259430ac4595230ee184c4aaf033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5f92990c90fa770559f04201c95d5934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e02d7c05d9e8e1bbaac3d8a0683d1535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7927d165c61234a4aaef83d020ba759536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac448ee18e879de7449260604664b7b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfd0c3af4c89d1832130c6c1db9493138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41beb705d162a05f00ee6b051e46c34b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755b9c5d892eb4ffa860e8ff0908535740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7518601001dd6400a593cac26538574f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7af3ad14eb501ae168729d7f58376a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0137886e82a4af5e43671c3cc7c67243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebe06db6d9454a32826d96af6d7db7d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fca3e8818f95e4a0e2e17a899be41045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095d32992a3f31c1c10796f919e999e546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf8e0bc4bd1d3b312a8bdfd8315492d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93ff4af061fa02f8c09993bf7b4eafd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb813fd881bc55eea4e264e4f592c1149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5957dac5e4f75952f9cd87d5e1a48f3050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae55f772a4af8fd6dd8c854a07e44b451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210290d930f901236af6a2110cbf0ea352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95add527b4e793fda3c031aa85a5e97253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396fb5d4ae8fb6097049777982e284b754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0281c88b981c47272f46b7e2253b56d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ee8d7f0a387c28bd5606918b1ff78256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ded8062ea7cc5a5ce660f6e1d2552c557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8228e48d68175ded6c2825e4d9562f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5997a2fcab40b0270f4cabe02f3f6f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fc608dae6363d6e5d7b67074e92e3160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae93d0cf2e0e049f041ad33b4cdf46961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8a8c36e8b43445ba8e8c71d6fe040b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5929f5ae918dd0dd5da0da23e53bda3463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9caccf17103bc6024607e3ccb0ed40664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ba579802506b493d3a009cf90e25b865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8749c5498740f5d1e4a87560f5ab01c066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ddbf25385a31ffdda83ac68222733767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ed3d7f1ff97b63c35275b022da087d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2013308db42c101102977ecd1b1f5af69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc43ee791647694550c654019c1ae88470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bbdfdb9061a6d421af48877cd7615a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7be61ca5a4bf9ffd3091dc10f0153972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77438164300f845c40372a1595f9120f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feb00c87d01b1865dbde84de9f86fde74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad95f141bf24722b5736b3bfa7c5d30275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7407aab81eebdfd3ffd60adc96f1fb976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fb650d194aa1dd0672fda2db053b1177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61facb5ff92f53a6303e24814bef564b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1913d93aa4e4f3800f16440e08df14a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67545076b5a5eef7e287ad82af8958a880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f70dfac3c876b46eebdb5748fa94ce81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09682ad7a77f07769509b5cb5400cc382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb0bc6d2e242a419a1b2ec334e0ec3d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9707311b04400d6dba407b38a67dfca984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9531afdf477858e8399902c4621a2a8785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92d8048e0c69214eb8ccd76c03c606386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf839c25be5991b6ae9b24318e8092987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d04ed720ade1c916a1457fed096b05888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4ac6da7d1c2593e40f9d75f9dbcd6c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0394b3f3b840b4c230b425e761fbf26790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4872348307625cee37bf3833f8c2bb8891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fa4bce4123ef94e8090971597debcb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00348e04714bec4b10d5f603b11baac193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120f5ea672cc157663008e176922e67f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefa0a89b1d034d720570f17ede6e14395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e18b30dacc75ea5f6e5be52c68458d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7da864a868cb7c412add40b47c281897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee63f80ac1807ab645e4f3fbeb7abf598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc8a0828156cac7e6d76f5024d9a37999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cf4702d2a63bf88d67dd07555db759100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6ad34611ca802354ae909dd4a0ed85101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e9e9bbc52dcd8c97e610b0a9ea4a5b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afed08d10572fcda86f3b7a211ee3b03103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a0acd173a27dcf81379a0fa0f987d7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4555c3c05fd4361ec1090012a1edab9d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8166be805a7656de3019459abc31aed2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d396db84f727889e263c94df724b174f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dc484240c8503897257fa457698a2a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3a08e138d3cb219600ae8d39bafb51109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ec8091b4ce481b05fc83f05e97e800110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860872db242939547567f7caf3753d05111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eff0cd5f70b62197f7b7145019d28cb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df784254e342b5f60d6e4221c4d146a2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b960f5f88e7c5e8517a3a39b4bad1d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4dcb513799c7e99e6a12e3da28267c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752bb28c7b671fdf6b1bb1841fc85b06116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcc940873a9c4b92d49ffe0a8c95549117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713afcddc96f2cbcf5627ef7c076e8a9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8cca7b250340910f296697ac7388b1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5d1f0d9f424cf75a061c4d71dd3cf5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d7baba253461397defd3ca04ad5ada121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0b884c60787900becde2f108d1d600122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d989afa018434f2084c491bf346089123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e361104585730250955c356a6a2ecd0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65042807ac69187d87d818f30994a616125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b20e12d5e8d36548cfbf825c468107126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c24c5bd618d84bee8290217b0b0ca16127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ae00afc8932c8752f947bb663cc246128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4749a1d408f86fcdfebbc9dca7d7e34129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e722ce1cfeff001b3576c6606a707a8e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678f7c41c7f487a55b16685a9bcd946e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3555d1fb087999f33b7c88d5cd840a9b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c1c0871fb105b9fb665e5c8bc7715a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c42b73d44cbaa0f4a46b74da625939e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffd0a017423b442e73710f43305bbc6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26718f38e96dd4ab0a61ec7cd4d4d3cb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c6a54be261bd0ad02fae062f072afb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5195d642fa0f733d5022c6c22e7f462c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2585718277786e94854fbdbe560a4117139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a5cd5d1d6066cec1bfbab99668117b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd445f15e709599fc2b5f744f53ecff5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82f735c14d0a67d0bf7a0e589f8180f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428887ae23eff5c005cce2781f98b88e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92083746526dbb13599d4db07af74582144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1575b249f08673ad4e1ff94eb15fa6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185d3aeab1fc4b607223bfe6c4121d23146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6505090378ae012f79ca7474dfcb5240147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7a912501593b9e27ebead6045f108a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce262d980e34a4521218170f276df101149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5174372114ca3fd6339f60efd937ddb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d99c8886865c3a35bc201a68a05d1df151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eab56d3f858114a24e2c27c711cd8d6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20928afe74acb1454b0b6a8d9b7611a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d15ac833070f4ece4bd4ec4b4f1bf4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aba813de12bbee2998e683f67f6b6b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80864196759908e6dd73fe221372aee0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63665ef5668403d2f8d34f6c8d35589157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd007c224284466e57e2b4578bdb7a91158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06e9bf0448e086740c530648893fdaf159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341baff2cb71fe753fc7c13e2e6c37da160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fbf5f0a5cf5994bafbb4ae1894137a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b960e1906f92477f3b507ac48695da8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dcb433a207484b8ac8ad89c15b8669163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c6973090ba841ef979b3ebcfe8e114164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4518fc7e0ab1264c396359327cf66a2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce346210a4da3583eb357c2851718b1c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b868a196824a4d7221b87de9fcffd8a4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20915ac11e817e871cd65a85365fdc16168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08cb44b40774b42f426a24bbc02c976169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3964d1cf3259191cb43ea12f416d8b4e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1a8eda47704a64aa49e2eb830977e5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b500a448d9a294c3262dac29d3b4a0fe172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ba99390ca8c8e9d65b3766896c003f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95acc49ace42766d5d8cdf0ca7d1e30174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beac57a0027c8a2305f1aa80dda50ec175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d0ef86763600425bfbc040fef7b59a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ce8c17947ccbf76dfb1bb83c0824d7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d35285c1a4e8c78a6a2a60cd7a8196178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb25824cfffe718b5ddfb362f5c141f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1052cef0711383bc7fedd45470a582180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e40ac3aa10d4997a23bf48027b7bbe8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904984dc729782796896865ac0268f6d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932ca179423f709801e839260096d53e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb76d5b4e34c5a840fc43a6d72a73b07184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57ff450f0aa7cee75b4c7d56bdbe614185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c39974a5ccfa72ccea746c0991b4ab8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c7c7bff1de634fff4506a9cb428aa6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d67341d0d396ef843d177af532bc10188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62dde27be8c0156e7218e3b935f719b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad62b5a300d8b24dbcb1637d0c2e2488190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8272ec4fc3b3744a4256b9829e3bac8f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b261d96895f6d19a4687e0ec161a26192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2411cc8226b3439f23c53dea02ba0dd193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9cf2a71e382cae22825c1697c77b9d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f38407f5ee5cc38aa2a75dfdc65055195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0be63d104657aebc1f26d6b2ec8a94196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aa3845cd211842bc350d40332f1efb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a753b852b3339bb822cdbd1d8e84a6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd15313f6c0e19c78fd53066c6dcaa8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a05b02cc8f1e992cee4b32b2b5c8466200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb22b3ab8e62d34b4e339c19698075e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eda4567ce04e1877849ed1ecf160b4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7faa15b2ab0fedb9128a0bb5f7258a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c8dc94de8265f3856f950b876e889f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75da809865ddc4343d5490e2b4a3500205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4f9961b043138cc784dbdb13e0c771206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d184efda4f814898640edf32b2235b27207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09a66b70564d3dc411a237ff6d08021208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0c4603abc156b9bb7bc7e4b81030b1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe19eccf790d8cd94265e2d2f5852c4e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c167cb265a0af4dcc8777e9be0aecc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3010f8a78f8bd9bc116fdfaef2a2178c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db0c7804f69e9b3f6d680da6d3b65ab213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4043d7558f57beb96f91b00b7429d76214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03f0c1b80518261d6c5f9ce4b2aefe4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bda58695d3b0d3054df545b41e99e51216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f2245357bcd4a6d5b487dc5b6f4b37217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb319ffa0c8960d008712649a1d1dd8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee830178aef6dc0ed3c46b5a3eaab8c8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8e190cd1f88d675786f7330bb9f4d2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ef369d4c77cd9d2c4594e97078b72f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf1da7dad91beaf5bfcda8dc4a84497222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e769d887fb082d0f14672b42ab0493223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e4008aa47113722bf9dfbf53174c2c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a93313eef52dd42b3ab05f7664078b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212d0eb5a8186063de1808eea51cfd17226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052a651ac875d38bd0c5e7ddba92b764227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f92234bfb7f6f03f379862d934b78e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4800bca3d084f1ece3a6e054f70582bb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f542d66d7880e602a766b8356ebd95230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4b647d13fdda6c98028e8550c0b7ce231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08adc715ccd7c657ae0a5f0c1ed3c41a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a2a80527dfc1285ddb49b1f52d5d1c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589c845ad9e07b19633657777f801b42234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50f2781b39a845283a5b1389903ad17235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bebbe8428a24acddfbe59935516186236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c464048908204d462f88472108be977d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14c4a5245f613c819aafbbb09c99149238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f023c8b31928e38d06dfd48063df5b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c215037fdaad7252d81368a8859f78240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cf89de1d872e5c0c6f083d2d8204ef241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7bb3333ac8f60aa363c3d72ac413cc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2c0f691e6bb1110c769119f0ba0ef2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436dd028a09470711af1ebfcd704dfc2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835f4dbdfc518dde7fbf657e1e27fafc245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab2cfb9930604ad8be64c2c0dbbca63246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b691137786edb18ab7586260a12472247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ad16e6ce80c64b07b6e4b23ab53671248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2188f7161f0fd597a6e0eb73644b7b9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96df4fe4d4c0ea479c710449305a7ccc250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71361a0452a9efb7f76a17429c91b6af251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4a96c63cbe76d093905aa0dde4fee5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83309e2d499b2fce109326de1f0cef4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7304199c24612c01632ef0192ea184fe254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb38fa807295dfd43337fc798b8d151255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f30c7c34f07457dcc045ab20a4a93c7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a59e20aaa3061c77ba1db3c45114823257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1395b3bcdffca31bf9950fc6159459ed258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5815c524b697842471b62fb3e748d2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9838b133e10cc35198d4bb760cebfc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2187ba0fb5af3e8c4a177a7b5a3c8d1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d3d2c18b05d04e8558269b8e1992b9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaf24f5753a0628345af3a2684bd298263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7548648cfc53cc22e3551495c8687b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde9a4947d067d9cf99532fb39deaa64265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9b8d9cec1e4ea6364457edc6407e5a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa047049b00fb1f237447bd9d895184267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4840d0aeb120e87eb490f3f49f24f534268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f677cd2a9b3a950b36c7bb0096a7b96c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5557f0d87e67bf9367d2db9e91818b0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c70631ea3c7cd907716604475b897cf271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f265812531f91bd696aeb89f8fbace9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73e48347c5c05e7764cface85788f13273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08d517209ebcf57f71c5d998345c99b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6755e21294341fd3ee8d485b3714e1c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c384224b26aad97e94eb42bede640b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ee25c092b39bbbae51848f3b124682277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b32ab99089deaf6d5ee0e107ca492a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f40912201d92bbbb937802ed5967cb5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a645dfa1ba4f83161a7f1d3f722f1c9b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87df0d24d794f6041f22bd229b8352d2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41847ac9f464e6561af848baa17812f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6aa67359b7e9e59cbc22cddfd77922283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97497d6c59dc24111afd95f8b6a92e78284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9782848877cec92b4eac53c10239b0d8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b926b968899502a5132b2e780abc2c2d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cf6d02255bb3de4fec2aa6ba42719f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0025eebb28d9b4e641d7b130b181db2d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dcdc106062a876c283754b3498c505289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993b36dcad67b116b547b6df5269ec6e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c711a26b61b9538ca2c27630e88233291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c282e8f30c399bae6f0a524c6ca3da84292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdcc4a0673cd72a710645802289a093293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4851fc00e8450c3638842133a37b8d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e97443b7abcc0822b0c9fc53f48c7a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192e21e8096ef12685215dd5e723d144296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066e2e8c422869cf651d00e9fb26f1a1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f76a0cb786e2f17fa94bddfddd7d20298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337d4d0860a7bb8d5e5fd8904ec7a509299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46f52f78f3618fcfd8e37c005705c24300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a2a89f9c7c7163f7383c2fe5e32101301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e9a8ce305178c2079723d6adec3add302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3084fe087dd10011cec40a0c58a5017c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f623e8775c4919854b8c3001ab06b4cd304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b904cd29b946b5601aaf6b8b35f88fc305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d92b08e529d6fd6bb52368822ebca7e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58cdc6cc12ed48e4ce11f10c10a974f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea785bae8278ca5581ca853f89ade33e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1d0920ab72ce5e842da0fc95ceef10309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d268814b2ed0c9f0dd54775095cf53ef310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c86d7e4f3e29bad684b6c35660aad6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae9cb5c705347dcd6d27ae181c600aa312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971ccc78dccc782ad4a6bfc1d63e640d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9083bcd5f2b5841cbe415b1740eae19c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d9dbdeaba2a0fa67d8a630813c5305315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afef5ad39244b7d3b6c38bb679206ff1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06afd2896b4933686f8936ada2bdb82317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f5438c280c625571229daddcc65bf7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc64eda5c2ab3c5f4928f5edc839670319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c117d005e1f9b6fdeedd15e8cd75de3b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebfd6ca0e49ec2a05534300116f8edb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4501b8f10429b128f9e05140849b5e38322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1d832681fc17f2e7288a0fbf59ba6e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c260c18cd3438e0535af53da3bae48324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cdd28c359ad0a1c48876a569df8750325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e0929caf31d68268617d2dd056a9bc326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4c4cc9f964b9db994f98bcfae1a036327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484dd46738a58801fdb87dfb2b75b0e4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4f00eda8bc0ba95b1edecefc171cfa329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b29728de8b6c1e2ee00ff12427f77af330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661f5421fa1fcfb3a446978754315587331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d528b0155f5756da5e4e2ffc09202b51332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bcd682307c828083885b37bb19a912333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e126a115f4da1e57b89bc591a012b4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a31fab6c94df072865aefe883275db335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c30be51d84e03aa6f5d1e86dc75884f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cceaa98cd3aa5a511f7a3c9912baed337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b77e1c55fb57ee311fde01e384cd39338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94db6b387177a496951360353eca02ae339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1999a08b93d079b546a384a0e1870856340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84632438fcc513e5410c855d4807ff1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2d892c04c288368fa3c9421a100e44342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccc96aa2a0e5ff235bfc8eeebf2ce74343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ff9732bd9dd02bb43f1cb3c4f053d0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efbb595075ef05aa363da86917fc73c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21d7475c23579c62409e87416942797346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be2d7ad3cad2385aeedda51a667286a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625167547823ecb69187c9a13f8284df348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3f45486a5abb765594dccfd6e000b7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748778a3f64338b3fcd6e2f497050133350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a746b9a26e86b5c84723b7e0ed80dbd3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33adca2f6a7d7959a1448160cd0708de352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b27c5311ecaaf0f52884f768291139e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390287fb926a8adaed3887470bece46e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b087337dd15d8b791cfa4a8dfe6e5716355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5fec6f152aa24c4cdd88609b622461356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef63a13f052847a468623962ed7d0ee8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a6d7543cd51881db3db0e01259ea72358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb6dbe1f6927679069c194aad1dab31359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95d49041de9db4b32c4885768d6a489360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6974baece0e4c190d30a19885c96f2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc4e9ba1379a2609449a767a93d3466362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17911fdbc6f50bef616bf199c8810ba9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f59b5603d081169968ddcd24cb949ca364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1892eee1c26943928d744eea27da93fb365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c7d05a87ab04df095a886b304a4720366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e961a182c298a88112b6bfcc07181b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdf152b53e8e908dff079cff3564b7b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7824b19f8f8abf02a5870d85a11d149369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29cb14444f9761ecc05aec975ddf121370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97291cc633b502046a65a27f0d00e86f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1aa6dad46b706ff1c86c2d035b3be7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f41fbd146eeb5bfc77e488784d0306373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f02d4558f7c046a6d47abd91055032374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a4def83e3aec2f28a394f7fd932c80375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d31d49814ab668b6222c72d28288e4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9d4bcc88677bbf1a513efd236ebd65377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2deb9f4de59b9fc84526fba36da80b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bc71e2f474b08a50406ccf3b7a9bae379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5e90c4af0065313c03ea95821c471a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ada5d76a4ca8d2691120446c3aba77381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd328e197c65800a0e1aa6fed66658a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb571c10081a48451d55467e658a54c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efa4aa8ef453b3cf74604c94d498e5b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e529f116d172d4c281e1a4142d6797b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fccd402f77ed177ad1ff21e42c12c4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc2fca98d2002c6466308df3db4e94d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6107228af2cb360bba62fc7173e955b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69812e3c58dd9c181846b30d30ae6d2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c74f132a02b93d3163e291eb092005390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bf0541d4c4140b44c5707b38dac675391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d81898048ea939f5c831f1a2c4eb93392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d06eda6b1119cd47a377f89f701d0a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f8ff7dde446e88305110a6086050c5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0dbce1ae19942bcc175152ddc3323c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed55c06d45cbec5da9cb5345dafcc1d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e089004ab02b9e99f6d790f3025123397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a72a6b8060ce52295cec1a5cfccf58e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e290f892c025113e46be5c2d36d72a0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bc8e8ad3f43064ea7b1e9acdf58d6a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fc5eecd99e8fede61df07b5cce7155401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3318e1df5da81e54628095099fdb4e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10906b668a0d8a6e02c31366c9dc761c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7ab46647b2a2f945341b192af4efce404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766ff94284d852ef64471973c3039641405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee42ea348ac0d55cf0e574f0ac73c33406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce28374d2219d51be6a061029fb32513407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e004c7a988f1c7f5155e4878b60a09408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4b10514a8ff855d3c39cfc913a5c0f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb25a83b8b83ae5e1a5e5943b86c381f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec68f1325461efc1906bf611ebf13a0a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8a91cddaff25cbb62e11abd9d502c2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcb29ae880ae9c3321cba3ad2bf6aa9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c481a6897bfcbdd4db96c0b9b807f5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e31b1496f4c6b2c8a24ab3191896c1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be97532ecbfbb0815923eb2e15829363416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c882cf928d2d4ae38e4bc29d4b444151417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36d09091c1feaa89a6448b400f645b9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a54b67a21213e25f203ad66b48d972b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5e248e55b5abb345f274a1a477f8fe420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e55a0aa2c93dceecd4a01b78004871f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e62a3ed8a568511c1469143cece9e0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d9295b0ba813c96561f4c049880e08423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7abc86df764ea72573a5af080e8bc6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b14fb79e0688a985b5310a2465e83c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fe9051867f7e30af1cfb0f0e76af2d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09406cd7051044c3cfcb065b3ddbe5b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dda17270d160e6453cf48502957b0da428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849776bf3e8889f05f07bd9c3828484b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ec8a0ee25534d0ca019ee342b7ed17430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b841cdcc93ca651d8b9e059b8f74026431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aff1f620e7286c29d0955af92f99159432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e7f442991e4e12f9924a540cdc5c9d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a3becc49f19f403687a032ba3551f3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35f174be14464a6e8704493d7f84bc3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51ff1e5333915a615f4899ef1e268e0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef439d31a7db6dfd0e126b62148c51d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b932004d28487ef89093cb778d6f692438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4dc676ce4d8c2db3fcd11b7af2b2c7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6409930028c1a992b8ff719922304ebc440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64348492f8124727f4b406b59506c091441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f96be61b1fae4ebf5e1217bf86143c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3101d372aea22c455ace7e7c30f9b47f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e890f61e44c24fdd80ccc25e10ef5884444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac6e1311989379e472a43f2bee1ef5e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9b9001840afa1293540b6199781807446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2706270cabcdf1bdcd4097e85db938b7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdcd0a4e48af22d83ef4250a84f37a3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d6390f67ceaf3d75178898b056c907449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83ab4e31d879e81abe93aa64c481680450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e138602e3e4704e9cf5f2c235805851451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3658eda5dab09e9d10047f95061b6655452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ed868ff59e0e87e66cd34bef054d44453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaca6b884905ecc1baf51888336f819454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4eb59dd08989dceda01c5d57a9cb750455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d15fee09621c4643802160b355868d5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df448df3ebfe79191d8a461855f49857457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7153bcbacb2b3fc0a54aea01b43c204458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8572bdee8817d58422cf8f90ef205e0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a774592039a3d1da7b7a1e4816b3350e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98700fd046f70d67d3710d70b5ef37c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b342d884e64458a2cd3e3d25fb6dca2d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838eda1a4fb480b009be479d4d711ef5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac8cdf3b1d9620988e4b3e36d3a2efd464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120d3eeeffcf3fe2a67374768744ddef465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b11e2541807a6ff464ff9e9c22f357466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee8af6b577b19ccb17ba161da5ba6a1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373c2ef3690aec3334fdf3ca5c4f6ee6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042678f40ba94073ae4232bcbb1725c4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5d1a9af34be30f98063d443383270e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3706bfc85f4939ddc0b1e93d690b90d6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7afb19a1d96474b92c31b2e34342a28472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc659a733f0caa0bd9915ab5a7f2b7d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4527ed4a3e723720e19eb0dbd85c8dae474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef0ca040ca2479b73c3355dddd23d59475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb60ad26bac7ba7da90b70000e87ca2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afca3782e2fae1abb851acef75dbc49477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbb4a52e2f767658193c23479f7218d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69062bf045e9feb95ae9012633d10cf6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39653e0cadf418f0b4e4f9490dc340c0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a6db3166b53c41c501b3fcfda0c0ef481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a8b18bd02f7ade2f43f2367b85e0b2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8063d94b95d66de6f2d989af6ff802483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3f432a460f170e979757cab8e7d9a0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f93beee904c382c32007e97c2002bb485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0144cf1bd2abbf0ce469aaa775e4266b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0fedae23e8e28a4a3621b01907c579487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ebf97133c2cdea1ceefe1c2bd9d5c3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89db6cc8064cacfb1df0a655521efcd9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3593cfeb506d09d24d38ff18ba8cb4d5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e82fc015c14ac42c3605bcaaff1c26491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4979d432d155f4cbc62ce8b61ae44153492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f0bf5d7836d9102e384610bd2bdc1a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7da50652e0e0d7a724c662471c793f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d628c825d8eaeda2cf4fda2414a2b417495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb2fee1583ac54c285065d196d133dd496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d78a87d4d743b9a2d006d4bd885e24497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c68885c4ffd7a74c259b017ac388e7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49a34fbe3629c7f22aae3ba69a8f066499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94fee3f96f52864bf1b02534bc97da6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36631a08c946285c431311bc2ec7afe9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a318804a5420e6a90b63fbade32cb02e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe28c355d19656143a0320fb323d6e1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c880083588f56e535dfe634fceda52b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c44e355d55b17f9465f55a18222a0d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8c76e43f00e5ee34b342129473f861506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ce96024dade2a38ee3d837b7a1dcbf507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97031170a230c289eee8d049c0236cac508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4815e0ec615832bfe2e9eb3c3fd6491b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a802e34198785118f3136aee15ecc27510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceb3ecb37b4e791f3985936cb652ab6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32bb40a8a6b5476e1b060fd8e4b6eef512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551bd7b96fc2945af7ae1a59298cc4bf513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de728378362ebdee7c0108e5a255a905514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f1d6890ddfd9530efbbda98ee25013515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5837a73ede0f53fbcba3698da41178516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ae882b0d9b457ab71283aaf51bac68517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c0fde4a4cfddc96341ea4847c82326518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33a88154441a64762e60109baea8542519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd7aef20bc008867b726c6cea43ac10520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3a266020ec2b036ced9595b619d77a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af38064f774ea8e1c5d40f4ec448edb522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc833dea51bdd0191b9613239142bb11523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93677c2b7c56ca7fe100c120d4b09167524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5bad138ad53594e3498d8a810c670e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645e1b3576982c2e9ee5a94099b44c65526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7dfd39940c3e648453a74587eacaae527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dfe6074eac606016fd67d0137f9476528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3426a844c3e3659514a6c4e9c91738529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cc69cd0afc4b8867af76705f1d289d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b56ffc68be6a850eeac9f625242acb531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a266ea3091e7101aacf5ecb7e18df4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82d9cd993f4c43e37dedd69dafef767533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd59a65d635fed3b9c6ec2cc77a4c046534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f061bedfadc7e65e26905a0ffdf6b2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25860aadde3a13d4d5957aae3860f1b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc35bd2fe3568543ab7caf0a9f0a9a4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade6b901402cec958972c571d031d377538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03069a0b1519acba55d94c9bed1ffb8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67b154abf4c4c70e8b7d652091d6afb540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe564eb990a2e054d85f957cc20eced9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3daeda89f7407ca33fadb8279250f6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10decdbd091dbe665cc3e91e6d2eb8bb543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f51ac3858b0412523cb588173a38b0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc13e315f9479636561e745278b2cafd545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab9619510c4c13a453baf860a999380546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca534a6fb96b685f8cf0f9d4ec8176ac547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6caf724b347337dc7178c11848023bf548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150195b1c9f912a656d0656c32946382549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282a5ced453c947f4f68c3f077cacc4b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11c524f4d1956f4f923d8d7332d3d85551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1c8535ef3d2b031f6c79862c1961f2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02862a4903a57a157b1f68151e2b556553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e61290721df17eff1d9e3318b46c43554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058dafe9f2e885adfd184d57011e2f4c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305d2bed1c4435cb5404a659d852063e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cad3f460aaa040545f0426ca5f71561557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9f126a1120f42c2391aec0f4fb54f6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48af7ddb5acbcee4318d245aa3e4c063559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634c807bf1e2b3ec7e36021cc6fffe70560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0b3377d8525bb6708ebb826dec0892561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c90e3671e373717ab29ea5dd3aff06562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e521e56ff44098707944f7a28776c9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a30c4f66e9f49f6a89c4e051705bbba564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ccd14724e722c22f37065a7a812162565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba5fc75c011c81d860b16aea31f1723566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f52df5db00d2b764c4ab2768561516567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1569c70d1195559ce9fbbc972dd99b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45598e09d414c16911375b4efafe9bca569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb0a304c0c18583cfdac58bd369b13c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75a501c4ca5f25ba240dcbf31bc6156571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccde34ec3674a6ce0b5553e39d18514d572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>