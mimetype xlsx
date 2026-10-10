--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3dd853c2e655641b81bf034f7504b21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f64ef4b4ebce9bfc55d7dffc9592032.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186c5dac855d835498474967d3195d403.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aec34c9c9a9f51fb2217a5aa4b32fe4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085c8523b6692d2d7a2ba4688ecb4e295.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a4554d19695742db51ffba076977676.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bbdc0a8e58ea721295601a4a12b8757.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d42616adb82b76534fa8825e6dab368.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b86425d53ba3dbf8453327be12cc7449.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5a5297f301c5691385a776c040956f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8227b1bc280aff0ba1e774e31a293a3111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975660a30592f5c1b359b67f2129584212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59750f0409c042d4ebafcae2950d1eab13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6790e946bf5fca0d39459e3b02f96ea914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a9326424124a8d190b7d7e3860360c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04fdc3f7be21e837a6cc8d8d09883af16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be90b848b993622df1ded928644a52617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaf49725d9c4e8eda156ac8fba1066118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d88511066c8298eefd63b9afd8a79419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cb3f0fc148284c4e5a5d88c348ad9220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34df1751c6021bb9ffd87bdc88d6f56e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f49257187bd6093c87d0522fbef8f8722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15c54a63eca61402c6246307e5f70fb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ef5ecdb0051a5d160286d1b51ac1e524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6d5403751ec20a4c764ee11e16536d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a5f19de54fa851f39a3c3db4c8bcf826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f3dd129d187a84bef37070959cba4627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a5d0392d54f9e129d743fbf1e10ce128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2387cd6b82daf8fcf4ac0326e3f02929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce254a4f8e28321ab4900a119f52178730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc763084e251fe493feb768962f0be731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b64640990232c26e4af3201baae74c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeb13def6bc6bddfe256dcd11788f0e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e2ec434e0c97f2a5a783e8281233c134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469283228ed8d6df7453ba752c8e263d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ce84ce23c3f9c53e4e85d08745631536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3072226da05190b9cc828e3149103a5f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331c9d31ef60e0b9b5e3be0cb86d450538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6a2ecf5ff4a9cb2cd86c19e2d3688439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dcec6f5d096143592c3c7fa19d01e240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977a05b60e97649de66709a807e5be7941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fda89a3760b48fade89be8d37294ca642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2b024f2737cb5afb14c8c97a771d9a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01548875ff435119774116536612b20a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2861283492784f15d605c803378c851045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8172dbd7a3b6722a045cc3d090e92a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390b985af195278db13c0addee2e964d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3161c9cf7ad92414dc9c119676add0248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee14bfd9fd36c3fd41d68b88d78238649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5ae40df392e8a54724e3ff176db3e450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fe963f2eef078d0bc8d5a6ad74464951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b264da8143a8dbc9e20dc354264b9952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033badd35bae0dd87a8bdb1a7ab5807c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a255b00a2769cc8d2d9934b0159add5e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7e61f6d6e0807e6185901ccb83594855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b111671e12e0417ef7877e24db0f9e9856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5f342248ce576f5eb2c1792170b89f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b56f686982dd1479a7d1491a21ef9858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf029eb386a6a47c1d6fcfc503da29659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3ffe19e0afcab683ee30a805e0618d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687e91fa1c42f72d9dd2f5f7d1e4086961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98f0b8eef4b8f76909c0836fb811d6c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de9a233ba875bc5696df3928d865e0f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5f9404d2e58b97fa6adc8ea522b03d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcaa292514a7529deebcb6e2ddde2fc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7699c4393663156f3c11a49069f113766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190ee5b451f2fb7f84ea98a4b18fd49f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078015ad49f5ce09bfad664de0dda70168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718ac9c22bcbbc9cda987185baf8de1769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5c00e7a7b38cea987a3df579e8440970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a94773decef0fb9e51bf9caa699d8f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408c6b1b5c8dba0e8a5dd68fa9db343b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511c1559aa185e664ae1925143ff1e5e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84441c6b1f387b03316af8da57a495af74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0629943f3ec5c59f9504cf6a343cf4f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730fa7cd658546fd3fe840087aa3fee176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c213ca488c3f18db2daf64ecb749172377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57efc0d8f397b02e2cf73f34541b16ac78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5206d5a0578ccb3f3f5ffc58d586eeef79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557492af753b5ab2ec4c4c221afdbefd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f0be93163e6e63c3751d110576a33f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6440a6414942f6b656fdad2ee28ac2382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6406c7181feff784e1979dd51963dae983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a2b263565cdd1dbae27f7302c36db984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe5f8722e0dd19754211b6c9f0b66a585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4668a4651de05eeab70dd3e3c4c4ff86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6053d3f8051194501e6adfc44f98a88787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a69885f028296a9d3c70dc1b895df3988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008c15f6ad9b8435036ecc58412291f289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218a517d222de81091d37c349dfefdbb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8303441d3403caf90af86f64b87d711391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b6c58de652d4486eeba9360c51460092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f63a65601eb3b94e272ffcfbdfdec5393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995f7fe1aa66b5ad900e44179676ba7294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07151b12bdee09f85e3e6df7714f64795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff254d116c06df869768b217ec353e296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63ac7994fe5b0bdfb05181f15e96ef797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14a04d8662126f8e43041f5fd23b58b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4b59aee732174a40a423e4c163536e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464ff758cc0de1ea26f3d7750abd215c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b879eadd1a91713597205c0455284b60101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae18822846bba65c9841593d1064ad8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11041ea253a4f0e37e967d7120fb96fa103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12ce13091fd4550f3a2ec81e9258843104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f606d3f1fac618ba3f444f87044faa105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b14bbd9d958be570ed434d4edf54e3f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165ab9f3dabb6f898915ea294aa0632b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2a03f69b79f3ea31721993745e8043108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2974acb0352880c7ee9cdef7b79ab158109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93844c4bda0b9113adfa7ffa91c0099110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f70a7cae9113ec7f3400e876930edf111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06aee5bbd86bd9745ddea3749cddaa2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4fea5385e9b00ca7d303d7920abf35113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37159cffb137b5d7508187cce591a5e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f4401a761733a126c894e991d9caec115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca65182e00fc2e421afa35b801b5d9e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f941a11a41f99b33b20d979bd19b29117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d964b2d259dfb790d1f09d91aa39b863118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1c3a3c658280fc8bfcdd30c3934cba119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae64fbc6671a8830bfeb6815de5d31a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45200de9f1bea6ec3ed91050ead88ca121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16fdf9219e0b839604d56f218fb096b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9837c393484187fd4010d80c3fdde560123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cbd798ab6437c7722c8928be153500124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02aa209d7eb9850ffd415aca723620c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a0b438c64189ac70a90cc17920ccd7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b786d35d2e7b3b0db46fe774ab4e05d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354f9a30afd5b00c127cc078f8c02aff128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03815f7f053f1ab4252894ad831cfabc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f570b10fd0e132ca2fdbe44a4959858130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa05fe0fb3554672ee86de0265c9c111131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cdbda630221b4354eac27422116b0c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08cb228a93bb5c6418847036f4205d1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a83bb5e228391acb23a24c3375d32bf134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c7874e32dcef6a96d02c742ff2f6f6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be325e6573de9d3a96df7f9bf0064e51136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fce182e1ed1eb3879e45d98bd734223137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa5a5a976673c11ea26b4caf7c6f669138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c46a26428068a1f1649f8ff0cedd2cd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3f91438c26683b31ad259760038d52140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eb6f6be371d51c432a547a48d8753c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724a5bceeca00bd40ed21ee579a7c998142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cce70efb8be07fde04a77b67b4ce88143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f199813e49ef1c105d3ecaf64adeef4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e90fd8a66f2adf784573328607e3ef145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c33fb8b233d5a820f30ce10c2bb281146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff8a606a4dd5c5aced059250c0be9e7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a234fb5ef932928ac94635be7eab88a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a4057e2ee4e2969bea8ba6bcbed9fe149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ccd52a4d7474d33256c8ffdd15c032150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb0b8361c94a9b1d84709802f140368151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf333e70e4dde1a2b4442b58fc91b1b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b2a61eb3400434b4644076c8a570a8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eb175b6eefcf3becf2120032720c7b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f067ff4ad83e6bb0f7b8acc0f58f468b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0b6b4db6bc19a37989b30b13690a5b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e4152cd268578c40613075a48eac8c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432d5874ec2873e53d797ca39b37e293158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece42c562ed858aae4c90055a95c0631159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1893a53fba5871645137044311885b27160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8201fa503d4c9269d61ef7ec42e7c61161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7afc67d45254ef92e8a9b086bcb692162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8918fc35d97a844496ac193351b8f8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20933f80df5669de84cbaca616dd599164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4ce369c0ef2c9222a04379a36d6c33165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d9bff8a1c76dc2376da18ff0c01958166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59513f1f850cc2cc7c47cf70be6c9285167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6104288b78d33b504ccb914f269ac218168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed30fd25400ecb83a3b1cc26209176b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c65186ab8ffcced083d3a58e7bc46e2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c451f8cee92e089eacc3c97ef20b3c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c760240c0f52fc7c36027ffa08e0dbb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4343f2f0f69d319c87eece15c762d172173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ee103766043bfb0970acc820e6ae09174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291731ef0565366b39bc2da429fd96cc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ca6d4b1903494c512f8fe863e82ac8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5198cbfc92e084930c4b2f8b22c58a4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebd0b0669997b38283c251af9dadf88178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f9be8b1faab7f240d34dd6936d4c76179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dd026903518fe88abc9d6d41063208180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fef3b57a0db427d29338542665871f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db51f6d65755b6884c70abe5255657b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311b0d5b0266e628d406ec0509903923183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e75c29bbddbd669a2d3ead7b8ec2cf184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64cb11d91c343192cfea326454d1bd4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63554ad89383c946e73199af80a3dc9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae7e446b679fb6800dfb61c3864bfa9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b602d9691bedab21f33938fe3b9d7b2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c6ac20dfaae39d04f5f5f0db483f23189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239e5a29c6abc41699f8a914a1efb9d2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12221d6278824f1c4e04c756a0a120cf191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5809301b4c72bf2f6d84145c802ec4b0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa0c13a38f622eafae09d1716411eaa193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd254f079d24f73f33c3bbf2a4159dfd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2944eb0fd16528e00c956c9f5c0648c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57d471e8c47b0179ea2b751a49f6190196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e8e36f40b7ab5c9442a0998190f611197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4607fb7212ee898cba663d31e4648a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008e1e765c11f41e4b5fbe049885a650199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fc1e7a5bd205eb218d224b47830559200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f18647f332d7badd8ab99b1a1002eb4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8185c974c0ae7c0e52ed7ae746992ca202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9067fe9343225e87cf9c86f7d2e8a7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee58f86a97e3f1cbe4a76662f95fd03204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1878f734ced9a23c00509b63fbad3a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fdc13085453bdb36564d3c603f2b27206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eef51752f0cffee5451abf4d92bb92b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ada4ac2d27215842d409a31ed5eb5d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447b58f8abfca125076467b48cecc21b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482c5075060879e7406c9530cbf5b552210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c014ae61a9f73485b0890f9a9466a0e2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471915fdd29a3c7bd3bfaa5cc4ee3c80212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17560fccb6024686f5d0dd72650fb1f1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d578edd2d0f1e4c54fef6dd73cac607a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959e20b05cbb5cd3eb583c7c71d79726215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a1aac90cc9683b62dc6e6fd2c2ac82216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d53a82c2688172f20d1b6b3edacafc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21972943ec5dfa7ff895b3066f9f14bb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efd723f555fc4b9c43babdb6265d5a0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f577e0fee360cc0cfd01f6985cf888220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b69949a6ab850d842698e296d4ce827221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8c0b809b80fe1c97e8b967aa4ee350222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a08f906447aec3716b8f07a10c0601f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b4c506ecc434c86e9ee8a0b2568345224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20420f475647286077cd30efb9f839a7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42eb0471f684a668088b76739d684b1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517e90b080149de7760f0bff13e8b39b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7a0d40e000a2030b055f28d236b5e0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4575d40b75ba84532acd0ff017d4be229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c69ee60cfdd106a1ee8d9ac5d7b3099230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027d6d3daff38935fc764c1b5a253ca9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6072aec6a0811789b2c34e34de8827de232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ba8efb9983effe010e795b0e2f7507233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cac229eccc1d923d2f0bb964e1d2418234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adfc2902f695d664a4fa2d34f0c518f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023335065a5d094d39da650eaa7e083f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364bb40e8c7dcda87f21e16b29306161237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7d07f3fe9dd691fbd81960ddeca608238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa17e482d9b2ac91a01dbee3c3b1d48d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad9d73ea9c2c44ce3e4dc6cb82842f2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2ae4b1a351bc67fbd56653a0e9c947241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0437abfbfbc551e1e46699fcc6f5f2a5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1958d591ac2f55b1b74ad4ddf4b1af3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e735c7010f2916fb9452824201bdf2a5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f0c83bc3431412e79ea144a64d509d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c9bc0a51f121810863892c18e09540246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb40bb6ba7fbdafad894dcbe95e54296247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbadd48c59073e567f71ee701c8701c0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e6c7e95ea331b082942b68035383c3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f86680186dcb3ea0e21a53fdd65e74250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345367c7325ef8cdc244e8131694611e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6490972deef6c5a7b84aa700cf7374252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74f3d7c0eb0c162faf3d4d21616f874253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bcf8d950c72ac8b6c1a06718918bf4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acb4905b32576046d4b61299ba9086d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863c04e1415719b3141b8c2c2a61db2f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a770bc0bbd001a3daf9fd1eca926c2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b674c3fbcb9e8af3e6b52ef6a789123258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de39dfee52a54c68952225d0272c1a0f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ba8fe818b276b9ba8f073e0af50436260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f365ddbc8ad1ded52f0c036544eea0eb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2c0b746f30d6dffcc4191592acf279262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2edeaf5f7faad9e73b3c93ed233306e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446ac4e3e7ff6fbfcc75662eefe4c209264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014e2f03c1a9c633dec1c2ac2630652d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d19fd0a84c9ff252c0f98e6d3d3e08c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee9155a8e482cf8ac8955203492bf99267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee22ae50f5e7de5f1aa0b62b7eb8818268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516ff817581171a7c9e5bb983544e87e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d72c4d7b69e1bfff675c347cc9191d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6219b08bdc0f17e2ad56346c8da80a07271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f4b00707bd78a50d6ec9ec8fcbd478272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbabf6be0b9158ac970b27aa21c6e73273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b261a715c44a16e3125ed88815e83c4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8372eb651e001e1b9e985c99178f7f6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfe85a4caef6b91785d952f7c5938e4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaf00d9c0810dde436fff8757d51357277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e6d3421736d2726bf5568dff0a8931278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7575ad13fbd754028b843a56674bd69279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fb54d9b549afae6de3690ec5435716280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bd35cc58b54c28852a607663ecb159281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad638164f17a9163282808056e8f2e4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6741e02ff6cddf57e0ff02af9baf4130283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14da9047bdcf7c9ce81aa27cf1c4ca82284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e56e69044317a42a1c6578de4ff859285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40932a01c166d2332cf89d9014772667286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67ce9be72a9bd79cecf1c125a7a54c1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a2ce209c3bd032a45c742aae873655288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54148d4e1563a1f63a90e2fe423b8030289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979cfaac1d01a58397608bafd791e13b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4e7b0179aec8ec432d107287ee203c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f2ac29059836c1e4276d9db2f50fcd292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2bce7df124a1fb786d416dd9bd1cea293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3794dd4c90f53c4149858fcc48743643294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806c3a75f260343028327a478fe20976295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e19f8e22d1f5bec2590d1fc4e0f31d7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245fe1a6a5e6848ba4e0a7c6f32a6f5f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0deed761816f6d1f0c282d864bc5f96298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a60ecf9f227abf1f925f868aaa3d2c2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b372ee527ccfff06b6c7e53dcf544aac300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fcca8a028db78a30a20b679f6629ed301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789215f9d8b9e803711cea5b2275df5c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb41ce891bda7d94da2fcd1e43f8ea3d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294313640833a469e7387da3647a4872304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee14dc54a761b453b6b3c050298e17a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28120c26c56b777606007adde766f70306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f76d1766e154d0b7330895b0cdcdcbb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8961d6c482ebf1c58f0640ae6f47bc53308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ff0d69ddecd927cdd167560b484712309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d96d0822d93cc4f1fd6fe7edbe5c281310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a12ce4a44e07dbbc652cb101b02fb4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fabb71c65863a838fa5e3e3c53b7d55312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d7b02febc3406d21e36e989715956c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea46d7eb1972a434828ddedc8b45014b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1b3d3a1e30d8f2d8577db1958223c6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0e61194cfe9629d3e5ab8bb83fa1e3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bf7191a91e8ed20c722366e67cc09d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df47d1dfd51faacbb7fcce9cad00219318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7dc389b14ceb1f74c1439f133812a3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3c11b5952d851e2a29f0edb7e5aa24320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f652bf8a277b9ad00bd355df3bf3c64f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebbb4d6acc1196aaf1b797c9b286b77322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b885a730a403f6195ffec00463e3244a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2477fc66e36f3c02770d50cf48a0ce03324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162b8fe7abef993c6efadb097aaa4bbc325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53db7917bd3199cec6b0fb90fb205bde326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ea2c7746925a2bfb22a7aa4601ee55327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d91fb0515071fcedb41dd3f2552a18328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2e6b292a3f27fa0421db42ca751ddd329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8fd963c195442eb8e368d769f48df8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c213269de19c7fb41e6c4611765ff26331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c2f56eccfff1a5d7d7beaf4c8add19332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df456f1f02cc53fb493bdce235b5f1c6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11dc7cfe8262ea30620dd27c6b9c7e9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e286b99e54b2aa677525eb337daf10c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bd4d8208c0c55f38798717b80f6754336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ed63139c04bff9a2a75e05f135c477337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3fa4840ed5135e4f0898a67ba65ee8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f6c9b667214c3e6c17e3363bd0de83339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9a9203b47dee9889e0e87a8c3a4abe340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1d181d40adb13d9b4ca5963555f0f6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba45a768f57dba509af2116673d1d3c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0620a036bf3b1617bd6a2077b65679cb343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45610099892d835865af9ab80f8f9f5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41de3a8827afe68ca88ebb178a4f9873345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1740ac4f9bf4de55d2161f336afd162c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8a0246544a9da373d99e2d428c4731347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b7ddbd2299cb85711ba36c37c38c13348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd8797b3c1dbda3aee6f4da6285d5a4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b0fdabd0b33dc0698016aee9bc622e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5689cd14d5518b4ef448a2d7dd92bcf2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136c06d472a6d776075d6c4842c0787d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cba2a76e389d3b62e8c18f697b93a3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aa84db0eaed022b94902ab6530f8a4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb85577a992ed5dd899fa404225531b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4582615b4ae929849019819f36b7fb0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6bd5466e676c7a8e28fef7f1ca9ec2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0695710d5756d91ae26b7a809add38ff358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db8822a3c8609a41e38ba9cde3ab41a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e668c809b1edf6187a86310be20b3792360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e765e67f9055ac174c2ffd4c6f4330361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73697b01c6d3f6d58c4004b47fc75be3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9002391b76eff6ba5d815f76c174aa69363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84184fa7bd355eae188bb916863e615364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92f11cbd90d9cb305596a942359df3d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c01015026165d139a483df5f3fa5c2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87744ccb05f65bb7e7262946defeca7a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70a0951e638f5df66920e9ea21ead75368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37fa3896bcc3822b550b32a7bc916e5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81a46f2662f99b79d545ffe09438cbb370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe7a7a9e15c73b8468023ea881991c9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0081558794409eda603a4a5f4c2a02d3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d96fe72a72dcc98ba8f568b76f8b924373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8b65439a73b3bcce7a778814a1fcb6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8c8f23efc3db8c124cd0675256fd31375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b5bf2b09aa15000b1268ae34bb3a5d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff77ce22eb5aadd3b8c4b73641b974b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75cfc3eafefec3234e3aee4b058c2a8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc2a85ab454caf850c1004ecf9c6c16379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1449bc02de4f500411ea120c0611624a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe85a02992f7346b27470d544bdbdb95381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c665de8a99c7c6f7fcee8f1b1a22339a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44208b3863345e075b1937a4718ac19a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ff799d3a4e3b0d4c2dae20db7123c3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591840fb16f2f43ac34d2c454cedd0fa385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd63c1a87073e0cb2d418d0a65e4115386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d0078441b1abe45bc4d7059f913ec4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a50226cf664dd5355446148f33e6c8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b418f3713697af187e21f1839aff2c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53428b36f33aa01ec150f157eb901896390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48019f957885968b7a23e257c3937dd391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0777922b993c0886728bed71066869e7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14827d618f4e16eaf34ee5509a30f35f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd74a5cc40d1c7d4e0f8750c3d7fc704394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b7433d7fa6ef848d7a10442dcd4903395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243f57fb4f4f2520616acecbb99135e6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4a3ecacd444209a272902847cce498397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd302cd5b659a4a8ffb0a4cdc0796197398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7971d303ef1defe04c62539dd718d77c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704072fb2e94a3868d46627c5ef41cd4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19124fe86390e66bae69a70bf011aa3e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed82cb088683e1d519dbd01856ecf69402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4367966a2d8096a4df623a4b4f90d19c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedcbd6d75d606cae38849bf69086c5b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c9002b7132b40c1f0a7fb078191297405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4426b34d19a6b5fcd12d3c9216036c48406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7413841f9ae6a0600e5c5aa019aa3999407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42873b4166f9e48cd367475d1bbfe6e9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9013819c7fc8864d7a0d270d45862f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa767a7fdca1b4c5868cc64c89135488410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c0ecb4b437ed77a68b3d78b99625a7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6313e9c3166f841c3da58fd495782b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2ca9bff244da0a64a9ef7092a8869e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d9e64301145671ae78cb2252622b58414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345f34407eae239977277dcbd9e7f358415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7066bcd4d1ca01b2bff488c1d218f1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d637e8844954bbf2cdc77e7f86ceb58b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cbc685629c239917dcb44c7fceb3ba418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7c15f65a1fa88d5e86037da8ded5f3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3142f11e0b65d966e4c99abd89883125420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db74d65253ead979c3fd9fc5c1c2746421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548a650a2dbe4cda889bb1c364bafb71422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaba71348ed17b04c29f7ca4f251ee3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3008fbb971ed04ce545451d459d7d1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca01216ccfbeb4cebb7f9374b0821a37425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5396522386728d62961dfc0984a0fba2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23065e783c4cee5efed2aa4191932500427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef98a4be2819b58281a26933e3b799b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f379af5fa3b064ec1814b954894fab429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f201fc9399795ceaf055224f95407f22430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d48cd02489c0ca4a2208d94f1a40a7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca36d6135f430dd203c4f0258f28bc30432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8f061fe9b695ca24c8cc6a6b17c97b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237de3c3a31abcf9a4fc33623921988a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cad566e519850fea1ef64431967666435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1181bb2e6f9ccc27a2a264f8a697369436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d71ae01561ca91938d6cf2945b8fc3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a55c6c9d89259e6322739c230bcef6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10386ab3dbf652a3f3f25fadcad1274439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f541078191aeae8d89bd7d8550092ef9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977e2285c0213401a1d61768b99cd2fc441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9f943b2896b6c02190912cb7a2c920442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd22fbbc804c2954515fbe71f3eb003443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b730f3787f8b9aa50bd2ffd10619d47444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74aab555f7f36e3ad60ebbb36bd23d3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df943f01a8ea0d948db3823e0ec1d3a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f32c29f2abd876e83c1894dbbc83c9a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1103152a4d1f79708cc7ef95585bd7e9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430bb85717bc88ba0e0d84f368aa2f72449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9627e87ba72002e777aaab535e873192450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec73aff994f399aad8213cdc92cf1f89451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8713596645f5df2822aa60518e39ba5b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8529a3a11b1c3365a189ecf67eb16ac4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81741925c83ec9244e824cd375cfd68d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80489913314796d44ae529d51635f5b4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16782cb0824646a592b20fbc61ff5a72456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3acaeffd5a868ce432702389639aec4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da683d401559068685d838e1a8d6e78458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631b6782e588e13d4576bc821665e0fa459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ff6765d88e4d7e3880679e8eafb251460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79893d8e49872ce5c637e8fcf87dfee1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b8cb15a69bda0194eefd945f290e01462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968043f1c250436780036d669e2746ca463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819f06c33986284c4e378a4cda6f0e37464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8355933e905aa8a87a91f7e31375d2d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6da6196276abe4c41d674bc2841fdc466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295d2094683ff23c101442298e52c303467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb62f879ea73346d1c9d53fcd725f20d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0964d26ff1684c26e3b613b736bfcd71469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c61e5e479eb422c97ed64ae419f7f4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b7097eadf6be2cf60aaea305d61c6f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeceebea213b34221bcf64473e513b6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48600fb803d165c2ba6a71513f1e875c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f2f8d6e553ce948e2f33e1e8d3409f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b5cbcf3cd6e4b9da8b11a3bac28c00475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9431345f19f8cb184ce9b0d4dda4182476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392fc99b7edff3239ca45d5b0e475fb9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648635ca0a82a4640412347c69e1714d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84990591b5906bd010c5963294740584479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dd3ec7d7bb4db319c605fc295044ff480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40454545c64221b126ac360bc98f246f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e72fce72caba53e753bbfe52da2876482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c2a7ec2365841bf99a8a1dda51cab9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d814f0344b81b0c4bd9d0be1dcb932484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e24f2871123bc1391826e2b306ed15485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e3cd26b9ad5d02daf368b28db80fcf486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2616d0260776c830fab1ac34f100fdd487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33f76e06d0a13f58387d990d718580b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da09f1bba5420fa8cc77a6768dd9a4b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f35c2c893aa8392f867e4031310eac4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183031155c422e3858f9ac6691beebd1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647bbe1798c13e897d09db3df09c6638492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0bdb5774e3e070dd33f6f924daae88493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dc8d80c9e633265606a4d2c6def19d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a4404ec870a3ae18a234e35b4f4c25495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24d2c2776c58766a8e1681521737994496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286d08839655c3962998cb5a966bd468497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c666444c2688995c0bdd239fb7edc7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94466aafddc3daa1f725703c77cbab31499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137f105c4fa52d33d9a3581e8d090cf4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c86640603a4090d9aaca0a84b32485501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53853b238f29bfab335d0f4a5bfbb258502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23268d13eb5af096694c04efb15fff21503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f3bac1132844fb1d4a46bc9bab51d3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e0d0e91da12a320ee16da396741e06505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced9c8dfba416e464ebce173336f9321506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a7a66279e326e33b18a4627140f06d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813d9efd5ebbe8f6f6905b0b094c5625508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f2bf123df9b74162450361e2b4db3a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccd170b4f0c55fd3d45df8dc07a3bdf510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaa00c87a25e8fb09516ecd339972a2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002c842ec1f350d72b05b0b0b05bbdb9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388b9f4e84899c971359edff6c5d02db513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728c1342319f55cb318617a508d4d511514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddf8ba5c43baa08d550b5dd18942177515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718d862abd51de4c30eb0255a4fc712c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9832190227af004309fc3f743db4b661517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669c9a0419faafe254293283619143c0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011b9bd9968ae30a08a08b012f23f484519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0456db0c10efb1db94d263a7005a86520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7cb035c2e96153537199367551d598521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497419c0dd28851b13e7faeaeb5ea704522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420e9c10d158e8bf43f24ac20938cf22523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533b2797e49c6fcbd05d0fd0fcb231a0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5cb331fa24cfce3f063d8ab9581aaa525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe77f1104e659e88de3d6c5852d2d2a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7da34be4cbf30ea1e6e17b5e81e5c4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4c8f404dfde85f33efdc050af56bec528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71211e013bb7d0222bd4f64bf083946a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15826e9de63af654bc8555fb9ac5f048530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250ab822374e151645a341012db13b86531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c442034753476fbb8dff4d966da5bda1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a170490b09e0e5dba03cd1ca96942480533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef13f6c6e6ec6a5d486d1dcb70830224534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b755753dc4960b07c153982ba86afd3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53fc5c4431a2e4f88f753ddd659b81c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6a3909f5d252a1869af1b9ec414deb537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8fb31b09e4f477f55b3bf137f24bbe538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e827c1a08c0dc6a15db4e4c64331f766539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e893a95b9b0924350c936c553bd1b048540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6b36cb630deafe2303e61231d65e7f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd92a0468a4eb3861ee5cce6a26f7622542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8815c8f734de2e0055e8d1b38d54fd543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8f57ea3f490681190451f12f237f7c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94490d1b7a9531c7326c7ee5e64ba7f3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5175674dedc926750ce4b5597d671cea546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0e5e19ca95720a6028db59201f08fd547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798cd942ad2e3f0be596fa4545436e7c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb99d8b0b775645cd1125fe0826d6972549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2cb919b6ce9c95313bf3772fe40f7e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900f7ee8204324aa749dde6bb53bf6d8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed25424013acc0e25cc4286373f7ab00552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1ced4c062842990a6afcd050b229bc553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5cc06bc283add3119465b63906f388554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8326319eca70ef78e01c2176998b0d8d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ff0e4787070f301c3feeb5261e1d76556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8651d9ff301ffe72b890ae59b5b77fd8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22ff27920cb41c8fe0b30fd18432c11558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fa1688112c79a5402fcc3e19160278559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e7f023685ca1332ad56760560eddc6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fbaa438ccf241cc966faab2b28292c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef40dc5a98241b85f755edc50a68165562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749b5c897a2be8c91d71e5f694df39fc563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895d41b8afc86a1f33ab03fd8c793f07564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedfa23e965ca8be0291c602be2c7a76565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a22bafa011ac761c97b079910a1aaf8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1538282b227ab04e4b13f333f10f28b2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d188e9da41b9e6f9768527d7123a616b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b067caba9322141d51de092be2af7d42569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e873228b8a57d4e952df4e0721cbbc570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5abad4d223ba252c615a93647830beb571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c0ebd30cd979cb7070175029451861572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aac9e01e4299632b71eaa76903ecf381.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a6457b72943a882c26ddc4451d20412.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf911d7cf1ad2977d4baa9800757a1a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541c0ad415d2a093d2e84840399b6c824.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0485622f4adb46d5f9e0b1e670aaa35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198a8ac8e5abb9bfff644631f0c696fa6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f544ab7251a9203065ed39ca4fe24dd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3b0731ef562917c6b3a78f95252fc08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581a6a523a55e25ac848202729117dcb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd104b5397e12a6b71e5d2f75787d2a810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf40b7662f4d31bbc5b7c9e6988878bb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ce356cbe65291d823a5e8b7b25eb5b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2831117d8c1a7c95fd24e24d9ff796c413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4e4c4a7eeee75a66b44acbd193ba7e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591bcfc2efec2f843b2f040a3cc69c6d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d4be3a7f5e23d4d723007c72047d5f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b45898a137bf832cd6a6a9d821003a917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b176a9dbaac5dc6a627f4b2ced69c118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5f67dacd320f23e5449c81658210a119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d7ac65de875c53a4e7dfe9d5987eaa20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3832240b2cba96f15094dd652c71b7eb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3add28e738c981ac104f122bb01f75c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f6b11859568add1b94d37a83caefa323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833d1e1bf8b460afc1727b2bec82957e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6867a8bb587a03f7e59575827600b01825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c32d53f1418f8fecbe5e8f902eff79126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3c912f267ae878114e9ce9ed7452d427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299c7adf4ec39a2e4b9d25cc8d3edf4828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afc2a07949d36eea9c36bd73acb533d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedd10105656892063aeb9938d98840a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069eb809998b7d71428ee807ffcdd00b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081e477d4ab75d97e7262971a2493e0332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbbc1d5e3d8b37f6f191c77ab335d1533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faea5d7d4c79744f0d706ac0878c980734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416829ceb37ca058313d9580bbd5e92035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b581a81f7c2ac6022ae72de03b37935f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f37da109e0ca598e17dbd68426727e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7e3e8f155408087ca46a5fa2ec0a5d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e983b62cc37ee2673293045a6fa28c239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4162b74a7a4e25bd1301024ade5f84540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869ccd3375cdda173f2cf7f5a9f03ee141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1e84f3054189856264fea4cb71673642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20559faf0d4d19a201b6ce5b55b77cae43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f702e1c4e472ef35db1cc87e5613ae44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5027aa2287c03e39ce2665c6257f4745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefbee2b9d12c5e4943aea599970657346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecd012743bb3e8f4f60cc9189897d3647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8566e85b0e049998752d62bee02f4f3148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c19ce0cdfd4b92ea6cff4558ee60d1b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8242e52c1d0135e8683c16d23112e74350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee429a765bffafaf3d2d75763b7128c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3833b61244d447c4de4902a44d3dc752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9c5240965d0262b06465cce7f1b6d953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9560c4294a991cc3c07b317847e36354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae65f375f36c08eb9bce6be90ff5987655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab93db2d690b44862343d0e9e55dc67156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24b8903cc16c8badb4542393511762057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539973092f1fa7b93d483663c77d7d8558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb97f90f2c0fc65ca7db1cbe97f571f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfe34efc4ff83867985f81b754dc70e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021bab0cdf089874ad4a2269b0feb9c161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214e67d488a7cccf9931150a2bb3e89c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeb84b17c7b4d2f8f3b78c6ac20f59a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880e734e16202b2dc1cb69ff35d3520664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8518129ad5b7b5f2a1a24c358be6b38565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2754b7f907fe70b9ffee56ef48b26966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0e980794887fc8d75645a850ec990867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7c6acf4ec59528ec4715419defb0c868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404ff3824ae7b56122a7c66667022ae169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e5a36558b321849e3d08411d2e132c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf0c8ff6c8268aa95a7f7209f9446ec71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f2237370ac666c107f037f4c26141072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7905c4560c0730acec32ad73add87573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff2b5503b646754da6017fd656b556374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e89c66082dfbfaa3100c569ab2bfe0075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b511066421e8cbcf12797f308d69ae76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd276e2228b3de3dc3057902155134e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc718ccf7015c1cf40520ef69c103a378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802dc8aa3ce72fdc07c96f3519311d6779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c26a9d0489e2e3c9214747828beb8180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae3a76f981ab23cb305de121dc7731781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28f0458d1ccc48b52d9c691fd77f34082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb55a6209346b309b0115a07459b219083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad70a30d25f584d0121a60739142342f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd43f5a05c3e8456c6786c802aaa81d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569a284a01ea14271db7ab45cd19b67086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d032cc1085ee3c16d8ee21bc4a2e59b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0311a303b86033f28af9a473ff6ccbf88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d677108f28a813166e01b36d3aed0989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ac296a0ad43d7bb228615d09300e5090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd152b87279ed82dd54eb23d851cd4d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f82422d5f754486772fb104f6e017192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759d9d0ea64f39846b130bc52372e02593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71d85feaa095693b7b2cb688958871194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acab67e957a5d52b30c758af265938b295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d20f3a386803aed10b52663155677896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b614d98001fc05adf58d2eda65130c9a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe22362edd23ac952d13731d4bc421a198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d61c429673966eec32700e1c0f714df99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b6e097ac57733fb05a9da1f798f0bf100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6685f4c58cc4ebfb2079cb1dd4c7591101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1c0a2f52728a8bab3ca0b2740a99ff102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf5939728d46c2ad348ac559fc5b077103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c37291e5bee2fd3ec1ead500f09565104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ac3b6b22828cfe23ecc2ec055c1fa3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f315ff442a8c764c03c2c02d1fbb7b9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97830da1d760cd141ae1cd6bb031fef9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d2956a99fe96f39b3946a9f13bb7b5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ad040346fb48e4b932cc12a267721e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4738c40c397c96e941e4f90686aa210110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90320487321c5169fe9ed6c153974b0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9f89d8bafc699f339ccb75e7670431112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e6159114862b2946efa9e65d914a3b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d138a36b828803628ed9e56f048c96a2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b41ca8d83e449d43355a3b3c7ef1ac115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e43e5971325728a2da4dc36cec7ce2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10789c5f5dd235436a1679f3ab393eeb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3acf689a36738a0aa5af8766b39c691118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f942af1847cdfcae87ad14331e9d7d22119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4b707449873570ac90d9bcd5d9dcf3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60285b75d0438289c644f7d914963cbd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac96edd867b1845352e8c2fd28a8873122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946f7b1ddfa53f2ec40c17204ba55e80123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ae06f983f5eba009ca8cf35366fcb7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb41fc85b2a9f0683f1516e34477dec125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d61254c10c42b4097773250f7b5bf20126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2024e2aa54d62bda5edc650059c385127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27167fc7cf60046134d78c9aed3194dd128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8d10ae831d55c8d72286d72bb32dc9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e616706f0d85b830aef00e876052ffdf130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9964d7bcb2d9202d9646d55f52d687f6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c0f6d34fed1ddfe206f0b76e4b979a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad17a8cbf3fba6b64d560b06ad968cd133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0ef07e865d7f6faaaa446e9864aa25134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d25751d42d5ebe1d587cb8f8845c47135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567fb7e1e1484ebaf38e7d56931023fb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4c617f8db2609e603dbcd1cabdaae2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb40bbb6efd8dca9ee09e357a0556c68138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f06ae26f081f3ddeab8cd88119b72ce139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8ac342b68fdacd9be18f3619e95397140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cea6431145ad3881bef51bfdad13b65141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48035b4d76e7217fd439158e65774665142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d3a32b0467300299770c50b27409e5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4329544b2c034f4c09ee2590dbf45cd0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d29740932daefa3118f3fde10424ae8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310266ba8e402342b1a2f2f49f4488c6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44c22f2e3a5fcf59cad60bdb1026062147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25995469a0ce1e2b2ca62b94be3e44a6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52de4550b6412b7edd3ce81ca3c5c9f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dbb0a178c0f52b0099fe072324349a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0faf77324b4b435e5695aa7a8bd5ca8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8158e1c08f3369571c08812e0f472ca152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bb7c63f717eeb1b27441c11b7dbc9c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b1bd47085f100695fc64d1bdaa419d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0a79294e20510ece291022b4a0923d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65921e53b22a6114f2d725d6cc5364a2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a18f34a3a8fc66450b3a72102462ed157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c315dc8d01ce007b0aa827fc0c2d3efd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107853a0ba4ebadae416e339115f333c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7103562f12af5b29ef27f12eeb610434160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadaddf45c728790316c9cff45574fef161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d244a00c205fc8ac2617c2829b5106162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de50f760ce64372438ee317f3b143200163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07e1292c28fecb49071ee1b4a1cd8b9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dbc1cc106cd15912aaa79d1ed8efe4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a401063b697fcfc97989a343bc3bc3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e05174d85355fa651a6d24e02b603d2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c683377fa82b05b3ffa83fe9e78db628168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00992b67bdbe5b1d1969d8c3675f739169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850aaff327c334714afd2366602f2b84170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8358d1c939b7e5f6150d804733209148171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6ba973366d5b8402fa66bf31235f07172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d348277a6dad72c9191dd52c0d8ff9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4602e6e983145ba1642a6d1664b18e1b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d496c0d6a855dc98edaaee1c57bfdb07175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cee34901201f76f4ea39c647a64ed35176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0f7ed7a7d45bbac79ff57555c06056177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db7572b9b0654656a62c4a7bfc05058178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5bd37f5f448a641a5e1bb6131a811e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceec8dc51d1542b36a38d8e9a5a9c19c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093512925546d038fe18cd937a0445ed181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3c1f8217384fc8f51d405d671e66fe182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e3489264db2942fc18430ea0b97805183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b9a107cb628fd5551f69d636dee812184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaf48b1863e9f96cf2a00985c8808a5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24b0abfa0577a5a16b64f4187b232c4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32730da8f4feae79e4a62c08ae0ed5dd187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2e32c5dc70c1917f7b8dd141208738188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f335c20270b42dd07b8fe62a924ad308189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a62af4ebd6a93f95b45fb10e335ed3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f27d66f5bc6f6989bd518eeda2b7ca0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7f4e973b9e1abde89cb793c1751173192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7448dbb8aa22e9af405fca4d1e6d5812193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6364d31312687f5e4f943fa5ae354345194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356cfc6e72d2e29db0c3a224e66e2da1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7546478ef28052e7678862543d84e016196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cc0a6e4b0bd59edca24d03fc7bb75e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe4dbfb40a4f97ffda501e43b051414198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df9d57ec491ce1ba4a163e8f0af876c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6b2d99f5370b9b0530a1d8817176b6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a210beb9588a1235e7eb4ffaf16458201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db19637aebbce723062ed38ffa6a932202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c16db9c2caad3450c1fa5fd39d4367203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b1178ebbbc1ecaadeb0b2111fe2b9c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9e6c1585819bf3900b5d6c189ff550205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80702eb8903a29f7f9fe3a911cec7a8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257b1b15917976fb6c8641ec75c480c6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01112bf42c70cb470aaafab624691ba208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8af7a18f22f79a109bed4db39c9e65209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676203b6e58c8999d7d1096d93afaefe210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1feff34693f8a6dd8829b76d0a78052211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ac46a00d268efeb216d39707e52d40212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79253ac342151d62a7b755d9250e08a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de4276a7a114082ab094dad3d23cb88214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb20a72dd590c93db681670357daa1e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713c94f790e90659ec994dc80b15065c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4263a1d4bc249f93d1826b0148d722217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea9981915aebc55124df331b1128339218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ad8583c01482b5f0ffbafa263a38ca219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa566fc707cc7413ca524c498a2f7f5a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10930dc84d8f3fcb37cd48d847c9942221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7f226514602f16da488ddcb172c881222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbec2175f4440592bc4777c1b7b86dcb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36df25ca1a2d1f2ca9ff0d10015b549224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e37af275c6b70996d8e755b6304b0c6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1295dd4a7572fd4f2ae1e3e33bc605a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25470e83ea11473cdfe706fdb2f7211e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68acc1beab1937cff258c478153f4a8c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802159395ff46364ee414be3503406ce229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb02c2eefda58d083b68094ff2534ce230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8b8d51f2ca2a0d424f78c009a0965e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d740d2b68c979dc92af7144dcab261da232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e616deae9938926558ddd3828a4cb41233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb224eb5b5f553b9d67b738c2bb7024234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f174706d1e1dc1d6cb4089f1499c31a7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c09511a83ed356a40439454c39bb4b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2079a75b018ae12d101f1a75d60cb9df237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838206358bf2e284ca5d648f989b06ff238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c56d5645788c1dcbe07b21b280c40c9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132c548393c7b9f8d1e33c506f755a3d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6112a9457e1cd708496ad5fe000c1ab8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efc533907c268c8f25f1e3082404d5d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d4566f11b6453e72bbec8cf2d54750243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38a9d860ee12715938f65cf6b875b65244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018b91c866e76b103a906af9c99c50cb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c04879a3144ac7b19ac97eca7791a29246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cc25e5aee3059e64e76cc605feaab2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad31c6d33319e62818cf50d7c4f4051f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688643773af8b8f548b66c094f28f87b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bdb98e1cf3f7c9625953caea18f956250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cca9a5dc0128cd52698f806dd2b505251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4e1308218f8d3abf5026c6cc7af852252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ab584d488d4c7e0e3e3e98e22a4079253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d92ba84b19718df8b0ec4803c8242a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf7f5478ea21dbc327b4671f238b0dd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d31d8b29935315586e86fa3059a3623256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8ba7144e769645e330f0389ba2400c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dd5e05764b71032c2269e0eec2db62258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c931c9d0e0b31b1a1fde7b9dd836f980259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797d42e5bd72d2a1793ce66e6e44c90b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c0ddab944472cc43225536061eed3a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb9058ea7157d7f3133b0c00a1ec17c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ad9525a9b423af11874ce9b96e29a2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dee3914c0f09bc7073cd86f123ac7f1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2162d522243c90be8dc4fd559610276d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3b171cb4b09b8db45bcff3d10f6582266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2099e5efe07d57a1d937f7e0c5353068267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b0a2d8f12daf8257880164eccccdce268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a7a38cd0fa7c20059a1fb792507bf3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189ef3db9f567934354fe8298c64c6c8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27e3c7b5d57fcfa3a727da3b48f9671271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cc05cc084988ec67460b31a1bcf3b0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7866fcacbfac7128f6dde8da04287ee273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ad613e2149b604feb942682f07d5b7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7810f9f92356d183851f41a44b35813275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924bc2780984c8a74a8c430de997a0af276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0333edc837438dc56e1336d72691ed62277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac35bc2b2ad7e403e41ee0f5116ade93278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeacbafdae0703e6c4f35ad9498ac2e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad646a92cbfef1a12467035e42042f34280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2407b75811d580183263c76fb40c37a1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6dd6f0ba1da12a10fa33beb100281c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacfb86538a7d6e8600f03ebdbd0ad49283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c44280b5e8865a6892d4ffbde14519284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf52920eac9f6c0e7919ba4db62851f1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48be9436f241d595d1673dfaf3c0460286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adca7742a1209af6a8501b07eab27cc3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15c288b0bdd8078eefbc69f70e465d5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf722fc96189be80b12ad44116a2eb3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cb865ba98c2a3423e3728e3a5a29df290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21cb3bcdf7b6cb8ad26d161216e02be291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0679e2c3f535640ee9231b1ec5f780f9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d99f008c1b7927443922354f605f63c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda88d5def89ba21dd62eddb250cf4a0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59f876963c6425933f8513ee5bce43d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c563fb78e1d5aa48b3dc09aed957b5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8bd4964a9218aa98baac4b2321e1f8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef99b129f6c61ab31293d8ed5da06981298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8cafc4f3edde2d858acdcef8932084299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789fa39d47bad3e7d6a3bf72085ec0a2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e959c3b9b9d0e85bab32f5c30840ccf301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990aee80dbb42169bf0bc3ea7690264c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313e4ea10dcc156316f709742e1c3c55303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4dfe964f6b4d537f2d0be660ecb63e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ffa2f80bd886159502571beb0ccbe2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6a2a90269aa71ee33334743461c12d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feae315532762107901f3d2300516254307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c95dbbdc17ac46aa8ae824a7c4e3a4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bf500e0870a9298a8413a3256c6659309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e138e0577e725d130fc3b6675f91859f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2aca1909fb7901bd402bc0f53cbe6a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8bffc5f23c3e5e491ccf64498cd155312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6edef9943c7f753ad943490e81357d8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93377a1b8788798b906ff5d0077cc6d2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbd85ade3990a58d2d543a40c956945315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9974b875a10fef4ef880c503c5966fe8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058f5c41d558fbb2df9841ead5f72067317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507953f3d3d098d9d8e1cce525d8742b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdcd5f57a07e3e1474a5e3db07d5e26319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1f75459ff4628d3d64e7ec2ba9330a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e40a068d4b5c8d9d6e47fa00e95e08e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d284177447705331427fc942714f920d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be41e15abcc25c8fd9687b0270a2625323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e36f8d2f18539e9e55b4ee06a94d20324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e381999b755472d492779306363737325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e986be4d1eb8cbd29793b7cb430b156326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ee7f162fec3f3f5a3f5785718c945d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909f16663034e1bf6b6a60795d367681328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8851e4737dd5e5f29b37e51d66a4cf22329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e44f44c49dd470cd3f56adf9cb20f7e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8824fd873000e9fb437abfee930ec3d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77941fde5b7a7d32e994cdb8597c9f0c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75aed792a9486c66ac6c5a78d21c92e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c637e61c19ea1fb7b0cf556342f1e2dd334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29a42ae0efd1ec3ed9147fd39c93b1f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3180ddd568654a62eba82598acb27f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23fffc2c61ed7bde277af3fd999df4e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eec066f2dcf9c0903b6ad17b4a26d29338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086e45ba45efba9bc7f5792175f8d499339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23646563c904ef68c4a7699ca614ff3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995987832a475b38ad93f89569b503b9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea173ee17ddec68ede55b7c3efc069b1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dd2212d6f7bea32da0fa9ace836612343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825949f56ad834d6fc5a8e1c3dc2cd1c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890a1d8859f92153846266ae0be4ea6e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0c09e0d25ada301db315ef245ee8d2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6218667e382be146de4b6641f3fa7a2e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4410bf9b9fa7667a840a0a24e2065d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14443d0b8e2700295c5810f3d14368f5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6807c9da462e7a148b37d0dabeda2f3d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4784bfc4eb90fad7433be9064b058c4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285a0b905334579b22e195967bc62019352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acd19058befd68559589b7eb942acb0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0025ea4f9bb7392a49e5d9c63b8d484a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6f7b1107348ca5ad3c6ed32f512501355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc208c155feb9f85d35d158bd4c29a49356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8110d4b861bfe103e750c14cb14a57357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec09c52a7aeb1746d29034ef39d2543d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99b22854662ae00c842979391bcf70e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285e55e3166cf8a64c3a93a81eadd951360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfad1504611012ed77057663a42c7ee361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e457f969be8bfa28eb1c87f9dfc2eddd362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c650e1b21b30e59819e9fdbd05e6c79c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6d8c1603ddc64a580615513445adac364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b381a412be28e653043d526849a396365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2705d85b3aa9d6c2eeca4b93a4f34e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dbf3f5dacee57a87ef8334869543f6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64c87ad5cc08a9dfac30193d4c31d66368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763af5080decab00997fd07db8d45caa369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cce4e9bc1b58e8cdbb55640284ef74370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c166e98229b68e12057f4e38218e6f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d35d5b81b7384cca65a5642316c5f9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e868c68b13f1ad1c3c18abb3cc47c6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d50416117271781e4518869cf72deb0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aba550d0f4b921d205aac74074844f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7db6ed64b9dc7858e197360bf985adf376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e895f7dedeca67c262a568dae7f422377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a65c5a9eae05745b9ad05a1b279016378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859bbc67055aafe2d7616b97ec802dab379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc79830f5b36436a1c5f1150f554b1b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a1b18d92143ce901171c68eb6af818381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fba202e0067a2478956310cc4ee0d4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f5b714713d7a43c102ed6b05b807a6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26d480026da5cc9b5a9ef9c8af189ec384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed63f9b17fa970e362e957fd8ddb6c1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983c181725b4afdf5bd08aaef964fb63386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09af3d5670d9b6bdeada5937dda0b86e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21f30553fa419431d5ee3c5a31533e8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b55d3c9b888f50fb80892eb5ee25885389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c552a71975230f708d726387e80ebc4b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe5375af25d8f7f069ce456ed24c004391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0a8dfca87ea56ad1776e4a540980d9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417b4cd0b56654a5c34784a27491d974393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6484123beceaf0a59000c8397b729f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28949aa86218a9f035a026a9a423700d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2a4508e860e76997a3965ef7823f82396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984c5b8e1a9daf8ec18dc4958fa32e6e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209b9de10c02278f3c376e470cc16517398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d773b6f4503ec7e57ceabf34f4acc46e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1697e84bccadb4302c6bf3dcb7eed130400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65ebe11e9dc8ee5fefadb16121aa3f6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5fd6f95246d2122ade05f192d97b02402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28a9d245fa4503293dfbe84d52b03d5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b124c4269d2f8e9befa194870697711404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b895b8fe20f822c914dc4c5abd4964c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b86e1e7fc5ab59537ca8c6086d17832406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b7e1e4b8fbd2f0c2855cd49ea3bde1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272c1b7484cc5dce07f068af55f853e5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde6a3f4bf69e1b1a8190a208bd7c03e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f082058abfbdaf04bebcfe3682b98c25410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d35a296cf1daf5e4fd5a8a39106de3f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cec84c430271796af598900c273ce9d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7fd984e08c36045fa8ac706ced1060413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e26f91ab27ace35e3c7bf6587fa113414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad488c0b127c6cea83f1ff9aacbf9be3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2250ca739e0a760e87b61781c0fa546416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bed140e23903a69a2907c49c308cf6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d0dcc2a56d95294fde9fc23b013b66418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba138a9b1350c49864f9c3e63d2624f8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7745ae5d303812b043fb6b651d9a60420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3ee689e3f3c22b97cd8fcb2949656e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0e16e72570272cb3dc1a875ccda26b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78aa13e5d3f5b94d689640b22bf40b20423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5915325a60bf0f50c2fef1892e09d41e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1509e9efc3d36785772f5a2c72fd9975425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e9611f7c561e6b3f374505af78e867426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652e5cc6e9de82d5141c6f0f6eeed664427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd199a5824fb638e812b9e39c33aa316428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ac52ba91c235931d4d1d1be7beb5cc429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f81014b1e267d7c9047133c30c23c4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0349a392bd9e68dcb4344adfc60e97e1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de871cb344316499a84567299bbea29432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4574cb7f66397043e3ff5027fb36b3aa433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e13e902d3a7e2a41276feaf12910ed434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b13c7ff3597492de51c318243b13dd435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410c45f8dc8ee7db8e5e4afd2deb8203436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9d5acbcc9c8ba1c6d4b93382592c34437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07416c724fedb604384b3c0eb4d4fe00438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce10d1e6029e6546819ee440fa0ba64e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fbce65d7a41159b4c7a76b84a80333440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907657e0ff8204220b0ef423aaadade3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67982231af7bdd9dba4c24bef131628e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd5a3f1c943af76781a39606fdcbaa7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b24712103a23c8d022fdd7094a6b7b6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e59f2370bcfb3e886d0fea4699c993a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6132159844d0eb178d894f593416bf43446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82b7bd318092e6fecf713368d4799e8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5278f808a4b4a57822881cdbc1cb2583448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480e11929f82687f3b0453c6375414db449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f0fde926bf5baa51c185a0ab1e44a5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21012e2eeb77fedaa4a1215f022b5100451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ba8beaaa300038393cb63783aade0d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5a62b08786ef2a84527ae3d21eaab9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7407e74af89dcb8be5e70326131de396454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886e3decfdbbb2e0fdb6572c776c6416455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6feaa70ba1fa7f9d1e8ec8574035d70456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb130dd24b89c9623bac68bfd4e5b395457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6bfd26784d5e299196b30403a7e442458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81349e936c6cf7642dc649bc2f0c7a65459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981221500370183619e4e4db15b28f45460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da1974e5b052d3ec0a9bca93b253909461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a2ef0748a08f363d59b051f7da0676462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a787c3a113e8fa180873cd43cdce45c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea4bf7bbfb077ee04cac73015ac79ff464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c6ca84c0b0b80363a1dfb4f9f2d0ad465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4724a48da0a52f7f657ffc3ff6424c07466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b09c03032cb742bd914428752b7ecf467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6af18c53442c895757a428475b81a60468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaf85a27c9df7e938ebacbd65ef6f72469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fcdd46065f727f02da2c9073079598470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe89a377db20b7510551c3de92e3805471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b5a537b9e4e00c2a4aede696158e09472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471d902959a189edfe9b465d12174fd8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf12127e9ee92e437ccf4f97047809d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b434b3b87bd49bc93935b00d76ca9c4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3f7b043cb031a956d3cb6340e140c5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e890026fca85fe9378cfb7d387b1a650477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4e1c0a4bc9e9354110b17e33d53049478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a40b3ac4f8f6e935510a9d80cbbb2c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84607bc61ec631810396a45efe8d4d6c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2207d9fd425d894092ea375654edf1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4e822465100dc37b38943f4b642f61482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfe8cb77ae66d1a1c507b1485cad0e4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbbbd8e72af2f6ad08eeac438904486484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13876371e47a04998073ff935ccac3c8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42213c83e7ad0c06c9ab0e92ac186ed486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e705e2a3544d42d515c09d128babda8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a191287e93b6e6383dc2ebcd343c4c8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5488e80d6b790d03f8422374a23daf489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313c06a797cee602a1015a51aa16f6c0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c26352bffdfcfde5f92f3b9d6ac1db491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e98d392e061f7a777fb4617377b7c5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7277da00d23b5e6f4fadaddd7e584db493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d6f3e47ac66880c2d549f9eaa7a1b0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e371aab426ae64dcd6ba2726445adb96495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfc204c75ce74e483385693c5627584496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5f8282d812d3a22f44496a2c4dee08497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537a6cd4fc84554ba635fc282e56cfe6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca3ba536d2ecfc9456fc5d01415957d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52946933fd5ac9e5fd7183e7ac32fd1e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebae49370edb7dee2a1df9476d9f07c9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376fc02648dcec7c70760c316d95abc6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4593e81e8ea3d0b85ed1250762053d6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1396d793c4d591f012df4fa3958ca0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f520b0f4a2567be212809a539bf6398c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4803e314dad30a7e02f719924c14240506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67ec31f123adf336be1023fe8762f02507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce55f91de0e3a5a2573b20d614025fe6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb4bc7c619cdd457f0be26002857bfa509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9d8481999e2bac5f3f18b1b2680aba510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41a195651775b57fa37dc3fdb82dd7d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0171e64ffa4cf288d6b9dae973a7cc512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b526842e8990bbc0189f3b19bcab950513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa335992abfb44440a35ab2097b1897514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f67aef75c131578b0200dd52ade3812515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d46381791606d09f92f9bf8941b472516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607a8d27b37c62b2211673d8caf64e7f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e053ee4007f60b62b167bcf163b349518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d346627e06766d88a0c8b49597bd1a9b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768c9bca567ee1199522eb0edcf7be60520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beca7e0c131bc97efa086ba343cca21521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8c087e08b5cfb950fe231d9d252189522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d947a8cdc0e5b1ff217b49e0c51e050d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102bc368a02f40f4ffb461d83c92beef524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab07590c9bf9d46ce4a0d45dd70912f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e14e69774648c10a41693817950157526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7dda1c6839f8ba79619cf2521dafbc527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781187ff8438f873e5fbb02be4f67e87528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ebe1e8189c6356c4b8701bafa72680529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde5a271c619e7a5e1375e890ed17c05530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68effc8dd4ff332229ff1f771319fe26531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc33259cfd2ed6f5d883736414f00f5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812c3b4ea28710fdc75ee1e1c4e7e05c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7f66c144ee57b9b383153bcbfedf66534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04e3ab71a43365cbc4c2569209e1fe4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5274723c38881a2401fbf532d185e36a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2061deb36d6266a892a41549696e1ba5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b374c28b5a4bee1d4f88a901a2dd013d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18997e6f44862d0e1b563cc3b6e05769539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dec12065fd58ed3716664f90001a06540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a565859452263fc4802f9463d7d0bc541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94c9a042f71ba9a7b3692e590477808542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499b238c3284c69f6c11c9688d86d569543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d94c51e8a115bf1e3ae0b1b01d6115544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb95dd01d282ff85ca8139cee7252c6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68e998e87b59d1d1ce6fac33609ffda546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822c09a07167142a0eed7af4b979e43b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446aa7c6f2d3ed3d78e77abdeae06626548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8787b418f65a9a685d0680ff3f33194a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134fc1f7187ae8a8d39a2902d1e4916d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6669510fc5ec39c671b2d85a26e76d1a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d87eabd24b510e70920329357b4286552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444a1805ee3d03e634465f720d6049e6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6e1318981463dcfce4e12635e20780554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a3cec47f105aad88f5401ec174957b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005370d4b8252b8a6aca23626027a07b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19916b689e6751bb836a84937070ae46557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5850e4bbe6a6c5b7fa02db5fc1d8b3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbec4b7246b072306fca4a8313b6cf70559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bd97019b151165bf2a8e636efeaf31560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d83ec9d75363ee7edc827e776255f67561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb5f63b4cc66bd28319c4d8529a9087562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d980d6b67b7b694eb405a3fcc7b19bd563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbf678867fd98a5c02d30f94ae9532b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5757a8de4efd675c9e5d5a7b5b69d62565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa628a9798c49dd5cee65dc719edf3f0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b369f2efbdd904c9664daf5a264bdfe3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e1236ee090a925c61057c2bcd7667d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d157f0d1e3f4e217049a57b1567b58569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2a844059edbaaec04469bcba93af55570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cefbfe2f3481cad973370f6b2dfd7b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42dfaf4f0dbc0c2d35db64d308b86e7572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>