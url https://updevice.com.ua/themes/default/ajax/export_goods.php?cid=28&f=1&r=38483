--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbecc72eea6f3afcc90f604053ddfe71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c414f8491e3a3c914bbefe97e9ac702.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8222094fbfae9e8ec45ce264c401c73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366dcad60f8834d9d5f5babaa1b6be574.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce08a13ff7a17c56da9335daa9537dd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c955adb2868492c180066e3f91224eef6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0f14061430e58070bacc52305033c57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88a5dba7ea8b77093c382b2def2fb0d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d7bf7baa90f85e188c5368d4dc52eb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6dde790822496eb92751f581214bd510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e45a72fb5c785f3f5ee3257a4fdfdc211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b431ca76bc64fdd7eea4b2f3ea258f112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6a75a1cc06fa5a14db4ceff9e0283a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcbe8b3383fd3aa7e95b5bcdf3723e614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1919389ca9d1df4bff9a82a87c04d615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34654646eeedc7e81fbecbbdaf3bdbc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0d74871a372782f2e1709566131f9517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27c36f17fd0638f2b31b94fc397552018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b45dc70a2dd47e3543625e08f875c1319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edca34c54e4f27301aa12b9366992fb120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2439892a93ba0b47716074614afdc6a021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a18b0deaf095781b99d7331f7640b422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902333bbb9733ad09d664f20cef1907c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d294355f6d77df8ed6bd4ae01e1a7a0024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fedfde5635a10d04e4cf56f4b1ae9f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517080ae9cfb4677c8f7621f82749b3f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76a2db6d925b2bd67bddfa85847bf9227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e79988ea26da19446c4aa4038eb84cb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab7efdf1c056358e649affb3b85bdb929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1ee557ce6c476f9b0d08b34235117e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa103da775d9384e70d3589a4abbdd231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa53bd64ce771093f85567793c62d6132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97d8a71d9d035ce13162fa858f8b0c333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ae5397c503e31598771f6f7afc64cb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a83ab7df71e24740ce572b891f57dc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b482c44dacd753cc58c8ada236b07636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26e2d03fda9b55cab2e7443ee5d6a4c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9235cc22d1c1a809f3b60b5354328c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369c0b85594b818438256d264808a49539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94826fae169a26adbff1e2dfd61cde3440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75139662a141577ea0cfbc35acbab5541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f732762516fbf66b6a32908cc99b5d542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b455d953ad43b8c2caa86495b8d5b39b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9627f9ba75e14715d238e36de5637e144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a29430012bc4cd7a5f5a044f5df2e1145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253a10234e8dd161287b797f1addb84f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e33a3958bbcc18bdc56da23d98c97b247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2f9e00cd3c470e6fa13a67d883aa4948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f005e1b67275d6312b3186feef8fa33f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079efeadb82df189f22e5433e5517a3150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8047382faf945acc99aec763d8b9918d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16ff61de7a92bc39dc8717241d1fe7052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3082a62e09ae8c858202a0ed3e66222853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84323c21fb022aa10366e7737478a35b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1c384bce6c5d11eeef7583a0ceccec55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf49a6fe117aa4997e92acbd159562556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a000a8e4450bb5043a10c663617c26c757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbc33124b39f86bd7dd87e698bb4e4458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbf326ec42ef0b53b9222aa573028bf59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa51a9a8c20424e41e5aa6050b0a51de60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a70011275520664e017f666e15336161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfaa48cf8870ecc3e818ffb52e79c4262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b611214c7c61c46ba07d795e69a6eb7663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d910979a2fbc7ec619e4d3eab6d1828a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc09eae36130fa56369b38770b8850f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066370e8b68a696a5b40faba852d99ac66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03822ec8021cac5a27b64c976d48169d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e930ba6a2809238ba61c9a1cd5fae4d068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b16193b7954b2726a8cca6f7a095a769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757227f5b9e3c55c9fd8dee7897c081970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37026044e462e50a16b3d2e57cf424271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9eed5d4a81b5e6cc770b7cc0aa8dad72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e08b927846261b617fa4514b6254b273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4973caa5692ba406b381fe89cb24128774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f951205ad923b9240df9e6bff9563ddc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3051823a1e5e3470034b8b3a84c83e1176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22befe4f21ae9c64335393f8d1f1c1c777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ea306c4831cd296bf327354f4d84b378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6d693a151034cc0283943fb6d2810f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048cc11a0847443176cf2b464c0ede5a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e51ebfa679a09de696851e1be93306f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f5a9a49b120ef988bc86a46a2d31df82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de68c45c773de77cf06c1957a0e5cb483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac35cf9bbc8fe4a9f1ae56fbf895f6584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db5f13c08aa1e5fb42637565b62915d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c057e54a6ea7121acd556dc658ca0686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4a36898d8d2cc1a334c8178295271787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a5f4a28dee543291117dbcd40ed82e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434563d6d4aa5a62ccd30c4a5763f41789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ab22a7f58aba43daff155adaff7cf490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7b86b25657d6efec2c26f7db19821691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb1a2c85d5a1dff1f79a98e8c3155f092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8813ae071a5eae0faa7321f81ba8ed8793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb321b65cfe7cb61ceb32fbaf37bc2c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf7027e4cc8533993be0c5f6454174495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9ba40bcb4fe94d505ed297e7a4bc9196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cc9f188ac0fb882009daaaedb153e297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b6119c6b462ab0e9b6e9bc30a0e1dd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfa7ed81b4f75872314adf2bfe9380b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987530d4ee07a09fc402d3b9c691b9d6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ee9a23aa0e84d45773269d59882712101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346f9d3764bbb717aebdf7dde59e5458102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5c890ff2283b271a9ddd9f8b8ae3e2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3527e6222e6a4bbafcf00a8e36773f73104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e253fd43d51a0e2220c828037d86168105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd1f235df50b7a9bb8d76f0431ad973106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1f2edb5d3646351cf4347b5208e371107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91310196ca1804c9aa0f1af2c815d803108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb511d42f0dea08d84609878da96e82109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c4baec7de6e8f352aae48b3d1c20de110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e80add9f9db9f559e6d59723238175e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc64c69a86300e9d532dfa5a59f0373112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a33566ada8e8fb221409701b90317d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71849449f99ffc6386246e18827e941f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6a558058add2c990b52cf97e912aa9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b641cf559b46575e0936cd01316e801f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d802cbe5c9eb10f2721fee6ea28e0a92117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4086c2c5788dccda896c67dc38fcdbae118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281323165a16c430a72902b40505842e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98b1ff90cfd4c1b4242a7e64ca1e4c5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4804e6290566c76aa7363881c1f56f2e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4d8d2a6148e734fdb486f91696f61e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dec2418e0b799f4ad4754c03fc6818d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d916fdf392335c2c6e0e6ad412655ce124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8439228d72c4468f366918bedc2a02a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a18ea853e1ca531756e3744633f313126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c6b94a06410dd636713416f9d63118127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d965a3114b6af8e2cccbff3b658831128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5cb88200e5caf58e901745ba66b0b3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9d5fa1712cf4398f69dbc090df9a6c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dfa3a2302cb01162fc41827e34231e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4756cb09e916594af01dc10b1a9b82eb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8c84365bf50175abf4b453832d3ffa133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199c473b82d5502850dc14cad8b3938f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d70fd4924c55d412ed368d483f107b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a918b38b3f5d5e1e7a6eb89cea362a8a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ed54822810e334f0ef6336b70e9fbd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da33808e71c90f5637419030990c2926138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edcf3920ba381677d8e63210729212a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7645c7cdc32a7f2f73eb26002f0351d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1f16e7ce020e7365484a5775d4f72e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48553bfea521c85d707ff86057efc55b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b341554c48551a7987b0f3ca104031143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fbdf9079725f2825ecc81a85b0000e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8401a7daac97c08ce6c963ee56f0a1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea2fbd2db63c140f808d03acb69d0f5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6c8e62ada0ea0692cd4f1832382d63147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ddcd263457aee52fbed0a5effef29a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8758cae434deaca9c0fd6515a34efd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4a37f8f253dd559867864644fe6b14150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85455f4cc12e848ed9e74db9c1cd0753151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab2d638b20e46c94d076195c320a020152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81978292828c32ec831db0fe241fdc0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc3991f1646afdb7b6caa337900d949154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc439d75cec1d3882044cfa204c4952155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092718e1f663a22413bfa94c1e101dc9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c07d9d106e09eed0c768339cfd4588157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a176faaef4d72547ae39c57f8ea2dcce158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf04c2bde8c51a27d3b88b00b6ba1562159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d87946811391a1d3855b49314b6f5fb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540c7a1f9cdd707b68cee371c6c2ac79161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f25e0cd9d9d1638ce53b3806fc8764f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41dd4d7bceb03d5b5d9faba923ce2fe163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496d3cf588aa9146fa4a7b6f42b0fd02164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397ae53124a0cf771567a1b090a0134c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be89fedefbb6e877ae34ad3af45460d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87664071d608f1953a5be0d2b71df098167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2db9b6e222315c628a326fd391afd4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c053fd53f42a6a8ad3146fd05b818e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6869b4e566fdd688ae6aca0b8efeedd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e692cfe8423a371d5cdaf2b429fe4523171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c87367996f60b023c36e2008702f51172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57392de70361d99458cf707392995b7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3699058acc91d2c0c9f0eca23ef3b6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbd445e68bcf88696dbd560c8a76449175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33109cf753d4cc4ea101b16d4131e27176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beae2c88cd4fd475d6b427644b5862ec177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cc07b469f06259ac7b46591adde178178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13be651724a35857eab5b5b9615549c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec88df45ee81dc9938770a4f0766e025180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811710456716f46b024bb75fd463c62c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09700f4262fe0ca7dca75851e5d4e20182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd51273d13edf83f0e73cc18e9073ac183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7429a673f1e4e8f9e9ea7f08fde31ea6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46130a32d023590618dcbfe7805c5f2b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c0efc9608b8add7986c8efc4dca642186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2781477c3fc71c8a7307578114546f2f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd671896c82ffa4b4493cd4891718d6b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1400b026bfd43c50b3619beb61e3d6cc189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507891ad51dd487c37538556ec3e6bba190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddf551d14a84f9e3cfd086dc380850a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53956994747266b637f29cbe86b9e737192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fd24151ee9560333383ac86b027022193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ca2e94ed7f7321280fb126c6b08dea194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143e2d96cd18d07103a1c7fd9637e0b2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c87ab78794bd4ea86e31de617f98d8c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988a74da7e1af8284d74d254f5d83dbf197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7445fcdfb6c6e7faf164b995ad5721b6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf2b81f5d365d10348db1aafadf9d23199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c7400df4d30efed748c150acb49ce6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3308e114e7730c4a57cc172dd019b54d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1e6acf4e4660bd052a51b532c2cf61202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60624381bed62ba2a421f06624108a1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6566fb2f106a57f4eda00bd20c8beb0b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f1420f44150d08df998515e6652e87205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336f42a770fbad2cb58f401c45526885206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8005f8b3bfec02b32da210234d85e39207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e525eadd304cd9f49589ddb85462f1c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5e25424147ed73cf196950e9d6ab0c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd8976bd302c738ace78e6ff8511c10210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8197e5d69955e2ff38958117e512054211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029b5cb7401055f2bc0a48e01d546376212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68747ef0cfcc86d140e17f369503fb85213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db49d12bbb28afa3bc873c000ab6014d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3303673d73a9ba5509e99ac49f5093cd215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f35f6aadd1037cc6a23e60626bf842216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1840f9f9801482a2eb6787134a81ef04217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1054f5322d2d6f69339560866e4d48218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b2800d6f9d0e6942b48a6e4a46a2ec219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990f31e882ec088a729d9812bdcef28d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281d1cfda0378abc17347179acccbdcb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5684bc31524336661187a23b792680222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339f807ef36770b91becb7998264f1e3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd909bce78f1d6e7d987e9dbaea16b2e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa38d112e76d43424c85d147efa9a62225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc6bf1d156d324fa7585e589d558d51226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c52ffd3c0c53e99f78d6b8c053ad75227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a02452b073537648913288e42317fd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc75d20c2dc507ed6edd9058fc72feae229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2f1a48e7d9586d49b634275d2390a3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5417e7d095ec7c0422c2d3e0bed1f08a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50a114221bb66c4bbe039ae91f10a27232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed5b0c915720342c206fb6905dfaacd233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17504801a42104bab963b624985c55ae234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0239637f77209fb1ad36efecbbcd8ce2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f9ac1e8b5540a066e215bc83589f6b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f1e6a6f6c1713d8198e38eee584a46237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b679caf4e11a12be17a229821ea320ce238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0fa08a2f27b83ca675821e4941b76f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6825cc2a61ea05cde3ba6182e0335e70240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbfdb2b7a94c31182342a4cec60a646241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5a027cfcd62e38985e8b82db2c4d76242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f791e4c7494c3b122e796e48a4a50b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d655258ae32e73f24544549e05bba79244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081d8de1d80a2a251813bd7a2ebcc7e0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f447dd21c73bf3e0c7221157afca509246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c908f8d043921bfa7515cb002623ee247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f112e1274e034d2d41c2d9ca7510f85248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9591c4c36739037899c07382c2ad4c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e9f43b1a4fad8abb4ce19eb644d807250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304e5d76fbe26f44d0cc4323f2a7cea9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1238ef2c7d0d170a000018a7de06459252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d957dfff6d0fc6f567481c6d4cc41761253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63af219334b47f49dae5a979d10f52aa254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc9a2739ff4493109ab5bdd5d20fd12255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22c9ca04df2d9f4232c0a5bcd4a1468256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc982ca38df8c68ab3c87c7bd00a5d0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4ecb79a4ec809a573286b0119eb03a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f36f6dd94b73c07ecf89df2dba47d43259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6387c06e3d9e028aa2a65900a75913ba260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbcf946cf09cc66532ddcaf5cdbcba2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a54b4426bd5ef92964da7c769c002a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24694997f12efae004d1971e9ea43098263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31e7555ed8fcdcf2b9bd20cdfe28f02264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03103c34832094296e3816f472fa45bf265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade476a5e28ad0009ae0380f50d81433266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce29152f500cfb73b3baadf15200846f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a380bfa73e86134d22debd3cf52e193268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e18b6b0efff4f76340cca00cd4a013269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ab877684fc9c19850e231194b70417270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1809be8f3dea08d4faf877decd3e484c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cde94d94c76b947236463a34e0f405b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ecd38a97dcf41e7f652f9c2191ec99273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f4a476364a7389f2e41a94bec86155274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228b85b419205d30218099949886806e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e9f647d5359e1c61ccaccfd497669b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188e5b318cf0ac0c81fe2bb881a9b39e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5940d4b26d9092c489c2021109a4c8d7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5331f8a771bce5ad68d09bb8603625e6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ed3bdecc07c70a76b23dd4d5f59b51280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a71430eb35aa4037765bd245f1905a1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ca5f535cc9ab3a60702a38bd0fc65b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7282ebf1e316410164ff8c7e22e0f22e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7715b2395fd540b66759d7c27da75a8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016b67305350246a8c3dd981f6faf261285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eaa17f06018a61b99e250c767db512286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643bc5c95b3fa8a0e8cc7e48af155c3f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2385818fa1b961901dd6d09806b92af9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718b63579954a2967204fb5060672325289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc92c3f9637368c2e21f65a09a26ad1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3765df858e5e9234487bc2afb09ba2cd291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5636e3cf5caeb209e0c0ecc6514543292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a83a27a77e1567b3a19fe5d2b2cebbf293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd6a265e9db47e781affc6f1707553b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5514b6aa273b711934c9486e2210f13f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726cebf2ac973b546bfa8f5ff168518a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b0a767281de65272f8581d46226f57297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe712078a4044191b3682aecf12b2a5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9e51e9951f96842fc0d25c0463999a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c952486c271e641553f1cc91ba99d8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54062c2b7a7cb6a351223a6cf56e8417301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817832b5323c5a60bc326d999181c003302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7473666826ee2abf81b0f0ef31d6b0f0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e582df48c927ab132736e6f17678b204304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac7039a0b721a0fae1ef8fc81706b77305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d994fe5b57c80ec22393738a35db0b4b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47138ce84e940f830be0e53066c5d269307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ff7960bbef1dd0c32ebcd1310cd419308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6212bb2b52a575ad91b55554ff2e0079309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2c67a058c836d4acd4f8062088dd83310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e050c7aa4741a061fcd9ede669d04033311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a58a3e38e84cd781bab3d6f3b7c88fd312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4502af5babb8606ac0e47d6a9d9e8e8b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3388416bfa64e39ee24aa68ea7af242314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0062eb4296f357f6053a29f3aa745dfe315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c96af74fbc68f06976c1e732951fc1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc24e4e1e9e4e7f5741a89452dd955c3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56a5ce4958a9ea16c810d1874a98e5f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef9dcaf6c3db0a1bff646de3ffe5468319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfab293f859d92fef894531c856e43d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f096d639650d5d03c44b794ec5bb06d5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de4793256b42f485d51d7fe7d0a6bc8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44843dcc82f4decdbfb89e8bd0481d5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbfa68a953603ced4f41f35fdbbab25324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e87a9ef466d5e708741e90f9f2aeb1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaf40ce81f644d4fabcf70f9cca5632326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f565b587d426d4e7a175b556ecc6b4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc662e3ad198aae4a64e775451697ab7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5e38e4a0990af527bb95bc66b67652329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0840c482aefd91840acbab7daead04c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8eb2927f9817fcd34412f80e5411f2f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03d9d02b8cf555c70a2dceb974a78d5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5a5763d43a8bf0ae00992958fc4f2b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e208ae62485d73c3976167e1c14e487334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03764ddb6755447b218bb894b7fbc7d8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bafc739e4045eb043dc93e966523f99336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604171f91c85d9db4d47d673e16399e6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a6a32f2f1614626ace0bcba3d3a471338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2535826db91a1cc05b2815fb586b00a3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d517d03a0f3f702a3ca70c17b16a22e8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50131377e99349f22d4e1be3c8e1f11b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30443f7dbb15f6700fc430cd35e5922342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a0fe2676f44bc2a5891aad6aa41c79343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0e7cf73a252e49a37f9b880d7fdf22344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970b52fc7c8e24abde48f8cebb8b7885345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdad84a6c55302f61e2473f860a1644d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5891e7dbe11d47db1432467b9028be7f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b0af1d8b2d7b4681a22422c733b267348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc9c50716616f992370848fef839b03349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6ea47ae9d4a288411d8ffc7f9e1949350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06fc4eb3a2a971a64ca37257e5f390a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b86ceded77b6cd47962a9b3a8178c7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81ec60d3c98ba2f992eb3c2f1f82524353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a6885369cda8b0c0c4e36af14d2dc2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aa1b02b96a4a515594d4c843fe82fe355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5930c6d8181c88636ee32f1f07b852a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ceec1f1114c549c9108b46da84c01a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1a969f024e494c169cc0fc969e4f46358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb4e67ea8e905cff59f38fd0cc12318359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cd9718eef1e4cf43155d75371f42e2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f16df3ed0ed91ed1f79c1d154f699c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db748c095d6422782e37d6a00e536d69362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944afa7f1821b6e4cc7c1353abb1ea6f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ebe679b19e56eecc03d5d3fcc845b1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69315130b5a254e0b958344b79927ca365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024168ebb578575b1b843b83f4e00ec2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24149c370ddb80152d076ce6a4d8ee9f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709012ed03936d2b761c911b33479b8a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5888cfe3e6b9dd9a2149d459d0465c9e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a195fd2fcba4ce741308e9707809d211370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af724c3e5ceb5eed184c50f1be5a02d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f95d0cacf125e0d09f893152151c9c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c5151981fb46bc70ead11253ddcfc8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721d3de69133949c6b9909d45226dc9f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e303bed03a6a7f33b0517fc5097520375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4a3e066b70e5a3dbea4894cdc80a0d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7514b6c8175e3f2cdbbe4a9048a22b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afd015474ee15494fd6e454055eba3b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e846c6ed2661cb545440aa22eb1184379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a775725bde40668ae109fcf0a1c06352380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c552c9368059e242ee59d685c898b1cf381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f304c9e18f4f65631be27d7a6d2c7b2e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec46a1327e299dfca2266b8953371bb7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a1a6765e698a0881ab82b2b8192ef3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfafb64e5599a6d6c0052793ffb2f147385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c1381f70d7c21114c031742bfe1cad386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31098c306a86f17fbd906845ace9ef23387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d797dc7ea98e0bbbe4fce63b64b7c5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ddde80abb4c627ee2760871b66ff3c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a73d1203eee6fde0fc3188a0aba46f0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd17a894c39660aeb43ec52ef1f8bb9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e9b8f91ef86ccecc5520640d645440392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c713268acdb0d2caa8b2682cd5e9ed393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0427614856e891fff5b2b6ce640e4d36394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20853fb8a5df5a1e8159a6644ffb856b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dd3b4ef8d6e2e23192b1420c708898396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c49da06a56fdc10cee13966afcaaaa397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6661fda3b382406f57acde1cde0133a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86b38df169e50e85b89ff0f27bbd9b5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6d4c0287da3a2f2f2f9658f022e1f9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9042fa9a3c53c52d60c0291bdf12613d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ebfb7a4ae4eb8dae605118b3534dbf402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b6080d297fb9e33c1242799264e214403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf7a33b594ad674d3fb5afcf5d12793404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02efe581335edad7eb43e9f47c41524405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0ac25e6fdb0b12f53de27505889218406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d368f323688c78520e388a09b0dea1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0412a397d9c2512debe5b78261f4d919408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92611d79395b6770fc2da97bbae05edc409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5645a875b6757203f50199577a4eb65d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12d99776124a0cb051f3e73c2b80572411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421cb8fde811332537f8f81a7cc25ba7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c5f7b1ecb71ecc58d36d98ada759c7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7367d2a5bf8ae9a647e833d2973df300414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566523be3a2998ec73228f5c760f5fb2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91848486c10ddc08dda36ce93b6d6a5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef5643a045709790fe5222c2adb3f52417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4335bc8199c2777ea285e3a1cc5345d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8d58ff7b958490f09060bfda66ed4d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3763d1caa802f4cb0dac2c8016e0628a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd703d1981f28a34e97cbb4740bfdae421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5273a2e7c3ea29d466ac40fad33dce4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db684b59831e9928a6d3ea12ab2e5b3a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b23361f8c5f85fb228f1a5870b0600424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1658312f9bcbc50c6fb16bd4e76bc453425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc782082edafd1ea1a068c2932c262f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a167b6e04b6fab4e08a321d207ebb17427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf809e2de6094cb08ca86a48d65b9e2b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ab2fc5662c30fe09d357842daa2239429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cd30c072945e215c9b5231b7e3b4e0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2906a1145588922fbd42a70e408790431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e029ba4199306020454cbf821cc84653432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fb5c99b6943ae350466d181c6ca9e0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6da2c825765989cce27e64e88667960434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0507b3f1a4990e82b5276ae76d854f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049a58d12f35523ce683e730accefed9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3de3fae6b63b33431f1c110c3fe93cb437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe507f88dc72d30d59243d6ba9d3a86438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7980764b1e59f9db591dc0922bb8c2dd439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1efcf875f66010846e9883720033ed440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f2a53478d372eddd0077efee7d6c0a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a594c60d9ef5ff678138b1b5c35bfe6f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9f96e4e8b1ef702258d860ffdcd969443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077e9585575c59568168f91f27223af4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9954913ec588d088a4882ec27fa4c3ae445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be84f3c8b089f9a82593c79ec5075e85446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1cd1737c30896ca8eee32804d8a74d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145ffb7b38b048e2768e4b2d76f1046f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47acd92898810c4d48cef5b2711a526449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f33f641f369b64b6a3c9a8d5281fca450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517358e75ccd821b3286bc128744d37c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a097e29774ba0c9eaa406392202381452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926c87d6a232c3a886cda745081aa518453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c97e28f7a58acfedce70804c16d30c9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7e9d1da87637b7346561c7dbe07978455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e851b5a5a5a674e360770338407012e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e494eb44301df1334a5051579a008b76457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307e058e6e7613a0f435c035059a9e85458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6bbc775cb1ab161833a0661c84292d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6762f6dd2cec9ce6d71acc471b3088b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac92ab70cb3b2531a8a91c76398746a4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c311e40fbec6d41f29e52b72aa6fbe3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e987870a4658e2cdd779be78cea2f9b6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d868651011f8946ebada6e463dc37f53464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493a49d372a179a746db61685dd3a12d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaf110a90e09adcedecea7be90cfa07466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613b66b604a374cfc0e73ce57a8b36cd467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198da54fb1a7b5b8e5a2789a60c063a5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aa0c9f46d1c1c14c946e35955d8a25469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797a37ebc878155d002bdfdbc825d13e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5813bd1fbd8719aed773d2ea9bcd1568471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faa24c74d2ee1dd7db4d15f070d6e15472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacc7597522b8cac7a89320283e88eee473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17704b37c2bd1180be1ac2e7064a26f0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f446aeaebbafff698bd55114350c37475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ee0b516e281e804641263af31404c5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11874ced6e9dcfbb6148c3def07f635e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dd8d7cb61d8f8f7fc077d0fb660cfe478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3fe2c46ae6679d48971c7e927b90f7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba26f4f780de8e123a567182dadc2ed3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5698e8544d5ef3bf873cb413558e56d5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061c61e02b577f9148bab703db8e79f3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25e6157436afd0e584616faffc8ad49483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dbabf437abcb2889594df8b8ab5b9e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1806130c8362f1f48719ca5e75272e1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d99821963619fb2ef783fbf16e7910486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe0de4c9fda6c64f46aa0143b39ac7c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca59b2d90ddceaf0c4e5b3be6a1eb7e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5b6d0dcb809ae529c963db010da42d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c882abe3b24abfa9371b8abd06d820bc490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6fc296b37117ade902980ee9267a41491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fbad2788550802ff53231fd94450ea492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53772d9dbd990c00b181db9565e41e4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972b081c2cd2edee40de272e5d35d357494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab998519eaf9380cf0aecda3993179e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa38a600ef8f576a451fbd49e967a8c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba424b81f47344f2f2fea17ff9ea712497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f863f58204401957c02160ffac347a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326da22a5a341eed7d32b03b0f0ed3d6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5599a935315247007f5911ff5b2fe3ad500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2c35455461b36e0722ea3b53381835501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bedf502e1464c3e03a46fa88366295f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09ace21fb50d764549801c764892b0b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8338c36b3d44a11c1320441c65b58b2f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27276460e4bbd93c2891567024f85472505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ae51604382eb5d39abe4bdfed1bc54506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692583a5e47b4f85d33edb811c3b73d2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0e15c5d60891dcfadf04e8495410c9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c18ceb9e98111226bd09e6dbeaa74c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c5ce8d3d201441d27136396b4c3254510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e83b52099b3690caad3eb1f3c71ba1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb290400dd2ad2e6c41c3abc05d121e1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbeb836e1566b611e1af3c2aad39522513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d92ba560379d67a9a50489bdd7bcbe3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3242659a38e677f468da985f0cc3a3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba0458b8fc31d149d159c8da2bd169a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925366d93866dc1a09e82c45de00e089517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f5a72b8e893558a05a2ce352605a2b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707e64ad62c42af61339de552f48373d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d709eb60d6b73c2a32728d7406c56b8b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202381178282be2bb6e81b4078715a30521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21c73ce1f66a462b306a1d2d0bb31d7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d46bf95dc21efa8c0e23678b7fed75523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a6988b0dc8928b486b84e5b618b521524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef631c5c4d44ba6d5440a6df9f121b7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f95789b90cc5d93e41ad41705640141526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28d96f6a68274680ab5f22587c0c639527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a54f7085b81c7c7955b27ec62ea1683528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2621b13880a3c2063d898faf1b48035529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019fe4445784ae74283c95f5016294b8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9de2764078aef7a747249149587680f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74042b6e7dcdc66e1eab6254bea50ec7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d754bf8fcd4e616d67f1797130e60960533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6032bdbd42db7fa28ea9bcc627be19cf534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c70e127517f2ef12bf8536b38c79f7d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f57c1e3adbca2f5d22f9cd94d24ceb536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a278b41e6308c6020007b8d7249b307537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc411c1e80d55827e8701e6c5e3b7a5f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efa61ccae35ce5e4cb9035a206169b9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5443521e16068b09d6763760865aba0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b529d2496e22bcba2e8ce1f271370249541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d466278b8a0d25b28b83b873968f9c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8e0d64f093ec94a07065fe989f50ca543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1e3023d7795e012fcd25bd93d57c06544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b6d17b96478c6e54fdb25f39fff823545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c2b5e6f2cfa2af2e698ab99fec88cc546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ec0ab57ffda698a01a5d87b94ebbac547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58f241c1e9977e22717cb2e00af9951548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493fca91b55dd11a6e32c7ca0b99cf17549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6469c2df254699357325108957d0a3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed92cb656cebfb5d6555c10bf5f9677551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d239ce954d147abd28b733f3226a213552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4486ea9d8145f98508087eceec1d35de553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd358233c72abc52dbadeef774b013c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1804ecd5f71b3272a6e2209866b7aa80555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e52e8d3fb1c2b264d63c0884684c02556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b96deccfaf5b08c288391772b21c05a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775aad920cdb18bdc827ec7e14c1fceb558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9388a15f72bf6cc47563167d21d8c125559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44acab83e20a2c32d73aedbc741617dd560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6136b77ba43e67d88e62765f66389fed561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5661ba992c378f59b7b2f69f7d07f0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9096ecaaeb974ba93f22cf10e91d259563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa588d4321d78d4a53d8c5d866ca47a6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f6316e9be556a58909ae8af4581b3b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132da85fcdc6b9a54becd713312f350f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa3b9f71346574b1055b8a96144d2af567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2feac12f5bc1050d4e9286d8a32e8e7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314335eb8fb18ac58f9d3c7e17b15fe7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0540b5fa56faee1243287a0ad2918e56570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573153695f0c4af21380d489bfb1266a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7444efcdb2480e3f656e8171defe574d572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ad8160e90690f5f1e6875d4b912e811.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7344f621593cb455c88da7e3f2c48ab42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537e201c43cc8bbd0ffe4b50d7edd91b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d00aec5b6ced0f46d67c766aa47c5884.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063bba3ec98ed84d142f066632c1a6475.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ceb125308ccb284dfab6ff3c65a8826.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f770eee292e4982929006a5306c16b27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce3eb9151a62e62f96938905eb617088.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9954148bd73c7041e9c6d27ea585b1179.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83329f1d9623ddadccdaebf8e9aa771810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f06bbf684e78e8626db246705d90dca11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6507219a9d434404da6021df7d09991212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010286d2493eb5fa4ed5493e02f8ae5913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6179ee87b9b1fda43ada6bdebeb8b54d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed226b177d6e244551f63e0afb368d415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0056075366d72b54574b9a998212cded16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0d1f8991eb6751557e7d97064bc1ff17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53fb2b04ffc9f7937430c73ff1e141718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84cc838a32b270d16f76c2aba05974219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82db09f732e6540a7b2649fe9c785c8920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970f08452073e8b8845d309bda60035021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487889242bcc778c48ea0fccb432b8a322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fcf619fa26da8fa9fd516c1ff28d6523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8198c579c3a7ed601678d244125b272824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625ddcace7c4424f9868063c9a9c789425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f133d9db78eb77c64312aa2284230f6326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184ee5658c94bc9bf74a024c34d2635927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a928f9a2596691ae26ee5259a3c59d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4faae00045f4cf6492dbc3da2f10bae29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff72e3d74d43637b3ee80fe9701ed83e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee4f5c3406f030168f3d34855a71fdd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6273686d1b5a7bf00c9361b3246d2b332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bb2ed73074155a72589bee6498b59b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b151af74a4cf7f3dcb169fa6848c797a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6af3d46db4f21eb4064b1d29e1e6e7e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d4ea7ad00a5a3cffbf0393a91a298b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f43aa03295ebb9a102a123f50b35f537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a113a40b882f17b1365a9a12cdfc9738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3469db3ee73fd865da4110003c3bd4f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe53bed51e1dcbb1430429ff6794cda840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c61e427a79a110c6566d7b0ab7ab82d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fe99131632d4b1c5a8313e4b60828642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b886e23e711c55fa288838dffcfbc8f343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d761fcb036e1f6345776e45f91011abf44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46058190e16b1ed83cdfc797f728e08545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc08d68d5287427be1daf1c802f7469346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47392bec713e1eaa746e38deedb02d4f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8817bb9b02c8a898825cbf491ec04a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c309ad4cce816a410c2568c333ee1249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b4e84b698e99f80ae9814f8263409150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c0354de7a75b485cf1d381df3ed86851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7e1463925b703f072d1411224ca22f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3699e3ab8da729065617c079ba6ad48153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89b3e11a5bd75c36ac445c684dc139654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292bc7066ee9ae29b384de1f3b42293a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07900575c0ef7185160934d42a46653656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4bb179a0f00862156f44f069a695c957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1e112e7854e2d4056a546487da503058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d930295ef369b91e3413e77c7fbedd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57d386e1ad336e9ab89ec60d25fcb9c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dbc60a29efa36c0a89b16f25b85f9e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162bb7628556aee178135059950541bd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68278b71cb989768652fa06056025c0b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3d42461bad04f8b2cd3afcd283916864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373a9310be3afbebb12a0e30011e615965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb70773b53a7a41807061c4f9dfe7b6366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832ff57a54bb35b30a9d6acc0137d2f667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b22cd6b1f86227dc02ef920b86727068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b680c1cc278b813d4a2e057e1cbb626d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a2fc7e326873e3c353185bef26d22570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b737c895221fb5c65edefe0c5f6811471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ec1dc5c1ebfc700b89fb6526c85eeb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da459bc860bd857f093e5dc421dfe9f473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8287b3e16f7b8b03cacdd7791e8f695774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70286450fccfed36ba53adf8b8dee62575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc811ad5176cca0eb3949df4d21f4a376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cc65dbf6d0645bfa560ab92b045fa977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae693e150af7fcb9b2162fd9251532a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2fcfd14dd2ec9546ee7f14b016966079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5bcac6e94564deed5c7a4955a940d880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af96322dfa06e6d0ad6b7086461fbb881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bba100bedf939a4ba042d9623521bb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd0a108d91712a9681f0f8c7cbd403f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce403f1d69da675f7f0064ed95d641484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7187739d47279cdd314f0d5b114654be85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0c42f88a6ed2733b4e85ee0671848f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b404233141cb0c9b6610a18fd98502e387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0ecb8945ceda7e14a34d1598fa10af88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dc290852e789d5c3ecac201c7b4bea89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecf88d913fcb475040ef417f47f1b5990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01580ace702cf938a66238eec1620e691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f151054b3a67bd0dddf8af3d767b0d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eba4e3e346af51d392f5023aba27e0693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902ccafd1ed2e649eed742d6c197a42294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e22cb2ec93c62d8dc212a8795d47f895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97061974ffe4ef02842e9ef439ffa5fd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c689cb3825e42cefa3f62a49a0cf7a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f240b0a8be4861730744ead7d846aa98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ce908dfc0cc517da6545c39086b0fe99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dda86ee123e348edcafdde43b356255100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9efa240863b575ec2cccdd0a63aed61101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b67df2bc1f109be476bf6d2a7819f4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5c1f76874a8a348aea8c1d7f4c5d73103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253719db095fb66004728044ad65a7e8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6fe8bc19105aba45b4526a34cae815105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eab4766ea5e787bcf09ed17a4359ba8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c47e6148f57946edb972b9bd5b5472107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2f3c40441bcfbad1901bf6525b5bf9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bbee575c9a8a13521e9e94b3231ccc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3694260f4f750917ea7e4306105de8df110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21144ed638302194635e43140387374a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbdabebe5606c0a1b2dcc998b518b56112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8528761481d86998050c6f44b737267f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5611c169c1a6356c5aeb6f7af9651de3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4c04787410f669694b07e569421da1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c847cb584f74b7dde8d66d67dab139c7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a364c99bb25f2dce4017f85a47138d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fdad98fd7e0ec67555aca8525ff531118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fae7b4acda892351898e4eba46dae4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726505d93834163a20b0b1e120210610120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76d54110a0d93381195071f1f36dd3c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c041085ca728855fb9b7f248835042122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b63af4e478974415943b6597242ef7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc088bfdc4b13eca1a769df021ca63e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7125831f68501b3b3fac9232e749bbf4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c69c5423ce21129e6c303a1041e273126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919c972d7e18568412b7ec065817cfb5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ac0341568f404437a25a8958ff0dfc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d577e14e67f596c7631fd6a6be1b26129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aea550274f1b86824082f4f072a3e4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2527e5470c44108143381db7ab514c6a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc81e9e9841c306216c7626732ef603132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43ffb1648df0613e73680b5cd05f44e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66272a078e9144eac33fea43297262a9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da16f9326d00532c59eb5818d41c703135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bdc077654335556e5e77809ff59ebd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7201e8da3b711a45ab547dfc4e5cbc4c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d346874fe3ceadd1ef37e2cf775328138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b43ce3cdd72ee71551e68d6de5762d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9a20cb492f860895d5fb99983685c8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c31590aa5ac486da3c2955a3a1bb9b1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a5296a3c217dd5e5f31b41062641cc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14289077055f3944d9d644d3ae89c2b6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101379e4a849e71e288a5af37d971b6a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b12496129ed202c0bed42fb3ce6ea3a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e593502cd840bcce82342fc6141efde8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439e9ccbf36acb25de57a29e7f31a1f5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e93094ce930337eb3c488b0182fd209148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52dbb1d0a40c77e389fee0e8368afad149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634d67983ffa3c58d7dba76a4f081bfa150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594cca59215473955560a52bff130920151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7c0c2011d267dd5eaf50cb6b13c69a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919695ca4c82700c288a8a7ac44ae866153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec92fc5c6bcd23fc334db1bf0bc76aa9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26cf10f4519d1264237c10cf5045b4c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3352262180ce110572e4df7f3a0b091a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacaea0c24f567ce5115a4d2e58ec704157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d6e081fa1543933ed6f80bc6fbd6e3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc6d21cf2ac18681383a66fa27a09d4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d686342000a1a0db850d2b313bc7ef160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4029692e0f4d7c7666d26ac39867d2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a30387ede2c9ccee848eefcd3e64f9d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621f78e14833a00e0411b7b25291b67a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb767815fa5a853cd7901b19502d79ab164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6e04a32ae505f851913c4a3247171f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92495cc0c9e543af296d3372d759927166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f7a2b697a3c5386f2b12c46cc77236167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8c8aa457a44d5e68b3f693c581492b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2515b2ffd0bf62d580981ce4c72bea3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400512fb4d274df9e2af497ec898dad7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c5bf92c672278461ad9a9bd747de12171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343d4d7e64e966fe7ea5ea96f72a6c5e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fe555866e278662b52946de0065ac3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56652e3cc6d897568a9c4ab315966e94174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa633bd58dbf2469271f920889e6530175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac637e45beb6d62d31d2ce736cc5639a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdd9b66a752a1611fe6f03380d53af0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8348d883b997013abdb82ebc4d1f7b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69174ced9bad24f4b853a2741a26286a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d672bfde767ed88467538262de773b7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd82a9ea13f20c7d82af471d6f6a59a4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de676052ce337b94658a74f47ee165d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ada51e2604c74f50bb1e8f48d507f2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbf037d55a57245b3657e7b82e93846184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c30ba5693af5909fd125dcd4d2a666185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f02d4946ce6c0cdec5ce962445b77d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bdc75892cd45cd053f63d45c052864187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a217cb4ab7997d35fa10f320f017083188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cca00d37cfe89f20aa01edc07fa759e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5f585318ade4a7691b09b4c795b34b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7bdb76f7780a45ed99805708944122191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cb1a8e728ce6cb04dfa50bdea3d051192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fc74869968a6726e204e275c11644e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2455e0fd07129df2d7ee13bf8b9ee2b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb0d0a5254bc72c31ce397e5b047ff7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82c96749fa208a9119d7467d5854b6d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dae1c423e2f51cd7d5293a09875579b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09add6f549fdce4d0e6f6168e6f0f6b0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe08e2259bde3b6ff27fc537e537d28199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6c7cdd7970e8286413139cc157982b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cc7fdedb54408361b686e21b08c347201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da3b9845a07d50e758f80a1ec1e8057202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1da8d0056b66544498e0a7a62655c4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203d50d0109e0b86bd549e469cfd7b9f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0289ac61b97474fe0e58b0008635cf3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfb4989273b8375981fbc13554bbcee206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d3199b761c5e0366c4b1c601975bd8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b83b4181ef27b738256c135417fb0c6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17906f50e349db243a23d402b60beecf209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7fa08740e72a4d8a2e044acbabec19210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeb450c9ba092c5177752c90e09b0f7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a6a907d48e4c8f7537d70dde7cf853212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbd7aa0665db579bf732753762f6736213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bacdc4866519640305fbd91b215ed0d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d142532feee082f92fd023cf6ca7c7c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba88e904084fe736f2df9bc21c2da689216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d39361fc92f9c2971b2591f3d68d13217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942305bdbfadc6f3bc0f8935e4a4e281218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19317d84973b4510efe4ffedc7272d45219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36ee6925135b7d87854523bddbf953c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35342fb7aec9668a00eab821525d404f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9927de85c288a6c01465865cfd4d8b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9ae3b2e979d2cade94ce179e69fadc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa35a6c4aa0e91dd68cf10c82668946224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff1b99a76b6513c2c2e2baced83b392225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3ad991e918040bd38b241bdec0cd06226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60f9286254f63d572102fee5f5b406f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54dbfb15f8daff528e1a08fd3edff12228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179de2af4f656b95fae9848064b602d4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a33b070883d070139623b9c092c30be230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b4716b60757edff7689265f9b6c551231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ac9334da3bb5fb66d59d126353017d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346d3ecc2e14dc9a08e645366bfd7eab233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5fcb0c8e21e818c6fc3a432fbc4d65234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f38ae2d08a5aeebe35f50bdb1cfeb80235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cbb3cd350416abdd35c7014309e66d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de12c28922b71ca49d68894684e7bf4a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279c1f27494dc8a0009cc3218c74d00a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce114d1f01fd983a5d9d48390c40705d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa9e722ee4e088199d1cbe01ab92194240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637566e10291c113e3b97bec25a70a2e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30689b60dc89a230e12b1e9c8df09ea9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3c95d19bea10948b2a6974f2d5b97f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6243b39c07b4423a5593cc8bb8598cd6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81243fe088c5f284d1db6e354065cef0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b50a8ee2772156492f86b90e18b2ff246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce862e39d2a49fb089a556bdcbb33b3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2637eabd8f11c58d4d0ce4cd77fc4ce8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5419238bff68c7b117ef528347705808249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c8a622f331131c599ddaa5be66b237250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de8f50bd96e6586d85e53c0a76cfa49251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01b942b0a0d861d86054737a2877064252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232636c1e4e6719017889bc0b589e46a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7075c21a6cea40253d9864f6ae3b808254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a9f0170ae8960bb880e09169ffecfa255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a1183bc7ab8737c7caf10c484d099f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fbbf2529eefc7d2153e3db808173bb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4903b026bee5e43c80ff4ae155465ba0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fc295b34c787fb24f5e128c56a6b1a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fbcb436be301bfd070ae6af6df41cd260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfe8fb7676ad0601775198302a308d9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ca7f083f3344c94d7c2fe0328ada9b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdfb0fa42ebd5609dd062bc48b00f56263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c80d444acc3c412a9b71f8991f94195264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e028198c11218f62f938dd04eb183d8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c608380f0e0f9c0edf10aa454bb68f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefdc4a50d00d5a6823dc88aad76cb77267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d46bc3351f14aefde14718a7af5e1b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2a7d93e9e7fbdbe9da77ab8a9deeb4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4869b6fff28dabc4c66c53c52dec0a8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f60233ee5de335f994bb9559b84aa1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98200537f44a63313a4b6063650286a8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766e7d30bd4363d636f461e5d5e258f2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69cdaa88ec976ab295205c4d0761a74274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323f0fe14a83cfb8589e51bc136f5f37275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6094420121cc8f3ac48070a8d9986841276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4432748f5b17dfd09f6c53b4165aaae277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6cf1a6a140c02d9068e6a8f5f500bb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5862a5e37dca4cd3d184f592bb4af604279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30754f1305bbd479b4f7e4bbe6e51531280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a21d2e26f63ad57f33e103775c9c56b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a306bbff1517e349d10873a8a466061f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d16c29d88855f69dd3db8ff8f4ac381283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1094a2751cf58f89a1fadd390bb2b5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5131cf0f0011c8f6dcc646413ac3c751285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72da993c2a1b978ee5f6d68ec9c03fed286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fa7a805c3cdb83625548787fd5437b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e5322db2429ff3dfe9b517dd514204288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd22f247a99ce3ec6e7fd638d9b169f3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5c49a1cb8e4b824c1a5c1a85158894290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e13f48b44aa6001add258fcdfd42f9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181bf0ecdf54e8245a79a37eef9838fd292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5220f78c0f85d9b8652d6aa699bddd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97132d8a4aa8b56a8d0f6f364d9ec161294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594063bd21d9eb402a619962ce65fe3e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217d1cc7402e93c52467ae5ac28b18ce296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eafc714671e0cf467cceb13ce25b52297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58cbe268b83d43c51b1447135ee0282298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400e9dd57bc04194e416b1f8543fce24299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1481abef229b7ec0cdddfed828104d5a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d864c5f320d2a15e41799b680fc69bc301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42bac42b0c4c711b6a37ad6e07cc25b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef11e92038e1133e23c6c4e841c6e2a0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67b8a9a42d5c16057b28bb61c71bba4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69505830770d601f163dd80319c23426305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684500a3555616f87ce77956d0a8357f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdb37661a23b167381eaa2a16d7a24d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cfaddbf932676847a7ac62dc96896d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6af51bcd2c137dea5394de97f73f47309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c697f4828842dd9bf684938572ee3008310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d85ef9138b96252f15f1d32dade2df311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f31f3f70a8ef5bde98d4f5a265c3fe0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1044fdd84c476296ee9d686890fcf38b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ca7bb7589904eeffe3f33e8e5033b0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97739ae0f5500736c529476114a7327f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d67a3f4c8120b9294f815c428008c42316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a988ba8567d1f0811bda398b7e1dfc317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c6d7dd93f9bec1a6d849120e401da1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b35485a3c69d4693be0b7ae9eadd0f7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ffe6d786810744b246a54d9008f361320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab4e22a877e608be4daf240258f68d1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c9a5b99bc4b4365f9b75642fe9f493322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0667e81732b9e002b486e5c421e41a12323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7362be4567bd790a0e7c60bf9766b67f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db09e13415c21655dd981367b1b1f22c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132c261f1afb1bcc944401f258aafd68326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13f253df29326721d97c678276ec58d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cb3fd81396ec63977c228aaccc361f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d249cab1a92760c9292d639147d1f487329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f07b289d6211d0201d206bd2e07e00330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d41ae34163b85daff4e6fb7021d8157331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87badc6c14c38929865249633cce507c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28792780d70dd2de3ad95f1d6d231c7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfba7f056fc2d933355d7af0260d59c6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e8959c2f8abf35f15d4aaf04740a26335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871addd11a9a48f938b149e5a4b724b8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6d9b5b97bbe38bc14baac7461695a4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b70869e269f525b9dbfab7af61704a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e874ff223f1173d7ed1736500ff9fc94339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4872e2cac4ad91205cc660255d0522340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1d4a80972c62d90f950c0c401afea9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1401b30180706e5d871bced90289d9c1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f8bcad9e6e1e07ba9baf0f4e084a70343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a0ad57d70c7d44ec6cfdb0316b1980344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031cace563d2a396e5741d2ef0baf815345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22060ff9b5a686ed8315c500a4f90822346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb94cb2b8842a4856abaf7e38562e78347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3709b914412266ed7a6d8c4343501f8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928319865f691c138fd6cf0509646186349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bb24c28f310f5117e85bc6678ce9b0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7298bbda66bf970fe5e3a5620d43042b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3ccfb3e5c0c42bb04bc7f3ad0869cb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7e5abf2f9f216b4be6f1184d21737b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094db1422860e015728df3ee747b50ee354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0564e7bc9039a944bf99d8a74cb3906355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8664ff40f4afbfbe599f63a1fbacde8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4cc4c12d12a9c42310181c28b3ab77357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9ff949d085ed2e8efc886a13f4275b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1ea8660a85f7fa1c444026e050291a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbcb08e5cb66c9b7398041443bb7344360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356532fd442992c14a63039af6ac5e21361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa54a6d58cbeb10f6e516bd7295bb048362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893679c4d4b97fb70e08de2803ada6ab363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae56a544160243633376b42cf3e5b88364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a71fdf12e28fae2e03e29ce9762895d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1052cd871a84e3b2f681dec8761ae340366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5890fd3e60c831ea0665a9f94e4992367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d6b130b1daadb9fec816ca53aef3ac368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36506bd3edd089c47515bbe8c0cd1a2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9349fdfec1ae89dd9a33ac2b8fa041f8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e22620cdcfa321544433db6649256ed371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6bbf2aacfcb5896f4af412f367782e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56551dd5934eabf6bb396fcbd901ae3b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddfb5f6bb3149469ffc543efde4c2a4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fca0c21d605470b47cbbc6fd03b66eb375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac190ee9b9c4b2c4d22e3fc16f70f484376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7bf805e009bdba7876837aa83c0d6d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86131d7cd864833f37fe41c4c33659ab378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f4c762d2745a7377aa6cebb8283e56379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf7a704e9ec87199397dff115ad64f7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cc6b0c7d4473e800b57b0c280010c0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83240446debbbf168d5ba2acebb77c93382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9565d9ed310269b9bc67704a2e84f151383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3bc7b51cf5e9a3e1e7ed911d1f6a03384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c87eb02f39d60afcda35d74ca842fc9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380e1465ec0e85afcda133e53b58ef5d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a543a0a69f89f5136e426fcb42900df387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d610125b9095dfb231a4c99769daef388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec59fa33a05dc0e919c687685a9ca7f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9df030122194042641182fa312d46d6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503e91da343e7437292fd0be27004d20391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079dc251072de1a43f5941948d47d2d5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef219366a7b50201566afa3cf0751cc393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a6af9f99ab45a53d5abe0e9b063b31394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fcedc47b6322561bfc37c80e239a49395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c63f36f846f292e473d7d53026945e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15608881f064aa8d249188a7afc9c803397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37be73f7b39a4379833b2c64ac367258398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/face613073a416c2a579714d1a7eca13399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa3359ffb346edc5317280ab95b5a64400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba617d1b1832400fce45389a96785b3d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebd63916db749adf60f755b07a32725402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3346c297159055f77e517109d730cfc7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0a95b7b836798031a3b01fe4ab626a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430bb3e26c6e9954c3761c74ad617119405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5c218ebab757d44d92ad768bef646e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8f0c7b800ae0e9761ff18924c08281407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b6401860285c1f45fd3ceb4af1b0f8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6d4c5bad7f07ad713e2b0b738a638e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dd1a71367a5e5eb19db1745031ca82410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8477ebfa63703fd97b70ab7b6c29d3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e13dbac30c14c2c8fa9022ce6fe86a0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a6f26d86897b43da57b230c61799ca413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaa6857b7c33608ee5eee6cab4843c4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537689d6d6caa2247efb838948926b08415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaf47bc92e808b382cf3956f70fbe94416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7852a31a531815a372d498ac23e4a831417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a3ead330f184a64615af0b78ee1fac418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d714eabf0f7b2acd2f11c5229958bc3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01f4d97511c45a048882d464474c0f2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b225494402e0ddb3b71e14998534ba2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4670988a5f05c5d264882cdc52b6849d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a50a3739ff295acade08206cc6ca1a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2b7d6005a1ab17bb67be1fdad73817424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f21ccf82ce4e230efcc73d70f3460f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cba40d227de94fbd86ca1ac4b9d1a35426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eabc5cc6e6f39ea67a7cbe71c5a12d7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5641e3fb7f152773c6905f586a93f03c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ddca2a8c1cd7e3b6052f83b87592a8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac47dee34b8c96ce25b92ff1012622c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2456bab7747a0bd6a7df69797066be431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d7d24605259c9c57b53221c0b0f0a4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a2ddd1608472d5b2f992a3670565b3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5035b42c383bde5d4912fce83adc45b1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4159da8c49fe3035e0a2dea16b7dc50b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df34c48bd4228fb12840eb5c810ba03b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de9f5a1b552a526080c399940baefc5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469854d36541513a3ae2b7f416a19085438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bec273979d55387ca9cdec628e743f1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b302e7f18bae14781a286c86de0078ad440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef17f7bed2f7db6f4133222ff20a466441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38825e0ca683a4bea3c61633ae40e8b9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a995e4a6231531dd894c1fe9d472b6b3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f15ce9b2c2277fe78564fe88bacfec444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a842baf24dce4aea45120b1d685dea445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f37fcf1b0d592a5d4b5ecf8dd7ba9b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2467bca92337d6badfc6ba209420371447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57292f9cc3d386c5aae727d7c95c5e4b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18d50528702f722c4e6df7bd87d7c48449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8704f78be1d2e8d92cfed39588a87bd2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62581131c6355f451b640d26a4d8bf61451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774e502169af7f54381cedadfaa04d1f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1046a30f715d19c8eef5b2681b75b1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405bb6c5337b35df0c40517df152368e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e665d9f7a4ac28042e419d28e970024f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86b896eec8e9652a44d5b3cc637c4f3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b34206b02f846916fe652316c469cba457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2fa4985a0a942d886a26f4ec4dab72458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb3eb51db3b0b2e9e19a6b019116780459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a10aa7a1d616fa409e92f4d351cc03460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ebd0b70796533efadbf1abc5de2ca8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1684a25e8911bdad33c383166c970643462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7217000c658d1c572e8b3429f4907b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cca491e69a73dc998ee2c69451cfbe464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54745655123ea3918dfcdf7f5ab26f76465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba2cfad544f346fceb86ec4559b57c4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ef7cc7fac8029fabdea390d51c84ea467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd4e8264dd59ebbbdbdf71c65574324468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c456d5caaed9d88c9b93d2bf1423ae469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48a8d6d2a2519c04ba885c9c5eca778470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4415286c5990bb44f1e2a90c90492c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47dfbe4a7edac7a7dff0870d9feb8ea472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d04d6eceb0ea777ab75ca2a12714cf473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ca906b00a5cb21d82bff6e8c3d2758474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7d99916486e936bb366de7d0996c6f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a1876667a9298a92baea919d90bc59476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283ba0e4b2b9474491ee520497e3d62b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f43d1e722b7125489796f48280cea5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e0efad71bdbbc866064aee7859017b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9812c8ac4cef4c8a9c20b9b59731d4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9023c59b2212f3df7efe633d1b4a42ee481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7973253a377a99f893b50ac7c983b593482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008c5baedf28de0e3775313f1a04dd69483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8781b696279a1cdd3ba7805472f1e71e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dc3abb103085935cdb5bb33859a74f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cb06357bd3693b8343a851a3aa62ed486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946223afe4fb2e7b2d454b1352d51ac1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94d60f61ba0fd694db9c02ae4fedba7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7cf14ccb76e305b31a554a089fccb3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2535a51babe54745caeeacbfa54a1e7e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ae69337a8f25c9b7e934e6e8508f46491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479c1ef296414b70cf29ef03627b60dd492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d085972b04bf4918478ac47033a18995493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a080154e7aaf04504c979a33aa3f58cc494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508520ac8b9201e1dff55f52988e298b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642760d18451bab8801910d8f0e55416496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a12f3827c59a15e426ae74bf0450788497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63454ca10b881c1f9edcfda82d0ef67498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1780f35e2e213652e88c0f7e43a13d9e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b34ecb13e26dbf859ea1280abafc0b0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2991b10add3a599884a32db7982bd87b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35355810f7bf7849f17f9cd319f64745502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c476f584c5122a90f6d5945f5be6eef503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f586bb23cbfe6b682005cb923b9f8e01504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2758aaaa533cac91e493f69e23d166dc505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad4d157d7bbd196ded9782966429f8b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54f3987c6e488593ab5fe070aa62de9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcebb538f609266749763bdc4be2507508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f6eabafea54795d842897e3d05e1fe509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e5853061e2c5c61a29e918326fd4c0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e97b51c08270f9598d6b1410a195dff511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a922a4dab071898f9219fbde5f9af566512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4befcdd183f645ceb29f34c243e662dc513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4541c3a81a95f17d58ad2cc5888df95f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c7f716258deac5068ae22f7d5e2412515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951522b4fdd8b0d844ea161a258830cc516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ccc0bb0b31d429811486a83d766854517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec31585ffd50a99921e0c2a018267f48518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69aad47f19b87722e0bbc1e65bda84f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2a82a813ddfa7dd814a67ca8237ef2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b175af5bb260aa65fcd1eabea1691f1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf9c7d13f6de0596ac15a7df5f08141522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e01e95fef27d30e982fbf1e42096cb523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deabfc7c2f47042ca052c70c9d9848d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dab3cf0155e0bcc6f5c87bf3233087525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4650a1e7d976bccd348c15aff50505e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1eedf3fcc5a2d33ef8f1dc584fc51c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4e74573827ed8e1ca3b733b77cbc0e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6900feef9d0d90c42e4fad5ca229807529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ef040576b049bd4db7ae7f0b3c7c98530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48858d828d2b452163cdb049bbbf4726531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864369018f7e643cdd5b42f4c77c3eed532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261c8dd2a6dfdad1eafde34dc0307b38533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73c364f2b9270498f36eb3cd788bb7d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed98911bcbb893e2ac2ebe9bfc08fffd535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc454669402d2a6be1c6dca6db6159c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9537f1b46705bd17ecfbb72e23bb82537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0166c099a825815047ed1c6f49ab8fdd538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219176d3c75ce8ec10e183f5e04cc096539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a856dfcfa2b42cb3db7814064ca5d66f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfafd432598f9d85e9fad608527dad3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f01bb0a60e79671bf051b1ef1c33c87542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d95fab33b93591ae97d6343f9415823543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0993416e128ef34fa561da12eda1fa0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4763084a1ea5827fd696a3a019cc8390545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fb28acf0aab1c7b35444df371a3574546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f176afada0476adeaa5f2121423d0d9b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c1e8f0af8f839aea0b86a1f4f28718548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27dcb14a234a3d7cf2b1323c85d5b47549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300736463a18939851dc7ba25da8c663550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f807abfc17b4af4bcc499783c25dcc551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef43d55d42ea25db00cedded3eb04581552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364dab431cde290f874951b401521c18553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc60cbe39a34993acc9170ef3950140554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4b14153553bde50549c790d98bad4a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c39acb6aa5597a62ff8ca47480c802a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a0779bbd7adf47b5922b4f07bc867a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b926fc8b820fc096117cec74117bac6a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4418dfe0558cfefabcaa7dbf0370d5d5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58df063c9e05ff801f14f2c67e03677560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e720f1f9a8863e25b670dadf9feaef561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3deebdc1efa3e2461ee5580028e568562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7640cdf478b880e4d2da9c140b2290b1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9425255add037f786884069935d62d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be376cb17a2faf9aa961a1e63c1b02d4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de9b388d43ad45965b3d507397deff1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e95020978ae557da1529d07afcb40e4567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d45b487c643a1d005312da5e7926e6b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a0e0a55e1ef53b9a8126a866c8834e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdef656e224ed526d5c5f3b8150a520e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138066c7b7950cebd5c4be9114513c50571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbb5b94833d344b87c3e68bdc63f1a0572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>