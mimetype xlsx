--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218680576f8c1094a2f03f3aa7b823461.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea7eab01b6930a51e2e3014a1ce40332.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8b603a19d167fcfc3e34dd7de5ab273.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394578c216433b8b759590bb35444fbc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51244a8eaa058a8c55419a4b8b4f91515.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cab6850225606eec7f7ee6e9b0ed0a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b8c6860dbe73f1fdaa2f3887a350567.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fabbfb487978933e6d8430ad170e548.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36d0a0392cb616439ee5435c22e83949.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcbc99ee84a5791948d46208d98ca7e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a6ba82997d3e00bd955228b84b78db11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fa7b476e92ba85c249b5ddf3e7b04712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daee4463bbf65419ad4720f3bfae4add13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6655d2a09c6cd68171fc62e1317f6714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66937773f653e2c40f0bcc38b0c2b6e915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736fa82b55ce467e80f1d6a1e79bc66216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dd4ff5df67baa2610b00a71ef5a93817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683ea0e4fef3de7e51f3fb0ca448a79c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cd3d8c2e39986563763b2c21053b7d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8846f28d6fcb3a24f218d91ef52d86ec20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a2faed3bb68d8fb5c0277a1f68aed021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a914d787f88577d91618b86e65bc734f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc79487a516eb462cb455c63d10c65323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31d3623a5f8538bc6759523aec945ae24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de9219db6d306d838008af81c35833925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2507c5d4a43f8780ce138efd68b51a0626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba05156ec38385a9fcc0af7561e979027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37447a437a5e0d203d5e46c42b14e22628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b70097393a558f435d3c5cbb7d71ae29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4437c66f3d276064402c7be48fceaad230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45318d499f8dd597f17ac95a57d3244731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff865de64ce6d7e0274e2e45340a3bf232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cafc631935c29aa0ec8883561971a633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b71d8c54bf476631c7ec2cdf196e1434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35edd52c0c52dd660e1e00187ef5a9a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5d700e184bc6fe55f4c84b559f88b136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189d5cf176afd7e40b50a2200b85d1eb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb0d1fb0bb3f56e7d6edd2c6c6c97f538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57582a6932cc6794cb7bdf83fee066b539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebfb231d2e172e9dd8200cbdd83750340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400a265cdeece93b98881ca97f59d9f041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fca7880b405d35969930487507826c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d3b2cbc69aec809c9a73faf11d0ba643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5e3ba81bc57055609efa99ff5b0a8944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09a1d7237bfefd38530b1481b9f769045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54c3615df76aab40cf4665905fbe20346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4b017d59f9f9a9b782e1df26035c7947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d266583e4969cd70f79a08604bc31ac48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547f296fad66cb061d2651f86682e37a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ec4adad5843aa74c8ef28a7ae2736a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcd9bc86fadf5df3d535c57b27eaa6251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4847e22c0a22d704c92214b113da5252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda68aded0a6ffc86f92a750a0b13a5253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248ff6e92eaaeea2c18ed39bba6169fb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116e4836ec8f6ba5c592dfe50ac5c63e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29500a62fe232d3eff4e82051e7dcd4256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d179b91fb05a45b1b0698d7b7c2cfb8f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66e842d1bb7042af7a1dd1c4459e48458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf2fe87a477311de7c73d136705379b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7bbe3aaf7f4b7c5447c6f1ff609b0760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf83740ab439d1618413b789d1215d9861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a9356e5d573924f94cb726c6556bfc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6f680b8296d79e1ae5f89526f29d6a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2f8dd99728c13c6ce253df9e638e7164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbf3b844c1583161ff61a60e736c63c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4382f04da3db15867b4cb0d973932366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece8a7a5fd99dcbe5e79d3c9ce0941b767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2990db7a300953d7f761f25ff5cac80168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39aec05ede7c031c2c4217ef8163ff6369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51109d03dfd93d0379813e480257595570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b537cf3fc88d7c000ce800217047a55a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96346cb91144a56267b167d6a2f6677d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066bc9a6b64b5d78885e15b3e0ac7d7373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a36ae218ce034505b34609c3dd3e1874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306ce8487b19aba742190575fc24cfd075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152255fdde9d97093c4d98aa72cf0e5f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6b4d0ff52b114e362c7fbfbb09246077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7d687b3ffb68a0f653d57eb955c5b278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a3dad6f49a9b801eaa47a57f31867079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3905d5a6d1935ca60e3a0348af7a61a480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db44c4976776ed0ce250c2dbfaa7b99c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80e758eaf089a62a9beef523124dd2a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a33499b52b05bbc82a8b94a70eacf6c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67cfaa89acf289ffc23f6b95f336f0584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fa84cec10c12b5c4a4946c5c9edc4885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eebbdc5c4eb378eb5e801ec1f6aca1d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346927716c110ebc0eb7beafab48cb4587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c190e20695b56ca863e508a644c26588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d306f6d2ec91a0de2433f46430cb6989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45ccbc9e448025e394c0159d5fda31d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e939c5f928b43f59e36c53caaf5a202d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898fc698c9a7558dd5eb1d1e0169a9ab92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618f5efaeb6ec35765fe3497bb1f263693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d6c565397aeda96a3c674a59c4682f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999e2d5bc2e58da06f3e9dfaf22f238c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f10a7e633d1fdb3a5cc746bb8d3d8796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c5f3e64e392c3164b9e6e1a59e357f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c4eb4f6fd0c49287f30f07cea2b0d098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473439605f25366c0c4ae698d2c890ed99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9475719ac10df7ffebd0e5cc30206f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdd1cd8db824d1d096a425d6b1e804c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130c81bf0fb722bea4debea80ee17752102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc84eeffd8b6eb96cca1ccdda6979b62103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09daf62d94295495bba7c565f10caa02104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34f101c2c0811ee69cde3c7c522d375105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02345a797be62a0b5a1c4660660812d2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5f044e90d45253247076b14a595629107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ed1ac393e9c07c933b9952e16eac76108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70afaf62145fcb12e145ef0ea65e5428109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2961dbae8a4b24d8f6227d821a5901e3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3445710409cbcd066060860f9f6a0006111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad236af94e1f356ce56fed6ed00cc9f4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a6d54954a9a1dd90adbac2dd1e5521113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999f80bc6698a1c51d15f1f9e14cce55114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19223fe93fac5dd2c9dda9b820b82c2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300be1a53c526e0b07afd2759a3205bd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178263d53da69b7e77ce3ea560c296eb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba35c73eb284748f6e7d7f3e61bb89f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48300bfc1280f011f681a4d09285565119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb86cf9703664e3b7cfb59e598daa7a8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9e843e2931343863e6910f2dcc245a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0005d781fad4e505c2b4770300f5b9ce122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab983980123dee92478d420092923cc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01d5263ef192aa7e06dcb42145aaed6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa62b87c2686a2044669322da20f28f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b536210b35eda71276bfd2a10996427f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebe27544d65f0dc810905ff4196f121127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21158c12e7a0878f14d46c1c63e0531b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da33647b01b7783db599e8dcd9bd332d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c7cb801fdc3aab9843a5b926160dba130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06640647d5ee8d0a21849fe4c6b796f7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e118b98b5cce3a5b8437425899e19c7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7a2bf1112e33e696f3d5b19e1aacff133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d64a17d3af9dd5f4e81ceec78cf600134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22efbaf2b0cf9818ed5e1250395bf43a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18acea7a4ebb01647557f00d5f05ebe136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4c589417979b60f46d792731e8eaee137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e82fbc5e67753751e5e8ef35a44a697138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a5024f8e96184b6301d496e246315c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbccfc9e095f14a7d528cc3b6d58b3d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7e7254ca0c1724e4f633c94e03e282141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c7809fea81bf8d558169000d0bf33d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c56b4897765979ce6f8f2a275fc497f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516e429772e3c9f150ae823f15d5d78d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81aa1d56751096ae612e8c86c65a16c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3553174c9aaee8017a503c5c391206146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0a65e64625149d762204c040e3c194147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f244ce17d00a097adf753b322b10c6cf148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e72974d7ceead4e8703075461d620c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7d0503b49a707954f744040120bfb0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06609eebac3c71a8f12496b8413ef94f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3795c12e7e8b5f4f87ebebc7bc115c9d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030bb46aee80567da91273eb9b766b71153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1961aadfa974779fca305d91b2d4508a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a110cea5325203a098d3dfce14a97c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966bd0878bdcf984b05262793d4e9f8f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a6499b4ed9721059aa88cf9c2b2e37157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235f62f53ab47d83213fb5c7580113d5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40e18ea68d91edd06fc45587977e47c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdcf4fe65977912c800d5324a3d9967160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36feabedbf081349eeea1986b1336f6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2cb113fe26fee3b92c9d902e89ef26162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cda879cdc62f9ac511434da9385a79163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80ca4352aeffc65e3d1e8e75e411d84164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf6d00580400f321f7aeb984eec5b8b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7699c1b565fb714a32b0114cd3da72166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbab1f10fe9c47ff7944975bf50cb7c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17f7f012b0bd5dace4fc071bdbab0e1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639284330876b2a019299c0656417058169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a0610dc72eec0b5fedb2ca5a20fd2d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1a837694449dafd3eab45c9149201f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79975b2002bacfbb2522c4853241b104172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67836cdc82ed745909e076b39025a41173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5792a0e337fb00952d305c3c86db7bc1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4c6963ec9c4147f270ca67fc89410d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e812d3fc2464d3a2d9feeb17abf646b2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00be8820d42305123a264220d8616dc1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f63cd5f19abf4f19b315cc2a8e40f90178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80ce7fa6cbd289d789a3a6c297099f2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa75828834318e48f300374bfb3afa9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54bd7ef6960438868971a6c584764ac181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de16048bc69bc945aba238187942489182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c797c5ca32165f13ca3be8a7b9a54159183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50279901cf8c3e1e93f2a2a90d6561a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269530e64f6f251da7183d88ffce0151185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276b7b8f9fb5dc015839ce8271582d5c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfafc6dbcaecb2c3f4adec722e3b673187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08d398fa94e16aa96eb54cd714438d1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e1e256f58fca30abe673bcb1bc32f7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14586ccc103061083444ec7dd1d654fa190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31f96d339aee7cc06c55a3343f4ba1e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e54d4dfca7eed4161029aab1f4f269192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba56aac53e0c2cb0b2dcc08ada65e61a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db162a40706b8a0ac08d117c9535019194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03bb8c0baf41161e0957fe865a38791195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc768da0d05cc72268249c472981051d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac11cfcc38990146252b4f448b71959197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7f0a9fe313cb0737def956d1a7c60f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510e0dba265b4c1cf888adb72f7c8f00199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df787ef5734f2588ac5efad80fd6e380200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fd2896791b37d6e38972dcfa0d745c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb3451b6565e109bc6fb45fd9980308202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55b8397591c550ef4d7df75ad127479203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773495d2d731878df6ae709ae0da21ee204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f010903bf7badce4e56ede8b6a98d49b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ee52a3a1c1513edaeeb5903112abbc206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b2a4c10064a14931cc3dbe0c10a2e4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788b628742bd6df1ed36e2f2b2b2c773208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f664e99da9d2196b87f79ff250e92b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cf9283ed574c892025042366b29339210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9631633b7895fdcd94018b2673490f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c1c3142d55b16d0227560208fcf10c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1c64ed305da7b51712b9b64ac83ba3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34596f5372ca4e2ce8020da85749a00214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c9327ea17ef8c20595a150086ab354215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ea4960a267da5af9751ad8721af509216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d43d727b9d597b4aaf7bbaede8b328e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2657ee374541415b2baa4edbf13c1985218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa27d3fb3a9ff74c201c83ef22e9ccb3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d8efccad863f718123173276e02639220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8257c744604d50ac0fc4635b56cd515c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fac62ed2a6e603743c7ab73c3d126f2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6936ca1077e67455eba991db0b7c6581223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a95ca3d831087c6c9717366dbab2cda224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41a1555ab5c9bafb7525398be25c8cf225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459a89e9625bae60943af986aececa92226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c52cbbfe0482dbf062ddfe8b929a536227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d578f6db9666957423584d214cde8ca9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04617abf1e7684402c312a66241c62d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0f0595efb783c7b08ad89b91454607230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fd038b3fbaa589d2e52fac9843b8c2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6477344474527402e28bcd821e11175a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa914a4bd7dc6d540a144b639059b639233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371afe01d2fe8cefe2ba13a2d0a740eb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94b572987dac0d7782774de96c67918235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6991d435aeb488195eec9c70da19ca4d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a70597a2e558bee4e83b4586c525f02237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08915c3b8a1ca292c6f69b88279c2d1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeb26804b65db0d1a5c87d045428a28239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0f0c0dc2e2bc22a4062b07a06021ac240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fd1ca188a49f4cfc66a6cc85511f3f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c3d62cd8fc794e84bf6244b818843e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479f4c039208eefb1e03b8b497cce231243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e1256a88333f899d52eba9d92a3298244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae61490f4c3ec5706dcfa28f684e2ae5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfceee51cff7cc520f2653e216310e1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b8cf020c6d7f90a25fd17d022ba027247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207fcb21292c0082a2efa74e3da1cdbf248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf81f849d62a0677ff42f7ba930efb8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c92efd5beeaf349c8df75e6149c1ca250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec18073462884dd98f60d2e13eeb00d1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef791a2e2d93fae269319dd7479391bf252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f51d376668df88da499b18e94f0237253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd432a1e905df7fdb4358ca2222fa56a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8698f8dd8badf064a70d3a10e2c36add255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646193e554367b7ed14235d9afc2b6cf256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66b7243a316dfe2ad5d21675d19f739257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1ed94ad0e685944863092daa146e7e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66e2b4784dc5ffcacf0e87f1b315424259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1be4e7b7374b590b52861134f4d30bc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2267cdf2e6bbcfbb09028a418e647fbc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655ef6e6ff02825cf525ead2d3fe28c8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a1a6712495e52de686b15508e8d8ea263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a88c8050ee83296e9e339d5a658fb30264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2a8fced2a7ac12d71e407e7dacd89c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cabf28ce4a46fe57ecef1ab7dfe6e9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6223f6a74357ad7c512b955cd42557d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2716c1ae94b305a1ef1954ac7210ed6b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e46e1c9d50ea12d5374810ee0659839269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ca756f6081be20b0da8d58cef919a7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2654f601c077951fd4556f5eb3382f8b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51ca9de5ffa17b4443def13cdfd6037272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc7265a708b54b4791884ccfee68233273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d53582aef45a97ca6c98c00e457c4cf274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03ea80164fef6d94e4ecbc7a72b1585275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9036a2999a19469cc197803a4f96b94276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5033c3da8fd0d7c110f8edaf6dfaa7df277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1876486dd5b254934e7801ba84e51c8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90c55d900b564de8dbaef0c7d5a69dc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb52eaa492ed8987bf29f95239d5537c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93caefb24581309eaf19a6f3c9abb24281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3e9a288fde7cfcecd16b0602b4ce85282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1845449df3555247bbadaab1084b388283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1775785141353cba7629346fe27458b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d56f68a2a8033c303dca54baeb1511285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba55287589af89eb8bfb1c29515ae6b3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0fd9129f08b646aae5e9263858f908287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f31442a9f2a05aef94baf984f8d98a3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45fbfd4048f0e51314a44fc5f49593f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0732647bf74f80073789d66f15db140d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60d216453d4c11c25a09ec20c79b814291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e181a4bfe13961d9761138cf4f7d1ef292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a5d0cc8f847629977ad8784ea2e159293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794faf12c38dd66750f271d8081ce126294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243b03d8853248464e06e49321804451295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfff07208931d8dfe14ca93a02eac3a8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe473ac8dc00ac52042a27745e129446297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24179e51832156035d73eede9f4e4a54298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967ce197a6f88a6292fe9bce46592120299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1607ce2a5d5042032ce3cb1038c3471f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68791417078bb33b835e1e1c8abe341b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb497cd0d314ff28eab7f72d9c7244f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60df88141cb82aa95322073f1c59ca0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da34606a7398cd1e6e331d9804458be8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a3a719b09caa86fc970c86d30a9eb3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e6dbbc59d9d4b2de28abf151869fc7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb51fcbb4fd3ac1ae1da78ea854b2e61307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4579d98b400c3ce55f47baed5b705c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10baf3a883a14d96ba5e09b03c14777b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f89882e82cf486b3facd818eeeaa95310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4444bdf96d2e076d83294468d2b68661311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf750d6b97da228f4bbb79093fd73d2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731f05dda42906b4d0541b718eafa81c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00f6c0f355eecf89e12c4c1545c3615314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a05db657cd56682c6858d4972a45c07315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a106e836c8c98a87411c578e4ba69a7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96bec27eac07206fcaa3aaa1a084036317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eb467526ad14ca20a1838d51b85c76318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5d2d77ab01a5406cd320d2350d56c9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efabced16b659f9d44f3197a93316680320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb583125a95dc4c33ada094a02b75fe321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a4faa7e7eee7b87b658a2afe6e289b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6267a938e68b681b080567d30f6762323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7d02643f37b9ae56f1e6bd3a7e4eeb324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa87a7ba3cd417b24e24c33a5247c226325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516cb30f8678822cdebc24c5baa4c1a2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b6aeffdead4c3d8a6752e114d41f5d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfe0c1158a2e4703e72993afdf10d4b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc641c8a4b7b0380fcfe60a0f26a3361329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136eb677164d96291c92665dcce1b412330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb7ab152a5fa1e02f0fd97cdceaf1f9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d19e4481c0b7ffc64404cc770597e0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53df51f3763629fe1b43ed61793a7c5c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575e63525a98419e6727ed271db26374334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94e00800fdae004646cc1594ba28276335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155b452965a31ee2d1c43d05849af4bf336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dcfa8efc98ee9f5fead8b794b24d76337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b25d6b89746c6dc582cec22f80bb44338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5138f403aec7f8b6f644b8eb21cd73f7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37e0cbdba4acaaedb29dee3ab671d21340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4034ccea5d2171e281c0fd4fb6477ddf341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40a68518ad51e577fec0cf057e410f7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2aee9ba3c1ab352523b82fd0bb1000343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5a525e783a6523e066830433e5d22f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9a6fe493911cb69e89fabb1bd5076a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f7b2ca921fd51dc4a139d6f182d5db346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5c76ec567d8489fe16dff9f31121fa347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9738554c5123aa56517951abe6d0c7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b9fc887f2f7eb4307e5093db97587c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a64c2df57874733bc93aedcb37693d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644ec7111a404aaac23325216d5edf2b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee78d214f01850de80da548e089003b2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341c2908a65588dbc9f9e37525b57880353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f191e7a4059067042c12e0d4a850a8b9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3995d40ba68ffbeceebf413ae7112cd8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31ca980ed56f13ea06ac275ed18fbdd356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567d46a8b2f8cf9977486fab81d3fd41357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e9acbc1d68a2d8283e13a15986dd76358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec7a94ede556ffc13996191889e05f7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18204a5d9b9ff117aab9e80a6f358718360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa4eaf6b6f3ec171ebdf75fa80055fa361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ccfb230cf6bb78fbb65661dcfff5e3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1ee5ea98d988a7234980de33a79894363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fdb59b4bb19d62bcc3a138ee06a444364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfdefe9996f9176c083136b1a2648fb365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590705b1ec0b402e66858a51537136cd366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fbdc373968d7d8968da1a27590d3ef367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9d9b63c3195f2e363ea0cf53ac4756368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d2113f469ac1841923a9d0e8358da3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731041904bf25bd743eca5d306ee534e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dc9259071e5e7f1d57d4bb1c801f2f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f12c71ba7ef3e8f3869b50f2119e309372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355d7330569bf1c76332970c250da897373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c303d379be5da70c71056892d825c91374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f546d2299bf085ab297caa569fe21a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccad8bdb760e0a05897fed216ea25d7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9a926224cd638e26a9cdd339ac6eca377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a512e00576fead6e543d5e1933142c29378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92472f73987662034e6d0520121bab05379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efec51f71ce6c2aa687c3bcb12f9fb34380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42f12e50cc3837e836d8635cecf1cf5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dfec70f709bd3b02b582741e006f94382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d67edd70bed289eb39527d3976b7ad383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6092ec0b62bc24552101b58e4aa58903384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0441f12d8165ac8a87db7a865b9f7943385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43bf8f7549372103aebb0985f2106ef386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3116092d21a93412409eb0d7c9c72728387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2557bb5b27c3b9f2d2a662dcbb63cd388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c6c28fa0c13d0b10986ff08d829526389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5d82bb21a8ba847b8a3f0d3ddf16ce390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73060bf2cb949f163bb1a749e7bcc9f4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936b8f2e1b6b26dca0d9a0784e7a9461392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62465e15957cc9d52b5a7f9f4cca2538393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cec28431ca41dc74f213041f110223394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6099aab0fed374c484159660e84846f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b728e35454c503155ea5cfebaa8525396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b83ea7e517c94fea58a109279ed714397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cbe180d437a7c20626ffc92a22d1b1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a098a1fd9c73b48065a7986586c119399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb18ec783db1975d19a497041cd191e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db52c6a0af48f5fabd6111f13afc35d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ca18ad3ba180310590b626c7f4118d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57fa91b3e3e5e82d61cd1c707b7ebd7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a3f8e94697587bf04bd39132ee77df404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f55238fa0a33d2b6ce1eec420f2040c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1b6c947b21495764c098f44eaa41ea406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae7139113790f14e6978d6e9448be96407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1623c95271798b4203e6c97e7326ac81408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96805d1af02820c8a58e8344de64b893409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5093d16f2fc01e3b01e31cfa69e9bf410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7230219a627cdc5c3a42f0f67d5282fa411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59970c1bb116e85a5226b7d17c3f6907412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3223de980621439e7f4beceba29cee38413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54091ff9d47777c1fa17a176e582566414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d913fb21bc8994482cfd88e762af035415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1dcc8b4d90bb74abe185213ba479e6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36b7a33d096a8bd255d0acb425a9a9a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85767718ae8cf35d8869646c5e222944418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294d8aaf3adfbc99e7189dd809e1cf85419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b9a338ea0d2c2277e09ed508d6e7a2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb32e5e0b5025ba2a095b997aa9f9bf8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c341fdb54456b7b8056127037232ca14422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f56448808525c8545546dd89e4a8e9c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c80f3f57d3e40684d0e968930620e5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619445f8b462feba4cfa0ad2a265a006425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620145e213fa0f401dc81aea2d376447426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f536798fd4fd16f06e5df61ad9511a2e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d283ceb6f29cfba8419e28b6ff9f705b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab6b7ffba03349ccebc4aa311b531fe429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be401880a07af9c844c5dcf4d98e7093430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d19ce7667a2a55b6a2d02438133250a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84acc6737dcab5087922ee8bde60da2e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a83e1fd0bcd6c81c299946a14a14ace433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca298c0f3bf5dd197deb7cf0e4db4c66434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145ac4b4f58b08d35b0b3a64259f64c5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2493741f86b0795893a18224666799a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f10c2f2f7778b536d0c3532de9c926437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0296adda68c735f025ccd807799a77b4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7df3e57aa8b96c44dea779b4b615ea439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d62f539f5038eb3a1719f4630a2cf9f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd98bade60388562e52ab0c8aa827a8d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a397d7d2851f47b0b2efa8fd381e98442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b1fa5426b123e6a6ad1a833a7eed52443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd24184b8ca7276fda5c26e4caa12ddf444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb818eb60f161802a8f665ff2eb86fb8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b880a7825a6bfcdb3d8d192531b272b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847a7b1bd1a0cdfe22679bdbf0253a76447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a1673e00acae28d281989b44c96f6c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea51e47bb663d5ff7f2d0ee79637bfa449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eec43e246a062e36de8450727098249450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de52452196404d4ae46bd27ae74f7ce451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7382dfc23cc04f05f3fa53a12a524d8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b03971949f6224f87875d9a35baafff453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fa789176eea7a38c2f2d8bb4d79358454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6935a00b3a16c7785d0a720a3ccc543455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca608774337bcbb9e09e8bdc6480b838456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b237a6c048717c0c8d8415b61a4e8750457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bab9d31c25bcc20146ad0dfe5fdf76458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bb14ab1758994cc7248f259e3b2b36459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f103815f28be4c9f61102aa5b67cfaa2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a8bfc7286b3dbb1a4c330da960249c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ceb62661f33c363a5ecef32b2f5a3b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37679c7f04859ecf8ab673f0ca4ab10c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c5bd6fb22ef85230b5a027fd6bd9da464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43028e446dd15d6642fdaf9a315ce08c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0de944919df7bc3dcb56b5187c0b8f4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321c404203b9f6ab8791c9d69953913e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b41480c5a858cc902e1c42a3beb0f8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3df0a105bafdc84d4daac531abce342469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf40d437bd458c74614031220203d94470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b20dc544064db635a435e86d7ccb23471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc1f71ffc9f32badee824c9303cb226472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840b36dc3684ce6a7d8265885b2c9a35473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d71dd3584ff459fe6700a7f297531e9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f3335a643847533987e44b08aac73c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064945ee9a2c024f44368cb688bfb45a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc933e3eb54f437b07ff427cd46ec83477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fae38a8e5bdd020ff29722f0206ec27478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f7a44c308329a8d563dccd4bff66b7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1e41869aff49cbe528efa7b5779af2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc7160640b8a113b65749b069243a22481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eda636e7ee84b385c14d07da2b34a9a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162bd29bdf932bcbb7fa7836d3eb1054483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ebd8e430061aaeb08e0f02b46ad822484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6002dad77d8c16d7707f9c3a8f5923485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b87f1ecba6fa394c34beef5810f2ab486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693c06bcfbbb42e90179bdc9b0b2afba487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3c611082fe3ddb054da51434f23160488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd03a93214d39f9bda26523561fd05a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e662d31901cb20f083c2b2aa2f6b14c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700334618dd83510bd2cb46127a41fcb491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c0ab2d1786eaa7814789ef7fdd6e1e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2c929cd1432e6c13d0c7ed14303f6e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08cef91f60e69c39ae9aa9dcdaf227f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e005e772577df58ddde66088feb55a9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4945363cdb178034786e4a1a64e8807496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54800c8a072cfb487aba292fbd73add7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaa13813e2dcb0521a2cc1a8c6d1c08498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee38330fe0986f80ae644f900cde12c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd9297e1ac8f275ec68e69055e4f168500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950616c0778e70712adac78fded3d0dd501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2211f48fd2a762915897f66966b815d1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933bc9a3ddbbcf610f88d21db34a4126503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d319aa36a6a673b507ce6543237070ac504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4a7c1206051aabf5fb84c8e488dc6e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee12969843294ef678abc255937d6596506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e41375c468fa5f343336465043faa0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfa0671c694369ccac1b0a356d1ed78508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7271ac065d9961f849f71b6e83c1b8a3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a8f40d30e53d01da0aeba991c48621510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf36be5af4b381283d5bb1030d08840511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec75d916259bb41bd4c3789c2eeb8c4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aae4021d314c5665439a7ca304b015f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eed6a20bb07edf7dac9b2e470497e75514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f702fdf5c1d0b7cd0ef7ede990bcfbb515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9667d24dea169194a73b99caa8dc25516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c745c8de95e0e846160419a3489c86517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d9811daed4f12f8b03463146f79f98518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3360668117e0c8d00be9862c4871b82519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6737b105da53a630461cc582e82ab34a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df42195bd5bd524715bd09b745425e58521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e517a738c30c7019cd35c9fc82e2d2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fa84adc3727ba45f92afe52308d736523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fff209afbd5f2c1f7ddb3ec30fd288524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caef73ce914cb1bcc80e06116e7e8b98525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f53a76f25dcedbb9ec4b2454b2f50ca526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8391a4422d115ece9731dab822d642a1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f4a23c5a383da9e61d3664d630f4c2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ad1621aebe016d126bcd224a725a7c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf298fe63d96ec96ae7d7c8301234bb0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ffc05081476bec3130e51ed5de08de531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76e1b2451e91c176b2ca23737ea7f88532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739fb378c1bf8e33eec92739aec4b92d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5124435792780ff11797298f32275397534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14c8509dc157ee240757015ca1a08a8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ee598f91b4f42df740d3b9b3a92ad3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e1a62512ba58fbe2131b36e54dffff537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7462936470d9291cc7bfea33a6e36d8e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b702b0d66fd3b465a5b5856b360bfe7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848c347f7836614d9023df774e0c1fac540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f940ba90c6af70d4aa734233eae3d6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e482b3687407a7d389e525394a6d9705542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67e9971e4b57dcec0303e7b20b4a271543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a551c82bc53db61e288bfb21f7a73fe544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4affa71b26e316cbc9c04f222340757a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904ad61a41bf0b8edaae93567f5d1053546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c649b0d6f8656fef4f75fb28a4c95e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa90ae246e6b2dcc1a47d12b187f4237548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e51956112cfb9efc87cbb0542fa609549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5f022a6cdbdfdbdec2293083202964550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c48555ff9beb004b898a0fc8bf04395551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f9b0d3fdeffebc0a2c65c589e4a27e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d81031b558c61c6f11d585ed4e807f2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec3451c6e3eb5d02d49bb4dd2eac3aa554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533889873e1fbd31303397a9e51a3d8e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03d40cdeda3fd80743a13a65c7ac65d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781e2cd533e6a5d213b813809b175f91557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8256a2b2b4548ef7b6fab4017183a9c4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9cf2df8286533c4c4cb441308e69c2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2839039007e75ac939d4302a18987bcd560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32e6601faada085a258fa2954b96751561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83ab0287989487af55214b2f7da4242562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0969beebe4b44eb897148df485f6f834563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a3f712c8423410edb2ea9ccb43f130564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff47fea3e16cfd7a2805c5426eb1130a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315004bc3b5c3fa692f6ef7492d18978566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc882551371c168695bb3c32dc0eed9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111dcf53d6558eff9eeab4f874c3aa3c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad188819bb9fa1a1eeb88dca0544bf60569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335407a625fb1171f0dc40115733eafe570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef6d7e332886bbcb4ea9d52a3a231b1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1ed341f83629a1a0a3a98631e514d4572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6298d922004762178fbae4d9ad50b7651.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878f0f9b5143f73789ebe65f9c5c6ae62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de28ae07c09e7b94baede89c6ee9c14f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d829728186a6c6325b056e44ea584e494.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6895813a3f59b8a798dcf2ea07672cf5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0027d25d04349d3c393a9aeaf168aa6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3727fa9b2863b845e37c98725d06e867.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8479760b2937f9b1c0fc693401390c8d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c78436cf7e40333f1f2eaf223f1cfe9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8180a01e7d24cb25b9c21e01473c899f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8bebca75535200eb738d8a4bb4dac311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce66815f6cf0ebd34096183923a017112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a592263c56fe54222aeb021cecf3f413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d846a137293eab00f8c56d44519ca814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74202482f2c535761c686376e264ad6c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b63592e834e2d05acead100d0ee99a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411e4960604195f6d8610e598a8eeceb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d2feba511da88ac6633e872eac93b418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d3f168b4970f6afa38ed6137932f2f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fc02c8c5e04af41d3c96e9f47bffa220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6946db3065ce042215ed460effa5e721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d6986a0538598bfeb693678fb9a3df22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397f2259f592811df00e715094c7120923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841dcad1ca1c6e7d133f7a2d9c10b70c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed576ca12a255c2cf0cda4a317f1477325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3ebc95aae12546746171ac7e31582526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6832695b503f3b8ae397f572601da35e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7733eec6c256d4ae601ac28ac0470828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032f7bc14cfff8ac191efc63492e221129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389477de9e37fe2b3e64e74d9a09be3b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c60964732367cff486f0ed7348f3a9431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489b04b3b8c579c427def3247605a4f932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e3c271355f4ca6d53e9f21f8ed35da33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7519adf896bb201bb02cf13b643cc5a534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783d00845718dc01a4bb56f84b97c1a435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657f573b2785921a477c9843cc345e7636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87ec3d4bc1d24ab8fedc175299aeb2737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9962ba2758c990ca20f4732961e6e2338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe789f201ba9c5ba138a4517860182139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b419f3572466a88fa5499a42db91ac0040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941da1a6bed14ecce0a4cec3f3a0e88941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c393ad26f1943b0a6d23e045d7528c6d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059791d1108b4ddbe4464a32fa17235943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879e692f02f718e066aaaeeb0be5744b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201a7f1274db47a1acf02b7d066da56245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0ae2da1b5d28c02baa35f56c15e48d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a621e7f9749ecb24aeecb46e1c3d70347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf2cfc0e48ab436a67a0081dd2fff4b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d59e6a83ad7eccabb4c981d155256549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041d448a3a53e269bbf279eca0b06f3850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018adf4c3b3db3e49e6032f132eda6f251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f15da311b50138640d1feda55f3a9e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa42b30b37b70eedd707511e34494c1353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498903120686ea2ff579578a2273984454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6449b4eb8af193aa3bfb972e27bd2f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4bd7782ffcf0f3e9bffbb6c94de2e656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87812e7c5c3dfc46fcec427532f9c3e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962774b13a2ab3f1490bccaba32c3bc358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8556add14efefa4dd84b15a219f04b459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31830f023b7fd8b514a10faf783f2f8060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ce7cbe8b3a2c3e241b0391219e25f461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9192f5c3dd284e42e08aae6c8a857ce62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0d6a71283e114b6cc742e114b7f1f663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9ea0bcc4511e29d6c4f3b00d371bf764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c1269b3cac6b6cef1f23833b10c3c765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd7ba867d838b4ac95dd5ac3f6e447566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80b4320371a9d6e9ec44a6ebdb12b5267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b4859e14eb45359f8e515e1acbbbe168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d0b374ef519a17cc7600fa2f0d5b6269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46d4b26fb147fec4f2a9c25322996ad70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f36d347c03c64cc596056c00e64fe471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8a3beb791e7b73971b164490a223cf72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0535f0231ecb7efb75f5957f4e9a1c773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f2575f478f947eab21bc8f3147a67074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f2f9760373d73fbfa463bb69a6263775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed3cea62365a98bb59cafc9ec5dd0c876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b51fe21c80f29756be63cf3d04c2fb877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3a90d817d70badc310f3f1875e075478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0bbd7c498300e16c1d05251f420f2d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6de707f139779c3e00be15c3191b7fa80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214f71c66023fc71ec35ef9dde1bc37381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6a6441609766329020ed49c99039ac82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f19ec8f9e985cbc4b00ff1adcdc3a883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a257825d4a7ad00de04adcfeeb934584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927f5b5f516e276f80b41e7d368205c185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b9dcb26a9996634de699a9f97483f686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729950676806fbd277560235b3166def87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf0106f20ab21bfcfaf07cd6c5454c388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd0678575424465e1f36004390ac43189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d22ed96184e960646fca6fb116849590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b37c7fb967d0a733c254723ae431da91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabed214a2088d0de7652f90acac95e592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a490beebdb58a98f2e8c3fcd342fdc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe8fad59c96ce673ec9eef246fbfb9e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2de55cbf5d2cbef04bb72ad039b25c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b51911f026d4edd5b858565f6cf8e496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fcf16a6476d5bbf2f30cb3fcebc1f297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e462975a9498c4b205bfaa84b9ae35d098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f3e9a48752d32d659aa185df39f2f799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4139a2acc290cf794831998c68e8aa0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b6368c62e1ac9b2f0d8a8be95ab102101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279d5a4260d6df2ae731fb0feae4fe97102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dc77cb76638429ee60914c376a4bb4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a09ac676cc551a09fb29bc6f3e1d557104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b22d103a4db667d75b19341cfb55eae105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fd363e20da3af9108c67ef2d9f6e48106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0055819bc8b910a791f563694d6c80ee107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a68ae5e73e779f20514b6353af27e84108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1691b6845366ad061074c7a1aef5cc47109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d499cf30e9a0203d36cc80048d6fbfc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cde9221e92fc2f3e712f339dccf901111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a93904a68e50db29d1ff46e7f4ce720112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf84bd0b7e105ae51667b42f7cc4d8f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf82264fc8acc084c7fb98e850b649c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc338241310017fbc875524540fcfcc6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91bf38dba7bf6f6123eff7bf7f2e888116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19ecf82a3b7853b73f9a703de5fa369117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d7f50b3349b290d4701936f81deb2f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719ec4ecd2747bff042c0b39c3b50d7a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fbbfc9994b3b28ff020c45fdab1880120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4247cb2878437301808f75e2949660121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb11920eb8b5329d7f64eb1ca86cf8a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4be35e2067933ff8fb90d5608ea027123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3b4e4689ec1ff6612605c2b8e61f97124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1c6eb4eb25c763b2044274a9f4b511125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644d600af6cdd462b2d1fb258ace10c2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585d2b5f9fcbef394227345031c19322127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6165c713ba02e4d3883d14c290d3149d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4848a7d60a5ae3141661da2a30cba49d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fba8efe99039078351d4ebf0e0998b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116a56a8dde27f03c77716e41fb2e952131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960ae57dbe1206cd052832996dcd73af132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cf3f4d55d44051629c9be52c420948133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cf9739dbdc176bc15f0515503b809a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb9a764f3eaf06de45c645e663cd9fb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692c21e83083198d7f6aadb18dd11c81136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f258fcb81292ad6b37b86f3f820cb18f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c74445440c5f5df229f0898fd419564138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebb60c4dea4f3fd1bb31b106d5e71af139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daff8c5efd6924d26c1f0caf2acce71d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633042e466f02606c2eda06083a7c920141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cd50d5b53eb26f621b611484618775142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54117de8afc5ada7933da1ee90a3159e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697630ab3e5bb7aa6f72bd14b7f046ee144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf5fd685451a6fa4b68c31ee40e59d0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca60f432574b4e152e67ba7e508afdf146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8441049b35a58241dbbacfbec23f90147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b94e2891f24ff200103c82f6ebb668148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63804d987c5914ec80e423eec31c3999149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e249e1b9bda2a7a69abf36a8eabc4f6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6708eda211c16a4c6b76e4375a3c00e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c173e05b13ed413ffcf57ca3a59d3a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76049baf3f0f4a58bafc7900dc5a0c4d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cac724a8fc4194f9cda73df441fd6f2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c2e8ffa2fb608be57bf11c04388506155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942895885eb9a823d360df4a579812de156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc421cf5ca27e24f11bdb15feb70dd0a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5a6e75c0a97667651159d24e58ba8c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb795a4f1291020a8f83e12442070148159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5afb6c19b817415c3e3984d26d5672d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48db782ee89c616a9c4e8fd4e35a6990161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ec0fd8434af8292b1cc9bc2e1ddf0a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b15174d9ccbf3a2b6fb6d19d8079a58163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed5f436fe702e96d3d49d25c49b230d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3754ddefdd79d3d54125d718165f11165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6551452f69a1666683ec664fcbc8e4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2af777d4e210d6d45d63e0e442d00a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42020dd78d65fe333c7947997bed1eec168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abc4e4a7f9374ec585272f9959a8418169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3346bbcead053fbca5350ccb2fae34170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38edf5eb35b9acd02b905f4a7bbd74ae171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed7e4577d03ef2913be1bc608a911ec172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf157d2badabed0b4db3e1ae675b10a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7d233f061303869b68ab1888bd73fc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c689a7b7813366bff63a95be9aef1c35175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f11539d1e77035e6467920ac8a4e564176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d559f122400591cb3c64d13a593cbae5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623eab563728ec5fa47807f9583478fd178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526790fb5f2d004505faa70145c44b35179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb5785de06be25ed7461f625f33fcf7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae851282249493d4c5d1ca0a14a8029b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35255fef3dc8b11c0eddfeece8b50afb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034f5270e3de8e0b99e8c40f1bbcc1e6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff18a41e68cbee522d85dd1eba644f75184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80feaddaa11749032ff44ba9bccc0fe6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b319c8ec0147b9ca6bcf6b458e5310186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3b317e6e99b58141b9d3df0553756c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3c76ec7597cc24987c782f4df0cb43188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b00df82094f920b3d3904eb1dc09c5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3fdeed3cae4f4576f48d75c8880eba190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c2ed7d4c6b65f425fb39087c651f62191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729c751bd8f56a6f8b0c6af2fbcb9479192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cca6d38dfc1d350be9777e81bb2e1d8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac604361b54c31839bab4197aa851848194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c14d24fb19a6eb1017d186b114a727b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda3cc98b7b28080a581d52d3010383e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c468e8293e87f8615902fc697bac9536197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa084df58679d4fdfce9bfd0c0a30565198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9648135f2131a45d8ec8189f37d23d9a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e317dc6b00bd7c6db5b7ccb5a3ff386200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2688418d359a21ef24c7fa62ca23d962201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff3905a3dc659dce94858077dbf00c5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f31c6e73fb55c5c05381f1b6a6ce361203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89bccc0a53c6da61979472d1c42a551204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81babd7981a099a9e51387853be73ea4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cd240626c3f352a5453a7cc1252b5d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910e3cbea6aae383de3081df5a615016207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4576f09395bd1f663950a7660307dfb7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75678b522a8b4eb82460a476bb71af39209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ac52b85cac99e9479ed45cc36d1b39210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f24b57fb1233a745bcaeccf0f51a6c4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8b93408ba1ff5b92474d48ee44f388212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc59c8fa5a51b4ed05c5dcba99b8a269213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8ecb760cd8a836349308a7a722a5bd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18019526c5572e3a4738fd262e2ff3f7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001cb19ba0d1bb8b5301abe1f6b82537216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2abf7770a8b7d9f3d4e1b5950ca5dc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdb31c4b0a8c35fe27f3593ff52173b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebea3e4bb16d517e46d50e5f6099fba8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d17cee86bd5a48a011b3f3526afb08e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502e8fc0d7b0dd9b658303120311f8b6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35779d9cc9db4a490b37bbf5f57425b6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65a416112065108e9805a286e13a29a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef39cb8597b227b4fd9daac05214c0a3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970af3851c464810c74720ad52ee9bfb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebf8c9a3d40556c0fdee8ed7372d377226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57eaf2149bbf2fd31e6d145139a087d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e20c64c4ad12227656c8d64df2af8b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593f5be47e9d5f8c5e89a6c54e3001af229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850e381ba2518f73ba0d01f640a8c4f1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea0b4c769a0f7b1ddc6117b8afbc0d9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ecb504a310a11b410b21cea20cad5d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6f3082091724ecd7b1d18c095d6d62233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ece5ab99f725a2d5552cce036b3c10a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588f6d31a83b651dc04241fc6a602f34235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fd6a64e7bc5ddcd9507a7a8edc90a2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412f2f49cbd494808526e0e6471adb58237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb0c7a7f6f1f95263fde0ceaaf9550f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60525f73ec4294e19a3c0739d6be2c6f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c972f7b116076fd6f820340b577febb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e339b3f872161aa8e241559c1bf9ef98241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9706d793b8769263857c10b3408d2717242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e15b79e8c7b86482ab8d608643f6d8f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b132acf0ceb0eb96a3e8d9c26ecda2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90017dc102a656cfb26299278c7e6fb0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbce9b643342ed74d7e9d6c5c6198ba2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c66bfda2ba18164cf987326afce039247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89672d8f7e1faadd32036e7913d7bca0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7043fd00f5cf36e8011fd9ed7d6bfc9a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c01f8e8fc98c3b40d968cfc7fe31cc250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89f8b5e108bcb232cdbe4b3d75a7afd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f298a59e88273ac5b3ede21e943e039d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d3bc277966c475d522fd04a0fc41b8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2d64ecdfb9a126b4f1e5dbafd8fab8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cf2efe2d5fe1588812cdf5a7a099e8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e691178e096f93bfcd174e42241ff3c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e9a04412447aeade7ef3ad104534fb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b78c51c62915a3a4103532a84bb313258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4e1d406f4c8995e120d6824398df44259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c02817564755ed7e1aed3cd4fb08f48260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c19f1d8a2f84c5f53206d9a87813a9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cba0c319b2ad79aa1109873358ef33b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963f09633394066425d2d9ff0ddd9aaf263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2c53ba8954cec44c3b4ad851e846fc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a90bebe212dc6d93b4c6fc97692a16e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8ee9130638e688e3fd91b2b2849cad266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4556e80eec3f909e389b8c6209ac619b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2171a5c5f65f25509aa9f7ef1fd6ad5e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3e0b451def98fa2e5a9232593a15bf269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5321842bc4c92968ca532c4c3403d4ad270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662a95e2e6f31f077a4a28054007e59f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8cf7b43059da3874ce67f27a15077c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d794c5af111dd0182487224dd0b4659273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f19f8fbe4bf0429dbf3e5c12e1062f0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14776c3b62686d325aa83392edcf28cc275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d00f0bcc8f7add4a28fda85bce1647276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11933a93f8b0608f019033e55c06b866277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239f101899dc673fa58a9400bf20e057278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec7a679e0137dc6f56b9f4b3457a528279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2ebc9f7fefae7f6e18cb59aee43455280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd29f1a9eea81e7c87e071dcc42c12d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de57f946ff3b1ebd8c5dcbf7ff7324c4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e40b0a2001740ec45c85806a8c6b309283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982e007290c46c27d4df59dd3b36f6a1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda7ed7a814bb8f0e0a6edc2d6b103b9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9e423b20048dfaa205aa83c696f2f6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7f0b17dd9c41b81fa1624cbd9b9de4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5889a5bfe5a6790c0d749930f1cbb082288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c46f6ed4267b810b66a409347e632f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12598fdbaef0131553b55dfcc9547596290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb0a6bf39f6c8640f256607735a71ef291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e4a99386d5ff55bfde9b975e0ba5ff292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4305ec3cd02ed9d59ae038a78f33c847293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af2fe669293142cb6b1bdbc89d959be294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15add1ca3a2d0cc9dac7406affe5552295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bda5abc7764cdb587f1222e4618ff6f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84f1c3c9b63cf72da6635e6358dfa84297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8415379343511892f09c277dae5f5617298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aa5cb068f98519c53e2fc0350bf23d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062d36252edb01029812a91c2894ab8b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e0d304135bad463c488c39db37ead2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2557862f554073511aacbf709093c759302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1e40da9688df398b22e67b793d49d4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0e603aa18c91bbc500863047b700d0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfa892c83a176ba1d1c43b3412688ae305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca29410c209273b712a1b94d0575873306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c881fa34fe42aad06c22198ce227ad307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83c8bd2ac5dd4013aad520ced9d6e7e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c335bbc662c46642ef07ba4da6c4aa34309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73425d7e9cc5114ed89ed454cd9cca87310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c1deadbdc9b5eb679446c39b825a30311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fb5224aa8402ff2dd227ab8c5957ea312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fc3feed02cef625cdaf71ec63e4712313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018992d610afd7228a0e9b28e6bac8fe314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d712530a1883e00f6483dcf589cca19315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a64cc90a13719970ebe190d14b4077d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656bea6d230a42c5b6c7113cf505a5c6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd11e7635c83c8a29f2b3e408035adf318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963a4420aafcfa1822aaf4657864f1cc319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8568c2a076d91a8d35286e13160e0800320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf2b614e175168f74b531d78a7d1a07321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8214122e1e871649a1c3efb22de9e23e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4f39f563a7e63618541792625eb77d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845dba51823ca9d69f8813a7ff5c351f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a3ec89e0f62413a42ac42377122206325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9268d0628d3dd0f9c9ded03aa9697e6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9866cf8c54f8d486c167198e4272a068327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d693f3ebd546cee125d65a4402883b98328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f60048578f82468e716e4399c4137a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36747d35abcea64cb670f1db6d9255f5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530a9724ef26a5f0414a45fd27db50c5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41f549bc6bdfae57a50de4b30bbdfaa332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99890ce8abcd8f6f777ae291edb771c6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daaaf4ec91bb02f586f994d2290d0cd334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8899398237ef577aade5689b7200ef335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8615eed6fdb9024cd8c06108e8f1df69336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d672dc1ecd89fde459178eac746341e1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cad7dca5661b666916926ab7733e8b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae538888b37c33aff0d17a9c0b702980339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66e98a00b98cea198fdfb1f915a13e3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fab5c24625f0fda3dcf4465e845eaf341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868e9127d65f8eabfbb3d21dfe4b8fe0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55734deaa43205b6d83bb3c333ed35b4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90912c50b1815352d541f4106da3219344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f334f071fc9f19805c9ea0f9078ed8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdf3ec8985fba356f0d23929c351f40346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e2fdd04890da1818ab9c2ebbb37d1f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f096dc5af83828ef4062fbad1e42ff9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fc5b20f1969047cc8ac2a3cdac0af7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da50a2552867c3ac7ebffcb73aff52b1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90de9ea7b1867d374bbb69b3b6c41d6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed0f069202aa62cc68fbaa12a9acf67352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995608939ddc75c5455181ebba3eba59353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5d60ee644cc90b3f44dae936cf6d6e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c31b367200da983037afc8530eb9b9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f598c9cc7f5af281d8bb719577791e80356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de7ac076fec339c51c3add0d5729acf357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0528fd17ae1122736b2d34674210d0c7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01bd491b5fbd3391ad84eb3f3a1247f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c061e9ef99c75bb83012c33b71d61619360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d809b0e28b0412e04cda92d77ea1533e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac771cefa4f6f60c7a114427975dd3c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f7c5ed7328d71a0f7bb1cfb32a40af363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86818312eee3f3706b1b228a6c98ff2c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185687fa6662e520f0c4d9b164069dd5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4beeb109fbe2a03880ebfe9f9683eb366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21fe843e4efe17340b27956c56debaa367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebf21e26d8baeb40aa6622aa1a78301368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9776fda0edaaf86508c4685c45ea1b3e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03664485b56c1d829d8a6d291eaaf8b4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0133f3e8e99f07bea1f3ca965e79ab371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014baa80fb52982d9d125784db221114372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ca34b3256126cf0d5dfa7c8efd252d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5801d2ae707934914bf53b2d09dc47c2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643bf48ae141abbab1ae40454debcc80375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcf271ecf3b02fb82b071324a4e5a4a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e556c2ea97e985fe47011c30031de5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1374541400a8254acea0c0903351bdf0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b72a655c479b9d93626f44fa648592e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e3c4cbaa8800dd4a3b8f5c5fe7b1f1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1313475892f16e13f94d9618ea1dd46381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b241c0452d76744ef2f57602064ace8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8701b53a4ca6c45ec6519e6457542f5d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d3790d605f1b8eadf4949a035a309d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68edc3c78c1af3dabe35bcad7271e2d3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a20a9925a8569252b298e33302724e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d87eedff758ba1341aaba60f8dd9349387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba16fe1ae3ac3c8b5861c0a5b8492746388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1c30d9cd8d5341501c5fd182cd2ef9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2057afef93fe54574e2633f45ff5d193390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f3227c21b7281b9f90e01fc816d78b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2876a1a25b366e5745dd02991a984f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd596b0e1551d08dadc027259623255f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727bcb60858d2d11dfce6f30e46bef0c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced0b0491f764527e1c53828b214057a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4545abd62601dff8ab64a86aee8d7d4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc3b1b51c37e5cfc8d20529954c0719397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac45431911692d9245cebcc89340673d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ff59d8b0053a00fd6bd8405467183d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d939a47fd644e36dff7bdad591725cb400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8d2a322160db1a53a823a24a77a964401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d536c47a41931b03f39f7e128bfbfe402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e110f3d14b52c6cd154aed80786a8f1d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decff229e9ee671b6c8a6ff5a659066c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50327e195f994a48c2b422369694f18c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65fd40273a9a3d0af89fc654f211635406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe23c9c2b6dfd9d895a2724720a071d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ba12c9fa82dc8fa9388c0397dd80e9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30e693f3547334d9b7f60438fad8270409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980f43e8b2128e731c8ea21ba4aaa8e2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3851be36154a6b82774683784dd784411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955717a3ef448bece4ee3b3926cb3b5f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957e51a324fe1be02fd83304f729b616413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90fc1bb32eafebf4b27cc9dacb285d6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff8c8eb2684f8ecd0a8d9e00c1ff1bc415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a18c723c7639f6205798feb414e6ce416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07874cf9db15a03cbabf5b2869c4915d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0b016f0e5c5a37d06c6fbd3ff9edb3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f204f286d6b3752af81ab660bef697419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057cfd7a7b5267cdc8d30850bec40a7c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d57dd4d090ff3f96d08f8558d7721a5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6908d7a218a235488026a91ad23598b0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358654f053b944856c3099102faa3d93423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4985954103031976d0c6ab77337baedf424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db68b11238ac0da0222767e5e1ef2c8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1208be6e5c3d0350ba63f48316f048e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeebff59c5c9a97cfd7c7fd08fdacb04427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c914130c29987070b8e44f02afc62d6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9b8d0d9a5bb63a259a0cc05028bb09429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28df978d149535ba3d33c792210a94e5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5334541a4a1fd9dd227f0f67eff180431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9610cdb7abce22ee1ecf18ecfda8f538432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef24178384ccb94b7dc27cb4d94164ab433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea813ed2b16c4121697b481bfc41bf84434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a9079bc022560ac9ecdc320ffd1e9e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f3498ca51d002ee2ad903f4c5f0734436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffcc1305551fe80c4a9f6dbd8149a29437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98a524318b303149a237806be6d7679438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305c195171277301abb79d202c7f613a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9a7330e00142218764ef79e959b5b1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aecce6c632985ea7778bcbfc1067d8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8b09f0cbeb2e17cd730d503360c68d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cedee8d6259322ec351e5200036c690443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587d96cab38c7f49f2ace6efe0287fcf444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd389c641ea54ba007ef5149aa03f6b5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bd6373b399274f70b516746516e7e8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2013b3ed104f0826f73ceecd08205e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1fa648373ea84749ccfc9cd5bcaf3b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8056f9f672a23d7dc08dd4879deef811449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0187eb9e11a8220ce5212ab2c503b2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d738a2262853914d81bc80c1f2b21c36451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c4fe211c4e366cfcffcd272dace79f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1332a5c8a5dd64d132a8f9e7f2d05993453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8d035afb2c1a0538ebbd7ba0099599454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9859769fd9fa2df3fdb18924e3e7b8f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfe000303e39ce60e029e5479465774456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc17b6932dc2b7f7128c187181176b6e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6872ec386c240fe39d42b35bb03eba4d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4da764dd264c3db68575a4373fb438459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12838cec24faa72e0520c1cd979263e6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dcd49ff0d02f5496d2ba20b1cd67ae461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ad67c61d5b7f63ca1b9a25e7a61698462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95fa04eade8ed34fc0ae4a2c08d835d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd7e7ac6dff4419836c48deaea7d48a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab450061f762c916136df25b81bf7eb465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f46c5486a8e7bf0945c4ba93523ab8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ac85fb0f6bcbace0bfccfb7aedd7cb467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a230331e6c1c02a661e8d0bd2ae3458468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a0587d935305e0ec46f448bbbd32b9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7df0a67bfd1c366d7de87482fffbde0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778c9c315fac9e80d9251c1e9a3219e2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499eb8e9e924d6f88e126f6ff2122504472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afc5deeff20b9c4b8dbfe3db2ad1519473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca87ebf82ccfaf5e65190a97a39bd38474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e853a88223aefe0f6c99d3e96beecc475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf282e3bfb0c7aa49eddb87d7f9c0a24476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07bea2deedb8ede10bf1b438e81da80477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3805d6f93191aded637c7b042e7065478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed14f9127b1a7e9b3e2edfdfb3138c7e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bbbf03bca899b7c5652199d71936a5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab287b24dc444098849b536c4fa3825481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b321bebe930f933ae262dc38aa38a00f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55effd842d9cb7539e5e5d3a5856311b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e082b0b50a8f379e1204e457fbe43b4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c657250b6060b1e947bec330ad7235e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5323991e3de32fe466fed089f7ca2cb486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e3ae3d619be76fe10d1e11c28b381b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cc8fe478a04cdd30286c4d6d1aad17488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fc64a9da0a6d457ecb6efa149b3c0a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bf422e8bb06d17538225c72a3562fa490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee37854766274144a797d140aef565a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0560d24c1cfd1505abc2178344935b5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87166e0411e7dd8cdf550584b2d295c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8294b72e056e033244487bbfbb1454b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3171c4578ecbb9361ad7840022b4bbb495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b420a17ec60b1425b0ed12d046bbce87496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a38bf6a8f88bbac3bfd1fe12425355497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5136a336191189e2c6117a79e2da86d8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc79e02b25e93fca84ba54cc28001d7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974081650df80aa6f77d63847ad826e7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ae755214210ac15603d03148479d93501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0350ae22a31507577794bf2922e901502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e52db964d6ed23c955c7e75a9654c1f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87ade20503aa238164ba8fdf2bce10f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b841f6eb6ef43d4a489daf478a3f4380505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409ce23b6476cbae4ed3e10e08c3cdbe506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cc5017da2d13a5bd13f11cf901cfb8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baa2d571951726e8af37c8347e5cdc1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd76ba68389a045e674e02efdd6c06fd509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e76dd41d2cc5eb3797b787e71222b4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad26735ffc60c85eadd6633f000c7c0f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9919e20482595ff598e6b9ba0bba75512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3888bc0cf6b66c5361edf8fe8e1d6df6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ee8baa92c3536c6bbff9a1ef4022e7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09d4314c4f425b5e6af3aeace22189a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5123d307aa25961438353c92806866ee516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dff41a5e72261a5b4a88ef0ff91dd6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3637d16a7f0ba8fe99f1476722a7a3c9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382bf82308709ae6b1d3ee6f18f10866519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ed927cc8df4c477628af2fdadc65f8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a44515049bb44ad06ef7038d71cd00521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312eec4f514ddbee1fbcd77755fda62e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30370a3dfc2abf6f3e0288ae1d1beeb523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7652f9ec9c60feea7610dbe6c1e142e5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f820061c11bcd485289c8bc822e02a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fd128c606a7c7ea96577994b222d35526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129b89ba847d528aad3f102902e920aa527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03d236fe321b3de46928df8d9e7eca3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93751b2a7ae369b8ce7f61b8b7dc26b3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d0b8d485699acfa4f0b6c94c04d3bf530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edbe89347aaaa7d15ab85b5f8f06c9d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65312d6f4516a98e805477ef97d636e0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ed90c9f133b8f53659cb00f1413e33533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e16da297640fe9297f2a433a0a2167534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcaf38a657c4b1e043da019f631d01a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b26b0f9027d5825383937d9708fa238536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f97a61de03e0597cf3016948a637f5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1f6e0400e6a196f62924949ab3073e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d0ac97771412406f0b248c9e858399539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f1a945688c2a34ade3d97390283694540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba742d341bf0eb8db33a19ec9a529546541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc5b0b1b54718f7ffaaa96e1d5250bd542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefbf89059562ba628511365321117ba543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fbaabce1c50d5d5eb7507476e8b212544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2a17dd8c4411f29756bd7ab31aa262545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1739f9080fe3ef228626968121e2405546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd10d2a0c313c1bbbf60742020d2d51547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7443f98b6bece86651a58b999b16a5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba624bae6e6606bbf957236a9acbf07549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e147b0fd6d4474b9cf9c0182b69b9546550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1130267d132521237cc2b85844725d30551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914ff70b2aaf0cf3ee78d0d0ee20729f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0c41b98c2ebd58c3af4bb728fd2f03553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622eaf8f6f20674d121c95455005c363554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71a603e37f926718858e54dbcc3ecb7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469ac008d0054b0ccdcccc78d94e1505556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0980d4b0a4e97388d8124ac33a608a6c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dade37aa47e4297649b69d3aa808234b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b606c51cc27ae4de202daac9705b094559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ad9a6dbfe912ce96ff334b88361083560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec80b8efc50b09214fa68b271fc40bf6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcc000c61641d374363be5521d431ff562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4883d595fe66b4e02b097bc62abafa5e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e6891d1d4b30a5671fc8f93c7afc0d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87867321c5d2ee547cf7000b91c1b74565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa3f6b6dd917a5ed8a793903c071804566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519bf0ad9142af1af9e94aee24228a3e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d676d68288ac00d10599689e02f4e58e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fada3d871203689c9de90e36484e3033569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880c9423ee795b57977107da0bb5bfa7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c686760eff6a45679370698883f5e4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd6e8e11fb724c37a4bba9512f4bbaa572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>