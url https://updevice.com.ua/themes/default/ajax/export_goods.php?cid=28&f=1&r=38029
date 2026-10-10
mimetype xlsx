--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf55db00cec347515df48235afc32a01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e28fb3434e84b5dd4f0e20ee88551b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a993534253fcbb585517e8931d03c623.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1221e5b9af3e5de5da355841314d2da4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5364ef5b8d37b19c6d7cbd713a0f8185.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a690629c3987a6c70770b0b741716d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e43d8c309fdbd330655686963afaa537.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53707517109778be92b5de60b57b8848.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36c908c730af3a34955383c03a7d0319.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0678e4c2eb1947c315f5eaf5daba56d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e74fb51b58bef87553d487e9d4245c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bac78380b226030f1f2fd51f7c0edd612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fd71698062b6bcfd3f89eb45e23ef813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34f44669e0b372c592c5aaabac61f2b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7212c8d68cc43fa24cf8c8b65dec3715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ee686c0a1f389681fbc6928cbb4ddb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f86d87fd49d4d52018949ffd882998a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa29618e9f823778bb13a73044744a618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aec261d5fc3a0ca73518b90c841fc419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a956e250db94a4f2a894e92d731015f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f1b37ecbf30d78dcffb1709ede939121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550e5e01d06bdd80749d7bfe9e2062c322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6dadd6641c6e665405289c0133353223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4368aea1ea16b967bbbcdb31e1ba00924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9340d6e4965668c603da66b597af74725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dde17dc8842c35e60807f988b28872426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d00c62b02ff78aa50e243fcd038dc527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9c3f0b63ce1d1e10e88d857a849d5f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596850e9bb6998a489e21ee5bd34c4e729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c378f41b5df078f30d1f750f1e7c4e1e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f953743460fadb265a24258f504389c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f6941ef9b95a7c046a487811fa52ba32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583fb33ad90c6ca5d93e3bdabe8cf77033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29db6e711d8004e619e931707194757f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791a5eb8d99de5ac4a694fbcf24b6b4835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2726ad4f4d4262529dcce9a442338f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8789d57610cb61ebac9d0e9e8558633737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc00e6f056b0176754cdd1433eb4a4f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b72d4fac8ac7ba1f73c5fc3a987b94639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bf14e36be24df9a6a1a3b77c9774e040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a717f031d0a66c3eb44956def115a62341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593a32221f0771ab822bda2633cf8b1042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5441457ef8b67fa440fcac01912c55f343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac827d849eff447eb403e757312f08a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38a577c6b26033c14109d5f5441d12a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5106e75305f179d0f663c09ad69ce646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe393339cafe63eab12df8270de130347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e9ae6f8569c1a0383d2ac01629537c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cf3b042ae33e8aa393427c936e013549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158f92b714b42de99000e21d9af3921550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc22251e213ff52e6e4121289526f91b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92ab9578f7b1fab26545e20c5da3f4552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b732eb0fcc70a3e5f726f7d6baaa826053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11675610dd3376d48505106a24df76454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e18a531aaa29b68889ca4f56e127e955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b0f4831db7a62243574ad701b6c67256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ea96d30f631b48d11b72986cd4393557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d012056ca551ca42b3734d733cdacf3958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21384cc8c1f214c1411a9c9e2a859e5159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c78cf9015eda9d26d2d3c22be64376f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82de146c0fb5d3dbbcd6951667e4c5a161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a94623ca2963d46814f84876c03a78062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac2a01a70d689d88cab65cc3a9b80dc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a806ef3b8d24b530969b4a02e24f2664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a555ea193f01ab0e6e20dbb27ba8a165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336af70b8546be26008740cf50148df366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94475a58fde526bce26fd4216e9db64f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdab7d1e56c68e702c64e951d614d0668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910271acd1ad07a06e1c204dba5a945969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab3f8bced08c01b9072e6612f91bebd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc9102197e6702a945aa47976c756b771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd830f52bd5992183769c12004e8e43b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101d1f504b675ec8697149ebe7e16d4173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca05542b62c1816922f121100e3121374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadee96ec13d20cec27470fc98e02c1675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75d7d95e84ff5e7f11e8dc5009fe75a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807193342314b0406cf0c8a758cc3fd777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e522a0ffcaa017afc8fb0830ea97b82078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb21cd8fd315a4cd71dd1024ed45802d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbbea585fc51a831f4ddc146394809080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a55a7d63f6a3ec49aabb018c396b22581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2872efc1b0e1636aa488d025bd69e782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063081fae477bb8e1c117f3e26c0420a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342b2755429d170f88e0e2090f5013cc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd6763e288d5e85c6108313fd76fbcf85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18279089e7936aaca348c1710261e93a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830632647d20327882a372f2e3ebfad287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e529751ac1d2a3ec7e9104badfceac88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28686a5ceb651ba88f73df825f76c99489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4dbe9cd3432a7944b6517d3c4f6f4590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785d67adab3b42188992627741ea58d291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c7dec5933d7661ba52ec8ffb8c857192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263439c42ebd4ef1fce7c9c4d0814c7493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e86d28a78e0139ff9110c0725bd142694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed591fe9b9f181ba42a2d5a41fe6563095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eddca334a9ce073bce2971b196ed5096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf65ff280c09780888ab416c89e66ed97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1306e79d09541d25ddeaeb300e44e2f298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f31f4f9f6347c28536189748dfc20b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e194aa8b025752fe04ef100808d60b84100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1bd20c35e34ef1101415232ef16153101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529ae15d2e786a178998834612be5d8e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21ece7f5bc7ccd51d0f28d9554ac3a9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ed3e98b21d18fba182723152011332104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db00f053ee80a2e43cc69e6fea9daa2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a09227a4aefdb66d65238eb61947ffb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ee0780edd06632db4e18cd637a11da107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b1cbe86244f18cb02eb45886d62af7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bb9172149203874e5a260cd26b7cdd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1b2a8ac75e4f0b966d1ddb5b3f6671110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f29bf97534bcd399de7522e1d6927c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32002487182b6bae84c9b6529b3f135112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611862a3e8088947258f1b2f1c48b0ce113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65270f7afd1ef0f536cbe3aac0a90ed0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad54533fe2e842f3799dc665e5b3dff115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f2211cc3f33dc31107a431c7f9020e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fa93fb97117a2184625618febbacac117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592e5a73e576b51ea6ae7518f9c0cb8e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f36e4f37fa38025040a52d7de34f6c5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819f23f969531204f9062915779e6dd3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bdc4e831dc45d3f72089680bdf62f5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7112ef19f301ad3802b37f039b6ecf06122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36e368f31e06135c96deebbc44969c2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8e11cf355ea485794afb3213649943124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896afaeb3cc68ec306a7386f82c65e3e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faeac94adb51d543a6c78901f26aa75126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133dc4b07bb5ab38ad68bc54b1a43c47127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d2ece3145d8b790118959804e8eaa6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf49fc4548cdebcff9e9462756c028ba129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68ffe4d29e81b206580d3a6bd0777a2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4c0227bc251f1f7be955a38caf1d7d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5965988f04e6782a3276638409390cf4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5453cc0144e384e69918466248256393133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f437eb5ebd2f6853a8f1b929b6e5d25e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b855ef6d52d1130f2ccb40805b22360d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c0dc7123376cad990765385f83ff6a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2723832ca19a82077c8f7a111e3e5252137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25976a46ad381da9a1ca213b8f0b29da138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c07e23afd8313babc7375b9b4e42d52139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaf64a417db0a52c01e3a56c3b25dcd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d504453ce9b8e6c19fe0eb1717e5db13141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36ae84aff2b09798399672edd4656f7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abda04e6729f11a93474d11a650b81f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e48ae262a346a8a86a6737b810b8871144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47276a57b31730a0c13b1193996bac1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043d1f2745615f3b07788e90fd15d698146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9d37bb2d513fe9a6445c539715c24c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd103f41f0437a2b3d6ee610ef82b684148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649604f7bbc7073ee51bf07c6987aec5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1926525107d579e6fa45236d19147c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec2556762cf13d199562abfca063a98151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6a8e5f6f1a5e7769be02454f9b8c59152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994e13fc4a83f0d789927caa638fe640153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004cea86b4da828380e75b2525109bff154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f337b706068c5baf23ab551930e6f0a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79daac8ed1805ce4d5a4575da24558b7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95372c43e222a47fa2ce02ae96de2421157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e21d4f987151d2834784127be18f93158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261fa29ac8723c40b3d1144d8e625cee159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094425a08918cf4a4fbbed9556141b00160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82575d38094f6468c4da12dbe2b2b99161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991d349eba64abeb5495399f8c413204162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173507e10ba6320766676c473d2d118c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16c7b7d48973b1b75654db44086a7ce164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4eb2f0b7d6afffdfd3e5f71af0405a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184b0be50decb714cb7f2ff233b611fc166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65ab4a3a66e71c38f455f99efa88892167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09a0e79436bd3f74ff575a72f46894f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4663e6bc9cb466cc35899d25e51279169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff20458843e1156a1feb623e0a83c86170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764a0559ad47e2373442fbd3ddcff228171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388609096db2b437b099354f6dd554dc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098b4f0cef9b03496ba5ed8fb64facdf173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a41974e60667953a01685c332c376c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0964e0c332a7ed24e082e095b64779175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e937b546eaa47a53ff9b01f13733b0d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f54fec1776daf2e50638c71aec56e9b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8857f18b2fef43e0303533de3628d7e1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371fc1d5945bdad52abaeb65d4bc92a3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8da0b09b487ac112b27f32a3bcf8c5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc44af8971e16bfc767cd2745d068f9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc50bfb0b123d76a96bbb0e0b5001ec6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf76378e09b50ce372f86540d3cecbf183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67756beb01644148686e563cb34ee06184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dfb862a71662fe804b1afa4bd5107d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877a69bfa6cce9f0f6e59afaaeb22235186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0c9fb61cdea2e1414ee0a91defc097187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5703046bec693b906ba79cda822cdc9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caf843e3094863250d1c4130a562744189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077d3215205fa8a75ece35ccedddee93190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced243b021fdaf2b02ce969a73a2ab76191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc07768b5e0db2d702a0b1d93d09fecf192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26727919b36199c747c481ec47f74737193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d970aebe346418c520ac5d5d0a739ce194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f186dfa7e235285da2b0f9577752d1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f3e4dd80969b5bd041242174a5688b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a586347840203ab6d1e390f17a698b81197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8ac239d52b5e61cc01317fbd67c70d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c125234b1467cc7f2eab688f731ad023199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5d493865ff25743846b0561e1f866a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3fee2009872ddf121cb4740c2c0974201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e358c0ce135c847a98e8d9df3b8753202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f479d4d1e91cc6cd1bff951aa5e6209c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eda40c11a95addcbbd04de74f975de204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e026b269c0e60881477fd66990549df4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d78f13fcdd82647d849b6f12438fe3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4897d48c052c9e969777cc58dece3b7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a04df29250a5ff4c99481d2b4131b8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0e7c6e142e7dfe4f6674d8ca149bf3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e145f868924b59b43d4c90bf71fbe7e4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e58b8689efe1793f47cee916b9720d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b90cb9e83291c3a21a5b5ebe1605fbb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f10e770a5c6e57e966e9daaa60bbfb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ba9ac4ee07b4eab3b815901dbd7c6a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff22b4e93b889793ded1ea3deeaaea09215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade5955d69cac29c963cac3f0266e0e3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4346e553413ad64d82ddedcb58022fff217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12acf985ad2fbd6048523dacb8ff3d71218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbba76bb2251dc56105f378efa292fe219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aac8c9cd360b545130a1a2b5d68870b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2320efa6cf60b7c62949262d91b556a3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20c0d1eda5756fe6cd05f2452ebd778222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ad683e242f1cb6ebeb7e58433a0f03223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab4ff31ea12774404cf944db137f859224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7bd10e1bfe446749f86c2f6d9c3866225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099d453a533528c9278539b33e638827226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca0c8b7de2dad1ac7cc8fbf9f568a4e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc78a3ff4b61f92db7b2c965f16acd9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c9216011062bd151ef2d630e59847b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a095e7e9ccf30fdd5e48216e92611f41230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d58d0917a20872c754837db6cd8143231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dd1aec75f25a0479c879f3d856d819232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2917f89d7094b2579d466bf55db2941e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c683055c17341e7807bfcc150c1f381234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a8642a5c199c935cbc8b2d67982d55235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f9e891f999b48bad8198b0671ed5d4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f171d3f334945883b10f380273e99247237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ca75978364e2484c4231f5808b11e9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c51b1a292e1093f15fb95d25804b8e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efae0a533090e0cb13461e88e8ff674e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02e4a7d984989d3b1dbe7a1fe84f24a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ade4b17532c76062f98c981dffffc7c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3a839c84aad7e335141fb06a84356e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5ce3e8ed67a7b396d96400895306dc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7ab9cb446be67c839d6fff220682bf245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d45347df9f32fd21e71d54f3c3a487246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8386f8a082ab1ac0bf6635bd8e7d3cf247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ca000a5a7766e54ef6038774a76953248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bf22b68f6e825308ed7e60c837ceb6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d729716e30729b0842cc94c504ed1c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f680edbf1848d8411be53e7062f976251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6894a1653fa3e5204cc5580a4bc2d6d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496a5e9956776cbcc6da5fd85c2becae253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a83310d7b491fe96e50289f7805902254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5188516ea80d64c61f1e486a9a6e31d2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1248c4be4adf1e59e7a649d5c4a0f0a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bcf7c22fb5209eca78c2982df3b314257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b917968c52739a34f24e9ab5412ae9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebb735c996f3d29b7f5f2a28497e740259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fffd38de51dd96c1859077a691e0f56260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b33be8258867d0f1ca0d20a6f927e42261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337bf451f8ed65f1bb4324f467957f94262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d65e5c474ba7983026c352fd24036a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d013483479bb67ca596ce47617bf23264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd44c996cb34024888938dc7e78a5424265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8be0b7953617b90500b0bca42731ee266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0641c0bef24236aa8ce5c551180f7f1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b743dc6529a7dd7ecd3e50258c22c42268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0074632a55fb1db32c830d2a8572f6e3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9366ad19726c9b1ba26d4afd177945b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6410183d4bd81e043c0ff1ad666b80271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d299e616662d7904acda171938cbed7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2bc3b1d100980fd920b413d8d4ed75273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8dbfadde05f0dfbc1fac133d8b3f0d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6353d1dafd931641bbcd3376b54fa447275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bac4ca6028bc1cfe230e90653d5b26276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3acbde997d00c211737a2833fc305a1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310d608a9fb998b94d4adee93ef6f847278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dc5f7a5c01e9f185d04dfc0abe69d0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1246a18424f9df91ee4d5d91698c70b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b597a82e6417d0f6c86e745ced01bfaa281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d30a4bcc50ffdf8d47399bfd125aa38282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f2517c4d41229959e7ec5c0448087d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c6d234748821b61fc5178712839c9f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29b8bca95660a2f02c5917361bc753d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99396140a4c557af1cdde7ec6397eb0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e24c740c2d408b2d106c531ecf74abd287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5471b7cdd7abcb07c9ea00941d7265fc288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b94336fa831a33b907e13247fcd3434289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b42d93cd50b7e269c1280671d266d6a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0917d8b70e5e83e96fb39eeb57b0c60291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd8894665054c28d45b5517f8b7c7e7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea2d027376bccef124c582cb4e4a510293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208b3c2d896ca6c621505ebc4cb8d61d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acef0b19da79c760560191428321d53295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb2c899037d74eb4563415b3d634d77296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd1a474af6cff87ca0b48909c322180297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a2d8dd630c6af27ba4ea82b41c4392298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f1c6dd16ed90d67f01db67b77bef9b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd3081c32f16dd5d0f72c8412e6ee7f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d665190c03c2a01a2dcb0f25566cfd83301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dee64cca269546afdd2c99727cf4d6d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b9ffd8d89d65d20acd46c40ab9c9bf303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bf527ea50db4057ae48efe55949484304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e0f3c787d8e86cd0065abbcb23a8df305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b20fd6e8ec24d5d79bc167955d918c7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef8cbcd2ec83ea075a5fc81b95fa37d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc3408ec36612b4f361d87dd8359438308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ae0226b1b638d1ffababe2644ee6b3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9798f1c1e03f4e802a1497f0d694a360310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce58c064626733ab3916f161ad04cd2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e19a0d78ef517d896c7c66714dffe54312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385a8e7f1c61a2e8a916cd685891d4e5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27037bb673c2f13347f7d1fead5ccd6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a394d498c0df66013c684ebbb3f96a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5a8d943a4e13bf699b3512178290cb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80b24bcd8b82f75a9755708aae7c629317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cc442c704e3242648e76631f9c0d88318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbc4540e4fd536b7cd35208865a558f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587d4b8503d788375efc5eae310dd954320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9e301584291443315c7949ddf71ec1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3894457ff5936a0413cf67d8ab698b6d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f842df7f3a5a6ac65a0558f67fcaaa323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4e4572f8035a3e5da984126fef94f0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd25f2dd8b3067f4e1208b84b805cb4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad75c76c8def98ceb6897c01d510c2a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7543dd8c373d86caca6c8c3614ceaa5c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc621da39b646a78afea5503448f1655328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b125deb0d6a18b20a4c1e03b7cf4a7ef329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeeb0009bb725115ba51cbeeda8d6df330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73c9fce2bacf240e626dd930d2ac82e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea8d0d248304863ac615f4949b77038332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d4125ea5a09d910ad85f33fdc0b06c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33e0abdda8cb3d1a098ece61400d5d5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0d69927d18df6c1649ee85e5675568335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9f590f7263bf88356723ffa7634254336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881d5336d192fdd196b3c17e32c9d660337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8980add736c1d420eb660bfeab1f1827338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc51476443b002708e1ee21c4560534339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122413ebb3980e87515e93cccc1c704d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e93a090070eca3b3338b3b7cd6bb1b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfc90f7105e695576082e602dc032bc342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20508e9b0246c061708d2a1dec66a773343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95300e6ca5e1b301512b217ca0bd1a45344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a0fccda3eae5bdc00e2917af06d832345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64ddf684ae4076999f41209fb30a1cd346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6efb87db16d55b2ee1daf6799b0bf8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dd46fdba2e8d81ccd1accc2ab346d3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf77ea63fbc4ecee691dc3343f59469349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e737adc05c3a8e6c148afb6a8a0871e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0653cec74a2a93087dfaabc2dbd6142351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1fe714b9d3d51c7029e636e9b3d2d1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2bc859c854c1baf9ecfde208d5b699353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d7be8f280b79a9e132066f0475de71354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff233aa7e2b8e3a2188afafaf7d2caab355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99aebbea2c6e8411128eb553b1a5181f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bdd8868984c67628ef5712904f03a2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8798a578f1be5ca9104cb662edcfe18a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd3287c717b7bd28d547abdd3a5ff7d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772422d4952dbbcb3fb2d6d17ec2ccc3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827bd3b4519e2823b1ce0dcec1d0c8fc361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5714693243797b2c0fdb9c532eb552e2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37476f53006bf0eb873fe6cadd4feb37363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcc58434c217a32e640a3d21abe112f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8fec50f8b970987a1402e86dfb0d13365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad99bc3314e1164aa9990aed2232117a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f6389761fe67bba2b64983ff8976f0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb50509b295018d86ea29dbad006b8c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ac79baf09e163400a3cc2ea7fb489f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bccf97a0d1107e6e0a5599d7298565f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999410b1e0b2c76b4184e2714889dbf5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e12db3041d9618b8021a0eccda64836372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0efd58c5e1cde520f85f7cec9d6d07373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e37028e503918d42d6d84d7798f9d6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a67bd0d8d9e6f8520fbfc16984e407375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be41d61180b789babf34e4c3a9c50ca9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f1c10361038b32155f33414efbfcd7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0986a44d36cd13c93f3858be988e8cd0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0b643bc1a08b55346e0d83303bfdb3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c6b54283722107b45c24ca625e58da380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c658fa9353e8c1c2f6f607df69067615381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457082ce33f52d77d7d19017ad6a3adc382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89ca3401626cd69cffce7ba41615d1f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7b8185fe4d793019667b44aebb2e76384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baf4ed6c53bc4d89a449ba0d9bacf15385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9c3eef470dfa2affac5c346133133e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fc1dc26691accfe2c731e9230b921c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5597c570d3607adbf62378ece1f173388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec138b6e36e239be4840e9eaafbc2ce2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcce7d6a55c562904d14fa9bbfdd11b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5b89de9c26c609fbabe35b8f9afa14391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3c91ff759fa33463f3b5ab346a06eb392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a204c9c29701a2f2eebfe6ca83355c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ad82bae8300c4bb2bd24264dfbb9e5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f4bb8b856cff293d69d837e4ec78b8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33dc94c2c492b73d9a506d0e2527f08396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dd7414deaa96295d5612f3e16a6288397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d419f2cade0d69649f013883ab73a69398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e293b409aeeb43476b27e1b787311ea7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0608215c0174fa6d149a819f93d7b213400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedbef7736963877670df50426726b49401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa924446f25a67608762ceb638a55fa3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b2961ab8019dc939ca1cc2031bfdc2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2d021a243dec15d539edfe0ae8b98a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854e057468f2bd85ee1b9e772156bf5c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7693b6a0f5c0047b4eec5f6d64f05905406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ff64e139dc1f005b641c5f0312efea407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de2830053c47fcfac802853ec6b3efd408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15719c3f93b1c4e2f33982154e2d8747409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b313c39ec770fa8b8fba22b520f05fc9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c545d588a5477f1fe6cebabae4300660411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3829991cdb590b5519faf1a1ee13071412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfcd47041706cf5a808c500f866541a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2f4fce17df4bfb35bdb6419c007e5c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a421c97532c3f3c3a394bb73d032fe86415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d40be307ffb44ad2089fc0d352cc056416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a07a4ab903127994f9add386789551417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a115a45102e6557f97ff2d4ac68d28418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072a9d677ca25658aeb915a9b2859858419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15925ac68de701829b98786bdee81a5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b1321977f81e20bdff36ef875af7a4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02fef7122d01ed64a09e01b63c2b02c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dcaacb9fcfd62df249ca9bbb8ae715423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdae4473f54457496f931a7bf08d65c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b858a6ddba901521129977217c4772425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc829b32772a5f908268ed2dfdb1789426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfd0ffefc6ca1168c017cf3bf7ca663427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098384344697b0d2fad4ee717f4d4bae428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e44663b6995e77edc5e9c566fd98d1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0187136d8a536614ac702736b1c12bd430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4df6984b7bdef737c14c1a0e71c182431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab19879b81ea35ee6090d1b7be82ff8e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12504b77e1914f1aa2fa7e148c98d95433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6249d6cb8dea4adcff163474c477f412434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be674bf4c4e8bac4c3f1bfb98b97f7c3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a51aaee5386918a105a50b5dcb9dab436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970351a87db5fe1daea826f71a40b157437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38711dbb88b73320ef50277b41030a3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b000c2b0cb5932cd4e7a42d4d248fd439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104997233c26929ad9197f975485cf5b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dba93412d7b4d20fa8cbe145109581441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782a4113f4ebcf3583d5e3dbbdc52e20442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7edbf943902264049a2737b1210600443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be68572f68d10c33693aef1bd6a0d787444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e99751ebd2db2860a58975179ce6f34445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7fa5ee938aec75528eb20ae08cbae6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed23af1ef4277f4cdcab4681220b81c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf561938a82821b8a4aa486a67c374e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0304736486035eaaeb41d0f57a3c447f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeb44b8a9923b1718d484234b38efa9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9df37aa46c33a7a27de9df8226daeb9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefd6f37b1d1813f8148ca793825afa5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b1ede49badede63dab9080fe9b6a8f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb7e6402a4ca1d598f25065d5c070de454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b64f7ff61703c64d5b9683c0d9b34a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99bb61baec9d8d5560920afaa0b3171456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1037484d1c3bd6ecb424f9567b0338f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f612b72d1a2051f64b3fd28468052d0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f26f3f45aa9d5885c69f0966dbe6d3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a280d10f39708187dcf46d552a1b9ba460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a8c13f3e60f7fe101288ef0877588d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5122b2de96ee93c3f92afec4863f1714462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0279d477656a056b5fb6350675e44db2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b7f0dd1d710e56145ac45d5aecfd2a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ed0bd4456151f6198566b66b3c98ae465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d782167383142770614ddd9e6e0c1f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27755bed6de93c2e3a568121bb31d0d5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91870d7f2804aacb60d1ece3ebbcefa0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6248dac91a88cf8febdb8c58ffa2c32469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3684fbc66d004f3f0b26fce72d065905470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331aa4c616bca513047486661844af64471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df676bed27ae0d38e73665cdfe104ad6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e45a3299cc98ed09e2d187ad0c68dda473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1882f7c05c85778fcaa2681983f1c6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb7ee9cb7cfbe126d20680ab76628ac475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff705582cc3c354685744502bd7a383d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c9acb9030b94b9dc9730ba67b9ed62477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458766f7cb552cb23bae1ef19d5acba9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aa9fc5af1ebba5179f4ca252eee4f0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77eccba2960dcedb12e2f16fdf89f9e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3cd14373158463919e4de0bd5382aa481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0878ad17ce259b49e1303e96ee34f80482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9956a032cc7b266738bdc18d83a1cbfd483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1388714047d0ec708debf4b71881b6c8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40b54ae8908d869b6fbc6404e02e484485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167bd2c3ef506b219eed96794d17b5f8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd22836818e0f2d52553b5b92945aa4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdf838f2c21dc83c2c7221093a4d079488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6687899557f4f1c9292e22e51337bddc489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ceb261da6252769d4b24ef807b69e1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe2d7476de2517d3b0e57c1573aace6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3077ea2564fdfd44e953c62ed668fd492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952e783e3a3f94f89c2ab411947f0d4f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c37fcdcf49d6bb601f01774778196c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aec39f46d54140eec8f364d4ae11e58495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398e4f505e4c60a46b9e94cb16fbf781496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ae825b4bf0e2d0ecafa68a09c7877e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1deefb119a6bc45d67dea53762953c47498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169708764acbaf2cfdd0b68328202d93499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a5ab5089d8628aed6ccfe343bd1d5e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7499443f87d6219d162537db288ea943501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bd1c546ba9f8989fefb2eed318fc44502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02398bea69f56b9480cddb5ab05a4dd1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c1bb01ccb9448cdf1954bf021a48c2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a649c6ae0f7b6e42b647a426df9eb6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291d5467a273e32068174b0aa2af9e3e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b4477d50a836244d2b9aa6e8835739507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab810b4054205a7b2d59890620e6874508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1747914279cf7174496514bd2e1e233509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4c47af22085432ee38d803ff95cdfd510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8044d5196c5a01ec91fc2e20313667de511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95963dd90068fb2e1bad314937e9dbec512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b6f2a3f9dc7660f093c2a5242b5861513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63462ed1146feb34fdd27e34e15a3c98514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ce98c715e7296bad1afcb5a3a220d2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e971ae22fd22d3833f5f17905494556c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02134ea0c3bf6bf61341c98cf150a2a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e855ed3f30da538cf7be83859f0d1d5b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3239f1a102c17b30ec5b97fb18395121519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dcc36d180a798b4c1d41f2f1a43111520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299ee3eca4f5ad194ff940c77e738ab3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6c63e8288339e689e152ecb72f9ed1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5864806cb4f5491fbe75f58916b810ef523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eb8add19634dc039294b5fe6bdcf96524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d429be0a67f6b50a628ea9eca712684a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae5e09ceec0180d44950f26f69c3a57526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee13a4a353d08d57a4f64ce4a82ba49527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e8aa9a62354f2d5e6f3e7108fa63dd528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af09e8d8ae275d48f02dd57020675d2d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cd21fff045e5adae99fd28de18faee530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dcab8acea5531743f44a5133e51488531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76550cc67d4b1a1b427b38269d862ebb532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640ce2765ee5a86b62381460c1ee9cac533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8341d144bb3f902c61ec0505c613b935534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e60720380ce83a71d9ac6f033278236535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e1664d26e0046ebaa391872c3dd315536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aa925e4dc73d2ad21a7c65c46ff8e6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934dfdbca9a2cba8f139215ea0347b39538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2248b2a02e7d9599cc09be456722c389539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92152e7aea13238a815b0e19ff707ec2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e9926e694b9061c66f0cd99991c4c6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac750dd5d390418f5a2ea18224e42fa542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c7d7fbdef5c042ad7c8f23a1b77ebd543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791687a06b03993ae3a5c2389a743c9f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa03bcce1dc124ae54314acaf16b5855545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25704231f1cfec75fc9b73a9c86e7009546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c783be2a77caef12483caab43aee32547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fabc3354f62e3f5bff71491b374afa6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6eaa8dd7e43c3f0b4ca366aec54b14549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718bace4b1b74383301edcd1cb8b3639550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a054e1a2c51c99553c15fa964e5a2206551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dd39220fc58ebdfad99f20be10662c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93d7aced18d77ed0d668302cb992fc9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161e6624bca4a8a844c92596bb3f4028554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0922a711e0a68f8a4d0e2eb42fa480e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e56cf4505108453cb85a4c86f345f4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779ff02b6aa0fa9651888cde4e300a2f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779819b26259606623eb47c3bf03cf70558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d3d26a4fe6e5cc4dc340e70c9a933e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea841fd3c9578be1ef98c47364f0ea6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4aec1bc58052aec1894aaea7fa3208561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2a44e61647491055ac4aa458f48397562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b398bbb3f46e81eb6ce8d3758a996a5d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f496a371effb4abf4cbcb6eaa06e5b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2002bbed35f722e6d9a7e6b9ac3bda565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152998df79c399490ce371036f8c23cb566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c20948da33401bc15fcb9627529f53567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f14a5a1ef6523530a97d96b0c8ba8f7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34703aa4f0f2075b652344caaf7c2b1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6748bd8d13d99cc02c69f0e5332722570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32508b570b93a6075a2974524b21dca571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4260942e973ee6dfe75514f0ebd82e572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c23aaa9fc60851a3960d32837a305361.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfc542821982aa9cad51d8446d1cff52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af97aded87fdc1df767b07f77328f79b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02163e255df6162517dce3a6bde586534.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb2f9fff0a982902bc7b84e086201eb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669e8549c744d329a687c05a06883c156.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7621929fb1b527f3956b48c7ce64dd197.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72121476df4a608bc7d68d1f18a3aebf8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1155db4b13532e587d1faaa9b135ee059.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc80f99a22642b4c7db659d7f3da6ef10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca414181bd4c65fcd71eb859c85f167f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171c1eebcdb79914a0f92e592c754cc512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbf0a1251a7da13237b6de22c3c479e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfa98e6f640cb24aa719dbc5cca410d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d46fc0fd547db9ffbad0f466485d5b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feae93046ee2c2d53e80f9a4e4ed1de816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3485bf15e609b149bf86d3b62eb1595c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f02fc42bfb7c3e738d50455f11b6f5518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4255840c99826b08c6dbbfd8b8b13c519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d6cfbe89baf039fd0d8441d6cbf30420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebecae275e7935edbec588a021a0ea0221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34297b7f84131d712327b860b29f617f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a1cc9b8febd275a36804a32f7bbed523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97af928e49c669c53d32491fc0c015724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbf62b95bd7270448005d85ba9e27f525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72733d9751aced98a324e11899cff13a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b894addfb62697f95a8aaeda60a5d127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dede30250d634d18ecce203e795e474a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693d383ae0147100f528d13b3627248629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50817f1e7903fd3fe0045c7f673b3a1b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6a7aaaa6d958265a67fb3731c875fe31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e48c66e86da4000028152559cc67b332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5517386256825b95e147241b5e16486f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712009f250696f722ff4e1a5f2bd6e2c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba3f3b6e1e22398337599e8d0d938e135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51b330aac2afe9a9f9d398d33b48a2e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bf2eaa54a9b84bd8c96e3dc4c4584e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51033bf638d50e1ffb03b31d4f92c99838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84c4432a9dd189c881fff24c6bd342939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7cec705e3a2fa7068290a78d01d8bc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3689aa1a0f89b0fdc5369e6f1229316141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378f5afd3548c18956cd3c28e076b14842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2884ccfa2d4653973ebe97415bc9df1f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43af5050eeb940ecb782cac1785e7f0244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c7ed5b3902451b6b679cc4e635349845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae921fbdd0dfd073244b3af1ad1a1a6946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84afb8405ca70faab47187fba39a574b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce6c2b41f555bce00f2a30ad645099d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01de1d1a2b2797fb5439e41f63ccd0e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deea03463ca86249a5e81e5618554d8850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abdad8c7b50599abd6bbec73bd7c94251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8e34d81a6f0047a30baf7e148423d552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5373db70a53dea997a674d8cfb85be8253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511573e8a0ee8cea22aa579b0070afff54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c068b58dbe218af273df8c9df60be16055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217def6c25d46c1906423e3a786fac9056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34db88de10a9629c6cc9cc553be296a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0bab39700f174125fc0b4131f3c51b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709326cca96cb9ea952fcb59230c09c459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426ca40c46e498a64643d828214eb8d060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c1e23fb2c4186093ff71a4cb22e41361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acb3b70d420c33cc7aaa276b27321d062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8616aa0a8b58c84d5f1ad645fc286bc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1cd5a33dfc3e73456f8862e49f1a3064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2957a43d7fa2b501dc469b3fe567787b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46644c1e4d217f3e1719aef52b79b7c566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaeec0fa8cf882242700ee62fe8881b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baab6bd7ae4ce740d5a7f939ac70bcb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa7264f3adfd14d0ff3e6058239b99069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1290547d99bc402a1469e47d6863f170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277dfa452425b17a4a3bfa1ae18e960871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689c034c5ba78df1d68a16a648bacaea72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5bfca512386e38cbe041d99ba39bc973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb29431f0bb3b096bf445d2f2c4b94b274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412cf9de01a0a604e8f0b4b64444d33375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f79ad81c908e47f100067e8294ee71876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340fe7984cb11c6cd063a768e15cc79077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc642ac4ac83947880dcfc5f48bfd2378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148626aca97c0ffad3cec3f6b42b160579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca61144a4b20b09c4afba877878cb2b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751f2ee356d7f407dfe0f1013ec0c02181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c45088ddb20f5fd69eb76466628eb5a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fda824bff0f90b02a1fc0fb9bf647283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ae0a38dbf31f6f8278a7dc6a98c12e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1849fa45a132f5875ba8d496a08e604e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5fd618d8a4cd30de57086e959ef20c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e162456431fb6245829ab2f8c1ef051287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07045fedaa359457017195caeaedcee688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd93ca187019e337a3609798d382fda589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585f0c4f51300b445d40113f39ab0eda90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5246e4033a1959290f209ad812b5a54891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12868ca8d5b84be5cdc824e95b0a295192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e98dbdb97736dd3daf75e7d6ec496d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a139b2e76497f16ae7949f13c0d61f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bab936355ee833b5e268d3ade215f6495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7b6a2561056348e31b85b5f16be6b496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8688092af67c54183dc7960d84153fd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e32b62752b646b1293744c7ae1f92be98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990bfc7fc62754dc78ff18475e4f84cc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610325602b6b14ce4d592466cdba08c6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391d3812f951095c4be0260aba1d01f1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0e58e706b5817e76a923b37f5a4f40102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e73f5d323b575461bbc59d5c2410046103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b652057aa721cacd198f99efeb313d7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3bb0ac7a9ace839df7f11d40d18184105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6e829d285c883af01dbaebcd22c0f0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeafa2ad9daef7ad88bf91db26db101107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cd94b389fe978be244986e36617a2b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28cbf06f1c808adae5e2bc10b4f0eef109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d142404380047142a751487e7ac36f9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eaceb8232b07febe9b7498a78de773111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841da142bd6305dc6468aad0619987b2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1515f972b10ff99bbcfc2b35f395c07d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12cc20ebb27f3c12ce833722f0c9c73114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9340a12f53519043b3be2dd158e7398115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec247bcf2e4d7c5f54d0562bf79b6af116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff11147d5e28ed9aee8610001c647495117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9807f824c884e1323cbdcbd83f651f3c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a0179b3b4cb9a613061e8796950720119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc4b3a4ae8aa45f78e93bcaffc9f2a3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ab90ecc59713924fccdbc173df37d4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9ba99f09a18780c08bed432ebb967e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c89c29005b57c3f6a7a1496faca758123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e9e357d20b75bcf884c03c68fd716d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96651f296b466226f3189b1c4986490125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1b5bc2a6e91bc55da9e1683d354bb5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30d4a68aa120c85601a933ac653e1d5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd43202e362cc16343c8f88c765b7cc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b74aab917be458bc4c3a0773e9e15c7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e170b6b25bb816039f82464e91ee0a5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ef695511ad10fc97454f99116c0fd5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ea434c2251a318ff339398e1c8ddc8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58876121c6a350e7b77829f00559c1d6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6a0cc6ff123ca250a8244608085f45134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5ac0bbd8184a4d22a473c1fee685c5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db33ae2ee5b93ec797da7d7ff2b788e8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a44c866fd6d882307f3e350ec2cd4b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab460e7da10315bf42177c90d92e35fb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2aa8057a6edadca8a8e2e45b3091fe139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806ee05f5534b16ee30c03de68d481e7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caa7e29e924f6c3694fcd5a238f4c88141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8568d57be0d79ecde2510cd535f4ac47142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd7cf89155e3cf60caba186d0e91e1b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3990944d09627ce66856f04e67368210144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2cb432e3ecd791821671562b04aec2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28055753d0b9cb98f1f9ea7ec031f21e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2f0f7aa3815bd398ccb11a4ca41795147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617e4c93371fc325d678387528e08c4d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9056093ca88ab8388ef9e391f09d5263149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d797f91ea9880cd0a48734c85f21d0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d0433ec4bea37e881b95e0348c0a68151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921d5bb9979f11c228bb85fda631281a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47c91462df87e1b86612ff1c1e000f5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774e5c9462dc2fba168b3c8357e479d4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d8c52362b9a6eb166a6cf4fd4ea5d7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b9ac2e8eb4a22124f2f915328cc7f6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b08a14bea4602598cbea608bd61de0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9741af70cd3bb80440c476a0c620d40158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b567bc3b6c4a5c499e3ade0994cda65b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd906ca1434ad2bda5d2611e345a0b2f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3bf65aba9625021f0ab3048a2f7219161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e70e2042c1e79eb6347d056edb3fd72162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9128c9a1c996ae1c5e666462b9bf94f1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cef7c29a3f958ccd771a4f87f52744164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bdfd4db76978145664a71c2c807dd3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c85b84c7688568ad11d4297c71a4743166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dac8e0840ed9360badd9f2aa090b5c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23143d68ee1dae03fe8216df4d63a744168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c350ea5cc44560c043cfa6b04add659b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231e2f1c4c41e72ac96e7fccd987ed4d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455b901765b321e9fdcf962ebce6e4e7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c613109ecd765866de1f3ea6b33bd6c0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb484a1ddb36dcdaef1a8ca09edc3b9e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b7971fff9096a74247e1f379c3d803174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee5a8a3a8f4bb7e2ed9f3586e94ecd1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c817b2bd05b4f306cfcd914482f7a8d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d223b7fd873e498acbfe58fabb1308177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce8b3581feb13f3dd4f6ccf42beb813178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e6d69c41b20f1248744ffe46dbe94b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e998a29eb86c26ab5f009abbdfb7e8b6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dd98a8e3a5beaf0594a82cda66b057181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcdeb6ab2d6ed332ba8b61d8b8be566182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d20cb01c701fe91662d849fc5cdfb07183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13c16b1761e4837a27f0d1241d9558f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2cc996749017697324536b457ef299185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba01f242a59e3ba4f17a460c4ce2d17186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf45c5d1267892da8b172b14d408f143187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde6c7b30f74ee9d939df3e027546870188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31682085423254d57134b4ad0f7ba5c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fa60445ebc1c588543ad69f164a3ef190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b599e94f9ae172aa99d2a8552977fd8a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d4435408ad9682f38336d2d06349d6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8fee49b8d9c412411466d39a0e8239193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb15938a1f17f2a198f16e0b93c36ba194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e54053a175e7d57b9a18342e955cc8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eb7d25615470499888c06e1c17d43a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5215a9481e59cfab966a7321410cff94197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deab98e613ccd616801a14df710f001198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aec673f994777713595dc3d41ce646199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e57941bdc2fd0d07a4913cd8a51b361200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e2161e88d30f082d947b091a898e47201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6996fc18e40aacf1b09103178b5b4f41202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c235fc67174b5c7d2cf99090d3057925203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be975a2f75e6b608a307934c9a91debb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7e372381fd1c4157c27ccd4009d0aa205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89762a755d7463c1645baccfff67df2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c9b13d1c6228f1dd20acebd26330fd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bc144734f5603226e1b80968ae30b7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0259e89f9812f2527daaa8c82cbba20d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fca4f26a94f0bedf02f2b566a7e706f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeebeefbb22f5f59d1716342db22f38211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe54c7279aa67b1bd9a0456c795fd619212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db9832dfe83531f1e60bb9f9b7512f8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40629283c3693c128c34c033924ef7ae214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf7bda08ff91e662c2480e0226063e1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521dd360ba305edcdb46410643538f96216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ce44d551dec90c0bf4db4aec10c052217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554c72d98a79909378e229de12512de7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20594d2a5cfc662d2780a499c1ca6796219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea68731815aa76a91b0ba59943c2e4c5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6212c9c38fbd0646a04505b1653269221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cb36a2ffd5e9a24ec8dc66304cf3c2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dbce2c7eb98bd6dca49373b824375a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac57404ee7099eaba10bb2b6ea7fe19224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318114f6c8b3ecc174663677fdf97596225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5effb91a9b0917323179198424766a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e93ff130eb562f09b556306ab003082227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaff2b6722c69e537c0cb44f35a61b5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e323fb308713b6a9270435c90f1eee229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc7312bd0b1263314abe92e36b92c85230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da818b4effd4dafd987da5e75548f7ec231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371f9bb84752d5deb28748c4a3129775232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5a9ac5faecad1ea4901763b1b11a51233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74373d4a0a50690c1b7b6038548f1b1e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23125d94814fe91c514447b8d961bf9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dc62012869850b9db43ab7f768c5d6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212dcc8513776071bb0e188df280f574237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8041d15b4ad4c3849bb229daf621f4e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4d07c3f94e7ac92673d784f17ad8af239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7972711ea1ce3e3197132938ca91f054240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacd963c41fbe87bbcdcef39820ad571241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb8f721196d01353d0584168d33c260242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eba10f77d5f2cf36bf6d55b86fcbb3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8dcd32e5b7f3ee47ab28e9ac1ba7a1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b06d0518692207a6dee998e53825274245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d539e03faada46a77f5f44a2dcdedc246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76cadaf36115ef4d06d9a1fb715d51a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6c67dc0a19101333b9b5cc2612842b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eb364ab6880bb1b5da98c4681083ab249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ea50490c90b5395799356029c49c00250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3da581e35d89e167d2b82a85b41ee63251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e84782a31affb9daa57a9d86a106853252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaeb5274498ce3350f2a9a7505a2282253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b075e3f717491b8a81da5a405bcb17254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6cbcd026964dd7f1461fc8e07d3073255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3791ebf06aea8490b8c1c7fdfeff22256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a30eebebf0af48313e22c535037274257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b771abd09c357a44ac813bb1eb1a6b1e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2323e8fab9a7447c649e5a5948fa8e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14911efded5e199ad6bef3124f26a20b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36868945664f1de128856ad746a4f50261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aee53dd15d7853cd94cc8c0c9be7bf262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b2f0d4fa0da4547e42e60d868d1bd8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca606e003ecace97f36c0cd5946cb45e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c02501d6c1009bc297aefa09b3f515265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e126a0c16440ca712d2f2540ab5a5b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30373e07c7ccc5e1e4c0243ecbdf54f0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cbb3e3679176e1df0b6bda413652bc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1b1eb834a63e64e7afde8056aa719e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f9878e4075811c99815f59fd12b707270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97d672aa3291de69e06d9bddb097881271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c712d74454c451686a41a1a57c0c935272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116b0a624de951a4aaf77a4c3cf0057d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765219f447586bf75e3e26e19b5e858a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f12b136c99cf311c8a6af1834362cc7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e2a614695c814eb6295e1284a7f06d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5965cb25f6db27253dd39a960cd28915277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2949fd2b28de1e0c442d61ce6f5c63be278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2421af4093bcaffb0277369c244b1e74279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4c93b953500d460baa1be944bd0d37280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0ba090909c7068c86e9afc1fc58faf281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0118184fe6411b320785a4072eae7389282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2002e41eef27ba24dd0903088d6821283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80dbd68f9b89bdc1d3c522ca74250fe284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c56addd93744b38b4e086bc5f948586285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5e64d3a6cb663d4cd3e63fcb86d85b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cbec0037b9d8b4246b48d0bfe49ef3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2736d2b841dd414ef01e1660bc133b61288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b35433af8fda78a2341243b8f261c02289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c26d567dfaa8156a2e71fe2d66803a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf85972a138e7129b992d77dd5ad9dc291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae50ad2eda6aa5065f6e27d4675b3ad1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b48b5f4e7ca60e638dfdbc5f733de8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ce3a62c51ad581cf9ad480c3d58eb2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f38977e40587f586132a4a46d39142295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efcc4a611fc77ef12f9839a227f2c56296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9e0500341c0b1b3e250ed8c5c7431c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb733c0cc4d382aebfe0b14c3495350298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b354b2fe80441a4810ebac47c02ebc299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d235ee88334e77f226e33444f3ec93d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6a2068ca78eaa92ed5e5a3118d2d23301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7cdfecfdbdbf9158dba47645812809302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641107a21a8590a3604e2990d5bb571e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d7e1a257bce07ef794a1f9cab94ae2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a292def2904802de8477a041a18c7c7b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea177ea677736eb841d593573d4c05c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b76fcad77dfff5a72def8af81d44296307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c51c4f7d2f89ef067e127fb1e698b01308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739d7c648c7df6c04846433a0b749709309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bf2910c85c44207af513f688d7c223310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7626516938809cd64a38716c0edc1131311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a4ecedca8a1b7c9c7c31109d642252312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635f7792f37142915d176e5807a3ec22313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793c11a72245786a9c8835aaa05d3a1f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a64a2430d38ef7a723e587c8c788015315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9760492340bdad92eb9330d4de1772316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ee0f892b9bdcab3b9209016111bd90317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369519d4651b4169dae43d70b97428c3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d8ff65c8f2bc16866a0f5a35c8cb9e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5623ff72ba4bbabe665491ec0410676320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae4a4659bd49e044af126455b81ff39321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db50a7892c9b8161169afff1d2b7077322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86896911d9573836d938aef6981b347e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3bb9d0490b67852434a09d01b757b7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bf8b40219d340fd7ef8f609c5bae00325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484ed48e38788c5f659669a60764c3c1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18649e3887f8ee1b64f3d98cf089382327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2953eaddf4b4b14febe007319829554e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84ccb00310ca653d5f10b092f595d21329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e5a7c00d99166984c689acad7f7810330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c313106f08eb690cc596a40e26469f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87008f62b02fb12f4a6ff3c7f67dab1d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81440ec275a935944858ebdcd2f5b939333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c59f6d19e8c945d8e36859bd22438f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a36548c88c8f6abd9fa6dfbf21b69ad335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2d7e896cc2650ac7fd4ccf78ab5fca336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbc26eeda3b023f0f4437ba9403b694337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8994c65108f58e928019be8cdb748b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeddf129b81b70f6b762f6447638e4a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b90b72152baee2d56a75d3c73e2782340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f1e24ee8e185f3a759309bb19eada0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d831eed87d0cd5b678a29e0e871bb0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfc7060d62967006249e11ae403b6af343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b91dc4ff3e14a9ffc7156a90627c846344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcd8592e82d716568705503045555bb345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2787792a6395bfcc534ef5434198a8b9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e65533e33cd76f3de9915c3699904f6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c408cf968dbf41308ef0fd77803c491e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b43c646a9b8373bd875ae9fede85ea349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a839da8a64ec776e19696bf72a53aa12350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121a78b20defb6193622416df9c55f92351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b06c5f1d055637e7109879cd669e28f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311cd0ad9dfa0a84090b741ba7a97903353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f971bb50f9ad458daf1583c4af7317bc354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d97f140cc96b6fd1d83a6dc32a9b35355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3de38b1163ae11b251f7af2f841117356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f12160a3c222c9a72a1ca524af3ad4a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14345b0d8d3613ed3d9d90b7996200ac358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e73f69a1aa6d7604dc1069c8d90801359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f752bfb059abc59df736e79754e4e7c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c825d18a315148fe8101c549125b8416361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a5dd217d2bd3a2fd410c1eaaf1f04e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230ab97504adc415488445962692021f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f2cd3c594b74813ddbbec5f1c54d0b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b69cd2c647cf0209d7e57e426e1156365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0506a020b7ed9cf68e3ab5d28d909c46366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886f16bf87a85a9762fa0c22055ef9bb367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53692d4c13e6f2f3dd15b99a307a6b76368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6348cebcf68da5c31585c719778a7d42369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493a9d5c510cec4a13c94f8277ea958d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54227a83903cf7661a329028c7db7339371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb16a44afb0e0ca2347b995e7a4ef51372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b43105e8d460ad8616267b57cfee89373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb75ecf6358efbac33e9a90d6d901ca3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2770c1fa5d873d9b97a4a35b4a0fd68e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2175589a5cd6ec03e4eddab238ea8a8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610260a7408e4448ced6a185323cc12a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e22799c41d760a7dc593a3768b26fe378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8596d5ba8a9aa89ae810cf3218a867b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adab3a59be6f89092d52710c06e71162380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ced5560a0b5043667ea1fa92679ff32381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb9e17522489a7d3a536f266c839482382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc764775bfd9e4b556d128f188f3368b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f547a2716a8754e514ef5594302941f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17422f3a0f73e353cfc504e6d8d1d8d5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb506105e0b920cc89529c1f08b9554e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96185ae652695c1918940a7e124df6e2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76680caf9f2460be47f890618d3b3b56388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5bc0b224a8e0b30612d410d313d3dc389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14ccf98c0770d258531600617530065390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39cb9f5c7a07fc976580badf4c961b1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d27ad246089e90ddf215181827a566392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2a461510445917dfbe2414fb3e9d66393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f52909a22426e7d72086c6d632a6527394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c56edf114494c6636da9cee7d91622395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b256a270857b8503f06e7e808a14d8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11402a8b52dfd36c3d0f96e71f6a54f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3eece085547b10d2cdccc1cbcf312b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713dbcf09db8a038d47058be0c87c7a8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3944e5bfbefffb045e83ae112a5510400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a93e114be7c71586317d7df566e9a0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ef2c0843941c7cfa4dac4bb0b2fe85402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d01194b569c58b625d03457d0068815403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7fb417ab7adc5dbf6fb47ceee3c1f3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de985acd1d07217d92641c59da994b19405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e0b1ae4e6f749087b2bfe8f9ceac3a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8ce7f91f69dc49646be746debbdd84407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34677f016733077c4b165fedd67f172a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d55d2d07cb2dc841790f09a7d49722409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92607dbf8994746405ab5113c12cfad0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8472f936eb687aae4e6e49eaef510cef411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a69328d455391a79e97d339168459f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda4ce4e18411b55bde8f3cc839aeffd413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cca7c621d32e2411e9bcaa5ef5c1928414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0262072c336acd3702ca751837b92c91415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4dbc578576222d148b61b8f3c9781d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ee2f46db804a0e190c798f1f41401f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4714917901c7e4dc29a2f298f3168e74418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6e1e509096b32904dc4408f2ddb16b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f30db5d9a7a33da8c046c27fa99bed420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f2ebd24084533b9ca73d0770637d57421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ba59be6b3a8abd1f61d9b5463a1951422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd34d4816eda41b678fa51aabce764fa423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102e7c8527b3785101d78460153075f1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0a9adbe30f68c53c873bfb2abf2031425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3483091292399cca950bcbe8d3add16f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8f910c6151058e19e8a5a6cb131bda427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc100c063266a80f052d3b431fc7f9c0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b585e9bf4a968c42b0677a3ddc7113429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcf483abc317d8910aac4c15be9fefe430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79451cf396d0466a0c810d5070e6803431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52107f9b70928e817db13121e13a33ce432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fd12ed57a7b93eb5bfae5255df88e0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c9edad05c9dbce3a345c318dcd5293434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42996d117b1b6098b2ba335a2fe9c1e1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ea7bd5cbc92a6a34e07bf804dc7e5d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec610daab48cfd0049dda84eef69d3d2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f96476c5300080ebdbbee532d102c9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fa58bd579690bf9fd39c1af9f770d4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97654c371607eb62bf0c8042da2c6b42440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbef3ecd744bf013f9a1df4f9b73ec31441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c1169252daa1853ffb2a7ec16a321e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15eddb299a9dcdcfd0f436d034ecd4cb443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb8a0c415ad411891ff125a328d4440444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194488881b97eac5f735b262d8124652445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9b615b1df74bb07179fbb443f9925c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e4d6ac4ead6a7486bdb2e5c9013e5f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9af68658e14e0617ff51dd4229f989448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757cf0d775dcd5c5aa5d9036e39f3fef449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d340052af64a4c2b177bd7878c2ea0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b41d7ade956e635e8f51fd6b69c892451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35499a89063798b10c7c6fe80149696452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f536f4dd21e9a620a890b312ed0a0c3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c491e49aad118b21b7cebc231537f20b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf62a0ead83fd96eec0b9ed186003d2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a76a6ca21a60f42af111bdac0ce0c6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cce2a1e50a9a715f059952d5aa7f75d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3868fab2029cca69422a1781510e8bd4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ea9b49d294421298aa2b6ca2bf0704459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30de6ba204fb409b729b46941fc147e0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcc0625302b14b049b117143f9a699c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6642e224f14ae4ca5fc44c0ae74e38462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0de9cc6704e10f5b3485d4e49dcc84463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa01f15d473f6983190d69049adfe26464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efafe08528ce63d7cf1eecf1ad353e5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62731735632c2a2c4cf6f54f4aefbe12466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4001ae785c879226321cf3776dfea3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b887fdbb6c30e805c051190d6fa058d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6898c95e83271da47000b5c897e7c772469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4583e5410757be431ab8ee08ebc66564470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201a07f3bd4626f93ad0429ad4e28db5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20a416fb9b44959752377a174018f87472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b686cd3bde77ecb08d22dd9319ffff473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74677b48c6f93cd64ee3b599f3d3d7d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c90f0eb5f388b7c8bbe19f0ea9088d3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b497d1be1d9b7a263ce4566006247ef476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710eaaecffab316727a9f68ec6f75dd5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29a9ab0195ce47aa2e3d783896a5a9b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcde066f0b629526430b6e312b19962f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa0028a9b824d0a95f96229286fd0af480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6764712a8f4b57d51ea5419f4513e6ad481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611dfc3d9d4251ed6344aafce7a7b9d2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a95601b692a05c68a7b361fd04e79ac483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a7de5d433fb97204b48123c1efec21484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38278b04269aed6232a1debe5cafda9a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2897aa3f1f70c580ab1ea6919d0cc3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0b6ce61dd1c851a78832a1d12d00e0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395c0973e70fc060e0d83f200da0a5c8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a88fcef670caf181a0e9e2544651a14489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56188e68ed13915962689e06058fe508490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd13253364c0d94bc6c77a1e7a300c8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ee85eb7863479f789aede756ef34dd492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928b41c2c463d18ea55848da4ce5679e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954ca02a73ac5b2453035ce57b737ba7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aad0ae5c6e19a0de785791ce57c3f72495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f144761c759e9bb990d1abf5984f34f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f66c796867944ae7eb37b5d8c2d4667497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af37904d87997c31a2b77b3cb3435ab7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027734c3ae03a3cf75922047b38b0832499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e4fc347841658f5fa1749f6a247776500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ece4cdfb3313f463c96c8954f9fe28501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a76142b7ca4a6c40c9afdc1ac9cfcad502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b04d12d7ca2d82ff8d5aa6fc18c5148503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65da9c70a73c18a8377f5e8851e19bb504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d080d559779678864de480952620a237505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e730c026d0329920c47c11175d1df8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100b9a6d05c2349710c8a8702c273430507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad01ebfa27ec0e55210fb0e75c5d9c05508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bedae1ea9300864dc9ffafd0e1fba1c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea82787a73cb6f9c9fc814b2b23aa9c5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9ce29bae5e16d18d1e5ec67dd4d04c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c640dd0d02c897b09e5f5e3d05c886512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ec4038b5ba29c24b0d24bf261ae264513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7769e56716ca95f95bcf7004fa9a43bc514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f414f7c917143d77ca01c7bb4b0ae9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54acc2a916e22a1e307460da672d3da1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a679aac8878488ebb2d40d4c65835f82517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8584de3c09939888ab42e30057d250e9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed40d350c19b93091aae601abacbdaa519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd238209c9b484b40ab85371afed1f2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a51393d16d1244e44ebc305e487df83521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb00140415ea371a275b3c3e94cb8596522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf339ea594701e90a83e8fb15e4e8e3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637794bfa0c8d851c54f18840dc2bbd3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a1f280185f8c78a0e5892161b9d164525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5164c2c6b2358e37631dcb901f40dc1a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0019a6c43b706eb17adc84a19982975b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d4738be0ceacffe0c43826b3180651528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b368d3720470cafece11a5a2114de39529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793227b2a1699a19b9b0d1106947a3b6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51858be1eaae0ef8dc3672ad79199406531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaa8fde2ccbafd9c9b69bf4ef09e8bd532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f17c9425dc028789a8672bb3f986ba533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da77f46384e3e5845e0bb4ffb6394207534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f7158853130bbc3aba0d3db7f9948e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90617d156df4c38ee51e28159eca5feb536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec82a0b9edf3e491658d344cd7aa579b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f269fbfbe8d841655f5011234752ca87538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f787ce43d6bd944241c350f407db40f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1654ee4e987a64db9149dfaf30c20e7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65abcc6eda18c6378372864e32cab1c2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a60ce378f7357040e4df24b4f1b98a2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baede1f8b51bcef96c56072f513a15f9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55a6b728bf388f9f55916dfe78b6574544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecaf32e046039c819cf08f128adf95f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d38afbdc42d6a193a4913a5ff7dbe1d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b91815e63bba2fb0e45070721fdbba547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22edeb4a1eb9be350dc5338a819a4e64548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e01fd41656530091d4ae76a591776f1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20572cf988d5f28510faeb4dc47d539550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b185e585c9d4c7ab43adf248a20e9be3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51317b1d2bb9c93752ac3607736e871d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d450477f63ebe6c1569b3d7ebd3b54a3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641532f9603be753b39a489158b79003554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6a874be6a31248057be29f3fe473fc555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c60181e9a698c85828709b606b2c57f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96da81276504016550c84c29d0048ae557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0cd1260624f6793132765510b2f30f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a618dd69c7fb15efc9cb553698bf4b43559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eaf8e3608e9b8a68ba0fa58a515809560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75223dcc81d9dedb307c606da4291f96561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e772ff7004ff591f737fd17441159529562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fd01efd63f2538b0f2338fb6fc2870563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a90f07fb04bf8c4935ad8216c2d1a69564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c898a060675ecdbc78f48c9a7a9af2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f0a46c334031d2ce8905cf6b8eca6b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3a6ce8f5862317ce6d41db3606d28f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286c0b65410cba44484d17b9c097f8fd568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96089eb59f9a9766539a6901207e63f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6781be81040c4aa337822cc1a7744cd0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e283442eb10ca53cbd0300b67597eb05571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65c8327a132ea66f64e4c8690e60311572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>